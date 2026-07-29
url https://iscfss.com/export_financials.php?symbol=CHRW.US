--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -10787,51 +10787,51 @@
       </c>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
     </row>
     <row r="21" spans="1:122">
       <c r="A21" t="s">
         <v>50</v>
       </c>
       <c r="B21">
         <v>15802000.0</v>
       </c>
       <c r="C21">
         <v>108469000.0</v>
       </c>
       <c r="D21">
         <v>20748000.0</v>
       </c>
       <c r="E21">
         <v>23322000.0</v>
       </c>
       <c r="F21">
         <v>25735000.0</v>
       </c>
       <c r="G21">
-        <v>127596000.0</v>
+        <v>130299000.0</v>
       </c>
       <c r="H21">
         <v>30987000.0</v>
       </c>
       <c r="I21">
         <v>36763000.0</v>
       </c>
       <c r="J21">
         <v>40127000.0</v>
       </c>
       <c r="K21">
         <v>146191000.0</v>
       </c>
       <c r="L21">
         <v>46579000.0</v>
       </c>
       <c r="M21">
         <v>52591000.0</v>
       </c>
       <c r="N21">
         <v>58397000.0</v>
       </c>
       <c r="O21">
         <v>152826000.0</v>
       </c>
@@ -13803,51 +13803,51 @@
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
     </row>
     <row r="33" spans="1:122">
       <c r="A33" t="s">
         <v>62</v>
       </c>
       <c r="B33">
         <v>2228002000.0</v>
       </c>
       <c r="C33">
         <v>2259838000.0</v>
       </c>
       <c r="D33">
         <v>2241364000.0</v>
       </c>
       <c r="E33">
         <v>2308197000.0</v>
       </c>
       <c r="F33">
         <v>2302389000.0</v>
       </c>
       <c r="G33">
-        <v>2328323000.0</v>
+        <v>2340351000.0</v>
       </c>
       <c r="H33">
         <v>2274369000.0</v>
       </c>
       <c r="I33">
         <v>2333172000.0</v>
       </c>
       <c r="J33">
         <v>2347907000.0</v>
       </c>
       <c r="K33">
         <v>2344586000.0</v>
       </c>
       <c r="L33">
         <v>2358424000.0</v>
       </c>
       <c r="M33">
         <v>2353776000.0</v>
       </c>
       <c r="N33">
         <v>2360938000.0</v>
       </c>
       <c r="O33">
         <v>2365326000.0</v>
       </c>
@@ -14740,66 +14740,66 @@
       <c r="DB35"/>
       <c r="DC35"/>
       <c r="DD35">
         <v>-100000.0</v>
       </c>
       <c r="DE35"/>
       <c r="DF35"/>
       <c r="DG35"/>
       <c r="DH35"/>
       <c r="DI35"/>
       <c r="DJ35"/>
       <c r="DK35"/>
       <c r="DL35"/>
       <c r="DM35"/>
       <c r="DN35"/>
       <c r="DO35"/>
       <c r="DP35"/>
       <c r="DQ35"/>
       <c r="DR35"/>
     </row>
     <row r="36" spans="1:122">
       <c r="A36" t="s">
         <v>65</v>
       </c>
       <c r="B36">
-        <v>366854000.0</v>
+        <v>94595000.0</v>
       </c>
       <c r="C36">
         <v>5253000.0</v>
       </c>
       <c r="D36">
         <v>99188000.0</v>
       </c>
       <c r="E36">
-        <v>411424000.0</v>
+        <v>127578000.0</v>
       </c>
       <c r="F36">
         <v>127182000.0</v>
       </c>
       <c r="G36">
-        <v>309835000.0</v>
+        <v>8926000.0</v>
       </c>
       <c r="H36">
         <v>109381000.0</v>
       </c>
       <c r="I36">
         <v>109949000.0</v>
       </c>
       <c r="J36">
         <v>111218000.0</v>
       </c>
       <c r="K36">
         <v>11568000.0</v>
       </c>
       <c r="L36">
         <v>475016000.0</v>
       </c>
       <c r="M36">
         <v>126964000.0</v>
       </c>
       <c r="N36">
         <v>123028000.0</v>
       </c>
       <c r="O36">
         <v>28512000.0</v>
       </c>
@@ -15294,51 +15294,53 @@
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
     </row>
     <row r="38" spans="1:122">
       <c r="A38" t="s">
         <v>67</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38"/>
+      <c r="G38">
+        <v>-12028000.0</v>
+      </c>
       <c r="H38"/>
       <c r="I38">
         <v>1.0</v>
       </c>
       <c r="J38">
         <v>1.0</v>
       </c>
       <c r="K38"/>
       <c r="L38">
         <v>344772000.0</v>
       </c>
       <c r="M38">
         <v>328822000.0</v>
       </c>
       <c r="N38">
         <v>313947000.0</v>
       </c>
       <c r="O38">
         <v>210114000.0</v>
       </c>
       <c r="P38">
         <v>327647000.0</v>
       </c>
       <c r="Q38">
         <v>246487000.0</v>
@@ -17685,51 +17687,51 @@
       </c>
       <c r="DP45"/>
       <c r="DQ45"/>
       <c r="DR45"/>
     </row>
     <row r="46" spans="1:122">
       <c r="A46" t="s">
         <v>75</v>
       </c>
       <c r="B46">
         <v>385887000.0</v>
       </c>
       <c r="C46">
         <v>394685000.0</v>
       </c>
       <c r="D46">
         <v>411784000.0</v>
       </c>
       <c r="E46">
         <v>432253000.0</v>
       </c>
       <c r="F46">
         <v>434076000.0</v>
       </c>
       <c r="G46">
-        <v>461927000.0</v>
+        <v>471252000.0</v>
       </c>
       <c r="H46">
         <v>466568000.0</v>
       </c>
       <c r="I46">
         <v>491459000.0</v>
       </c>
       <c r="J46">
         <v>510101000.0</v>
       </c>
       <c r="K46">
         <v>498608000.0</v>
       </c>
       <c r="L46">
         <v>501754000.0</v>
       </c>
       <c r="M46">
         <v>502956000.0</v>
       </c>
       <c r="N46">
         <v>517908000.0</v>
       </c>
       <c r="O46">
         <v>531573000.0</v>
       </c>
@@ -26221,96 +26223,96 @@
       <c r="DB4">
         <v>0.0</v>
       </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
     </row>
     <row r="5" spans="1:122">
       <c r="A5" t="s">
         <v>186</v>
       </c>
       <c r="B5">
-        <v>175686000.0</v>
+        <v>180673000.0</v>
       </c>
       <c r="C5">
         <v>180228000.0</v>
       </c>
       <c r="D5">
         <v>299764000.0</v>
       </c>
       <c r="E5">
-        <v>215919000.0</v>
+        <v>210693000.0</v>
       </c>
       <c r="F5">
         <v>176853000.0</v>
       </c>
       <c r="G5">
         <v>183799000.0</v>
       </c>
       <c r="H5">
         <v>180119000.0</v>
       </c>
       <c r="I5">
-        <v>178090000.0</v>
+        <v>179465000.0</v>
       </c>
       <c r="J5">
-        <v>127133000.0</v>
+        <v>132453000.0</v>
       </c>
       <c r="K5">
         <v>107429000.0</v>
       </c>
       <c r="L5">
         <v>113522000.0</v>
       </c>
       <c r="M5">
-        <v>132623000.0</v>
+        <v>137564000.0</v>
       </c>
       <c r="N5">
-        <v>161033000.0</v>
+        <v>156268000.0</v>
       </c>
       <c r="O5">
-        <v>164034000.0</v>
+        <v>146358000.0</v>
       </c>
       <c r="P5">
         <v>287609000.0</v>
       </c>
       <c r="Q5">
-        <v>469665000.0</v>
+        <v>459270000.0</v>
       </c>
       <c r="R5">
         <v>345474000.0</v>
       </c>
       <c r="S5">
         <v>287406000.0</v>
       </c>
       <c r="T5">
         <v>310769000.0</v>
       </c>
       <c r="U5">
         <v>260604000.0</v>
       </c>
       <c r="V5">
         <v>223329000.0</v>
       </c>
       <c r="W5">
         <v>206802000.0</v>
       </c>
       <c r="X5">
         <v>168239000.0</v>
       </c>
       <c r="Y5">
         <v>188787000.0</v>
       </c>
@@ -26577,96 +26579,96 @@
       </c>
       <c r="DI5">
         <v>18600000.0</v>
       </c>
       <c r="DJ5">
         <v>13300000.0</v>
       </c>
       <c r="DK5">
         <v>-10100000.0</v>
       </c>
       <c r="DL5">
         <v>15400000.0</v>
       </c>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
     </row>
     <row r="6" spans="1:122">
       <c r="A6" t="s">
         <v>187</v>
       </c>
       <c r="B6">
-        <v>200538000.0</v>
+        <v>205525000.0</v>
       </c>
       <c r="C6">
         <v>206709000.0</v>
       </c>
       <c r="D6">
         <v>325593000.0</v>
       </c>
       <c r="E6">
-        <v>240785000.0</v>
+        <v>235559000.0</v>
       </c>
       <c r="F6">
         <v>202495000.0</v>
       </c>
       <c r="G6">
         <v>208079000.0</v>
       </c>
       <c r="H6">
         <v>204067000.0</v>
       </c>
       <c r="I6">
-        <v>203144000.0</v>
+        <v>204519000.0</v>
       </c>
       <c r="J6">
-        <v>151011000.0</v>
+        <v>156331000.0</v>
       </c>
       <c r="K6">
         <v>130515000.0</v>
       </c>
       <c r="L6">
         <v>139066000.0</v>
       </c>
       <c r="M6">
-        <v>158598000.0</v>
+        <v>163539000.0</v>
       </c>
       <c r="N6">
-        <v>185413000.0</v>
+        <v>180648000.0</v>
       </c>
       <c r="O6">
-        <v>188087000.0</v>
+        <v>170411000.0</v>
       </c>
       <c r="P6">
         <v>310584000.0</v>
       </c>
       <c r="Q6">
-        <v>492927000.0</v>
+        <v>482532000.0</v>
       </c>
       <c r="R6">
         <v>367960000.0</v>
       </c>
       <c r="S6">
         <v>310044000.0</v>
       </c>
       <c r="T6">
         <v>333175000.0</v>
       </c>
       <c r="U6">
         <v>283541000.0</v>
       </c>
       <c r="V6">
         <v>246607000.0</v>
       </c>
       <c r="W6">
         <v>231462000.0</v>
       </c>
       <c r="X6">
         <v>195155000.0</v>
       </c>
       <c r="Y6">
         <v>214545000.0</v>
       </c>
@@ -43815,51 +43817,51 @@
       </c>
       <c r="DG24">
         <v>2200000.0</v>
       </c>
       <c r="DH24">
         <v>-2600000.0</v>
       </c>
       <c r="DI24">
         <v>-100000.0</v>
       </c>
       <c r="DJ24">
         <v>-900000.0</v>
       </c>
       <c r="DK24">
         <v>25700000.0</v>
       </c>
     </row>
     <row r="25" spans="1:115">
       <c r="A25" t="s">
         <v>236</v>
       </c>
       <c r="B25">
         <v>-20838000.0</v>
       </c>
       <c r="C25">
-        <v>6086000.0</v>
+        <v>-11210000.0</v>
       </c>
       <c r="D25">
         <v>-7582000.0</v>
       </c>
       <c r="E25">
         <v>4756000.0</v>
       </c>
       <c r="F25">
         <v>379000.0</v>
       </c>
       <c r="G25">
         <v>-7570000.0</v>
       </c>
       <c r="H25">
         <v>45458000.0</v>
       </c>
       <c r="I25">
         <v>6026000.0</v>
       </c>
       <c r="J25">
         <v>6839000.0</v>
       </c>
       <c r="K25">
         <v>-5049000.0</v>
       </c>