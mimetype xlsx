--- v1 (2026-07-29)
+++ v2 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -298,50 +298,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5645,791 +5648,797 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DR62"/>
+  <dimension ref="A1:DS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122">
+    <row r="1" spans="1:123">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
       <c r="DO1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DQ1" t="s">
         <v>181</v>
       </c>
       <c r="DR1" t="s">
         <v>182</v>
       </c>
+      <c r="DS1" t="s">
+        <v>183</v>
+      </c>
     </row>
-    <row r="2" spans="1:122">
+    <row r="2" spans="1:123">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2">
+        <v>1663596000.0</v>
+      </c>
+      <c r="C2">
         <v>1366305000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1241276000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1307766000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1325208000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1253079000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1178335000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1372807000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1431662000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1390019000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1303951000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1375529000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1358619000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1411371000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1466998000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1662606000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1872497000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2001180000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1813473000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1797441000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1622947000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1399464000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1195099000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1196797000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1246675000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1098905000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>984604000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1019280000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1064432000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>995971000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>971023000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1077780000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1059669000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>990065000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1000305000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1033726000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>978431000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>893237000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>839736000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>820299000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>757792000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>690692000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>697585000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>799307000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>894046000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>791722000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>716654000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>767164000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>815249000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>782913000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>685890000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>757558000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>747022000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>701770000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>639460000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>729744000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>834692000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>747638000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>642672000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>740977000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>758023000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>709124000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>567961000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>670910000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>697375000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>643235000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>529256000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>590798000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>595440000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>523051000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>520631000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>695700000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>758009000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>672623000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>530752000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>624526000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>614781000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>583892000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>468499000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>542594000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>539188000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>487674000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>473882000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>469132000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>458098000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>399391000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>303082000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>336511000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>335352000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>317557000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>261206000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>299585000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>296451000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>289639000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>275157000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>283780000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>299878000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>267455000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>267708000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>280925000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>274628000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>276875000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>285932000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>297031000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>294480000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>257320000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>231592000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>232300000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>230200000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>217000000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>192900000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>202100000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>208400000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>176300000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>166800000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>163500000.0</v>
       </c>
-      <c r="DM2"/>
       <c r="DN2"/>
-      <c r="DO2">
+      <c r="DO2"/>
+      <c r="DP2">
         <v>140400000.0</v>
       </c>
-      <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
+      <c r="DS2"/>
     </row>
-    <row r="3" spans="1:122">
+    <row r="3" spans="1:123">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6510,150 +6519,151 @@
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
+      <c r="DS3"/>
     </row>
-    <row r="4" spans="1:122">
+    <row r="4" spans="1:123">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>-290396000.0</v>
       </c>
-      <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-      <c r="S4">
+      <c r="S4"/>
+      <c r="T4">
         <v>-302281000.0</v>
       </c>
-      <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-      <c r="W4">
+      <c r="W4"/>
+      <c r="X4">
         <v>-300033000.0</v>
       </c>
-      <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
+      <c r="AA4"/>
+      <c r="AB4">
         <v>-281553000.0</v>
       </c>
-      <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
+      <c r="AE4"/>
+      <c r="AF4">
         <v>-270546000.0</v>
       </c>
-      <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-      <c r="AI4">
+      <c r="AI4"/>
+      <c r="AJ4">
         <v>-267583000.0</v>
       </c>
-      <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-      <c r="AM4">
+      <c r="AM4"/>
+      <c r="AN4">
         <v>-217092000.0</v>
       </c>
-      <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
-      <c r="AQ4">
+      <c r="AQ4"/>
+      <c r="AR4">
         <v>-188265000.0</v>
       </c>
-      <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
-      <c r="AU4">
+      <c r="AU4"/>
+      <c r="AV4">
         <v>-161217000.0</v>
       </c>
-      <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
-      <c r="AY4">
+      <c r="AY4"/>
+      <c r="AZ4">
         <v>-140092000.0</v>
       </c>
-      <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
-      <c r="BC4">
+      <c r="BC4"/>
+      <c r="BD4">
         <v>-115156000.0</v>
       </c>
-      <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-      <c r="BG4">
+      <c r="BG4"/>
+      <c r="BH4">
         <v>-93243000.0</v>
       </c>
-      <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
-      <c r="BK4">
+      <c r="BK4"/>
+      <c r="BL4">
         <v>-118897000.0</v>
       </c>
-      <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
-      <c r="BO4">
+      <c r="BO4"/>
+      <c r="BP4">
         <v>-102820000.0</v>
       </c>
-      <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
@@ -6664,446 +6674,448 @@
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
+      <c r="DS4"/>
     </row>
-    <row r="5" spans="1:122">
+    <row r="5" spans="1:123">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5">
+        <v>-77706000.0</v>
+      </c>
+      <c r="C5">
         <v>-78105000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-77674000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-74654000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-71882000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-99967000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-110402000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-72255000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-101749000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-100436000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-80946000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-107810000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-92919000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-86383000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-88860000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-137650000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-87860000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-54264000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-61134000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-65480000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-53446000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-53284000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-45998000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-70855000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-84091000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-108344000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-76149000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-90902000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-72326000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-66638000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-71935000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-57414000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-46537000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-19025000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-18460000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-22880000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-37306000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-44037000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-61442000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-37455000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-37973000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-34396000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-37946000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-44073000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-37678000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-41808000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-28610000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-20623000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-11699000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-10957000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-10620000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-11895000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-14979000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-11574000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-9345000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-9878000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-11745000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-8888000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-9115000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-9063000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-6890000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-7525000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-6425000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-4551000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-11032000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-5764000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-1636000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>202000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-1548000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-4955000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>2165000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>2106000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>6248000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>2602000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>263000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>565000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>1708000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>902000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-202000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-70184000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-68638000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-1600000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-89111000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-17758000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-19873000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-27110000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-32633000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-41221000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-47028000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-49691000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-31024000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-6850000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-7287000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-8191000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-8755000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-9155000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-9266000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-8204000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-7839000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-7741000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-7838000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-7884000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-8029000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-1297000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-1125000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-1155000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-1100000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-1200000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-25600000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-23700000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-21800000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>-22100000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>-21300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18600000.0</v>
       </c>
       <c r="DK5">
         <v>-18600000.0</v>
       </c>
       <c r="DL5">
+        <v>-18600000.0</v>
+      </c>
+      <c r="DM5">
         <v>-17200000.0</v>
       </c>
-      <c r="DM5"/>
       <c r="DN5"/>
-      <c r="DO5">
+      <c r="DO5"/>
+      <c r="DP5">
         <v>-13600000.0</v>
       </c>
-      <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
+      <c r="DS5"/>
     </row>
-    <row r="6" spans="1:122">
+    <row r="6" spans="1:123">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -7171,51 +7183,53 @@
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
       <c r="BM6">
         <v>0.0</v>
       </c>
       <c r="BN6">
         <v>0.0</v>
       </c>
       <c r="BO6">
         <v>0.0</v>
       </c>
       <c r="BP6">
         <v>0.0</v>
       </c>
       <c r="BQ6">
         <v>0.0</v>
       </c>
-      <c r="BR6"/>
+      <c r="BR6">
+        <v>0.0</v>
+      </c>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
@@ -7224,143 +7238,144 @@
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
+      <c r="DS6"/>
     </row>
-    <row r="7" spans="1:122">
+    <row r="7" spans="1:123">
       <c r="A7" t="s">
         <v>36</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>301759000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>305948000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>319268000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>337490000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>338849000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>363483000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>355553000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>373687000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>385103000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>372014000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>368432000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>361183000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>374126000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>387464000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>364327000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>354005000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>312809000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>307680000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>312372000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>314927000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>328747000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>334746000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>345904000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>345043000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>356633000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>320724000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>272457000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>270622000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>264738000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -7408,116 +7423,117 @@
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
+      <c r="DS7"/>
     </row>
-    <row r="8" spans="1:122">
+    <row r="8" spans="1:123">
       <c r="A8" t="s">
         <v>37</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
         <v>11816000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>11843000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>11842000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>11832000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>11896000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>11866000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>11808000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>11726000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>11700000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>11677000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>11647000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>11633000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>11644000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>11632000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>12059000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>12512000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>12801000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>12919000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>13038000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>13213000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7574,238 +7590,239 @@
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
+      <c r="DS8"/>
     </row>
-    <row r="9" spans="1:122">
+    <row r="9" spans="1:123">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>734244000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>730363000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>743288000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>731496000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>709163000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>680857000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>673628000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>637182000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>597788000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>568209000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>566022000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>555416000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>543608000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>533819000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>546646000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>549378000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>541090000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>527089000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>521486000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>502439000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>478451000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>451966000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>444280000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>427032000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>421133000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>417624000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>419280000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>411244000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>404784000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>393654000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>379444000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>365524000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>352494000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>336960000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>321968000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>307584000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>290064000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>278821000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>217894000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>145287000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>296914000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>292629000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>303479000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>207209000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>206846000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>201979000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>205794000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>202066000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>193615000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>183526000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>178087000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>167176000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>164494000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>162098000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>165104000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>167003000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>169659000.0</v>
       </c>
-      <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
@@ -7814,410 +7831,414 @@
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
+      <c r="DS9"/>
     </row>
-    <row r="10" spans="1:122">
+    <row r="10" spans="1:123">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10">
+        <v>154590000.0</v>
+      </c>
+      <c r="C10">
         <v>159665000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>160871000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>136837000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>155993000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>129942000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>145762000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>131704000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>113166000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>121838000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>145524000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>174733000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>210155000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>239160000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>217482000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>187532000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>238925000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>242809000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>257413000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>202649000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>172803000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>217611000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>243796000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>252569000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>362236000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>294572000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>447858000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>384424000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>355307000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>445473000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>378615000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>297801000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>310575000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>349782000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>333890000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>297307000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>273182000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>229794000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>247666000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>224449000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>207083000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>179406000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>168229000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>143087000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>171451000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>135783000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>128940000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>127716000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>144215000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>142813000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>162047000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>129723000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>150017000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>159900000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>210019000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>272955000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>240627000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>311365000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>373669000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>382737000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>315897000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>359335000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>398607000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>249433000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>166125000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>229645000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>337308000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>376274000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>356871000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>449700000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>494743000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>311917000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>318713000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>379846000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>338885000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>281757000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>288692000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>335990000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>348592000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>285388000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>239406000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>256427000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>230628000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>191942000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>156947000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>125236000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>166476000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>187625000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>177069000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>183628000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>198513000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>178901000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>168223000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>137166000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>132999000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>121624000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>124658000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>118037000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>115741000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>86552000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>71585000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>71569000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>79912000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>54730000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>39568000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>27213000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>49600000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>99800000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>101100000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>94000000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>99300000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>101300000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>81400000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>63500000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>62500000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>104700000.0</v>
       </c>
-      <c r="DM10"/>
       <c r="DN10"/>
-      <c r="DO10">
+      <c r="DO10"/>
+      <c r="DP10">
         <v>42600000.0</v>
       </c>
-      <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
+      <c r="DS10"/>
     </row>
-    <row r="11" spans="1:122">
+    <row r="11" spans="1:123">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8298,1578 +8319,1589 @@
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
+      <c r="DS11"/>
     </row>
-    <row r="12" spans="1:122">
+    <row r="12" spans="1:123">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12">
+        <v>154590000.0</v>
+      </c>
+      <c r="C12">
         <v>159665000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>160871000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>136837000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>155993000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>129942000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>145762000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>131704000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>113166000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>121838000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>145524000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>174733000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>210155000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>239160000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>217482000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>187532000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>238925000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>242809000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>257413000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>202649000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>172803000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>217611000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>243796000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>252569000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>362236000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>294572000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>447858000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>384424000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>355307000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>445473000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>378615000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>297801000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>310575000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>349782000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>333890000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>297307000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>273182000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>229794000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>247666000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>224449000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>207083000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>179406000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>168229000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>143087000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>171451000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>135783000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>128940000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>127716000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>144215000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>142813000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>162047000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>129723000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>150017000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>159900000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>210019000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>272955000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>240627000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>311365000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>373669000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>382737000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>315897000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>360317000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>407897000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>283556000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>215522000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>282361000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>385618000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>388192000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>357463000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>451688000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>497387000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>314907000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>357451000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>414734000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>454727000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>410833000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>420344000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>462814000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>473359000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>414419000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>362561000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>380652000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>353179000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>315123000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>279358000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>247410000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>288076000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>233736000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>223038000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>229485000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>244249000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>224521000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>213739000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>182546000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>178226000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>146722000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>124658000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>118037000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>115741000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>86552000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>71585000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>71569000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>79912000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>54730000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>39568000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>27213000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>49600000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>130700000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>101100000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>94000000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>99300000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>101300000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>81400000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>63500000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>62500000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>104700000.0</v>
       </c>
-      <c r="DM12"/>
       <c r="DN12"/>
-      <c r="DO12">
+      <c r="DO12"/>
+      <c r="DP12">
         <v>42600000.0</v>
       </c>
-      <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
+      <c r="DS12"/>
     </row>
-    <row r="13" spans="1:122">
+    <row r="13" spans="1:123">
       <c r="A13" t="s">
         <v>42</v>
       </c>
       <c r="B13">
+        <v>11711000.0</v>
+      </c>
+      <c r="C13">
         <v>11816000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>11843000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>11842000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>11832000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>11896000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>11866000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>11808000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>11726000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>11700000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>11677000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>11647000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>11633000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>11644000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>11632000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>12059000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>12512000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>12801000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>12919000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>13038000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>13213000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>13324000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>13430000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>13590000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>13472000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>13459000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>13490000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>13515000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>13573000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>13689000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>13728000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>13800000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>13874000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>13935000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>13954000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>13987000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>14068000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>14116000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>14126000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>14190000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>14283000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>14303000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>14345000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>14411000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>14513000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>14583000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>14646000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>14664000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>14772000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>14851000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>15020000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>15251000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>15974000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>16057000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>16133000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>16121000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>16217000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>16272000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>16344000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>16430000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>16562000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>16575000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>16605000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>16598000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>16599000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>16615000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>16710000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>16792000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>16854000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>16960000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>17044000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>16931000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>17021000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>17066000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>17082000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>17142000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>17213000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>17260000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>17266000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>17308000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>17334000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>17359000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>17303000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>17091000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>8555000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>8559000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>8524000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>8528000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>8541000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>8543000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>8530000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>8465000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>8457000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>8462000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>8451000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>8450000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>8458000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>8457000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>8446000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>8451000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>8432000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>8439000.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>8462000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>4224000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>4228000.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>4230000.0</v>
       </c>
-      <c r="DC13">
+      <c r="DD13">
         <v>4200000.0</v>
       </c>
-      <c r="DD13">
+      <c r="DE13">
         <v>4100000.0</v>
       </c>
-      <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
+      <c r="DS13"/>
     </row>
-    <row r="14" spans="1:122">
+    <row r="14" spans="1:123">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14">
+        <v>119751000.0</v>
+      </c>
+      <c r="C14">
         <v>121010000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>121658000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>121413000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>121442000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>121932000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>122291000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>121179000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>119920000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>119604000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>119613000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>119751000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>119807000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>119909000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>120472000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>127190000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>130338000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>132155000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>132617000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>133436000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>134856000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>135745000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>137176000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>137128000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>135610000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>135969000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>136621000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>137476000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>138256000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>138955000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>139182000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>140160000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>140611000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>141270000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>140724000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>141022000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>141587000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>141858000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>142164000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>142883000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>143216000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>143658000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>144144000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>144782000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>145679000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>146383000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>146650000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>146856000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>147974000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>149008000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>151130000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>157044000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>159917000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>160690000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>161799000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>161003000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>162200000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>163023000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>163682000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>164471000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>165194000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>165764000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>165933000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>165576000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>165765000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>166575000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>167538000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>168648000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>169584000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>170825000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>171224000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>172446000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>173483000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>174028000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>174100000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>173349000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>174200000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>174888000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>174181000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>174776000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>175198000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>175267000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>175721000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>174533000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>174394000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>174132000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>173528000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>173096000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>173126000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>172828000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>172594000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>172456000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>172252000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>171246000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>171670000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>171000000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>171960000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>171956000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>171536000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>171388000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>171764000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>171510000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>178418000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>171844000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>171252000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>170948000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>166720000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>166048000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>165912000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>166153846.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>165104000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>165168000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>165260000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>165408000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>153907765.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>165060000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>158461538.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>156000000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>181284000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>155000000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>158333333.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>160000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:122">
+    <row r="15" spans="1:123">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>11633000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>11644000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>11632000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>12059000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>12512000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>12801000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>12919000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>13038000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>13213000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>13324000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>13430000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>13590000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>13472000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>13459000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>13490000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>13515000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>13573000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>13689000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>13728000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>13800000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>13874000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>13935000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>13954000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>13987000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>14068000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>14116000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>14126000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>14190000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>14283000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>14303000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>14345000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>14411000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>14513000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>14583000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>14646000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>14664000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>14772000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>14851000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>15020000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>15251000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>15974000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>16057000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>16133000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>16121000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>16217000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>16272000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>16344000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>16430000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>16562000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>16575000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>16605000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>16598000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>16599000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>16615000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>16710000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>16792000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>16854000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>16960000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>17044000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>16931000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>17021000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>17066000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>17082000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>17142000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>17213000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>17260000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>17266000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>17308000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>17334000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>17359000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>17303000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>17091000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>8555000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>8559000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>8524000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>8528000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>8541000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>8543000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>8530000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>8465000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>8457000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>8462000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>8451000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>8450000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>8458000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>8457000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>8446000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>8451000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>8432000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>8439000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>8462000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>4224000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>4228000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>4230000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>4200000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>4100000.0</v>
       </c>
-      <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
+      <c r="DS15"/>
     </row>
-    <row r="16" spans="1:122">
+    <row r="16" spans="1:123">
       <c r="A16" t="s">
         <v>45</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>-1372807000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2483000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>6246000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>4748000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>6782000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>-127046000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>-105828000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-27472000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-36710000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-5185000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-44565000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-60034000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-26636000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-37176000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-65877000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-37847000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-32904000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>4513000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-63724000.0</v>
       </c>
-      <c r="AF16"/>
-      <c r="AG16">
+      <c r="AG16"/>
+      <c r="AH16">
         <v>-55775000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-32115000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-84119000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-58857000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-60860000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-15013000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-66523000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-66641000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-36835000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-37804000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-73725000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-39670000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-35649000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-13738000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-73985000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-41004000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-35182000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-15243000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-57436000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-29285000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-9031000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-46995000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>53565000.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
@@ -9892,148 +9924,149 @@
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
+      <c r="DS16"/>
     </row>
-    <row r="17" spans="1:122">
+    <row r="17" spans="1:123">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-      <c r="AL17">
+      <c r="AL17"/>
+      <c r="AM17">
         <v>3527000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>2250000.0</v>
       </c>
-      <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
-      <c r="BH17">
+      <c r="BH17"/>
+      <c r="BI17">
         <v>9846000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>7496000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>5972000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>7836000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>7875000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>8462000.0</v>
       </c>
-      <c r="BN17">
+      <c r="BO17">
         <v>13782000.0</v>
       </c>
-      <c r="BO17">
+      <c r="BP17">
         <v>14422000.0</v>
       </c>
-      <c r="BP17">
+      <c r="BQ17">
         <v>15501000.0</v>
       </c>
-      <c r="BQ17">
+      <c r="BR17">
         <v>16856000.0</v>
       </c>
-      <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
@@ -10042,238 +10075,239 @@
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
+      <c r="DS17"/>
     </row>
-    <row r="18" spans="1:122">
+    <row r="18" spans="1:123">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>15099000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>15330000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>14256000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>18041000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>16521000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>17244000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>16113000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>20259000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>28642000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>32236000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>22182000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>44942000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>51921000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>55766000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>39776000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>37206000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>36344000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>40412000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>35757000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>44555000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>42779000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>52883000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>45355000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>66396000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>63667000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>64351000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>65122000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>75531000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>75937000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>79653000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>65460000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>76144000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>74394000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>77256000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>66961000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>71653000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>75502000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>76587000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>70618000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>74691000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>69928000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>70101000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>45113000.0</v>
       </c>
-      <c r="BD18">
-[...1 lines deleted...]
-      </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
         <v>0.0</v>
       </c>
       <c r="BK18">
         <v>0.0</v>
       </c>
       <c r="BL18">
         <v>0.0</v>
       </c>
       <c r="BM18">
         <v>0.0</v>
       </c>
       <c r="BN18">
         <v>0.0</v>
       </c>
       <c r="BO18">
         <v>0.0</v>
       </c>
       <c r="BP18">
+        <v>0.0</v>
+      </c>
+      <c r="BQ18">
         <v>995000.0</v>
       </c>
-      <c r="BQ18">
-[...2 lines deleted...]
-      <c r="BR18"/>
+      <c r="BR18">
+        <v>0.0</v>
+      </c>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
@@ -10282,52 +10316,53 @@
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
+      <c r="DS18"/>
     </row>
-    <row r="19" spans="1:122">
+    <row r="19" spans="1:123">
       <c r="A19" t="s">
         <v>48</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10408,1604 +10443,1615 @@
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
+      <c r="DS19"/>
     </row>
-    <row r="20" spans="1:122">
+    <row r="20" spans="1:123">
       <c r="A20" t="s">
         <v>49</v>
       </c>
       <c r="B20">
+        <v>1508335000.0</v>
+      </c>
+      <c r="C20">
         <v>1459459000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>1457976000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1441144000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1441198000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1432136000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1428965000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1446695000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>1468605000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>1467018000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>1473600000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>1465319000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>1469407000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1470686000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>1470813000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1458303000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1472855000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1488616000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>1484754000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>1486199000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>1493711000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>1483560000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>1487187000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>1473440000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>1465755000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>1450999000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>1291760000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>1285891000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>1291715000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>1283981000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>1258922000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>1265226000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>1265778000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>1273850000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>1275816000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>1275550000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>1242918000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>1240950000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>1232796000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>1275390000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>1108761000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>1109392000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>1108337000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>1097740000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>1097579000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>1097267000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>825038000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>826550000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>828774000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>829097000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>829073000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>828214000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>826288000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>825201000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>822215000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>359606000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>359372000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>360042000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>359688000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>360208000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>358791000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>358660000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>359116000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>359713000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>357094000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>359266000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>361666000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>363195000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>334586000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>323628000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>324704000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>324732000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>289024000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>279366000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>278739000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>278642000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>270191000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>269711000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>261766000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>259902000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>259869000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>230888000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>241657000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>219518000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>203635000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>203623000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>176887000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>163193000.0</v>
       </c>
       <c r="CK20">
         <v>163193000.0</v>
       </c>
       <c r="CL20">
+        <v>163193000.0</v>
+      </c>
+      <c r="CM20">
         <v>162270000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>158871000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>153470000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>152970000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>162601000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>157297000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>161916000.0</v>
       </c>
-      <c r="CS20">
+      <c r="CT20">
         <v>162303000.0</v>
       </c>
-      <c r="CT20">
+      <c r="CU20">
         <v>162808000.0</v>
       </c>
-      <c r="CU20">
+      <c r="CV20">
         <v>148146000.0</v>
       </c>
-      <c r="CV20">
+      <c r="CW20">
         <v>150628000.0</v>
       </c>
-      <c r="CW20">
+      <c r="CX20">
         <v>152594000.0</v>
       </c>
-      <c r="CX20">
+      <c r="CY20">
         <v>154931000.0</v>
       </c>
-      <c r="CY20">
+      <c r="CZ20">
         <v>154174000.0</v>
       </c>
-      <c r="CZ20">
+      <c r="DA20">
         <v>156065000.0</v>
       </c>
-      <c r="DA20">
+      <c r="DB20">
         <v>151674000.0</v>
       </c>
-      <c r="DB20">
+      <c r="DC20">
         <v>153522000.0</v>
       </c>
-      <c r="DC20">
+      <c r="DD20">
         <v>153600000.0</v>
       </c>
-      <c r="DD20">
+      <c r="DE20">
         <v>25200000.0</v>
       </c>
-      <c r="DE20">
+      <c r="DF20">
         <v>17900000.0</v>
       </c>
-      <c r="DF20">
+      <c r="DG20">
         <v>19700000.0</v>
       </c>
-      <c r="DG20">
+      <c r="DH20">
         <v>12600000.0</v>
       </c>
-      <c r="DH20">
+      <c r="DI20">
         <v>10600000.0</v>
       </c>
-      <c r="DI20">
+      <c r="DJ20">
         <v>8100000.0</v>
       </c>
-      <c r="DJ20">
+      <c r="DK20">
         <v>8800000.0</v>
       </c>
-      <c r="DK20">
+      <c r="DL20">
         <v>6700000.0</v>
       </c>
-      <c r="DL20">
+      <c r="DM20">
         <v>12800000.0</v>
       </c>
-      <c r="DM20"/>
       <c r="DN20"/>
-      <c r="DO20">
+      <c r="DO20"/>
+      <c r="DP20">
         <v>7800000.0</v>
       </c>
-      <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
+      <c r="DS20"/>
     </row>
-    <row r="21" spans="1:122">
+    <row r="21" spans="1:123">
       <c r="A21" t="s">
         <v>50</v>
       </c>
       <c r="B21">
+        <v>38738000.0</v>
+      </c>
+      <c r="C21">
         <v>15802000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>108469000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>20748000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>23322000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>25735000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>130299000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>30987000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>36763000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>40127000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>146191000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>46579000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>52591000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>58397000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>152826000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>68122000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>75789000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>84011000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>159718000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>96025000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>103640000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>105969000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>173524000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>118741000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>126589000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>132013000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>142693000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>98683000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>110869000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>116367000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>143497000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>120216000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>130254000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>140874000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>178361000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>160595000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>154124000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>162945000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>194828000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>150027000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>108072000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>114182000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>141677000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>126353000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1268826000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>138541000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>112262000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>102662000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>107611000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>112584000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>132456000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>122340000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>127254000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>132248000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>152220000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>23058000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>40771000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>42351000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>10029000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>37830000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>36557000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>34852000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>13495000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>31297000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>30044000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>30178000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>18371000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>32272000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>23559000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>23085000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>14900000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>39495000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>35684000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>40388000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>14470000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>40735000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>38604000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>36538000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>15957000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>29500000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>27795000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>24277000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>241657000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>249311000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>233237000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>234435000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>176887000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>174003000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>174498000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>172621000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>158871000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>163514000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>152970000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>162601000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>157297000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>161916000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>162303000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>162808000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>148146000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>150628000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>152594000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>154931000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>154174000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>156065000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>151674000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>153522000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>153600000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>25200000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>17900000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>19700000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>12600000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>10600000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>8100000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>8800000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>6700000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>12800000.0</v>
       </c>
-      <c r="DM21"/>
       <c r="DN21"/>
-      <c r="DO21">
+      <c r="DO21"/>
+      <c r="DP21">
         <v>7800000.0</v>
       </c>
-      <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
+      <c r="DS21"/>
     </row>
-    <row r="22" spans="1:122">
+    <row r="22" spans="1:123">
       <c r="A22" t="s">
         <v>51</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
-[...1 lines deleted...]
-      </c>
+      <c r="I22"/>
       <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="K22"/>
-      <c r="L22">
+      <c r="K22">
         <v>1.0</v>
       </c>
+      <c r="L22"/>
       <c r="M22">
         <v>1.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22">
+      <c r="N22">
         <v>1.0</v>
       </c>
+      <c r="O22"/>
       <c r="P22">
         <v>1.0</v>
       </c>
       <c r="Q22">
         <v>1.0</v>
       </c>
       <c r="R22">
         <v>1.0</v>
       </c>
       <c r="S22">
         <v>1.0</v>
       </c>
       <c r="T22">
         <v>1.0</v>
       </c>
-      <c r="U22"/>
+      <c r="U22">
+        <v>1.0</v>
+      </c>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-      <c r="Y22">
+      <c r="Y22"/>
+      <c r="Z22">
         <v>1.0</v>
       </c>
-      <c r="Z22"/>
-      <c r="AA22">
+      <c r="AA22"/>
+      <c r="AB22">
         <v>1.0</v>
       </c>
-      <c r="AB22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC22"/>
       <c r="AD22">
         <v>1.0</v>
       </c>
       <c r="AE22">
         <v>1.0</v>
       </c>
       <c r="AF22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI22">
         <v>1.0</v>
       </c>
       <c r="AJ22">
+        <v>1.0</v>
+      </c>
+      <c r="AK22">
         <v>2.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AL22">
         <v>1.0</v>
       </c>
       <c r="AM22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="AN22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AO22">
         <v>1.0</v>
       </c>
       <c r="AP22">
         <v>1.0</v>
       </c>
       <c r="AQ22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="AR22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AS22">
         <v>1.0</v>
       </c>
       <c r="AT22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
         <v>359388000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1.0</v>
       </c>
-      <c r="AW22">
-[...1 lines deleted...]
-      </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
         <v>1.0</v>
       </c>
-      <c r="AZ22">
-[...1 lines deleted...]
-      </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="BC22">
         <v>1.0</v>
       </c>
       <c r="BD22">
+        <v>1.0</v>
+      </c>
+      <c r="BE22">
         <v>72235000.0</v>
       </c>
-      <c r="BE22">
-[...1 lines deleted...]
-      </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
-      <c r="BR22"/>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
-      <c r="CL22">
+      <c r="CL22"/>
+      <c r="CM22">
         <v>9439000.0</v>
       </c>
-      <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
-      <c r="CT22">
-[...1 lines deleted...]
-      </c>
+      <c r="CT22"/>
       <c r="CU22">
         <v>2660000.0</v>
       </c>
-      <c r="CV22"/>
+      <c r="CV22">
+        <v>2660000.0</v>
+      </c>
       <c r="CW22"/>
-      <c r="CX22">
-[...1 lines deleted...]
-      </c>
+      <c r="CX22"/>
       <c r="CY22">
         <v>1859000.0</v>
       </c>
       <c r="CZ22">
+        <v>1859000.0</v>
+      </c>
+      <c r="DA22">
         <v>1872000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>3422000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>3168000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>1800000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>3200000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>4700000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>5500000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>3500000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>3300000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>4100000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>3400000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>3100000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>3300000.0</v>
       </c>
-      <c r="DM22"/>
       <c r="DN22"/>
-      <c r="DO22">
+      <c r="DO22"/>
+      <c r="DP22">
         <v>5300000.0</v>
       </c>
-      <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
+      <c r="DS22"/>
     </row>
-    <row r="23" spans="1:122">
+    <row r="23" spans="1:123">
       <c r="A23" t="s">
         <v>52</v>
       </c>
       <c r="B23">
+        <v>5843506000.0</v>
+      </c>
+      <c r="C23">
         <v>5235419000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5058381000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5227854000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5321911000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5226114000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5297926000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5613355000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5512346000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5472088000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5225280000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5317667000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5405261000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5595584000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5954564000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>6795530000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>7457439000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>7521338000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>7028112000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>6602606000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>5906564000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>5596623000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>5144258000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>5074838000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>4825689000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>4848320000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>4641060000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>4636549000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>4684109000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4697444000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>4427412000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>4492722000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4453284000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4307776000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>4235834000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>4175588000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3965889000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3775744000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3652570000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3664062000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3349070000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3162245000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3184358000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3312565000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>3404014000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>3309224000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3214338000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2941784000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3037106000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2960168000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2802818000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2891568000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2921545000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2830560000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2804225000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2243267000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2239999000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2134285000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2138041000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2179438000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2193797000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2096334000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1995699000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1982084000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1921894000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1842207000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1834248000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1842033000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1803671000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1749420000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1815721000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1922624000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1956124000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1873786000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1811307000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1785048000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1728942000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1684201000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1631693000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1587701000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1527450000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1426439000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1395068000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1336949000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1259437000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>1156704000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1080696000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>1012079000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>972340000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>927235000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>908149000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>867105000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>838083000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>806474000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>777151000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>752228000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>742862000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>685962000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>683490000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>673854000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>653299000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>640459000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>644207000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>637860000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>614540000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>556350000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>522700000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>480500000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>469000000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>437500000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>409100000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>406100000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>398300000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>339400000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>340600000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>383100000.0</v>
       </c>
-      <c r="DM23"/>
       <c r="DN23"/>
-      <c r="DO23">
+      <c r="DO23"/>
+      <c r="DP23">
         <v>320800000.0</v>
       </c>
-      <c r="DP23"/>
       <c r="DQ23"/>
       <c r="DR23"/>
+      <c r="DS23"/>
     </row>
-    <row r="24" spans="1:122">
+    <row r="24" spans="1:123">
       <c r="A24" t="s">
         <v>53</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>1342727000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1089438000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1183150000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>922318000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>922087000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>921857000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1411356000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1421066000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1420776000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1420487000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>920720000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>920495000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>920272000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>920049000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1419380000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1594055000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1593756000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1393649000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1093950000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1095798000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1093517000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1093301000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1093087000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1092873000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1092660000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1092448000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1253091000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1253849000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1341605000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1341352000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1341303000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1341054000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>750000000.0</v>
       </c>
       <c r="AI24">
         <v>750000000.0</v>
       </c>
       <c r="AJ24">
         <v>750000000.0</v>
       </c>
       <c r="AK24">
         <v>750000000.0</v>
       </c>
       <c r="AL24">
-        <v>500000000.0</v>
+        <v>750000000.0</v>
       </c>
       <c r="AM24">
         <v>500000000.0</v>
       </c>
       <c r="AN24">
         <v>500000000.0</v>
       </c>
       <c r="AO24">
         <v>500000000.0</v>
       </c>
       <c r="AP24">
         <v>500000000.0</v>
       </c>
       <c r="AQ24">
         <v>500000000.0</v>
       </c>
       <c r="AR24">
         <v>500000000.0</v>
       </c>
       <c r="AS24">
         <v>500000000.0</v>
       </c>
       <c r="AT24">
         <v>500000000.0</v>
       </c>
       <c r="AU24">
         <v>500000000.0</v>
       </c>
       <c r="AV24">
         <v>500000000.0</v>
       </c>
       <c r="AW24">
         <v>500000000.0</v>
       </c>
       <c r="AX24">
         <v>500000000.0</v>
       </c>
       <c r="AY24">
         <v>500000000.0</v>
       </c>
       <c r="AZ24">
         <v>500000000.0</v>
       </c>
       <c r="BA24">
-        <v>0.0</v>
+        <v>500000000.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
       <c r="BI24">
         <v>0.0</v>
       </c>
       <c r="BJ24">
         <v>0.0</v>
       </c>
       <c r="BK24">
         <v>0.0</v>
       </c>
       <c r="BL24">
         <v>0.0</v>
       </c>
       <c r="BM24">
         <v>0.0</v>
       </c>
       <c r="BN24">
         <v>0.0</v>
       </c>
       <c r="BO24">
         <v>0.0</v>
       </c>
       <c r="BP24">
         <v>0.0</v>
       </c>
       <c r="BQ24">
         <v>0.0</v>
       </c>
-      <c r="BR24"/>
+      <c r="BR24">
+        <v>0.0</v>
+      </c>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
@@ -12014,187 +12060,188 @@
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
+      <c r="DS24"/>
     </row>
-    <row r="25" spans="1:122">
+    <row r="25" spans="1:123">
       <c r="A25" t="s">
         <v>54</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>920495000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>920272000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>920049000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1419380000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1594055000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1593756000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1393649000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1093950000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1095798000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1093517000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1093301000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1093087000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1092873000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1092660000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1092448000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1253091000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1253849000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1341605000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1341352000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1341303000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1341054000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>750000000.0</v>
       </c>
       <c r="AI25">
         <v>750000000.0</v>
       </c>
       <c r="AJ25">
         <v>750000000.0</v>
       </c>
       <c r="AK25">
         <v>750000000.0</v>
       </c>
       <c r="AL25">
-        <v>500000000.0</v>
+        <v>750000000.0</v>
       </c>
       <c r="AM25">
         <v>500000000.0</v>
       </c>
       <c r="AN25">
         <v>500000000.0</v>
       </c>
       <c r="AO25">
         <v>500000000.0</v>
       </c>
       <c r="AP25">
         <v>500000000.0</v>
       </c>
       <c r="AQ25">
         <v>500000000.0</v>
       </c>
       <c r="AR25">
         <v>500000000.0</v>
       </c>
       <c r="AS25">
         <v>500000000.0</v>
       </c>
       <c r="AT25">
         <v>500000000.0</v>
       </c>
       <c r="AU25">
         <v>500000000.0</v>
       </c>
       <c r="AV25">
         <v>500000000.0</v>
       </c>
       <c r="AW25">
         <v>500000000.0</v>
       </c>
       <c r="AX25">
         <v>500000000.0</v>
       </c>
       <c r="AY25">
         <v>500000000.0</v>
       </c>
       <c r="AZ25">
         <v>500000000.0</v>
       </c>
-      <c r="BA25"/>
+      <c r="BA25">
+        <v>500000000.0</v>
+      </c>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
@@ -12220,52 +12267,53 @@
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
+      <c r="DS25"/>
     </row>
-    <row r="26" spans="1:122">
+    <row r="26" spans="1:123">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -12346,52 +12394,53 @@
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
+      <c r="DS26"/>
     </row>
-    <row r="27" spans="1:122">
+    <row r="27" spans="1:123">
       <c r="A27" t="s">
         <v>56</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12472,489 +12521,493 @@
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
+      <c r="DS27"/>
     </row>
-    <row r="28" spans="1:122">
+    <row r="28" spans="1:123">
       <c r="A28" t="s">
         <v>57</v>
       </c>
       <c r="B28">
+        <v>1817981000.0</v>
+      </c>
+      <c r="C28">
         <v>1484821000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1468283000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1612649000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1535732000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1598848000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1595370000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1785205000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1869587000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1964041000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1806977000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1777385000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1887386000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2007997000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2143686000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2375175000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2383135000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2235756000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1968916000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1835673000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1509137000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1454653000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1184251000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1246401000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1075680000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1475638000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1108199000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1141124000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1169164000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1160870000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>967737000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1043502000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1096479000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1051218000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1131110000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1171693000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1068818000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1010206000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>992334000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1000551000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>757917000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>790594000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>781771000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>886913000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>958549000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>994217000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>976060000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>717284000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>755785000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>767187000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>712953000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>720277000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>215635000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>230729000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>43627000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-272955000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-240627000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-311365000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-311569000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-382737000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-315897000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-359335000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-398607000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-249433000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-141276000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-206593000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-260008000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-376274000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-356871000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-449700000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-411143000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-311917000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-318713000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-379846000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-338885000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-281757000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-288692000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-335990000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-276992000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-285388000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-239406000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-256427000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-167528000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-191942000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-156947000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-125236000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-110676000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-187625000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-177069000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-183628000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-147813000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-178901000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-168223000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-137166000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-80199000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-121624000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-124658000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-118037000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-115741000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-84142000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-70719000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-71569000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-79912000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-54730000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-39568000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-27213000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-49600000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-99800000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-101100000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-94000000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-99300000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-101300000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-81400000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-63500000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-62500000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-104700000.0</v>
       </c>
-      <c r="DM28"/>
       <c r="DN28"/>
-      <c r="DO28">
+      <c r="DO28"/>
+      <c r="DP28">
         <v>-42600000.0</v>
       </c>
-      <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
+      <c r="DS28"/>
     </row>
-    <row r="29" spans="1:122">
+    <row r="29" spans="1:123">
       <c r="A29" t="s">
         <v>58</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>3046848000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2935085000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3040191000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3138622000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3124666000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3099700000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3201422000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3119507000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3130770000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2999184000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1583686000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1736358000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1873031000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1973704000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2198380000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2268055000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2165756000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1918649000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1725950000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1367013000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1343517000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2973234000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3026425000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2797201000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>3000695000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -13006,598 +13059,602 @@
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
+      <c r="DS29"/>
     </row>
-    <row r="30" spans="1:122">
+    <row r="30" spans="1:123">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30">
+        <v>3055149000.0</v>
+      </c>
+      <c r="C30">
         <v>2724034000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2517270000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2720327000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2726979000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2680330000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2584041000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2903601000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2911201000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2827902000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2571863000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2647034000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2693337000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2873291000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3249350000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>4165857000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>4821073000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4896116000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>4417147000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4138542000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3459529000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3114951000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2646753000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2534357000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2172606000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2216171000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2107255000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2225018000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2279261000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2223487000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2322073000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2453355000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>2384707000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>2180361000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>2113930000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>2104314000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1948204000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1802777000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1711191000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1682686000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1602631000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1463240000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1505620000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1651794000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1706429000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1651427000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1571591000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1640634000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1699787000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1612034000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1449581000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1564997000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1570886000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1469826000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1412136000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1334577000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1415390000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1245379000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1189637000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1238079000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1311192000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1175775000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1036070000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>1142457000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>1150283000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>1002807000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>885543000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>884565000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>920686000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>798804000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>828884000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>1117965000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>1148727000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>1006355000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>911780000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>937984000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>880595000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>801239000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>764995000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>786405000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>788467000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>706968000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>716725000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>698254000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>667499000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>599784000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>544274000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>548459000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>519852000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>470923000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>457455000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>438453000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>415742000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>416436000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>391670000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>398036000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>409056000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>360063000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>370378000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>386880000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>378948000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>361214000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>354953000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>370725000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>367657000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>323208000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>270300000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>279800000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>273400000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>249500000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>221000000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>237800000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>248500000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>219400000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>224000000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>201900000.0</v>
       </c>
-      <c r="DM30"/>
       <c r="DN30"/>
-      <c r="DO30">
+      <c r="DO30"/>
+      <c r="DP30">
         <v>170900000.0</v>
       </c>
-      <c r="DP30"/>
       <c r="DQ30"/>
       <c r="DR30"/>
+      <c r="DS30"/>
     </row>
-    <row r="31" spans="1:122">
+    <row r="31" spans="1:123">
       <c r="A31" t="s">
         <v>60</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-107314000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-133891000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-147695000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-181417000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>151136000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>257284000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>522875000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>230365000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>253524000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>195675000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>278658000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>278836000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>281178000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>111984000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>4106000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>288039000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>288522000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>256727000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>252213000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>227343000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>181161000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>122127000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>69948000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-1656000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-81270000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-59834000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-88021000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-142474000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-155749000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>46007000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-31768000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-78129000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-92730000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-118178000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-177788000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>123647000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>89505000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>73716000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>39916000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-6816000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>38009000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>545523000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>532236000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>544746000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>908211000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>878047000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>845720000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>878757000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>870186000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>893078000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>834014000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>831457000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>779570000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>717734000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>673651000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>699863000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>722776000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>743164000.0</v>
       </c>
-      <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
@@ -13606,131 +13663,132 @@
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
+      <c r="DS31"/>
     </row>
-    <row r="32" spans="1:122">
+    <row r="32" spans="1:123">
       <c r="A32" t="s">
         <v>61</v>
       </c>
-      <c r="B32">
+      <c r="B32"/>
+      <c r="C32">
         <v>1110929000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>966841000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1102422000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>717875000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>660360000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>644705000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1098149000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>934961000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>849895000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>828701000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>309700000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>289994000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>286778000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>266386000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1074488000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1682506000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1738028000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1477811000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1178970000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1136183000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1109202000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1101969000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1091720000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>930546000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>801914000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -13782,618 +13840,622 @@
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
+      <c r="DS32"/>
     </row>
-    <row r="33" spans="1:122">
+    <row r="33" spans="1:123">
       <c r="A33" t="s">
         <v>62</v>
       </c>
       <c r="B33">
+        <v>2282646000.0</v>
+      </c>
+      <c r="C33">
         <v>2228002000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2259838000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2241364000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2308197000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2302389000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2340351000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2274369000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2333172000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2347907000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2344586000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2358424000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2353776000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2360938000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2365326000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2362164000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2289183000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2242107000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2201762000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2171943000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2184002000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2186514000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2202557000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2222139000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2221763000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2241681000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2000942000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1953383000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1977536000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1969090000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1674338000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1687657000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1694628000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1716763000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1724898000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1720742000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1680867000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1683134000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1679656000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1696513000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1469968000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1456529000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1453660000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1456354000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1459675000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1462309000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1108879000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1117068000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1127905000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1137086000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1138333000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1138127000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1138577000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1139981000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1131935000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>517101000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>532398000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>533154000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>526498000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>522690000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>517716000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>514263000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>513931000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>515144000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>511038000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>518769000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>526979000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>529753000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>486796000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>470413000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>467850000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>465979000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>426228000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>421918000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>422151000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>416076000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>402571000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>392618000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>375545000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>368326000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>353772000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>317662000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>310287000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>307906000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>291177000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>291613000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>234709000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>215739000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>211913000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>207962000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>190820000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>187416000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>188032000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>187897000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>188579000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>189764000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>191751000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>192607000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>180275000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>182488000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>180389000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>183812000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>183968000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>185930000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>180883000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>181099000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>179600000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>44300000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>36400000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>39100000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>34300000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>30800000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>30000000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>31200000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>29900000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>34500000.0</v>
       </c>
-      <c r="DM33"/>
       <c r="DN33"/>
-      <c r="DO33">
+      <c r="DO33"/>
+      <c r="DP33">
         <v>40400000.0</v>
       </c>
-      <c r="DP33"/>
       <c r="DQ33"/>
       <c r="DR33"/>
+      <c r="DS33"/>
     </row>
-    <row r="34" spans="1:122">
+    <row r="34" spans="1:123">
       <c r="A34" t="s">
         <v>63</v>
       </c>
-      <c r="B34">
+      <c r="B34"/>
+      <c r="C34">
         <v>1920000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>1425000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>4034000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>3305000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>2690000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>2442000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>4152000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>3522000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>2859000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>2074000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>3773000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>3005000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>2549000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>1926000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>321670000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>308698000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>714000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>315000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>14553000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>14539000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>301776000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>309110000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>302471000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>303187000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>308051000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>282068000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>239016000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>238265000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>233202000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>21893000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>24929000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>26565000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>25811000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>27285000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>18015000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>17520000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>18152000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>19071000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>19066000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>18836000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>18731000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>19851000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>23799000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>22951000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>22852000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>24502000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>22212000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>20505000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>21495000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>22495000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>22083000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>21565000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>21347000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>22523000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>14337000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>12468000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>14305000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>12935000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>14505000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>15484000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>17049000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>20024000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>22019000.0</v>
       </c>
-      <c r="BM34">
+      <c r="BN34">
         <v>24849000.0</v>
       </c>
-      <c r="BN34">
+      <c r="BO34">
         <v>23052000.0</v>
       </c>
-      <c r="BO34">
+      <c r="BP34">
         <v>22541000.0</v>
       </c>
-      <c r="BP34">
+      <c r="BQ34">
         <v>24774000.0</v>
       </c>
-      <c r="BQ34">
+      <c r="BR34">
         <v>12309000.0</v>
       </c>
-      <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
@@ -14402,768 +14464,773 @@
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
+      <c r="DS34"/>
     </row>
-    <row r="35" spans="1:122">
+    <row r="35" spans="1:123">
       <c r="A35" t="s">
         <v>64</v>
       </c>
       <c r="B35">
+        <v>1964254000.0</v>
+      </c>
+      <c r="C35">
         <v>1634809999.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1381032000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1486745000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1241685000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1228024000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1250977000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1732452000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1757692000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1767808000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1754590000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1263540000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1255663000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1266328000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1278290000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1759091000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1919274000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1884633000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1679836000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1400113000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1414015000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1427529000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1424593000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1440500000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1447981000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1456477000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1414292000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1529313000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1528458000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1615219000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1399002000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1410787000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1410398000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>828694000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>822640000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>834411000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>831187000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>582503000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>584193000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>594597000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>594773000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>598384000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>597956000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>599943000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>597345000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>600108000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>591463000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>593865000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>596007000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>598082000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>593113000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>596774000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>91493000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>91448000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>67636000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>14337000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>12468000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>14305000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>12935000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>14505000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>15484000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>17049000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>20024000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>22019000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>24849000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>23052000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>22541000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>25769000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>12309000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>11743000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>10847000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>11831000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>11972000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>12110000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>11439000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>9916000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>9674000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>9118000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>1022000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>1231000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>1243000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>1238000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>2548000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>7901000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>7300000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>9337000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>7021000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>8768000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>9243000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>9504000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>9918000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>12265000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>11888000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>9163000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>7847000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>6473000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>6410000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>5794000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>4147000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>2410000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>866000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>2353000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>940000.0</v>
       </c>
-      <c r="CZ35"/>
       <c r="DA35"/>
       <c r="DB35"/>
       <c r="DC35"/>
-      <c r="DD35">
+      <c r="DD35"/>
+      <c r="DE35">
         <v>-100000.0</v>
       </c>
-      <c r="DE35"/>
       <c r="DF35"/>
       <c r="DG35"/>
       <c r="DH35"/>
       <c r="DI35"/>
       <c r="DJ35"/>
       <c r="DK35"/>
       <c r="DL35"/>
       <c r="DM35"/>
       <c r="DN35"/>
       <c r="DO35"/>
       <c r="DP35"/>
       <c r="DQ35"/>
       <c r="DR35"/>
+      <c r="DS35"/>
     </row>
-    <row r="36" spans="1:122">
+    <row r="36" spans="1:123">
       <c r="A36" t="s">
         <v>65</v>
       </c>
       <c r="B36">
+        <v>96844000.0</v>
+      </c>
+      <c r="C36">
         <v>94595000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>5253000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>99188000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>127578000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>127182000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>8926000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>109381000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>109949000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>111218000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>11568000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>475016000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>126964000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>123028000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>28512000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>120195000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>112083000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>102897000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>22197000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>88808000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>87087000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>84831000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>24472000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>90264000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>87180000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>86357000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>33721000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>83892000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>77250000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>72544000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>33625000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>60983000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>59557000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>60304000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>33525000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>45775000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>44371000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>40653000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>16829000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>44626000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>41230000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>37035000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>12772000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>42017000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>38797000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>35360000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>19108000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>30920000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>31252000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>31448000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>16101000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>31880000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>31708000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>31636000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>7649000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-6639000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>-6743000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>-6134000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>29951000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>4599000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>-7496000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>-5972000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>19151000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>3733000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>5311000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>8997000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>14821000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>8455000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>8732000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>8802000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>9325000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>-4345000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>-3292000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>-5098000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>11264000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>-5645000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>-7225000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>-8774000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>9083000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>-7946000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>-8275000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>-7866000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>7909000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>-6596000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>-11515000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>-9068000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>6700000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>-8543000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>-9311000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>-9439000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>6324000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>-11383000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>10473000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>-13561000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>4806000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>-13024000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>-12313000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>-11104000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>1209000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>-12466000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>-16174000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>392000.0</v>
       </c>
       <c r="CY36">
         <v>392000.0</v>
       </c>
-      <c r="CZ36"/>
+      <c r="CZ36">
+        <v>392000.0</v>
+      </c>
       <c r="DA36"/>
-      <c r="DB36">
-[...1 lines deleted...]
-      </c>
+      <c r="DB36"/>
       <c r="DC36">
         <v>1300000.0</v>
       </c>
-      <c r="DD36"/>
+      <c r="DD36">
+        <v>1300000.0</v>
+      </c>
       <c r="DE36"/>
-      <c r="DF36">
-[...1 lines deleted...]
-      </c>
+      <c r="DF36"/>
       <c r="DG36">
         <v>2200000.0</v>
       </c>
-      <c r="DH36"/>
-      <c r="DI36">
+      <c r="DH36">
+        <v>2200000.0</v>
+      </c>
+      <c r="DI36"/>
+      <c r="DJ36">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DK36">
         <v>1000000.0</v>
       </c>
       <c r="DL36">
+        <v>1000000.0</v>
+      </c>
+      <c r="DM36">
         <v>-100000.0</v>
       </c>
-      <c r="DM36"/>
       <c r="DN36"/>
-      <c r="DO36">
+      <c r="DO36"/>
+      <c r="DP36">
         <v>9600000.0</v>
       </c>
-      <c r="DP36"/>
       <c r="DQ36"/>
       <c r="DR36"/>
+      <c r="DS36"/>
     </row>
-    <row r="37" spans="1:122">
+    <row r="37" spans="1:123">
       <c r="A37" t="s">
         <v>66</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -15231,51 +15298,53 @@
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
       <c r="BM37">
         <v>0.0</v>
       </c>
       <c r="BN37">
         <v>0.0</v>
       </c>
       <c r="BO37">
         <v>0.0</v>
       </c>
       <c r="BP37">
         <v>0.0</v>
       </c>
       <c r="BQ37">
         <v>0.0</v>
       </c>
-      <c r="BR37"/>
+      <c r="BR37">
+        <v>0.0</v>
+      </c>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
@@ -15284,1754 +15353,1766 @@
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
+      <c r="DS37"/>
     </row>
-    <row r="38" spans="1:122">
+    <row r="38" spans="1:123">
       <c r="A38" t="s">
         <v>67</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>-12028000.0</v>
       </c>
-      <c r="H38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38">
         <v>344772000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>328822000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>313947000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>210114000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>327647000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>246487000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>232129000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>22197000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>115052000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>113144000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>109403000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>122478000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>446714000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>101672000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>100962000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>47206000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>95455000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>90207000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>86039000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>43618000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>70253000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>70271000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>71430000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1494572000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1487837000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1446555000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1448075000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1446703000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1470043000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1258063000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>1260609000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>1262786000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1266110000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>1268826000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>1271168000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>956408000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>960132000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>967637000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>973129000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>977630000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>982434000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>985250000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>989085000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>982084000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>382664000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>400143000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>402393000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>399668000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>407884000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>402844000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>399484000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>399598000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>398885000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>395600000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>403226000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>409280000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>410968000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>375001000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>361866000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>363762000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>364227000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>324708000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>319754000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>320486000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>319377000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>308795000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>306249000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>293474000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>289402000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>287664000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>255165000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>249566000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>249311000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>233237000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>234435000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>183587000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>174003000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>174498000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>172621000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>165195000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>163514000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>163443000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>162601000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>162103000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>161916000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>162303000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>162808000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>149355000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>150628000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>152594000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>154931000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>154566000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>156065000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>151674000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>153522000.0</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
+      <c r="DS38"/>
     </row>
-    <row r="39" spans="1:122">
+    <row r="39" spans="1:123">
       <c r="A39" t="s">
         <v>68</v>
       </c>
       <c r="B39">
+        <v>351161000.0</v>
+      </c>
+      <c r="C39">
         <v>123718000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>120402000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>129326000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>130742000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>113453000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>239800000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>303681000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>154807000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>174441000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>163307000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>137476000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>147993000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>122195000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>122406000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>79977000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>108258000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>140306000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>129593000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>89472000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>90230000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>77547000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>51152000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>65773000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>69084000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>95896000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>85005000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>73724000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>72005000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>59394000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>52386000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>53909000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>63374000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>60870000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>126232000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>106450000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>127272000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>120078000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>98490000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>115073000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>69388000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>63070000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>56849000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>61330000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>66459000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>59705000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>404928000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>56366000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>65199000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>68235000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>52857000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>58721000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>113528000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>60853000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>50135000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>118634000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>51584000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>44387000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>48237000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>35932000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>48992000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>45979000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>37801000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>40927000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>45051000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>38270000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>36108000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>39523000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>38726000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>28515000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>21600000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>23773000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>23718000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>30779000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>22649000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>20155000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>25432000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>27530000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>17794000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>18551000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>22650000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>21157000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>14877000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>15666000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>21403000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>17897000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>13637000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>14145000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>17537000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>9426000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>15625000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>16715000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>20570000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>19595000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>18676000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>17706000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>17397000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>15255000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>14436000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>17934000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>22377000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>23864000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>23515000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>24603000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>23010000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>21662000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>21400000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>22500000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>53400000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>49400000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>51000000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>32900000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>34300000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>21900000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>21100000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>38700000.0</v>
       </c>
-      <c r="DM39"/>
       <c r="DN39"/>
-      <c r="DO39">
+      <c r="DO39"/>
+      <c r="DP39">
         <v>61600000.0</v>
       </c>
-      <c r="DP39"/>
       <c r="DQ39"/>
       <c r="DR39"/>
+      <c r="DS39"/>
     </row>
-    <row r="40" spans="1:122">
+    <row r="40" spans="1:123">
       <c r="A40" t="s">
         <v>69</v>
       </c>
       <c r="B40">
+        <v>510897000.0</v>
+      </c>
+      <c r="C40">
         <v>431604000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>484501000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>479994000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>451502000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>451018000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>608603000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>636314000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>547945000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>523203000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>504095000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>523803000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>505023000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>501447000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>713267000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>783358000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>827717000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>755860000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>821293000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>716506000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>596647000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>514199000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>534759000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>425437000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>347285000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>300007000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>354915000.0</v>
       </c>
-      <c r="AB40">
-[...1 lines deleted...]
-      </c>
       <c r="AC40">
-        <v>297015000.0</v>
+        <v>377390000.0</v>
       </c>
       <c r="AD40">
-        <v>258306000.0</v>
+        <v>384711000.0</v>
       </c>
       <c r="AE40">
+        <v>307462000.0</v>
+      </c>
+      <c r="AF40">
         <v>428940000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>422339000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>380665000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>310564000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>259904000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>222099000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>211059000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>185123000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>250510000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>243745000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>226571000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>178774000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>288439000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>230737000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>206421000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>176577000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>249590000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>203077000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>190067000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>142671000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>197410000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>174774000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>166394000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>147064000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>217530000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>173797000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>65265000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>46748000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>179603000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>105439000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>77516000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>49098000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>156591000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>105289000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>82603000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>101286000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>168113000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>96380000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>83289000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>36885000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>141558000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>79131000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>58543000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>41262000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>226867000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>115468000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>87294000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>96559000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>218450000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>77557000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>57932000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>31762000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>138601000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>71969000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>53296000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>29394000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>149737000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>47903000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>36880000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>20443000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>119995000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>42145000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>35936000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>22373000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>68317000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>29432000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>22488000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>11756000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>55820000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>24642000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>21816000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>51166000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>60319000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>31941000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>22383000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>40316000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>44308000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>49400000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>50600000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>43100000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>46700000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>42300000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>37300000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>19200000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>34800000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>37900000.0</v>
       </c>
-      <c r="DM40"/>
       <c r="DN40"/>
-      <c r="DO40">
+      <c r="DO40"/>
+      <c r="DP40">
         <v>26000000.0</v>
       </c>
-      <c r="DP40"/>
       <c r="DQ40"/>
       <c r="DR40"/>
+      <c r="DS40"/>
     </row>
-    <row r="41" spans="1:122">
+    <row r="41" spans="1:123">
       <c r="A41" t="s">
         <v>70</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>48069000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>44888000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>44499000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>46386000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>43900000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>46575000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>44818000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>60261000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>69149000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>71453000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>62720000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>68201000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>74660000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>77607000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>62400000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>59612000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>58779000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>62545000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>57650000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>69484000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>69344000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>78694000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>27285000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>18015000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>17520000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>18152000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>19071000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>19066000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>18836000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>18731000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>19851000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>23799000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>22951000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>22852000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>24502000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>22212000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>20505000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>21495000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>22495000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>22083000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>21565000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>21347000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>22523000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>14337000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>12468000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>14305000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>12093000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>14505000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>15484000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>17049000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>20024000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>22019000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>24849000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>23052000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>22541000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>25769000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>12309000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>11743000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>10847000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>11831000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>11972000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>12110000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>11439000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>9916000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>9674000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>9118000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>1022000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>1231000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>1243000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>1238000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>1079000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>3030000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>3040000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>3119000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>2868000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>2643000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>2711000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>2762000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>2603000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>2378000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>2371000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>2075000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>1567000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>1450000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>1675000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>1872000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>4147000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>2410000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>866000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>2353000.0</v>
       </c>
-      <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
+      <c r="DS41"/>
     </row>
-    <row r="42" spans="1:122">
+    <row r="42" spans="1:123">
       <c r="A42" t="s">
         <v>71</v>
       </c>
       <c r="B42">
+        <v>-4561080000.0</v>
+      </c>
+      <c r="C42">
         <v>-4373054000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-4159640000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-4091668000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-4079553000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-4024425000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-3965750000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-4012694000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-4091410000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-4120899000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-4132824000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-4162967000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-4186096000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-4175623000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-4159790000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-3764440000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-3283583000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-2997702000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-2866712000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-2776722000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-2654824000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-2568385000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-2460332000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-2362974000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-2452310000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-2471106000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-2411445000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-2365166000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-2319546000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-2232188000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-2192299000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-2118286000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-2066502000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-2033483000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-2006842000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-1986226000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-1934321000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-1902219000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-1885415000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-1829644000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-1770628000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-1765811000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>-1748569000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>-1699179000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>-1642687000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>-1612435000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>-1587560000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>-1568334000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>-1513682000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>-1476895000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>-1478509000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>-1388804000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>-822328000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>-779882000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>-720645000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>-735480000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>-683744000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>-656312000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>-603787000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>-529743000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>-445878000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>-443751000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>-420024000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>-401205000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>-399966000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>-391908000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>-337480000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>-255885000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>-216552000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>-160279000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>-119416000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>-78394000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>-32954000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>7631000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>21940000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>53042000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>86693000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>116411000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>118675000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>202345000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>209403000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>226041000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>211294000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>145367000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>154841000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>159805000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>146559000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>150693000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>156761000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>159363000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>158115000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>77800000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>78959000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>81765000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>81054000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>81931000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>84273000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>85772000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>84497000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>86224000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>88594000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>91143000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>92120000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>92201000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>95159000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>96226000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>96006000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>59700000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>88600000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>87000000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>81000000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>85800000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>85400000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>83100000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>84100000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>20900000.0</v>
       </c>
-      <c r="DM42"/>
       <c r="DN42"/>
-      <c r="DO42">
+      <c r="DO42"/>
+      <c r="DP42">
         <v>17400000.0</v>
       </c>
-      <c r="DP42"/>
       <c r="DQ42"/>
       <c r="DR42"/>
+      <c r="DS42"/>
     </row>
-    <row r="43" spans="1:122">
+    <row r="43" spans="1:123">
       <c r="A43" t="s">
         <v>72</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17112,88 +17193,87 @@
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
+      <c r="DS43"/>
     </row>
-    <row r="44" spans="1:122">
+    <row r="44" spans="1:123">
       <c r="A44" t="s">
         <v>73</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -17261,51 +17341,53 @@
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
       <c r="BM44">
         <v>0.0</v>
       </c>
       <c r="BN44">
         <v>0.0</v>
       </c>
       <c r="BO44">
         <v>0.0</v>
       </c>
       <c r="BP44">
         <v>0.0</v>
       </c>
       <c r="BQ44">
         <v>0.0</v>
       </c>
-      <c r="BR44"/>
+      <c r="BR44">
+        <v>0.0</v>
+      </c>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
@@ -17314,1622 +17396,1631 @@
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
+      <c r="DS44"/>
     </row>
-    <row r="45" spans="1:122">
+    <row r="45" spans="1:123">
       <c r="A45" t="s">
         <v>74</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>385887000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>631727000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>411784000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>432253000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>434076000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>748128000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>466568000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>491459000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>510101000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>791348000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>501754000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>502956000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>517908000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>449828000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>508092000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45">
         <v>442112000.0</v>
       </c>
-      <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>473507000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>487582000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>498734000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>523063000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>527747000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>557707000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>519283000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>473354000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>484745000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>482703000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>228301000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>231962000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>228325000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>230609000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>230326000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>232905000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>234312000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>235059000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>232953000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>226470000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>211905000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>195920000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>190874000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>190244000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>190849000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>191141000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>152471000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>156936000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>160268000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>163957000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>160703000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>155693000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>153327000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>150896000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>149851000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>134437000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>132255000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>130761000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>126830000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>114806000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>114872000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>114779000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>114333000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>116259000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>115438000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>115543000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>117699000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>118785000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>111795000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>108547000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>104088000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>101752000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>101520000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>102164000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>101665000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>96699000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>93776000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>86369000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>82071000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>78924000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>66108000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>62497000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>60721000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>58595000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>57940000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>57178000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>51122000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>41736000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>37415000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>35341000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>25625000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>23902000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>24589000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>25296000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>26476000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>27848000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>29448000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>29799000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>30920000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>31860000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>27795000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>28881000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>29402000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>29865000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>29209000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>27577000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>24700000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>19100000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>18500000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>19400000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>19500000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>20200000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>21800000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>22400000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>22200000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>21800000.0</v>
       </c>
-      <c r="DM45"/>
       <c r="DN45"/>
-      <c r="DO45">
+      <c r="DO45"/>
+      <c r="DP45">
         <v>23000000.0</v>
       </c>
-      <c r="DP45"/>
       <c r="DQ45"/>
       <c r="DR45"/>
+      <c r="DS45"/>
     </row>
-    <row r="46" spans="1:122">
+    <row r="46" spans="1:123">
       <c r="A46" t="s">
         <v>75</v>
       </c>
       <c r="B46">
+        <v>369691000.0</v>
+      </c>
+      <c r="C46">
         <v>385887000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>394685000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>411784000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>432253000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>434076000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>471252000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>466568000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>491459000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>510101000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>498608000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>501754000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>502956000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>517908000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>531573000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>508092000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>494052000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>437351000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>432390000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>474667000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>473507000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>487582000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>498734000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>523063000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>527747000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>557707000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>519283000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>473354000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>484745000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>482703000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>228301000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>231962000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>228325000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>230609000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>230326000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>232905000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>234312000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>235059000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>232953000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>226470000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>211905000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>195920000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>190874000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>190244000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>190849000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>191141000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>152471000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>156936000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>160268000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>163957000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>160703000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>155693000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>153327000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>150896000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>149851000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>134437000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>132255000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>130761000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>126830000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>114806000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>114872000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>114779000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>114333000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>116259000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>115438000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>115543000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>117699000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>118785000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>111795000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>108547000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>104088000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>101752000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>101520000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>102164000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>101665000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>96699000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>93776000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>86369000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>82071000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>78924000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>66108000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>62497000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>60721000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>58595000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>57940000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>57178000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>51122000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>41736000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>37415000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>35341000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>25625000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>23902000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>24589000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>25296000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>26476000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>27848000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>29448000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>29799000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>30920000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>31860000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>27795000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>28881000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>29402000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>29865000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>29209000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>27577000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>24700000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>19100000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>18500000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>19400000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>19500000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>20200000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>21800000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>22400000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>22200000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>21800000.0</v>
       </c>
-      <c r="DM46"/>
       <c r="DN46"/>
-      <c r="DO46">
+      <c r="DO46"/>
+      <c r="DP46">
         <v>23000000.0</v>
       </c>
-      <c r="DP46"/>
       <c r="DQ46"/>
       <c r="DR46"/>
+      <c r="DS46"/>
     </row>
-    <row r="47" spans="1:122">
+    <row r="47" spans="1:123">
       <c r="A47" t="s">
         <v>76</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>501754000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>159222000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>160864000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>159432000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>158706000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>494052000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>139926000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>432390000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>474667000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>473507000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>174119000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>178949000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>183244000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>188252000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>211799000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>208423000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>209521000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>222390000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>225669000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>228301000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>231962000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>228325000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>230609000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>230326000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>232905000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>234312000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>235059000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>232953000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>226470000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>211905000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>195920000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>190874000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>190244000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>190849000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>191141000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>152471000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>156936000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>160268000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>163957000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>160703000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>155693000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>153327000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>150896000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>149851000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>134437000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>132255000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>130761000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>126830000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>114806000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>114872000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>114779000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>114333000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>116259000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>115438000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>115543000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>117699000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>118785000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>111795000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>108547000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>104088000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>101752000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>101520000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>102164000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>101665000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>96699000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>93776000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>86369000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>82071000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>78924000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>66108000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>62497000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>60721000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>58595000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>57940000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>57178000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>51122000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>41736000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>37415000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>35341000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>25625000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>23902000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>24589000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>25296000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>26476000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>27848000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>29448000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>29799000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>30920000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>31860000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>27795000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>28881000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>29402000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>29865000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>29209000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>27577000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
+      <c r="DS47"/>
     </row>
-    <row r="48" spans="1:122">
+    <row r="48" spans="1:123">
       <c r="A48" t="s">
         <v>77</v>
       </c>
       <c r="B48">
+        <v>6254765000.0</v>
+      </c>
+      <c r="C48">
         <v>6143464000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>6071118000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>6011521000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>5923990000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>5847221000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>5786337000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>5713207000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>5691874000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>5639629000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>5620790000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>5663714000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>5655489000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>5631750000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>5590440000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>5567592000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>5411346000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>5134667000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>4936861000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>4779964000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>4601227000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>4476532000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>4372833000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>4293598000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>4227257000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>4153109000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>4144834000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>4115649000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>4037610000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>3937698000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>3845593000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>3728503000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>3617324000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>3523245000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>3437093000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>3349994000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>3294767000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>3248014000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>3190578000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>3122577000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>3057158000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>2977710000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>2922620000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>2860204000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>2777703000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>2697680000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>2648539000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>2593010000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>2520710000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>2454598000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>2413833000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>2374011000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>2320398000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>2265084000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>2218229000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>2020112000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>1957462000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>1897041000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>1845032000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>1790600000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>1724632000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>1662227000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>1613912000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>1559738000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>1499271000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>1444152000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>1402306000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>1357134000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>1302555000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>1251477000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>1207428000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>1160068000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>1104182000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>1051639000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>1002964000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>955711000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>903137000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>852130000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>807983000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>767504000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>719807000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>599109000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>640551000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>604994000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>563785000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>527313000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>498406000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>472683000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>445588000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>423570000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>428672000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>409487000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>387348000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>365158000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>345080000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>327507000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>306622000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>286485000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>270711000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>255187000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>236781000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>218367000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>204463000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>190054000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>174974000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>159413000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>147600000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>136300000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>125200000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>114100000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>106200000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>98000000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>88500000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>79400000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>73500000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>178000000.0</v>
       </c>
-      <c r="DM48"/>
       <c r="DN48"/>
-      <c r="DO48">
+      <c r="DO48"/>
+      <c r="DP48">
         <v>150600000.0</v>
       </c>
-      <c r="DP48"/>
       <c r="DQ48"/>
       <c r="DR48"/>
+      <c r="DS48"/>
     </row>
-    <row r="49" spans="1:122">
+    <row r="49" spans="1:123">
       <c r="A49" t="s">
         <v>78</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>5655489000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>5631750000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>5590440000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>5567592000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>5411346000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>5134667000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>4936861000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>4779964000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>4601227000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>4476532000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>4372833000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>4293598000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>4227257000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>4153109000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>4144834000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>4115649000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>4037610000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>3937698000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>3845593000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>3728503000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>3617324000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>3523245000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>3437093000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>3349994000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>3294767000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>3248014000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>3190578000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>3122577000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>3057158000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>2977710000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>2922620000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>2860204000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>2777703000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>2697680000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>2648539000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>2593010000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>2520710000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>2454598000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>2413833000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>2374011000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>2320398000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>2265084000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>2218229000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>2020112000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>1957462000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>1897041000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>1845032000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>1790600000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>1724632000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>1662227000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>1613912000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>1559738000.0</v>
       </c>
-      <c r="BM49">
+      <c r="BN49">
         <v>1499271000.0</v>
       </c>
-      <c r="BN49">
+      <c r="BO49">
         <v>1444152000.0</v>
       </c>
-      <c r="BO49">
+      <c r="BP49">
         <v>1402306000.0</v>
       </c>
-      <c r="BP49">
+      <c r="BQ49">
         <v>1357134000.0</v>
       </c>
-      <c r="BQ49">
+      <c r="BR49">
         <v>1302555000.0</v>
       </c>
-      <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
@@ -18938,172 +19029,173 @@
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
+      <c r="DS49"/>
     </row>
-    <row r="50" spans="1:122">
+    <row r="50" spans="1:123">
       <c r="A50" t="s">
         <v>79</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>431917000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>467854000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>455792000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>150000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>188000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>280000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>160000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>662966000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>815863000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>952759000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>1053655000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>779000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>674000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>572000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>525000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>632000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>271215000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>250000000.0</v>
       </c>
-      <c r="W50"/>
-      <c r="X50">
+      <c r="X50"/>
+      <c r="Y50">
         <v>59979000.0</v>
       </c>
-      <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>320917000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>142885000.0</v>
       </c>
-      <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>53669000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>5000000.0</v>
       </c>
-      <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>1407054000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>1401000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>1465000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>1469000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>1342000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>740000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>1240000000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>725000000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>465000000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>470000000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>950000000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>1105000000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -19134,484 +19226,490 @@
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
+      <c r="DS50"/>
     </row>
-    <row r="51" spans="1:122">
+    <row r="51" spans="1:123">
       <c r="A51" t="s">
         <v>80</v>
       </c>
       <c r="B51">
+        <v>1972571000.0</v>
+      </c>
+      <c r="C51">
         <v>1644486000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1629154000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1749486000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1691725000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1728790000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1741132000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1916909000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1982753000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2085879000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1952501000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1952118000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2097541000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2247157000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2361168000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2562707000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2622060000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2478565000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2226329000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2038322000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1681940000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1672264000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1428047000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1498970000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1437916000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1770210000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1556057000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1525548000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1524471000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1606343000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1346352000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1341303000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1407054000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1401000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1465000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1469000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1342000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1240000000.0</v>
       </c>
       <c r="AM51">
         <v>1240000000.0</v>
       </c>
       <c r="AN51">
+        <v>1240000000.0</v>
+      </c>
+      <c r="AO51">
         <v>1225000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>965000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>970000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>950000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1030000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1130000000.0</v>
       </c>
       <c r="AT51">
         <v>1130000000.0</v>
       </c>
       <c r="AU51">
+        <v>1130000000.0</v>
+      </c>
+      <c r="AV51">
         <v>1105000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>845000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>900000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>910000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>875000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>850000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>365652000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>390629000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>253646000.0</v>
       </c>
-      <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
-      <c r="BG51">
+      <c r="BG51"/>
+      <c r="BH51">
         <v>62100000.0</v>
       </c>
-      <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
-      <c r="BM51">
+      <c r="BM51"/>
+      <c r="BN51">
         <v>24849000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>23052000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>77300000.0</v>
       </c>
-      <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
-      <c r="BS51">
+      <c r="BS51"/>
+      <c r="BT51">
         <v>83600000.0</v>
       </c>
-      <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
-      <c r="BZ51">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ51"/>
       <c r="CA51">
         <v>71600000.0</v>
       </c>
-      <c r="CB51"/>
+      <c r="CB51">
+        <v>71600000.0</v>
+      </c>
       <c r="CC51"/>
-      <c r="CD51">
-[...1 lines deleted...]
-      </c>
+      <c r="CD51"/>
       <c r="CE51">
         <v>63100000.0</v>
       </c>
-      <c r="CF51"/>
+      <c r="CF51">
+        <v>63100000.0</v>
+      </c>
       <c r="CG51"/>
-      <c r="CH51">
-[...1 lines deleted...]
-      </c>
+      <c r="CH51"/>
       <c r="CI51">
         <v>55800000.0</v>
       </c>
-      <c r="CJ51"/>
+      <c r="CJ51">
+        <v>55800000.0</v>
+      </c>
       <c r="CK51"/>
-      <c r="CL51">
-[...1 lines deleted...]
-      </c>
+      <c r="CL51"/>
       <c r="CM51">
         <v>50700000.0</v>
       </c>
-      <c r="CN51"/>
+      <c r="CN51">
+        <v>50700000.0</v>
+      </c>
       <c r="CO51"/>
-      <c r="CP51">
-[...1 lines deleted...]
-      </c>
+      <c r="CP51"/>
       <c r="CQ51">
         <v>52800000.0</v>
       </c>
-      <c r="CR51"/>
+      <c r="CR51">
+        <v>52800000.0</v>
+      </c>
       <c r="CS51"/>
       <c r="CT51"/>
       <c r="CU51"/>
-      <c r="CV51">
+      <c r="CV51"/>
+      <c r="CW51">
         <v>2410000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>866000.0</v>
       </c>
-      <c r="CX51"/>
       <c r="CY51"/>
       <c r="CZ51"/>
       <c r="DA51"/>
       <c r="DB51"/>
       <c r="DC51"/>
       <c r="DD51"/>
       <c r="DE51"/>
       <c r="DF51"/>
       <c r="DG51"/>
       <c r="DH51"/>
       <c r="DI51"/>
       <c r="DJ51"/>
       <c r="DK51"/>
       <c r="DL51"/>
       <c r="DM51"/>
       <c r="DN51"/>
       <c r="DO51"/>
       <c r="DP51"/>
       <c r="DQ51"/>
       <c r="DR51"/>
+      <c r="DS51"/>
     </row>
-    <row r="52" spans="1:122">
+    <row r="52" spans="1:123">
       <c r="A52" t="s">
         <v>81</v>
       </c>
       <c r="B52">
+        <v>70654000.0</v>
+      </c>
+      <c r="C52">
         <v>71662000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>72180000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>72200000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>504610000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>537789000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>528634000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>224538000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>262123000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>354818000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>234451000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>736647000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>888086000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1025717000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1127377000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>850002000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>746686000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>640507000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>591311000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>698470000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>337074000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>316188000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>66174000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>126671000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>64595000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>391340000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>204165000.0</v>
       </c>
-      <c r="AB52">
-[...1 lines deleted...]
-      </c>
       <c r="AC52">
-        <v>109584000.0</v>
+        <v>55847000.0</v>
       </c>
       <c r="AD52">
-        <v>107338000.0</v>
+        <v>54792000.0</v>
       </c>
       <c r="AE52">
+        <v>53669000.0</v>
+      </c>
+      <c r="AF52">
         <v>5000000.0</v>
       </c>
-      <c r="AF52"/>
-      <c r="AG52">
+      <c r="AG52"/>
+      <c r="AH52">
         <v>66000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>651000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>715000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>719000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>592000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>740000000.0</v>
       </c>
       <c r="AM52">
         <v>740000000.0</v>
       </c>
       <c r="AN52">
+        <v>740000000.0</v>
+      </c>
+      <c r="AO52">
         <v>725000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>465000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>470000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>450000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>530000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>630000000.0</v>
       </c>
       <c r="AT52">
         <v>630000000.0</v>
       </c>
       <c r="AU52">
+        <v>630000000.0</v>
+      </c>
+      <c r="AV52">
         <v>605000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>345000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>400000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>410000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>375000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>350000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>365652000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>390629000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>253646000.0</v>
       </c>
-      <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
@@ -19634,354 +19732,354 @@
       <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
       <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
       <c r="DN52"/>
       <c r="DO52"/>
       <c r="DP52"/>
       <c r="DQ52"/>
       <c r="DR52"/>
+      <c r="DS52"/>
     </row>
-    <row r="53" spans="1:122">
+    <row r="53" spans="1:123">
       <c r="A53" t="s">
         <v>82</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53">
         <v>1906170000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>1868187000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>1879933000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>1873359000.0</v>
       </c>
-      <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
+        <v>0.0</v>
+      </c>
+      <c r="AV53">
         <v>359388000.0</v>
       </c>
-      <c r="AV53">
-[...1 lines deleted...]
-      </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
       <c r="BJ53">
+        <v>0.0</v>
+      </c>
+      <c r="BK53">
         <v>982000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>9290000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>34123000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>49397000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>52716000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>48310000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>11918000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>592000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>1988000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>2644000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>2990000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>38738000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>34888000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>115842000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>129076000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>131652000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>126824000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>124767000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>129031000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>123155000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>124225000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>122551000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>123181000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>122411000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>122174000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>121600000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>46111000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>45969000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>45857000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>45736000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>45620000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>45516000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>45380000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>45227000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>25098000.0</v>
       </c>
-      <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
-      <c r="DD53">
+      <c r="DD53"/>
+      <c r="DE53">
         <v>30900000.0</v>
       </c>
-      <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
+      <c r="DS53"/>
     </row>
-    <row r="54" spans="1:122">
+    <row r="54" spans="1:123">
       <c r="A54" t="s">
         <v>83</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -20049,51 +20147,53 @@
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
       <c r="BM54">
         <v>0.0</v>
       </c>
       <c r="BN54">
         <v>0.0</v>
       </c>
       <c r="BO54">
         <v>0.0</v>
       </c>
       <c r="BP54">
         <v>0.0</v>
       </c>
       <c r="BQ54">
         <v>0.0</v>
       </c>
-      <c r="BR54"/>
+      <c r="BR54">
+        <v>0.0</v>
+      </c>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
@@ -20102,1520 +20202,1531 @@
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
+      <c r="DS54"/>
     </row>
-    <row r="55" spans="1:122">
+    <row r="55" spans="1:123">
       <c r="A55" t="s">
         <v>84</v>
       </c>
       <c r="B55">
+        <v>5843506000.0</v>
+      </c>
+      <c r="C55">
         <v>5235419000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>5058381000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>5227854000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>5321911000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>5226114000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>5297926000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>5613355000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>5512346000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>5472088000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>5225280000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>5317667000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>5405261000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>5595584000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>5954564000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>6795530000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>7457439000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>7521338000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>7028112000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>6602606000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>5906564000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>5596623000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>5144258000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>5074838000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>4825689000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>4848320000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>4641060000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>4636549000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>4684109000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>4697444000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>4427412000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>4492722000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>4453284000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>4307776000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>4235834000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>4175588000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>3965889000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>3775744000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>3652570000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>3664062000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>3349070000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>3162245000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>3184358000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>3312565000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>3404014000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>3309224000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>3214338000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>2941784000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>3037106000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>2960168000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2802818000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2891568000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2921545000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2830560000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>2804225000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>2243267000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>2239999000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>2134285000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>2138041000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>2179438000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>2193797000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>2096334000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1995699000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1982084000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1921894000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1842207000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1834248000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1842033000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>1803671000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>1749420000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1815721000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1922624000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>1956124000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>1873786000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>1811307000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>1785048000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>1728942000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>1684201000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>1631693000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>1587701000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>1527450000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>1426439000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>1395068000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>1336949000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>1259437000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>1156704000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>1080696000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>1012079000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>972340000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>927235000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>908149000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>867105000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>838083000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>806474000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>777151000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>752228000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>742862000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>685962000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>683490000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>673854000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>653299000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>640459000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>644207000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>637860000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>614540000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>556350000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>522700000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>480500000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>469000000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>437500000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>409100000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>406100000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>398300000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>339400000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>340600000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>383100000.0</v>
       </c>
-      <c r="DM55"/>
       <c r="DN55"/>
-      <c r="DO55">
+      <c r="DO55"/>
+      <c r="DP55">
         <v>320800000.0</v>
       </c>
-      <c r="DP55"/>
       <c r="DQ55"/>
       <c r="DR55"/>
+      <c r="DS55"/>
     </row>
-    <row r="56" spans="1:122">
+    <row r="56" spans="1:123">
       <c r="A56" t="s">
         <v>85</v>
       </c>
       <c r="B56">
+        <v>3560900000.0</v>
+      </c>
+      <c r="C56">
         <v>3007417000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2798543000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2986490000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>3013714000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2923725000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2969603000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>3338986000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>3179174000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>3124181000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2880694000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2959243000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>3051485000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>3234646000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>3589238000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>4433366000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>5168256000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>5279231000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>4804153000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>4430663000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>3722562000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>3410109000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>2941701000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>2852699000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>2603926000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>2606639000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>2640118000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>2683166000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>2706573000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>2728354000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>2753074000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>2805065000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>2758656000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>2591013000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>2510936000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>2454846000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>2285022000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>2092610000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1972914000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1967549000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1879102000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1705716000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1730698000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1856211000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1944339000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1846915000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>2105459000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1824716000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>1909201000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1823082000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1664485000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1753441000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1782968000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1690579000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1672290000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>1726166000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>1707601000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>1601131000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>1611543000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>1656748000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>1676081000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>1582071000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>1481768000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>1466940000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>1410856000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>1323438000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>1307269000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>1312280000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>1316875000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>1279007000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>1347871000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>1456645000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>1529896000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>1451868000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>1389156000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>1368972000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>1326371000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>1291583000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>1256148000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>1219375000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>1173678000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>1108777000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>1084781000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>1029043000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>968260000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>865091000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>845987000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>796340000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>760427000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>719273000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>717329000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>679689000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>650051000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>618577000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>588572000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>562464000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>551111000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>493355000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>503215000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>491366000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>472910000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>456647000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>460239000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>451930000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>433657000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>375251000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>343100000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>436200000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>432600000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>398400000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>374800000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>375300000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>368300000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>308200000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>310700000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>348600000.0</v>
       </c>
-      <c r="DM56"/>
       <c r="DN56"/>
-      <c r="DO56">
+      <c r="DO56"/>
+      <c r="DP56">
         <v>280400000.0</v>
       </c>
-      <c r="DP56"/>
       <c r="DQ56"/>
       <c r="DR56"/>
+      <c r="DS56"/>
     </row>
-    <row r="57" spans="1:122">
+    <row r="57" spans="1:123">
       <c r="A57" t="s">
         <v>86</v>
       </c>
       <c r="B57">
+        <v>2251562000.0</v>
+      </c>
+      <c r="C57">
         <v>1896488000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1831702000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1884068000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2295839000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2263365000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2324898000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2240837000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2244213000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2274286000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2051993000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2649543000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2761491000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2947868000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>3322852000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>3358878000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>3485750000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>3541203000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>3326342000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>3251693000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>2586379000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>2300907000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1839732000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1760979000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1673380000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1804725000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1556038000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1434140000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1496340000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1429664000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1433323000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1515332000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1524727000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1994410000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1987449000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>1986302000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>1797494000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>1877367000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>1810530000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>1799798000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>1491457000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>1372055000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>1448597000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>1581259000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>1694818000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>1651096000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1575860000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>1329202000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>1430998000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>1380489000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1269981000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>1306231000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>1330987000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>1249427000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>1232217000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>938055000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>949341000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>871867000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>876632000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>896709000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>889887000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>851759000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>771607000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>789485000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>792173000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>756060000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>731807000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>698021000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>690053000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>634474000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>697653000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>810082000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>849655000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>782738000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>757619000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>748672000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>710517000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>688380000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>686949000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>669497000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>648301000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>584292000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>612483000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>579354000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>544829000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>478800000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>452819000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>412628000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>399235000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>375946000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>381201000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>365938000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>358718000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>350117000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>343474000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>337022000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>346365000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>307658000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>323528000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>329323000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>326464000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>328041000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>346251000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>352678000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>341304000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>297636000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>275900000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>281700000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>280800000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>260100000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>239600000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>244400000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>245700000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>195500000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>201600000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>201400000.0</v>
       </c>
-      <c r="DM57"/>
       <c r="DN57"/>
-      <c r="DO57">
+      <c r="DO57"/>
+      <c r="DP57">
         <v>166400000.0</v>
       </c>
-      <c r="DP57"/>
       <c r="DQ57"/>
       <c r="DR57"/>
+      <c r="DS57"/>
     </row>
-    <row r="58" spans="1:122">
+    <row r="58" spans="1:123">
       <c r="A58" t="s">
         <v>87</v>
       </c>
       <c r="B58">
+        <v>4215816000.0</v>
+      </c>
+      <c r="C58">
         <v>3531298000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3212734000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3370813000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3537524000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3491389000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3575875000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>3973289000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>4001905000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>4042094000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3806583000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>3913083000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>4017154000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>4214196000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>4601142000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>5117969000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>5405024000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>5425836000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>5006178000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>4651806000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>4000394000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>3728436000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>3264325000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>3201479000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>3121361000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>3261202000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>2970330000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>2963453000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>3024798000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>3044883000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>2832325000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>2926119000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>2935125000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>2823104000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>2810089000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>2820713000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>2628681000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>2459870000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>2394723000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>2394395000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>2086230000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1970439000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>2046553000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>2181202000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>2292163000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>2251204000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>2167323000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1923067000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>2027005000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1978571000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1863094000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1903005000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1422480000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1340875000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1299853000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>952392000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>961809000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>886172000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>889567000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>911214000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>905371000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>868808000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>791631000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>811504000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>817022000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>779112000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>754348000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>723790000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>702362000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>646217000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>708500000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>821913000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>861627000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>794848000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>769058000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>758588000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>720191000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>697498000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>687971000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>670728000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>649544000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>585530000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>615031000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>587255000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>552129000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>488137000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>459840000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>421396000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>408478000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>385450000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>391119000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>378203000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>370606000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>359280000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>351321000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>343495000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>352775000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>313452000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>327675000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>331733000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>327330000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>330394000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>347191000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>352678000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>341304000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>297636000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>275900000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>281600000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>280800000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>260100000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>239600000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>244400000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>245700000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>195500000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>201600000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>201400000.0</v>
       </c>
-      <c r="DM58"/>
       <c r="DN58"/>
-      <c r="DO58">
+      <c r="DO58"/>
+      <c r="DP58">
         <v>166400000.0</v>
       </c>
-      <c r="DP58"/>
       <c r="DQ58"/>
       <c r="DR58"/>
+      <c r="DS58"/>
     </row>
-    <row r="59" spans="1:122">
+    <row r="59" spans="1:123">
       <c r="A59" t="s">
         <v>88</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -21683,51 +21794,53 @@
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
       <c r="BM59">
         <v>0.0</v>
       </c>
       <c r="BN59">
         <v>0.0</v>
       </c>
       <c r="BO59">
         <v>0.0</v>
       </c>
       <c r="BP59">
         <v>0.0</v>
       </c>
       <c r="BQ59">
         <v>0.0</v>
       </c>
-      <c r="BR59"/>
+      <c r="BR59">
+        <v>0.0</v>
+      </c>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
@@ -21736,716 +21849,721 @@
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
+      <c r="DS59"/>
     </row>
-    <row r="60" spans="1:122">
+    <row r="60" spans="1:123">
       <c r="A60" t="s">
         <v>89</v>
       </c>
       <c r="B60">
+        <v>1627690000.0</v>
+      </c>
+      <c r="C60">
         <v>1704121000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1845647000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1857041000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1784387000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1734725000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1722051000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1640066000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1510441000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1429994000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1418697000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1404584000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1388107000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1381388000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1353422000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1677561000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2052415000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2095502000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2021934000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1950800000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1906170000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1868187000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1879933000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1873359000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1704328000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1587118000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1670730000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1673096000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1659311000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1652561000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1595087000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1566603000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1518159000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1484672000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1425745000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1354875000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1337208000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1315874000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1257847000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1269667000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1262840000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>1191806000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1137805000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1131363000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1111851000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1058020000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1047015000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1018717000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>1010101000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>981597000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>939724000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>988563000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1499065000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1489685000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>1504372000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>1290875000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>1278190000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>1248113000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>1248474000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>1268224000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>1288426000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1227526000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>1204068000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>1170580000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>1104872000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>1063095000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>1079900000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>1118243000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>1101309000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>1103203000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>1107221000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>1100711000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>1094497000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>1078938000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>1042249000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>1026460000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>1008751000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>986703000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>943722000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>916973000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>877906000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>840909000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>780037000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>749694000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>707308000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>668567000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>620856000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>590683000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>563862000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>541785000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>517030000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>488902000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>467477000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>447194000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>425830000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>408733000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>390087000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>372510000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>355815000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>342121000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>325969000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>310065000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>297016000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>285182000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>273236000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>258714000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>246800000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>198900000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>188200000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>177400000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>169500000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>161700000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>152600000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>143900000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>139000000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>181700000.0</v>
       </c>
-      <c r="DM60"/>
       <c r="DN60"/>
-      <c r="DO60">
+      <c r="DO60"/>
+      <c r="DP60">
         <v>154400000.0</v>
       </c>
-      <c r="DP60"/>
       <c r="DQ60"/>
       <c r="DR60"/>
+      <c r="DS60"/>
     </row>
-    <row r="61" spans="1:122">
+    <row r="61" spans="1:123">
       <c r="A61" t="s">
         <v>90</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-      <c r="O61">
+      <c r="O61"/>
+      <c r="P61">
         <v>-4903078000.0</v>
       </c>
-      <c r="P61"/>
       <c r="Q61"/>
-      <c r="R61">
+      <c r="R61"/>
+      <c r="S61">
         <v>-3678559000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-3540340000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-3413904000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-3252612000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-3136594000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-3026354000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-2918390000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-2995918000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-3004925000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-2958091000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-2914544000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-2860636000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-2759277000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-2713785000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-2620725000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-2544953000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-2485449000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-2451122000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-2413258000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-2355454000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-2319843000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-2304695000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-2240888000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-2175412000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-2159465000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-2128013000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-2064703000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-1995181000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-1949395000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-1909528000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-1875918000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-1803746000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-1755716000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-1696403000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-1534091000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-1119242000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-1072511000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-1024124000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-942689000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-890590000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-858291000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-809581000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-731809000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-639493000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-627277000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-598111000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-568381000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-564460000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-554006000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-502584000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-422888000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-386211000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-330994000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-296902000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-257446000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-211685000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-178887000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-168380000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-136365000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-100538000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-72247000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CB61">
         <v>-65787000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CC61">
         <v>-48027000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CD61">
         <v>-33247000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CE61">
         <v>-18942000.0</v>
       </c>
-      <c r="CE61">
+      <c r="CF61">
         <v>-32990000.0</v>
       </c>
-      <c r="CF61">
+      <c r="CG61">
         <v>-28836000.0</v>
       </c>
-      <c r="CG61">
+      <c r="CH61">
         <v>-22385000.0</v>
       </c>
-      <c r="CH61">
+      <c r="CI61">
         <v>-18952000.0</v>
       </c>
-      <c r="CI61">
+      <c r="CJ61">
         <v>-25452000.0</v>
       </c>
-      <c r="CJ61">
+      <c r="CK61">
         <v>-20180000.0</v>
       </c>
-      <c r="CK61">
+      <c r="CL61">
         <v>-14455000.0</v>
       </c>
-      <c r="CL61">
+      <c r="CM61">
         <v>-12549000.0</v>
       </c>
-      <c r="CM61">
+      <c r="CN61">
         <v>-15894000.0</v>
       </c>
-      <c r="CN61">
+      <c r="CO61">
         <v>-12934000.0</v>
       </c>
-      <c r="CO61">
+      <c r="CP61">
         <v>-14618000.0</v>
       </c>
-      <c r="CP61">
+      <c r="CQ61">
         <v>-12585000.0</v>
       </c>
-      <c r="CQ61">
+      <c r="CR61">
         <v>-15633000.0</v>
       </c>
-      <c r="CR61">
+      <c r="CS61">
         <v>-15560000.0</v>
       </c>
-      <c r="CS61">
+      <c r="CT61">
         <v>-13585000.0</v>
       </c>
-      <c r="CT61">
+      <c r="CU61">
         <v>-13168000.0</v>
       </c>
-      <c r="CU61">
+      <c r="CV61">
         <v>-15054000.0</v>
       </c>
-      <c r="CV61">
+      <c r="CW61">
         <v>-13458000.0</v>
       </c>
-      <c r="CW61">
+      <c r="CX61">
         <v>-11751000.0</v>
       </c>
-      <c r="CX61">
+      <c r="CY61">
         <v>-9746000.0</v>
       </c>
-      <c r="CY61">
+      <c r="CZ61">
         <v>-9451000.0</v>
       </c>
-      <c r="CZ61">
+      <c r="DA61">
         <v>-6734000.0</v>
       </c>
-      <c r="DA61">
+      <c r="DB61">
         <v>-3846000.0</v>
       </c>
-      <c r="DB61">
+      <c r="DC61">
         <v>-2739000.0</v>
       </c>
-      <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
+      <c r="DS61"/>
     </row>
-    <row r="62" spans="1:122">
+    <row r="62" spans="1:123">
       <c r="A62" t="s">
         <v>91</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -22526,50 +22644,51 @@
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
+      <c r="DS62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -22656,51 +22775,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B2">
         <v>14873511000.0</v>
       </c>
       <c r="C2">
         <v>16416191000.0</v>
       </c>
       <c r="D2">
         <v>16457570000.0</v>
       </c>
       <c r="E2">
         <v>22826428000.0</v>
       </c>
       <c r="F2">
         <v>21493659000.0</v>
       </c>
       <c r="G2">
         <v>15037716000.0</v>
       </c>
       <c r="H2">
         <v>14021726000.0</v>
       </c>
       <c r="I2">
         <v>15269479000.0</v>
       </c>
@@ -22751,51 +22870,51 @@
       </c>
       <c r="Y2">
         <v>2810695000.0</v>
       </c>
       <c r="Z2">
         <v>2633500000.0</v>
       </c>
       <c r="AA2">
         <v>2462832000.0</v>
       </c>
       <c r="AB2">
         <v>1967700000.0</v>
       </c>
       <c r="AC2">
         <v>1792500000.0</v>
       </c>
       <c r="AD2">
         <v>1584800000.0</v>
       </c>
       <c r="AE2">
         <v>1426800000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B3">
         <v>102818000.0</v>
       </c>
       <c r="C3">
         <v>97160000.0</v>
       </c>
       <c r="D3">
         <v>98985000.0</v>
       </c>
       <c r="E3">
         <v>92776000.0</v>
       </c>
       <c r="F3">
         <v>91259000.0</v>
       </c>
       <c r="G3">
         <v>101727000.0</v>
       </c>
       <c r="H3">
         <v>100449000.0</v>
       </c>
       <c r="I3">
         <v>96729000.0</v>
       </c>
@@ -22846,86 +22965,86 @@
       </c>
       <c r="Y3">
         <v>14029000.0</v>
       </c>
       <c r="Z3">
         <v>19136000.0</v>
       </c>
       <c r="AA3">
         <v>17318000.0</v>
       </c>
       <c r="AB3">
         <v>10100000.0</v>
       </c>
       <c r="AC3">
         <v>8500000.0</v>
       </c>
       <c r="AD3">
         <v>8700000.0</v>
       </c>
       <c r="AE3">
         <v>7600000.0</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B5">
         <v>785557000.0</v>
       </c>
       <c r="C5">
         <v>669141000.0</v>
       </c>
       <c r="D5">
         <v>514607000.0</v>
       </c>
       <c r="E5">
         <v>1266782000.0</v>
       </c>
       <c r="F5">
         <v>1082108000.0</v>
       </c>
       <c r="G5">
         <v>673268000.0</v>
       </c>
       <c r="H5">
         <v>789976000.0</v>
       </c>
       <c r="I5">
         <v>912083000.0</v>
       </c>
@@ -22976,51 +23095,51 @@
       </c>
       <c r="Y5">
         <v>148932000.0</v>
       </c>
       <c r="Z5">
         <v>134274000.0</v>
       </c>
       <c r="AA5">
         <v>117008000.0</v>
       </c>
       <c r="AB5">
         <v>83800000.0</v>
       </c>
       <c r="AC5">
         <v>68400000.0</v>
       </c>
       <c r="AD5">
         <v>32100000.0</v>
       </c>
       <c r="AE5">
         <v>50100000.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B6">
         <v>888375000.0</v>
       </c>
       <c r="C6">
         <v>766301000.0</v>
       </c>
       <c r="D6">
         <v>613592000.0</v>
       </c>
       <c r="E6">
         <v>1359558000.0</v>
       </c>
       <c r="F6">
         <v>1173367000.0</v>
       </c>
       <c r="G6">
         <v>774995000.0</v>
       </c>
       <c r="H6">
         <v>890425000.0</v>
       </c>
       <c r="I6">
         <v>1008812000.0</v>
       </c>
@@ -23071,125 +23190,125 @@
       </c>
       <c r="Y6">
         <v>162961000.0</v>
       </c>
       <c r="Z6">
         <v>153410000.0</v>
       </c>
       <c r="AA6">
         <v>134326000.0</v>
       </c>
       <c r="AB6">
         <v>93900000.0</v>
       </c>
       <c r="AC6">
         <v>76900000.0</v>
       </c>
       <c r="AD6">
         <v>40800000.0</v>
       </c>
       <c r="AE6">
         <v>57700000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>-3400000.0</v>
       </c>
       <c r="J8">
         <v>12100000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B9">
         <v>1359252000.0</v>
       </c>
       <c r="C9">
         <v>1308765000.0</v>
       </c>
       <c r="D9">
         <v>1138873000.0</v>
       </c>
       <c r="E9">
         <v>1870197000.0</v>
       </c>
       <c r="F9">
         <v>1608479000.0</v>
       </c>
       <c r="G9">
         <v>1169390000.0</v>
       </c>
       <c r="H9">
         <v>1287782000.0</v>
       </c>
       <c r="I9">
         <v>1361693000.0</v>
       </c>
@@ -23240,51 +23359,51 @@
       </c>
       <c r="Y9">
         <v>483778000.0</v>
       </c>
       <c r="Z9">
         <v>456572000.0</v>
       </c>
       <c r="AA9">
         <v>419343000.0</v>
       </c>
       <c r="AB9">
         <v>293300000.0</v>
       </c>
       <c r="AC9">
         <v>245600000.0</v>
       </c>
       <c r="AD9">
         <v>206000000.0</v>
       </c>
       <c r="AE9">
         <v>179100000.0</v>
       </c>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B10">
         <v>722457000.0</v>
       </c>
       <c r="C10">
         <v>579204000.0</v>
       </c>
       <c r="D10">
         <v>409186000.0</v>
       </c>
       <c r="E10">
         <v>1166765000.0</v>
       </c>
       <c r="F10">
         <v>1022291000.0</v>
       </c>
       <c r="G10">
         <v>628331000.0</v>
       </c>
       <c r="H10">
         <v>742257000.0</v>
       </c>
       <c r="I10">
         <v>880273000.0</v>
       </c>
@@ -23335,51 +23454,51 @@
       </c>
       <c r="Y10">
         <v>157914000.0</v>
       </c>
       <c r="Z10">
         <v>138373000.0</v>
       </c>
       <c r="AA10">
         <v>117758000.0</v>
       </c>
       <c r="AB10">
         <v>88400000.0</v>
       </c>
       <c r="AC10">
         <v>71300000.0</v>
       </c>
       <c r="AD10">
         <v>35000000.0</v>
       </c>
       <c r="AE10">
         <v>53100000.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B11">
         <v>135376000.0</v>
       </c>
       <c r="C11">
         <v>113514000.0</v>
       </c>
       <c r="D11">
         <v>84057000.0</v>
       </c>
       <c r="E11">
         <v>226241000.0</v>
       </c>
       <c r="F11">
         <v>178046000.0</v>
       </c>
       <c r="G11">
         <v>121910000.0</v>
       </c>
       <c r="H11">
         <v>165289000.0</v>
       </c>
       <c r="I11">
         <v>215768000.0</v>
       </c>
@@ -23430,51 +23549,51 @@
       </c>
       <c r="Y11">
         <v>61589000.0</v>
       </c>
       <c r="Z11">
         <v>54381000.0</v>
       </c>
       <c r="AA11">
         <v>46516000.0</v>
       </c>
       <c r="AB11">
         <v>35100000.0</v>
       </c>
       <c r="AC11">
         <v>28300000.0</v>
       </c>
       <c r="AD11">
         <v>23500000.0</v>
       </c>
       <c r="AE11">
         <v>20700000.0</v>
       </c>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B12">
         <v>63100000.0</v>
       </c>
       <c r="C12">
         <v>89937000.0</v>
       </c>
       <c r="D12">
         <v>105421000.0</v>
       </c>
       <c r="E12">
         <v>100017000.0</v>
       </c>
       <c r="F12">
         <v>59817000.0</v>
       </c>
       <c r="G12">
         <v>44937000.0</v>
       </c>
       <c r="H12">
         <v>47719000.0</v>
       </c>
       <c r="I12">
         <v>31810000.0</v>
       </c>
@@ -23525,131 +23644,131 @@
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>47719000.0</v>
       </c>
       <c r="I13">
         <v>31810000.0</v>
       </c>
       <c r="J13">
         <v>46656000.0</v>
       </c>
       <c r="K13">
         <v>25581000.0</v>
       </c>
       <c r="L13">
         <v>42729000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B15">
         <v>587081000.0</v>
       </c>
       <c r="C15">
         <v>465690000.0</v>
       </c>
       <c r="D15">
         <v>325129000.0</v>
       </c>
       <c r="E15">
         <v>940524000.0</v>
       </c>
       <c r="F15">
         <v>844245000.0</v>
       </c>
       <c r="G15">
         <v>506421000.0</v>
       </c>
       <c r="H15">
         <v>576968000.0</v>
       </c>
       <c r="I15">
         <v>664505000.0</v>
       </c>
@@ -23700,51 +23819,51 @@
       </c>
       <c r="Y15">
         <v>96325000.0</v>
       </c>
       <c r="Z15">
         <v>83992000.0</v>
       </c>
       <c r="AA15">
         <v>71242000.0</v>
       </c>
       <c r="AB15">
         <v>53300000.0</v>
       </c>
       <c r="AC15">
         <v>43000000.0</v>
       </c>
       <c r="AD15">
         <v>27600000.0</v>
       </c>
       <c r="AE15">
         <v>34600000.0</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>940524000.0</v>
       </c>
       <c r="F16">
         <v>844245000.0</v>
       </c>
       <c r="G16">
         <v>506421000.0</v>
       </c>
       <c r="H16">
         <v>576968000.0</v>
       </c>
       <c r="I16">
         <v>664505000.0</v>
       </c>
       <c r="J16">
         <v>504893000.0</v>
       </c>
       <c r="K16">
         <v>513384000.0</v>
       </c>
@@ -23781,51 +23900,51 @@
       <c r="V16">
         <v>203358000.0</v>
       </c>
       <c r="W16">
         <v>137254000.0</v>
       </c>
       <c r="X16">
         <v>114123000.0</v>
       </c>
       <c r="Y16">
         <v>96325000.0</v>
       </c>
       <c r="Z16">
         <v>83992000.0</v>
       </c>
       <c r="AA16">
         <v>71242000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B17">
         <v>587081000.0</v>
       </c>
       <c r="C17">
         <v>465690000.0</v>
       </c>
       <c r="D17">
         <v>390349000.0</v>
       </c>
       <c r="E17">
         <v>940524000.0</v>
       </c>
       <c r="F17">
         <v>844245000.0</v>
       </c>
       <c r="G17">
         <v>506421000.0</v>
       </c>
       <c r="H17">
         <v>576968000.0</v>
       </c>
       <c r="I17">
         <v>664505000.0</v>
       </c>
@@ -23850,51 +23969,51 @@
       <c r="P17">
         <v>431612000.0</v>
       </c>
       <c r="Q17">
         <v>387026000.0</v>
       </c>
       <c r="R17">
         <v>360830000.0</v>
       </c>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B18">
         <v>-72504000.0</v>
       </c>
       <c r="C18">
         <v>-89937000.0</v>
       </c>
       <c r="D18">
         <v>-109748000.0</v>
       </c>
       <c r="E18">
         <v>-100017000.0</v>
       </c>
       <c r="F18">
         <v>-59817000.0</v>
       </c>
       <c r="G18">
         <v>-44937000.0</v>
       </c>
       <c r="H18">
         <v>-47719000.0</v>
       </c>
       <c r="I18">
         <v>-31810000.0</v>
       </c>
@@ -23905,121 +24024,121 @@
         <v>-25581000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B21">
         <v>794961000.0</v>
       </c>
       <c r="C21">
         <v>669141000.0</v>
       </c>
       <c r="D21">
         <v>514607000.0</v>
       </c>
       <c r="E21">
         <v>1266782000.0</v>
       </c>
       <c r="F21">
         <v>1082108000.0</v>
       </c>
       <c r="G21">
         <v>673268000.0</v>
       </c>
       <c r="H21">
         <v>789976000.0</v>
       </c>
       <c r="I21">
         <v>912083000.0</v>
       </c>
@@ -24070,86 +24189,86 @@
       </c>
       <c r="Y21">
         <v>156580000.0</v>
       </c>
       <c r="Z21">
         <v>134274000.0</v>
       </c>
       <c r="AA21">
         <v>117008000.0</v>
       </c>
       <c r="AB21">
         <v>83800000.0</v>
       </c>
       <c r="AC21">
         <v>68400000.0</v>
       </c>
       <c r="AD21">
         <v>32000000.0</v>
       </c>
       <c r="AE21">
         <v>50100000.0</v>
       </c>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B23">
         <v>15437802000.0</v>
       </c>
       <c r="C23">
         <v>17055815000.0</v>
       </c>
       <c r="D23">
         <v>17081836000.0</v>
       </c>
       <c r="E23">
         <v>23429843000.0</v>
       </c>
       <c r="F23">
         <v>22020030000.0</v>
       </c>
       <c r="G23">
         <v>15533838000.0</v>
       </c>
       <c r="H23">
         <v>14519532000.0</v>
       </c>
       <c r="I23">
         <v>15719089000.0</v>
       </c>
@@ -24200,86 +24319,86 @@
       </c>
       <c r="Y23">
         <v>3145541000.0</v>
       </c>
       <c r="Z23">
         <v>2955798000.0</v>
       </c>
       <c r="AA23">
         <v>2765167000.0</v>
       </c>
       <c r="AB23">
         <v>2177200000.0</v>
       </c>
       <c r="AC23">
         <v>1969700000.0</v>
       </c>
       <c r="AD23">
         <v>1758700000.0</v>
       </c>
       <c r="AE23">
         <v>1555800000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B25">
         <v>102818000.0</v>
       </c>
       <c r="C25">
         <v>97160000.0</v>
       </c>
       <c r="D25">
         <v>99952000.0</v>
       </c>
       <c r="E25">
         <v>92776000.0</v>
       </c>
       <c r="F25">
         <v>91259000.0</v>
       </c>
       <c r="G25">
         <v>101727000.0</v>
       </c>
       <c r="H25">
         <v>100449000.0</v>
       </c>
       <c r="I25">
         <v>96729000.0</v>
       </c>
@@ -24288,51 +24407,51 @@
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>44308000.0</v>
       </c>
       <c r="D26">
         <v>33620000.0</v>
       </c>
       <c r="E26">
         <v>25487000.0</v>
       </c>
       <c r="F26">
         <v>20208000.0</v>
       </c>
       <c r="G26">
         <v>16634000.0</v>
       </c>
       <c r="H26">
         <v>11492000.0</v>
       </c>
       <c r="I26">
         <v>9664000.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
@@ -24355,86 +24474,86 @@
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
         <v>0.0</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B28">
         <v>564291000.0</v>
       </c>
       <c r="C28">
         <v>639624000.0</v>
       </c>
       <c r="D28">
         <v>651722000.0</v>
       </c>
       <c r="E28">
         <v>603415000.0</v>
       </c>
       <c r="F28">
         <v>526371000.0</v>
       </c>
       <c r="G28">
         <v>496122000.0</v>
       </c>
       <c r="H28">
         <v>497806000.0</v>
       </c>
       <c r="I28">
         <v>449610000.0</v>
       </c>
@@ -24485,51 +24604,51 @@
       </c>
       <c r="Y28">
         <v>327198000.0</v>
       </c>
       <c r="Z28">
         <v>322298000.0</v>
       </c>
       <c r="AA28">
         <v>302335000.0</v>
       </c>
       <c r="AB28">
         <v>209500000.0</v>
       </c>
       <c r="AC28">
         <v>177200000.0</v>
       </c>
       <c r="AD28">
         <v>174000000.0</v>
       </c>
       <c r="AE28">
         <v>129000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B29">
         <v>135376000.0</v>
       </c>
       <c r="C29">
         <v>113514000.0</v>
       </c>
       <c r="D29">
         <v>71115000.0</v>
       </c>
       <c r="E29">
         <v>226241000.0</v>
       </c>
       <c r="F29">
         <v>178046000.0</v>
       </c>
       <c r="G29">
         <v>121910000.0</v>
       </c>
       <c r="H29">
         <v>165289000.0</v>
       </c>
       <c r="I29">
         <v>215768000.0</v>
       </c>
@@ -24542,51 +24661,51 @@
       <c r="L29">
         <v>313082000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
         <v>564291000.0</v>
       </c>
       <c r="C30">
         <v>639624000.0</v>
       </c>
       <c r="D30">
         <v>624266000.0</v>
       </c>
       <c r="E30">
         <v>603415000.0</v>
       </c>
       <c r="F30">
         <v>526371000.0</v>
       </c>
       <c r="G30">
         <v>496122000.0</v>
       </c>
       <c r="H30">
         <v>497806000.0</v>
       </c>
       <c r="I30">
         <v>449610000.0</v>
       </c>
@@ -24637,51 +24756,51 @@
       </c>
       <c r="Y30">
         <v>334846000.0</v>
       </c>
       <c r="Z30">
         <v>322298000.0</v>
       </c>
       <c r="AA30">
         <v>302335000.0</v>
       </c>
       <c r="AB30">
         <v>209500000.0</v>
       </c>
       <c r="AC30">
         <v>177200000.0</v>
       </c>
       <c r="AD30">
         <v>173900000.0</v>
       </c>
       <c r="AE30">
         <v>129000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B31">
         <v>-72504000.0</v>
       </c>
       <c r="C31">
         <v>-89937000.0</v>
       </c>
       <c r="D31">
         <v>-105421000.0</v>
       </c>
       <c r="E31">
         <v>-100017000.0</v>
       </c>
       <c r="F31">
         <v>-59817000.0</v>
       </c>
       <c r="G31">
         <v>-44937000.0</v>
       </c>
       <c r="H31">
         <v>-47719000.0</v>
       </c>
       <c r="I31">
         <v>-31810000.0</v>
       </c>
@@ -24732,51 +24851,51 @@
       </c>
       <c r="Y31">
         <v>1334000.0</v>
       </c>
       <c r="Z31">
         <v>4099000.0</v>
       </c>
       <c r="AA31">
         <v>750000.0</v>
       </c>
       <c r="AB31">
         <v>4600000.0</v>
       </c>
       <c r="AC31">
         <v>2900000.0</v>
       </c>
       <c r="AD31">
         <v>3000000.0</v>
       </c>
       <c r="AE31">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B32">
         <v>16232763000.0</v>
       </c>
       <c r="C32">
         <v>17724956000.0</v>
       </c>
       <c r="D32">
         <v>17596443000.0</v>
       </c>
       <c r="E32">
         <v>24696625000.0</v>
       </c>
       <c r="F32">
         <v>23102138000.0</v>
       </c>
       <c r="G32">
         <v>16207106000.0</v>
       </c>
       <c r="H32">
         <v>15309508000.0</v>
       </c>
       <c r="I32">
         <v>16631172000.0</v>
       </c>
@@ -24846,1180 +24965,1187 @@
       <c r="AE32">
         <v>1605900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DR32"/>
+  <dimension ref="A1:DS32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122">
+    <row r="1" spans="1:123">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
       <c r="DO1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DQ1" t="s">
         <v>181</v>
       </c>
       <c r="DR1" t="s">
         <v>182</v>
       </c>
+      <c r="DS1" t="s">
+        <v>183</v>
+      </c>
     </row>
-    <row r="2" spans="1:122">
+    <row r="2" spans="1:123">
       <c r="A2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B2">
+        <v>4196132000.0</v>
+      </c>
+      <c r="C2">
         <v>3705164000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3592601000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3780071000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3778634000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3722205000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3854414000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4270947000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4157161000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4133669000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3965084000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4049713000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4133637000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4309136000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4725957000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5565727000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>6211626000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6323118000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>6065501000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5819383000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5146451000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4462324000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4218134000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3938431000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3313876000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3567275000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3513444000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3543264000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3552510000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3412508000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3763441000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3933155000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3945184000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3627699000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3639536000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3483809000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3420449000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3137063000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3113764000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>3054175000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2975777000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2788105000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2908266000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>3094755000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>3225069000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>3030924000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3090503000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3184419000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>3220867000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2905647000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2912036000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>3057747000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>3021669000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2751190000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3292250000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2627081000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2707375000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2320806000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2166899000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2271862000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2289796000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1975131000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1937185000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2037777000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2089349000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1742016000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1669280000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1602237000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1574316000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1349397000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1610943000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1965005000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1980520000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1647183000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1629268000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1551954000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1568828000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1322395000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1364069000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1435145000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1430378000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1244058000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1347415000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1256495000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1189730000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1015558000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1012842000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>951633000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>919046000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>797026000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>802446000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>783517000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>799181000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>683653000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>713950000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>749161000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>721150000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>626434000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>664309000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>671325000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>678691000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>619175000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>626059000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>640461000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>644596000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>551716000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>501100000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>518400000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>506027000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>442300000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>443700000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>452400000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>483400000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>413000000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>415900000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>412900000.0</v>
       </c>
-      <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
+      <c r="DS2"/>
     </row>
-    <row r="3" spans="1:122">
+    <row r="3" spans="1:123">
       <c r="A3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B3">
+        <v>22569000.0</v>
+      </c>
+      <c r="C3">
         <v>24852000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>26481000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>25829000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>24866000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>25642000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>24280000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>23948000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>25054000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>23878000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>23086000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>25544000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>25975000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>24380000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>24053000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>22975000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>23262000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>22486000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>22638000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>22406000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>22937000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>23278000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>24660000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>26916000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>25758000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>24393000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>25327000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>25480000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>25082000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>24560000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>24327000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>23923000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>24238000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>24241000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>23637000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>23963000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>22946000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>22431000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>21953000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>17657000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>18184000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>16875000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>16896000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>16831000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>16439000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>16243000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>13567000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>14093000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>14800000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>14549000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>14830000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>14100000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>14145000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>13807000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>12009000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>8873000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>8791000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>8417000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>8784000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>8415000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>8160000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>7139000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>7256000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>7412000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>7142000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>7559000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>8319000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>7541000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>7173000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>7481000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>7966000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>7828000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>7707000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>7663000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>7301000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>6903000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>6610000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>6552000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>6190000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>6195000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>5980000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>5567000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>5174000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>4713000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>4730000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>3883000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>3353000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>3087000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>2740000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>2634000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>2850000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>2676000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>2686000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>2780000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>3368000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>3540000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>3579000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>3542000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>4719000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>4817000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>4762000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>4838000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>4574000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>4398000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>4142000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>4204000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>3100000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>2297000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>2403000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200000.0</v>
       </c>
       <c r="DH3">
         <v>2200000.0</v>
       </c>
       <c r="DI3">
         <v>2200000.0</v>
       </c>
       <c r="DJ3">
+        <v>2200000.0</v>
+      </c>
+      <c r="DK3">
         <v>1900000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>2400000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>-900000.0</v>
       </c>
-      <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
+      <c r="DS3"/>
     </row>
-    <row r="4" spans="1:122">
+    <row r="4" spans="1:123">
       <c r="A4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -26201,827 +26327,834 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
+      <c r="DS4"/>
     </row>
-    <row r="5" spans="1:122">
+    <row r="5" spans="1:123">
       <c r="A5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B5">
+        <v>237865000.0</v>
+      </c>
+      <c r="C5">
         <v>180673000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>180228000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>299764000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>210693000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>176853000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>183799000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>180119000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>179465000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>132453000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>107429000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>113522000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>137564000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>156268000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>146358000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>287609000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>459270000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>345474000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>287406000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>310769000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>260604000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>223329000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>206802000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>168239000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>188787000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>109440000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>136806000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>201085000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>227535000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>224550000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>255517000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>245973000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>219008000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>191585000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>210876000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>194465000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>181820000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>187958000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>193565000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>211267000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>233747000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>198952000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>214579000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>232711000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>229095000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>181925000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>187728000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>203337000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>200382000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>156971000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>155113000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>176355000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>182476000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>168706000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>133604000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>187257000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>184914000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>169545000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>171955000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>183965000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>180095000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>156715000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>164065000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>166333000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>156455000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>136007000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>142758000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>154801000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>149884000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>137368000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>142384000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>148619000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>144506000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>136077000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>132873000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>131828000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>129794000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>115189000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>110375000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>111118000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>103918000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>92434000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>92622000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>85618000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>80329000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>67792000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>62069000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>61011000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>52517000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>47171000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>47164000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>46808000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>46152000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>43460000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>39407000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>42364000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>40971000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>33838000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>33573000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>34770000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>36557000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>29374000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>30333000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>30150000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>31436000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>25089000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>22600000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>22200000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>22060000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>16900000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>17600000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>19000000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>18600000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>13300000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-10100000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>15400000.0</v>
       </c>
-      <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
+      <c r="DS5"/>
     </row>
-    <row r="6" spans="1:122">
+    <row r="6" spans="1:123">
       <c r="A6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B6">
+        <v>260434000.0</v>
+      </c>
+      <c r="C6">
         <v>205525000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>206709000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>325593000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>235559000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>202495000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>208079000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>204067000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>204519000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>156331000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>130515000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>139066000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>163539000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>180648000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>170411000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>310584000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>482532000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>367960000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>310044000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>333175000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>283541000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>246607000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>231462000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>195155000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>214545000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>133833000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>162133000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>226565000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>252617000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>249110000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>279844000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>269896000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>243246000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>215826000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>234513000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>218428000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>204766000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>210389000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>215518000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>228924000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>251931000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>215827000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>231475000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>249542000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>245534000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>198168000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>201295000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>217430000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>215182000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>171520000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>169943000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>190455000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>196621000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>182513000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>145613000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>196130000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>193705000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>177962000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>180739000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>192380000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>188255000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>163854000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>171321000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>173745000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>163597000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>143566000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>151077000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>162342000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>157057000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>144849000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>150350000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>156447000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>152213000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>143740000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>140174000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>138731000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>136404000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>121741000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>116565000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>117313000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>109898000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>98001000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>97796000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>90331000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>85059000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>71675000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>65422000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>64098000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>55257000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>49805000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>50014000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>49484000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>48838000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>46240000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>42775000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>45904000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>44550000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>37380000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>38292000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>39587000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>41319000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>34212000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>34907000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>34548000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>35578000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>29293000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>25700000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>24497000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>24463000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>19200000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>19800000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>21200000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>20800000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>15200000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-7700000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>15400000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>451400000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>403700000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>-1138500000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>413600000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>413100000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>361900000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:122">
+    <row r="7" spans="1:123">
       <c r="A7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -27203,106 +27336,107 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
+      <c r="DS7"/>
     </row>
-    <row r="8" spans="1:122">
+    <row r="8" spans="1:123">
       <c r="A8" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>200000.0</v>
       </c>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -27481,1370 +27615,1382 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
+      <c r="DS8"/>
     </row>
-    <row r="9" spans="1:122">
+    <row r="9" spans="1:123">
       <c r="A9" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B9">
+        <v>737966000.0</v>
+      </c>
+      <c r="C9">
         <v>307770000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>320033000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>356774999.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>357909000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>324535000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>330242000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>373694000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>326187000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>278642000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>256803000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>291317000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>288219000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>302534000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>340864000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>449649000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>586849000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>492835000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>436347000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>444312000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>386275000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>341545000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>331318000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>286369000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>313970000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>237733000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>279882000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>312868000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>356330000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>338702000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>374467000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>358745000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>330853000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>297628000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>320250000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>300642000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>289569000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>278062000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>301211000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>301579000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>323964000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>285838000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>302587000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>324498000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>320019000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>269966000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>266699000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>282943000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>282051000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>236938000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>240846000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>258918000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>266593000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>243077000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-321374000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>253328000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>248339000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>231308000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>401385000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>423066000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>417866000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>390341000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>388164000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>382580000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>364633000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>332601000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>339086000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>352566000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>351704000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>338603000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>344160000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>351588000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>341186000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>338029000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>322754000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>313196000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>310898000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>296930000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>278522000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>278346000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>270619000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>255057000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>236082000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>228874000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>215412000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>199382000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>181179000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>172173000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>158055000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>149584000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>139911000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>135821000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>136025000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>133091000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>125527000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>123084000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>121570000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>113597000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>112068000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>113192000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>118003000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>113309000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>107416000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>107154000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>106398000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>98375000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>77800000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>75000000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>73396000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>67000000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>63400000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>63800000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>63300000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>55200000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>53300000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>53500000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>451400000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>403700000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>417300000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>413600000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>413100000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>361900000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:122">
+    <row r="10" spans="1:123">
       <c r="A10" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B10">
+        <v>237865000.0</v>
+      </c>
+      <c r="C10">
         <v>166673000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>166528000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>205234000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>193893000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>156802000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>168449000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>143837000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>156565000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>110353000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>69280000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>92774000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>114364000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>132768000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>121558000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>271637000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>442270000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>331300000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>269008000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>294107000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>247107000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>212069000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>194769000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>160774000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>178576000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>94212000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>126022000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>187905000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>220920000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>207410000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>246061000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>239447000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>213880000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>180885000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>193374000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>183981000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>172452000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>178656000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>190447000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>203841000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>227482000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>190180000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>201108000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>226152000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>223201000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>172320000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>181328000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>197133000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>194130000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>150840000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>149108000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>173720000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>181887000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>168646000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>415770000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>187333000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>185600000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>169759000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>173328000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>184015000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>180421000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>156940000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>164321000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>166482000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>156818000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>136481000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>143350000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>155240000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>150613000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>137858000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>143407000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>150214000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>146215000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>138551000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>136210000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>135295000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>133224000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>118785000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>113705000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>114089000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>106795000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>95099000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>94731000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>87483000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>81616000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>68923000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>63407000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>61568000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>53235000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>47828000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>48014000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>47152000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>47202000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>43804000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>39881000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>42544000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>41323000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>34166000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>33919000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>37278000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>37296000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>29880000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>30795000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>30511000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>31313000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>25139000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>24100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23200000.0</v>
       </c>
       <c r="DE10">
         <v>23200000.0</v>
       </c>
       <c r="DF10">
+        <v>23200000.0</v>
+      </c>
+      <c r="DG10">
         <v>17900000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>18400000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>19800000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>19200000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>13900000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>-9800000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>16300000.0</v>
       </c>
-      <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
+      <c r="DS10"/>
     </row>
-    <row r="11" spans="1:122">
+    <row r="11" spans="1:123">
       <c r="A11" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B11">
+        <v>51079000.0</v>
+      </c>
+      <c r="C11">
         <v>19440000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>30207000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>42247000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>41422000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>21500000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>19143000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>46608000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>30314000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>17449000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>38307000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>10825000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>17048000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>17877000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>25365000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>45839000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>94085000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>60952000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>38910000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>47054000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>53318000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>38764000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>46962000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>24245000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>34637000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>16066000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>26916000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>41011000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>51740000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>45622000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>58911000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>63552000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>54717000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>38588000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>40818000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>64795000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>61381000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>56576000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>68144000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>74813000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>84392000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>71217000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>74525000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>86720000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>85993000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>65844000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>68381000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>72152000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>75534000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>57653000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>56156000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>65983000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>70015000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>65303000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>159378000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>71003000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>71018000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>63259000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>64114000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>69668000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>69398000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>59912000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>61160000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>63855000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>59592000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>52469000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>55616000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>59780000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>58360000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>52475000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>54526000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>56654000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>55797000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>52233000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>50956000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>51552000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>50925000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>45820000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>41878000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>43699000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>40201000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>36985000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>36585000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>33394000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>32269000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>27147000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>24852000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>24219000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>20957000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>18756000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>18582000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>18248000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>18251000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>16968000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>15555000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>16593000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>16117000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>13324000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>13331000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>14650000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>14654000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>11746000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>12166000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>12051000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>12369000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>9930000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>9600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9200000.0</v>
       </c>
       <c r="DE11">
         <v>9200000.0</v>
       </c>
       <c r="DF11">
+        <v>9200000.0</v>
+      </c>
+      <c r="DG11">
         <v>7100000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>7300000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>7900000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>7600000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>5500000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>5800000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>6400000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>-10300000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>-7800000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>-8600000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>-9300000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>-9500000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>-7200000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:122">
+    <row r="12" spans="1:123">
       <c r="A12" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B12">
+        <v>40891000.0</v>
+      </c>
+      <c r="C12">
         <v>14000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>13700000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>94530000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>16800000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>20051000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>15350000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>36282000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>22900000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>22100000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>38149000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>20748000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>23200000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>23500000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>24800000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>15972000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>17000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>14174000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>18398000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>16662000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>13497000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>11260000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>12033000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>7465000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>10211000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>15228000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>10784000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>13180000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>6615000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>17140000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>9456000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>6526000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>5128000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>10700000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>17502000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>10484000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>9368000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>9302000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3118000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>7426000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>6265000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>8772000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>13471000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>6559000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>5894000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>9605000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>6400000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>6204000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>6252000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>6131000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>6005000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>2635000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>589000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>60000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>282166000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>76000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>686000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>214000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1373000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>50000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>326000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>225000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>256000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>149000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>363000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>474000.0</v>
       </c>
-      <c r="BO12">
-[...1 lines deleted...]
-      </c>
       <c r="BP12">
+        <v>0.0</v>
+      </c>
+      <c r="BQ12">
         <v>439000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>729000.0</v>
       </c>
-      <c r="BR12">
-[...1 lines deleted...]
-      </c>
       <c r="BS12">
         <v>0.0</v>
       </c>
       <c r="BT12">
         <v>0.0</v>
       </c>
       <c r="BU12">
         <v>0.0</v>
       </c>
       <c r="BV12">
         <v>0.0</v>
       </c>
       <c r="BW12">
         <v>0.0</v>
       </c>
       <c r="BX12">
         <v>0.0</v>
       </c>
       <c r="BY12">
         <v>0.0</v>
       </c>
       <c r="BZ12">
         <v>0.0</v>
       </c>
       <c r="CA12">
@@ -28909,111 +29055,114 @@
       </c>
       <c r="CU12">
         <v>0.0</v>
       </c>
       <c r="CV12">
         <v>0.0</v>
       </c>
       <c r="CW12">
         <v>0.0</v>
       </c>
       <c r="CX12">
         <v>0.0</v>
       </c>
       <c r="CY12">
         <v>0.0</v>
       </c>
       <c r="CZ12">
         <v>0.0</v>
       </c>
       <c r="DA12">
         <v>0.0</v>
       </c>
       <c r="DB12">
         <v>0.0</v>
       </c>
-      <c r="DC12"/>
+      <c r="DC12">
+        <v>0.0</v>
+      </c>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
+      <c r="DS12"/>
     </row>
-    <row r="13" spans="1:122">
+    <row r="13" spans="1:123">
       <c r="A13" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>15228000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>10784000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>13180000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>6615000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>17140000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -29061,87 +29210,86 @@
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
+      <c r="DS13"/>
     </row>
-    <row r="14" spans="1:122">
+    <row r="14" spans="1:123">
       <c r="A14" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -29323,962 +29471,967 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
+      <c r="DS14"/>
     </row>
-    <row r="15" spans="1:122">
+    <row r="15" spans="1:123">
       <c r="A15" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B15">
+        <v>186786000.0</v>
+      </c>
+      <c r="C15">
         <v>147233000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>136321000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>162987000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>152471000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>135302000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>149306000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>97229000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>126251000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>92904000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>30973000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>81949000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>97316000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>114891000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>96193000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>225798000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>348185000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>270348000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>230098000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>247053000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>193789000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>173305000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>147807000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>136529000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>143939000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>78146000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>99106000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>146894000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>169180000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>161788000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>187150000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>175895000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>159163000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>142297000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>152556000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>119186000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>111071000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>122080000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>122303000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>129028000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>143090000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>118963000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>126583000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>139432000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>137208000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>106476000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>112947000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>124981000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>118596000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>93187000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>92952000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>107737000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>111872000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>103343000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>256392000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>116330000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>114582000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>106500000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>109214000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>114347000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>111023000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>97028000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>103161000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>102627000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>97226000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>84012000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>87734000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>95460000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>92253000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>85383000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>88881000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>93560000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>90418000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>86318000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>85254000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>83743000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>82299000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>72965000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>71827000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>70390000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>66594000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>58114000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>58146000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>54089000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>49347000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>41776000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>38555000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>37349000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>32278000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>29072000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>29432000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>28904000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>28951000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>26836000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>24326000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>25951000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>25206000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>20842000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>20588000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>22628000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>22642000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>18134000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>18629000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>18460000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>18944000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>15209000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>14500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="DE15">
         <v>14000000.0</v>
       </c>
       <c r="DF15">
+        <v>14000000.0</v>
+      </c>
+      <c r="DG15">
         <v>10800000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>11100000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>11900000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>11600000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>8400000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>-1000000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>10500000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>10300000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>7800000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>8600000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>9300000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>9500000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>7200000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:122">
+    <row r="16" spans="1:123">
       <c r="A16" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>81949000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>97316000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>114891000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>96193000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>225798000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>348185000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>270348000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>230098000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>247053000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>193789000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>173305000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>147807000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>136529000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>143939000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>78146000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>99106000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>146894000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>169180000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>161788000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>187150000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>175895000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>159163000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>142297000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>152556000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>119186000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>111071000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>122080000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>122303000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>129028000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>143090000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>118963000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>126583000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>139432000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>137208000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>106476000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>112947000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>124981000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>118596000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>93187000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>92952000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>107737000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>111872000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>103343000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>256392000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>116330000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>114582000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>106500000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>109214000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>114347000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>111023000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>97028000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>103161000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>102627000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>97226000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>84012000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>87734000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>95460000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>92253000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>85383000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>88881000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>93560000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>90418000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>86318000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>85254000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>83743000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>82299000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>72965000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>71827000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>70390000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>66594000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>58114000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>58146000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>54089000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>49347000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>41776000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>38555000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>37349000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>32278000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>29072000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>27796000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>27212000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>27221000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>25140000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>24326000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>25951000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>25206000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>20842000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>20588000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>22628000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>22642000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>18134000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>18629000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>18460000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>18944000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>15209000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
+      <c r="DS16"/>
     </row>
-    <row r="17" spans="1:122">
+    <row r="17" spans="1:123">
       <c r="A17" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>199</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>147233000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>136321000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>162987000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>152471000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>135302000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>149306000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>97229000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>126251000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>92904000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>30973000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>81949000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>97316000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>114891000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>96193000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>225798000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>348185000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>270348000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>230098000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>247053000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>193789000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>173305000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>147807000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>136529000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>143939000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>78146000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>99106000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>146894000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>169180000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>161788000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>187150000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>175895000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>159163000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>142297000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>152556000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>119186000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>111071000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>122080000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>122303000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>129028000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>143090000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>118963000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>126583000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>139432000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>137208000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>106476000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>112947000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>124981000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>118596000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>93187000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>92952000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>107737000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>111872000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>103343000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>256392000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>116330000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>114582000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>106500000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>109214000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>114347000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>111023000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>97028000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>103161000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>102627000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>97226000.0</v>
       </c>
-      <c r="BN17">
+      <c r="BO17">
         <v>84012000.0</v>
       </c>
-      <c r="BO17">
-[...1 lines deleted...]
-      </c>
       <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
         <v>95460000.0</v>
       </c>
-      <c r="BQ17">
+      <c r="BR17">
         <v>92253000.0</v>
       </c>
-      <c r="BR17">
-[...1 lines deleted...]
-      </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
         <v>0.0</v>
       </c>
       <c r="CA17">
@@ -30343,159 +30496,162 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
+      <c r="DS17"/>
     </row>
-    <row r="18" spans="1:122">
+    <row r="18" spans="1:123">
       <c r="A18" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>200</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>-9013000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-14825000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-15602000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-22026000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-20051000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-15350000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-36282000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-21525000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-16780000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-38149000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-20748000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-18259000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-28265000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-42476000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-15972000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-27395000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-14174000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-18398000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-16662000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-13497000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-11260000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-12033000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-7465000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-10211000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-15228000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-10784000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-13180000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-6615000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-17140000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -30543,54 +30699,55 @@
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
+      <c r="DS18"/>
     </row>
-    <row r="19" spans="1:122">
+    <row r="19" spans="1:123">
       <c r="A19" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -30669,87 +30826,86 @@
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
+      <c r="DS19"/>
     </row>
-    <row r="20" spans="1:122">
+    <row r="20" spans="1:123">
       <c r="A20" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -30931,471 +31087,475 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
+      <c r="DS20"/>
     </row>
-    <row r="21" spans="1:122">
+    <row r="21" spans="1:123">
       <c r="A21" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B21">
+        <v>255743000.0</v>
+      </c>
+      <c r="C21">
         <v>175686000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>181353000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>220836000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>215919000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>176853000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>183799000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>180119000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>178090000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>127133000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>107429000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>113522000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>132623000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>161033000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>164034000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>287609000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>469665000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>345474000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>287406000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>310769000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>260604000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>223329000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>206802000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>168239000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>188787000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>109440000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>136806000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>201085000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>227535000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>224550000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>255517000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>245973000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>219008000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>191585000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>210876000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>194465000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>181820000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>187958000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>193565000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>211267000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>233747000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>198952000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>214579000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>232711000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>229095000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>181925000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>187728000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>203337000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>200382000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>156971000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>155113000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>176355000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>182476000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>168706000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>133604000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>187257000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>184914000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>169545000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>171955000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>183965000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>180095000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>156715000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>164065000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>166333000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>156455000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>136007000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>142758000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>154801000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>149884000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>137368000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>142384000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>148619000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>144506000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>136077000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>132873000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>131828000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>129794000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>115189000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>110375000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>111118000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>103918000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>92434000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>92622000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>85618000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>80329000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>67792000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>62069000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>61011000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>52517000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>47171000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>47164000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>46808000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>46152000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>43460000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>39407000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>42364000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>40971000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>33838000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>33573000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>34770000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>36557000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>29374000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>30333000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>30150000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>31436000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>25089000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>22600000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>22200000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>22100000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>16900000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>17600000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>19000000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>18600000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>13300000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>-10100000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>15400000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>451400000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>403700000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>-1138500000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>413600000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>413100000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>361900000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:122">
+    <row r="22" spans="1:123">
       <c r="A22" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -31577,428 +31737,434 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
+      <c r="DS22"/>
     </row>
-    <row r="23" spans="1:122">
+    <row r="23" spans="1:123">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B23">
+        <v>4678355000.0</v>
+      </c>
+      <c r="C23">
         <v>3837248000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3731281000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3916010000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3920624000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3869887000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4000857000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4464522000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4305258000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4285178000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4114458000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4227508000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4289233000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4450637000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4902787000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5727767000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>6328810000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>6470479000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>6214442000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>5952926000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>5272122000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>4580540000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>4342650000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4056561000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3439059000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3695568000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3656520000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3655047000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3681305000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3526660000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3882391000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>4045927000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4057029000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3733742000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3748910000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3589986000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3528198000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3227167000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3221410000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3144487000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3065994000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2874991000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2996274000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3186542000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>3315993000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>3118965000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3169474000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3264025000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3302536000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2985614000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2997769000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3140310000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3105786000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2825561000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2837272000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2693152000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2770800000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2382569000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2396329000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2510963000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2527567000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2208757000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2161284000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2254024000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2297527000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1938610000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1865608000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1800002000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1776136000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1550632000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1812719000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>2167974000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>2177200000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1849135000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1819149000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1733322000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1749932000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1504136000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1532216000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1602373000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1597079000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1406681000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1490875000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1399751000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1324813000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>1147148000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1131952000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>1062795000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>1024584000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>899439000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>895193000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>872530000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>889054000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>773284000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>800070000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>829881000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>801749000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>706193000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>742804000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>749747000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>760137000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>703110000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>703142000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>717465000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>719558000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>625002000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>556300000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>571200000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>557363000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>492400000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>489500000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>497200000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>528100000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>454900000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>479300000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>451000000.0</v>
       </c>
-      <c r="DM23"/>
       <c r="DN23"/>
-      <c r="DO23">
+      <c r="DO23"/>
+      <c r="DP23">
         <v>1555800000.0</v>
       </c>
-      <c r="DP23"/>
       <c r="DQ23"/>
       <c r="DR23"/>
+      <c r="DS23"/>
     </row>
-    <row r="24" spans="1:122">
+    <row r="24" spans="1:123">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -32077,485 +32243,485 @@
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
+      <c r="DS24"/>
     </row>
-    <row r="25" spans="1:122">
+    <row r="25" spans="1:123">
       <c r="A25" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>207</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>24852000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>26481000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>25829000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>24866000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>25642000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>24280000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>23948000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>25054000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>23878000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>23086000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>25544000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>25975000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>24380000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>24053000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>22975000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>23262000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>22486000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>22638000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>22406000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>22937000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>23278000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>24660000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>26916000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>25758000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>24393000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>25327000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>25480000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>25082000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>24560000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>24327000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>23923000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>24238000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>24241000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>23637000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>23963000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>22946000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>22431000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>21953000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>17657000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>18184000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>16875000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>16896000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>16831000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>16439000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>16243000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>13567000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>14093000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>14800000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>14549000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>14830000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>14100000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>14145000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>13807000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>12009000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>8873000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>8791000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>8417000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>8784000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>8415000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>8160000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>7139000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>7256000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>7412000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>7142000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>7559000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>8319000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>7541000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>7173000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>7481000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>7966000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>7828000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>7707000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>7663000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>7301000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>6903000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>6610000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>6552000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>6190000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>6195000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>5980000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>5567000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>5174000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>4712000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>4731000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>3883000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>3353000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>3087000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>2740000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>2634000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>2850000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>2676000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>2686000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>2780000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>3368000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>3540000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>3579000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>3542000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>4719000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>4817000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>4762000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>4838000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>4574000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>4398000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>4142000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>4204000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>3100000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>2300000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>2400000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200000.0</v>
       </c>
       <c r="DH25">
         <v>2200000.0</v>
       </c>
       <c r="DI25">
         <v>2200000.0</v>
       </c>
       <c r="DJ25">
+        <v>2200000.0</v>
+      </c>
+      <c r="DK25">
         <v>1900000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>2400000.0</v>
       </c>
-      <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
+      <c r="DS25"/>
     </row>
-    <row r="26" spans="1:122">
+    <row r="26" spans="1:123">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>13681000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>15666000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>11762000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>21105000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>10883000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>10222000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>9321000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>8233000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>8749000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>7317000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>6656000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>6457000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>6640000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>5734000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>5607000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>5152000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>4802000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>4647000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>4510000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>4388000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>3745000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>11492000.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -32737,70 +32903,73 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
+      <c r="DS26"/>
     </row>
-    <row r="27" spans="1:122">
+    <row r="27" spans="1:123">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -32811,54 +32980,54 @@
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>646237000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
@@ -32881,499 +33050,503 @@
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
+      <c r="DS27"/>
     </row>
-    <row r="28" spans="1:122">
+    <row r="28" spans="1:123">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B28">
+        <v>482223000.0</v>
+      </c>
+      <c r="C28">
         <v>132084000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>138680000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>135939000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>141990000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>147682000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>146443000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>193575000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>148097000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>151509000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>149374000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>177795000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>155596000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>141501000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>176830000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>599585000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>561948000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>147361000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>148941000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>133543000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>125671000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>479051000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>496122000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>118130000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>125183000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>128293000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>143076000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>111783000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>128795000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>114152000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>118950000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>112772000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>111845000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>106043000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>109374000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>106177000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>107749000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>90104000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>107646000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>90312000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>90217000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>86886000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>88008000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>91787000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>90924000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>88041000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>78971000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>79606000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>81669000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>79967000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>85733000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>82563000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>84117000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>74371000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>731223000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>245413000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>240609000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>245201000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>229430000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>239101000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>237771000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>233626000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>224099000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>216247000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>208178000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>196594000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>196328000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>197765000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>201820000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>201235000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>201776000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>202969000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>196680000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>201952000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>189881000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>181368000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>181104000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>181741000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>168147000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>167228000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>166701000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>162623000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>143460000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>143256000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>135083000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>131590000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>119110000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>111162000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>105538000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>102413000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>92747000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>89013000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>89873000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>89631000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>86120000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>80720000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>80599000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>79759000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>78495000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>78422000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>81446000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>83935000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>77083000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>77004000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>74962000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>73286000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>55200000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>52800000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>51300000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>50100000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>45800000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>44800000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>44700000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>41900000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>63400000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>38100000.0</v>
       </c>
-      <c r="DM28"/>
       <c r="DN28"/>
       <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
+      <c r="DS28"/>
     </row>
-    <row r="29" spans="1:122">
+    <row r="29" spans="1:123">
       <c r="A29" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>211</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>19440000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>30207000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>42247000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>41422000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>21500000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>19143000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>46608000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>30314000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>17449000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>38307000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>10825000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>17048000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>17877000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>25365000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>45839000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>94085000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>60952000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>38910000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>47054000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>53318000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>38764000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>46962000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>24245000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>34637000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>16066000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>26916000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>41011000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>51740000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>45622000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -33421,1142 +33594,1152 @@
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
+      <c r="DS29"/>
     </row>
-    <row r="30" spans="1:122">
+    <row r="30" spans="1:123">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
+        <v>482223000.0</v>
+      </c>
+      <c r="C30">
         <v>132084000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>138680000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>135939000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>141990000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>147682000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>146443000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>193575000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>148097000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>151509000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>149374000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>177795000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>155596000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>141501000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>176830000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>162040000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>117184000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>147361000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>148941000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>133543000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>125671000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>118216000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>124516000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>118130000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>125183000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>128293000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>143076000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>111783000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>128795000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>114152000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>118950000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>112772000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>111845000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>106043000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>109374000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>106177000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>107749000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>90104000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>107646000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>90312000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>90217000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>86886000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>88008000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>91787000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>90924000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>88041000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>78971000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>79606000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>81669000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>79967000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>85733000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>82563000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>84117000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>74371000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-454978000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>66071000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>63425000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>61763000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>229430000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>239101000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>237771000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>233626000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>224099000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>216247000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>208178000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>196594000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>196328000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>197765000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>201820000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>201235000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>201776000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>202969000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>196680000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>201952000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>189881000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>181368000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>181104000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>181741000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>168147000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>167228000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>166701000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>162623000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>143460000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>143256000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>135083000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>131590000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>119110000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>111162000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>105538000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>102413000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>92747000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>89013000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>89873000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>89631000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>86120000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>80720000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>80599000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>79759000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>78495000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>78422000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>81446000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>83935000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>77083000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>77004000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>74962000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>73286000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>55200000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>52800000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>51336000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>50100000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>45800000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>44800000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>44700000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>41900000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>63400000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>38100000.0</v>
       </c>
-      <c r="DM30"/>
       <c r="DN30"/>
-      <c r="DO30">
+      <c r="DO30"/>
+      <c r="DP30">
         <v>1555800000.0</v>
       </c>
-      <c r="DP30"/>
       <c r="DQ30"/>
       <c r="DR30"/>
+      <c r="DS30"/>
     </row>
-    <row r="31" spans="1:122">
+    <row r="31" spans="1:123">
       <c r="A31" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B31">
+        <v>-17878000.0</v>
+      </c>
+      <c r="C31">
         <v>-9013000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-14825000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-15602000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-22026000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-20051000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-15350000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-36282000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-21525000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-16780000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-38149000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-20748000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-18259000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-28265000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-42476000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-15972000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-27395000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-14174000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-18398000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-16662000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-13497000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-11260000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-12033000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-7465000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-10211000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-15228000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-10784000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-13180000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-6615000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-17140000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-9456000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-6526000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-5128000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-10700000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-17502000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-10484000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-9368000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-9302000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-3118000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-7426000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-6265000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-8772000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-13471000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-6559000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-5894000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-9605000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-6400000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-6204000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-6252000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-6131000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-6005000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-2635000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-589000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-60000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>282166000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>76000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>686000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>214000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>1373000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>50000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>326000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>225000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>256000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>149000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>363000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>474000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>592000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>439000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>729000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>490000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>1023000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>1595000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>1709000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>2474000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>3337000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>3467000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>3430000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>3596000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>3330000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>2971000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>2877000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>2665000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>2109000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>1865000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>1287000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>1131000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>1338000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>557000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>718000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>657000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>850000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>344000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>1050000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>344000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>474000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>180000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>352000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>328000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>346000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>2508000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>739000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>506000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>462000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>361000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-123000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>50000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>1500000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>1000000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>1100000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DH31">
         <v>800000.0</v>
       </c>
       <c r="DI31">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="DJ31">
         <v>600000.0</v>
       </c>
       <c r="DK31">
+        <v>600000.0</v>
+      </c>
+      <c r="DL31">
         <v>300000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>900000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>-451400000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>-403700000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>1138500000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>-413600000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>-413100000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>-361900000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:122">
+    <row r="32" spans="1:123">
       <c r="A32" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B32">
+        <v>4934098000.0</v>
+      </c>
+      <c r="C32">
         <v>4012934000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3912634000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>4136846000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>4136543000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>4046740000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4184656000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4644641000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>4483348000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>4412311000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>4221887000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>4341030000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>4421856000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>4611670000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>5066821000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>6015376000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>6798475000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>6815953000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>6501848000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>6263695000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>5532726000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>4803869000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>4549452000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>4224800000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>3627846000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>3805008000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>3793326000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>3856132000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>3908840000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>3751210000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>4137908000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>4291900000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>4276037000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>3925327000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>3959786000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>3784451000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>3710018000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>3415125000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>3414975000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>3355754000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>3299741000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>3073943000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>3210853000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>3419253000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>3545088000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>3300890000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>3357202000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>3467362000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>3502918000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>3142585000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>3152882000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>3316665000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>3288262000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>2994267000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>2970876000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>2880409000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>2955714000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>2552114000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>2568284000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>2694928000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>2707662000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>2365472000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>2325349000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>2420357000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>2453982000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>2074617000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>2008366000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>1954803000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>1926020000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>1688000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>1955103000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>2316593000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>2321706000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>1985212000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>1952022000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>1865150000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>1879726000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>1619325000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>1642591000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>1713491000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>1700997000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>1499115000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>1583497000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>1485369000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>1405142000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>1214940000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>1194021000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>1123806000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>1077101000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>946610000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>942357000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>919338000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>935206000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>816744000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>839477000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>872245000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>842720000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>740031000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>776377000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>784517000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>796694000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>732484000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>733475000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>747615000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>750994000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>650091000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>578900000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>593400000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>579400000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>509300000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>507100000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>516200000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>546700000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>468200000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>469200000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>466400000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>451400000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>403700000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>417300000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>413600000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>413100000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>361900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE30"/>
@@ -34645,51 +34828,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B2">
         <v>145762000.0</v>
       </c>
       <c r="C2">
         <v>145524000.0</v>
       </c>
       <c r="D2">
         <v>217482000.0</v>
       </c>
       <c r="E2">
         <v>257413000.0</v>
       </c>
       <c r="F2">
         <v>243796000.0</v>
       </c>
       <c r="G2">
         <v>447858000.0</v>
       </c>
       <c r="H2">
         <v>378615000.0</v>
       </c>
       <c r="I2">
         <v>333890000.0</v>
       </c>
@@ -34740,51 +34923,51 @@
       </c>
       <c r="Y2">
         <v>115741000.0</v>
       </c>
       <c r="Z2">
         <v>79912000.0</v>
       </c>
       <c r="AA2">
         <v>49637000.0</v>
       </c>
       <c r="AB2">
         <v>99300000.0</v>
       </c>
       <c r="AC2">
         <v>62500000.0</v>
       </c>
       <c r="AD2">
         <v>42600000.0</v>
       </c>
       <c r="AE2">
         <v>34500000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B3">
         <v>19628000</v>
       </c>
       <c r="C3">
         <v>22653000</v>
       </c>
       <c r="D3">
         <v>84111000</v>
       </c>
       <c r="E3">
         <v>128497000</v>
       </c>
       <c r="F3">
         <v>70922000</v>
       </c>
       <c r="G3">
         <v>54009000</v>
       </c>
       <c r="H3">
         <v>70465000</v>
       </c>
       <c r="I3">
         <v>63871000</v>
       </c>
@@ -34835,51 +35018,51 @@
       </c>
       <c r="Y3">
         <v>7325000</v>
       </c>
       <c r="Z3">
         <v>17101000</v>
       </c>
       <c r="AA3">
         <v>15491000</v>
       </c>
       <c r="AB3">
         <v>121600000</v>
       </c>
       <c r="AC3">
         <v>11900000</v>
       </c>
       <c r="AD3">
         <v>6300000</v>
       </c>
       <c r="AE3">
         <v>4800000</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-34293000.0</v>
       </c>
       <c r="F4">
         <v>16856000.0</v>
       </c>
       <c r="G4">
         <v>-213190000.0</v>
       </c>
       <c r="H4">
         <v>69243000.0</v>
       </c>
       <c r="I4">
         <v>44725000.0</v>
       </c>
       <c r="J4">
         <v>86224000.0</v>
       </c>
       <c r="K4">
         <v>79437000.0</v>
       </c>
@@ -34898,51 +35081,51 @@
       <c r="P4">
         <v>-24938000.0</v>
       </c>
       <c r="Q4">
         <v>61299000.0</v>
       </c>
       <c r="R4">
         <v>-157435000.0</v>
       </c>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>309000.0</v>
       </c>
       <c r="F5">
         <v>-112920000.0</v>
       </c>
       <c r="G5">
         <v>35843000.0</v>
       </c>
       <c r="H5">
         <v>-26585000.0</v>
       </c>
       <c r="I5">
         <v>20315000.0</v>
       </c>
       <c r="J5">
         <v>-41929000.0</v>
       </c>
       <c r="K5">
         <v>-10312000.0</v>
       </c>
@@ -34961,51 +35144,51 @@
       <c r="P5">
         <v>-14773000.0</v>
       </c>
       <c r="Q5">
         <v>11979000.0</v>
       </c>
       <c r="R5">
         <v>-18483000.0</v>
       </c>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B6">
         <v>15109000.0</v>
       </c>
       <c r="C6">
         <v>238000.0</v>
       </c>
       <c r="D6">
         <v>-71958000.0</v>
       </c>
       <c r="E6">
         <v>-39931000.0</v>
       </c>
       <c r="F6">
         <v>13617000.0</v>
       </c>
       <c r="G6">
         <v>-204062000.0</v>
       </c>
       <c r="H6">
         <v>69243000.0</v>
       </c>
       <c r="I6">
         <v>44725000.0</v>
       </c>
@@ -35056,51 +35239,51 @@
       </c>
       <c r="Y6">
         <v>17258000.0</v>
       </c>
       <c r="Z6">
         <v>35829000.0</v>
       </c>
       <c r="AA6">
         <v>30275000.0</v>
       </c>
       <c r="AB6">
         <v>-49700000.0</v>
       </c>
       <c r="AC6">
         <v>36800000.0</v>
       </c>
       <c r="AD6">
         <v>19900000.0</v>
       </c>
       <c r="AE6">
         <v>8100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B7">
         <v>148745000.0</v>
       </c>
       <c r="C7">
         <v>-109042000.0</v>
       </c>
       <c r="D7">
         <v>281536000.0</v>
       </c>
       <c r="E7">
         <v>609525000.0</v>
       </c>
       <c r="F7">
         <v>-859801000.0</v>
       </c>
       <c r="G7">
         <v>-134764000.0</v>
       </c>
       <c r="H7">
         <v>127795000.0</v>
       </c>
       <c r="I7">
         <v>-47875000.0</v>
       </c>
@@ -35151,51 +35334,51 @@
       </c>
       <c r="Y7">
         <v>-4113000.0</v>
       </c>
       <c r="Z7">
         <v>-39768000.0</v>
       </c>
       <c r="AA7">
         <v>-13875000.0</v>
       </c>
       <c r="AB7">
         <v>-6700000.0</v>
       </c>
       <c r="AC7">
         <v>35200000.0</v>
       </c>
       <c r="AD7">
         <v>22200000.0</v>
       </c>
       <c r="AE7">
         <v>-5300000.0</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>923524000.0</v>
       </c>
       <c r="F8">
         <v>-1547545000.0</v>
       </c>
       <c r="G8">
         <v>-452145000.0</v>
       </c>
       <c r="H8">
         <v>208312000.0</v>
       </c>
       <c r="I8">
         <v>-190048000.0</v>
       </c>
       <c r="J8">
         <v>-364181000.0</v>
       </c>
       <c r="K8">
         <v>-173211000.0</v>
       </c>
@@ -35214,51 +35397,51 @@
       <c r="P8">
         <v>-162688000.0</v>
       </c>
       <c r="Q8">
         <v>-164114000.0</v>
       </c>
       <c r="R8">
         <v>-57855000.0</v>
       </c>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B9">
         <v>139642000.0</v>
       </c>
       <c r="C9">
         <v>-176224000.0</v>
       </c>
       <c r="D9">
         <v>675300000.0</v>
       </c>
       <c r="E9">
         <v>923524000.0</v>
       </c>
       <c r="F9">
         <v>-1547545000.0</v>
       </c>
       <c r="G9">
         <v>-452145000.0</v>
       </c>
       <c r="H9">
         <v>208312000.0</v>
       </c>
       <c r="I9">
         <v>-190048000.0</v>
       </c>
@@ -35285,51 +35468,51 @@
       </c>
       <c r="Q9">
         <v>-57855000.0</v>
       </c>
       <c r="R9">
         <v>0.0</v>
       </c>
       <c r="S9">
         <v>100171000.0</v>
       </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>-38071000.0</v>
       </c>
       <c r="G10">
         <v>92582000.0</v>
       </c>
       <c r="H10">
         <v>-25435000.0</v>
       </c>
       <c r="I10">
         <v>57709000.0</v>
       </c>
       <c r="J10">
         <v>-2736000.0</v>
       </c>
       <c r="K10">
         <v>-14532000.0</v>
       </c>
       <c r="L10">
         <v>9106000.0</v>
@@ -35358,51 +35541,51 @@
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10">
         <v>-801000.0</v>
       </c>
       <c r="AA10">
         <v>-74000.0</v>
       </c>
       <c r="AB10">
         <v>1700000.0</v>
       </c>
       <c r="AC10">
         <v>-300000.0</v>
       </c>
       <c r="AD10">
         <v>2200000.0</v>
       </c>
       <c r="AE10">
         <v>2100000.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-332446000.0</v>
       </c>
       <c r="F11">
         <v>660028000.0</v>
       </c>
       <c r="G11">
         <v>281238000.0</v>
       </c>
       <c r="H11">
         <v>-62424000.0</v>
       </c>
       <c r="I11">
         <v>111470000.0</v>
       </c>
       <c r="J11">
         <v>160552000.0</v>
       </c>
       <c r="K11">
         <v>65261000.0</v>
       </c>
@@ -35435,51 +35618,51 @@
         <v>62634000.0</v>
       </c>
       <c r="V11">
         <v>110384000.0</v>
       </c>
       <c r="W11">
         <v>53492000.0</v>
       </c>
       <c r="X11">
         <v>40334000.0</v>
       </c>
       <c r="Y11">
         <v>11884000.0</v>
       </c>
       <c r="Z11"/>
       <c r="AA11">
         <v>58161000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>25484000.0</v>
       </c>
       <c r="F12">
         <v>19252000.0</v>
       </c>
       <c r="G12">
         <v>26107000.0</v>
       </c>
       <c r="H12">
         <v>38699000.0</v>
       </c>
       <c r="I12">
         <v>89925000.0</v>
       </c>
       <c r="J12">
         <v>31689000.0</v>
       </c>
       <c r="K12">
         <v>59617000.0</v>
       </c>
@@ -35498,51 +35681,51 @@
       <c r="P12">
         <v>55016000.0</v>
       </c>
       <c r="Q12">
         <v>59177000.0</v>
       </c>
       <c r="R12">
         <v>37576000.0</v>
       </c>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-134013000.0</v>
       </c>
       <c r="F13">
         <v>212779000.0</v>
       </c>
       <c r="G13">
         <v>150647000.0</v>
       </c>
       <c r="H13">
         <v>-76674000.0</v>
       </c>
       <c r="I13">
         <v>96785000.0</v>
       </c>
       <c r="J13">
         <v>-30578000.0</v>
       </c>
       <c r="K13">
         <v>-62427000.0</v>
       </c>
@@ -35551,51 +35734,51 @@
       </c>
       <c r="M13">
         <v>49229000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B14">
         <v>102818000.0</v>
       </c>
       <c r="C14">
         <v>97160000.0</v>
       </c>
       <c r="D14">
         <v>98985000.0</v>
       </c>
       <c r="E14">
         <v>92776000.0</v>
       </c>
       <c r="F14">
         <v>91259000.0</v>
       </c>
       <c r="G14">
         <v>101727000.0</v>
       </c>
       <c r="H14">
         <v>100449000.0</v>
       </c>
       <c r="I14">
         <v>96729000.0</v>
       </c>
@@ -35646,51 +35829,51 @@
       </c>
       <c r="Y14">
         <v>14029000.0</v>
       </c>
       <c r="Z14">
         <v>19136000.0</v>
       </c>
       <c r="AA14">
         <v>17318000.0</v>
       </c>
       <c r="AB14">
         <v>10100000.0</v>
       </c>
       <c r="AC14">
         <v>8500000.0</v>
       </c>
       <c r="AD14">
         <v>8700000.0</v>
       </c>
       <c r="AE14">
         <v>7600000.0</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B15">
         <v>301376000.0</v>
       </c>
       <c r="C15">
         <v>294772000.0</v>
       </c>
       <c r="D15">
         <v>291569000.0</v>
       </c>
       <c r="E15">
         <v>285317000.0</v>
       </c>
       <c r="F15">
         <v>277321000.0</v>
       </c>
       <c r="G15">
         <v>209956000.0</v>
       </c>
       <c r="H15">
         <v>277786000.0</v>
       </c>
       <c r="I15">
         <v>265219000.0</v>
       </c>
@@ -35741,51 +35924,51 @@
       </c>
       <c r="Y15">
         <v>20266000.0</v>
       </c>
       <c r="Z15">
         <v>16900000.0</v>
       </c>
       <c r="AA15">
         <v>13438000.0</v>
       </c>
       <c r="AB15">
         <v>11500000.0</v>
       </c>
       <c r="AC15">
         <v>7400000.0</v>
       </c>
       <c r="AD15">
         <v>104400000.0</v>
       </c>
       <c r="AE15">
         <v>7700000.0</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B16">
         <v>160871000.0</v>
       </c>
       <c r="C16">
         <v>145762000.0</v>
       </c>
       <c r="D16">
         <v>145524000.0</v>
       </c>
       <c r="E16">
         <v>217482000.0</v>
       </c>
       <c r="F16">
         <v>257413000.0</v>
       </c>
       <c r="G16">
         <v>243796000.0</v>
       </c>
       <c r="H16">
         <v>447858000.0</v>
       </c>
       <c r="I16">
         <v>378615000.0</v>
       </c>
@@ -35836,51 +36019,51 @@
       </c>
       <c r="Y16">
         <v>132999000.0</v>
       </c>
       <c r="Z16">
         <v>115741000.0</v>
       </c>
       <c r="AA16">
         <v>79912000.0</v>
       </c>
       <c r="AB16">
         <v>49600000.0</v>
       </c>
       <c r="AC16">
         <v>99300000.0</v>
       </c>
       <c r="AD16">
         <v>62500000.0</v>
       </c>
       <c r="AE16">
         <v>42600000.0</v>
       </c>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>-1894000.0</v>
       </c>
       <c r="I17">
         <v>-20186000.0</v>
       </c>
       <c r="J17">
         <v>11891000.0</v>
       </c>
       <c r="K17">
         <v>-9683000.0</v>
       </c>
       <c r="L17">
         <v>-16860000.0</v>
       </c>
       <c r="M17">
         <v>-14000000.0</v>
       </c>
@@ -35893,51 +36076,51 @@
       <c r="P17">
         <v>-1239000.0</v>
       </c>
       <c r="Q17">
         <v>-2944000.0</v>
       </c>
       <c r="R17">
         <v>-4054000.0</v>
       </c>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B18">
         <v>894891000.0</v>
       </c>
       <c r="C18">
         <v>486431000.0</v>
       </c>
       <c r="D18">
         <v>647835000.0</v>
       </c>
       <c r="E18">
         <v>1521674000.0</v>
       </c>
       <c r="F18">
         <v>24033000.0</v>
       </c>
       <c r="G18">
         <v>445182000.0</v>
       </c>
       <c r="H18">
         <v>764954000.0</v>
       </c>
       <c r="I18">
         <v>729025000.0</v>
       </c>
@@ -35988,51 +36171,51 @@
       </c>
       <c r="Y18">
         <v>106814000.0</v>
       </c>
       <c r="Z18">
         <v>57351000.0</v>
       </c>
       <c r="AA18">
         <v>58999000.0</v>
       </c>
       <c r="AB18">
         <v>-69700000.0</v>
       </c>
       <c r="AC18">
         <v>65700000.0</v>
       </c>
       <c r="AD18">
         <v>64100000.0</v>
       </c>
       <c r="AE18">
         <v>30600000.0</v>
       </c>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-74288000.0</v>
       </c>
       <c r="D19">
         <v>-94123000.0</v>
       </c>
       <c r="E19">
         <v>-64918000.0</v>
       </c>
       <c r="F19">
         <v>-85672000.0</v>
       </c>
       <c r="G19">
         <v>-271714000.0</v>
       </c>
       <c r="H19">
         <v>-113029000.0</v>
       </c>
       <c r="I19">
         <v>-72808000.0</v>
       </c>
       <c r="J19">
         <v>-107534000.0</v>
@@ -36047,86 +36230,86 @@
       <c r="P19">
         <v>9311000.0</v>
       </c>
       <c r="Q19">
         <v>42359000.0</v>
       </c>
       <c r="R19">
         <v>-48462000.0</v>
       </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B21">
         <v>-289000000.0</v>
       </c>
       <c r="C21">
         <v>-204000000.0</v>
       </c>
       <c r="D21">
         <v>-394000000.0</v>
       </c>
       <c r="E21">
         <v>54000000.0</v>
       </c>
       <c r="F21">
         <v>822701000.0</v>
       </c>
       <c r="G21">
         <v>-143000000.0</v>
       </c>
       <c r="H21">
         <v>-112000000.0</v>
       </c>
       <c r="I21">
         <v>-118988000.0</v>
       </c>
@@ -36145,51 +36328,51 @@
       <c r="N21">
         <v>621354000.0</v>
       </c>
       <c r="O21">
         <v>248363000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B22">
         <v>587081000.0</v>
       </c>
       <c r="C22">
         <v>465690000.0</v>
       </c>
       <c r="D22">
         <v>325129000.0</v>
       </c>
       <c r="E22">
         <v>940524000.0</v>
       </c>
       <c r="F22">
         <v>844245000.0</v>
       </c>
       <c r="G22">
         <v>506421000.0</v>
       </c>
       <c r="H22">
         <v>576968000.0</v>
       </c>
       <c r="I22">
         <v>664505000.0</v>
       </c>
@@ -36240,51 +36423,51 @@
       </c>
       <c r="Y22">
         <v>96325000.0</v>
       </c>
       <c r="Z22">
         <v>83992000.0</v>
       </c>
       <c r="AA22">
         <v>71242000.0</v>
       </c>
       <c r="AB22">
         <v>53300000.0</v>
       </c>
       <c r="AC22">
         <v>43000000.0</v>
       </c>
       <c r="AD22">
         <v>27600000.0</v>
       </c>
       <c r="AE22">
         <v>34600000.0</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B23">
         <v>-76917000.0</v>
       </c>
       <c r="C23">
         <v>-32217000.0</v>
       </c>
       <c r="D23">
         <v>31620000.0</v>
       </c>
       <c r="E23">
         <v>4800059000.0</v>
       </c>
       <c r="F23">
         <v>4098669000.0</v>
       </c>
       <c r="G23">
         <v>-17854000.0</v>
       </c>
       <c r="H23">
         <v>-15115000.0</v>
       </c>
       <c r="I23">
         <v>30021000.0</v>
       </c>
@@ -36335,51 +36518,51 @@
       </c>
       <c r="Y23">
         <v>-70243000.0</v>
       </c>
       <c r="Z23">
         <v>-13217000.0</v>
       </c>
       <c r="AA23">
         <v>-24092000.0</v>
       </c>
       <c r="AB23">
         <v>-88800000.0</v>
       </c>
       <c r="AC23">
         <v>-31600000.0</v>
       </c>
       <c r="AD23">
         <v>55300000.0</v>
       </c>
       <c r="AE23">
         <v>100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B24">
         <v>-23178000.0</v>
       </c>
       <c r="C24">
         <v>-51635000.0</v>
       </c>
       <c r="D24">
         <v>-52798000.0</v>
       </c>
       <c r="E24">
         <v>-3003000.0</v>
       </c>
       <c r="F24">
         <v>-51475000.0</v>
       </c>
       <c r="G24">
         <v>-248581000.0</v>
       </c>
       <c r="H24">
         <v>-76739000.0</v>
       </c>
       <c r="I24">
         <v>-3622000.0</v>
       </c>
@@ -36430,51 +36613,51 @@
       </c>
       <c r="Y24">
         <v>-1714000.0</v>
       </c>
       <c r="Z24">
         <v>3884000.0</v>
       </c>
       <c r="AA24">
         <v>-2703000.0</v>
       </c>
       <c r="AB24">
         <v>500000.0</v>
       </c>
       <c r="AC24">
         <v>-1400000.0</v>
       </c>
       <c r="AD24">
         <v>22400000.0</v>
       </c>
       <c r="AE24">
         <v>-7900000.0</v>
       </c>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B25">
         <v>-13657000.0</v>
       </c>
       <c r="C25">
         <v>50753000.0</v>
       </c>
       <c r="D25">
         <v>5873000.0</v>
       </c>
       <c r="E25">
         <v>-24765000.0</v>
       </c>
       <c r="F25">
         <v>-537000.0</v>
       </c>
       <c r="G25">
         <v>14796000.0</v>
       </c>
       <c r="H25">
         <v>-6469000.0</v>
       </c>
       <c r="I25">
         <v>7061000.0</v>
       </c>
@@ -36525,51 +36708,51 @@
       </c>
       <c r="Y25">
         <v>7274000.0</v>
       </c>
       <c r="Z25">
         <v>-264000.0</v>
       </c>
       <c r="AA25">
         <v>318000.0</v>
       </c>
       <c r="AB25">
         <v>200000.0</v>
       </c>
       <c r="AC25">
         <v>100000.0</v>
       </c>
       <c r="AD25">
         <v>-100000.0</v>
       </c>
       <c r="AE25">
         <v>100000.0</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B26">
         <v>-354652000.0</v>
       </c>
       <c r="C26">
         <v>-32217000.0</v>
       </c>
       <c r="D26">
         <v>-63884000.0</v>
       </c>
       <c r="E26">
         <v>-1488288000.0</v>
       </c>
       <c r="F26">
         <v>-608476000.0</v>
       </c>
       <c r="G26">
         <v>-195368000.0</v>
       </c>
       <c r="H26">
         <v>-324559000.0</v>
       </c>
       <c r="I26">
         <v>-300991000.0</v>
       </c>
@@ -36620,51 +36803,51 @@
       </c>
       <c r="Y26">
         <v>-13221000.0</v>
       </c>
       <c r="Z26">
         <v>-13709000.0</v>
       </c>
       <c r="AA26">
         <v>-9935000.0</v>
       </c>
       <c r="AB26">
         <v>-2700000.0</v>
       </c>
       <c r="AC26">
         <v>-3100000.0</v>
       </c>
       <c r="AD26">
         <v>-1400000.0</v>
       </c>
       <c r="AE26">
         <v>-6900000.0</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B27">
         <v>80070000.0</v>
       </c>
       <c r="C27">
         <v>84590000.0</v>
       </c>
       <c r="D27">
         <v>58169000.0</v>
       </c>
       <c r="E27">
         <v>90677000.0</v>
       </c>
       <c r="F27">
         <v>129977000.0</v>
       </c>
       <c r="G27">
         <v>43995000.0</v>
       </c>
       <c r="H27">
         <v>39083000.0</v>
       </c>
       <c r="I27">
         <v>87791000.0</v>
       </c>
@@ -36703,51 +36886,51 @@
       </c>
       <c r="U27">
         <v>80000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27">
         <v>-200000.0</v>
       </c>
       <c r="AC27">
         <v>100000.0</v>
       </c>
       <c r="AD27">
         <v>7200000.0</v>
       </c>
       <c r="AE27">
         <v>900000.0</v>
       </c>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B28">
         <v>-862748000.0</v>
       </c>
       <c r="C28">
         <v>-416099000.0</v>
       </c>
       <c r="D28">
         <v>-717833000.0</v>
       </c>
       <c r="E28">
         <v>-1619546000.0</v>
       </c>
       <c r="F28">
         <v>7573000.0</v>
       </c>
       <c r="G28">
         <v>-440667000.0</v>
       </c>
       <c r="H28">
         <v>-651253000.0</v>
       </c>
       <c r="I28">
         <v>-655177000.0</v>
       </c>
@@ -36798,51 +36981,51 @@
       </c>
       <c r="Y28">
         <v>-25779000.0</v>
       </c>
       <c r="Z28">
         <v>-25406000.0</v>
       </c>
       <c r="AA28">
         <v>-20123000.0</v>
       </c>
       <c r="AB28">
         <v>-12700000.0</v>
       </c>
       <c r="AC28">
         <v>-9200000.0</v>
       </c>
       <c r="AD28">
         <v>-105700000.0</v>
       </c>
       <c r="AE28">
         <v>-14500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B29">
         <v>914519000.0</v>
       </c>
       <c r="C29">
         <v>509084000.0</v>
       </c>
       <c r="D29">
         <v>731946000.0</v>
       </c>
       <c r="E29">
         <v>1650171000.0</v>
       </c>
       <c r="F29">
         <v>94955000.0</v>
       </c>
       <c r="G29">
         <v>499191000.0</v>
       </c>
       <c r="H29">
         <v>835419000.0</v>
       </c>
       <c r="I29">
         <v>792896000.0</v>
       </c>
@@ -36893,51 +37076,51 @@
       </c>
       <c r="Y29">
         <v>114139000.0</v>
       </c>
       <c r="Z29">
         <v>74452000.0</v>
       </c>
       <c r="AA29">
         <v>74490000.0</v>
       </c>
       <c r="AB29">
         <v>51900000.0</v>
       </c>
       <c r="AC29">
         <v>77600000.0</v>
       </c>
       <c r="AD29">
         <v>70400000.0</v>
       </c>
       <c r="AE29">
         <v>35400000.0</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B30">
         <v>-54670000.0</v>
       </c>
       <c r="C30">
         <v>-74288000.0</v>
       </c>
       <c r="D30">
         <v>-82787000.0</v>
       </c>
       <c r="E30">
         <v>-64918000.0</v>
       </c>
       <c r="F30">
         <v>-85672000.0</v>
       </c>
       <c r="G30">
         <v>-271714000.0</v>
       </c>
       <c r="H30">
         <v>-113029000.0</v>
       </c>
       <c r="I30">
         <v>-72808000.0</v>
       </c>
@@ -37007,3645 +37190,3669 @@
       <c r="AE30">
         <v>-12700000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DK30"/>
+  <dimension ref="A1:DL30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:115">
+    <row r="1" spans="1:116">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="2" spans="1:115">
+    <row r="2" spans="1:116">
       <c r="A2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B2">
+        <v>159665000.0</v>
+      </c>
+      <c r="C2">
         <v>160871000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>136837000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>155993000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>129942000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>145762000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>131704000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>113166000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>121838000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>145524000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>174733000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>210155000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>239160000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>217482000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>187532000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>238925000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>242809000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>257413000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>202649000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>172803000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>217611000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>243796000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>252569000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>362236000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>294572000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>447858000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>384424000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>355307000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>445473000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>378615000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>297801000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>310575000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>349782000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>333890000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>297307000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>273182000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>229794000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>247666000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>224449000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>207083000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>179406000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>168229000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>143087000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>171451000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>135783000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>128940000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>127716000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>144215000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>142813000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>162047000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>129723000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>150017000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>159900000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>210019000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>272955000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>240627000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>311365000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>373669000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>382737000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>315897000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>359335000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>398607000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>249433000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>166125000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>229645000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>337308000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>376274000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>356871000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>449700000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>494743000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>311917000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>318713000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>379846000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>338885000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>281757000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>288692000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>335990000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>348592000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>285388000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>239406000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>256427000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>230628000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>191942000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>156947000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>125236000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>166476000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>187625000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>177069000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>183628000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>198513000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>178901000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>168223000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>137166000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>132999000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>121624000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>124658000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>118037000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>115741000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>86552000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>71585000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>71569000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>79912000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>54730000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>39568000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>27213000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>49637000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>99800000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>101100000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>93900000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>99300000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>101300000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>81400000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>63500000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>62500000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>104700000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:115">
+    <row r="3" spans="1:116">
       <c r="A3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B3">
+        <v>4975000</v>
+      </c>
+      <c r="C3">
         <v>2635000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3013000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5975000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7292000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3348000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2675999</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4739000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>19337000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>22474000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4100000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>16674000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>24351000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>26950000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>27843000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>31251000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>43174000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>26229000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>18357000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>22728000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>16331000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>13506000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>13748000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>15222000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>10336000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>14703000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>19522000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>19379000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>17699000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>13865000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>14284000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>19504000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>14620000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>15463000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>11527000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>13448000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>16250000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>16720000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>20326000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>27135000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>26151000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>17825000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>11831000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>13206000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>12939000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>6666000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>4366000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>6312000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>6229000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>12595000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>13970000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>11659000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>12400000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>10177000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>11765000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>13921000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>11150000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>13820000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>23725000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>9296000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>10155000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>9630000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>6962000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>13727000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>3620000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>4368000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>5473000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>8968000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>8412000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>11613000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>7640000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>5055000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>5125000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>5928000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>11785000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>8427000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>13463000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>10038000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>10292000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>17149000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>9325000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>6477000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>5673000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>3696000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>3950000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>8505000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>12166000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>6878000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>4072000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>11625000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>4283000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>1441000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>1545000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>1305000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>1401000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>1470000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>2878000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>1576000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>1805000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>10865000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>2012000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>2419000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>2470000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>2982000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>4674000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>5365000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>116600000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>2200000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>1300000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>1500000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>7900000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000</v>
       </c>
       <c r="DI3">
         <v>1200000</v>
       </c>
       <c r="DJ3">
+        <v>1200000</v>
+      </c>
+      <c r="DK3">
         <v>1600000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>2200000</v>
       </c>
     </row>
-    <row r="4" spans="1:115">
+    <row r="4" spans="1:116">
       <c r="A4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-25645000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>21602000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>20382000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-42632000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>4094000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-16137000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>55159000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>31792000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-46660000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-23435000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-17289000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-115462000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>62342000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-142781000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>55969000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>37043000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-87907000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>64138000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>80814000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-12774000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-39207000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>15892000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>36583000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>24125000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>43388000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-17872000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>23217000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>17366000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>27677000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>11177000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>25142000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-28364000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>35668000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>6843000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>1224000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-16499000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>1402000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-19234000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>32324000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-20294000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-9883000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-50119000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-62936000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>32328000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-70738000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-62304000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>-9068000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>66840000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-43438000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>-39272000.0</v>
       </c>
-      <c r="BK4">
+      <c r="BL4">
         <v>149174000.0</v>
       </c>
-      <c r="BL4">
+      <c r="BM4">
         <v>83308000.0</v>
       </c>
-      <c r="BM4">
+      <c r="BN4">
         <v>-63520000.0</v>
       </c>
-      <c r="BN4">
+      <c r="BO4">
         <v>-107663000.0</v>
       </c>
-      <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
+      <c r="DL4"/>
     </row>
-    <row r="5" spans="1:115">
+    <row r="5" spans="1:116">
       <c r="A5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-25845000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>142000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-23702000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>52618000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-3442000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-25165000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-14278000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-28893000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-15602000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-54147000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>32945000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-4817000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>14512000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-6797000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-3163000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1976000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-12280000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-9166000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-5048000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>5857000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>8241000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>11265000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-40386000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>9119000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-3597000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-7065000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>4629000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>5740000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-13303000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-7378000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>6736000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>12843000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-7862000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-11204000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>10485000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>10133000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>2141000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-16085000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>5211000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1681000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>12000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-12158000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>17200000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-8014000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-34233000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>30307000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-12946000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>759000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-45752000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>43166000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>9710000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>3795000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-37953000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>36427000.0</v>
       </c>
-      <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
+      <c r="DL5"/>
     </row>
-    <row r="6" spans="1:115">
+    <row r="6" spans="1:116">
       <c r="A6" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B6">
+        <v>-5075000.0</v>
+      </c>
+      <c r="C6">
         <v>-1206000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>24034000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-19156000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>26051000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-15820000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>14058000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>18538000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-8672000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-23686000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-29209000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-35422000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-29005000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>21678000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>29950000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-51393000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-3884000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-14604000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>54764000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>29846000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-44808000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-26185000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-8773000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-109667000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>67664000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-153286000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>63434000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>29117000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-90166000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>66858000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>80814000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-12774000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-39207000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>15892000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>36583000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>24125000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>43388000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-17872000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>23217000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>17366000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>27677000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>11177000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>25142000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-28364000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>35668000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>6843000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>1224000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-16499000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1402000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-19234000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>32324000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-20294000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-9883000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-50119000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-62936000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>32328000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-70738000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-62304000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-9068000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>66840000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-43438000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-39272000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>149174000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>83308000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-63520000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-107663000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-38966000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>19403000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-92829000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-45043000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>182826000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-6796000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-61133000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>40961000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>57128000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-6935000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-47298000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-12602000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>63204000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>45982000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-17021000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>25799000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>38686000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>34995000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>31711000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-41240000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-21149000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>10556000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-6559000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-14885000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>19612000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>10678000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>31057000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>4167000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>11375000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-3034000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>6621000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>2296000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>29189000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>14967000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>16000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-8343000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>25182000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>15162000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>12355000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-22424000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-50200000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-1300000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>7200000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-5400000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-2000000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>19900000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>17900000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>1000000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-42200000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:115">
+    <row r="7" spans="1:116">
       <c r="A7" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B7">
+        <v>-200222000.0</v>
+      </c>
+      <c r="C7">
         <v>-133179000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>157628000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>60321000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>24409000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-93613000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>154607000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-86943000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-3894000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-172812000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-20062000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>70639000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>108315000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>122644000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>608916000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>424201000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-98391000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-325201000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-119321000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-377563000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-90399000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-272518000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-3795000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-333038000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>261854000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-59785000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>83481000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-6285000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-5333000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>55932000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>40018000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-8513000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-94575000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>15195000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-13088000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-83685000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-81149000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-56844000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>4469000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-27581000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-32668000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-62482000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>98491000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>48124000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-21394000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-42506000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>71991000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>20878000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-35221000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-109640000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>56947000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-5630000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-16601000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-209951000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>182783000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>22483000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-97579000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-56807000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>2227000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>78908000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-105910000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-64639000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>80430000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>2464000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-118040000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-98058000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>24503000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>41362000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-80449000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-42408000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>168416000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>3217000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-72628000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-80106000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>31518000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-16794000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-53073000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-40989000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>26211000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>28000000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-26393000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-20872000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>642000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>1351000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-4925000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-31809000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>40331000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-15354000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-25993000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-25414000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-10083000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-15197000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>7834000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-21270000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>8219000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>2082000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-12452000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-1962000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>10402000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-4429000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-20199000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-25542000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>10136000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>9832000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-886000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-32957000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>5500000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-3400000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-1000000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-7800000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>9500000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>6400000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>18100000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>1200000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>19900000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:115">
+    <row r="8" spans="1:116">
       <c r="A8" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>174966000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>326244000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>856988000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>445177000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>45384000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-424025000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-257060000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-573145000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-279478000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-437862000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-84607000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-318601000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>84205000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-133142000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>104204000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>14933000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-28545000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>117720000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>78204000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-53632000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-204564000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-10056000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>13099000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-132598000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-149478000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-95204000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-35398000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-43783000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-136325000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>42295000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>146611000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>48612000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-60064000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-27599000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>69868000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>54364000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-92611000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-168723000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>110152000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>1201000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-124402000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-74267000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>115254000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>26000000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-168773000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-60588000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>46306000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>70211000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>-137084000.0</v>
       </c>
-      <c r="BJ8">
+      <c r="BK8">
         <v>-142121000.0</v>
       </c>
-      <c r="BK8">
+      <c r="BL8">
         <v>103759000.0</v>
       </c>
-      <c r="BL8">
+      <c r="BM8">
         <v>3218000.0</v>
       </c>
-      <c r="BM8">
+      <c r="BN8">
         <v>-151974000.0</v>
       </c>
-      <c r="BN8">
+      <c r="BO8">
         <v>-119117000.0</v>
       </c>
-      <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
+      <c r="DL8"/>
     </row>
-    <row r="9" spans="1:115">
+    <row r="9" spans="1:116">
       <c r="A9" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B9">
+        <v>-555640000.0</v>
+      </c>
+      <c r="C9">
         <v>-223150000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>205932000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>30117000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-28703000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-67704000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>310006000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-125674000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-89580000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-270976000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>96729000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>24551000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>174966000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>326244000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>856988000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>601020000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>31461000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-424025000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-293899000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-697880000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-332137000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-481357000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-93930000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-352281000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>53041000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-124429000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>121898000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>14933000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-28545000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>117720000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>78204000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-53632000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-204564000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-10056000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>13099000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-132598000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-149478000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-95204000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>4915000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-43783000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-136325000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>42295000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>146611000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>48612000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-60064000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-27599000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>69868000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>54364000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-92611000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-168723000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>110152000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1201000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-124402000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-74267000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-88107000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>26000000.0</v>
       </c>
-      <c r="BE9">
-[...1 lines deleted...]
-      </c>
       <c r="BF9">
+        <v>0.0</v>
+      </c>
+      <c r="BG9">
         <v>-60588000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-162688000.0</v>
       </c>
-      <c r="BH9">
-[...1 lines deleted...]
-      </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
       <c r="BJ9">
+        <v>0.0</v>
+      </c>
+      <c r="BK9">
         <v>-142121000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-164114000.0</v>
       </c>
-      <c r="BL9">
-[...1 lines deleted...]
-      </c>
       <c r="BM9">
         <v>0.0</v>
       </c>
       <c r="BN9">
+        <v>0.0</v>
+      </c>
+      <c r="BO9">
         <v>-119117000.0</v>
       </c>
-      <c r="BO9">
-[...1 lines deleted...]
-      </c>
       <c r="BP9">
         <v>0.0</v>
       </c>
       <c r="BQ9">
         <v>0.0</v>
       </c>
       <c r="BR9">
+        <v>0.0</v>
+      </c>
+      <c r="BS9">
         <v>26128000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>100171000.0</v>
       </c>
-      <c r="BT9"/>
       <c r="BU9"/>
-      <c r="BV9">
+      <c r="BV9"/>
+      <c r="BW9">
         <v>-97455000.0</v>
       </c>
-      <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
-      <c r="BZ9">
+      <c r="BZ9"/>
+      <c r="CA9">
         <v>-38924000.0</v>
       </c>
-      <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
-      <c r="CD9">
+      <c r="CD9"/>
+      <c r="CE9">
         <v>7802000.0</v>
       </c>
-      <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
-      <c r="CH9">
+      <c r="CH9"/>
+      <c r="CI9">
         <v>-38091000.0</v>
       </c>
-      <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
-      <c r="CL9">
+      <c r="CL9"/>
+      <c r="CM9">
         <v>-14968000.0</v>
       </c>
-      <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
-      <c r="CP9">
+      <c r="CP9"/>
+      <c r="CQ9">
         <v>-25972000.0</v>
       </c>
-      <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
-      <c r="CT9">
+      <c r="CT9"/>
+      <c r="CU9">
         <v>14431000.0</v>
       </c>
-      <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
-      <c r="CX9">
+      <c r="CX9"/>
+      <c r="CY9">
         <v>-6261000.0</v>
       </c>
-      <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
+      <c r="DL9"/>
     </row>
-    <row r="10" spans="1:115">
+    <row r="10" spans="1:116">
       <c r="A10" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>17612000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>20191000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-37803000.0</v>
       </c>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>44416000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-16308000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-52164000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-14015000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>63954000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>13973000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>17249000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-2594000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-8407000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-1508000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-51442000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>35922000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>15260000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>4841000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-2620000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>40228000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-508000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1844000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-34111000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>30039000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>10998000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-34211000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>6244000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2437000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>5407000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>5536000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-29099000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>27262000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>11709000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-8697000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-7607000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>8838000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-5393000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-21830000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>43915000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-137002000.0</v>
       </c>
-      <c r="BC10">
-[...1 lines deleted...]
-      </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
       <c r="BJ10">
         <v>0.0</v>
       </c>
       <c r="BK10">
         <v>0.0</v>
       </c>
       <c r="BL10">
         <v>0.0</v>
       </c>
       <c r="BM10">
         <v>0.0</v>
       </c>
       <c r="BN10">
         <v>0.0</v>
       </c>
       <c r="BO10">
         <v>0.0</v>
       </c>
       <c r="BP10">
         <v>0.0</v>
       </c>
       <c r="BQ10">
         <v>0.0</v>
       </c>
-      <c r="BR10"/>
+      <c r="BR10">
+        <v>0.0</v>
+      </c>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
-      <c r="CH10">
+      <c r="CH10"/>
+      <c r="CI10">
         <v>-2418000.0</v>
       </c>
-      <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
-      <c r="CM10">
+      <c r="CM10"/>
+      <c r="CN10">
         <v>55000.0</v>
       </c>
-      <c r="CN10"/>
       <c r="CO10"/>
-      <c r="CP10">
+      <c r="CP10"/>
+      <c r="CQ10">
         <v>-55000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-190000.0</v>
       </c>
-      <c r="CR10"/>
       <c r="CS10"/>
-      <c r="CT10">
+      <c r="CT10"/>
+      <c r="CU10">
         <v>190000.0</v>
       </c>
-      <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
-      <c r="CX10">
-[...1 lines deleted...]
-      </c>
+      <c r="CX10"/>
       <c r="CY10">
         <v>13000.0</v>
       </c>
       <c r="CZ10">
+        <v>13000.0</v>
+      </c>
+      <c r="DA10">
         <v>1550000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-254000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-1383000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>1400000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>1500000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>900000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>-2100000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>-100000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>800000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>-800000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>-200000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:115">
+    <row r="11" spans="1:116">
       <c r="A11" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>2778000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-44200000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-217390000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-227661000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-78746000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-106773000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>120696000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>64992000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>188161000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>200638000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>210388000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>51993000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-11421000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>158574000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>82092000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-19144000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-20797000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>34639000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-57122000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-43526000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>39262000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>101748000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>13986000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>3407000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>39794000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>71926000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>45425000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>35238000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>10462000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>116960000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-97399000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-54856000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-13331000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>46532000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-3703000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-8362000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-43619000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>55249000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>75168000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-58416000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-8512000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>107789000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-123526000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>50329000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>4497000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>105427000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-26526000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-31133000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>7938000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>76926000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>34316000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-30628000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-4549000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>71887000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-15368000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>19989000.0</v>
       </c>
-      <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
-      <c r="BT11">
+      <c r="BT11"/>
+      <c r="BU11">
         <v>39120000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>98748000.0</v>
       </c>
-      <c r="BV11"/>
-      <c r="BW11">
+      <c r="BW11"/>
+      <c r="BX11">
         <v>75962000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>66803000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>35192000.0</v>
       </c>
-      <c r="BZ11"/>
-      <c r="CA11">
+      <c r="CA11"/>
+      <c r="CB11">
         <v>62634000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>54274000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>30368000.0</v>
       </c>
-      <c r="CD11"/>
-      <c r="CE11">
+      <c r="CE11"/>
+      <c r="CF11">
         <v>110384000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>92414000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>73859000.0</v>
       </c>
-      <c r="CH11"/>
-      <c r="CI11">
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>53492000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>24447000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>12369000.0</v>
       </c>
-      <c r="CL11"/>
-      <c r="CM11">
+      <c r="CM11"/>
+      <c r="CN11">
         <v>40334000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>27037000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>17690000.0</v>
       </c>
-      <c r="CP11"/>
-      <c r="CQ11">
+      <c r="CQ11"/>
+      <c r="CR11">
         <v>11884000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>12094000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>21522000.0</v>
       </c>
-      <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
-      <c r="CY11">
+      <c r="CY11"/>
+      <c r="CZ11">
         <v>58161000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>67020000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>57066000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>16167000.0</v>
       </c>
-      <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
+      <c r="DL11"/>
     </row>
-    <row r="12" spans="1:115">
+    <row r="12" spans="1:116">
       <c r="A12" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>27107000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-3380000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>6277000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>47511000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-42362000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-7799000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>21732000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-57560000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>34606000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>22963000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>28346000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-10656000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2800000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>20156000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>13807000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>5231000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2798000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>11561000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>19109000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>22906000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>29108000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>19074000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>18837000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>13339000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>8874000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>4447000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>5029000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3855000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>10463000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>14505000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>30794000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>11923000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>8860000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>18548000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>20182000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>9599000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>17002000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>15753000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>16344000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>119000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>8451000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>6905000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>34751000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>-257998000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>9442000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>7150000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>18974000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>15932000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>13031000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>12968000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>13085000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>14385000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>14760000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>19620000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>10412000.0</v>
       </c>
-      <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
+      <c r="DL12"/>
     </row>
-    <row r="13" spans="1:115">
+    <row r="13" spans="1:116">
       <c r="A13" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>60339000.0</v>
       </c>
       <c r="N13">
+        <v>60339000.0</v>
+      </c>
+      <c r="O13">
         <v>-178960000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-111300000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-60881000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>80387000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-42219000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>43321000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>121325000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>79618000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-31485000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>61827000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>50062000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>78256000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-39498000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-10984000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-12167000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>30680000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-84203000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-7322000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>48222000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>74351000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-18466000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-30578000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>20203000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>22164000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-7065000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-62427000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>5740000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-13303000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-7378000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>23249000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>49229000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -40669,1818 +40876,1833 @@
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
+      <c r="DL13"/>
     </row>
-    <row r="14" spans="1:115">
+    <row r="14" spans="1:116">
       <c r="A14" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B14">
+        <v>22569000.0</v>
+      </c>
+      <c r="C14">
         <v>24852000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>26481000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>25829000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>24866000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>25642000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>24280000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>23948000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>25054000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>23878000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>23086000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>25544000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>25975000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>24380000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>24053000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>22975000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>23262000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>22486000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>22638000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>22406000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>22937000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>23278000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>24660000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>26916000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>25758000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>24393000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>25327000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>25480000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>25082000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>24560000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>24327000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>23923000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>24238000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>24241000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>23637000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>23963000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>22946000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>22431000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>21953000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>17657000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>18184000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>16875000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>16896000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>16831000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>16439000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>16243000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>13567000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>14093000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>14800000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>14549000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>14830000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>14100000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>14145000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>13807000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>12009000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>8873000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>8791000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>8417000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>8784000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>8415000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>8160000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>7139000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>7256000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>7412000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>7142000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>7559000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>8319000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>7541000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>7173000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>7481000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>7966000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>7828000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>7707000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>7663000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>7301000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>6903000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>6610000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>6552000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>6190000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>6195000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>5980000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>5567000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>5174000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>4712000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>4731000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>3883000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>3353000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>3087000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>2740000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>2634000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>2850000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>2676000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>2686000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>2780000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>3368000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>3540000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>3579000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>3542000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>4719000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>4817000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>4762000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>4838000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>4574000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>4398000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>4142000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>4204000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>3100000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>2300000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>2400000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200000.0</v>
       </c>
       <c r="DH14">
         <v>2200000.0</v>
       </c>
       <c r="DI14">
         <v>2200000.0</v>
       </c>
       <c r="DJ14">
+        <v>2200000.0</v>
+      </c>
+      <c r="DK14">
         <v>1900000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>2400000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:115">
+    <row r="15" spans="1:116">
       <c r="A15" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B15">
+        <v>75270000.0</v>
+      </c>
+      <c r="C15">
         <v>79030000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>74323000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>74698000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>74865000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>77490000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>74516000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>72973000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>72703000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>74580000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>72627000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>72747000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>72760000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>73435000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>69059000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>70990000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>72413000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>72855000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>68395000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>69170000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>69726000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>70030000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>2528000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>70324000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>67233000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>69871000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>69921000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>68855000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>69268000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>69742000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>70061000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>64599000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>65177000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>65382000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>65457000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>63959000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>64209000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>64597000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>54301000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>63609000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>63632000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>63888000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>64167000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>56931000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>57182000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>57335000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>57418000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>52681000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>52489000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>52420000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>53127000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>54099000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>56558000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>56473000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>112080000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>54122000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>54426000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>54725000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>48379000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>48756000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>48711000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>48851000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>42193000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>42073000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>42227000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>42409000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>40842000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>41175000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>41275000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>39573000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>37718000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>37674000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>37807000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>37996000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>31167000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>31292000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>31376000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>31348000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>22791000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>22676000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>22781000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>22589000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>12880000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>12875000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>12871000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>12832000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>10254000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>10149000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>10252000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>10247000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>6765000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>6769000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>6758000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>6754000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>5065000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>5069000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>5068000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>5064000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>4222000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>4228000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>4230000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>4220000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>3380000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>3383000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>3382000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>3293000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>2900000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>2800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2900000.0</v>
       </c>
       <c r="DF15">
         <v>2900000.0</v>
       </c>
       <c r="DG15">
+        <v>2900000.0</v>
+      </c>
+      <c r="DH15">
         <v>2500000.0</v>
       </c>
-      <c r="DH15"/>
-      <c r="DI15">
+      <c r="DI15"/>
+      <c r="DJ15">
         <v>2400000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>2500000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>103600000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:115">
+    <row r="16" spans="1:116">
       <c r="A16" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B16">
+        <v>154590000.0</v>
+      </c>
+      <c r="C16">
         <v>159665000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>160871000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>136837000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>155993000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>129942000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>145762000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>131704000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>113166000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>121838000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>145524000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>174733000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>210155000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>239160000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>217482000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>187532000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>238925000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>242809000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>257413000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>202649000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>172803000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>217611000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>243796000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>252569000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>362236000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>294572000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>447858000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>384424000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>355307000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>445473000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>378615000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>297801000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>310575000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>349782000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>333890000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>297307000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>273182000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>229794000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>247666000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>224449000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>207083000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>179406000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>168229000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>143087000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>171451000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>135783000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>128940000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>127716000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>144215000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>142813000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>162047000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>129723000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>150017000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>159900000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>210019000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>272955000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>240627000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>311365000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>373669000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>382737000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>315897000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>359335000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>398607000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>249433000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>166125000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>229645000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>337308000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>376274000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>356871000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>449700000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>494743000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>311917000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>318713000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>379846000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>338885000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>281757000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>288692000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>335990000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>348592000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>285388000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>239406000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>256427000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>230628000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>191942000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>156947000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>125236000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>166476000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>187625000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>177069000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>183628000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>198513000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>178901000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>168223000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>137166000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>132999000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>121624000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>124658000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>118037000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>115741000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>86552000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>71585000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>71569000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>79912000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>54730000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>39568000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>27213000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>49600000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>99800000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>101100000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>93900000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>99300000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>101300000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>81400000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>63500000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>62500000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:115">
+    <row r="17" spans="1:116">
       <c r="A17" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
+      <c r="AA17"/>
+      <c r="AB17">
         <v>-1894000.0</v>
       </c>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-      <c r="AE17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>-3140000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-9296000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-9937000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>2187000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-5293000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>8722000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>3858000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>4604000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-9348000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>26000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-2573000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>2212000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-4769000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-6137000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>3806000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-9760000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-7549000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-6258000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-277000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>84000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>196000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>1507000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-3127000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-562000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>130000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>1697000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-2173000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-242000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>926000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>-1480000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>439000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>-1124000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>-1216000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>3223000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>-2681000.0</v>
       </c>
-      <c r="BN17">
+      <c r="BO17">
         <v>-2270000.0</v>
       </c>
-      <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
+      <c r="DL17"/>
     </row>
-    <row r="18" spans="1:115">
+    <row r="18" spans="1:116">
       <c r="A18" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B18">
+        <v>30923000.0</v>
+      </c>
+      <c r="C18">
         <v>65964000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>302401000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>269471000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>219836000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>103183000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>265254000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>103316000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>147085000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-55797000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>43231000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>188565000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>200481000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>227594000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>745539000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>594209000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>222083000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-40157000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>57498000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-96226000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>132959000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-70198000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>148394000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-183816000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>436808000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>43796000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>192039000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>147953000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>181896000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>243066000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>249729000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>200909000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>93280000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>185107000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>150625000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>54890000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>41065000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>75976000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>132254000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>102432000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>116960000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>86325000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>242062000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>200041000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>137862000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>93729000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>203738000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>170642000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>107699000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>1845000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>150878000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>112999000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>103921000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-68227000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>181421000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>143207000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>21794000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>63264000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>112432000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>205405000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>16086000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>42983000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>200681000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>113536000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>2328000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-443000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>124727000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>147066000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>19242000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>47070000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>264608000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>107091000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>32328000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>19804000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>116967000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>75598000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>27011000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>45141000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>102174000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>98079000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>50264000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>49617000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>66784000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>73087000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>51384000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>16009000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>81394000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>25294000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>12139000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>2373000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>30079000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>19160000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>41182000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>10503000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>40279000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>30100000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>13626000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>22809000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>35990000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>17316000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>5619000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-1574000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>31555000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>29663000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>16411000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-18630000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-91700000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>8900000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>12400000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>700000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>8500000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>16000000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>31100000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>10100000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>31900000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:115">
+    <row r="19" spans="1:116">
       <c r="A19" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-18620000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-20159000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>11655000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-15189000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-17288000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-19337000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-22474000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-16136000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-15350000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-24351000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-26950000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-27472000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-31251000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>17784000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-23979000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-18358000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-22728000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-31080000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-13506000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-13748000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-15222000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-4424000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-238320000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-19523000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-3571000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-31935000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-58000000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
-      <c r="BI19">
+      <c r="BI19"/>
+      <c r="BJ19">
         <v>984000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>8327000.0</v>
       </c>
-      <c r="BK19">
+      <c r="BL19">
         <v>24881000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>15240000.0</v>
       </c>
-      <c r="BM19">
+      <c r="BN19">
         <v>4298000.0</v>
       </c>
-      <c r="BN19">
+      <c r="BO19">
         <v>-2060000.0</v>
       </c>
-      <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
+      <c r="DL19"/>
     </row>
-    <row r="20" spans="1:115">
+    <row r="20" spans="1:116">
       <c r="A20" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -42552,210 +42774,211 @@
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
+      <c r="DL20"/>
     </row>
-    <row r="21" spans="1:115">
+    <row r="21" spans="1:116">
       <c r="A21" t="s">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>234</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>253000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-94000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-171000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-36000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>12000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-184000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-48000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-153000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-137000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-101000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-225000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-70000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>102000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>247000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>193000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>358739000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>20962000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>250000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-60000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>60000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-321000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>178000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-18000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-1000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-88000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-5000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>5000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-66000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>6012000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-64000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-4000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>127000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102000000.0</v>
       </c>
       <c r="AL21">
         <v>102000000.0</v>
       </c>
       <c r="AM21">
+        <v>102000000.0</v>
+      </c>
+      <c r="AN21">
         <v>15000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>260000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-5000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>20000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-80000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-100000000.0</v>
       </c>
-      <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>25000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>258516000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-55000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-10000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>35000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>25000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>484348000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-24977000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>136983000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>248363000.0</v>
       </c>
-      <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
@@ -42771,3089 +42994,3117 @@
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
+      <c r="DL21"/>
     </row>
-    <row r="22" spans="1:115">
+    <row r="22" spans="1:116">
       <c r="A22" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B22">
+        <v>186786000.0</v>
+      </c>
+      <c r="C22">
         <v>147233000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>136321000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>162987000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>152471000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>135302000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>149306000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>97229000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>126251000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>92904000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>30973000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>81949000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>97316000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>114891000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>96193000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>225798000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>348185000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>270348000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>230098000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>247053000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>193789000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>173305000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>147807000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>136529000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>143939000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>78146000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>99106000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>146894000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>169180000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>161788000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>187150000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>175895000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>159163000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>142297000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>152556000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>119186000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>111071000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>122080000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>122303000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>129028000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>143090000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>118963000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>126583000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>139432000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>137208000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>106476000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>112947000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>124981000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>118596000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>93187000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>92952000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>107737000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>111872000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>103343000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>256392000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>116330000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>114582000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>106500000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>109214000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>114347000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>111023000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>97028000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>103161000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>102627000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>97226000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>84012000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>87734000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>95460000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>92253000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>85383000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>88881000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>93560000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>90418000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>86318000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>85254000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>83743000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>82299000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>72965000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>71827000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>70390000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>66594000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>58114000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>58146000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>54089000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>49347000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>41776000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>38555000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>37349000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>32278000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>29072000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>29432000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>28904000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>28951000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>26836000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>24326000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>25951000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>25206000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>20842000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>20588000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>22628000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>22642000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>18134000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>18629000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>18460000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>18944000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>15209000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>14500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="DE22">
         <v>14000000.0</v>
       </c>
       <c r="DF22">
+        <v>14000000.0</v>
+      </c>
+      <c r="DG22">
         <v>10800000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>11100000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>11900000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>11600000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>8400000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:115">
+    <row r="23" spans="1:116">
       <c r="A23" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B23">
+        <v>-6486000.0</v>
+      </c>
+      <c r="C23">
         <v>-68080000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-18935000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-3393000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-4760000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-49829000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-8315000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-23120000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>13621000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5404999.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1539999.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>926377000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1139761000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>758673000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>832644000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>37028000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>20886000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>8904000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>26012000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>4346000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>16594000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-3003000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>5796000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>78678000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>7855000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-2526000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>21887000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>10818000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>7699000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>7573000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>4200000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>8868000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>10547000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>6406000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>14049000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2336000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3320000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-3132000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>4065000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2887000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>556000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-11453000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-76617000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3646000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1198000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2432000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1153000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2932000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3338000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-2011000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>3312000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>486123000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3120000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-16903000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-2112000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>3153000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>3872000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-5115000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-4228000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1914000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>9521000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1532000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>3595000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>18432000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1906000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>2391000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1914000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>3826000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2243000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1983000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>2255000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-8087000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>795000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>7711000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>4072000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>2260000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>4706000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>5630000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>700000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-14124000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>18794000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>6708000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>100449000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-13196000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>10923000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>7470000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>20394000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-5643000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-6864000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-19021000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>13516000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-4896000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-2773000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>3455000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>35915000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-27184000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-3756000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>2542000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>33862000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-6635000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-830000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>1866000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>26801000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-11138000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-4278000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-6088000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-71700000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-34000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-4000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-4800000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DI23">
         <v>-100000.0</v>
       </c>
       <c r="DJ23">
+        <v>-100000.0</v>
+      </c>
+      <c r="DK23">
         <v>100000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>27300000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:115">
+    <row r="24" spans="1:116">
       <c r="A24" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B24">
+        <v>150000.0</v>
+      </c>
+      <c r="C24">
         <v>-703000.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>-12645000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-12867000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>15003000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-12513000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-12549000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-12719000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-13854000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1324000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-11140000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-14043000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-15579000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-16276000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-17313000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>44519000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2250000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-10663000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-9081000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-8910000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-8071000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-8061000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-9397000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-1031000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-6862000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-9882000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>16617000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-9544000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>8000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-2017000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-59000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-820000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-726000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-725000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1299000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-1151000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>56000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-613000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-330000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>365000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-770000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>106000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>174000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-5393000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>359850000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-359822000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>160000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-2493000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>268000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-19126000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>114000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>19190000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>43000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>275015000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>14000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>188000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>4000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>21000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>5156000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-13000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>18000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-72000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>4772000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-9759000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-25000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-28000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>174000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-12373000.0</v>
       </c>
-      <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>-136862000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>26000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>151000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>500000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-22240000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>5000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-220000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>167000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>4773000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-1089000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-2678000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>1750000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-1857000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-282000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-424000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-1185000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-730000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>1377000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-861000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>24000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>54035000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-661000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-1090000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-481000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-628000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-25714000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-377000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-93000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>20000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>4230000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>1182000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-1548000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-118000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-8156000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>396000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>-723000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>12500000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>-7400000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>300000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>-4900000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>2200000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>-2600000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>-100000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>-900000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>25700000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:115">
+    <row r="25" spans="1:116">
       <c r="A25" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B25">
+        <v>24098000.0</v>
+      </c>
+      <c r="C25">
         <v>-20838000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-11210000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-7582000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4756000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>379000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-7570000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>45458000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6026000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>6839000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-5049000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>24884000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1256000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-12706000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>14093000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-2807000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-32800000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-3251000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4930000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3003000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>145000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-8615000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>6118000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-1038000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>6990000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2726000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4268000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-9569000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>940000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-2108000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2723000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2117000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1492000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>729000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>3703000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2998000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2863000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-5241000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3739000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>794000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2245000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>265000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>6513000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>2943000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>5071000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>4420000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-683000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>4857000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>4986000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>4794000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>5351000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>4777000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>3445000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>2333000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-281860000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>116719000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>116177000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>110862000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>3655000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>323110000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1204000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-1822000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-2146000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>4573000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>11903000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>2637000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>5940000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>6151000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>2637000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>2600000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>6985000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>7541000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>11956000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>11857000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>4679000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>10173000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>4638000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>16651000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>8238000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>10643000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>13408000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-3199000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>8495000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>16631000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>6181000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>10664000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>11321000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>7090000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>7186000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>7706000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>9888000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>821000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>1676000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>1402000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>6065000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>420000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>567000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>222000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>183000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>-1083000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>435000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>18000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>318000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-272000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>72000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>200000.0</v>
       </c>
-      <c r="DC25"/>
-      <c r="DD25">
+      <c r="DD25"/>
+      <c r="DE25">
         <v>100000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-100000.0</v>
       </c>
-      <c r="DF25"/>
-      <c r="DG25">
+      <c r="DG25"/>
+      <c r="DH25">
         <v>200000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-100000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="DK25">
         <v>-200000.0</v>
       </c>
+      <c r="DL25">
+        <v>-200000.0</v>
+      </c>
     </row>
-    <row r="26" spans="1:115">
+    <row r="26" spans="1:116">
       <c r="A26" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B26">
+        <v>-219524000.0</v>
+      </c>
+      <c r="C26">
         <v>-212659000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-114395000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-111490000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-81067000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-47700000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-8315000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>19807999.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-3678000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-16129999.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-3031000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-33377000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-51230000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-438113000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-532879000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-329420000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-161279000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-152955000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-165897000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-132700000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-130204000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-108951000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-1569000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-1171000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-68563000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-68141000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-69353000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-106636000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-67624000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-98897000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-84307000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-97096000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-47700000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-55494000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-60617000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-42166000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-28999000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-63840000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-66924000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-24862000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-21249000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-68748000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-71982000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-49915000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-37930000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-38878000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-76294000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-46869000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-2000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-93935000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-569187000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-52428000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-44980000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-73569000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-63749000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-39993000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-65490000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-79436000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-96999000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-25863000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-45500000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-41003000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-20913000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-20940000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-68201000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-89935000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-50087000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-71507000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-55377000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-50707000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-54671000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-53575000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-41893000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-44072000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-45160000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-46037000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-32054000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>-25363000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>-22212000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-25349000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-12346000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>-12656000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>-10703000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>-9708000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>-5775000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>-10159000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>-8401000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>-7086000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>-3970000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>3240000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>3745000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>-4252000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>-2733000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>-3613000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>-3310000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>-3756000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>-2542000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>-3731000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>-3478000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>-3633000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>-2867000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>-3625000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>-3737000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>-1803000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>-770000.0</v>
       </c>
-      <c r="DC26">
+      <c r="DD26">
         <v>-700000.0</v>
       </c>
-      <c r="DD26">
+      <c r="DE26">
         <v>-857000.0</v>
       </c>
-      <c r="DE26">
+      <c r="DF26">
         <v>-743000.0</v>
       </c>
-      <c r="DF26">
+      <c r="DG26">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-500000.0</v>
       </c>
       <c r="DH26">
         <v>-500000.0</v>
       </c>
       <c r="DI26">
         <v>-500000.0</v>
       </c>
       <c r="DJ26">
+        <v>-500000.0</v>
+      </c>
+      <c r="DK26">
         <v>-1600000.0</v>
       </c>
-      <c r="DK26"/>
+      <c r="DL26"/>
     </row>
-    <row r="27" spans="1:115">
+    <row r="27" spans="1:116">
       <c r="A27" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B27">
+        <v>24710000.0</v>
+      </c>
+      <c r="C27">
         <v>28295000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>17296000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>18746000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>20882000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>23146000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>20341000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>22004000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>19572000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>22673000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>20860000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>15667000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>6035000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>15607000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>12331000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>25811000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>27929000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>24606000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>36015000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>40812000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>29161000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>23989000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>10868000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>10776000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>10954000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>11397000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>-1574000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>8850000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>14684000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>17123000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>19316000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>23771000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>26570000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>18134000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>17296000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>7667000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>4524000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>12318000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>6939000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>4841000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>10606000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>15179000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>14149000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>12493000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>15683000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>15336000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>14300000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>17138000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>11630000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>4793000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>-1762000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>971000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>4770000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>5115000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>38304000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>4518000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>6793000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>9766000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>6527000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>9465000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>10099000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>12510000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>14479000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>10187000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>7717000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>4664000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>4080000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>5520000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>6040000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>5627000.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>8255000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
-      <c r="BZ27">
+      <c r="BZ27"/>
+      <c r="CA27">
         <v>12197000.0</v>
       </c>
-      <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>14529000.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
-      <c r="CH27">
+      <c r="CH27"/>
+      <c r="CI27">
         <v>6572000.0</v>
       </c>
-      <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
-      <c r="CL27">
+      <c r="CL27"/>
+      <c r="CM27">
         <v>-26157000.0</v>
       </c>
-      <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
-      <c r="CP27">
+      <c r="CP27"/>
+      <c r="CQ27">
         <v>234000.0</v>
       </c>
-      <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
-      <c r="CT27">
+      <c r="CT27"/>
+      <c r="CU27">
         <v>222000.0</v>
       </c>
-      <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
-      <c r="CX27">
+      <c r="CX27"/>
+      <c r="CY27">
         <v>183000.0</v>
       </c>
-      <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
-      <c r="DK27">
+      <c r="DK27"/>
+      <c r="DL27">
         <v>7200000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:115">
+    <row r="28" spans="1:116">
       <c r="A28" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B28">
+        <v>55792000.0</v>
+      </c>
+      <c r="C28">
         <v>-66407000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-254532000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-275531000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-186474000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-146211000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-231855000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-64179000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-154760000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>34695000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-66313999.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-219401000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-226126000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-205992000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-725528000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-636841000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-278947000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>21770000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-2338000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>128018000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-164870000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>46763000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-165683000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>68354000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-380378000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>37040000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-134175000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-126718000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-255567000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-134793000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-159758000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-204328000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-120415000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-170676000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-107402000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>5880000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-384000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-96728000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-99076000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>135441000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-87075000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-76590000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-209532000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-224477000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-105899000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-67833000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>164857000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-181043000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-106020000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-21431000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-118750000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-134914000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-129867000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>18627000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>64129000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-112590000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-90547000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-125330000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-122447000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-142241000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-60934000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-89476000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-75100000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-53463000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-57706000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-102865000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-125370000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-86261000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-103565000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-86868000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-82505000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-97890000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-83513000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-62132000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-73106000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-70939000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-69689000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-48364000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-45555000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-42727000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-41439000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-16124000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-23453000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-21035000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-19126000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-11137000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-19281000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-16752000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-14852000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-9137000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-9478000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-7920000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-9569000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-6032000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-7027000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-7420000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-6628000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-4704000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-6821000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-6579000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-6785000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-5221000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-6255000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-6345000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-4452000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-3071000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-3300000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-3400000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-3300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2700000.0</v>
       </c>
       <c r="DG28">
         <v>-2700000.0</v>
       </c>
       <c r="DH28">
+        <v>-2700000.0</v>
+      </c>
+      <c r="DI28">
         <v>-300000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-2200000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-4000000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-103600000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:115">
+    <row r="29" spans="1:116">
       <c r="A29" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B29">
+        <v>35898000.0</v>
+      </c>
+      <c r="C29">
         <v>68599000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>305414000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>275446000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>227128000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>106531000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>267930000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>108055000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>166422000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-33323000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>47331000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>205239000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>224832000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>254544000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>773382000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>625460000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>265257000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-13928000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>75855000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-73498000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>149290000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-56692000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>162142000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-168594000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>447144000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>58499000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>211561000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>167332000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>199595000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>256931000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>264013000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>220413000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>107900000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>200570000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>162152000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>68338000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>57315000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>92696000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>152580000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>129567000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>143111000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>104150000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>253893000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>213247000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>150801000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>100395000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>208104000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>176954000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>113928000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>14440000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>164848000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>124658000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>116321000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-58050000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>193186000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>157128000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>32944000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>77084000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>136157000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>214701000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>26241000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>52613000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>207643000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>127263000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>5948000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>3925000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>130200000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>156034000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>27654000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>58683000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>272248000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>112146000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>37453000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>25732000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>128752000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>84025000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>40474000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>55179000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>112466000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>115228000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>59589000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>56094000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>72457000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>76783000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>55334000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>24514000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>93560000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>32172000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>16211000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>13998000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>34362000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>20601000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>42727000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>11808000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>41680000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>31570000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>16504000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>24385000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>37795000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>28181000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>7631000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>845000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>34025000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>32645000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>21085000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>-13265000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>24900000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>11100000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>13700000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>2200000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>16400000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>17200000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>32300000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>11700000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>34100000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:115">
+    <row r="30" spans="1:116">
       <c r="A30" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B30">
+        <v>-97034000.0</v>
+      </c>
+      <c r="C30">
         <v>-3338000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-27546000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-18620000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-20159000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>11655000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-15189000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-17288000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-19337000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-22474000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-16136000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-15350000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-24351000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-26950000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-27472000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-31251000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>17784000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-23979000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-18358000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-22728000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-31080000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-13506000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-13748000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-15222000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-4424000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-238320000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-19523000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-3571000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-31935000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-58000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-20301000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-19563000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-16755000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-16189000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-12874000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-58815000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-17401000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-18444000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-20939000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-247668000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-25786000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-18595000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-14450000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-10997000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-13040000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-15959000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-364188000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-6152000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-6229000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-12327000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-13970000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-11545000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>6790000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-10134000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-320381000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-13907000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-10962000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-13816000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-23704000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-4140000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-9184000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-1285000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>17847000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>6285000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-9081000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-6453000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-42419000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-51217000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-19389000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-10863000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-6928000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-18735000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-18739000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>75882000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>1540000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-17853000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-18888000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-20521000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-4342000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-25587000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-36933000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-14375000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-6942000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-21282000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-4603000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-53847000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-23288000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-5643000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-6864000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-19021000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-6147000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-2214000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-2773000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-1939000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-22419000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-27184000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-3255000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-17385000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-1785000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-6635000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-830000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-3967000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-2588000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-11138000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-4278000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-6088000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-71700000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-8900000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-3400000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-4800000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-15600000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>2900000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-12300000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-6600000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>27300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>