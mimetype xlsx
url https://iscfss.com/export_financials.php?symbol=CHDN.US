--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="253">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="254">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -307,50 +307,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1267,51 +1270,53 @@
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
         <v>34</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>184300000.0</v>
+      </c>
       <c r="C2">
         <v>180300000.0</v>
       </c>
       <c r="D2">
         <v>158500000.0</v>
       </c>
       <c r="E2">
         <v>145500000.0</v>
       </c>
       <c r="F2">
         <v>81600000.0</v>
       </c>
       <c r="G2">
         <v>70700000.0</v>
       </c>
       <c r="H2">
         <v>57800000.0</v>
       </c>
       <c r="I2">
         <v>47000000.0</v>
       </c>
       <c r="J2">
         <v>54100000.0</v>
       </c>
       <c r="K2">
@@ -1445,51 +1450,53 @@
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>37</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-1000000.0</v>
+      </c>
       <c r="C5">
         <v>-1000000.0</v>
       </c>
       <c r="D5">
         <v>-900000.0</v>
       </c>
       <c r="E5">
         <v>-900000.0</v>
       </c>
       <c r="F5">
         <v>-900000.0</v>
       </c>
       <c r="G5">
         <v>-900000.0</v>
       </c>
       <c r="H5">
         <v>-900000.0</v>
       </c>
       <c r="I5">
         <v>-900000.0</v>
       </c>
       <c r="J5">
         <v>-1300000.0</v>
       </c>
       <c r="K5">
@@ -1599,93 +1606,97 @@
         <v>0.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
         <v>39</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>8400000.0</v>
+      </c>
       <c r="C7">
         <v>8700000.0</v>
       </c>
       <c r="D7">
         <v>7800000.0</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
         <v>40</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>0.0</v>
+      </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>18200000.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1731,51 +1742,53 @@
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
         <v>42</v>
       </c>
-      <c r="B10"/>
+      <c r="B10">
+        <v>288500000.0</v>
+      </c>
       <c r="C10">
         <v>175500000.0</v>
       </c>
       <c r="D10">
         <v>144500000.0</v>
       </c>
       <c r="E10">
         <v>129800000.0</v>
       </c>
       <c r="F10">
         <v>291300000.0</v>
       </c>
       <c r="G10">
         <v>67400000.0</v>
       </c>
       <c r="H10">
         <v>96200000.0</v>
       </c>
       <c r="I10">
         <v>133300000.0</v>
       </c>
       <c r="J10">
         <v>51700000.0</v>
       </c>
       <c r="K10">
@@ -1871,51 +1884,53 @@
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
         <v>44</v>
       </c>
-      <c r="B12"/>
+      <c r="B12">
+        <v>288500000.0</v>
+      </c>
       <c r="C12">
         <v>175500000.0</v>
       </c>
       <c r="D12">
         <v>144500000.0</v>
       </c>
       <c r="E12">
         <v>129800000.0</v>
       </c>
       <c r="F12">
         <v>291300000.0</v>
       </c>
       <c r="G12">
         <v>67400000.0</v>
       </c>
       <c r="H12">
         <v>96200000.0</v>
       </c>
       <c r="I12">
         <v>133300000.0</v>
       </c>
       <c r="J12">
         <v>51700000.0</v>
       </c>
       <c r="K12">
@@ -2449,51 +2464,53 @@
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" t="s">
         <v>52</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>900200000.0</v>
+      </c>
       <c r="C20">
         <v>900200000.0</v>
       </c>
       <c r="D20">
         <v>899900000.0</v>
       </c>
       <c r="E20">
         <v>723800000.0</v>
       </c>
       <c r="F20">
         <v>366800000.0</v>
       </c>
       <c r="G20">
         <v>366800000.0</v>
       </c>
       <c r="H20">
         <v>367100000.0</v>
       </c>
       <c r="I20">
         <v>338000000.0</v>
       </c>
       <c r="J20">
         <v>317600000.0</v>
       </c>
       <c r="K20">
@@ -2533,51 +2550,53 @@
         <v>53528000.0</v>
       </c>
       <c r="W20">
         <v>53528000.0</v>
       </c>
       <c r="X20">
         <v>52239000.0</v>
       </c>
       <c r="Y20">
         <v>52239000.0</v>
       </c>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" t="s">
         <v>53</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>2515300000.0</v>
+      </c>
       <c r="C21">
         <v>2409000000.0</v>
       </c>
       <c r="D21">
         <v>2418400000.0</v>
       </c>
       <c r="E21">
         <v>2391800000.0</v>
       </c>
       <c r="F21">
         <v>348100000.0</v>
       </c>
       <c r="G21">
         <v>350600000.0</v>
       </c>
       <c r="H21">
         <v>369800000.0</v>
       </c>
       <c r="I21">
         <v>264000000.0</v>
       </c>
       <c r="J21">
         <v>169400000.0</v>
       </c>
       <c r="K21">
@@ -2627,51 +2646,53 @@
       </c>
       <c r="Z21">
         <v>61469000.0</v>
       </c>
       <c r="AA21">
         <v>63841000.0</v>
       </c>
       <c r="AB21">
         <v>62300000.0</v>
       </c>
       <c r="AC21">
         <v>8400000.0</v>
       </c>
       <c r="AD21">
         <v>1900000.0</v>
       </c>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
         <v>54</v>
       </c>
-      <c r="B22"/>
+      <c r="B22">
+        <v>11900000.0</v>
+      </c>
       <c r="C22">
         <v>11600000.0</v>
       </c>
       <c r="D22">
         <v>17200000.0</v>
       </c>
       <c r="E22">
         <v>74900000.0</v>
       </c>
       <c r="F22">
         <v>64300000.0</v>
       </c>
       <c r="G22">
         <v>53600000.0</v>
       </c>
       <c r="H22">
         <v>46300000.0</v>
       </c>
       <c r="I22">
         <v>40000000.0</v>
       </c>
       <c r="J22">
         <v>100300000.0</v>
       </c>
       <c r="K22">
@@ -2718,51 +2739,51 @@
       </c>
       <c r="Y22">
         <v>5406000.0</v>
       </c>
       <c r="Z22">
         <v>10535000.0</v>
       </c>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22">
         <v>500000.0</v>
       </c>
       <c r="AE22"/>
       <c r="AF22">
         <v>500000.0</v>
       </c>
       <c r="AG22"/>
       <c r="AH22"/>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>55</v>
       </c>
       <c r="B23">
-        <v>688700000.0</v>
+        <v>7484500000.0</v>
       </c>
       <c r="C23">
         <v>7275900000.0</v>
       </c>
       <c r="D23">
         <v>6955500000.0</v>
       </c>
       <c r="E23">
         <v>6206800000.0</v>
       </c>
       <c r="F23">
         <v>2981600000.0</v>
       </c>
       <c r="G23">
         <v>2686400000.0</v>
       </c>
       <c r="H23">
         <v>2551000000.0</v>
       </c>
       <c r="I23">
         <v>1725200000.0</v>
       </c>
       <c r="J23">
         <v>2359400000.0</v>
       </c>
@@ -2821,51 +2842,53 @@
         <v>398000000.0</v>
       </c>
       <c r="AC23">
         <v>114700000.0</v>
       </c>
       <c r="AD23">
         <v>85800000.0</v>
       </c>
       <c r="AE23">
         <v>80700000.0</v>
       </c>
       <c r="AF23">
         <v>77500000.0</v>
       </c>
       <c r="AG23">
         <v>70200000.0</v>
       </c>
       <c r="AH23">
         <v>56800000.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
         <v>56</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>5067100000.0</v>
+      </c>
       <c r="C24">
         <v>4844100000.0</v>
       </c>
       <c r="D24">
         <v>4768300000.0</v>
       </c>
       <c r="E24">
         <v>2477100000.0</v>
       </c>
       <c r="F24">
         <v>1292400000.0</v>
       </c>
       <c r="G24">
         <v>1087800000.0</v>
       </c>
       <c r="H24">
         <v>1085900000.0</v>
       </c>
       <c r="I24">
         <v>493000000.0</v>
       </c>
       <c r="J24">
         <v>492300000.0</v>
       </c>
       <c r="K24">
@@ -2969,51 +2992,53 @@
         <v>127563000.0</v>
       </c>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
         <v>58</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>684600000.0</v>
+      </c>
       <c r="C26">
         <v>661200000.0</v>
       </c>
       <c r="D26">
         <v>655900000.0</v>
       </c>
       <c r="E26">
         <v>659400000.0</v>
       </c>
       <c r="F26">
         <v>663600000.0</v>
       </c>
       <c r="G26">
         <v>630600000.0</v>
       </c>
       <c r="H26">
         <v>634500000.0</v>
       </c>
       <c r="I26">
         <v>108100000.0</v>
       </c>
       <c r="J26">
         <v>171300000.0</v>
       </c>
       <c r="K26">
@@ -3070,51 +3095,51 @@
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>60</v>
       </c>
       <c r="B28">
-        <v>802500000.0</v>
+        <v>4908500000.0</v>
       </c>
       <c r="C28">
         <v>4740400000.0</v>
       </c>
       <c r="D28">
         <v>4699600000.0</v>
       </c>
       <c r="E28">
         <v>4475900000.0</v>
       </c>
       <c r="F28">
         <v>1676700000.0</v>
       </c>
       <c r="G28">
         <v>1554900000.0</v>
       </c>
       <c r="H28">
         <v>1377700000.0</v>
       </c>
       <c r="I28">
         <v>751000000.0</v>
       </c>
       <c r="J28">
         <v>1077500000.0</v>
       </c>
@@ -3173,51 +3198,53 @@
         <v>152400000.0</v>
       </c>
       <c r="AC28">
         <v>7200000.0</v>
       </c>
       <c r="AD28">
         <v>-6600000.0</v>
       </c>
       <c r="AE28">
         <v>-5200000.0</v>
       </c>
       <c r="AF28">
         <v>600000.0</v>
       </c>
       <c r="AG28">
         <v>6200000.0</v>
       </c>
       <c r="AH28">
         <v>-10500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" t="s">
         <v>61</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>6139900000.0</v>
+      </c>
       <c r="C29">
         <v>5990800000.0</v>
       </c>
       <c r="D29">
         <v>5729900000.0</v>
       </c>
       <c r="E29">
         <v>5157200000.0</v>
       </c>
       <c r="F29">
         <v>2274800000.0</v>
       </c>
       <c r="G29">
         <v>1989400000.0</v>
       </c>
       <c r="H29">
         <v>1982200000.0</v>
       </c>
       <c r="I29">
         <v>1357600000.0</v>
       </c>
       <c r="J29">
         <v>1769500000.0</v>
       </c>
       <c r="K29"/>
@@ -3227,51 +3254,53 @@
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>62</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>110500000.0</v>
+      </c>
       <c r="C30">
         <v>113200000.0</v>
       </c>
       <c r="D30">
         <v>119500000.0</v>
       </c>
       <c r="E30">
         <v>95500000.0</v>
       </c>
       <c r="F30">
         <v>108300000.0</v>
       </c>
       <c r="G30">
         <v>85900000.0</v>
       </c>
       <c r="H30">
         <v>51800000.0</v>
       </c>
       <c r="I30">
         <v>45800000.0</v>
       </c>
       <c r="J30">
         <v>85200000.0</v>
       </c>
       <c r="K30">
@@ -3391,51 +3420,53 @@
         <v>266491000.0</v>
       </c>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
     </row>
     <row r="32" spans="1:34">
       <c r="A32" t="s">
         <v>64</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-290100000.0</v>
+      </c>
       <c r="C32">
         <v>-317000000.0</v>
       </c>
       <c r="D32">
         <v>-355000000.0</v>
       </c>
       <c r="E32">
         <v>-277100000.0</v>
       </c>
       <c r="F32">
         <v>106500000.0</v>
       </c>
       <c r="G32">
         <v>-189100000.0</v>
       </c>
       <c r="H32">
         <v>-80000000.0</v>
       </c>
       <c r="I32">
         <v>-15100000.0</v>
       </c>
       <c r="J32">
         <v>-197100000.0</v>
       </c>
       <c r="K32"/>
@@ -3446,51 +3477,51 @@
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
     </row>
     <row r="33" spans="1:34">
       <c r="A33" t="s">
         <v>65</v>
       </c>
       <c r="B33">
-        <v>314500000.0</v>
+        <v>7041300000.0</v>
       </c>
       <c r="C33">
         <v>6863600000.0</v>
       </c>
       <c r="D33">
         <v>6554700000.0</v>
       </c>
       <c r="E33">
         <v>5862300000.0</v>
       </c>
       <c r="F33">
         <v>2480100000.0</v>
       </c>
       <c r="G33">
         <v>2451300000.0</v>
       </c>
       <c r="H33">
         <v>2329800000.0</v>
       </c>
       <c r="I33">
         <v>1483700000.0</v>
       </c>
       <c r="J33">
         <v>2103300000.0</v>
       </c>
@@ -3549,51 +3580,53 @@
         <v>341900000.0</v>
       </c>
       <c r="AC33">
         <v>95300000.0</v>
       </c>
       <c r="AD33">
         <v>68900000.0</v>
       </c>
       <c r="AE33">
         <v>66600000.0</v>
       </c>
       <c r="AF33">
         <v>69000000.0</v>
       </c>
       <c r="AG33">
         <v>64700000.0</v>
       </c>
       <c r="AH33">
         <v>41300000.0</v>
       </c>
     </row>
     <row r="34" spans="1:34">
       <c r="A34" t="s">
         <v>66</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>93000000.0</v>
+      </c>
       <c r="C34">
         <v>146500000.0</v>
       </c>
       <c r="D34">
         <v>137800000.0</v>
       </c>
       <c r="E34">
         <v>2215800000.0</v>
       </c>
       <c r="F34">
         <v>734500000.0</v>
       </c>
       <c r="G34">
         <v>593400000.0</v>
       </c>
       <c r="H34">
         <v>440100000.0</v>
       </c>
       <c r="I34">
         <v>403000000.0</v>
       </c>
       <c r="J34">
         <v>703700000.0</v>
       </c>
       <c r="K34">
@@ -3616,51 +3649,51 @@
       </c>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
     </row>
     <row r="35" spans="1:34">
       <c r="A35" t="s">
         <v>67</v>
       </c>
       <c r="B35">
-        <v>802500000.0</v>
+        <v>5695400000.0</v>
       </c>
       <c r="C35">
         <v>5443300000.0</v>
       </c>
       <c r="D35">
         <v>5306100000.0</v>
       </c>
       <c r="E35">
         <v>5033700000.0</v>
       </c>
       <c r="F35">
         <v>2279800000.0</v>
       </c>
       <c r="G35">
         <v>1895100000.0</v>
       </c>
       <c r="H35">
         <v>1738800000.0</v>
       </c>
       <c r="I35">
         <v>995300000.0</v>
       </c>
       <c r="J35">
         <v>1265900000.0</v>
       </c>
@@ -3719,51 +3752,53 @@
         <v>204600000.0</v>
       </c>
       <c r="AC35">
         <v>22300000.0</v>
       </c>
       <c r="AD35">
         <v>7500000.0</v>
       </c>
       <c r="AE35">
         <v>8100000.0</v>
       </c>
       <c r="AF35">
         <v>11900000.0</v>
       </c>
       <c r="AG35">
         <v>12400000.0</v>
       </c>
       <c r="AH35">
         <v>3500000.0</v>
       </c>
     </row>
     <row r="36" spans="1:34">
       <c r="A36" t="s">
         <v>68</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>2626700000.0</v>
+      </c>
       <c r="C36">
         <v>18300000.0</v>
       </c>
       <c r="D36">
         <v>19300000.0</v>
       </c>
       <c r="E36">
         <v>109000000.0</v>
       </c>
       <c r="F36">
         <v>106700000.0</v>
       </c>
       <c r="G36">
         <v>21200000.0</v>
       </c>
       <c r="H36">
         <v>21100000.0</v>
       </c>
       <c r="I36">
         <v>16100000.0</v>
       </c>
       <c r="J36">
         <v>837000000.0</v>
       </c>
       <c r="K36">
@@ -3959,51 +3994,53 @@
         <v>13020000.0</v>
       </c>
       <c r="W38">
         <v>17196000.0</v>
       </c>
       <c r="X38">
         <v>16941000.0</v>
       </c>
       <c r="Y38">
         <v>10606000.0</v>
       </c>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
     </row>
     <row r="39" spans="1:34">
       <c r="A39" t="s">
         <v>71</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>44200000.0</v>
+      </c>
       <c r="C39">
         <v>112000000.0</v>
       </c>
       <c r="D39">
         <v>119600000.0</v>
       </c>
       <c r="E39">
         <v>119200000.0</v>
       </c>
       <c r="F39">
         <v>101900000.0</v>
       </c>
       <c r="G39">
         <v>81800000.0</v>
       </c>
       <c r="H39">
         <v>73200000.0</v>
       </c>
       <c r="I39">
         <v>62400000.0</v>
       </c>
       <c r="J39">
         <v>119200000.0</v>
       </c>
       <c r="K39">
@@ -4058,51 +4095,51 @@
         <v>11938000.0</v>
       </c>
       <c r="AB39">
         <v>2700000.0</v>
       </c>
       <c r="AC39">
         <v>1000000.0</v>
       </c>
       <c r="AD39"/>
       <c r="AE39">
         <v>700000.0</v>
       </c>
       <c r="AF39"/>
       <c r="AG39">
         <v>700000.0</v>
       </c>
       <c r="AH39">
         <v>700000.0</v>
       </c>
     </row>
     <row r="40" spans="1:34">
       <c r="A40" t="s">
         <v>72</v>
       </c>
       <c r="B40">
-        <v>88900000.0</v>
+        <v>477500000.0</v>
       </c>
       <c r="C40">
         <v>424300000.0</v>
       </c>
       <c r="D40">
         <v>448300000.0</v>
       </c>
       <c r="E40">
         <v>388000000.0</v>
       </c>
       <c r="F40">
         <v>257800000.0</v>
       </c>
       <c r="G40">
         <v>316700000.0</v>
       </c>
       <c r="H40">
         <v>196900000.0</v>
       </c>
       <c r="I40">
         <v>157700000.0</v>
       </c>
       <c r="J40">
         <v>300200000.0</v>
       </c>
@@ -4433,51 +4470,53 @@
         <v>0.0</v>
       </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
     </row>
     <row r="45" spans="1:34">
       <c r="A45" t="s">
         <v>77</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>4296600000.0</v>
+      </c>
       <c r="C45">
         <v>4043500000.0</v>
       </c>
       <c r="D45">
         <v>3549600000.0</v>
       </c>
       <c r="E45">
         <v>2815400000.0</v>
       </c>
       <c r="F45">
         <v>1731600000.0</v>
       </c>
       <c r="G45">
         <v>1082100000.0</v>
       </c>
       <c r="H45">
         <v>937300000.0</v>
       </c>
       <c r="I45">
         <v>757500000.0</v>
       </c>
       <c r="J45">
         <v>608000000.0</v>
       </c>
       <c r="K45">
@@ -4723,51 +4762,53 @@
       </c>
       <c r="X47">
         <v>367229000.0</v>
       </c>
       <c r="Y47">
         <v>338381000.0</v>
       </c>
       <c r="Z47">
         <v>339419000.0</v>
       </c>
       <c r="AA47">
         <v>342767000.0</v>
       </c>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
     </row>
     <row r="48" spans="1:34">
       <c r="A48" t="s">
         <v>80</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>1010700000.0</v>
+      </c>
       <c r="C48">
         <v>1084600000.0</v>
       </c>
       <c r="D48">
         <v>894500000.0</v>
       </c>
       <c r="E48">
         <v>552400000.0</v>
       </c>
       <c r="F48">
         <v>307700000.0</v>
       </c>
       <c r="G48">
         <v>349800000.0</v>
       </c>
       <c r="H48">
         <v>509200000.0</v>
       </c>
       <c r="I48">
         <v>474200000.0</v>
       </c>
       <c r="J48">
         <v>634300000.0</v>
       </c>
       <c r="K48">
@@ -4887,51 +4928,53 @@
         <v>323831000.0</v>
       </c>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
     </row>
     <row r="50" spans="1:34">
       <c r="A50" t="s">
         <v>82</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>63100000.0</v>
+      </c>
       <c r="C50">
         <v>63100000.0</v>
       </c>
       <c r="D50">
         <v>68000000.0</v>
       </c>
       <c r="E50">
         <v>47000000.0</v>
       </c>
       <c r="F50">
         <v>7000000.0</v>
       </c>
       <c r="G50">
         <v>4000000.0</v>
       </c>
       <c r="H50">
         <v>4000000.0</v>
       </c>
       <c r="I50">
         <v>4000000.0</v>
       </c>
       <c r="J50">
         <v>4000000.0</v>
       </c>
       <c r="K50">
@@ -4948,51 +4991,51 @@
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
     </row>
     <row r="51" spans="1:34">
       <c r="A51" t="s">
         <v>83</v>
       </c>
       <c r="B51">
-        <v>802500000.0</v>
+        <v>5197000000.0</v>
       </c>
       <c r="C51">
         <v>4915900000.0</v>
       </c>
       <c r="D51">
         <v>4844100000.0</v>
       </c>
       <c r="E51">
         <v>4605700000.0</v>
       </c>
       <c r="F51">
         <v>1968000000.0</v>
       </c>
       <c r="G51">
         <v>1622300000.0</v>
       </c>
       <c r="H51">
         <v>1473900000.0</v>
       </c>
       <c r="I51">
         <v>884300000.0</v>
       </c>
       <c r="J51">
         <v>1129200000.0</v>
       </c>
@@ -5051,51 +5094,53 @@
         <v>181500000.0</v>
       </c>
       <c r="AC51">
         <v>13600000.0</v>
       </c>
       <c r="AD51">
         <v>2700000.0</v>
       </c>
       <c r="AE51">
         <v>3000000.0</v>
       </c>
       <c r="AF51">
         <v>6500000.0</v>
       </c>
       <c r="AG51">
         <v>8700000.0</v>
       </c>
       <c r="AH51">
         <v>600000.0</v>
       </c>
     </row>
     <row r="52" spans="1:34">
       <c r="A52" t="s">
         <v>84</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>71500000.0</v>
+      </c>
       <c r="C52">
         <v>71800000.0</v>
       </c>
       <c r="D52">
         <v>75800000.0</v>
       </c>
       <c r="E52">
         <v>47000000.0</v>
       </c>
       <c r="F52">
         <v>7000000.0</v>
       </c>
       <c r="G52">
         <v>4000000.0</v>
       </c>
       <c r="H52">
         <v>4000000.0</v>
       </c>
       <c r="I52">
         <v>4000000.0</v>
       </c>
       <c r="J52">
         <v>4000000.0</v>
       </c>
       <c r="K52">
@@ -5280,51 +5325,51 @@
       </c>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
     </row>
     <row r="55" spans="1:34">
       <c r="A55" t="s">
         <v>87</v>
       </c>
       <c r="B55">
-        <v>688700000.0</v>
+        <v>7484500000.0</v>
       </c>
       <c r="C55">
         <v>7275900000.0</v>
       </c>
       <c r="D55">
         <v>6955500000.0</v>
       </c>
       <c r="E55">
         <v>6206800000.0</v>
       </c>
       <c r="F55">
         <v>2981600000.0</v>
       </c>
       <c r="G55">
         <v>2686400000.0</v>
       </c>
       <c r="H55">
         <v>2551000000.0</v>
       </c>
       <c r="I55">
         <v>1725200000.0</v>
       </c>
       <c r="J55">
         <v>2359400000.0</v>
       </c>
@@ -5383,51 +5428,53 @@
         <v>398000000.0</v>
       </c>
       <c r="AC55">
         <v>114700000.0</v>
       </c>
       <c r="AD55">
         <v>85800000.0</v>
       </c>
       <c r="AE55">
         <v>80700000.0</v>
       </c>
       <c r="AF55">
         <v>77500000.0</v>
       </c>
       <c r="AG55">
         <v>70200000.0</v>
       </c>
       <c r="AH55">
         <v>56800000.0</v>
       </c>
     </row>
     <row r="56" spans="1:34">
       <c r="A56" t="s">
         <v>88</v>
       </c>
-      <c r="B56"/>
+      <c r="B56">
+        <v>443200000.0</v>
+      </c>
       <c r="C56">
         <v>412300000.0</v>
       </c>
       <c r="D56">
         <v>400800000.0</v>
       </c>
       <c r="E56">
         <v>344500000.0</v>
       </c>
       <c r="F56">
         <v>501500000.0</v>
       </c>
       <c r="G56">
         <v>235100000.0</v>
       </c>
       <c r="H56">
         <v>221200000.0</v>
       </c>
       <c r="I56">
         <v>241500000.0</v>
       </c>
       <c r="J56">
         <v>256100000.0</v>
       </c>
       <c r="K56">
@@ -5486,51 +5533,51 @@
       </c>
       <c r="AC56">
         <v>19400000.0</v>
       </c>
       <c r="AD56">
         <v>16900000.0</v>
       </c>
       <c r="AE56">
         <v>14100000.0</v>
       </c>
       <c r="AF56">
         <v>8500000.0</v>
       </c>
       <c r="AG56">
         <v>5500000.0</v>
       </c>
       <c r="AH56">
         <v>15500000.0</v>
       </c>
     </row>
     <row r="57" spans="1:34">
       <c r="A57" t="s">
         <v>89</v>
       </c>
       <c r="B57">
-        <v>88900000.0</v>
+        <v>733300000.0</v>
       </c>
       <c r="C57">
         <v>729300000.0</v>
       </c>
       <c r="D57">
         <v>755800000.0</v>
       </c>
       <c r="E57">
         <v>621600000.0</v>
       </c>
       <c r="F57">
         <v>395000000.0</v>
       </c>
       <c r="G57">
         <v>424200000.0</v>
       </c>
       <c r="H57">
         <v>301200000.0</v>
       </c>
       <c r="I57">
         <v>256600000.0</v>
       </c>
       <c r="J57">
         <v>453200000.0</v>
       </c>
@@ -5590,51 +5637,51 @@
       </c>
       <c r="AC57">
         <v>27200000.0</v>
       </c>
       <c r="AD57">
         <v>24900000.0</v>
       </c>
       <c r="AE57">
         <v>24800000.0</v>
       </c>
       <c r="AF57">
         <v>18900000.0</v>
       </c>
       <c r="AG57">
         <v>15700000.0</v>
       </c>
       <c r="AH57">
         <v>16300000.0</v>
       </c>
     </row>
     <row r="58" spans="1:34">
       <c r="A58" t="s">
         <v>90</v>
       </c>
       <c r="B58">
-        <v>891400000.0</v>
+        <v>6428700000.0</v>
       </c>
       <c r="C58">
         <v>6172600000.0</v>
       </c>
       <c r="D58">
         <v>6061900000.0</v>
       </c>
       <c r="E58">
         <v>5655300000.0</v>
       </c>
       <c r="F58">
         <v>2674800000.0</v>
       </c>
       <c r="G58">
         <v>2319300000.0</v>
       </c>
       <c r="H58">
         <v>2040000000.0</v>
       </c>
       <c r="I58">
         <v>1251900000.0</v>
       </c>
       <c r="J58">
         <v>1719100000.0</v>
       </c>
@@ -5746,51 +5793,51 @@
       </c>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
     </row>
     <row r="60" spans="1:34">
       <c r="A60" t="s">
         <v>92</v>
       </c>
       <c r="B60">
-        <v>-202700000.0</v>
+        <v>1009700000.0</v>
       </c>
       <c r="C60">
         <v>1083600000.0</v>
       </c>
       <c r="D60">
         <v>893600000.0</v>
       </c>
       <c r="E60">
         <v>551500000.0</v>
       </c>
       <c r="F60">
         <v>306800000.0</v>
       </c>
       <c r="G60">
         <v>367100000.0</v>
       </c>
       <c r="H60">
         <v>508300000.0</v>
       </c>
       <c r="I60">
         <v>473300000.0</v>
       </c>
       <c r="J60">
         <v>640300000.0</v>
       </c>
@@ -5956,856 +6003,864 @@
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EB62"/>
+  <dimension ref="A1:EC62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:132">
+    <row r="1" spans="1:133">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="D1" t="s">
         <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
+        <v>98</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="H1" t="s">
         <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
+        <v>101</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="L1" t="s">
         <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
+        <v>104</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="P1" t="s">
         <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
+        <v>107</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="T1" t="s">
         <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
+        <v>110</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="X1" t="s">
         <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AB1" t="s">
         <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AF1" t="s">
         <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AJ1" t="s">
         <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AN1" t="s">
         <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AR1" t="s">
         <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AV1" t="s">
         <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AZ1" t="s">
         <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BD1" t="s">
         <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BH1" t="s">
         <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BL1" t="s">
         <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BP1" t="s">
         <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BT1" t="s">
         <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BX1" t="s">
         <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CB1" t="s">
         <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CF1" t="s">
         <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CJ1" t="s">
         <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CN1" t="s">
         <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CR1" t="s">
         <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CV1" t="s">
         <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="CZ1" t="s">
         <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DD1" t="s">
         <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DH1" t="s">
         <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DL1" t="s">
         <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DP1" t="s">
         <v>183</v>
       </c>
       <c r="DQ1" t="s">
         <v>184</v>
       </c>
       <c r="DR1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DT1" t="s">
         <v>186</v>
       </c>
       <c r="DU1" t="s">
         <v>187</v>
       </c>
       <c r="DV1" t="s">
+        <v>188</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="DX1" t="s">
         <v>189</v>
       </c>
       <c r="DY1" t="s">
         <v>190</v>
       </c>
       <c r="DZ1" t="s">
         <v>191</v>
       </c>
       <c r="EA1" t="s">
         <v>192</v>
       </c>
       <c r="EB1" t="s">
         <v>193</v>
       </c>
+      <c r="EC1" t="s">
+        <v>194</v>
+      </c>
     </row>
-    <row r="2" spans="1:132">
+    <row r="2" spans="1:133">
       <c r="A2" t="s">
         <v>34</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>218000000.0</v>
+      </c>
       <c r="C2">
+        <v>184300000.0</v>
+      </c>
+      <c r="D2">
         <v>194000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>231000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>207100000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>180300000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>182400000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>215000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>187800000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>158500000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>169000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>164200000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>145300000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>145500000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>109100000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>139100000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>96900000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>81600000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>92400000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>124500000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>74700000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>70700000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>108200000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>105800000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>80600000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>57800000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>75800000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>107200000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>72100000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>47000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>60100000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>79000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>59800000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>54100000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>61600000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>87300000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>56100000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>49500000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>53900000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>74400000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>57500000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>39100000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>52159000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>66291000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>51988000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>45182000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>49024000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>70610000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>51697000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>43123000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>71685000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>81518000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>63516000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>47791000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>59000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>68930000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>53422000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>56514000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>42512000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>56302000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>46240000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>47703000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>38149000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>61719000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>36167000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>35034000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>32742000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>53534000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>36347000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>40745000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>34151000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>61027000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>31632000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>32032000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>31383000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>38652000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>14900000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>21476000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>50570000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>64879000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>23410000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>27197000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>44977000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>37535000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>18425000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>45643000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>38809000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>76040000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>38513000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>34466000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>34131000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>64435000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>27296000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>31189000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>34595000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>75070000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>28250000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>42740000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>44801000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>73490000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>22010000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>34894000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>34572000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>33979000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>14743000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>14800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14700000.0</v>
       </c>
       <c r="DD2">
         <v>14700000.0</v>
       </c>
       <c r="DE2">
+        <v>14700000.0</v>
+      </c>
+      <c r="DF2">
         <v>11300000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>6500000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>10200000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>11400000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>10000000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>5700000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>10500000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>12600000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>10300000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>7600000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>13000000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>100000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>8700000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>6500000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>7400000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>13500000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>7200000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>4600000.0</v>
       </c>
-      <c r="DW2"/>
-      <c r="DX2">
+      <c r="DX2"/>
+      <c r="DY2">
         <v>10200000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>3400000.0</v>
       </c>
-      <c r="DZ2">
+      <c r="EA2">
         <v>3300000.0</v>
       </c>
-      <c r="EA2">
+      <c r="EB2">
         <v>2100000.0</v>
       </c>
-      <c r="EB2"/>
+      <c r="EC2"/>
     </row>
-    <row r="3" spans="1:132">
+    <row r="3" spans="1:133">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6896,52 +6951,53 @@
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
       <c r="DZ3"/>
       <c r="EA3"/>
       <c r="EB3"/>
+      <c r="EC3"/>
     </row>
-    <row r="4" spans="1:132">
+    <row r="4" spans="1:133">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -7032,76 +7088,79 @@
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
+      <c r="EC4"/>
     </row>
-    <row r="5" spans="1:132">
+    <row r="5" spans="1:133">
       <c r="A5" t="s">
         <v>37</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-1000000.0</v>
+      </c>
       <c r="C5">
         <v>-1000000.0</v>
       </c>
       <c r="D5">
         <v>-1000000.0</v>
       </c>
       <c r="E5">
         <v>-1000000.0</v>
       </c>
       <c r="F5">
         <v>-1000000.0</v>
       </c>
       <c r="G5">
         <v>-1000000.0</v>
       </c>
       <c r="H5">
         <v>-1000000.0</v>
       </c>
       <c r="I5">
-        <v>-900000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="J5">
         <v>-900000.0</v>
       </c>
       <c r="K5">
         <v>-900000.0</v>
       </c>
       <c r="L5">
         <v>-900000.0</v>
       </c>
       <c r="M5">
         <v>-900000.0</v>
       </c>
       <c r="N5">
         <v>-900000.0</v>
       </c>
       <c r="O5">
         <v>-900000.0</v>
       </c>
       <c r="P5">
         <v>-900000.0</v>
       </c>
       <c r="Q5">
         <v>-900000.0</v>
       </c>
@@ -7132,371 +7191,372 @@
       <c r="Z5">
         <v>-900000.0</v>
       </c>
       <c r="AA5">
         <v>-900000.0</v>
       </c>
       <c r="AB5">
         <v>-900000.0</v>
       </c>
       <c r="AC5">
         <v>-900000.0</v>
       </c>
       <c r="AD5">
         <v>-900000.0</v>
       </c>
       <c r="AE5">
         <v>-900000.0</v>
       </c>
       <c r="AF5">
         <v>-900000.0</v>
       </c>
       <c r="AG5">
         <v>-900000.0</v>
       </c>
       <c r="AH5">
+        <v>-900000.0</v>
+      </c>
+      <c r="AI5">
         <v>-1300000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1500000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1300000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-400000.0</v>
       </c>
       <c r="AN5">
         <v>-400000.0</v>
       </c>
       <c r="AO5">
-        <v>-600000.0</v>
+        <v>-400000.0</v>
       </c>
       <c r="AP5">
         <v>-600000.0</v>
       </c>
       <c r="AQ5">
+        <v>-600000.0</v>
+      </c>
+      <c r="AR5">
         <v>-482000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-540000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-512000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-125000.0</v>
       </c>
-      <c r="AU5">
-[...1 lines deleted...]
-      </c>
       <c r="AV5">
         <v>0.0</v>
       </c>
       <c r="AW5">
         <v>0.0</v>
       </c>
       <c r="AX5">
+        <v>0.0</v>
+      </c>
+      <c r="AY5">
         <v>-360775000.0</v>
       </c>
-      <c r="AY5">
-[...1 lines deleted...]
-      </c>
       <c r="AZ5">
         <v>0.0</v>
       </c>
       <c r="BA5">
         <v>0.0</v>
       </c>
       <c r="BB5">
+        <v>0.0</v>
+      </c>
+      <c r="BC5">
         <v>-313153000.0</v>
       </c>
-      <c r="BC5">
-[...1 lines deleted...]
-      </c>
       <c r="BD5">
         <v>0.0</v>
       </c>
       <c r="BE5">
-        <v>-270404000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BF5">
         <v>-270404000.0</v>
       </c>
       <c r="BG5">
-        <v>0.0</v>
+        <v>-270404000.0</v>
       </c>
       <c r="BH5">
         <v>0.0</v>
       </c>
       <c r="BI5">
-        <v>-227607000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BJ5">
         <v>-227607000.0</v>
       </c>
-      <c r="BK5"/>
+      <c r="BK5">
+        <v>-227607000.0</v>
+      </c>
       <c r="BL5"/>
-      <c r="BM5">
-[...1 lines deleted...]
-      </c>
+      <c r="BM5"/>
       <c r="BN5">
         <v>-191848000.0</v>
       </c>
-      <c r="BO5"/>
+      <c r="BO5">
+        <v>-191848000.0</v>
+      </c>
       <c r="BP5"/>
-      <c r="BQ5">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ5"/>
       <c r="BR5">
         <v>-171875000.0</v>
       </c>
       <c r="BS5">
-        <v>-145635000.0</v>
+        <v>-171875000.0</v>
       </c>
       <c r="BT5">
         <v>-145635000.0</v>
       </c>
       <c r="BU5">
         <v>-145635000.0</v>
       </c>
       <c r="BV5">
         <v>-145635000.0</v>
       </c>
       <c r="BW5">
-        <v>-124711000.0</v>
+        <v>-145635000.0</v>
       </c>
       <c r="BX5">
         <v>-124711000.0</v>
       </c>
       <c r="BY5">
         <v>-124711000.0</v>
       </c>
       <c r="BZ5">
         <v>-124711000.0</v>
       </c>
       <c r="CA5">
-        <v>-130927000.0</v>
+        <v>-124711000.0</v>
       </c>
       <c r="CB5">
         <v>-130927000.0</v>
       </c>
       <c r="CC5">
         <v>-130927000.0</v>
       </c>
       <c r="CD5">
+        <v>-130927000.0</v>
+      </c>
+      <c r="CE5">
         <v>-3040000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-1754000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-1547000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-972000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-2115000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-595000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>249000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-1071000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-361000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-845000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-1517000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-754000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-287000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-673000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-1126000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-1544000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-2365000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-2748000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-2112000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-2209000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-65000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-94000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-123000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-151000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="DC5">
         <v>-200000.0</v>
       </c>
       <c r="DD5">
+        <v>-200000.0</v>
+      </c>
+      <c r="DE5">
         <v>-89100000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-50400000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-46500000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-44900000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>-43500000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>-42200000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-41400000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-40200000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>-39200000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>-38200000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>-37100000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>-36100000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>-35100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-33100000.0</v>
       </c>
       <c r="DR5">
         <v>-33100000.0</v>
       </c>
       <c r="DS5">
         <v>-33100000.0</v>
       </c>
       <c r="DT5">
+        <v>-33100000.0</v>
+      </c>
+      <c r="DU5">
         <v>-32000000.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>-31000000.0</v>
       </c>
-      <c r="DV5">
+      <c r="DW5">
         <v>-30000000.0</v>
       </c>
-      <c r="DW5"/>
-      <c r="DX5">
+      <c r="DX5"/>
+      <c r="DY5">
         <v>-28400000.0</v>
       </c>
-      <c r="DY5">
+      <c r="DZ5">
         <v>-27700000.0</v>
       </c>
-      <c r="DZ5">
+      <c r="EA5">
         <v>-26600000.0</v>
       </c>
-      <c r="EA5">
+      <c r="EB5">
         <v>-25900000.0</v>
       </c>
-      <c r="EB5"/>
+      <c r="EC5"/>
     </row>
-    <row r="6" spans="1:132">
+    <row r="6" spans="1:133">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -7540,51 +7600,53 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
@@ -7612,75 +7674,80 @@
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
       <c r="DY6"/>
       <c r="DZ6"/>
       <c r="EA6"/>
       <c r="EB6"/>
+      <c r="EC6"/>
     </row>
-    <row r="7" spans="1:132">
+    <row r="7" spans="1:133">
       <c r="A7" t="s">
         <v>39</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>8000000.0</v>
+      </c>
       <c r="C7">
+        <v>8400000.0</v>
+      </c>
+      <c r="D7">
         <v>8700000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>8800000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>8600000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>8700000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>7800000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
@@ -7758,111 +7825,116 @@
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
+      <c r="EC7"/>
     </row>
-    <row r="8" spans="1:132">
+    <row r="8" spans="1:133">
       <c r="A8" t="s">
         <v>40</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>3000000.0</v>
+      </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
+        <v>0.0</v>
+      </c>
+      <c r="H8">
         <v>1700000.0</v>
       </c>
-      <c r="H8">
-[...1 lines deleted...]
-      </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
+        <v>0.0</v>
+      </c>
+      <c r="M8">
         <v>8000000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>4700000.0</v>
       </c>
-      <c r="N8">
-[...1 lines deleted...]
-      </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
+        <v>0.0</v>
+      </c>
+      <c r="U8">
         <v>8800000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7930,52 +8002,53 @@
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
+      <c r="EC8"/>
     </row>
-    <row r="9" spans="1:132">
+    <row r="9" spans="1:133">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -8066,444 +8139,450 @@
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
       <c r="EA9"/>
       <c r="EB9"/>
+      <c r="EC9"/>
     </row>
-    <row r="10" spans="1:132">
+    <row r="10" spans="1:133">
       <c r="A10" t="s">
         <v>42</v>
       </c>
-      <c r="B10"/>
+      <c r="B10">
+        <v>200000000.0</v>
+      </c>
       <c r="C10">
+        <v>288500000.0</v>
+      </c>
+      <c r="D10">
         <v>180500000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>182400000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>174200000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>175500000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>152700000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>140300000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>149400000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>144500000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>129900000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>374000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>173900000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>129800000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>110600000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>310200000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>294500000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>291300000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>315700000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>342200000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>147700000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>67400000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>622000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>649200000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>700900000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>96200000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>189800000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>202700000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>119700000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>133300000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>131300000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>254600000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>202700000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>51700000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>57800000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>41800000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>54900000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>48700000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>56900000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>55100000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>51100000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>74528000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>51112000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>59244000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>49525000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>67936000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>42041000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>46670000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>47164000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>44708000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>43751000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>38917000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>39288000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>37177000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>29999000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>31787000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>28882000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>27325000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>26883000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>31031000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>27348000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>26901000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>14533000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>24251000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>17360000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>13643000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>16552000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>14818000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>16822000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>12658000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>13314000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>18631000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>22128000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>15345000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>15599000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>21798000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>27627000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>20751000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>24863000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>39986000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>14659000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>22737000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>38244000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>14568000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>15097000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>27712000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>18414000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>39587000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>14924000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>16440000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>17524000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>27185000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>11084000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>14662000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>15575000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>26381000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>13828000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>15732000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>15751000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>22515000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>8066000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>10807000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>11359000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>21931000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>8577000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>29100000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>27900000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>21900000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>12600000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>6400000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>8100000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>8000000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>11800000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>9300000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>11000000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>16200000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>7100000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>8200000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>9500000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>14000000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>7300000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>5900000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>3600000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>10300000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>4300000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>2500000.0</v>
       </c>
-      <c r="DW10"/>
-      <c r="DX10">
+      <c r="DX10"/>
+      <c r="DY10">
         <v>14800000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>4300000.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>10100000.0</v>
       </c>
-      <c r="EA10">
+      <c r="EB10">
         <v>12700000.0</v>
       </c>
-      <c r="EB10"/>
+      <c r="EC10"/>
     </row>
-    <row r="11" spans="1:132">
+    <row r="11" spans="1:133">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8594,1752 +8673,1768 @@
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
       <c r="EA11"/>
       <c r="EB11"/>
+      <c r="EC11"/>
     </row>
-    <row r="12" spans="1:132">
+    <row r="12" spans="1:133">
       <c r="A12" t="s">
         <v>44</v>
       </c>
-      <c r="B12"/>
+      <c r="B12">
+        <v>200000000.0</v>
+      </c>
       <c r="C12">
+        <v>288500000.0</v>
+      </c>
+      <c r="D12">
         <v>180500000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>182400000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>174200000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>175500000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>152700000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>140300000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>149400000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>144500000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>129900000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>374000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>173900000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>129800000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>110600000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>310200000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>294500000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>291300000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>315700000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>342200000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>147700000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>67400000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>622000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>649200000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>700900000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>96200000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>189800000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>202700000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>119700000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>133300000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>131300000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>254600000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>202700000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>51700000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>57800000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>41800000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>54900000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>45300000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>56900000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>55100000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>51100000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>74500000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>51112000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>59244000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>49525000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>67936000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>42041000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>46670000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>47164000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>44708000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>43751000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>38917000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>39288000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>37177000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>29999000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>31787000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>28882000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>27325000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>26883000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>31031000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>27348000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>26901000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>14533000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>24251000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>17360000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>13643000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>16552000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>14818000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>16822000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>12658000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>13314000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>18631000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>22128000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>15345000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>15599000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>21798000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>27627000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>20751000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>24863000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>39986000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>14659000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>16010000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>38244000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>14568000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>15097000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>24968000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>18414000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>39587000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>14924000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>16440000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>17524000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>27185000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>11084000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>14662000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>15575000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>26381000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>13828000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>15562000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>15751000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>22515000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>8066000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>10807000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>11359000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>21931000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>8577000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>29100000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>27900000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>21900000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>12600000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>6400000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>8100000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>8000000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>11800000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>9300000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>11000000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>16200000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>7100000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>8200000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>9500000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>14000000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>7300000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>5900000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>3600000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>10300000.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>4300000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>2500000.0</v>
       </c>
-      <c r="DW12"/>
-      <c r="DX12">
+      <c r="DX12"/>
+      <c r="DY12">
         <v>14800000.0</v>
       </c>
-      <c r="DY12">
+      <c r="DZ12">
         <v>4300000.0</v>
       </c>
-      <c r="DZ12">
+      <c r="EA12">
         <v>10100000.0</v>
       </c>
-      <c r="EA12">
+      <c r="EB12">
         <v>12700000.0</v>
       </c>
-      <c r="EB12"/>
+      <c r="EC12"/>
     </row>
-    <row r="13" spans="1:132">
+    <row r="13" spans="1:133">
       <c r="A13" t="s">
         <v>45</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>3000000.0</v>
+      </c>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>1700000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>8000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>4700000.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
-      <c r="T13">
+      <c r="T13"/>
+      <c r="U13">
         <v>8800000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1700000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>18200000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>15500000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>6100000.0</v>
       </c>
-      <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
-      <c r="AB13">
+      <c r="AB13"/>
+      <c r="AC13">
         <v>2900000.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
-      <c r="AE13">
+      <c r="AE13"/>
+      <c r="AF13">
         <v>11500000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>6000000.0</v>
       </c>
-      <c r="AG13">
-[...1 lines deleted...]
-      </c>
       <c r="AH13">
+        <v>0.0</v>
+      </c>
+      <c r="AI13">
         <v>7300000.0</v>
       </c>
-      <c r="AI13">
-[...1 lines deleted...]
-      </c>
       <c r="AJ13">
         <v>0.0</v>
       </c>
       <c r="AK13">
+        <v>0.0</v>
+      </c>
+      <c r="AL13">
         <v>113200000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>116500000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>130700000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>123800000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>133400000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>134026000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>271116000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>265645000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>262967000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>262280000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>246001000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>243618000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>296492000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>295955000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>294037000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>287978000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>283496000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>274709000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>274622000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>271841000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>267597000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>260199000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>259336000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>257623000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>239812000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>236503000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>234712000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>233621000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>147477000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>145423000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>145037000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>144002000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>143201000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>142327000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>141491000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>140177000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>139144000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>137761000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>137254000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>134888000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>130955000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>128937000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>123260000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>121499000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>119688000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>121270000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>117824000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>115624000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>115578000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>114930000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>130541000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>129789000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>129522000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>128583000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>127193000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>126725000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>126302000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>126043000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>125574000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125132000.0</v>
       </c>
       <c r="CS13">
         <v>125132000.0</v>
       </c>
       <c r="CT13">
-        <v>124750000.0</v>
+        <v>125132000.0</v>
       </c>
       <c r="CU13">
         <v>124750000.0</v>
       </c>
       <c r="CV13">
-        <v>124485000.0</v>
+        <v>124750000.0</v>
       </c>
       <c r="CW13">
         <v>124485000.0</v>
       </c>
       <c r="CX13">
+        <v>124485000.0</v>
+      </c>
+      <c r="CY13">
         <v>123227000.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>123149000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71634000.0</v>
       </c>
       <c r="DA13">
         <v>71634000.0</v>
       </c>
       <c r="DB13">
-        <v>71600000.0</v>
+        <v>71634000.0</v>
       </c>
       <c r="DC13">
         <v>71600000.0</v>
       </c>
-      <c r="DD13"/>
+      <c r="DD13">
+        <v>71600000.0</v>
+      </c>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
+      <c r="EC13"/>
     </row>
-    <row r="14" spans="1:132">
+    <row r="14" spans="1:133">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14">
+        <v>70000000.0</v>
+      </c>
+      <c r="C14">
         <v>71800000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>71000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>72300000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>74400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74600000.0</v>
       </c>
       <c r="G14">
         <v>74600000.0</v>
       </c>
       <c r="H14">
         <v>74600000.0</v>
       </c>
       <c r="I14">
+        <v>74600000.0</v>
+      </c>
+      <c r="J14">
         <v>74700000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>75800000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>77100000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>76900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76200000.0</v>
       </c>
       <c r="N14">
         <v>76200000.0</v>
       </c>
       <c r="O14">
+        <v>76200000.0</v>
+      </c>
+      <c r="P14">
         <v>76800000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>77200000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>77600000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>78000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>78400000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>78600000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>79200000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>80400000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>80200000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>79000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>79400000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>82000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81400000.0</v>
       </c>
       <c r="AB14">
         <v>81400000.0</v>
       </c>
       <c r="AC14">
+        <v>81400000.0</v>
+      </c>
+      <c r="AD14">
         <v>81200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82000000.0</v>
       </c>
       <c r="AE14">
         <v>82000000.0</v>
       </c>
       <c r="AF14">
+        <v>82000000.0</v>
+      </c>
+      <c r="AG14">
         <v>81800000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>87000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93000000.0</v>
       </c>
       <c r="AI14">
         <v>93000000.0</v>
       </c>
       <c r="AJ14">
+        <v>93000000.0</v>
+      </c>
+      <c r="AK14">
         <v>97800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100800000.0</v>
       </c>
       <c r="AL14">
         <v>100800000.0</v>
       </c>
       <c r="AM14">
+        <v>100800000.0</v>
+      </c>
+      <c r="AN14">
         <v>101400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102000000.0</v>
       </c>
       <c r="AO14">
         <v>102000000.0</v>
       </c>
       <c r="AP14">
+        <v>102000000.0</v>
+      </c>
+      <c r="AQ14">
         <v>103914000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>106800000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>106200000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>103800000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>102708000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>103818000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>107280000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>104514000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>104220000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>107730000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>107526000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>106968000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>105540000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>105450000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>105012000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>104598000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>106098000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>101844000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>101610000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>98148000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>101358000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>100608000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>89370000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>81654000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>84240000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>81522000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>84186000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>81438000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>84120000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>84150000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>83988000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>84060000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>84462000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>84228000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>83418000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>80226000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>82578000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>81936000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>81738000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>78444000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>80874000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>81066000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>80742000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>77286000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>80213284.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>79860000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>80838000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>79542000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>88343143.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>80376000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>80280000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>78954000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>94069388.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>80106000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>80028000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>78630000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>53616368.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>79338000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>79302000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>78270000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>79652571.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>64242000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>59436000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>59124000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>60700531.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>60000000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>45921788.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>45000000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>46245581.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>46666667.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>45251397.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>45714286.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>44664000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>43600000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>43885714.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>41538462.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>44988689.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>43636364.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>44905660.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>45000000.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>45957797.0</v>
       </c>
-      <c r="DS14">
+      <c r="DT14">
         <v>45517241.0</v>
       </c>
-      <c r="DT14">
+      <c r="DU14">
         <v>45531915.0</v>
       </c>
-      <c r="DU14">
+      <c r="DV14">
         <v>45000000.0</v>
       </c>
-      <c r="DV14">
+      <c r="DW14">
         <v>22682927.0</v>
       </c>
-      <c r="DW14">
+      <c r="DX14">
         <v>47142857.0</v>
       </c>
-      <c r="DX14">
+      <c r="DY14">
         <v>45323741.0</v>
       </c>
-      <c r="DY14">
+      <c r="DZ14">
         <v>45517241.0</v>
       </c>
-      <c r="DZ14">
+      <c r="EA14">
         <v>44000000.0</v>
       </c>
-      <c r="EA14">
+      <c r="EB14">
         <v>45000000.0</v>
       </c>
-      <c r="EB14">
+      <c r="EC14">
         <v>40000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:132">
+    <row r="15" spans="1:133">
       <c r="A15" t="s">
         <v>47</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>8000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>4700000.0</v>
       </c>
-      <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>8800000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1700000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>18200000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>15500000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>6100000.0</v>
       </c>
-      <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
-      <c r="AB15">
+      <c r="AB15"/>
+      <c r="AC15">
         <v>2900000.0</v>
       </c>
-      <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
+      <c r="AE15"/>
+      <c r="AF15">
         <v>11500000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>6000000.0</v>
       </c>
-      <c r="AG15">
-[...1 lines deleted...]
-      </c>
       <c r="AH15">
+        <v>0.0</v>
+      </c>
+      <c r="AI15">
         <v>7300000.0</v>
       </c>
-      <c r="AI15">
-[...1 lines deleted...]
-      </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
+        <v>0.0</v>
+      </c>
+      <c r="AL15">
         <v>113200000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>116500000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>130700000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>123800000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>133400000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>134026000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>271116000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>265645000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>262967000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>262280000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>246001000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>243618000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>296492000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>295955000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>294037000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>287978000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>283496000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>274709000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>274622000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>271841000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>267597000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>260199000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>259336000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>257623000.0</v>
       </c>
-      <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
-      <c r="CC15">
+      <c r="CC15"/>
+      <c r="CD15">
         <v>119688000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>121270000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>117824000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>115624000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>115578000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>114930000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>130541000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>129789000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>129522000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>128583000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>127193000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>126725000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>126302000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>126043000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>125574000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125132000.0</v>
       </c>
       <c r="CS15">
         <v>125132000.0</v>
       </c>
       <c r="CT15">
-        <v>124750000.0</v>
+        <v>125132000.0</v>
       </c>
       <c r="CU15">
         <v>124750000.0</v>
       </c>
       <c r="CV15">
-        <v>124485000.0</v>
+        <v>124750000.0</v>
       </c>
       <c r="CW15">
         <v>124485000.0</v>
       </c>
       <c r="CX15">
+        <v>124485000.0</v>
+      </c>
+      <c r="CY15">
         <v>123227000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>123149000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71634000.0</v>
       </c>
       <c r="DA15">
         <v>71634000.0</v>
       </c>
       <c r="DB15">
-        <v>71600000.0</v>
+        <v>71634000.0</v>
       </c>
       <c r="DC15">
         <v>71600000.0</v>
       </c>
-      <c r="DD15"/>
+      <c r="DD15">
+        <v>71600000.0</v>
+      </c>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
       <c r="EA15"/>
       <c r="EB15"/>
+      <c r="EC15"/>
     </row>
-    <row r="16" spans="1:132">
+    <row r="16" spans="1:133">
       <c r="A16" t="s">
         <v>48</v>
       </c>
-      <c r="B16"/>
-      <c r="C16">
+      <c r="B16">
+        <v>158000000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>27800000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>17500000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>146800000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>52900000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>26800000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>19200000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>153300000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>73200000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>30500000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>25800000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>120800000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>39000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>14500000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>12100000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>104000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>47700000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>25700000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>23100000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>52500000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>32800000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>42400000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>89800000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>98100000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>42500000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>45200000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>44700000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>127500000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>47900000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>42500000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>45100000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>120200000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>94900000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>123500000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>116100000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>186900000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>89300000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>119500000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>125900000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>188800000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>147700000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>103760000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>94989000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>149675000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>111717000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>30771000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>31792000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>90113000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>67757000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>12119000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>11905000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>64333000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>58403000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>12231000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>10528000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>56035000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>33472000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>18750000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>58627000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>92522000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>65004000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>56210000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>54155000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>74127000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>54937000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>6145000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>7454000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>43083000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>28178000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>7947000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>8989000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>48730000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>25455000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>10399000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>9726000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>43373000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>26165000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>14725000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>11381000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>40420000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>26216000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>8387000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>7148000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>43229000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>25880000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>24794000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>4478000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>31135000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>18050000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>9738000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>7653000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>28579000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>14876000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>3149000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>5842000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>23817000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>14241000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>4423000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>4052000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>20581000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>11353000.0</v>
       </c>
-      <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
       <c r="EB16"/>
+      <c r="EC16"/>
     </row>
-    <row r="17" spans="1:132">
+    <row r="17" spans="1:133">
       <c r="A17" t="s">
         <v>49</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10430,213 +10525,214 @@
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
+      <c r="EC17"/>
     </row>
-    <row r="18" spans="1:132">
+    <row r="18" spans="1:133">
       <c r="A18" t="s">
         <v>50</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>382700000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>385800000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>340800000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>291500000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>284200000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>276400000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>252900000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>269200000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>264900000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>267200000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>213900000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>219600000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>203100000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>227600000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>212800000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>227200000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>217100000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>215000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>99300000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>87500000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>69700000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>68800000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>69900000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>163300000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>166000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>174800000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>177500000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>182400000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>174700000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>171000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>170621000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>220017000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>217167000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>219078000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>217631000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>46532000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>45052000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>47634000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>47322000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>40977000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>40453000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>43235000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>42442000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>33734000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>32982000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>34412000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>33436000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>25828000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>24321000.0</v>
       </c>
-      <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
@@ -10664,52 +10760,53 @@
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
+      <c r="EC18"/>
     </row>
-    <row r="19" spans="1:132">
+    <row r="19" spans="1:133">
       <c r="A19" t="s">
         <v>51</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10800,1961 +10897,1985 @@
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
+      <c r="EC19"/>
     </row>
-    <row r="20" spans="1:132">
+    <row r="20" spans="1:133">
       <c r="A20" t="s">
         <v>52</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>900000000.0</v>
+      </c>
       <c r="C20">
         <v>900200000.0</v>
       </c>
       <c r="D20">
         <v>900200000.0</v>
       </c>
       <c r="E20">
         <v>900200000.0</v>
       </c>
       <c r="F20">
         <v>900200000.0</v>
       </c>
       <c r="G20">
         <v>900200000.0</v>
       </c>
       <c r="H20">
         <v>900200000.0</v>
       </c>
       <c r="I20">
         <v>900200000.0</v>
       </c>
       <c r="J20">
-        <v>899900000.0</v>
+        <v>900200000.0</v>
       </c>
       <c r="K20">
         <v>899900000.0</v>
       </c>
       <c r="L20">
+        <v>899900000.0</v>
+      </c>
+      <c r="M20">
         <v>722900000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>724100000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>723800000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>375700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>366800000.0</v>
       </c>
       <c r="Q20">
         <v>366800000.0</v>
       </c>
       <c r="R20">
         <v>366800000.0</v>
       </c>
       <c r="S20">
         <v>366800000.0</v>
       </c>
       <c r="T20">
         <v>366800000.0</v>
       </c>
       <c r="U20">
         <v>366800000.0</v>
       </c>
       <c r="V20">
         <v>366800000.0</v>
       </c>
       <c r="W20">
         <v>366800000.0</v>
       </c>
       <c r="X20">
         <v>366800000.0</v>
       </c>
       <c r="Y20">
-        <v>367100000.0</v>
+        <v>366800000.0</v>
       </c>
       <c r="Z20">
         <v>367100000.0</v>
       </c>
       <c r="AA20">
-        <v>363800000.0</v>
+        <v>367100000.0</v>
       </c>
       <c r="AB20">
         <v>363800000.0</v>
       </c>
       <c r="AC20">
         <v>363800000.0</v>
       </c>
       <c r="AD20">
+        <v>363800000.0</v>
+      </c>
+      <c r="AE20">
         <v>338000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>337800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>317600000.0</v>
       </c>
       <c r="AG20">
         <v>317600000.0</v>
       </c>
       <c r="AH20">
         <v>317600000.0</v>
       </c>
       <c r="AI20">
+        <v>317600000.0</v>
+      </c>
+      <c r="AJ20">
         <v>848300000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>847200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>832200000.0</v>
       </c>
       <c r="AL20">
         <v>832200000.0</v>
       </c>
       <c r="AM20">
-        <v>841700000.0</v>
+        <v>832200000.0</v>
       </c>
       <c r="AN20">
         <v>841700000.0</v>
       </c>
       <c r="AO20">
         <v>841700000.0</v>
       </c>
       <c r="AP20">
+        <v>841700000.0</v>
+      </c>
+      <c r="AQ20">
         <v>841724000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>841360000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>840947000.0</v>
       </c>
       <c r="AS20">
         <v>840947000.0</v>
       </c>
       <c r="AT20">
+        <v>840947000.0</v>
+      </c>
+      <c r="AU20">
         <v>839520000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300616000.0</v>
       </c>
       <c r="AV20">
         <v>300616000.0</v>
       </c>
       <c r="AW20">
         <v>300616000.0</v>
       </c>
       <c r="AX20">
         <v>300616000.0</v>
       </c>
       <c r="AY20">
+        <v>300616000.0</v>
+      </c>
+      <c r="AZ20">
         <v>298225000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>250414000.0</v>
       </c>
       <c r="BA20">
         <v>250414000.0</v>
       </c>
       <c r="BB20">
         <v>250414000.0</v>
       </c>
       <c r="BC20">
-        <v>217741000.0</v>
+        <v>250414000.0</v>
       </c>
       <c r="BD20">
         <v>217741000.0</v>
       </c>
       <c r="BE20">
+        <v>217741000.0</v>
+      </c>
+      <c r="BF20">
         <v>216883000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>213712000.0</v>
       </c>
       <c r="BG20">
         <v>213712000.0</v>
       </c>
       <c r="BH20">
+        <v>213712000.0</v>
+      </c>
+      <c r="BI20">
         <v>213752000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>214318000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>214528000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>183394000.0</v>
       </c>
       <c r="BL20">
         <v>183394000.0</v>
       </c>
       <c r="BM20">
-        <v>115349000.0</v>
+        <v>183394000.0</v>
       </c>
       <c r="BN20">
         <v>115349000.0</v>
       </c>
       <c r="BO20">
         <v>115349000.0</v>
       </c>
       <c r="BP20">
         <v>115349000.0</v>
       </c>
       <c r="BQ20">
         <v>115349000.0</v>
       </c>
       <c r="BR20">
         <v>115349000.0</v>
       </c>
       <c r="BS20">
         <v>115349000.0</v>
       </c>
       <c r="BT20">
         <v>115349000.0</v>
       </c>
       <c r="BU20">
         <v>115349000.0</v>
       </c>
       <c r="BV20">
+        <v>115349000.0</v>
+      </c>
+      <c r="BW20">
         <v>108349000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>107034000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>106993000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53528000.0</v>
       </c>
       <c r="BZ20">
         <v>53528000.0</v>
       </c>
       <c r="CA20">
         <v>53528000.0</v>
       </c>
       <c r="CB20">
         <v>53528000.0</v>
       </c>
       <c r="CC20">
         <v>53528000.0</v>
       </c>
       <c r="CD20">
         <v>53528000.0</v>
       </c>
       <c r="CE20">
         <v>53528000.0</v>
       </c>
       <c r="CF20">
         <v>53528000.0</v>
       </c>
       <c r="CG20">
         <v>53528000.0</v>
       </c>
       <c r="CH20">
         <v>53528000.0</v>
       </c>
       <c r="CI20">
+        <v>53528000.0</v>
+      </c>
+      <c r="CJ20">
         <v>50400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52239000.0</v>
       </c>
       <c r="CK20">
         <v>52239000.0</v>
       </c>
       <c r="CL20">
         <v>52239000.0</v>
       </c>
       <c r="CM20">
         <v>52239000.0</v>
       </c>
       <c r="CN20">
         <v>52239000.0</v>
       </c>
       <c r="CO20">
         <v>52239000.0</v>
       </c>
       <c r="CP20">
         <v>52239000.0</v>
       </c>
       <c r="CQ20">
         <v>52239000.0</v>
       </c>
       <c r="CR20">
         <v>52239000.0</v>
       </c>
       <c r="CS20">
         <v>52239000.0</v>
       </c>
-      <c r="CT20"/>
+      <c r="CT20">
+        <v>52239000.0</v>
+      </c>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
+      <c r="EC20"/>
     </row>
-    <row r="21" spans="1:132">
+    <row r="21" spans="1:133">
       <c r="A21" t="s">
         <v>53</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>2516000000.0</v>
+      </c>
       <c r="C21">
+        <v>2515300000.0</v>
+      </c>
+      <c r="D21">
         <v>2517800000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2406000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2406300000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2409000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2411700000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2414400000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2415000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2418400000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2417300000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2364900000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2390600000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2391800000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>485000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>352800000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>351900000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>348100000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>349300000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>348200000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>349400000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>350600000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>351800000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>350800000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>351100000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>369800000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>355800000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>354700000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>345000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>264000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>264800000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>166500000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>167800000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>169400000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>438700000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>442900000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>443500000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>452000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>463600000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>475500000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>482700000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>496153000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>509971000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>521607000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>535732000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>549972000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>191915000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>192493000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>195321000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>198149000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>205864000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>139372000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>140131000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>143141000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>102907000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>103237000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>106811000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>103827000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>106729000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>109632000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>110409000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>113436000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>56842000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>56830000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>32388000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>34329000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>34847000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>32118000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>32420000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>32939000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>33659000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>34180000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>34841000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>39087000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>39850000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>40581000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>15940000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>16048000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>17594000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>17717000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>17864000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>16636000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>71923000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>72188000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>72453000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>72677000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>57455000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>59417000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>59578000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>59703000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>59461000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>59552000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>7404000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>59734000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>59826000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>59917000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>61225000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>61469000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>62056000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>62653000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>63331000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>63841000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>64346000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>61216000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>61813000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>62300000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>61900000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>62300000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>11400000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>8400000.0</v>
       </c>
-      <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
-      <c r="DJ21">
+      <c r="DJ21"/>
+      <c r="DK21">
         <v>1900000.0</v>
       </c>
-      <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
       <c r="EA21"/>
       <c r="EB21"/>
+      <c r="EC21"/>
     </row>
-    <row r="22" spans="1:132">
+    <row r="22" spans="1:133">
       <c r="A22" t="s">
         <v>54</v>
       </c>
-      <c r="B22"/>
+      <c r="B22">
+        <v>11000000.0</v>
+      </c>
       <c r="C22">
+        <v>11900000.0</v>
+      </c>
+      <c r="D22">
         <v>12400000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>12600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11600000.0</v>
       </c>
       <c r="F22">
         <v>11600000.0</v>
       </c>
-      <c r="G22"/>
+      <c r="G22">
+        <v>11600000.0</v>
+      </c>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>17200000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>63300000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>67100000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>63500000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>74900000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1582600000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1589300000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>65500000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>64300000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>70600000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>69200000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>48000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>53600000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>57600000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>49800000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>43600000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>46300000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>44000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>42800000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>37700000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>40000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>38800000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>40100000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>31500000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>100300000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>37300000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>31600000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>25000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>34300000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>31300000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>31500000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>23200000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>29686000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>46917000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>47444000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>38479000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>43781000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>32501000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>42934000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>37648000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>45001000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>49037000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>53325000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>41954000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>46468000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>53042000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>61637000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>49925000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>53286000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>66889000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>85246000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>71092000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>78027000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>69332000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>64993000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>37095000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>41533000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>19633000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>17069000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>11405000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>19638000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>21022000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>18013000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>11003000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>17792000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>18666000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>9347000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>7302000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>18978000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>20628000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>14736000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>11272000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>8895000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>18371000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>12725000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>7110000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>11207000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>4161000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>3349000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>4252000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>5380000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>5467000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>17211000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>3142000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>5406000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>5489000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>18953000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>11365000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>10535000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>8389000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>18455000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>8343000.0</v>
       </c>
-      <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
-      <c r="DI22">
-[...1 lines deleted...]
-      </c>
+      <c r="DI22"/>
       <c r="DJ22">
         <v>500000.0</v>
       </c>
-      <c r="DK22"/>
+      <c r="DK22">
+        <v>500000.0</v>
+      </c>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
-      <c r="DQ22">
-[...1 lines deleted...]
-      </c>
+      <c r="DQ22"/>
       <c r="DR22">
         <v>500000.0</v>
       </c>
-      <c r="DS22"/>
+      <c r="DS22">
+        <v>500000.0</v>
+      </c>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
       <c r="EB22"/>
+      <c r="EC22"/>
     </row>
-    <row r="23" spans="1:132">
+    <row r="23" spans="1:133">
       <c r="A23" t="s">
         <v>55</v>
       </c>
       <c r="B23">
-        <v>688700000.0</v>
+        <v>7485000000.0</v>
       </c>
       <c r="C23">
+        <v>7484500000.0</v>
+      </c>
+      <c r="D23">
         <v>7454800000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>7375700000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>7347100000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7275900000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7172500000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7170100000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>7066800000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>6955500000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>6750500000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>6578600000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>6273500000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>6206800000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4674100000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4619600000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3036900000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2981600000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2973500000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2970600000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2787100000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2686400000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3263000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3216000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3203800000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2551000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2562500000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2588500000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2478500000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1725200000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1711700000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1696600000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1601000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2359400000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2327400000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2282000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2256100000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2254400000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2224700000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2248100000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2238300000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2277444000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2260315000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2298990000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2302370000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2360274000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1332264000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1363139000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1351083000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1352261000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1287813000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1129114000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1097140000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1114337000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>939190000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>959415000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>937188000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>948022000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>956870000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>998503000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>983870000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1017719000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>849931000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>872985000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>728455000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>725402000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>622955000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>617205000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>623001000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>637667000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>609146000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>621714000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>626042000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>624816000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>599295000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>606465000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>515983000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>546328000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>529670000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>544328000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>510761000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>514542000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>528774000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>675302000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>629995000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>641958000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>550705000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>576996000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>518130000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>505506000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>490085000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>514868000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>462755000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>469212000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>464277000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>497918000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>456922000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>470715000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>476758000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>504786000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>450757000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>470004000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>471681000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>423687000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>376781000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>398000000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>389600000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>242900000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>127000000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>114700000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>117400000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>121400000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>88300000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>85800000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>92800000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>96600000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>79600000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>80700000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>80400000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>87600000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>78700000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>77500000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>74500000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>83600000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>74000000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>70200000.0</v>
       </c>
-      <c r="DW23"/>
-      <c r="DX23">
+      <c r="DX23"/>
+      <c r="DY23">
         <v>71100000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>54100000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>57000000.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>55400000.0</v>
       </c>
-      <c r="EB23"/>
+      <c r="EC23"/>
     </row>
-    <row r="24" spans="1:132">
+    <row r="24" spans="1:133">
       <c r="A24" t="s">
         <v>56</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>4865000000.0</v>
+      </c>
       <c r="C24">
+        <v>5067100000.0</v>
+      </c>
+      <c r="D24">
         <v>5043100000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>4942200000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>4813900000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4844100000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>4770600000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>4791300000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>4858900000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>4768300000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>4654800000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>4551400000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>4350700000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2477100000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2489400000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2488500000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1292700000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1292400000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1962000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1963100000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1291400000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1087800000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1087300000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1086800000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1086300000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1085900000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1470200000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1470500000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1470800000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>493000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>881100000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>881700000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>882600000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>492300000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1106300000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1055200000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>953000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>594700000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>907200000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>913900000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>976600000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>593670000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>572136000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>599992000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>687257000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>759105000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>383391000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>368798000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>365750000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>369191000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>324782000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>153484000.0</v>
       </c>
-      <c r="BA24">
-[...1 lines deleted...]
-      </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
+        <v>0.0</v>
+      </c>
+      <c r="BD24">
         <v>69998000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>62964000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>107761000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>127563000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>156270000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>184961000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>238051000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>280192000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>124470000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>128377000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>94998000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>85787000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>14550000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>14444000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>46339000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>57374000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>50550000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>24444000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>64339000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>82223000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>69178000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>69024000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>13919000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>13393000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>19154000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>22614000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>32019000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>33793000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>18086000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>237462000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>246382000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>242770000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>153549000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>146079000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>136864000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>121096000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>114438000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>119811000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>127646000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>122840000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>123922000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>116672000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>142748000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>132787000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>134128000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>143036000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>160774000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>155716000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>157183000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>166658000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>175075000.0</v>
       </c>
-      <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
+      <c r="EC24"/>
     </row>
-    <row r="25" spans="1:132">
+    <row r="25" spans="1:133">
       <c r="A25" t="s">
         <v>57</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>4551400000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4350700000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2477100000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2489400000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2488500000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1292700000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1292400000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1292000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1291700000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1291400000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1087800000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1087300000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1086800000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1086300000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1085900000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1470200000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1470500000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1470800000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>493000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>881100000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>881700000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>882600000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>492300000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1106300000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1055200000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>953000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>594700000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>907200000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>913900000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>976600000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>593670000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>572136000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>599992000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>687257000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>759105000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>383391000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>368798000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>365750000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>369191000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>324782000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>153484000.0</v>
       </c>
-      <c r="BA25"/>
       <c r="BB25"/>
-      <c r="BC25">
+      <c r="BC25"/>
+      <c r="BD25">
         <v>69998000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>62964000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>107761000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>127563000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>156270000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>184961000.0</v>
       </c>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
@@ -12782,201 +12903,206 @@
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
       <c r="EA25"/>
       <c r="EB25"/>
+      <c r="EC25"/>
     </row>
-    <row r="26" spans="1:132">
+    <row r="26" spans="1:133">
       <c r="A26" t="s">
         <v>58</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>685000000.0</v>
+      </c>
       <c r="C26">
+        <v>684600000.0</v>
+      </c>
+      <c r="D26">
         <v>674900000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>668800000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>663100000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>661200000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>650200000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>648800000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>647800000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>655900000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>660100000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>644800000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>651900000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>659400000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>661000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>658700000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>655500000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>663600000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>655100000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>644600000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>633700000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>630600000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>634000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>615400000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>630000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>634500000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>625000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>621800000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>625700000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>108100000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>107900000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>176800000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>173400000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>171300000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>173900000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>168000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>164700000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>139100000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>131400000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>130400000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>129800000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>129746000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>106302000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>107465000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>108606000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>109548000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>99198000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>97488000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>94692000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>86151000.0</v>
       </c>
-      <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
@@ -13014,52 +13140,53 @@
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
+      <c r="EC26"/>
     </row>
-    <row r="27" spans="1:132">
+    <row r="27" spans="1:133">
       <c r="A27" t="s">
         <v>59</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -13150,520 +13277,528 @@
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
+      <c r="EC27"/>
     </row>
-    <row r="28" spans="1:132">
+    <row r="28" spans="1:133">
       <c r="A28" t="s">
         <v>60</v>
       </c>
       <c r="B28">
-        <v>802500000.0</v>
+        <v>4728000000.0</v>
       </c>
       <c r="C28">
+        <v>4908500000.0</v>
+      </c>
+      <c r="D28">
         <v>4925700000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4831700000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4711400000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4740400000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4681000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4719000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4777500000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4699600000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4592900000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4245400000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4248800000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4475900000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3070200000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2851100000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1672400000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1676700000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1653300000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1627900000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1823600000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1554900000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1545600000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1518700000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1461000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1377700000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1284400000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1271800000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1355100000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>751000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>753800000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>631100000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>683900000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1077500000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1066200000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1029900000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>913400000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>876400000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>863300000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>870600000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>936100000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>707300000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>540406000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>560264000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>651523000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>696168000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>343903000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>328605000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>321404000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>325456000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>285955000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>121914000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>150424000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>178578000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>42438000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>37930000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>81111000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>105711000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>139666000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>160749000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>212300000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>258951000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>120604000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>104126000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>101681000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>99925000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>30998000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-374000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>29517000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>44716000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>37236000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>5813000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>42211000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>66878000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>53579000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>47226000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-13708000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-7358000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-5709000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-17372000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>17360000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>12565000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-20158000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>222894000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>231285000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>217802000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>135135000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>106492000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>127235000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>110396000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>97429000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>93098000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>117075000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>108686000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>108818000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>90781000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>129444000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>117786000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>120685000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>122982000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>155249000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>147233000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>148101000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>147631000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>167009000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>152400000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>158700000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>81900000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>9200000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>7200000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>1500000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>800000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-9100000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-6600000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-8100000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-13300000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-4200000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-5200000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-6500000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>4400000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-1900000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>600000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>3900000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>-5700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6200000.0</v>
       </c>
       <c r="DV28">
         <v>6200000.0</v>
       </c>
-      <c r="DW28"/>
-      <c r="DX28">
+      <c r="DW28">
+        <v>6200000.0</v>
+      </c>
+      <c r="DX28"/>
+      <c r="DY28">
         <v>-12900000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>-2400000.0</v>
       </c>
-      <c r="DZ28">
+      <c r="EA28">
         <v>-9300000.0</v>
       </c>
-      <c r="EA28">
+      <c r="EB28">
         <v>-11800000.0</v>
       </c>
-      <c r="EB28"/>
+      <c r="EC28"/>
     </row>
-    <row r="29" spans="1:132">
+    <row r="29" spans="1:133">
       <c r="A29" t="s">
         <v>61</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>6024000000.0</v>
+      </c>
       <c r="C29">
+        <v>6139900000.0</v>
+      </c>
+      <c r="D29">
         <v>6141100000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>6046900000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5948700000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5990800000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5930700000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5890200000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5753800000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5729900000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>5611500000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>5473200000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5126900000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5157200000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3793500000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3764200000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2284700000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2274800000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2307800000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2287500000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2173500000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1989400000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2539800000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2488000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2594900000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -13726,605 +13861,611 @@
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
+      <c r="EC29"/>
     </row>
-    <row r="30" spans="1:132">
+    <row r="30" spans="1:133">
       <c r="A30" t="s">
         <v>62</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>99000000.0</v>
+      </c>
       <c r="C30">
+        <v>110500000.0</v>
+      </c>
+      <c r="D30">
         <v>89700000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>118400000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>108600000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>113200000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>93200000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>136100000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>115000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>119500000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>108100000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>79500000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>74000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>95500000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>69400000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>65400000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>105800000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>108300000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>105300000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>89500000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>114700000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>85900000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>93700000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>84300000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>61700000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>51800000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>36800000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>72800000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>64200000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>45800000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>33800000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>37300000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>34600000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>85200000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>74000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>70600000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>66800000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>51600000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>50800000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>61500000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>52200000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>68800000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>61659000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>66885000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>60361000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>105345000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>35410000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>45913000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>35231000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>58970000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>40278000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>46645000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>26630000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>50067000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>38210000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>44111000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>24118000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>53452000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>33083000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>41196000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>15143000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>44981000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>22472000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>28469000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>16666000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>33446000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>23401000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>36719000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>22688000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>57804000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>28863000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>41018000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>45329000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>59749000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>36610000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>46078000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>38158000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>54533000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>40347000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>40357000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>30149000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>42823000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>31444000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>35544000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>33210000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>50523000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>40723000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>49717000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>18985000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>36693000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>36134000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>45695000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>17435000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>34435000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>24697000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>35814000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>13434000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>28472000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>32953000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>43083000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>15099000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>32535000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>35096000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>23032000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>12555000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>24300000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>14800000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>14700000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>8400000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>12000000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>10900000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>14400000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>5900000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>7100000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>11600000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>12500000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>3900000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>5200000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>3200000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>5600000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>1000000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>2100000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>1200000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>4300000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>1000000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>2300000.0</v>
       </c>
-      <c r="DW30"/>
-      <c r="DX30">
+      <c r="DX30"/>
+      <c r="DY30">
         <v>3500000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>1200000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>4400000.0</v>
       </c>
-      <c r="EA30">
+      <c r="EB30">
         <v>300000.0</v>
       </c>
-      <c r="EB30"/>
+      <c r="EC30"/>
     </row>
-    <row r="31" spans="1:132">
+    <row r="31" spans="1:133">
       <c r="A31" t="s">
         <v>63</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-2234000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-2410500000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-2564100000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-248000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-116700000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-400900000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-408100000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-377300000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-397600000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-514000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-350300000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-346400000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-397500000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-285200000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-228600000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-169200000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-165200000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-251900000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-128700000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-87900000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-30900000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-141800000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>153300000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-660700000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-688800000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-586800000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-599200000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-609900000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-637400000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-705000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-720680000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-585162000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-606117000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-677936000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-689491000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>222468000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>215976000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>208689000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>206024000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>220139000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>319134000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>263595000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>250740000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>333707000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>324623000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>269087000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>266491000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>265348000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>240912000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
@@ -14352,126 +14493,131 @@
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
       <c r="DZ31"/>
       <c r="EA31"/>
       <c r="EB31"/>
+      <c r="EC31"/>
     </row>
-    <row r="32" spans="1:132">
+    <row r="32" spans="1:133">
       <c r="A32" t="s">
         <v>64</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-384000000.0</v>
+      </c>
       <c r="C32">
+        <v>-290100000.0</v>
+      </c>
+      <c r="D32">
         <v>-310300000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-308100000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-393700000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-317000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-322700000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-327200000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-421200000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-355000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-299300000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-64800000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-316900000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-277100000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1314600000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1476500000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>88100000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>106500000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>175600000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>163100000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>41600000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-189100000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>335600000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>329500000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>498900000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -14534,625 +14680,633 @@
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
       <c r="DZ32"/>
       <c r="EA32"/>
       <c r="EB32"/>
+      <c r="EC32"/>
     </row>
-    <row r="33" spans="1:132">
+    <row r="33" spans="1:133">
       <c r="A33" t="s">
         <v>65</v>
       </c>
       <c r="B33">
-        <v>314500000.0</v>
+        <v>7033000000.0</v>
       </c>
       <c r="C33">
+        <v>7041300000.0</v>
+      </c>
+      <c r="D33">
         <v>7039900000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>6911700000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>6894700000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>6863600000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>6785100000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>6734100000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>6650800000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>6554700000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>6379900000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>5995400000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>5896000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>5862300000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2867800000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2614700000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2516600000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2480100000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2445400000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2438000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2440300000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2451300000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2456400000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2398300000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2360800000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2329800000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2260600000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2240000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2219100000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1483700000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1481400000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1342500000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1306200000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2103300000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2092600000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2073200000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2042800000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2008400000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2023500000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2038500000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>2040300000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>2054615000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>2051264000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>2083924000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>2099697000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>2118547000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1205919000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1209260000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1202081000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1191546000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1140250000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>972859000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>963766000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>967273000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>805980000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>807849000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>813143000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>803560000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>811233000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>820820000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>838568000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>847724000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>724039000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>730588000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>624497000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>620777000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>547926000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>530529000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>535683000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>537205000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>534209000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>530507000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>530160000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>521534000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>518091000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>516258000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>427834000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>417787000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>431786000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>433675000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>435500000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>431208000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>434808000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>438470000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>565031000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>548517000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>481164000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>478082000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>463462000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>442873000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>423563000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>419213000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>414260000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>408721000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>412260000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>410677000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>411983000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>410993000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>413640000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>415368000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>414506000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>414724000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>411329000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>344545000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>345754000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>341900000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>343700000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>204600000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>102700000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>95300000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>97800000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>98600000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>68800000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>68900000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>69600000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>67300000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>66500000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>66600000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>67400000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>67800000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>68600000.0</v>
       </c>
-      <c r="DR33">
+      <c r="DS33">
         <v>69000000.0</v>
       </c>
-      <c r="DS33">
+      <c r="DT33">
         <v>68900000.0</v>
       </c>
-      <c r="DT33">
+      <c r="DU33">
         <v>68400000.0</v>
       </c>
-      <c r="DU33">
+      <c r="DV33">
         <v>66500000.0</v>
       </c>
-      <c r="DV33">
+      <c r="DW33">
         <v>64700000.0</v>
       </c>
-      <c r="DW33"/>
-      <c r="DX33">
+      <c r="DX33"/>
+      <c r="DY33">
         <v>52500000.0</v>
       </c>
-      <c r="DY33">
+      <c r="DZ33">
         <v>46100000.0</v>
       </c>
-      <c r="DZ33">
+      <c r="EA33">
         <v>41700000.0</v>
       </c>
-      <c r="EA33">
+      <c r="EB33">
         <v>42000000.0</v>
       </c>
-      <c r="EB33"/>
+      <c r="EC33"/>
     </row>
-    <row r="34" spans="1:132">
+    <row r="34" spans="1:133">
       <c r="A34" t="s">
         <v>66</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>86000000.0</v>
+      </c>
       <c r="C34">
+        <v>93000000.0</v>
+      </c>
+      <c r="D34">
         <v>98100000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>142700000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>141200000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>146500000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>139000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>140600000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>138900000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>137800000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>141500000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>142700000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>138400000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>2215800000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>788800000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>715600000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>717800000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>734500000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>51000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>55700000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>721100000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>593400000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>1112900000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>1115200000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>1110200000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>440100000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>38900000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>38800000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>38100000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>403000000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>17500000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>17900000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>16600000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>703700000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>19200000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>18300000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>17500000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>329100000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>48700000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>48100000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>50900000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>255854000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>88419000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>90571000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>355719000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>349518000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>20061000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>19572000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>18299000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>17753000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>18220000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>23246000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>21513000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>21030000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>22458000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>31976000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>30621000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>29542000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>30181000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>16035000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
@@ -15180,879 +15334,886 @@
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
       <c r="DZ34"/>
       <c r="EA34"/>
       <c r="EB34"/>
+      <c r="EC34"/>
     </row>
-    <row r="35" spans="1:132">
+    <row r="35" spans="1:133">
       <c r="A35" t="s">
         <v>67</v>
       </c>
       <c r="B35">
-        <v>802500000.0</v>
+        <v>5505000000.0</v>
       </c>
       <c r="C35">
+        <v>5695400000.0</v>
+      </c>
+      <c r="D35">
         <v>5650500000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>5539500000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>5407900000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>5443300000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>5347500000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>5359900000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>5402700000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>5306100000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>5191900000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>5076800000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>4874900000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>5033700000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>3569700000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>3488300000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2286900000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2279800000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2282200000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>2283700000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2279700000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1895100000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2419800000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>2405100000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>2424100000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1738800000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1736300000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1726400000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1723900000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>995300000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>986100000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>969300000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>968000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1265900000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1288800000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1239500000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1145300000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1101300000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1138300000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1136700000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1198500000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1020145000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>880572000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>907730000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1262054000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1326254000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>449984000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>433422000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>431683000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>434266000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>383979000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>217183000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>64748000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>63472000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>126190000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>127922000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>172794000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>190541000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>212279000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>225317000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>283048000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>322954000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>160149000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>164445000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>141663000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>133394000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>64173000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>70467000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>103206000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>113399000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>103717000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>78369000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>118818000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>136417000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>124247000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>124590000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>70260000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>69358000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>65931000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>70115000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>78651000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>79048000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>66740000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>286807000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>295178000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>290951000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>178716000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>173024000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>162648000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>146142000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>141340000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>146967000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>155465000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>148555000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>152785000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>145376000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>170113000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>159213000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>162144000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>170644000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>189023000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>180732000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>183047000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>191964000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>199335000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>204600000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>208800000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>123800000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>32100000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>22300000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>20700000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>20800000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>7700000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>7500000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>8700000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>9500000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>8300000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>8100000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>9000000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>9500000.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DR35">
         <v>6200000.0</v>
       </c>
-      <c r="DR35">
+      <c r="DS35">
         <v>11900000.0</v>
       </c>
-      <c r="DS35">
+      <c r="DT35">
         <v>12900000.0</v>
       </c>
-      <c r="DT35">
+      <c r="DU35">
         <v>10000000.0</v>
       </c>
-      <c r="DU35">
+      <c r="DV35">
         <v>6000000.0</v>
       </c>
-      <c r="DV35">
+      <c r="DW35">
         <v>12400000.0</v>
       </c>
-      <c r="DW35"/>
-      <c r="DX35">
+      <c r="DX35"/>
+      <c r="DY35">
         <v>5300000.0</v>
       </c>
-      <c r="DY35">
+      <c r="DZ35">
         <v>4300000.0</v>
       </c>
-      <c r="DZ35">
+      <c r="EA35">
         <v>4400000.0</v>
       </c>
-      <c r="EA35">
+      <c r="EB35">
         <v>4300000.0</v>
       </c>
-      <c r="EB35"/>
+      <c r="EC35"/>
     </row>
-    <row r="36" spans="1:132">
+    <row r="36" spans="1:133">
       <c r="A36" t="s">
         <v>68</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>22000000.0</v>
+      </c>
       <c r="C36">
+        <v>2626700000.0</v>
+      </c>
+      <c r="D36">
         <v>21500000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>19300000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>17800000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>18300000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>17500000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>18300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19300000.0</v>
       </c>
       <c r="J36">
         <v>19300000.0</v>
       </c>
       <c r="K36">
+        <v>19300000.0</v>
+      </c>
+      <c r="L36">
         <v>19000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>32900000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>34000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>109000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>105200000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>106300000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>106600000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>106700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20800000.0</v>
       </c>
       <c r="T36">
         <v>20800000.0</v>
       </c>
       <c r="U36">
+        <v>20800000.0</v>
+      </c>
+      <c r="V36">
         <v>21700000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>21200000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>22000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>22100000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>21800000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>21100000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>20800000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>19700000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>18100000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>16100000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>17500000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>13100000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>12500000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>837000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12300000.0</v>
       </c>
       <c r="AJ36">
         <v>12300000.0</v>
       </c>
       <c r="AK36">
+        <v>12300000.0</v>
+      </c>
+      <c r="AL36">
         <v>11700000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>833200000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>13500000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>13000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>12900000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>13800000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>22174000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>24353000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>24242000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>17941000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>22512000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>22737000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>20866000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>21132000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>60019000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>45740000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>33983000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>11596000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>15812000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>14917000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>13969000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>8665000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>8787000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>10463000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>11864000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>12284000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>12508000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>12877000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>13278000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>12877000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>10854000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>10513000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>15235000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>13499000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>13829000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>15049000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>15444000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>16112000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>15568000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>16926000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>16312000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>12143000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>13120000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>13690000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>13709000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>13020000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>14095000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>17678000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>18748000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>17105000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>17431000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>15474000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>16224000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>15941000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>14761000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>11962000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>10707000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>10606000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>11307000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>12064000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>10954000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>11624000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>9664000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>9313000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>8546000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>8116000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>7390000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>6988000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>7229000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>4700000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>6200000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>8800000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>5500000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>3800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13900000.0</v>
       </c>
       <c r="DH36">
         <v>13900000.0</v>
       </c>
       <c r="DI36">
+        <v>13900000.0</v>
+      </c>
+      <c r="DJ36">
         <v>5700000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>3800000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>5800000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>3700000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>3600000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>3700000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>3800000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>4100000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DR36">
         <v>4600000.0</v>
       </c>
-      <c r="DR36">
+      <c r="DS36">
         <v>4700000.0</v>
       </c>
-      <c r="DS36">
+      <c r="DT36">
         <v>4900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="DU36">
         <v>5000000.0</v>
       </c>
       <c r="DV36">
+        <v>5000000.0</v>
+      </c>
+      <c r="DW36">
         <v>5100000.0</v>
       </c>
-      <c r="DW36"/>
-      <c r="DX36">
+      <c r="DX36"/>
+      <c r="DY36">
         <v>6300000.0</v>
       </c>
-      <c r="DY36">
+      <c r="DZ36">
         <v>5200000.0</v>
       </c>
-      <c r="DZ36">
+      <c r="EA36">
         <v>2200000.0</v>
       </c>
-      <c r="EA36">
+      <c r="EB36">
         <v>2100000.0</v>
       </c>
-      <c r="EB36"/>
+      <c r="EC36"/>
     </row>
-    <row r="37" spans="1:132">
+    <row r="37" spans="1:133">
       <c r="A37" t="s">
         <v>69</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
-      <c r="X37">
-[...1 lines deleted...]
-      </c>
+      <c r="X37"/>
       <c r="Y37">
         <v>2600000.0</v>
       </c>
       <c r="Z37">
+        <v>2600000.0</v>
+      </c>
+      <c r="AA37">
         <v>2700000.0</v>
       </c>
-      <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -16096,51 +16257,53 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
@@ -16168,1834 +16331,1846 @@
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
       <c r="DX37"/>
       <c r="DY37"/>
       <c r="DZ37"/>
       <c r="EA37"/>
       <c r="EB37"/>
+      <c r="EC37"/>
     </row>
-    <row r="38" spans="1:132">
+    <row r="38" spans="1:133">
       <c r="A38" t="s">
         <v>70</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>374200000.0</v>
       </c>
-      <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>34000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>109000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>105200000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>106300000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>106600000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>106700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20800000.0</v>
       </c>
       <c r="T38">
         <v>20800000.0</v>
       </c>
       <c r="U38">
+        <v>20800000.0</v>
+      </c>
+      <c r="V38">
         <v>21700000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>653000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>22000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>22100000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>21800000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>21100000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>20800000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>19700000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>18100000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>16100000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>17500000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>13100000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>671300000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1495300000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1473200000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1470400000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1452100000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1434000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1450200000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1460600000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1467100000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>1481443000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>1479807000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1494372000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>1509527000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>1523232000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>614241000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>613334000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>611495000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>606048000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>564108000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>435526000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>424528000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>424391000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>336460000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>335895000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>337663000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>326204000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>329228000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>333847000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>336591000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>340248000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>258117000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>259334000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>161015000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>162555000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>161050000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>157980000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>163004000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>161787000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>162837000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>164578000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>165634000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>163548000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>162452000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>164500000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>85780000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>81719000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>84242000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>84935000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>85101000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>84678000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>86018000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>89866000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>91201000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>89873000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>74886000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>75891000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>76802000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>76644000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>74222000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>71514000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>70350000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>70340000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>71133000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>71981000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>72179000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>71574000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>71720000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>71966000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>71877000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>71957000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>71736000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>68204000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>69042000.0</v>
       </c>
-      <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
       <c r="DW38"/>
       <c r="DX38"/>
       <c r="DY38"/>
       <c r="DZ38"/>
       <c r="EA38"/>
       <c r="EB38"/>
+      <c r="EC38"/>
     </row>
-    <row r="39" spans="1:132">
+    <row r="39" spans="1:133">
       <c r="A39" t="s">
         <v>71</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>153000000.0</v>
+      </c>
       <c r="C39">
+        <v>44200000.0</v>
+      </c>
+      <c r="D39">
         <v>144700000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>150600000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>158000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>112000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>141500000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>159600000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>151600000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>119600000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>132600000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>129700000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>129600000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>119200000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1626300000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1629300000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>120000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>101900000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>107100000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>100900000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>84400000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>81800000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>90900000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>84200000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>80400000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>73200000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>75300000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>73000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>75500000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>62400000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>65200000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>62200000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>57500000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>119200000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>103000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>96400000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>91600000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>122900000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>93500000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>93000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>88100000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>76300000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>96280000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>88937000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>78227000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>69249000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>48894000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>61296000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>58412000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>57037000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>63534000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>70693000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>64081000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>59820000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>65001000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>75668000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>67476000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>63685000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>85671000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>105456000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>96307000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>98113000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>88887000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>89677000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>62114000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>57536000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>35076000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>34216000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>27627000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>30000000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>32760000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>31558000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>28425000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>28188000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>28995000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>22331000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>22364000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>53257000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>32674000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>30310000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>30453000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>54441000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>24278000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>186720000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>16657000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>157241000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>10404000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>9610000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>20759000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>4120000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>12864000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>22775000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>19976000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>11394000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>11745000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>25046000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>17677000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>15539000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>14414000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>23820000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>13086000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>11938000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>13897000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>34179000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>9895000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>2700000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>3200000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>1700000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>3300000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>1000000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>600000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>400000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>1800000.0</v>
       </c>
-      <c r="DJ39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DK39"/>
       <c r="DL39">
         <v>600000.0</v>
       </c>
       <c r="DM39">
+        <v>600000.0</v>
+      </c>
+      <c r="DN39">
         <v>2100000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>700000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>300000.0</v>
       </c>
-      <c r="DP39">
+      <c r="DQ39">
         <v>200000.0</v>
       </c>
-      <c r="DQ39">
+      <c r="DR39">
         <v>1800000.0</v>
       </c>
-      <c r="DR39"/>
-      <c r="DS39">
+      <c r="DS39"/>
+      <c r="DT39">
         <v>800000.0</v>
       </c>
-      <c r="DT39">
+      <c r="DU39">
         <v>600000.0</v>
       </c>
-      <c r="DU39">
+      <c r="DV39">
         <v>2200000.0</v>
       </c>
-      <c r="DV39">
+      <c r="DW39">
         <v>700000.0</v>
       </c>
-      <c r="DW39"/>
-      <c r="DX39">
+      <c r="DX39"/>
+      <c r="DY39">
         <v>300000.0</v>
       </c>
-      <c r="DY39">
+      <c r="DZ39">
         <v>2500000.0</v>
       </c>
-      <c r="DZ39">
+      <c r="EA39">
         <v>800000.0</v>
       </c>
-      <c r="EA39">
+      <c r="EB39">
         <v>400000.0</v>
       </c>
-      <c r="EB39"/>
+      <c r="EC39"/>
     </row>
-    <row r="40" spans="1:132">
+    <row r="40" spans="1:133">
       <c r="A40" t="s">
         <v>72</v>
       </c>
       <c r="B40">
-        <v>88900000.0</v>
+        <v>397000000.0</v>
       </c>
       <c r="C40">
+        <v>477500000.0</v>
+      </c>
+      <c r="D40">
         <v>412300000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>384100000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>415700000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>424300000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>430700000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>419700000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>424000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>448300000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>402400000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>360100000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>348700000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>388000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>300200000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>282600000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>224300000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>257800000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>227400000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>214900000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>171000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>316700000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>316400000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>288600000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>161400000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>196900000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>150800000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>137900000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>94100000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>157700000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>103800000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>121500000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>84000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>300200000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>192600000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>179000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>163600000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>315100000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>182600000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>182300000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>163100000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>436674000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>422993000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>415105000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>119806000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>150013000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>80420000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>86917000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>70146000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>101353000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>83705000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>75353000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>60691000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>84621000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>76505000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>72367000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>59924000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>77992000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>71141000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>67484000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>54125000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>70184000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>69696000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>70764000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>52047000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>65237000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>60206000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>64149000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>50426000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>61454000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>59421000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>67576000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>57179000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>63354000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>53243000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>56658000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>43863000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>79250000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>45356000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>46256000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>60864000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>6487000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>44227000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>88974000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>46841000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>41056000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>40520000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>43740000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>37080000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>46132000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>31710000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>35853000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>27609000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>38116000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>34544000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>36056000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>27815000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>38457000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>43731000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>41508000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>25963000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>38216000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>45185000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>47157000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>32807000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>39900000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>25700000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>28000000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>20800000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>20600000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>16700000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>18800000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>18700000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>19100000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>16500000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>15700000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>15000000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>17100000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>7900000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>11300000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>14100000.0</v>
       </c>
-      <c r="DR40">
+      <c r="DS40">
         <v>12300000.0</v>
       </c>
-      <c r="DS40">
+      <c r="DT40">
         <v>4600000.0</v>
       </c>
-      <c r="DT40">
+      <c r="DU40">
         <v>8400000.0</v>
       </c>
-      <c r="DU40">
+      <c r="DV40">
         <v>11000000.0</v>
       </c>
-      <c r="DV40">
+      <c r="DW40">
         <v>10400000.0</v>
       </c>
-      <c r="DW40"/>
-      <c r="DX40">
+      <c r="DX40"/>
+      <c r="DY40">
         <v>9500000.0</v>
       </c>
-      <c r="DY40">
+      <c r="DZ40">
         <v>10800000.0</v>
       </c>
-      <c r="DZ40">
+      <c r="EA40">
         <v>10000000.0</v>
       </c>
-      <c r="EA40">
+      <c r="EB40">
         <v>7300000.0</v>
       </c>
-      <c r="EB40"/>
+      <c r="EC40"/>
     </row>
-    <row r="41" spans="1:132">
+    <row r="41" spans="1:133">
       <c r="A41" t="s">
         <v>73</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>524200000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>433800000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>355300000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>293500000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>286300000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>286500000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>287100000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>290100000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>315400000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>276800000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>229600000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>214800000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>237000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>247700000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>243600000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>233900000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>230600000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>115000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>105000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>87600000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>41600000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>100100000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>42300000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>39000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>42000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>40700000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>97600000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>96800000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>94100000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>126730000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>158623000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>158412000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>425605000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>417627000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>35977000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>34008000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>35317000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>34459000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>34549000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>39051000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>40100000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>38824000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>39609000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>48602000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>49481000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>47426000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>47206000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>31553000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>35566000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>33331000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>35679000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>36068000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>36123000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>35857000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>38053000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>36517000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>37361000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>36519000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>38901000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>39863000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>40417000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>40132000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>41663000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>42502000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>43277000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>42901000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>41658000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>41831000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>40962000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>39585000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>40336000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>40668000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>40115000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>39495000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>13546000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>13627000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>12461000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>11719000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>13803000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>14053000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>12997000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>12603000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>13748000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>13585000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>12241000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>11302000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>13255000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>12475000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>14290000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>9837000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>10299000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>9737000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>8726000.0</v>
       </c>
-      <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
       <c r="DZ41"/>
       <c r="EA41"/>
       <c r="EB41"/>
+      <c r="EC41"/>
     </row>
-    <row r="42" spans="1:132">
+    <row r="42" spans="1:133">
       <c r="A42" t="s">
         <v>74</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
-      <c r="F42">
+      <c r="F42"/>
+      <c r="G42">
         <v>-1000000.0</v>
       </c>
-      <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
-      <c r="L42">
-[...1 lines deleted...]
-      </c>
+      <c r="L42"/>
       <c r="M42">
         <v>-900000.0</v>
       </c>
       <c r="N42">
         <v>-900000.0</v>
       </c>
       <c r="O42">
         <v>-900000.0</v>
       </c>
       <c r="P42">
         <v>-900000.0</v>
       </c>
       <c r="Q42">
         <v>-900000.0</v>
       </c>
       <c r="R42">
         <v>-900000.0</v>
       </c>
       <c r="S42">
         <v>-900000.0</v>
       </c>
       <c r="T42">
         <v>-900000.0</v>
       </c>
       <c r="U42">
         <v>-900000.0</v>
       </c>
       <c r="V42">
         <v>-900000.0</v>
       </c>
       <c r="W42">
+        <v>-900000.0</v>
+      </c>
+      <c r="X42">
         <v>100000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-900000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>2700000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>2800000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>100000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-2900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="AD42">
         <v>100000.0</v>
       </c>
       <c r="AE42">
-        <v>0.0</v>
+        <v>100000.0</v>
       </c>
       <c r="AF42">
+        <v>0.0</v>
+      </c>
+      <c r="AG42">
         <v>-6000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>100000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>649500000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-1000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>500000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-113200000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-116500000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-130700000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-400000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-133400000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-134000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>-271116000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>-265645000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>-262967000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>-125000.0</v>
       </c>
-      <c r="AU42"/>
       <c r="AV42"/>
       <c r="AW42"/>
-      <c r="AX42">
+      <c r="AX42"/>
+      <c r="AY42">
         <v>-295955000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>-294037000.0</v>
       </c>
-      <c r="AZ42"/>
       <c r="BA42"/>
-      <c r="BB42">
+      <c r="BB42"/>
+      <c r="BC42">
         <v>313153000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>274622000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>271841000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>267597000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>260199000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>259336000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>257623000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>239812000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>236503000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>234712000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>233621000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>147477000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>145423000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>145037000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>144002000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>143201000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>142327000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>141491000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>140177000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>139144000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>137761000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>137254000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>134888000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>130955000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>128937000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>123259000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>121499000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>130927000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>414651000.0</v>
       </c>
-      <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
-      <c r="CH42">
+      <c r="CH42"/>
+      <c r="CI42">
         <v>238428000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>117271000.0</v>
       </c>
-      <c r="CJ42"/>
       <c r="CK42"/>
-      <c r="CL42">
+      <c r="CL42"/>
+      <c r="CM42">
         <v>128222000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>115016000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>117806000.0</v>
       </c>
-      <c r="CO42"/>
-      <c r="CP42">
+      <c r="CP42"/>
+      <c r="CQ42">
         <v>129604000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>85344000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>128675000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>84473000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>131123000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>96152000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>96788000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>-2209000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>98835000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>193351000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>63890000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>60826000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>98700000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>100000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>8600000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>62300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8600000.0</v>
       </c>
       <c r="DG42">
         <v>8600000.0</v>
       </c>
       <c r="DH42">
+        <v>8600000.0</v>
+      </c>
+      <c r="DI42">
         <v>8500000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>3500000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>3600000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>3500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3400000.0</v>
       </c>
       <c r="DM42">
         <v>3400000.0</v>
       </c>
       <c r="DN42">
         <v>3400000.0</v>
       </c>
       <c r="DO42">
-        <v>3300000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="DP42">
         <v>3300000.0</v>
       </c>
       <c r="DQ42">
-        <v>3200000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="DR42">
         <v>3200000.0</v>
       </c>
       <c r="DS42">
+        <v>3200000.0</v>
+      </c>
+      <c r="DT42">
         <v>3100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="DU42">
         <v>3000000.0</v>
       </c>
       <c r="DV42">
+        <v>3000000.0</v>
+      </c>
+      <c r="DW42">
         <v>2800000.0</v>
       </c>
-      <c r="DW42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DX42"/>
       <c r="DY42">
         <v>2200000.0</v>
       </c>
       <c r="DZ42">
+        <v>2200000.0</v>
+      </c>
+      <c r="EA42">
         <v>2000000.0</v>
       </c>
-      <c r="EA42">
+      <c r="EB42">
         <v>2100000.0</v>
       </c>
-      <c r="EB42"/>
+      <c r="EC42"/>
     </row>
-    <row r="43" spans="1:132">
+    <row r="43" spans="1:133">
       <c r="A43" t="s">
         <v>75</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -18086,87 +18261,86 @@
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
       <c r="DX43"/>
       <c r="DY43"/>
       <c r="DZ43"/>
       <c r="EA43"/>
       <c r="EB43"/>
+      <c r="EC43"/>
     </row>
-    <row r="44" spans="1:132">
+    <row r="44" spans="1:133">
       <c r="A44" t="s">
         <v>76</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -18210,51 +18384,53 @@
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
@@ -18282,1687 +18458,1700 @@
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
       <c r="DY44"/>
       <c r="DZ44"/>
       <c r="EA44"/>
       <c r="EB44"/>
+      <c r="EC44"/>
     </row>
-    <row r="45" spans="1:132">
+    <row r="45" spans="1:133">
       <c r="A45" t="s">
         <v>77</v>
       </c>
       <c r="B45"/>
-      <c r="C45"/>
+      <c r="C45">
+        <v>4296600000.0</v>
+      </c>
       <c r="D45"/>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>4043500000.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>3549600000.0</v>
       </c>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>2815400000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>1057600000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>1068700000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1082100000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>1081800000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>1043200000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>990800000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>937300000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>895200000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>880000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>866500000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>757500000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>753400000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>668500000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>634900000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>608000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>619400000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>602800000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>590700000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>574400000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>573300000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>577900000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>573200000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>573172000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>571457000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>589552000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>590170000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>595315000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>591678000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>595926000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>590586000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>585498000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>576142000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>537333000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>539238000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>542882000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>469520000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>471954000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>475480000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>477356000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>482005000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>486973000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>501977000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>507476000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>465922000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>471254000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>463482000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>458222000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>386876000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>372549000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>372679000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>375418000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>371372000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>365929000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>364526000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>357986000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>355639000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>351758000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>342054000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>336068000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>347544000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>348740000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>350399000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>346530000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>348790000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>348604000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>473830000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>458644000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>406278000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>403191000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>387660000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>367229000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>349341000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>347699000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>343910000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>338381000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>341127000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>338696000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>339804000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>339419000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>341920000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>343402000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>342629000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>342767000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>339593000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>276341000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>276712000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>274900000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>275600000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>133500000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>85800000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>83100000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>83900000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>84700000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>63100000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>63200000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>63800000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>63600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62900000.0</v>
       </c>
       <c r="DN45">
         <v>62900000.0</v>
       </c>
       <c r="DO45">
+        <v>62900000.0</v>
+      </c>
+      <c r="DP45">
         <v>63600000.0</v>
       </c>
-      <c r="DP45">
+      <c r="DQ45">
         <v>63700000.0</v>
       </c>
-      <c r="DQ45">
+      <c r="DR45">
         <v>64000000.0</v>
       </c>
-      <c r="DR45">
+      <c r="DS45">
         <v>64300000.0</v>
       </c>
-      <c r="DS45">
+      <c r="DT45">
         <v>64000000.0</v>
       </c>
-      <c r="DT45">
+      <c r="DU45">
         <v>63400000.0</v>
       </c>
-      <c r="DU45">
+      <c r="DV45">
         <v>61500000.0</v>
       </c>
-      <c r="DV45">
+      <c r="DW45">
         <v>59600000.0</v>
       </c>
-      <c r="DW45"/>
-      <c r="DX45">
+      <c r="DX45"/>
+      <c r="DY45">
         <v>46200000.0</v>
       </c>
-      <c r="DY45">
+      <c r="DZ45">
         <v>40900000.0</v>
       </c>
-      <c r="DZ45">
+      <c r="EA45">
         <v>39500000.0</v>
       </c>
-      <c r="EA45">
+      <c r="EB45">
         <v>39900000.0</v>
       </c>
-      <c r="EB45"/>
+      <c r="EC45"/>
     </row>
-    <row r="46" spans="1:132">
+    <row r="46" spans="1:133">
       <c r="A46" t="s">
         <v>78</v>
       </c>
       <c r="B46">
+        <v>2910000000.0</v>
+      </c>
+      <c r="C46">
         <v>314500000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2925500000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2917400000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2907300000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2874900000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2805500000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2752400000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2668500000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2561200000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2383600000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2229900000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2095400000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1978300000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1240900000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1130100000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1035800000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>994900000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1053400000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1057600000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1068700000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1082100000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1081800000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1043200000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>990800000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>937300000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>895200000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>880000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>866500000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>757500000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>753400000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>668500000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>634900000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>608000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>619400000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>602800000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>590700000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>574400000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>573300000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>577900000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>573200000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>573172000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>571457000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>589552000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>590170000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>595315000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>591678000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>595926000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>590586000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>585498000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>576142000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>537333000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>539238000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>542882000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>469520000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>471954000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>475480000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>477356000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>482005000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>486973000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>501977000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>507476000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>465922000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>471254000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>463482000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>458222000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>386876000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>372549000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>372679000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>375418000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>371372000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>365929000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>364526000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>357986000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>355639000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>351758000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>342054000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>336068000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>347544000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>348740000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>350399000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>346530000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>348790000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>348604000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>473830000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>458644000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>406278000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>403191000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>387660000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>367229000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>349341000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>347699000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>343910000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>338381000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>341127000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>338696000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>339804000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>339419000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>341920000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>343402000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>342629000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>342767000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>339593000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>276341000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>276712000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>274900000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>275600000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>133500000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>85800000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>83100000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>83900000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>84700000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>63100000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>63200000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>63800000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>63600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62900000.0</v>
       </c>
       <c r="DN46">
         <v>62900000.0</v>
       </c>
       <c r="DO46">
+        <v>62900000.0</v>
+      </c>
+      <c r="DP46">
         <v>63600000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>63700000.0</v>
       </c>
-      <c r="DQ46">
+      <c r="DR46">
         <v>64000000.0</v>
       </c>
-      <c r="DR46">
+      <c r="DS46">
         <v>64300000.0</v>
       </c>
-      <c r="DS46">
+      <c r="DT46">
         <v>64000000.0</v>
       </c>
-      <c r="DT46">
+      <c r="DU46">
         <v>63400000.0</v>
       </c>
-      <c r="DU46">
+      <c r="DV46">
         <v>61500000.0</v>
       </c>
-      <c r="DV46">
+      <c r="DW46">
         <v>59600000.0</v>
       </c>
-      <c r="DW46"/>
-      <c r="DX46">
+      <c r="DX46"/>
+      <c r="DY46">
         <v>46200000.0</v>
       </c>
-      <c r="DY46">
+      <c r="DZ46">
         <v>40900000.0</v>
       </c>
-      <c r="DZ46">
+      <c r="EA46">
         <v>39500000.0</v>
       </c>
-      <c r="EA46">
+      <c r="EB46">
         <v>39900000.0</v>
       </c>
-      <c r="EB46"/>
+      <c r="EC46"/>
     </row>
-    <row r="47" spans="1:132">
+    <row r="47" spans="1:133">
       <c r="A47" t="s">
         <v>79</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>2229900000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>2095400000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1978300000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1240900000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1130100000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1035800000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>994900000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1053400000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1057600000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1068700000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1082100000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1081800000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1043200000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>990800000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>912500000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>895200000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>880000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>866500000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>757500000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>753400000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>668500000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>634900000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>608000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>619400000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>602800000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>590700000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>574400000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>573300000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>577900000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>573200000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>573172000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>571457000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>589552000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>590170000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>595315000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>591678000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>595926000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>590586000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>585498000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>576142000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>537333000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>539238000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>542882000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>469520000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>471954000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>475480000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>477356000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>482005000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>486973000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>501977000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>507476000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>465922000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>471254000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>463482000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>458222000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>386876000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>372549000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>372679000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>375418000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>371372000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>365929000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>364526000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>357986000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>355639000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>351758000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>342054000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>336068000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>347544000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>348740000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>350399000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>346530000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>348790000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>348604000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>473830000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>458644000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>406278000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>403191000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>387660000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>367229000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>349341000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>347699000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>343910000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>338381000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>341127000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>338696000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>339804000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>339419000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>341920000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>343402000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>342629000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>342767000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>339593000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>276341000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>276712000.0</v>
       </c>
-      <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
       <c r="DZ47"/>
       <c r="EA47"/>
       <c r="EB47"/>
+      <c r="EC47"/>
     </row>
-    <row r="48" spans="1:132">
+    <row r="48" spans="1:133">
       <c r="A48" t="s">
         <v>80</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>1094000000.0</v>
+      </c>
       <c r="C48">
+        <v>1010700000.0</v>
+      </c>
+      <c r="D48">
         <v>1035900000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1042600000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1072700000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1084600000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1096300000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1031900000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>827800000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>894500000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>889600000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>846700000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>700400000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>552400000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>613600000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>603800000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>318700000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>307700000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>339700000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>309500000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>201400000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>349800000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>357600000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>314900000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>433900000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>509200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>551300000.0</v>
       </c>
       <c r="AB48">
         <v>551300000.0</v>
       </c>
       <c r="AC48">
+        <v>551300000.0</v>
+      </c>
+      <c r="AD48">
         <v>457800000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>474200000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>504100000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>448100000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>344500000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>634300000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>627300000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>602800000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>577000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>569700000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>565100000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>556400000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>486600000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>483759000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>495535000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>491332000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>436288000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>437846000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>468998000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>465467000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>408134000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>408834000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>430191000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>420942000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>370644000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>369586000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>379733000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>373760000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>325184000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>323831000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>326453000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>306673000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>266526000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>269711000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>279847000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>280536000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>252931000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>261599000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>275274000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>277599000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>246738000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>251564000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>262419000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>259951000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>230539000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>229797000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>242769000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>241951000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>212632000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>221142000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>229829000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>221081000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>187728000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>198001000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>207537000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>135902000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>111716000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>125613000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>136600000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>142436000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>115008000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>126754000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>133653000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>125770000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>97745000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>109241000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>113832000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>105923000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>82815000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>94850000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>97349000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>90258000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>68363000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>79323000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>83545000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>76172000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>57902000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>66700000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>68400000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>67300000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>-100000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>56600000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>61100000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>61800000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>48300000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>49800000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>53500000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>55300000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>42500000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>44400000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>46900000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>51000000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>41400000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>43500000.0</v>
       </c>
-      <c r="DS48">
+      <c r="DT48">
         <v>45900000.0</v>
       </c>
-      <c r="DT48">
+      <c r="DU48">
         <v>48100000.0</v>
       </c>
-      <c r="DU48">
+      <c r="DV48">
         <v>37400000.0</v>
       </c>
-      <c r="DV48">
+      <c r="DW48">
         <v>39200000.0</v>
       </c>
-      <c r="DW48"/>
-      <c r="DX48">
+      <c r="DX48"/>
+      <c r="DY48">
         <v>43200000.0</v>
       </c>
-      <c r="DY48">
+      <c r="DZ48">
         <v>32700000.0</v>
       </c>
-      <c r="DZ48">
+      <c r="EA48">
         <v>37000000.0</v>
       </c>
-      <c r="EA48">
+      <c r="EB48">
         <v>39200000.0</v>
       </c>
-      <c r="EB48"/>
+      <c r="EC48"/>
     </row>
-    <row r="49" spans="1:132">
+    <row r="49" spans="1:133">
       <c r="A49" t="s">
         <v>81</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>846700000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>700400000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>552400000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>613600000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>603800000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>318700000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>307700000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>339700000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>309500000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>201400000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>349800000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>357600000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>314900000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>433900000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>509200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>551300000.0</v>
       </c>
       <c r="AB49">
         <v>551300000.0</v>
       </c>
       <c r="AC49">
+        <v>551300000.0</v>
+      </c>
+      <c r="AD49">
         <v>457800000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>474200000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>504100000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>448100000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>344500000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>634300000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>627300000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>602800000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>577000000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>569700000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>565100000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>556400000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>486600000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>483759000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>495535000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>491332000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>436288000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>437846000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>468998000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>465467000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>408134000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>408834000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>430191000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>420942000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>370644000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>369586000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>379733000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>373760000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>325184000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>323831000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>326453000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>306673000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
@@ -19990,181 +20179,186 @@
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
       <c r="DX49"/>
       <c r="DY49"/>
       <c r="DZ49"/>
       <c r="EA49"/>
       <c r="EB49"/>
+      <c r="EC49"/>
     </row>
-    <row r="50" spans="1:132">
+    <row r="50" spans="1:133">
       <c r="A50" t="s">
         <v>82</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>63000000.0</v>
+      </c>
       <c r="C50">
         <v>63100000.0</v>
       </c>
       <c r="D50">
         <v>63100000.0</v>
       </c>
       <c r="E50">
         <v>63100000.0</v>
       </c>
       <c r="F50">
         <v>63100000.0</v>
       </c>
       <c r="G50">
         <v>63100000.0</v>
       </c>
       <c r="H50">
-        <v>68000000.0</v>
+        <v>63100000.0</v>
       </c>
       <c r="I50">
         <v>68000000.0</v>
       </c>
       <c r="J50">
         <v>68000000.0</v>
       </c>
       <c r="K50">
         <v>68000000.0</v>
       </c>
       <c r="L50">
         <v>68000000.0</v>
       </c>
       <c r="M50">
+        <v>68000000.0</v>
+      </c>
+      <c r="N50">
         <v>72000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>47000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="P50">
         <v>7000000.0</v>
       </c>
       <c r="Q50">
         <v>7000000.0</v>
       </c>
       <c r="R50">
         <v>7000000.0</v>
       </c>
       <c r="S50">
         <v>7000000.0</v>
       </c>
       <c r="T50">
         <v>7000000.0</v>
       </c>
       <c r="U50">
         <v>7000000.0</v>
       </c>
       <c r="V50">
-        <v>4000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="W50">
         <v>4000000.0</v>
       </c>
       <c r="X50">
         <v>4000000.0</v>
       </c>
       <c r="Y50">
         <v>4000000.0</v>
       </c>
       <c r="Z50">
         <v>4000000.0</v>
       </c>
       <c r="AA50">
         <v>4000000.0</v>
       </c>
       <c r="AB50">
         <v>4000000.0</v>
       </c>
       <c r="AC50">
         <v>4000000.0</v>
       </c>
       <c r="AD50">
         <v>4000000.0</v>
       </c>
       <c r="AE50">
         <v>4000000.0</v>
       </c>
       <c r="AF50">
         <v>4000000.0</v>
       </c>
       <c r="AG50">
         <v>4000000.0</v>
       </c>
       <c r="AH50">
         <v>4000000.0</v>
       </c>
       <c r="AI50">
+        <v>4000000.0</v>
+      </c>
+      <c r="AJ50">
         <v>17700000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>1071700000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>24800000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>14200000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>31900000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>34600000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>16200000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>11250000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -20206,1117 +20400,1125 @@
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
       <c r="DZ50"/>
       <c r="EA50"/>
       <c r="EB50"/>
+      <c r="EC50"/>
     </row>
-    <row r="51" spans="1:132">
+    <row r="51" spans="1:133">
       <c r="A51" t="s">
         <v>83</v>
       </c>
       <c r="B51">
-        <v>802500000.0</v>
+        <v>4928000000.0</v>
       </c>
       <c r="C51">
+        <v>5197000000.0</v>
+      </c>
+      <c r="D51">
         <v>5106200000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>5014100000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>4885600000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>4915900000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>4833700000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>4859300000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>4926900000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>4844100000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>4722800000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>4619400000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>4422700000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>4605700000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>3180800000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>3161300000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1966900000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1968000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1969000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1970100000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1971300000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1622300000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>2167600000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>2167900000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>2161900000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1473900000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1474200000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1474500000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1474800000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>884300000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>885100000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>885700000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>886600000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1129200000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1124000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1071700000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>968300000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>921700000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>920200000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>925700000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>987200000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>781800000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>591518000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>619508000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>701048000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>764104000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>385944000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>375275000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>368568000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>370164000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>329706000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>160831000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>189712000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>215755000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>72437000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>69717000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>109993000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>133036000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>166549000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>191780000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>239648000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>285852000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>135137000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>128377000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>119041000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>113568000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>47550000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>14444000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>46339000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>57374000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>50550000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>24444000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>64339000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>82223000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>69178000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>69024000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>13919000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>13393000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>19154000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>22614000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>32019000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>28575000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>18086000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>237462000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>246382000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>242770000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>153549000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>146079000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>142159000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>126836000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>114953000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>120283000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>128159000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>123348000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>124393000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>117162000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>143272000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>133348000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>136436000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>145497000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>163315000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>158040000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>159460000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>169562000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>175586000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>181500000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>186600000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>103800000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>21800000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>13600000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>9600000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>8800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2700000.0</v>
       </c>
       <c r="DJ51">
         <v>2700000.0</v>
       </c>
       <c r="DK51">
-        <v>2900000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="DL51">
         <v>2900000.0</v>
       </c>
       <c r="DM51">
         <v>2900000.0</v>
       </c>
       <c r="DN51">
-        <v>3000000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="DO51">
         <v>3000000.0</v>
       </c>
       <c r="DP51">
+        <v>3000000.0</v>
+      </c>
+      <c r="DQ51">
         <v>18400000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DR51">
         <v>5400000.0</v>
       </c>
-      <c r="DR51">
+      <c r="DS51">
         <v>6500000.0</v>
       </c>
-      <c r="DS51">
+      <c r="DT51">
         <v>7500000.0</v>
       </c>
-      <c r="DT51">
+      <c r="DU51">
         <v>4600000.0</v>
       </c>
-      <c r="DU51">
+      <c r="DV51">
         <v>10500000.0</v>
       </c>
-      <c r="DV51">
+      <c r="DW51">
         <v>8700000.0</v>
       </c>
-      <c r="DW51"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DX51"/>
       <c r="DY51">
         <v>1900000.0</v>
       </c>
       <c r="DZ51">
+        <v>1900000.0</v>
+      </c>
+      <c r="EA51">
         <v>800000.0</v>
       </c>
-      <c r="EA51">
+      <c r="EB51">
         <v>900000.0</v>
       </c>
-      <c r="EB51"/>
+      <c r="EC51"/>
     </row>
-    <row r="52" spans="1:132">
+    <row r="52" spans="1:133">
       <c r="A52" t="s">
         <v>84</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>63000000.0</v>
+      </c>
       <c r="C52">
+        <v>71500000.0</v>
+      </c>
+      <c r="D52">
         <v>63100000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>71900000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>71700000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>71800000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>63100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68000000.0</v>
       </c>
       <c r="I52">
         <v>68000000.0</v>
       </c>
       <c r="J52">
+        <v>68000000.0</v>
+      </c>
+      <c r="K52">
         <v>75800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68000000.0</v>
       </c>
       <c r="L52">
         <v>68000000.0</v>
       </c>
       <c r="M52">
+        <v>68000000.0</v>
+      </c>
+      <c r="N52">
         <v>72000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>47000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="P52">
         <v>7000000.0</v>
       </c>
       <c r="Q52">
         <v>7000000.0</v>
       </c>
       <c r="R52">
         <v>7000000.0</v>
       </c>
       <c r="S52">
         <v>7000000.0</v>
       </c>
       <c r="T52">
         <v>7000000.0</v>
       </c>
       <c r="U52">
         <v>7000000.0</v>
       </c>
       <c r="V52">
-        <v>4000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="W52">
         <v>4000000.0</v>
       </c>
       <c r="X52">
         <v>4000000.0</v>
       </c>
       <c r="Y52">
         <v>4000000.0</v>
       </c>
       <c r="Z52">
         <v>4000000.0</v>
       </c>
       <c r="AA52">
         <v>4000000.0</v>
       </c>
       <c r="AB52">
         <v>4000000.0</v>
       </c>
       <c r="AC52">
         <v>4000000.0</v>
       </c>
       <c r="AD52">
         <v>4000000.0</v>
       </c>
       <c r="AE52">
         <v>4000000.0</v>
       </c>
       <c r="AF52">
         <v>4000000.0</v>
       </c>
       <c r="AG52">
         <v>4000000.0</v>
       </c>
       <c r="AH52">
         <v>4000000.0</v>
       </c>
       <c r="AI52">
+        <v>4000000.0</v>
+      </c>
+      <c r="AJ52">
         <v>17700000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>16500000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>15300000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>14200000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>13000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>11800000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>10600000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>16250000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>19382000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>19516000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>13791000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>11250000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>2553000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>6477000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>2818000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>973000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>4924000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>7347000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>189712000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>215755000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>2439000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>6753000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>2232000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>5473000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>10279000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>6819000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>1597000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>5660000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>10667000.0</v>
       </c>
-      <c r="BL52"/>
-      <c r="BM52">
+      <c r="BM52"/>
+      <c r="BN52">
         <v>24043000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>27781000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>33000000.0</v>
       </c>
-      <c r="BP52"/>
       <c r="BQ52"/>
-      <c r="BR52">
+      <c r="BR52"/>
+      <c r="BS52">
         <v>43386000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>46545000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>51631000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>48259000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>43788000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>38032000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>38675000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>33854000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>40781000.0</v>
       </c>
-      <c r="CA52"/>
-      <c r="CB52">
+      <c r="CB52"/>
+      <c r="CC52">
         <v>46256000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>40943000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>44003000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>44227000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>42064000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>32570000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>37511000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>153549000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>146079000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>5295000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>5740000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>515000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>472000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>513000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>508000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>471000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>490000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>524000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>561000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>2308000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>2461000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>2541000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>2324000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>2277000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>2904000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>511000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DD52">
         <v>500000.0</v>
       </c>
       <c r="DE52">
+        <v>500000.0</v>
+      </c>
+      <c r="DF52">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DG52">
         <v>100000.0</v>
       </c>
       <c r="DH52">
         <v>100000.0</v>
       </c>
       <c r="DI52">
         <v>100000.0</v>
       </c>
       <c r="DJ52">
         <v>100000.0</v>
       </c>
       <c r="DK52">
         <v>100000.0</v>
       </c>
       <c r="DL52">
         <v>100000.0</v>
       </c>
       <c r="DM52">
         <v>100000.0</v>
       </c>
       <c r="DN52">
         <v>100000.0</v>
       </c>
       <c r="DO52">
         <v>100000.0</v>
       </c>
       <c r="DP52">
+        <v>100000.0</v>
+      </c>
+      <c r="DQ52">
         <v>12200000.0</v>
       </c>
-      <c r="DQ52">
+      <c r="DR52">
         <v>5100000.0</v>
       </c>
-      <c r="DR52">
+      <c r="DS52">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DT52">
         <v>400000.0</v>
       </c>
       <c r="DU52">
+        <v>400000.0</v>
+      </c>
+      <c r="DV52">
         <v>9300000.0</v>
       </c>
-      <c r="DV52">
+      <c r="DW52">
         <v>700000.0</v>
       </c>
-      <c r="DW52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DX52"/>
       <c r="DY52">
         <v>700000.0</v>
       </c>
       <c r="DZ52">
+        <v>700000.0</v>
+      </c>
+      <c r="EA52">
         <v>300000.0</v>
       </c>
-      <c r="EA52">
+      <c r="EB52">
         <v>400000.0</v>
       </c>
-      <c r="EB52"/>
+      <c r="EC52"/>
     </row>
-    <row r="53" spans="1:132">
+    <row r="53" spans="1:133">
       <c r="A53" t="s">
         <v>85</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>655000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>644000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>633000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>630000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>634000000.0</v>
       </c>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>38800000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>40100000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>31500000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>31200000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>37300000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>31600000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>3500000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>13600000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>31300000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>31500000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>23200000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>29686000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>27928000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>28685000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>20772000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>26065000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>27144000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>35740000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>30548000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>36074000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>40026000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>44058000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>33727000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>38241000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>44985000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>53619000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>41907000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>44559000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>50472000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>67371000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>54956000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>61891000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>61101000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>57376000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>30687000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>35125000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>13453000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>11169000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>5505000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>13738000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>14670000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>11516000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>4506000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>11295000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>12396000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>3073000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>1028000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>12704000.0</v>
       </c>
-      <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
-      <c r="CD53">
+      <c r="CD53"/>
+      <c r="CE53">
         <v>4946000.0</v>
       </c>
-      <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
-      <c r="CH53">
+      <c r="CH53"/>
+      <c r="CI53">
         <v>7267000.0</v>
       </c>
-      <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
-      <c r="CL53">
+      <c r="CL53"/>
+      <c r="CM53">
         <v>1613000.0</v>
       </c>
-      <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
-      <c r="CP53">
+      <c r="CP53"/>
+      <c r="CQ53">
         <v>3247000.0</v>
       </c>
-      <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
-      <c r="CT53">
+      <c r="CT53"/>
+      <c r="CU53">
         <v>10535000.0</v>
       </c>
-      <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
       <c r="DW53"/>
       <c r="DX53"/>
       <c r="DY53"/>
       <c r="DZ53"/>
       <c r="EA53"/>
       <c r="EB53"/>
+      <c r="EC53"/>
     </row>
-    <row r="54" spans="1:132">
+    <row r="54" spans="1:133">
       <c r="A54" t="s">
         <v>86</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -21360,51 +21562,53 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
@@ -21432,1661 +21636,1674 @@
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
       <c r="DY54"/>
       <c r="DZ54"/>
       <c r="EA54"/>
       <c r="EB54"/>
+      <c r="EC54"/>
     </row>
-    <row r="55" spans="1:132">
+    <row r="55" spans="1:133">
       <c r="A55" t="s">
         <v>87</v>
       </c>
       <c r="B55">
-        <v>688700000.0</v>
+        <v>7485000000.0</v>
       </c>
       <c r="C55">
+        <v>7484500000.0</v>
+      </c>
+      <c r="D55">
         <v>7454800000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>7375700000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>7347100000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>7275900000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>7172500000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>7170100000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>7066800000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>6955500000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>6750500000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>6578600000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>6273500000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>6206800000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>4674100000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>4619600000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>3036900000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2981600000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2973500000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2970600000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2787100000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2686400000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>3263000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>3216000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>3203800000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2551000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2562500000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2588500000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2478500000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1725200000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1711700000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1696600000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1601000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2359400000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2327400000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2282000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2256100000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>2254400000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>2224700000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>2248100000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>2238300000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>2277444000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2260315000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>2298990000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>2302370000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2360274000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1332264000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1363139000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1351083000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1352261000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1287813000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1129114000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1097140000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1114337000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>939190000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>959415000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>937188000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>948022000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>956870000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>998503000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>983870000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1017719000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>849931000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>872985000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>728455000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>725402000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>622955000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>617205000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>623001000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>637667000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>609146000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>621714000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>626042000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>624816000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>599295000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>606465000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>515983000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>546328000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>529670000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>544328000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>510761000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>514542000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>528774000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>675302000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>629995000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>641958000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>550705000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>576996000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>518130000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>505506000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>490085000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>514868000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>462755000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>469212000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>464277000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>497918000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>456922000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>470715000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>476758000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>504786000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>450757000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>470004000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>471681000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>423687000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>376781000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>398000000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>389600000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>242900000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>127000000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>114700000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>117400000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>121400000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>88300000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>85800000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>92800000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>96600000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>79600000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>80700000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>80400000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>87600000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>78700000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>77500000.0</v>
       </c>
-      <c r="DS55">
+      <c r="DT55">
         <v>74500000.0</v>
       </c>
-      <c r="DT55">
+      <c r="DU55">
         <v>83600000.0</v>
       </c>
-      <c r="DU55">
+      <c r="DV55">
         <v>74000000.0</v>
       </c>
-      <c r="DV55">
+      <c r="DW55">
         <v>70200000.0</v>
       </c>
-      <c r="DW55"/>
-      <c r="DX55">
+      <c r="DX55"/>
+      <c r="DY55">
         <v>71100000.0</v>
       </c>
-      <c r="DY55">
+      <c r="DZ55">
         <v>54100000.0</v>
       </c>
-      <c r="DZ55">
+      <c r="EA55">
         <v>57000000.0</v>
       </c>
-      <c r="EA55">
+      <c r="EB55">
         <v>55400000.0</v>
       </c>
-      <c r="EB55"/>
+      <c r="EC55"/>
     </row>
-    <row r="56" spans="1:132">
+    <row r="56" spans="1:133">
       <c r="A56" t="s">
         <v>88</v>
       </c>
-      <c r="B56"/>
+      <c r="B56">
+        <v>452000000.0</v>
+      </c>
       <c r="C56">
+        <v>443200000.0</v>
+      </c>
+      <c r="D56">
         <v>414900000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>464000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>452400000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>412300000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>387400000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>436000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>416000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>400800000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>370600000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>583200000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>377500000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>344500000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1806300000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>2004900000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>520300000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>501500000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>528100000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>532600000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>346800000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>235100000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>806600000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>817700000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>843000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>221200000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>301900000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>348500000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>259400000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>241500000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>230300000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>354100000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>294800000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>256100000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>234800000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>208800000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>213300000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>246000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>201200000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>209600000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>198000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>222829000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>209051000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>215066000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>202673000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>241727000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>126345000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>153879000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>149002000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>160715000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>147563000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>156255000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>133374000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>147064000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>133210000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>151566000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>124045000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>144462000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>145637000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>177683000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>145302000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>169995000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>125892000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>142397000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>103958000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>104625000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>75029000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>86676000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>87318000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>100462000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>74937000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>91207000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>95882000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>103282000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>81204000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>90207000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>88149000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>128541000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>97884000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>110653000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>75261000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>83334000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>93966000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>236832000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>64964000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>93441000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>69541000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>98914000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>54668000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>62633000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>66522000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>95655000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>48495000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>60491000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>52017000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>87241000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>44939000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>59722000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>63118000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>89418000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>36251000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>55280000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>60352000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>79142000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>31027000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>56100000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>45900000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>38300000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>24300000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>19400000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>19600000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>22800000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>19500000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>16900000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>23200000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>29300000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>13100000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>14100000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>13000000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>19800000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>10100000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>8500000.0</v>
       </c>
-      <c r="DS56">
+      <c r="DT56">
         <v>5600000.0</v>
       </c>
-      <c r="DT56">
+      <c r="DU56">
         <v>15200000.0</v>
       </c>
-      <c r="DU56">
+      <c r="DV56">
         <v>7500000.0</v>
       </c>
-      <c r="DV56">
+      <c r="DW56">
         <v>5500000.0</v>
       </c>
-      <c r="DW56"/>
-      <c r="DX56">
+      <c r="DX56"/>
+      <c r="DY56">
         <v>18600000.0</v>
       </c>
-      <c r="DY56">
+      <c r="DZ56">
         <v>8000000.0</v>
       </c>
-      <c r="DZ56">
+      <c r="EA56">
         <v>15300000.0</v>
       </c>
-      <c r="EA56">
+      <c r="EB56">
         <v>13400000.0</v>
       </c>
-      <c r="EB56"/>
+      <c r="EC56"/>
     </row>
-    <row r="57" spans="1:132">
+    <row r="57" spans="1:133">
       <c r="A57" t="s">
         <v>89</v>
       </c>
       <c r="B57">
-        <v>88900000.0</v>
+        <v>836000000.0</v>
       </c>
       <c r="C57">
+        <v>733300000.0</v>
+      </c>
+      <c r="D57">
         <v>725200000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>772100000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>846100000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>729300000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>710100000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>763200000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>837200000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>755800000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>669900000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>648000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>694400000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>621600000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>491700000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>528400000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>432200000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>395000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>352500000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>369500000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>305200000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>424200000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>471000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>488200000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>344100000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>301200000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>275800000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>308800000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>297700000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>256600000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>210900000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>274100000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>289400000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>453200000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>412300000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>441200000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>421900000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>468100000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>391000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>431600000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>420400000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>640102000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>613574000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>634823000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>341573000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>334019000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>167281000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>220632000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>214774000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>213206000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>179606000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>203011000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>378252000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>406570000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>158645000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>185892000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>171613000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>173451000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>158802000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>208890000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>194484000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>188551000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>175223000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>194383000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>186384000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>184986000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>138471000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>125137000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>129856000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>130377000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>101519000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>143217000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>137541000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>120841000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>95025000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>105036000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>102136000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>126891000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>110651000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>131633000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>124694000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>119263000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>138427000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>138516000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>108495000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>112579000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>105443000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>131498000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>112023000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>104388000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>88744000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>116923000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>83997000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>85660000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>72759000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>122613000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>80406000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>94267000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>95263000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>121511000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>71095000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>86787000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>82034000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>84040000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>48061000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>55300000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>40900000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>43200000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>32700000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>27200000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>27000000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>30300000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>28800000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>24900000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>27100000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>28400000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>25400000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>24800000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>21000000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>23600000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>27900000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DS57">
         <v>18900000.0</v>
       </c>
-      <c r="DS57">
+      <c r="DT57">
         <v>12400000.0</v>
       </c>
-      <c r="DT57">
+      <c r="DU57">
         <v>22300000.0</v>
       </c>
-      <c r="DU57">
+      <c r="DV57">
         <v>27500000.0</v>
       </c>
-      <c r="DV57">
+      <c r="DW57">
         <v>15700000.0</v>
       </c>
-      <c r="DW57"/>
-      <c r="DX57">
+      <c r="DX57"/>
+      <c r="DY57">
         <v>20400000.0</v>
       </c>
-      <c r="DY57">
+      <c r="DZ57">
         <v>14900000.0</v>
       </c>
-      <c r="DZ57">
+      <c r="EA57">
         <v>13600000.0</v>
       </c>
-      <c r="EA57">
+      <c r="EB57">
         <v>9800000.0</v>
       </c>
-      <c r="EB57"/>
+      <c r="EC57"/>
     </row>
-    <row r="58" spans="1:132">
+    <row r="58" spans="1:133">
       <c r="A58" t="s">
         <v>90</v>
       </c>
       <c r="B58">
-        <v>891400000.0</v>
+        <v>6341000000.0</v>
       </c>
       <c r="C58">
+        <v>6428700000.0</v>
+      </c>
+      <c r="D58">
         <v>6375700000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>6311600000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>6254000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6172600000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>6057600000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>6123100000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>6239900000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>6061900000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>5861800000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>5724800000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>5569300000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>5655300000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>4061400000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>4016700000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2719100000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2674800000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2634700000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2653200000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>2584900000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2319300000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>2890800000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>2893300000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2768200000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>2040000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>2012100000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>2035200000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>2021600000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1251900000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1197000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1243400000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1257400000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1719100000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1701100000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1680700000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1567200000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1569400000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1529300000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1568300000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1618900000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1660247000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1494146000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1542553000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1603627000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1660273000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>617265000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>654054000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>646457000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>647472000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>563585000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>420194000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>443000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>470042000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>284835000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>313814000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>344407000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>363992000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>371081000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>434207000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>477532000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>511505000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>335372000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>358828000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>328047000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>318380000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>202644000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>195604000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>233062000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>243776000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>205236000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>221586000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>256359000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>257258000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>219272000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>229626000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>172396000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>196249000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>176582000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>201748000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>203345000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>198311000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>205167000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>425323000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>403673000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>403530000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>284159000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>304522000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>274671000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>250530000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>230084000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>263890000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>239462000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>234215000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>225544000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>267989000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>250519000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>253480000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>257407000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>292155000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>260118000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>267519000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>265081000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>276004000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>247396000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>259900000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>249700000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>167000000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>64800000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>49500000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>47700000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>51100000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>36500000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>32400000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>35800000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>37900000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>33700000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>32900000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>30000000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>33100000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>34100000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>30800000.0</v>
       </c>
-      <c r="DS58">
+      <c r="DT58">
         <v>25300000.0</v>
       </c>
-      <c r="DT58">
+      <c r="DU58">
         <v>32300000.0</v>
       </c>
-      <c r="DU58">
+      <c r="DV58">
         <v>33500000.0</v>
       </c>
-      <c r="DV58">
+      <c r="DW58">
         <v>28100000.0</v>
       </c>
-      <c r="DW58"/>
-      <c r="DX58">
+      <c r="DX58"/>
+      <c r="DY58">
         <v>25700000.0</v>
       </c>
-      <c r="DY58">
+      <c r="DZ58">
         <v>19200000.0</v>
       </c>
-      <c r="DZ58">
+      <c r="EA58">
         <v>18000000.0</v>
       </c>
-      <c r="EA58">
+      <c r="EB58">
         <v>14100000.0</v>
       </c>
-      <c r="EB58"/>
+      <c r="EC58"/>
     </row>
-    <row r="59" spans="1:132">
+    <row r="59" spans="1:133">
       <c r="A59" t="s">
         <v>91</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -23130,51 +23347,53 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
@@ -23202,481 +23421,483 @@
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
       <c r="DZ59"/>
       <c r="EA59"/>
       <c r="EB59"/>
+      <c r="EC59"/>
     </row>
-    <row r="60" spans="1:132">
+    <row r="60" spans="1:133">
       <c r="A60" t="s">
         <v>92</v>
       </c>
       <c r="B60">
-        <v>-202700000.0</v>
+        <v>1096000000.0</v>
       </c>
       <c r="C60">
+        <v>1009700000.0</v>
+      </c>
+      <c r="D60">
         <v>1034900000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1041600000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1071700000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1083600000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1097000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1030900000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>826900000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>893600000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>888700000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>853800000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>704200000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>551500000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>612700000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>602900000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>317800000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>306800000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>338800000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>317400000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>202200000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>367100000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>372200000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>320100000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>433000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>508300000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>550400000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>553300000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>456900000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>473300000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>514700000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>453200000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>343600000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>640300000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>626300000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>601300000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>688900000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>685000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>695400000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>679800000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>619400000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>617197000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>766169000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>756437000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>698743000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>700001000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>714999000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>709085000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>704626000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>704789000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>724228000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>708920000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>654140000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>644295000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>654355000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>645601000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>592781000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>584030000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>585789000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>564296000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>506338000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>506214000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>514559000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>514157000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>400408000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>407022000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>420311000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>421601000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>389939000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>393891000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>403910000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>400128000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>369683000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>367558000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>380023000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>376839000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>343587000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>350079000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>353088000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>342580000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>307416000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>316231000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>323607000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>249979000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>226322000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>238428000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>266546000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>272474000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>243459000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>254976000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>260001000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>250978000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>223293000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>234997000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>238733000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>229929000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>206403000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>217235000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>219351000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>212631000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>190639000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>202485000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>206600000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>147683000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>129385000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>138100000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>139900000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>75900000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>62200000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>65200000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>69700000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>70300000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>51800000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>53400000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>57000000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>58700000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>45900000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>47800000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>50200000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>54300000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>44600000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>46700000.0</v>
       </c>
-      <c r="DS60">
+      <c r="DT60">
         <v>49000000.0</v>
       </c>
-      <c r="DT60">
+      <c r="DU60">
         <v>51100000.0</v>
       </c>
-      <c r="DU60">
+      <c r="DV60">
         <v>40400000.0</v>
       </c>
-      <c r="DV60">
+      <c r="DW60">
         <v>42000000.0</v>
       </c>
-      <c r="DW60"/>
-      <c r="DX60">
+      <c r="DX60"/>
+      <c r="DY60">
         <v>45400000.0</v>
       </c>
-      <c r="DY60">
+      <c r="DZ60">
         <v>34900000.0</v>
       </c>
-      <c r="DZ60">
+      <c r="EA60">
         <v>39000000.0</v>
       </c>
-      <c r="EA60">
+      <c r="EB60">
         <v>41300000.0</v>
       </c>
-      <c r="EB60"/>
+      <c r="EC60"/>
     </row>
-    <row r="61" spans="1:132">
+    <row r="61" spans="1:133">
       <c r="A61" t="s">
         <v>93</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -23720,51 +23941,53 @@
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
-      <c r="BI61"/>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
@@ -23792,52 +24015,53 @@
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
       <c r="DX61"/>
       <c r="DY61"/>
       <c r="DZ61"/>
       <c r="EA61"/>
       <c r="EB61"/>
+      <c r="EC61"/>
     </row>
-    <row r="62" spans="1:132">
+    <row r="62" spans="1:133">
       <c r="A62" t="s">
         <v>94</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -23928,50 +24152,51 @@
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
       <c r="DX62"/>
       <c r="DY62"/>
       <c r="DZ62"/>
       <c r="EA62"/>
       <c r="EB62"/>
+      <c r="EC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -24067,51 +24292,51 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B2">
         <v>1943300000.0</v>
       </c>
       <c r="C2">
         <v>1795800000.0</v>
       </c>
       <c r="D2">
         <v>1666000000.0</v>
       </c>
       <c r="E2">
         <v>1243400000.0</v>
       </c>
       <c r="F2">
         <v>1151100000.0</v>
       </c>
       <c r="G2">
         <v>860500000.0</v>
       </c>
       <c r="H2">
         <v>986700000.0</v>
       </c>
       <c r="I2">
         <v>719400000.0</v>
       </c>
@@ -24171,51 +24396,51 @@
       </c>
       <c r="AB2">
         <v>196100000.0</v>
       </c>
       <c r="AC2">
         <v>113300000.0</v>
       </c>
       <c r="AD2">
         <v>90800000.0</v>
       </c>
       <c r="AE2">
         <v>82000000.0</v>
       </c>
       <c r="AF2">
         <v>69300000.0</v>
       </c>
       <c r="AG2">
         <v>32900000.0</v>
       </c>
       <c r="AH2">
         <v>27900000.0</v>
       </c>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B3">
         <v>239500000.0</v>
       </c>
       <c r="C3">
         <v>204700000.0</v>
       </c>
       <c r="D3">
         <v>175200000.0</v>
       </c>
       <c r="E3">
         <v>119000000.0</v>
       </c>
       <c r="F3">
         <v>108500000.0</v>
       </c>
       <c r="G3">
         <v>97900000.0</v>
       </c>
       <c r="H3">
         <v>101000000.0</v>
       </c>
       <c r="I3">
         <v>64000000.0</v>
       </c>
@@ -24275,51 +24500,51 @@
       </c>
       <c r="AB3">
         <v>11300000.0</v>
       </c>
       <c r="AC3">
         <v>5700000.0</v>
       </c>
       <c r="AD3">
         <v>4600000.0</v>
       </c>
       <c r="AE3">
         <v>4800000.0</v>
       </c>
       <c r="AF3">
         <v>4500000.0</v>
       </c>
       <c r="AG3">
         <v>3300000.0</v>
       </c>
       <c r="AH3">
         <v>2400000.0</v>
       </c>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4">
         <v>-95400000.0</v>
       </c>
       <c r="H4">
         <v>-2400000.0</v>
       </c>
       <c r="I4">
         <v>170200000.0</v>
       </c>
       <c r="J4">
         <v>18100000.0</v>
       </c>
       <c r="K4">
         <v>11400000.0</v>
       </c>
       <c r="L4">
         <v>-5600000.0</v>
       </c>
       <c r="M4">
@@ -24333,51 +24558,51 @@
       </c>
       <c r="P4">
         <v>-1000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B5">
         <v>830100000.0</v>
       </c>
       <c r="C5">
         <v>863000000.0</v>
       </c>
       <c r="D5">
         <v>830200000.0</v>
       </c>
       <c r="E5">
         <v>756100000.0</v>
       </c>
       <c r="F5">
         <v>428300000.0</v>
       </c>
       <c r="G5">
         <v>88000000.0</v>
       </c>
       <c r="H5">
         <v>267300000.0</v>
       </c>
       <c r="I5">
         <v>274000000.0</v>
       </c>
@@ -24437,51 +24662,51 @@
       </c>
       <c r="AB5">
         <v>32500000.0</v>
       </c>
       <c r="AC5">
         <v>17200000.0</v>
       </c>
       <c r="AD5">
         <v>14400000.0</v>
       </c>
       <c r="AE5">
         <v>12400000.0</v>
       </c>
       <c r="AF5">
         <v>10200000.0</v>
       </c>
       <c r="AG5">
         <v>9400000.0</v>
       </c>
       <c r="AH5">
         <v>8400000.0</v>
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B6">
         <v>1069600000.0</v>
       </c>
       <c r="C6">
         <v>1067700000.0</v>
       </c>
       <c r="D6">
         <v>1005400000.0</v>
       </c>
       <c r="E6">
         <v>875100000.0</v>
       </c>
       <c r="F6">
         <v>536800000.0</v>
       </c>
       <c r="G6">
         <v>185900000.0</v>
       </c>
       <c r="H6">
         <v>368300000.0</v>
       </c>
       <c r="I6">
         <v>338000000.0</v>
       </c>
@@ -24541,135 +24766,135 @@
       </c>
       <c r="AB6">
         <v>43800000.0</v>
       </c>
       <c r="AC6">
         <v>22900000.0</v>
       </c>
       <c r="AD6">
         <v>19000000.0</v>
       </c>
       <c r="AE6">
         <v>17200000.0</v>
       </c>
       <c r="AF6">
         <v>14700000.0</v>
       </c>
       <c r="AG6">
         <v>12700000.0</v>
       </c>
       <c r="AH6">
         <v>10800000.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>-10700000.0</v>
       </c>
       <c r="I8">
         <v>170200000.0</v>
       </c>
       <c r="J8">
         <v>75800000.0</v>
       </c>
       <c r="K8">
         <v>11400000.0</v>
       </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B9">
         <v>982600000.0</v>
       </c>
       <c r="C9">
         <v>938500000.0</v>
       </c>
       <c r="D9">
         <v>795700000.0</v>
       </c>
       <c r="E9">
         <v>566400000.0</v>
       </c>
       <c r="F9">
         <v>446100000.0</v>
       </c>
       <c r="G9">
         <v>193500000.0</v>
       </c>
       <c r="H9">
         <v>343000000.0</v>
       </c>
       <c r="I9">
         <v>289600000.0</v>
       </c>
@@ -24729,51 +24954,51 @@
       </c>
       <c r="AB9">
         <v>62300000.0</v>
       </c>
       <c r="AC9">
         <v>34000000.0</v>
       </c>
       <c r="AD9">
         <v>28100000.0</v>
       </c>
       <c r="AE9">
         <v>25900000.0</v>
       </c>
       <c r="AF9">
         <v>23100000.0</v>
       </c>
       <c r="AG9">
         <v>33000000.0</v>
       </c>
       <c r="AH9">
         <v>27400000.0</v>
       </c>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B10">
         <v>532400000.0</v>
       </c>
       <c r="C10">
         <v>573200000.0</v>
       </c>
       <c r="D10">
         <v>561800000.0</v>
       </c>
       <c r="E10">
         <v>608800000.0</v>
       </c>
       <c r="F10">
         <v>343600000.0</v>
       </c>
       <c r="G10">
         <v>8000000.0</v>
       </c>
       <c r="H10">
         <v>196400000.0</v>
       </c>
       <c r="I10">
         <v>233900000.0</v>
       </c>
@@ -24833,51 +25058,51 @@
       </c>
       <c r="AB10">
         <v>25900000.0</v>
       </c>
       <c r="AC10">
         <v>17300000.0</v>
       </c>
       <c r="AD10">
         <v>14900000.0</v>
       </c>
       <c r="AE10">
         <v>13100000.0</v>
       </c>
       <c r="AF10">
         <v>10300000.0</v>
       </c>
       <c r="AG10">
         <v>10200000.0</v>
       </c>
       <c r="AH10">
         <v>9400000.0</v>
       </c>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B11">
         <v>146900000.0</v>
       </c>
       <c r="C11">
         <v>144100000.0</v>
       </c>
       <c r="D11">
         <v>144500000.0</v>
       </c>
       <c r="E11">
         <v>169400000.0</v>
       </c>
       <c r="F11">
         <v>94500000.0</v>
       </c>
       <c r="G11">
         <v>-5300000.0</v>
       </c>
       <c r="H11">
         <v>56800000.0</v>
       </c>
       <c r="I11">
         <v>51300000.0</v>
       </c>
@@ -24937,51 +25162,51 @@
       </c>
       <c r="AB11">
         <v>10900000.0</v>
       </c>
       <c r="AC11">
         <v>6800000.0</v>
       </c>
       <c r="AD11">
         <v>5800000.0</v>
       </c>
       <c r="AE11">
         <v>5000000.0</v>
       </c>
       <c r="AF11">
         <v>4100000.0</v>
       </c>
       <c r="AG11">
         <v>4000000.0</v>
       </c>
       <c r="AH11">
         <v>3600000.0</v>
       </c>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B12">
         <v>297700000.0</v>
       </c>
       <c r="C12">
         <v>289800000.0</v>
       </c>
       <c r="D12">
         <v>268400000.0</v>
       </c>
       <c r="E12">
         <v>147300000.0</v>
       </c>
       <c r="F12">
         <v>84700000.0</v>
       </c>
       <c r="G12">
         <v>80000000.0</v>
       </c>
       <c r="H12">
         <v>70900000.0</v>
       </c>
       <c r="I12">
         <v>40100000.0</v>
       </c>
@@ -25041,101 +25266,103 @@
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>20300000.0</v>
       </c>
       <c r="I13">
         <v>10500000.0</v>
       </c>
       <c r="J13">
         <v>23800000.0</v>
       </c>
       <c r="K13">
         <v>26300000.0</v>
       </c>
       <c r="L13">
         <v>17373000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>207</v>
+      </c>
+      <c r="B14">
+        <v>-2500000.0</v>
+      </c>
       <c r="C14">
         <v>-2300000.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>-200000.0</v>
       </c>
       <c r="H14">
         <v>-300000.0</v>
       </c>
       <c r="I14">
         <v>2700000.0</v>
       </c>
       <c r="J14">
         <v>2700000.0</v>
       </c>
       <c r="K14">
@@ -25145,51 +25372,51 @@
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B15">
         <v>379700000.0</v>
       </c>
       <c r="C15">
         <v>426800000.0</v>
       </c>
       <c r="D15">
         <v>417300000.0</v>
       </c>
       <c r="E15">
         <v>439400000.0</v>
       </c>
       <c r="F15">
         <v>249100000.0</v>
       </c>
       <c r="G15">
         <v>-81900000.0</v>
       </c>
       <c r="H15">
         <v>137500000.0</v>
       </c>
       <c r="I15">
         <v>352800000.0</v>
       </c>
@@ -25249,51 +25476,51 @@
       </c>
       <c r="AB15">
         <v>15000000.0</v>
       </c>
       <c r="AC15">
         <v>10500000.0</v>
       </c>
       <c r="AD15">
         <v>9100000.0</v>
       </c>
       <c r="AE15">
         <v>8100000.0</v>
       </c>
       <c r="AF15">
         <v>6200000.0</v>
       </c>
       <c r="AG15">
         <v>6200000.0</v>
       </c>
       <c r="AH15">
         <v>5900000.0</v>
       </c>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>439400000.0</v>
       </c>
       <c r="F16">
         <v>249100000.0</v>
       </c>
       <c r="G16">
         <v>-81900000.0</v>
       </c>
       <c r="H16">
         <v>137500000.0</v>
       </c>
       <c r="I16">
         <v>352800000.0</v>
       </c>
       <c r="J16">
         <v>140500000.0</v>
       </c>
       <c r="K16">
         <v>108100000.0</v>
       </c>
@@ -25333,53 +25560,55 @@
       <c r="W16">
         <v>8915000.0</v>
       </c>
       <c r="X16">
         <v>23379000.0</v>
       </c>
       <c r="Y16">
         <v>20969000.0</v>
       </c>
       <c r="Z16">
         <v>22076000.0</v>
       </c>
       <c r="AA16">
         <v>19164000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>210</v>
+      </c>
+      <c r="B17">
+        <v>385500000.0</v>
+      </c>
       <c r="C17">
         <v>429100000.0</v>
       </c>
       <c r="D17">
         <v>417300000.0</v>
       </c>
       <c r="E17">
         <v>439400000.0</v>
       </c>
       <c r="F17">
         <v>249100000.0</v>
       </c>
       <c r="G17">
         <v>13300000.0</v>
       </c>
       <c r="H17">
         <v>139600000.0</v>
       </c>
       <c r="I17">
         <v>182400000.0</v>
       </c>
       <c r="J17">
         <v>122400000.0</v>
       </c>
       <c r="K17">
@@ -25399,53 +25628,55 @@
       </c>
       <c r="P17">
         <v>60795000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>211</v>
+      </c>
+      <c r="B18">
+        <v>-297700000.0</v>
+      </c>
       <c r="C18">
         <v>-289800000.0</v>
       </c>
       <c r="D18">
         <v>-268400000.0</v>
       </c>
       <c r="E18">
         <v>-147300000.0</v>
       </c>
       <c r="F18">
         <v>-84700000.0</v>
       </c>
       <c r="G18">
         <v>-80000000.0</v>
       </c>
       <c r="H18">
         <v>-70900000.0</v>
       </c>
       <c r="I18">
         <v>-40100000.0</v>
       </c>
       <c r="J18">
         <v>-49300000.0</v>
       </c>
       <c r="K18">
@@ -25455,51 +25686,51 @@
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>434300000.0</v>
       </c>
       <c r="F19">
         <v>143900000.0</v>
       </c>
       <c r="G19">
         <v>27800000.0</v>
       </c>
       <c r="H19">
         <v>51600000.0</v>
       </c>
       <c r="I19">
         <v>85200000.0</v>
       </c>
       <c r="J19">
         <v>6100000.0</v>
       </c>
       <c r="K19">
         <v>17600000.0</v>
       </c>
@@ -25517,51 +25748,51 @@
       </c>
       <c r="P19">
         <v>22998000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>38300000.0</v>
       </c>
       <c r="F20">
         <v>15300000.0</v>
       </c>
       <c r="G20">
         <v>17500000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>22500000.0</v>
       </c>
       <c r="K20">
         <v>-17800000.0</v>
       </c>
       <c r="L20">
         <v>35602000.0</v>
       </c>
       <c r="M20">
@@ -25569,51 +25800,51 @@
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B21">
         <v>736400000.0</v>
       </c>
       <c r="C21">
         <v>709000000.0</v>
       </c>
       <c r="D21">
         <v>564000000.0</v>
       </c>
       <c r="E21">
         <v>321800000.0</v>
       </c>
       <c r="F21">
         <v>284400000.0</v>
       </c>
       <c r="G21">
         <v>60200000.0</v>
       </c>
       <c r="H21">
         <v>215700000.0</v>
       </c>
       <c r="I21">
         <v>188800000.0</v>
       </c>
@@ -25673,89 +25904,89 @@
       </c>
       <c r="AB21">
         <v>32500000.0</v>
       </c>
       <c r="AC21">
         <v>17200000.0</v>
       </c>
       <c r="AD21">
         <v>14400000.0</v>
       </c>
       <c r="AE21">
         <v>12400000.0</v>
       </c>
       <c r="AF21">
         <v>10200000.0</v>
       </c>
       <c r="AG21">
         <v>9400000.0</v>
       </c>
       <c r="AH21">
         <v>8400000.0</v>
       </c>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B23">
         <v>2189500000.0</v>
       </c>
       <c r="C23">
         <v>2025300000.0</v>
       </c>
       <c r="D23">
         <v>1897700000.0</v>
       </c>
       <c r="E23">
         <v>1488000000.0</v>
       </c>
       <c r="F23">
         <v>1312800000.0</v>
       </c>
       <c r="G23">
         <v>993800000.0</v>
       </c>
       <c r="H23">
         <v>1114000000.0</v>
       </c>
       <c r="I23">
         <v>809900000.0</v>
       </c>
@@ -25815,91 +26046,93 @@
       </c>
       <c r="AB23">
         <v>225900000.0</v>
       </c>
       <c r="AC23">
         <v>130100000.0</v>
       </c>
       <c r="AD23">
         <v>104500000.0</v>
       </c>
       <c r="AE23">
         <v>95500000.0</v>
       </c>
       <c r="AF23">
         <v>82200000.0</v>
       </c>
       <c r="AG23">
         <v>56500000.0</v>
       </c>
       <c r="AH23">
         <v>46900000.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>218</v>
+      </c>
+      <c r="B25">
+        <v>239500000.0</v>
+      </c>
       <c r="C25">
         <v>204700000.0</v>
       </c>
       <c r="D25">
         <v>175200000.0</v>
       </c>
       <c r="E25">
         <v>119000000.0</v>
       </c>
       <c r="F25">
         <v>108500000.0</v>
       </c>
       <c r="G25">
         <v>97900000.0</v>
       </c>
       <c r="H25">
         <v>101000000.0</v>
       </c>
       <c r="I25">
         <v>64000000.0</v>
       </c>
       <c r="J25">
         <v>114600000.0</v>
       </c>
       <c r="K25"/>
@@ -25907,51 +26140,51 @@
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>11200000.0</v>
       </c>
       <c r="E26">
         <v>10700000.0</v>
       </c>
       <c r="F26">
         <v>10300000.0</v>
       </c>
       <c r="G26">
         <v>9400000.0</v>
       </c>
       <c r="H26">
         <v>8800000.0</v>
       </c>
       <c r="I26">
         <v>7300000.0</v>
       </c>
       <c r="J26">
         <v>17500000.0</v>
       </c>
       <c r="K26">
@@ -25971,91 +26204,93 @@
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>221</v>
+      </c>
+      <c r="B28">
+        <v>246200000.0</v>
+      </c>
       <c r="C28">
         <v>237700000.0</v>
       </c>
       <c r="D28">
         <v>202300000.0</v>
       </c>
       <c r="E28">
         <v>164200000.0</v>
       </c>
       <c r="F28">
         <v>138500000.0</v>
       </c>
       <c r="G28">
         <v>114800000.0</v>
       </c>
       <c r="H28">
         <v>122000000.0</v>
       </c>
       <c r="I28">
         <v>90500000.0</v>
       </c>
       <c r="J28">
         <v>83100000.0</v>
       </c>
       <c r="K28">
@@ -26111,53 +26346,55 @@
       </c>
       <c r="AB28">
         <v>18500000.0</v>
       </c>
       <c r="AC28">
         <v>11100000.0</v>
       </c>
       <c r="AD28">
         <v>9100000.0</v>
       </c>
       <c r="AE28">
         <v>8700000.0</v>
       </c>
       <c r="AF28">
         <v>8400000.0</v>
       </c>
       <c r="AG28">
         <v>20300000.0</v>
       </c>
       <c r="AH28">
         <v>16600000.0</v>
       </c>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>222</v>
+      </c>
+      <c r="B29">
+        <v>146900000.0</v>
+      </c>
       <c r="C29">
         <v>144100000.0</v>
       </c>
       <c r="D29">
         <v>144500000.0</v>
       </c>
       <c r="E29">
         <v>169400000.0</v>
       </c>
       <c r="F29">
         <v>94500000.0</v>
       </c>
       <c r="G29">
         <v>-5300000.0</v>
       </c>
       <c r="H29">
         <v>56800000.0</v>
       </c>
       <c r="I29">
         <v>51300000.0</v>
       </c>
       <c r="J29">
         <v>-19900000.0</v>
       </c>
       <c r="K29">
@@ -26169,51 +26406,51 @@
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B30">
         <v>246200000.0</v>
       </c>
       <c r="C30">
         <v>229500000.0</v>
       </c>
       <c r="D30">
         <v>231700000.0</v>
       </c>
       <c r="E30">
         <v>244600000.0</v>
       </c>
       <c r="F30">
         <v>161700000.0</v>
       </c>
       <c r="G30">
         <v>133300000.0</v>
       </c>
       <c r="H30">
         <v>127300000.0</v>
       </c>
       <c r="I30">
         <v>90500000.0</v>
       </c>
@@ -26273,51 +26510,51 @@
       </c>
       <c r="AB30">
         <v>29800000.0</v>
       </c>
       <c r="AC30">
         <v>16800000.0</v>
       </c>
       <c r="AD30">
         <v>13700000.0</v>
       </c>
       <c r="AE30">
         <v>13500000.0</v>
       </c>
       <c r="AF30">
         <v>12900000.0</v>
       </c>
       <c r="AG30">
         <v>23600000.0</v>
       </c>
       <c r="AH30">
         <v>19000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B31">
         <v>-204000000.0</v>
       </c>
       <c r="C31">
         <v>-135800000.0</v>
       </c>
       <c r="D31">
         <v>-2200000.0</v>
       </c>
       <c r="E31">
         <v>287000000.0</v>
       </c>
       <c r="F31">
         <v>59200000.0</v>
       </c>
       <c r="G31">
         <v>-52200000.0</v>
       </c>
       <c r="H31">
         <v>-19300000.0</v>
       </c>
       <c r="I31">
         <v>45100000.0</v>
       </c>
@@ -26377,51 +26614,51 @@
       </c>
       <c r="AB31">
         <v>-6600000.0</v>
       </c>
       <c r="AC31">
         <v>100000.0</v>
       </c>
       <c r="AD31">
         <v>500000.0</v>
       </c>
       <c r="AE31">
         <v>700000.0</v>
       </c>
       <c r="AF31">
         <v>100000.0</v>
       </c>
       <c r="AG31">
         <v>800000.0</v>
       </c>
       <c r="AH31">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B32">
         <v>2925900000.0</v>
       </c>
       <c r="C32">
         <v>2734300000.0</v>
       </c>
       <c r="D32">
         <v>2461700000.0</v>
       </c>
       <c r="E32">
         <v>1809800000.0</v>
       </c>
       <c r="F32">
         <v>1597200000.0</v>
       </c>
       <c r="G32">
         <v>1054000000.0</v>
       </c>
       <c r="H32">
         <v>1329700000.0</v>
       </c>
       <c r="I32">
         <v>1009000000.0</v>
       </c>
@@ -26500,1388 +26737,1395 @@
       <c r="AH32">
         <v>55300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EB32"/>
+  <dimension ref="A1:EC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:132">
+    <row r="1" spans="1:133">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="D1" t="s">
         <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
+        <v>98</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="H1" t="s">
         <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
+        <v>101</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="L1" t="s">
         <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
+        <v>104</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="P1" t="s">
         <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
+        <v>107</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="T1" t="s">
         <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
+        <v>110</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="X1" t="s">
         <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AB1" t="s">
         <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AF1" t="s">
         <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AJ1" t="s">
         <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AN1" t="s">
         <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AR1" t="s">
         <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AV1" t="s">
         <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AZ1" t="s">
         <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BD1" t="s">
         <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BH1" t="s">
         <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BL1" t="s">
         <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BP1" t="s">
         <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BT1" t="s">
         <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BX1" t="s">
         <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CB1" t="s">
         <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CF1" t="s">
         <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CJ1" t="s">
         <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CN1" t="s">
         <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CR1" t="s">
         <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CV1" t="s">
         <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="CZ1" t="s">
         <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DD1" t="s">
         <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DH1" t="s">
         <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DL1" t="s">
         <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DP1" t="s">
         <v>183</v>
       </c>
       <c r="DQ1" t="s">
         <v>184</v>
       </c>
       <c r="DR1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DT1" t="s">
         <v>186</v>
       </c>
       <c r="DU1" t="s">
         <v>187</v>
       </c>
       <c r="DV1" t="s">
+        <v>188</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="DX1" t="s">
         <v>189</v>
       </c>
       <c r="DY1" t="s">
         <v>190</v>
       </c>
       <c r="DZ1" t="s">
         <v>191</v>
       </c>
       <c r="EA1" t="s">
         <v>192</v>
       </c>
       <c r="EB1" t="s">
         <v>193</v>
       </c>
+      <c r="EC1" t="s">
+        <v>194</v>
+      </c>
     </row>
-    <row r="2" spans="1:132">
+    <row r="2" spans="1:133">
       <c r="A2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B2">
+        <v>460000000.0</v>
+      </c>
+      <c r="C2">
         <v>469200000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>478700000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>542300000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>453100000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>444500000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>442900000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>502700000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>405700000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>400200000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>408500000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>469800000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>387500000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>348800000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>280500000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>343200000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>270900000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>281400000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>287300000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>335100000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>247300000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>226000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>249000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>162900000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>222600000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>244200000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>243200000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>290300000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>209000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>178300000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>173700000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>217600000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>149800000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>145100000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>244400000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>284800000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>227000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>225100000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>238600000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>284200000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>245100000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>223409000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>220143000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>263268000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>216834000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>153675000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>144819000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>190828000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>144710000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>145068000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>154285000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>179575000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>127897000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>136627000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>138827000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>173566000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>119788000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>128878000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>140124000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>163910000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>104417000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>159812000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>117168000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>137332000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>77905000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>81458000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>85344000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>116929000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>62866000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>78123000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>83302000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>114669000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>68184000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>78638000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>86264000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>108577000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>52925000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>45597000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>91742000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>115937000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>51872000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>78274000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>96677000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>110352000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>65389000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>102917000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>101346000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>133586000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>47493000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>83595000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>95371000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>123425000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>43542000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>89702000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>101564000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>122701000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>39729000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>92428000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>99145000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>114802000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>39263000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>82021000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>75895000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>85493000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>26911000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>75000000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>50800000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>53100000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>17300000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>28400000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>29000000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>40900000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>14800000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>24700000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>16700000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>36500000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>13300000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>24300000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>13900000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>31900000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>12100000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>27700000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>10600000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>24700000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>6300000.0</v>
       </c>
-      <c r="DV2"/>
       <c r="DW2"/>
-      <c r="DX2">
+      <c r="DX2"/>
+      <c r="DY2">
         <v>17300000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>900000.0</v>
       </c>
-      <c r="DZ2">
+      <c r="EA2">
         <v>1800000.0</v>
       </c>
-      <c r="EA2">
+      <c r="EB2">
         <v>15800000.0</v>
       </c>
-      <c r="EB2"/>
+      <c r="EC2"/>
     </row>
-    <row r="3" spans="1:132">
+    <row r="3" spans="1:133">
       <c r="A3" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B3">
+        <v>58000000.0</v>
+      </c>
+      <c r="C3">
         <v>61200000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>58100000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>59400000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>60800000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>40400000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>51000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>50500000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>48300000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>48600000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>43400000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>43100000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>40100000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>44200000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>27500000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>26100000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>26400000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>26300000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>27500000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>28500000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>26200000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>17000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>23600000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>22100000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>22000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>13300000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>23100000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>23700000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>20800000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>17800000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>16700000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>15300000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>14200000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>27800000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>28800000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>29100000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>28900000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>32700000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>31700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30700000.0</v>
       </c>
       <c r="AO3">
         <v>30700000.0</v>
       </c>
       <c r="AP3">
+        <v>30700000.0</v>
+      </c>
+      <c r="AQ3">
         <v>31409000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>30238000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>29605000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>28132000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>19933000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>17280000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>15760000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>15284000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>15928000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>15796000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>14991000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>15035000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>14785000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>13370000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>13638000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>13807000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>13851000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>13441000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>13892000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>13986000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>12114000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>12395000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>11990000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>10025000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>7857000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>7523000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>7459000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>7417000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>7401000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>7171000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>7120000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>7155000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>6525000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>6140000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>5643000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>4976000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>5249000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>5097000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>5275000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>5298000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>5682000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>4912000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>7775000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>6196000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>5804000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>5426000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>5457000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>5362000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>5168000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>5144000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>5109000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>5062000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>5014000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>4952000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>4694000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>4967000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>5297000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>5206000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>5023000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>5077000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>4631000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>4387000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>4175000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>4093000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>3600000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>3200000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>2600000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>1900000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>1700000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>1500000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>1300000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>1200000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DL3">
         <v>1100000.0</v>
       </c>
       <c r="DM3">
         <v>1100000.0</v>
       </c>
       <c r="DN3">
+        <v>1100000.0</v>
+      </c>
+      <c r="DO3">
         <v>1400000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>1100000.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>1200000.0</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>1100000.0</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>1000000.0</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DU3">
         <v>1100000.0</v>
       </c>
-      <c r="DV3"/>
+      <c r="DV3">
+        <v>1100000.0</v>
+      </c>
       <c r="DW3"/>
-      <c r="DX3">
+      <c r="DX3"/>
+      <c r="DY3">
         <v>700000.0</v>
       </c>
-      <c r="DY3">
+      <c r="DZ3">
         <v>900000.0</v>
       </c>
-      <c r="DZ3">
+      <c r="EA3">
         <v>600000.0</v>
       </c>
-      <c r="EA3">
+      <c r="EB3">
         <v>700000.0</v>
       </c>
-      <c r="EB3"/>
+      <c r="EC3"/>
     </row>
-    <row r="4" spans="1:132">
+    <row r="4" spans="1:133">
       <c r="A4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-      <c r="V4">
-[...1 lines deleted...]
-      </c>
+      <c r="V4"/>
       <c r="W4">
         <v>700000.0</v>
       </c>
       <c r="X4">
+        <v>700000.0</v>
+      </c>
+      <c r="Y4">
         <v>-95200000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-900000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-500000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-400000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-1200000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-300000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>4100000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-1700000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-100000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>167900000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>10400000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>19200000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-16600000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>5100000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>11400000.0</v>
       </c>
-      <c r="AM4">
-[...1 lines deleted...]
-      </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
         <v>-5600000.0</v>
       </c>
-      <c r="AQ4">
-[...1 lines deleted...]
-      </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
         <v>-5600000.0</v>
       </c>
-      <c r="AU4">
-[...1 lines deleted...]
-      </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
         <v>-140000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>91000.0</v>
       </c>
-      <c r="AZ4">
-[...1 lines deleted...]
-      </c>
       <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
         <v>-1000.0</v>
       </c>
-      <c r="BB4">
-[...1 lines deleted...]
-      </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
         <v>-1000.0</v>
       </c>
-      <c r="BF4">
-[...1 lines deleted...]
-      </c>
       <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
         <v>60000.0</v>
       </c>
-      <c r="BH4">
-[...1 lines deleted...]
-      </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
@@ -27973,903 +28217,910 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
+      <c r="EC4"/>
     </row>
-    <row r="5" spans="1:132">
+    <row r="5" spans="1:133">
       <c r="A5" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B5">
+        <v>144000000.0</v>
+      </c>
+      <c r="C5">
         <v>158900000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>136800000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>366200000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>168200000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>114000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>159200000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>367800000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>172200000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>142500000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>149700000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>264400000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>273600000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>51600000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>109600000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>515000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>79900000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>75300000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>109400000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>171900000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>71700000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>22700000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>76700000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-200000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>6200000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>3800000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>42100000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>164100000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>31500000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>17400000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>25900000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>138700000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>20700000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-58000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>40900000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>137400000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>23600000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>48100000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>31500000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>122600000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>9600000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>15494000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>11462000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>108895000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>4668000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-13086000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>10671000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>93757000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1135000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-23494000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>10253000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>82600000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>2894000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>2776000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>7942000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>81691000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>3551000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>5933000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>9736000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>71147000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-2744000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-4085000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>4687000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>48411000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-14937000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-9595000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>2607000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>51391000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-8230000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-5179000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>4061000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>50561000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>2580000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-5159000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-1508000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>42644000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-14124000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>2972000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>3381000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>58159000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-16403000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-7537000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>5011000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>40132000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-18229000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>2802000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>1685000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>37902000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-10724000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-263000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>13095000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>48284000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-17929000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>5910000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>15711000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>36360000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-17153000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>9623000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>14367000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>40423000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-15382000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>6806000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>15824000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>35488000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-11540000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>8800000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>3600000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>24800000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-4800000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-1300000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-1000000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>22200000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>-2800000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-300000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-3000000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>20800000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>-3100000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>-900000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>-2800000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>19700000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>-3400000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>-1100000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>-3600000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>17600000.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>-2900000.0</v>
       </c>
-      <c r="DV5"/>
       <c r="DW5"/>
-      <c r="DX5">
+      <c r="DX5"/>
+      <c r="DY5">
         <v>17100000.0</v>
       </c>
-      <c r="DY5">
+      <c r="DZ5">
         <v>-3700000.0</v>
       </c>
-      <c r="DZ5">
+      <c r="EA5">
         <v>-3900000.0</v>
       </c>
-      <c r="EA5">
+      <c r="EB5">
         <v>13100000.0</v>
       </c>
-      <c r="EB5"/>
+      <c r="EC5"/>
     </row>
-    <row r="6" spans="1:132">
+    <row r="6" spans="1:133">
       <c r="A6" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B6">
+        <v>202000000.0</v>
+      </c>
+      <c r="C6">
         <v>220100000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>194900000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>425600000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>229000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>154400000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>210200000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>418300000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>220500000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>191100000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>193100000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>307500000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>313700000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>95800000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>137100000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>541100000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>106300000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>101600000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>136900000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>200400000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>97900000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>39700000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>100300000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>21900000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>28200000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>17100000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>65200000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>187800000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>52300000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>35200000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>42600000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>154000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>34900000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-30200000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>69700000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>166500000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>52500000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>80800000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>63200000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>153300000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>40300000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>46903000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>41700000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>138500000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>32800000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>6847000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>27951000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>109517000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>16419000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-7566000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>26049000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>97591000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>17929000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>17561000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>21312000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>95329000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>17358000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>19784000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>23177000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>85039000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>11242000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>8029000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>17082000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>60401000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-4912000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-1738000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>10130000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>58850000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-813000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>2222000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>11232000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>57681000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>9735000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>1366000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>4632000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>48287000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-9148000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>8221000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>8478000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>63434000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-11105000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-1855000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>9923000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>47907000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-12033000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>8606000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>7111000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>43359000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-5362000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>4905000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>18239000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>53393000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-12867000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>10924000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>20663000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>41054000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-12186000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>14920000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>19573000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>45446000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-10305000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>11437000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>20211000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>39663000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-7447000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>12400000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>6800000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>27400000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-2900000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>400000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>500000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>23500000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-1600000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>1000000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-1900000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>21900000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>-2000000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>500000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>-1700000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>20900000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>-2300000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>-100000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>-2300000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>18700000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>-1800000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>-1000000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>11800000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>17800000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>-2800000.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>-3300000.0</v>
       </c>
-      <c r="EA6">
+      <c r="EB6">
         <v>13800000.0</v>
       </c>
-      <c r="EB6">
+      <c r="EC6">
         <v>8800000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:132">
+    <row r="7" spans="1:133">
       <c r="A7" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -29051,126 +29302,127 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
+      <c r="EC7"/>
     </row>
-    <row r="8" spans="1:132">
+    <row r="8" spans="1:133">
       <c r="A8" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
+      <c r="Y8"/>
+      <c r="Z8">
         <v>-900000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-8800000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-400000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-1200000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-300000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>4100000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -29349,1661 +29601,1676 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
+      <c r="EC8"/>
     </row>
-    <row r="9" spans="1:132">
+    <row r="9" spans="1:133">
       <c r="A9" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B9">
+        <v>203000000.0</v>
+      </c>
+      <c r="C9">
         <v>196700000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>204300000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>392100000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>189500000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>179700000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>185600000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>388000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>185200000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>161000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>164000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>298700000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>172000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>131300000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>102600000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>239300000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>93200000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>83400000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>105700000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>180000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>77000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>52200000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>88800000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>22200000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>30300000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>36400000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>63100000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>187100000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>56400000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>40700000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>47600000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>161800000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>39500000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>33800000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>70400000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>167100000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>52500000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>53200000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>64800000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>154300000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>43300000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>48978000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>59622000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>145971000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>34076000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>14633000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>28846000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>112823000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>22600000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>17292000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>31361000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>104198000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>20176000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>21867000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>26050000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>97250000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>18408000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>20387000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>26225000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>85776000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>27137000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>14227000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>18576000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>63180000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-2855000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>3573000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>15552000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>63108000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>10871000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>7822000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>16301000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>64628000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-2463000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>10417000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>17641000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>61356000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>-5083000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>6390000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>14608000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>59088000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>-6844000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>3492000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>15339000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>52850000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>-9137000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>13149000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>18337000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>57482000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>-9764000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>8828000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>22154000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>57071000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>-9753000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>20303000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>24023000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>49926000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>-8757000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>18391000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>22102000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>48455000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>-7548000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>18875000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>27641000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>46445000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>-1266000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>18500000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>12300000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>31000000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>400000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>2800000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>4300000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>26500000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>600000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>3700000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>100000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>24300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3500000.0</v>
       </c>
       <c r="DN9">
         <v>3500000.0</v>
       </c>
       <c r="DO9">
+        <v>3500000.0</v>
+      </c>
+      <c r="DP9">
         <v>100000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>23000000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>-500000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>-6500000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>2600000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>24600000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11800000.0</v>
       </c>
       <c r="DW9">
         <v>11800000.0</v>
       </c>
       <c r="DX9">
+        <v>11800000.0</v>
+      </c>
+      <c r="DY9">
         <v>22700000.0</v>
       </c>
-      <c r="DY9">
+      <c r="DZ9">
         <v>1500000.0</v>
       </c>
-      <c r="DZ9">
+      <c r="EA9">
         <v>1300000.0</v>
       </c>
-      <c r="EA9">
+      <c r="EB9">
         <v>18600000.0</v>
       </c>
-      <c r="EB9">
+      <c r="EC9">
         <v>8800000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:132">
+    <row r="10" spans="1:133">
       <c r="A10" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B10">
+        <v>113000000.0</v>
+      </c>
+      <c r="C10">
         <v>83300000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>61200000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>292000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>95900000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>91000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>86100000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>294300000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>101800000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>71900000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>81800000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>199200000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>208900000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-3100000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>73400000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>479900000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>58600000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>53700000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>87700000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>149900000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>52300000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>16700000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>57000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-31500000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-34200000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>7900000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>23200000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>146900000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>18400000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>6500000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>74700000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>136000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>16700000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-43400000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>28300000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>125800000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>11800000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>37200000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>20400000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>111500000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-1000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>8235000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>4953000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>101718000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-2817000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-18821000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>4377000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>92100000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-1138000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-9658000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>12323000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>81327000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1370000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1323000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>7069000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>80709000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>2328000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>4506000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>28094000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>67688000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-5204000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-5961000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>3062000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>45890000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-16636000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-10480000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>2362000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>51180000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-8546000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-5582000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>3699000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>50285000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1398000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-8731000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>2878000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>48975000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>13778000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>2951000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>4846000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>56663000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-16933000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-7053000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>6852000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>40359000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-25097000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-2340000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-2239000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>46812000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-19774000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-650000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>13271000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>47051000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-19224000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>3747000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>13226000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>38410000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-19893000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>6912000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>11914000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>37113000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-18735000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>3907000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>12313000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>31350000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-14983000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>5500000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>2100000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>23400000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>-5000000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>-1200000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>-1100000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>22100000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>-2600000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>-100000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>-2900000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>21000000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>-3000000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>-600000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>-2500000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>19700000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>-3500000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>-900000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>-3500000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>17600000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>-2900000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>-1000000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>-1100000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>17300000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>-3600000.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>-3700000.0</v>
       </c>
-      <c r="EA10">
+      <c r="EB10">
         <v>13400000.0</v>
       </c>
-      <c r="EB10">
+      <c r="EC10">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:132">
+    <row r="11" spans="1:133">
       <c r="A11" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B11">
+        <v>30000000.0</v>
+      </c>
+      <c r="C11">
         <v>31800000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>22000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>74400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18700000.0</v>
       </c>
       <c r="F11">
         <v>18700000.0</v>
       </c>
       <c r="G11">
+        <v>18700000.0</v>
+      </c>
+      <c r="H11">
         <v>19900000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>84100000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>21400000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>14300000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>20800000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>56200000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>53200000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-4099999.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>16399999.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>140600000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>16500000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>10400000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>26300000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>41600000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>16200000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>300000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>13900000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-7900000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-11600000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>3700000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>8000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>38600000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>6500000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-800000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>16700000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>32800000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>2600000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-77800000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>11600000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>47500000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>4500000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>10400000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>11700000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>41700000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-3800000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>727000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>750000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>46674000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-1259000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-5014000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>846000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>34767000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-438000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-4085000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>3165000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>31029000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>311000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-1051000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1096000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>32133000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>974000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>235000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>8374000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>27698000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-2018000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-1693000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-638000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>18285000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-8227000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-3588000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>3578000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>20324000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-3479000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-2116000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>1351000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>20854000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>563000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-3600000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>1741000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>19513000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>-5348000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-380000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>2128000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>23310000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>-6660000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>-3201000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>3010000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>17681000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>-11200000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>854000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>1601000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>19384000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>-8028000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>-376000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>5388000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>19026000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>-7728000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>1760000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>5317000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>15302000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>-7858000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>2862000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>4823000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>15218000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>-7775000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>1621000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>5010000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>13010000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>-6218000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>2300000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>900000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>9700000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-400000.0</v>
       </c>
       <c r="DG11">
         <v>-400000.0</v>
       </c>
       <c r="DH11">
+        <v>-400000.0</v>
+      </c>
+      <c r="DI11">
         <v>8600000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>-1000000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>-100000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>-1100000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>8200000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>-1200000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>-500000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>-900000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>7800000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>-1400000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>-400000.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>-1300000.0</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>6900000.0</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>-1100000.0</v>
       </c>
-      <c r="DV11">
+      <c r="DW11">
         <v>1000000.0</v>
       </c>
-      <c r="DW11">
+      <c r="DX11">
         <v>1100000.0</v>
       </c>
-      <c r="DX11">
+      <c r="DY11">
         <v>6800000.0</v>
       </c>
-      <c r="DY11">
+      <c r="DZ11">
         <v>-1400000.0</v>
       </c>
-      <c r="DZ11">
+      <c r="EA11">
         <v>-1500000.0</v>
       </c>
-      <c r="EA11">
+      <c r="EB11">
         <v>5300000.0</v>
       </c>
-      <c r="EB11">
+      <c r="EC11">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:132">
+    <row r="12" spans="1:133">
       <c r="A12" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B12">
-        <v>75600000.0</v>
+        <v>72000000.0</v>
       </c>
       <c r="C12">
         <v>75600000.0</v>
       </c>
       <c r="D12">
+        <v>75600000.0</v>
+      </c>
+      <c r="E12">
         <v>74200000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>72300000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>72800000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>73100000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>73500000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>70400000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>70600000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>67900000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>65200000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>64700000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>54700000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>36200000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>35100000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>21300000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>21600000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>21700000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>22000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>19400000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>20700000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>19700000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>20300000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>19300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18900000.0</v>
       </c>
       <c r="AA12">
         <v>18900000.0</v>
       </c>
       <c r="AB12">
+        <v>18900000.0</v>
+      </c>
+      <c r="AC12">
         <v>19400000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>13700000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>10900000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>9900000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>9700000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>9600000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>13300000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>12600000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>11600000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>11800000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>10900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11100000.0</v>
       </c>
       <c r="AN12">
         <v>11100000.0</v>
       </c>
       <c r="AO12">
+        <v>11100000.0</v>
+      </c>
+      <c r="AP12">
         <v>10600000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>7259000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>6700000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>7100000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>7500000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>5735000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>5173000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>4961000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>4973000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>2092000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1407000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1256000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1476000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1453000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>873000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>982000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1223000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1427000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1576000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>3461000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>2460000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1876000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1625000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1420000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1258000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>885000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>245000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>211000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>316000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>157000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>362000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>276000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>901000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>584000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1123000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>841000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>157000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>161000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>526000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>579000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>2352000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>8806000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>265000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>390000.0</v>
       </c>
-      <c r="CG12">
-[...1 lines deleted...]
-      </c>
       <c r="CH12">
+        <v>0.0</v>
+      </c>
+      <c r="CI12">
         <v>518000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>1526000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>1174000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>1384000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>1505000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>4716000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>1479000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>1827000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>8830000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>1979000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>2315000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>2652000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>12602000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>2908000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>3441000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3495000.0</v>
       </c>
       <c r="CX12">
         <v>3495000.0</v>
       </c>
       <c r="CY12">
+        <v>3495000.0</v>
+      </c>
+      <c r="CZ12">
         <v>3682000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>3920000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>3751000.0</v>
       </c>
-      <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
-      <c r="DG12">
+      <c r="DG12"/>
+      <c r="DH12">
         <v>200000.0</v>
       </c>
-      <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
       <c r="EA12"/>
       <c r="EB12"/>
+      <c r="EC12"/>
     </row>
-    <row r="13" spans="1:132">
+    <row r="13" spans="1:133">
       <c r="A13" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>22600000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>4000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>4800000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>9900000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>9600000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -31062,127 +31329,130 @@
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
+      <c r="EC13"/>
     </row>
-    <row r="14" spans="1:132">
+    <row r="14" spans="1:133">
       <c r="A14" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>207</v>
+      </c>
+      <c r="B14">
+        <v>0.0</v>
+      </c>
       <c r="C14">
+        <v>-200000.0</v>
+      </c>
+      <c r="D14">
         <v>-1100000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-700000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-500000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-600000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-800000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-900000.0</v>
       </c>
-      <c r="I14">
-[...5 lines deleted...]
-      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14"/>
       <c r="L14">
         <v>0.0</v>
       </c>
-      <c r="M14"/>
+      <c r="M14">
+        <v>0.0</v>
+      </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
-      <c r="R14">
-[...1 lines deleted...]
-      </c>
+      <c r="R14"/>
       <c r="S14">
         <v>0.0</v>
       </c>
       <c r="T14">
         <v>0.0</v>
       </c>
       <c r="U14">
         <v>0.0</v>
       </c>
       <c r="V14">
         <v>0.0</v>
       </c>
       <c r="W14">
+        <v>0.0</v>
+      </c>
+      <c r="X14">
         <v>-100000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2600000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-100000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2700000.0</v>
       </c>
       <c r="AB14">
         <v>2700000.0</v>
       </c>
       <c r="AC14">
         <v>2700000.0</v>
       </c>
       <c r="AD14">
-        <v>0.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
@@ -31365,980 +31635,989 @@
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
-      <c r="DB14"/>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
       <c r="DZ14"/>
       <c r="EA14"/>
       <c r="EB14"/>
+      <c r="EC14"/>
     </row>
-    <row r="15" spans="1:132">
+    <row r="15" spans="1:133">
       <c r="A15" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B15">
+        <v>81000000.0</v>
+      </c>
+      <c r="C15">
         <v>49800000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>37900000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>216900000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>76700000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>71700000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>64400000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>209300000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>80400000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>57600000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>61000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>143000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>155700000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>57000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>339300000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>42100000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>43300000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>61400000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>108300000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>36100000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>17100000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>43200000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-118800000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-23400000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>4000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>14800000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>107100000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>11600000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>11400000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>56300000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>103100000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>182000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>38200000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>16700000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>78300000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>7300000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>26800000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>8700000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>69800000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2800000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>7508000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>4200000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>55100000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-1558000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-13807000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>3531000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>57333000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-700000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-5705000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>9249000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>50298000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1058000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>2374000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>5973000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>48576000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1353000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>7613000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>19780000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>40147000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-3185000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-1895000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-689000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>27605000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-8668000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-6882000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-2325000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>30861000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-4826000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-4073000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>2468000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>29412000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>742000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-6215000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>818000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>29319000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-8191000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-2016000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>8747000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>33353000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-10273000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>-3016000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>71635000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>24186000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>-13897000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>-3013000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>-3840000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>22877000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>-11746000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>-413000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>7595000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>28025000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>-11496000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>1987000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>7909000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>23108000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>-12035000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>4050000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>7091000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>21895000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>-10960000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>2286000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>7303000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>18340000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>-8765000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>3200000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>1200000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>13700000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>-3000000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>-800000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>-700000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>13500000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>-1600000.0</v>
       </c>
-      <c r="DJ15"/>
-      <c r="DK15">
+      <c r="DK15"/>
+      <c r="DL15">
         <v>-1800000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>12800000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>-1800000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>-100000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>-1600000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>11900000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>-2100000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>-500000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>-2200000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>10700000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>-1800000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>-1000000.0</v>
       </c>
-      <c r="DW15">
+      <c r="DX15">
         <v>-1100000.0</v>
       </c>
-      <c r="DX15">
+      <c r="DY15">
         <v>10500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2200000.0</v>
       </c>
       <c r="DZ15">
         <v>-2200000.0</v>
       </c>
       <c r="EA15">
+        <v>-2200000.0</v>
+      </c>
+      <c r="EB15">
         <v>8100000.0</v>
       </c>
-      <c r="EB15">
+      <c r="EC15">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:132">
+    <row r="16" spans="1:133">
       <c r="A16" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>143000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>155700000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>57000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>339300000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>42100000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>43300000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>61400000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>108300000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>36100000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>17100000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>43200000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-118800000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-23400000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>4000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>14800000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>107100000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>11600000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>11400000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>56300000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>103100000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>182000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>38200000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>16700000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>78300000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>7300000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>26800000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>8700000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>69800000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2800000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>7508000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>4203000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>55044000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-1558000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-13807000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>3531000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>57333000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-700000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-5622000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>9249000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>50298000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1058000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>2374000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>5973000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>48576000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1353000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>4271000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>19780000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>40147000.0</v>
       </c>
-      <c r="BI16">
-[...1 lines deleted...]
-      </c>
       <c r="BJ16">
+        <v>0.0</v>
+      </c>
+      <c r="BK16">
         <v>15857000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>3700000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>28269000.0</v>
       </c>
-      <c r="BM16">
-[...1 lines deleted...]
-      </c>
       <c r="BN16">
+        <v>0.0</v>
+      </c>
+      <c r="BO16">
         <v>17681000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>-30856000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>30856000.0</v>
       </c>
-      <c r="BQ16">
-[...1 lines deleted...]
-      </c>
       <c r="BR16">
+        <v>0.0</v>
+      </c>
+      <c r="BS16">
         <v>26800000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>2348000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>29431000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>835000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>15901000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>1137000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>29462000.0</v>
       </c>
-      <c r="BY16">
-[...1 lines deleted...]
-      </c>
       <c r="BZ16">
+        <v>0.0</v>
+      </c>
+      <c r="CA16">
         <v>2464000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>2865000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>34818000.0</v>
       </c>
-      <c r="CC16">
-[...1 lines deleted...]
-      </c>
       <c r="CD16">
+        <v>0.0</v>
+      </c>
+      <c r="CE16">
         <v>10145000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>2665000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>23849000.0</v>
       </c>
-      <c r="CG16">
-[...1 lines deleted...]
-      </c>
       <c r="CH16">
+        <v>0.0</v>
+      </c>
+      <c r="CI16">
         <v>8915000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>-22877000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>22877000.0</v>
       </c>
-      <c r="CK16">
-[...1 lines deleted...]
-      </c>
       <c r="CL16">
+        <v>0.0</v>
+      </c>
+      <c r="CM16">
         <v>15784000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>7595000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>27697000.0</v>
       </c>
-      <c r="CO16">
-[...1 lines deleted...]
-      </c>
       <c r="CP16">
+        <v>0.0</v>
+      </c>
+      <c r="CQ16">
         <v>1987000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>7909000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>23108000.0</v>
       </c>
-      <c r="CS16">
-[...1 lines deleted...]
-      </c>
       <c r="CT16">
+        <v>0.0</v>
+      </c>
+      <c r="CU16">
         <v>4050000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>7091000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>21895000.0</v>
       </c>
-      <c r="CW16">
-[...1 lines deleted...]
-      </c>
       <c r="CX16">
+        <v>0.0</v>
+      </c>
+      <c r="CY16">
         <v>2286000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>7303000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>18340000.0</v>
       </c>
-      <c r="DA16">
-[...2 lines deleted...]
-      <c r="DB16"/>
+      <c r="DB16">
+        <v>0.0</v>
+      </c>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
       <c r="EB16"/>
+      <c r="EC16"/>
     </row>
-    <row r="17" spans="1:132">
+    <row r="17" spans="1:133">
       <c r="A17" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>210</v>
+      </c>
+      <c r="B17">
+        <v>83000000.0</v>
+      </c>
       <c r="C17">
+        <v>51500000.0</v>
+      </c>
+      <c r="D17">
         <v>39200000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>217600000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>77200000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>72300000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>66200000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>210200000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>80400000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>57600000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>61000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>143000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>155700000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>1000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>57000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>339300000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>42100000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>43300000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>61400000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>108300000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>36100000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>16400000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>43100000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-23600000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-22600000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>4200000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>15200000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>108300000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>11900000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>7100000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>58000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>103200000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>14100000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>20100000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>16700000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>78300000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>7300000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>26000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>8700000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>69800000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>2800000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>7508000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>4203000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>55044000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-1558000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-13807000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>3531000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>57333000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-700000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-5482000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>9158000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>50298000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>1059000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>2374000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>5973000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>48576000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>1354000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>19720000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>39990000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -32427,165 +32706,172 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
+      <c r="EC17"/>
     </row>
-    <row r="18" spans="1:132">
+    <row r="18" spans="1:133">
       <c r="A18" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>211</v>
+      </c>
+      <c r="B18">
+        <v>-72000000.0</v>
+      </c>
       <c r="C18">
         <v>-75600000.0</v>
       </c>
       <c r="D18">
+        <v>-75600000.0</v>
+      </c>
+      <c r="E18">
         <v>-74200000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-72300000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-72800000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-73100000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-73500000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-70400000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-70600000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-67900000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-65200000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-64700000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-54700000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-36200000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-35100000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-21300000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-21600000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-21700000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-22000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-19400000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-20700000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-19700000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-20300000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-19300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18900000.0</v>
       </c>
       <c r="AA18">
         <v>-18900000.0</v>
       </c>
       <c r="AB18">
+        <v>-18900000.0</v>
+      </c>
+      <c r="AC18">
         <v>-19400000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-13700000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -32644,211 +32930,212 @@
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
+      <c r="EC18"/>
     </row>
-    <row r="19" spans="1:132">
+    <row r="19" spans="1:133">
       <c r="A19" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>38800000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>153700000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>39900000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>46600000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>315300000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>32500000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>40600000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>41800000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>36500000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>25000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>14700000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>27200000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-10800000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-3300000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>23300000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>14300000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>9900000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>4100000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>5400000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>64100000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>9100000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>6600000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-15800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7900000.0</v>
       </c>
       <c r="AJ19">
         <v>7900000.0</v>
       </c>
       <c r="AK19">
+        <v>7900000.0</v>
+      </c>
+      <c r="AL19">
         <v>6100000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>4400000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>4700000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>5200000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>3300000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>3125000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>2211000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>2941000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>8795000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>617000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>1177000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>2904000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>2269000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-2254000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>3557000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>481000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-147000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-260000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>129000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-492000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-169000.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>19583000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>3674000.0</v>
       </c>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
@@ -32876,149 +33163,148 @@
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
+      <c r="EC19"/>
     </row>
-    <row r="20" spans="1:132">
+    <row r="20" spans="1:133">
       <c r="A20" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>24500000.0</v>
       </c>
-      <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>33400000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>4900000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>4100000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20">
         <v>11200000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
+      <c r="Y20"/>
+      <c r="Z20">
         <v>17500000.0</v>
       </c>
-      <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
         <v>2100000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>1400000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>20000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>900000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>1000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>600000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>-25100000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>1600000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>2600000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>3100000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>5455000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>15547000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>8200000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>6400000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>3826000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
@@ -33149,511 +33435,515 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
+      <c r="EC20"/>
     </row>
-    <row r="21" spans="1:132">
+    <row r="21" spans="1:133">
       <c r="A21" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B21">
+        <v>144000000.0</v>
+      </c>
+      <c r="C21">
         <v>125200000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>98000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>327700000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>134600000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>126800000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>125900000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>330000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>126300000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>106200000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>112300000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>225600000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>119900000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>79800000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>64200000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>200900000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>57300000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>44600000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>69600000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>146600000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>46700000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>22700000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>50000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-400000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-11600000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>3500000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>27800000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>156400000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>28000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>12000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>20500000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>136600000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>19700000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-12800000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>33000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>129500000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>17500000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>43700000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>26800000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>117400000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>6300000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>12369000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>9482000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>105889000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-4128000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-13703000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>8373000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>94157000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1566000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-5312000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>10173000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>82102000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>2993000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>3036000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>7813000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>82183000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>3720000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>6301000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>10087000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>67475000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>11133000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-4270000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>3295000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>47224000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-16226000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-9854000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>2460000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>51122000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-8995000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-5179000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>4295000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>51083000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>2580000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-5159000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>4632000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>48287000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>-14124000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>2972000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>4988000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>56781000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>-17306000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>-7537000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>6065000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>40389000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>-23279000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>2802000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>-1114000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>47397000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>18842000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>236000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>13598000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>48306000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>-17861000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>5910000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>15711000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>41054000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>-17153000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>9623000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>14755000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>40423000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>-15464000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>6806000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>15824000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>35488000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>-11540000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>8800000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>3600000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>24800000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>-4800000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>-1300000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>1000000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>22300000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>-2800000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>-300000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>-3000000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>20800000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>-3100000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>-900000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>2800000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>19700000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>-3400000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>-1000000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>-3600000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>17600000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>-2900000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>-44700000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>11800000.0</v>
       </c>
-      <c r="DX21">
+      <c r="DY21">
         <v>17100000.0</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>-3700000.0</v>
       </c>
-      <c r="DZ21">
+      <c r="EA21">
         <v>-4000000.0</v>
       </c>
-      <c r="EA21">
+      <c r="EB21">
         <v>13100000.0</v>
       </c>
-      <c r="EB21">
+      <c r="EC21">
         <v>8800000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:132">
+    <row r="22" spans="1:133">
       <c r="A22" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -33835,473 +34125,479 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
       <c r="EB22"/>
+      <c r="EC22"/>
     </row>
-    <row r="23" spans="1:132">
+    <row r="23" spans="1:133">
       <c r="A23" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B23">
+        <v>519000000.0</v>
+      </c>
+      <c r="C23">
         <v>540700000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>585000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>606700000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>508000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>497400000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>502600000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>560700000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>464600000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>455000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>460200000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>542900000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>439800000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>400300000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>318900000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>381600000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>306800000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>320200000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>323400000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>368500000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>277500000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>255500000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>287800000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>185500000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>264500000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>277100000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>277600000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>320400000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>233900000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>205600000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>195400000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>240700000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>168200000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>169500000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>281100000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>321600000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>261800000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>259800000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>275500000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>320000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>279400000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>255680000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>267473000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>295150000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>248638000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>178185000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>165292000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>209494000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>166175000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>167672000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>175473000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>201671000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>145455000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>155950000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>157064000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>188633000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>134476000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>142964000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>156262000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>182211000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>120421000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>178309000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>132449000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>153288000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>91276000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>94885000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>98436000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>128915000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>82732000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>91124000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>95308000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>128214000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>63141000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>94214000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>99273000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>121646000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>61966000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>49015000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>101362000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>118244000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>62334000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>89303000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>105951000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>122813000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>79531000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>113264000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>120797000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>143671000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>56571000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>92187000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>103927000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>132190000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>51650000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>104095000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>109876000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>131573000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>48125000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>101196000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>106492000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>122834000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>47179000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>94090000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>87712000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>96450000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>37185000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>84700000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>59500000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>59300000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>22500000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>32500000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>34300000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>45100000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>18200000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>28700000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>19800000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>40000000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>16400000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>28700000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>16800000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>35200000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>15000000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>22200000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>16800000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>31700000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>11500000.0</v>
       </c>
-      <c r="DV23"/>
       <c r="DW23"/>
-      <c r="DX23">
+      <c r="DX23"/>
+      <c r="DY23">
         <v>22900000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>6100000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>7100000.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>21300000.0</v>
       </c>
-      <c r="EB23"/>
+      <c r="EC23"/>
     </row>
-    <row r="24" spans="1:132">
+    <row r="24" spans="1:133">
       <c r="A24" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -34390,534 +34686,538 @@
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
+      <c r="EC24"/>
     </row>
-    <row r="25" spans="1:132">
+    <row r="25" spans="1:133">
       <c r="A25" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>218</v>
+      </c>
+      <c r="B25">
+        <v>58000000.0</v>
+      </c>
       <c r="C25">
+        <v>61200000.0</v>
+      </c>
+      <c r="D25">
         <v>58100000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>59400000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>60800000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>54900000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>51000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>50500000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>48300000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>48600000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>43400000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>43100000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>40100000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>36400000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>28700000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>27500000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>26400000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>26300000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>27500000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>28500000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>26200000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>27700000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>23600000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>23400000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>23200000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>36700000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>22000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>21500000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>20800000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>17800000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>16700000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>15300000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>14200000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>27800000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>28800000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>29100000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>28900000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>32700000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>31700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30700000.0</v>
       </c>
       <c r="AO25">
         <v>30700000.0</v>
       </c>
       <c r="AP25">
+        <v>30700000.0</v>
+      </c>
+      <c r="AQ25">
         <v>31409000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>30238000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>29605000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>28132000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>19933000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>17280000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>15760000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>15284000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>15928000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>15796000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>14991000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>15035000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>14785000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>13370000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>13638000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>13807000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>13851000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>13441000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>13892000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>13986000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>12114000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>12395000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>11990000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>10025000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>7857000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>7523000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>7459000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>7417000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>7401000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>7171000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>7120000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>7155000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>6525000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>6140000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>5643000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>4976000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>5249000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>5097000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>5275000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>5298000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>5682000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>4912000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>7775000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>6196000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>5804000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>5426000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>5457000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>5362000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>5168000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>5144000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>5109000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>5062000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>5014000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>4952000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>4694000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>4967000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>5297000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>5206000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>5023000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>5077000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>4631000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>4387000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>4175000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>4093000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>3600000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>3200000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>2600000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>1900000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>1700000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>1500000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>1300000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>1200000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DL25">
         <v>1100000.0</v>
       </c>
       <c r="DM25">
         <v>1100000.0</v>
       </c>
       <c r="DN25">
+        <v>1100000.0</v>
+      </c>
+      <c r="DO25">
         <v>1400000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>1100000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>1200000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>1100000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>1000000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DU25">
         <v>1100000.0</v>
       </c>
-      <c r="DV25"/>
+      <c r="DV25">
+        <v>1100000.0</v>
+      </c>
       <c r="DW25"/>
-      <c r="DX25">
+      <c r="DX25"/>
+      <c r="DY25">
         <v>700000.0</v>
       </c>
-      <c r="DY25">
+      <c r="DZ25">
         <v>900000.0</v>
       </c>
-      <c r="DZ25">
+      <c r="EA25">
         <v>600000.0</v>
       </c>
-      <c r="EA25">
+      <c r="EB25">
         <v>700000.0</v>
       </c>
-      <c r="EB25"/>
+      <c r="EC25"/>
     </row>
-    <row r="26" spans="1:132">
+    <row r="26" spans="1:133">
       <c r="A26" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>13000000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>11200000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>10300000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>9400000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>8800000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>400000.0</v>
       </c>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
         <v>900000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>17500000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>9700000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>9900000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>10300000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>9700000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>8800000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>9700000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>10800000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>9370000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>9950000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>9847000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>10232000.0</v>
       </c>
-      <c r="AT26">
-[...1 lines deleted...]
-      </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
@@ -35051,99 +35351,102 @@
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
-      <c r="DB26"/>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
+      <c r="EC26"/>
     </row>
-    <row r="27" spans="1:132">
+    <row r="27" spans="1:133">
       <c r="A27" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>8200000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>8200000.0</v>
       </c>
-      <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
@@ -35218,528 +35521,538 @@
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
+      <c r="EC27"/>
     </row>
-    <row r="28" spans="1:132">
+    <row r="28" spans="1:133">
       <c r="A28" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>221</v>
+      </c>
+      <c r="B28">
+        <v>59000000.0</v>
+      </c>
       <c r="C28">
+        <v>71500000.0</v>
+      </c>
+      <c r="D28">
         <v>59300000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>60900000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>54500000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>65700000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>59800000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>57400000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>54800000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>60500000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>50200000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>48100000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>60500000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>51500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38400000.0</v>
       </c>
       <c r="P28">
         <v>38400000.0</v>
       </c>
       <c r="Q28">
+        <v>38400000.0</v>
+      </c>
+      <c r="R28">
         <v>35900000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>38800000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>36100000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>33400000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>30200000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>29500000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>38800000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>22400000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>24100000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>32600000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>34400000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>30100000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>24900000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>27300000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>21700000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>23100000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>18400000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>5500000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>26800000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>26700000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>24100000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>24900000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>27600000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>24600000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>23100000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>22537000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>24643000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>22035000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>21572000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>24510000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>20473000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>18666000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>21465000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>22604000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>21188000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>22096000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>17558000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>19323000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>18237000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>20070000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>16199000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>14086000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>16138000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>18301000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>16004000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>18497000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>15281000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>15956000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>13371000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>13427000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>13092000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>11986000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>12449000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>13001000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>12006000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>13545000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>12157000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>15576000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>13009000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>13069000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>9825000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>9695000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>11452000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>11921000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>10462000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>11029000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>9274000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>12461000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>14142000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>16549000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>13249000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>10085000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>9078000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>8592000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>8556000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>8765000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>8108000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>9893000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>8312000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>8872000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>8396000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>8768000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>7347000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>8032000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>7916000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>7438000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>7430000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>6782000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>6181000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>6100000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>5500000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>3600000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>3300000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>2400000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>3800000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>2800000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>2200000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>2700000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>2000000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>2400000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>2000000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>3000000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>1800000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>2100000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>1800000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>6500000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>4900000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>5900000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>4100000.0</v>
       </c>
-      <c r="DV28"/>
       <c r="DW28"/>
-      <c r="DX28">
+      <c r="DX28"/>
+      <c r="DY28">
         <v>4800000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>4300000.0</v>
       </c>
-      <c r="DZ28">
+      <c r="EA28">
         <v>4600000.0</v>
       </c>
-      <c r="EA28">
+      <c r="EB28">
         <v>4800000.0</v>
       </c>
-      <c r="EB28"/>
+      <c r="EC28"/>
     </row>
-    <row r="29" spans="1:132">
+    <row r="29" spans="1:133">
       <c r="A29" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>222</v>
+      </c>
+      <c r="B29">
+        <v>30000000.0</v>
+      </c>
       <c r="C29">
+        <v>31800000.0</v>
+      </c>
+      <c r="D29">
         <v>22000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>74400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18700000.0</v>
       </c>
       <c r="F29">
         <v>18700000.0</v>
       </c>
       <c r="G29">
+        <v>18700000.0</v>
+      </c>
+      <c r="H29">
         <v>19900000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>84100000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>21400000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>14300000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>20800000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>56200000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>53200000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-4100000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>16400000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>140600000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>16500000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>10400000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>26300000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>41600000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>16200000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>300000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>13900000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-7900000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-11600000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>3700000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>8000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>38600000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>6500000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -35798,1234 +36111,1244 @@
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
+      <c r="EC29"/>
     </row>
-    <row r="30" spans="1:132">
+    <row r="30" spans="1:133">
       <c r="A30" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B30">
+        <v>59000000.0</v>
+      </c>
+      <c r="C30">
         <v>71500000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>106300000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>64400000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>54900000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>52900000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>59800000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>58000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>58900000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>54800000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>51700000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>73100000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>52300000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>51500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38400000.0</v>
       </c>
       <c r="P30">
         <v>38400000.0</v>
       </c>
       <c r="Q30">
+        <v>38400000.0</v>
+      </c>
+      <c r="R30">
         <v>35900000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>38800000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>36100000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>33400000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>30200000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>29500000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>38800000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>22600000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>41900000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>32900000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>34400000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>30100000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>24900000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>27300000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>21700000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>23100000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>18400000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>24400000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>36700000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>36800000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>34800000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>34700000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>36900000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>35800000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>34300000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>32271000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>47330000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>31882000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>31804000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>24510000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>20473000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>18666000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>21465000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>22604000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>21188000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>22096000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>17558000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>19323000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>18237000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>15067000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>14688000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>14086000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>16138000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>18301000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>16004000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>18497000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>15281000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>15956000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>13371000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>13427000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>13092000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>128915000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>19866000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>13001000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>12006000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>13545000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-5043000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>15576000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>13009000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>13069000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>9041000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>3418000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>9620000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>2307000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>10462000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>11029000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>9274000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>12461000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>14142000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>10347000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>19451000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>10085000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>9078000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>8592000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>8556000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>8765000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>8108000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>14393000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>8312000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>8872000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>8396000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>8768000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>7347000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>8032000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>7916000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>12069000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>11817000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>10957000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>10274000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>9700000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>8700000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>6200000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>5200000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>4100000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>5300000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>4200000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>3400000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>4000000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>3100000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>3500000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>3100000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>4400000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>2900000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>3300000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>2900000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>-5500000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>6200000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>7000000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>5200000.0</v>
       </c>
-      <c r="DV30"/>
       <c r="DW30"/>
-      <c r="DX30">
+      <c r="DX30"/>
+      <c r="DY30">
         <v>5600000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>5200000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>5300000.0</v>
       </c>
-      <c r="EA30">
+      <c r="EB30">
         <v>5500000.0</v>
       </c>
-      <c r="EB30"/>
+      <c r="EC30"/>
     </row>
-    <row r="31" spans="1:132">
+    <row r="31" spans="1:133">
       <c r="A31" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B31">
+        <v>-31000000.0</v>
+      </c>
+      <c r="C31">
         <v>-41900000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-36800000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-35700000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-38700000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-35800000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-39800000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-35700000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-24500000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-34300000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-30500000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-26400000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>89000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-82900000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>9200000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>279000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1300000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>9100000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>18100000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>3300000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>5600000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-6000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>7000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-31100000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-22600000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>4400000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-4600000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-9500000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-9600000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-5500000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>54200000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-600000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-3000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-9100000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-4700000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-3700000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-5700000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-6500000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-6400000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-5900000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-7300000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-4134000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-4500000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-4200000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>1283000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-5118000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-3996000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-2057000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-2704000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-4491000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>2150000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-775000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-1247000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>5293000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-744000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-1474000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>974000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-1795000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>18007000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>213000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-2351000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-1691000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-233000.0</v>
       </c>
       <c r="BL31">
         <v>-233000.0</v>
       </c>
       <c r="BM31">
+        <v>-233000.0</v>
+      </c>
+      <c r="BN31">
         <v>31000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-626000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-98000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>58000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>449000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-403000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-596000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-798000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-1182000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-3572000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-1754000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>688000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>346000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-21000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-142000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-1496000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-530000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>484000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>787000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-30000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>529000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-5142000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>297000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-585000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-38616000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>499000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-807000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-1255000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-1295000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-2163000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-2485000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-2644000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-2740000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-2711000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-2910000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-3310000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-3353000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-2899000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-3511000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-4138000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-3443000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-3300000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-1500000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-1400000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-200000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>100000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-2100000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DJ31">
         <v>200000.0</v>
       </c>
       <c r="DK31">
+        <v>200000.0</v>
+      </c>
+      <c r="DL31">
         <v>100000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>200000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>100000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>300000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>-5300000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>100000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>-100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DS31">
         <v>100000.0</v>
       </c>
       <c r="DT31">
         <v>100000.0</v>
       </c>
       <c r="DU31">
+        <v>100000.0</v>
+      </c>
+      <c r="DV31">
         <v>43700000.0</v>
       </c>
-      <c r="DV31"/>
-      <c r="DW31">
+      <c r="DW31"/>
+      <c r="DX31">
         <v>-12900000.0</v>
       </c>
-      <c r="DX31">
+      <c r="DY31">
         <v>200000.0</v>
       </c>
-      <c r="DY31">
+      <c r="DZ31">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="EA31">
         <v>300000.0</v>
       </c>
       <c r="EB31">
+        <v>300000.0</v>
+      </c>
+      <c r="EC31">
         <v>-8600000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:132">
+    <row r="32" spans="1:133">
       <c r="A32" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B32">
+        <v>663000000.0</v>
+      </c>
+      <c r="C32">
         <v>665900000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>683000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>934400000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>642600000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>624200000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>628500000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>890700000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>590900000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>561200000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>572500000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>768500000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>559500000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>480100000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>383100000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>582500000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>364100000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>364800000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>393000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>515100000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>324300000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>278200000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>337800000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>185100000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>252900000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>280600000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>306300000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>477400000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>265400000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>219000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>221300000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>379400000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>189300000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>178900000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>314800000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>451900000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>279500000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>278300000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>303400000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>438500000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>288400000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>272387000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>279765000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>409239000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>250910000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>168308000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>173665000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>303651000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>167310000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>162360000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>185646000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>283773000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>148073000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>158494000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>164877000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>270816000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>138196000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>149265000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>166349000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>249686000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>131554000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>174039000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>135744000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>200512000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>75050000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>85031000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>100896000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>180037000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>73737000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>85945000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>99603000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>179297000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>65721000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>89055000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>103905000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>169933000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>47842000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>51987000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>106350000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>175025000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>45028000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>81766000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>112016000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>163202000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>56252000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>116066000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>119683000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>191068000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>37729000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>92423000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>117525000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>180496000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>33789000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>110005000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>125587000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>172627000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>30972000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>110819000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>121247000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>163257000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>31715000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>100896000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>103536000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>131938000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>25645000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>93500000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>63100000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>84100000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>17700000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>31200000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>33300000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>67400000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>15400000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>28400000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>16800000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>60800000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>13300000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>27800000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>14000000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>54900000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>11600000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>21200000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>13200000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>49300000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>8600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11800000.0</v>
       </c>
       <c r="DW32">
         <v>11800000.0</v>
       </c>
       <c r="DX32">
+        <v>11800000.0</v>
+      </c>
+      <c r="DY32">
         <v>40000000.0</v>
       </c>
-      <c r="DY32">
+      <c r="DZ32">
         <v>2400000.0</v>
       </c>
-      <c r="DZ32">
+      <c r="EA32">
         <v>3100000.0</v>
       </c>
-      <c r="EA32">
+      <c r="EB32">
         <v>34400000.0</v>
       </c>
-      <c r="EB32">
+      <c r="EC32">
         <v>8800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH30"/>
@@ -37123,51 +37446,51 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B2">
         <v>252700000.0</v>
       </c>
       <c r="C2">
         <v>221800000.0</v>
       </c>
       <c r="D2">
         <v>204700000.0</v>
       </c>
       <c r="E2">
         <v>355600000.0</v>
       </c>
       <c r="F2">
         <v>121000000.0</v>
       </c>
       <c r="G2">
         <v>142500000.0</v>
       </c>
       <c r="H2">
         <v>173300000.0</v>
       </c>
       <c r="I2">
         <v>85500000.0</v>
       </c>
@@ -37227,51 +37550,51 @@
       </c>
       <c r="AB2">
         <v>6400000.0</v>
       </c>
       <c r="AC2">
         <v>9300000.0</v>
       </c>
       <c r="AD2">
         <v>8200000.0</v>
       </c>
       <c r="AE2">
         <v>5900000.0</v>
       </c>
       <c r="AF2">
         <v>2500000.0</v>
       </c>
       <c r="AG2">
         <v>11100000.0</v>
       </c>
       <c r="AH2">
         <v>4800000.0</v>
       </c>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B3">
         <v>274900000</v>
       </c>
       <c r="C3">
         <v>547000000</v>
       </c>
       <c r="D3">
         <v>676500000</v>
       </c>
       <c r="E3">
         <v>456800000</v>
       </c>
       <c r="F3">
         <v>91800000</v>
       </c>
       <c r="G3">
         <v>234200000</v>
       </c>
       <c r="H3">
         <v>163300000</v>
       </c>
       <c r="I3">
         <v>149400000</v>
       </c>
@@ -37331,51 +37654,51 @@
       </c>
       <c r="AB3">
         <v>240400000</v>
       </c>
       <c r="AC3">
         <v>20800000</v>
       </c>
       <c r="AD3">
         <v>4600000</v>
       </c>
       <c r="AE3">
         <v>2600000</v>
       </c>
       <c r="AF3">
         <v>8600000</v>
       </c>
       <c r="AG3">
         <v>23300000</v>
       </c>
       <c r="AH3">
         <v>1400000</v>
       </c>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-176900000.0</v>
       </c>
       <c r="F4">
         <v>358600000.0</v>
       </c>
       <c r="G4">
         <v>-21500000.0</v>
       </c>
       <c r="H4">
         <v>-30800000.0</v>
       </c>
       <c r="I4">
         <v>87800000.0</v>
       </c>
       <c r="J4">
         <v>5600000.0</v>
       </c>
       <c r="K4">
         <v>-25800000.0</v>
       </c>
@@ -37393,51 +37716,51 @@
       </c>
       <c r="P4">
         <v>424000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>465800000.0</v>
       </c>
       <c r="F5">
         <v>308300000.0</v>
       </c>
       <c r="G5">
         <v>-100000.0</v>
       </c>
       <c r="H5">
         <v>17200000.0</v>
       </c>
       <c r="I5">
         <v>-53200000.0</v>
       </c>
       <c r="J5">
         <v>-8000000.0</v>
       </c>
       <c r="K5">
         <v>-32100000.0</v>
       </c>
@@ -37455,51 +37778,51 @@
       </c>
       <c r="P5">
         <v>38126000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B6">
         <v>35800000.0</v>
       </c>
       <c r="C6">
         <v>30900000.0</v>
       </c>
       <c r="D6">
         <v>17100000.0</v>
       </c>
       <c r="E6">
         <v>-150900000.0</v>
       </c>
       <c r="F6">
         <v>234600000.0</v>
       </c>
       <c r="G6">
         <v>-21500000.0</v>
       </c>
       <c r="H6">
         <v>-30800000.0</v>
       </c>
       <c r="I6">
         <v>87800000.0</v>
       </c>
@@ -37559,51 +37882,51 @@
       </c>
       <c r="AB6">
         <v>22700000.0</v>
       </c>
       <c r="AC6">
         <v>-9300000.0</v>
       </c>
       <c r="AD6">
         <v>-8200000.0</v>
       </c>
       <c r="AE6">
         <v>-5900000.0</v>
       </c>
       <c r="AF6">
         <v>-2500000.0</v>
       </c>
       <c r="AG6">
         <v>-11100000.0</v>
       </c>
       <c r="AH6">
         <v>-4800000.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B7">
         <v>-5100000.0</v>
       </c>
       <c r="C7">
         <v>49900000.0</v>
       </c>
       <c r="D7">
         <v>7700000.0</v>
       </c>
       <c r="E7">
         <v>36600000.0</v>
       </c>
       <c r="F7">
         <v>77500000.0</v>
       </c>
       <c r="G7">
         <v>76300000.0</v>
       </c>
       <c r="H7">
         <v>5800000.0</v>
       </c>
       <c r="I7">
         <v>9200000.0</v>
       </c>
@@ -37663,97 +37986,97 @@
       </c>
       <c r="AB7">
         <v>13700000.0</v>
       </c>
       <c r="AC7">
         <v>-5500000.0</v>
       </c>
       <c r="AD7">
         <v>-3800000.0</v>
       </c>
       <c r="AE7">
         <v>2400000.0</v>
       </c>
       <c r="AF7">
         <v>5500000.0</v>
       </c>
       <c r="AG7">
         <v>1800000.0</v>
       </c>
       <c r="AH7">
         <v>500000.0</v>
       </c>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8">
         <v>-1619000.0</v>
       </c>
       <c r="N8">
         <v>-495000.0</v>
       </c>
       <c r="O8">
         <v>-5396000.0</v>
       </c>
       <c r="P8">
         <v>-407000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
         <v>-1619000.0</v>
       </c>
       <c r="N9">
         <v>-495000.0</v>
       </c>
       <c r="O9">
@@ -37775,51 +38098,51 @@
       <c r="U9">
         <v>721000.0</v>
       </c>
       <c r="V9">
         <v>377000.0</v>
       </c>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9">
         <v>9823000.0</v>
       </c>
       <c r="AA9">
         <v>9312000.0</v>
       </c>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>-2594000.0</v>
       </c>
       <c r="N10">
         <v>-356000.0</v>
       </c>
       <c r="O10">
@@ -37833,51 +38156,51 @@
       </c>
       <c r="R10">
         <v>-19899000.0</v>
       </c>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10">
         <v>9366000.0</v>
       </c>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>15500000.0</v>
       </c>
       <c r="F11">
         <v>23600000.0</v>
       </c>
       <c r="G11">
         <v>81400000.0</v>
       </c>
       <c r="H11">
         <v>-6800000.0</v>
       </c>
       <c r="I11">
         <v>3500000.0</v>
       </c>
       <c r="J11">
         <v>-10200000.0</v>
       </c>
       <c r="K11">
         <v>11300000.0</v>
       </c>
@@ -37911,51 +38234,51 @@
       </c>
       <c r="V11">
         <v>2837000.0</v>
       </c>
       <c r="W11">
         <v>3697000.0</v>
       </c>
       <c r="X11">
         <v>3531000.0</v>
       </c>
       <c r="Y11"/>
       <c r="Z11">
         <v>2432000.0</v>
       </c>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-58200000.0</v>
       </c>
       <c r="F12">
         <v>-99600000.0</v>
       </c>
       <c r="G12">
         <v>49800000.0</v>
       </c>
       <c r="H12">
         <v>45600000.0</v>
       </c>
       <c r="I12">
         <v>-168900000.0</v>
       </c>
       <c r="J12">
         <v>-1200000.0</v>
       </c>
       <c r="K12">
         <v>30900000.0</v>
       </c>
@@ -37975,51 +38298,51 @@
         <v>20609000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12">
         <v>755000.0</v>
       </c>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>21100000.0</v>
       </c>
       <c r="F13">
         <v>53900000.0</v>
       </c>
       <c r="G13">
         <v>118900000.0</v>
       </c>
       <c r="H13">
         <v>12600000.0</v>
       </c>
       <c r="I13">
         <v>5700000.0</v>
       </c>
       <c r="J13">
         <v>-26200000.0</v>
       </c>
       <c r="K13">
         <v>-23000000.0</v>
       </c>
@@ -38031,51 +38354,51 @@
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B14">
         <v>239500000.0</v>
       </c>
       <c r="C14">
         <v>204700000.0</v>
       </c>
       <c r="D14">
         <v>175200000.0</v>
       </c>
       <c r="E14">
         <v>119000000.0</v>
       </c>
       <c r="F14">
         <v>108500000.0</v>
       </c>
       <c r="G14">
         <v>97900000.0</v>
       </c>
       <c r="H14">
         <v>101000000.0</v>
       </c>
       <c r="I14">
         <v>64000000.0</v>
       </c>
@@ -38135,51 +38458,51 @@
       </c>
       <c r="AB14">
         <v>11300000.0</v>
       </c>
       <c r="AC14">
         <v>5700000.0</v>
       </c>
       <c r="AD14">
         <v>4600000.0</v>
       </c>
       <c r="AE14">
         <v>4800000.0</v>
       </c>
       <c r="AF14">
         <v>4500000.0</v>
       </c>
       <c r="AG14">
         <v>3300000.0</v>
       </c>
       <c r="AH14">
         <v>2400000.0</v>
       </c>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B15">
         <v>30800000.0</v>
       </c>
       <c r="C15">
         <v>29200000.0</v>
       </c>
       <c r="D15">
         <v>27100000.0</v>
       </c>
       <c r="E15">
         <v>26000000.0</v>
       </c>
       <c r="F15">
         <v>24800000.0</v>
       </c>
       <c r="G15">
         <v>23400000.0</v>
       </c>
       <c r="H15">
         <v>22200000.0</v>
       </c>
       <c r="I15">
         <v>23700000.0</v>
       </c>
@@ -38237,51 +38560,51 @@
       <c r="AA15">
         <v>4927000.0</v>
       </c>
       <c r="AB15">
         <v>3800000.0</v>
       </c>
       <c r="AC15">
         <v>3700000.0</v>
       </c>
       <c r="AD15">
         <v>2400000.0</v>
       </c>
       <c r="AE15">
         <v>1900000.0</v>
       </c>
       <c r="AF15">
         <v>1900000.0</v>
       </c>
       <c r="AG15">
         <v>1900000.0</v>
       </c>
       <c r="AH15"/>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B16">
         <v>288500000.0</v>
       </c>
       <c r="C16">
         <v>252700000.0</v>
       </c>
       <c r="D16">
         <v>221800000.0</v>
       </c>
       <c r="E16">
         <v>204700000.0</v>
       </c>
       <c r="F16">
         <v>355600000.0</v>
       </c>
       <c r="G16">
         <v>121000000.0</v>
       </c>
       <c r="H16">
         <v>142500000.0</v>
       </c>
       <c r="I16">
         <v>173300000.0</v>
       </c>
@@ -38341,97 +38664,97 @@
       </c>
       <c r="AB16">
         <v>29100000.0</v>
       </c>
       <c r="AC16">
         <v>6400000.0</v>
       </c>
       <c r="AD16">
         <v>9300000.0</v>
       </c>
       <c r="AE16">
         <v>8200000.0</v>
       </c>
       <c r="AF16">
         <v>5900000.0</v>
       </c>
       <c r="AG16">
         <v>2500000.0</v>
       </c>
       <c r="AH16">
         <v>11100000.0</v>
       </c>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>-800000.0</v>
       </c>
       <c r="J17">
         <v>500000.0</v>
       </c>
       <c r="K17"/>
       <c r="L17">
         <v>-1805000.0</v>
       </c>
       <c r="M17">
         <v>-132000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B18">
         <v>494900000.0</v>
       </c>
       <c r="C18">
         <v>225700000.0</v>
       </c>
       <c r="D18">
         <v>-70700000.0</v>
       </c>
       <c r="E18">
         <v>80000000.0</v>
       </c>
       <c r="F18">
         <v>243700000.0</v>
       </c>
       <c r="G18">
         <v>-92300000.0</v>
       </c>
       <c r="H18">
         <v>126300000.0</v>
       </c>
       <c r="I18">
         <v>48400000.0</v>
       </c>
@@ -38491,51 +38814,51 @@
       </c>
       <c r="AB18">
         <v>-200700000.0</v>
       </c>
       <c r="AC18">
         <v>-10000000.0</v>
       </c>
       <c r="AD18">
         <v>5900000.0</v>
       </c>
       <c r="AE18">
         <v>12500000.0</v>
       </c>
       <c r="AF18">
         <v>7900000.0</v>
       </c>
       <c r="AG18">
         <v>-11900000.0</v>
       </c>
       <c r="AH18">
         <v>7300000.0</v>
       </c>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-545200000.0</v>
       </c>
       <c r="D19">
         <v>-3546200000.0</v>
       </c>
       <c r="E19">
         <v>-3103700000.0</v>
       </c>
       <c r="F19">
         <v>-100400000.0</v>
       </c>
       <c r="G19">
         <v>-239400000.0</v>
       </c>
       <c r="H19">
         <v>-410100000.0</v>
       </c>
       <c r="I19">
         <v>824100000.0</v>
       </c>
       <c r="J19">
         <v>-24000000.0</v>
@@ -38555,93 +38878,95 @@
       <c r="O19">
         <v>-19850000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>1500000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>244</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>245</v>
+      </c>
+      <c r="B21">
+        <v>214100000.0</v>
+      </c>
       <c r="C21">
         <v>53800000.0</v>
       </c>
       <c r="D21">
         <v>237100000.0</v>
       </c>
       <c r="E21">
         <v>2643000000.0</v>
       </c>
       <c r="F21">
         <v>332500000.0</v>
       </c>
       <c r="G21">
         <v>144400000.0</v>
       </c>
       <c r="H21">
         <v>587100000.0</v>
       </c>
       <c r="I21">
         <v>-301500000.0</v>
       </c>
       <c r="J21">
         <v>184100000.0</v>
       </c>
       <c r="K21">
@@ -38661,51 +38986,51 @@
       </c>
       <c r="P21">
         <v>-137555000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B22">
         <v>385500000.0</v>
       </c>
       <c r="C22">
         <v>429100000.0</v>
       </c>
       <c r="D22">
         <v>417300000.0</v>
       </c>
       <c r="E22">
         <v>439400000.0</v>
       </c>
       <c r="F22">
         <v>249100000.0</v>
       </c>
       <c r="G22">
         <v>-82100000.0</v>
       </c>
       <c r="H22">
         <v>137200000.0</v>
       </c>
       <c r="I22">
         <v>352800000.0</v>
       </c>
@@ -38765,51 +39090,51 @@
       </c>
       <c r="AB22">
         <v>15000000.0</v>
       </c>
       <c r="AC22">
         <v>10500000.0</v>
       </c>
       <c r="AD22">
         <v>9100000.0</v>
       </c>
       <c r="AE22">
         <v>8100000.0</v>
       </c>
       <c r="AF22">
         <v>6200000.0</v>
       </c>
       <c r="AG22">
         <v>6200000.0</v>
       </c>
       <c r="AH22">
         <v>5800000.0</v>
       </c>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B23">
         <v>-17700000.0</v>
       </c>
       <c r="C23">
         <v>-35200000.0</v>
       </c>
       <c r="D23">
         <v>-24800000.0</v>
       </c>
       <c r="E23">
         <v>-53400000.0</v>
       </c>
       <c r="F23">
         <v>-17600000.0</v>
       </c>
       <c r="G23">
         <v>-31300000.0</v>
       </c>
       <c r="H23">
         <v>-18000000.0</v>
       </c>
       <c r="I23">
         <v>-77500000.0</v>
       </c>
@@ -38869,51 +39194,51 @@
       </c>
       <c r="AB23">
         <v>-1300000.0</v>
       </c>
       <c r="AC23">
         <v>-300000.0</v>
       </c>
       <c r="AD23">
         <v>-200000.0</v>
       </c>
       <c r="AE23">
         <v>-3400000.0</v>
       </c>
       <c r="AF23">
         <v>-2300000.0</v>
       </c>
       <c r="AG23">
         <v>7300000.0</v>
       </c>
       <c r="AH23">
         <v>-500000.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B24">
         <v>-286200000.0</v>
       </c>
       <c r="C24">
         <v>-545200000.0</v>
       </c>
       <c r="D24">
         <v>199800000.0</v>
       </c>
       <c r="E24">
         <v>271600000.0</v>
       </c>
       <c r="F24">
         <v>-8600000.0</v>
       </c>
       <c r="G24">
         <v>-5200000.0</v>
       </c>
       <c r="H24">
         <v>-1200000.0</v>
       </c>
       <c r="I24">
         <v>-10300000.0</v>
       </c>
@@ -38957,51 +39282,51 @@
         <v>248261000.0</v>
       </c>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24">
         <v>4500000.0</v>
       </c>
       <c r="AA24">
         <v>4969000.0</v>
       </c>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24">
         <v>-500000.0</v>
       </c>
       <c r="AG24">
         <v>-2100000.0</v>
       </c>
       <c r="AH24"/>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B25">
         <v>32900000.0</v>
       </c>
       <c r="C25">
         <v>8400000.0</v>
       </c>
       <c r="D25">
         <v>-74700000.0</v>
       </c>
       <c r="E25">
         <v>-198700000.0</v>
       </c>
       <c r="F25">
         <v>-137200000.0</v>
       </c>
       <c r="G25">
         <v>25000000.0</v>
       </c>
       <c r="H25">
         <v>-9700000.0</v>
       </c>
       <c r="I25">
         <v>-285800000.0</v>
       </c>
@@ -39059,51 +39384,51 @@
       <c r="AA25">
         <v>135000.0</v>
       </c>
       <c r="AB25">
         <v>-100000.0</v>
       </c>
       <c r="AC25">
         <v>200000.0</v>
       </c>
       <c r="AD25">
         <v>100000.0</v>
       </c>
       <c r="AE25">
         <v>100000.0</v>
       </c>
       <c r="AF25">
         <v>100000.0</v>
       </c>
       <c r="AG25"/>
       <c r="AH25">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B26">
         <v>-427800000.0</v>
       </c>
       <c r="C26">
         <v>-186000000.0</v>
       </c>
       <c r="D26">
         <v>-55900000.0</v>
       </c>
       <c r="E26">
         <v>-174900000.0</v>
       </c>
       <c r="F26">
         <v>-297500000.0</v>
       </c>
       <c r="G26">
         <v>-28400000.0</v>
       </c>
       <c r="H26">
         <v>-95000000.0</v>
       </c>
       <c r="I26">
         <v>-547000000.0</v>
       </c>
@@ -39137,51 +39462,51 @@
       <c r="S26">
         <v>-151000.0</v>
       </c>
       <c r="T26">
         <v>-838000.0</v>
       </c>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26">
         <v>-5000000.0</v>
       </c>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B27">
         <v>30200000.0</v>
       </c>
       <c r="C27">
         <v>36100000.0</v>
       </c>
       <c r="D27">
         <v>32900000.0</v>
       </c>
       <c r="E27">
         <v>31800000.0</v>
       </c>
       <c r="F27">
         <v>27800000.0</v>
       </c>
       <c r="G27">
         <v>23700000.0</v>
       </c>
       <c r="H27">
         <v>23800000.0</v>
       </c>
       <c r="I27">
         <v>21100000.0</v>
       </c>
@@ -39221,51 +39546,51 @@
       <c r="U27">
         <v>2921000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27">
         <v>300000.0</v>
       </c>
       <c r="AC27"/>
       <c r="AD27">
         <v>100000.0</v>
       </c>
       <c r="AE27">
         <v>200000.0</v>
       </c>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B28">
         <v>-262500000.0</v>
       </c>
       <c r="C28">
         <v>-196600000.0</v>
       </c>
       <c r="D28">
         <v>129300000.0</v>
       </c>
       <c r="E28">
         <v>2416000000.0</v>
       </c>
       <c r="F28">
         <v>-500000.0</v>
       </c>
       <c r="G28">
         <v>76000000.0</v>
       </c>
       <c r="H28">
         <v>460800000.0</v>
       </c>
       <c r="I28">
         <v>-933300000.0</v>
       </c>
@@ -39325,51 +39650,51 @@
       </c>
       <c r="AB28">
         <v>223300000.0</v>
       </c>
       <c r="AC28">
         <v>7000000.0</v>
       </c>
       <c r="AD28">
         <v>-2500000.0</v>
       </c>
       <c r="AE28">
         <v>-10200000.0</v>
       </c>
       <c r="AF28">
         <v>-4200000.0</v>
       </c>
       <c r="AG28">
         <v>5400000.0</v>
       </c>
       <c r="AH28">
         <v>-500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B29">
         <v>769800000.0</v>
       </c>
       <c r="C29">
         <v>772700000.0</v>
       </c>
       <c r="D29">
         <v>605800000.0</v>
       </c>
       <c r="E29">
         <v>536800000.0</v>
       </c>
       <c r="F29">
         <v>335500000.0</v>
       </c>
       <c r="G29">
         <v>141900000.0</v>
       </c>
       <c r="H29">
         <v>289600000.0</v>
       </c>
       <c r="I29">
         <v>197800000.0</v>
       </c>
@@ -39429,51 +39754,51 @@
       </c>
       <c r="AB29">
         <v>39700000.0</v>
       </c>
       <c r="AC29">
         <v>10800000.0</v>
       </c>
       <c r="AD29">
         <v>10500000.0</v>
       </c>
       <c r="AE29">
         <v>15100000.0</v>
       </c>
       <c r="AF29">
         <v>16500000.0</v>
       </c>
       <c r="AG29">
         <v>11400000.0</v>
       </c>
       <c r="AH29">
         <v>8700000.0</v>
       </c>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B30">
         <v>-471500000.0</v>
       </c>
       <c r="C30">
         <v>-545200000.0</v>
       </c>
       <c r="D30">
         <v>-718000000.0</v>
       </c>
       <c r="E30">
         <v>-3103700000.0</v>
       </c>
       <c r="F30">
         <v>-100400000.0</v>
       </c>
       <c r="G30">
         <v>-239400000.0</v>
       </c>
       <c r="H30">
         <v>-781200000.0</v>
       </c>
       <c r="I30">
         <v>824100000.0</v>
       </c>
@@ -39552,1355 +39877,1364 @@
       <c r="AH30">
         <v>-1900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DX30"/>
+  <dimension ref="A1:DY30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:128">
+    <row r="1" spans="1:129">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="D1" t="s">
         <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
+        <v>98</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="H1" t="s">
         <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
+        <v>101</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="L1" t="s">
         <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
+        <v>104</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="P1" t="s">
         <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
+        <v>107</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="T1" t="s">
         <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
+        <v>110</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="X1" t="s">
         <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AB1" t="s">
         <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AF1" t="s">
         <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AJ1" t="s">
         <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AN1" t="s">
         <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AR1" t="s">
         <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AV1" t="s">
         <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AZ1" t="s">
         <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BD1" t="s">
         <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BH1" t="s">
         <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BL1" t="s">
         <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BP1" t="s">
         <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BT1" t="s">
         <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BX1" t="s">
         <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CB1" t="s">
         <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CF1" t="s">
         <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CJ1" t="s">
         <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CN1" t="s">
         <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CR1" t="s">
         <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CV1" t="s">
         <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="CZ1" t="s">
         <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DD1" t="s">
         <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DH1" t="s">
         <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DL1" t="s">
         <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DP1" t="s">
         <v>183</v>
       </c>
       <c r="DQ1" t="s">
         <v>184</v>
       </c>
       <c r="DR1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DT1" t="s">
         <v>186</v>
       </c>
       <c r="DU1" t="s">
         <v>187</v>
       </c>
       <c r="DV1" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="DW1" t="s">
         <v>190</v>
       </c>
       <c r="DX1" t="s">
         <v>191</v>
       </c>
+      <c r="DY1" t="s">
+        <v>192</v>
+      </c>
     </row>
-    <row r="2" spans="1:128">
+    <row r="2" spans="1:129">
       <c r="A2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B2">
+        <v>289000000.0</v>
+      </c>
+      <c r="C2">
         <v>268500000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>285600000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>271200000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>252700000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>231400000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>230900000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>222000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>221800000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>193200000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>441100000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>237400000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>204700000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1693200000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1899500000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>360000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>355600000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>386300000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>411400000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>195700000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>121000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>679600000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>699000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>744500000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>142500000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>233800000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>245500000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>157400000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>173300000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>170100000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>294700000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>234200000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>85500000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>57800000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>41800000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>54900000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>48700000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>56900000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>55100000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>51100000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>74500000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>51112000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>59244000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>49525000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>67936000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>42041000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>46670000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>47164000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>44708000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>43751000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>38917000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>39288000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>37177000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>29999000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>31787000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>28882000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>27325000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>26883000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>31031000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>27348000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>26901000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>14533000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>24251000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>17360000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>13643000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>16552000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>14818000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>16822000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>12658000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>13314000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>18631000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>22128000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>15345000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>15599000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>21798000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>27627000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>28072000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>24863000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>39986000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>14659000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>22488000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>38244000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>21474000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>15097000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>27712000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>18414000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>39587000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>14924000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>18053000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>17524000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>27185000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>11084000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>14662000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>15575000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>26381000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>13828000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>15732000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>15751000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>22515000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>8066000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>10807000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>11359000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>21931000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>8577000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>29060000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>27900000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>9300000.0</v>
       </c>
-      <c r="DD2"/>
-      <c r="DE2">
+      <c r="DE2"/>
+      <c r="DF2">
         <v>6400000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>200000.0</v>
       </c>
-      <c r="DG2"/>
       <c r="DH2"/>
-      <c r="DI2">
+      <c r="DI2"/>
+      <c r="DJ2">
         <v>9300000.0</v>
       </c>
-      <c r="DJ2"/>
-      <c r="DK2">
+      <c r="DK2"/>
+      <c r="DL2">
         <v>9100000.0</v>
       </c>
-      <c r="DL2"/>
-      <c r="DM2">
+      <c r="DM2"/>
+      <c r="DN2">
         <v>8200000.0</v>
       </c>
-      <c r="DN2"/>
-      <c r="DO2">
+      <c r="DO2"/>
+      <c r="DP2">
         <v>6800000.0</v>
       </c>
-      <c r="DP2"/>
-      <c r="DQ2">
+      <c r="DQ2"/>
+      <c r="DR2">
         <v>5900000.0</v>
       </c>
-      <c r="DR2"/>
-      <c r="DS2">
+      <c r="DS2"/>
+      <c r="DT2">
         <v>5900000.0</v>
       </c>
-      <c r="DT2"/>
-      <c r="DU2">
+      <c r="DU2"/>
+      <c r="DV2">
         <v>2500000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>4300000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>11100000.0</v>
       </c>
-      <c r="DX2"/>
+      <c r="DY2"/>
     </row>
-    <row r="3" spans="1:128">
+    <row r="3" spans="1:129">
       <c r="A3" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B3">
-        <v>80100000</v>
+        <v>59000000</v>
       </c>
       <c r="C3">
         <v>80100000</v>
       </c>
       <c r="D3">
+        <v>80100000</v>
+      </c>
+      <c r="E3">
         <v>84700000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>80100000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>129400000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>125600000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>137000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>155000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>178400000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>185700000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>177700000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>134700000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>159800000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>129900000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>111600000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>55500000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>39700000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>22500000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>17300000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>12300000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>24100000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>78800000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>83000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>48300000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>50200000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>32200000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>52800000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>28100000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>23900000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>53100000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>38400000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>34000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>25500000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>27400000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>26500000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>37500000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>10600000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>9600000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>20600000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>16400000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>12672000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>10407000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>12897000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>9784000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>5632000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>12629000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>18306000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>20169000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>16813000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>8586000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>12328000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>13694000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>15842000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>11233000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>7353000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>9120000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>5865000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>5935000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>7600000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>5517000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>5459000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>7095000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>33185000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>18963000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>49635000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>24587000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>6808000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>4160000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>11588000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>12067000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>7848000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>8647000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>8084000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>9873000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>16142000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>11533000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>24853000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>7566000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>4227000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>9953000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>2647000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>7678000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>14045000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>18868000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>13610000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>15734000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>27517000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>20311000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>15415000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>6366000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>10417000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>8657000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>6675000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>7292000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>3647000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>5109000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>1952000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>3133000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>5208000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>4333000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>5643000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>3274000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>8176000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>5326000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>2200000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>144500000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>88200000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>5500000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>800000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>600000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>18300000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>1100000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>600000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>1200000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>1700000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>1100000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>300000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>900000</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000</v>
       </c>
       <c r="DQ3">
         <v>700000</v>
       </c>
       <c r="DR3">
+        <v>700000</v>
+      </c>
+      <c r="DS3">
         <v>1000000</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>1700000</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>3000000</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>2900000</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>5900000</v>
       </c>
-      <c r="DW3">
+      <c r="DX3">
         <v>2400000</v>
       </c>
-      <c r="DX3">
+      <c r="DY3">
         <v>200000</v>
       </c>
     </row>
-    <row r="4" spans="1:128">
+    <row r="4" spans="1:129">
       <c r="A4" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>203200000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>32700000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-1514500000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-206300000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>1539500000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>4400000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-30700000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>98900000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>215700000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>74700000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-558600000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-19400000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-45500000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>602000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-91300000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-11700000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>88100000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-15900000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>3200000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-124600000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>60500000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>148700000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-3500000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>16000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-13100000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>6200000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-8200000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>1800000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>4000000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-23400000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>22106000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-8373000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>9374000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-16515000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>26027000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-4629000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-494000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>2456000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>957000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>4834000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-371000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>2111000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>7178000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-1788000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>2905000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>1557000.0</v>
       </c>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
@@ -40927,204 +41261,205 @@
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
+      <c r="DY4"/>
     </row>
-    <row r="5" spans="1:128">
+    <row r="5" spans="1:129">
       <c r="A5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>35800000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-15500000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>439900000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-33300000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>85300000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-26100000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>238200000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-20400000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>88100000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2400000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-167700000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>37700000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>153000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-23100000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-27100000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>9200000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>57100000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-22000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>100000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-93500000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>55900000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-15700000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-5000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-16800000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>23400000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-9600000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-23200000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-7500000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>15000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-16400000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>10133000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1273000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>52000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>292000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-6500000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>11553000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>58653000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-2525000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>2241000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>17432000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>46277000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-920000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>2948000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>12699000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>48145000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-2171000.0</v>
       </c>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
@@ -41151,914 +41486,921 @@
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
+      <c r="DY5"/>
     </row>
-    <row r="6" spans="1:128">
+    <row r="6" spans="1:129">
       <c r="A6" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B6">
+        <v>2000000.0</v>
+      </c>
+      <c r="C6">
         <v>20000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-17100000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>14400000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>18500000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>21300000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>500000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>8900000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>200000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>28600000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-247900000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>203700000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>32700000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1488500000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-206300000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1539500000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>4400000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-30700000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-25100000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>215700000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>74700000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-558600000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-19400000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-45500000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>602000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-91300000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-11700000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>88100000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-15900000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>3200000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-124600000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>60500000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>148700000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-3500000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>16000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-13100000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>6200000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-8200000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1800000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>4000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-23400000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>23416000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-8132000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>9719000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-18411000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>25895000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-4629000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-494000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>2456000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>957000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>4834000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-371000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>2111000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>7178000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-1788000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>2905000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>1557000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>442000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-4148000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>3683000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>447000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>12368000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-9718000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>6891000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>3717000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-2909000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>1734000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-2004000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>4164000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-656000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-5317000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-3497000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>6783000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-254000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-6199000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-5829000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-445000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>3209000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-15123000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>25327000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-7829000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-15507000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>16770000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>6377000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-12615000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>9298000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-21173000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>24663000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-3129000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-1084000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-9661000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>16101000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-3578000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-913000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-10806000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>12553000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-1904000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-19000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-6764000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>14449000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-2741000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-552000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-10572000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>13354000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-20483000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>1200000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>27900000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>9300000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-6400000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-1900000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>200000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-3800000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-9300000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-1700000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-5200000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>9100000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>-8200000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-1400000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>-4500000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>6800000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>-5900000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>2200000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>-6700000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>5900000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>-2500000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>10400000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>-6800000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>-2700000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:128">
+    <row r="7" spans="1:129">
       <c r="A7" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B7">
+        <v>128000000.0</v>
+      </c>
+      <c r="C7">
         <v>104500000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-14600000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-46500000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>104500000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-13900000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>28300000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-69500000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>105000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-1500000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-33700000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-41100000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>84000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-78100000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-57900000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>136600000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>35300000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-500000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-36700000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>82300000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>32400000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-59500000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-12700000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>130100000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>18400000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-18000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-6300000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>5600000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>24500000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>16000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-62600000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-20700000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>76500000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-18600000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-40300000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-15600000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>37300000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-34500000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-23800000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-6500000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>45100000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-6429000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-26905000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>6522000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>58463000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-1737000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-26495000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-6761000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>34246000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>6397000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-17453000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-18762000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>26852000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>13390000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-15689000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-23179000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>36229000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>3482000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-10273000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-7765000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>47600000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-13277000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-15622000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-5531000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>18953000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>6483000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-8676000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-2335000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>24946000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-6198000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-21628000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>1808000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>34501000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-5826000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-6896000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-4590000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>22454000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-4287000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-22666000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>2374000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>15144000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-37008000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>31070000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-4521000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>17266000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-1550000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-18875000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>12889000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>16133000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-5048000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-10012000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>743000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>16736000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-6649000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-24048000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>6768000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>14256000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-3756000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-7127000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>10561000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>7249000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>290000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-9374000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-13000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>18000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>2000000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>700000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>2300000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>8700000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-5600000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>100000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>-7600000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>7700000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-2100000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>-1700000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>-3200000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>3200000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>-1700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-900000.0</v>
       </c>
       <c r="DP7">
         <v>-900000.0</v>
       </c>
       <c r="DQ7">
+        <v>-900000.0</v>
+      </c>
+      <c r="DR7">
         <v>5900000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DS7">
         <v>5600000.0</v>
       </c>
-      <c r="DS7">
+      <c r="DT7">
         <v>-7000000.0</v>
       </c>
-      <c r="DT7">
+      <c r="DU7">
         <v>1500000.0</v>
       </c>
-      <c r="DU7">
+      <c r="DV7">
         <v>5400000.0</v>
       </c>
-      <c r="DV7">
+      <c r="DW7">
         <v>6300000.0</v>
       </c>
-      <c r="DW7">
+      <c r="DX7">
         <v>-1100000.0</v>
       </c>
-      <c r="DX7">
+      <c r="DY7">
         <v>-600000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:128">
+    <row r="8" spans="1:129">
       <c r="A8" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
-      <c r="AQ8">
+      <c r="AQ8"/>
+      <c r="AR8">
         <v>3876000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-11187000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-2244000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-164000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>12373000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-13675000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-153000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>7987000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>8682000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-21577000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>4413000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>7104000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>7657000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-27317000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>7160000.0</v>
       </c>
-      <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
@@ -42085,1165 +42427,1170 @@
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
+      <c r="DY8"/>
     </row>
-    <row r="9" spans="1:128">
+    <row r="9" spans="1:129">
       <c r="A9" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
-      <c r="V9">
+      <c r="V9"/>
+      <c r="W9">
         <v>-8100000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>-10700000.0</v>
       </c>
-      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-      <c r="AE9">
-[...1 lines deleted...]
-      </c>
+      <c r="AE9"/>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
+        <v>0.0</v>
+      </c>
+      <c r="AQ9">
         <v>9555000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>3876000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-11187000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-2244000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-164000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>12373000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-13675000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-153000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>7987000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>8682000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-21577000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>4413000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>7104000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>7657000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-27317000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>7160000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-2232000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>9635000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-18261000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>10451000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-1809000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>7042000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-10472000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>5529000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>4378000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>11872000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-21286000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>6757000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>10970000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>10857000.0</v>
       </c>
-      <c r="BT9"/>
-      <c r="BU9">
+      <c r="BU9"/>
+      <c r="BV9">
         <v>6324000.0</v>
       </c>
-      <c r="BV9"/>
-      <c r="BW9">
+      <c r="BW9"/>
+      <c r="BX9">
         <v>3450000.0</v>
       </c>
-      <c r="BX9"/>
-      <c r="BY9">
+      <c r="BY9"/>
+      <c r="BZ9">
         <v>11380000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>721000.0</v>
       </c>
-      <c r="CA9"/>
       <c r="CB9"/>
-      <c r="CC9">
+      <c r="CC9"/>
+      <c r="CD9">
         <v>15296000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>377000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>1869000.0</v>
       </c>
-      <c r="CF9"/>
-      <c r="CG9">
+      <c r="CG9"/>
+      <c r="CH9">
         <v>14026000.0</v>
       </c>
-      <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
-      <c r="CK9">
+      <c r="CK9"/>
+      <c r="CL9">
         <v>17708000.0</v>
       </c>
-      <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
-      <c r="CO9">
+      <c r="CO9"/>
+      <c r="CP9">
         <v>17000000.0</v>
       </c>
-      <c r="CP9"/>
-      <c r="CQ9">
+      <c r="CQ9"/>
+      <c r="CR9">
         <v>3775000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>-7342000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>15038000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>9823000.0</v>
       </c>
-      <c r="CU9"/>
-      <c r="CV9">
+      <c r="CV9"/>
+      <c r="CW9">
         <v>-10548000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>12666000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>9312000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>2044000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>1247000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>13190000.0</v>
       </c>
-      <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
+      <c r="DY9"/>
     </row>
-    <row r="10" spans="1:128">
+    <row r="10" spans="1:129">
       <c r="A10" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
-[...1 lines deleted...]
-      </c>
+      <c r="AE10"/>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
+        <v>0.0</v>
+      </c>
+      <c r="AQ10">
         <v>-15412000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-561000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>22568000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-21890000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>4381000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-2255000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>16587000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-21307000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1519000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>100000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>19293000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-21268000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-3640000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-2389000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>15152000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-12423000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-16873000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1544000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>44159000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-7858000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-5030000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-7745000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>12123000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-15259000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-51776000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>5789000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>31227000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-5139000.0</v>
       </c>
-      <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
-      <c r="CD10">
+      <c r="CD10"/>
+      <c r="CE10">
         <v>-28506000.0</v>
       </c>
-      <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
       <c r="DW10"/>
       <c r="DX10"/>
+      <c r="DY10"/>
     </row>
-    <row r="11" spans="1:128">
+    <row r="11" spans="1:129">
       <c r="A11" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-75600000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>101700000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-77200000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-23400000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>53400000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>62700000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>11400000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-33600000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-93800000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>109500000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-49200000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-21600000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>42700000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>13700000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-15500000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-51500000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>46500000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>15900000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-24000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-76600000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>88200000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-7300000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-18000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-33900000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>49000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-9300000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-11000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-16600000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>48200000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-4999000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-23912000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>28192000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>67540000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-1807000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-46890000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>5594000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>36224000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-9536000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-34318000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>6836000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>24417000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>5712000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-30072000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>5922000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>31240000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>24189000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>3328000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>15177000.0</v>
       </c>
-      <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BJ11"/>
+      <c r="BK11">
         <v>6705000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>594000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>16094000.0</v>
       </c>
-      <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
-      <c r="BP11">
+      <c r="BP11"/>
+      <c r="BQ11">
         <v>16552000.0</v>
       </c>
-      <c r="BQ11"/>
-      <c r="BR11">
+      <c r="BR11"/>
+      <c r="BS11">
         <v>5322000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>4193000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>29317000.0</v>
       </c>
-      <c r="BU11"/>
-      <c r="BV11">
+      <c r="BV11"/>
+      <c r="BW11">
         <v>3372000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>117000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>12747000.0</v>
       </c>
-      <c r="BY11"/>
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>9753000.0</v>
       </c>
-      <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
-      <c r="CD11">
+      <c r="CD11"/>
+      <c r="CE11">
         <v>2837000.0</v>
       </c>
-      <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
-      <c r="CH11">
+      <c r="CH11"/>
+      <c r="CI11">
         <v>3697000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>12161000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>49307000.0</v>
       </c>
-      <c r="CK11"/>
-      <c r="CL11">
+      <c r="CL11"/>
+      <c r="CM11">
         <v>3531000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>4623000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>36819000.0</v>
       </c>
-      <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
-      <c r="CR11">
+      <c r="CR11"/>
+      <c r="CS11">
         <v>41198000.0</v>
       </c>
-      <c r="CS11"/>
-      <c r="CT11">
+      <c r="CT11"/>
+      <c r="CU11">
         <v>2432000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>8693000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>40100000.0</v>
       </c>
-      <c r="CW11"/>
       <c r="CX11"/>
-      <c r="CY11">
+      <c r="CY11"/>
+      <c r="CZ11">
         <v>4082000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>34197000.0</v>
       </c>
-      <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
+      <c r="DY11"/>
     </row>
-    <row r="12" spans="1:128">
+    <row r="12" spans="1:129">
       <c r="A12" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>42200000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-63900000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>153000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>15900000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-258500000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>31400000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-600000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4500000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>11000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>9500000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>19300000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6400000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-1300000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>25400000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>7000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>15400000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>9800000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>13400000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>17200000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>17600000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>8700000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-212400000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>4300000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-12800000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3900000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3400000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>16300000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>4500000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>5100000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>5000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-8493000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>18672000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>5133000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-1763000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>15912000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>841000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>825000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>3101000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>13922000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>6517000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>7022000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>3770000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>11749000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>2405000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1906000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>3720000.0</v>
       </c>
-      <c r="BF12"/>
-      <c r="BG12">
+      <c r="BG12"/>
+      <c r="BH12">
         <v>27560000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>31097000.0</v>
       </c>
-      <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
-      <c r="BL12">
+      <c r="BL12"/>
+      <c r="BM12">
         <v>6690000.0</v>
       </c>
-      <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
-      <c r="CB12">
+      <c r="CB12"/>
+      <c r="CC12">
         <v>9814000.0</v>
       </c>
-      <c r="CC12"/>
       <c r="CD12"/>
-      <c r="CE12">
+      <c r="CE12"/>
+      <c r="CF12">
         <v>40740000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>4763000.0</v>
       </c>
-      <c r="CG12"/>
       <c r="CH12"/>
-      <c r="CI12">
+      <c r="CI12"/>
+      <c r="CJ12">
         <v>2305000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>7240000.0</v>
       </c>
-      <c r="CK12"/>
       <c r="CL12"/>
-      <c r="CM12">
+      <c r="CM12"/>
+      <c r="CN12">
         <v>11923000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>7783000.0</v>
       </c>
-      <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
-      <c r="CR12">
+      <c r="CR12"/>
+      <c r="CS12">
         <v>4184000.0</v>
       </c>
-      <c r="CS12"/>
       <c r="CT12"/>
-      <c r="CU12">
+      <c r="CU12"/>
+      <c r="CV12">
         <v>10271000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>5426000.0</v>
       </c>
-      <c r="CW12"/>
-      <c r="CX12">
+      <c r="CX12"/>
+      <c r="CY12">
         <v>755000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>1438000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>5654000.0</v>
       </c>
-      <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
+      <c r="DY12"/>
     </row>
-    <row r="13" spans="1:128">
+    <row r="13" spans="1:129">
       <c r="A13" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-17700000.0</v>
       </c>
       <c r="O13">
+        <v>-17700000.0</v>
+      </c>
+      <c r="P13">
         <v>-34500000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>83900000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-27400000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-11900000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-22000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>85600000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2200000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-45000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>36500000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>151700000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-24300000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-31700000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>9200000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>57100000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-22000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>100000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-38600000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>55900000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-11700000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-27000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-22300000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>18300000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-21000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-31000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-12800000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>10100000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-35100000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-1600000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -43281,1241 +43628,1251 @@
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
+      <c r="DY13"/>
     </row>
-    <row r="14" spans="1:128">
+    <row r="14" spans="1:129">
       <c r="A14" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B14">
+        <v>58000000.0</v>
+      </c>
+      <c r="C14">
         <v>61200000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>58100000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>59400000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>60800000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>54900000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>51000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>50500000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>48300000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>48600000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>43400000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>43100000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>40100000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>36400000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>28700000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>27500000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>26400000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>26300000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>27500000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>28500000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>26200000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>27700000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>23600000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>23400000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>23200000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>36700000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>22000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>21500000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>20800000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>17800000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>16700000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>15300000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>14200000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>27800000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>28800000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>29100000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>28900000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>32700000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>31700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30700000.0</v>
       </c>
       <c r="AO14">
         <v>30700000.0</v>
       </c>
       <c r="AP14">
+        <v>30700000.0</v>
+      </c>
+      <c r="AQ14">
         <v>31409000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>30238000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>29605000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>28132000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>19933000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>17280000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>15760000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>15284000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>15928000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>15796000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>14991000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>15035000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>14785000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>13370000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>13638000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>13807000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>13851000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>13441000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>13892000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>13986000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>12114000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>12395000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>11990000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>10025000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>7857000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>7523000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>7459000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>7417000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>7401000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>7171000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>7120000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>7155000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>6525000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>6140000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>5643000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>4976000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>5249000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>5097000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>5275000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>5298000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>5682000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>4912000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>7775000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>6196000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>5804000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>5426000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>5457000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>5362000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>5168000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>5144000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>5109000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>5062000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>5014000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>4952000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>4694000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>4967000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>5297000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>5206000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>5023000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>5077000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>4631000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>4387000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>4175000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>4093000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>3600000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>3200000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>2600000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>1900000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>1700000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>1500000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>1300000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>1200000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DL14">
         <v>1100000.0</v>
       </c>
       <c r="DM14">
         <v>1100000.0</v>
       </c>
       <c r="DN14">
+        <v>1100000.0</v>
+      </c>
+      <c r="DO14">
         <v>1400000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>1100000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>1200000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>1100000.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>1000000.0</v>
       </c>
-      <c r="DS14">
+      <c r="DT14">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DU14">
         <v>1100000.0</v>
       </c>
       <c r="DV14">
+        <v>1100000.0</v>
+      </c>
+      <c r="DW14">
         <v>700000.0</v>
       </c>
-      <c r="DW14">
+      <c r="DX14">
         <v>900000.0</v>
       </c>
-      <c r="DX14">
+      <c r="DY14">
         <v>600000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:128">
+    <row r="15" spans="1:129">
       <c r="A15" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B15">
+        <v>31000000.0</v>
+      </c>
+      <c r="C15">
         <v>600000.0</v>
       </c>
-      <c r="C15">
-[...1 lines deleted...]
-      </c>
       <c r="D15">
+        <v>0.0</v>
+      </c>
+      <c r="E15">
         <v>100000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>30100000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>500000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>100000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>200000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>28600000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>300000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>100000.0</v>
       </c>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
       <c r="M15">
+        <v>0.0</v>
+      </c>
+      <c r="N15">
         <v>26700000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>300000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>26700000.0</v>
       </c>
-      <c r="P15">
-[...1 lines deleted...]
-      </c>
       <c r="Q15">
+        <v>0.0</v>
+      </c>
+      <c r="R15">
         <v>25700000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>800000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>24000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>800000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>24800000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>23400000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>23000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>24800000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>23400000.0</v>
       </c>
-      <c r="Z15">
-[...1 lines deleted...]
-      </c>
       <c r="AA15">
         <v>0.0</v>
       </c>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
+        <v>0.0</v>
+      </c>
+      <c r="AD15">
         <v>22200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="AE15">
         <v>200000.0</v>
       </c>
       <c r="AF15">
         <v>200000.0</v>
       </c>
       <c r="AG15">
+        <v>200000.0</v>
+      </c>
+      <c r="AH15">
         <v>23700000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21800000.0</v>
       </c>
       <c r="AJ15">
         <v>21800000.0</v>
       </c>
       <c r="AK15">
         <v>21800000.0</v>
       </c>
       <c r="AL15">
+        <v>21800000.0</v>
+      </c>
+      <c r="AM15">
         <v>162400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19100000.0</v>
       </c>
       <c r="AN15">
         <v>19100000.0</v>
       </c>
       <c r="AO15">
         <v>19100000.0</v>
       </c>
       <c r="AP15">
+        <v>19100000.0</v>
+      </c>
+      <c r="AQ15">
         <v>2169000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>191157000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>118726000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>17419000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>15186000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>102601000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>121446000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>15186000.0</v>
       </c>
-      <c r="AX15">
-[...1 lines deleted...]
-      </c>
       <c r="AY15">
+        <v>0.0</v>
+      </c>
+      <c r="AZ15">
         <v>289389000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>248889000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>103387000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>12351000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>103993000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>109619000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>10110000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>8164500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8165000.0</v>
       </c>
       <c r="BH15">
         <v>8165000.0</v>
       </c>
       <c r="BI15">
         <v>8165000.0</v>
       </c>
       <c r="BJ15">
+        <v>8165000.0</v>
+      </c>
+      <c r="BK15">
         <v>6776500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6777000.0</v>
       </c>
       <c r="BL15">
         <v>6777000.0</v>
       </c>
       <c r="BM15">
         <v>6777000.0</v>
       </c>
       <c r="BN15">
-        <v>6767000.0</v>
+        <v>6777000.0</v>
       </c>
       <c r="BO15">
         <v>6767000.0</v>
       </c>
       <c r="BP15">
         <v>6767000.0</v>
       </c>
       <c r="BQ15">
         <v>6767000.0</v>
       </c>
       <c r="BR15">
-        <v>6750000.0</v>
+        <v>6767000.0</v>
       </c>
       <c r="BS15">
         <v>6750000.0</v>
       </c>
       <c r="BT15">
         <v>6750000.0</v>
       </c>
       <c r="BU15">
         <v>6750000.0</v>
       </c>
       <c r="BV15">
-        <v>6670000.0</v>
+        <v>6750000.0</v>
       </c>
       <c r="BW15">
         <v>6670000.0</v>
       </c>
       <c r="BX15">
         <v>6670000.0</v>
       </c>
       <c r="BY15">
         <v>6670000.0</v>
       </c>
       <c r="BZ15">
-        <v>6520000.0</v>
+        <v>6670000.0</v>
       </c>
       <c r="CA15">
         <v>6520000.0</v>
       </c>
       <c r="CB15">
         <v>6520000.0</v>
       </c>
       <c r="CC15">
         <v>6520000.0</v>
       </c>
       <c r="CD15">
-        <v>6430000.0</v>
+        <v>6520000.0</v>
       </c>
       <c r="CE15">
         <v>6430000.0</v>
       </c>
       <c r="CF15">
         <v>6430000.0</v>
       </c>
       <c r="CG15">
         <v>6430000.0</v>
       </c>
       <c r="CH15">
-        <v>6625000.0</v>
+        <v>6430000.0</v>
       </c>
       <c r="CI15">
         <v>6625000.0</v>
       </c>
       <c r="CJ15">
         <v>6625000.0</v>
       </c>
       <c r="CK15">
         <v>6625000.0</v>
       </c>
       <c r="CL15">
-        <v>6578000.0</v>
+        <v>6625000.0</v>
       </c>
       <c r="CM15">
         <v>6578000.0</v>
       </c>
       <c r="CN15">
         <v>6578000.0</v>
       </c>
       <c r="CO15">
         <v>6578000.0</v>
       </c>
       <c r="CP15">
-        <v>6549000.0</v>
+        <v>6578000.0</v>
       </c>
       <c r="CQ15">
         <v>6549000.0</v>
       </c>
       <c r="CR15">
         <v>6549000.0</v>
       </c>
       <c r="CS15">
         <v>6549000.0</v>
       </c>
       <c r="CT15">
-        <v>6508000.0</v>
+        <v>6549000.0</v>
       </c>
       <c r="CU15">
         <v>6508000.0</v>
       </c>
       <c r="CV15">
         <v>6508000.0</v>
       </c>
       <c r="CW15">
         <v>6508000.0</v>
       </c>
       <c r="CX15">
-        <v>4927000.0</v>
+        <v>6508000.0</v>
       </c>
       <c r="CY15">
         <v>4927000.0</v>
       </c>
       <c r="CZ15">
         <v>4927000.0</v>
       </c>
       <c r="DA15">
         <v>4927000.0</v>
       </c>
-      <c r="DB15"/>
+      <c r="DB15">
+        <v>4927000.0</v>
+      </c>
       <c r="DC15"/>
       <c r="DD15"/>
-      <c r="DE15">
+      <c r="DE15"/>
+      <c r="DF15">
         <v>3800000.0</v>
       </c>
-      <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
-      <c r="DI15">
+      <c r="DI15"/>
+      <c r="DJ15">
         <v>3700000.0</v>
       </c>
-      <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
-      <c r="DM15">
+      <c r="DM15"/>
+      <c r="DN15">
         <v>2400000.0</v>
       </c>
-      <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
-      <c r="DQ15">
+      <c r="DQ15"/>
+      <c r="DR15">
         <v>1900000.0</v>
       </c>
-      <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
-      <c r="DU15">
+      <c r="DU15"/>
+      <c r="DV15">
         <v>1900000.0</v>
       </c>
-      <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
+      <c r="DY15"/>
     </row>
-    <row r="16" spans="1:128">
+    <row r="16" spans="1:129">
       <c r="A16" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B16">
+        <v>291000000.0</v>
+      </c>
+      <c r="C16">
         <v>288500000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>268500000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>285600000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>271200000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>252700000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>231400000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>230900000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>222000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>221800000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>193200000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>441100000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>237400000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>204700000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1693200000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1899500000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>360000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>355600000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>386300000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>411400000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>195700000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>121000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>679600000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>699000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>744500000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>142500000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>233800000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>245500000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>157400000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>173300000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>170100000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>294700000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>234200000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>54300000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>57800000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>41800000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>54900000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>48700000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>56900000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>55100000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>51100000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>74528000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>51112000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>59244000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>49525000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>67936000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>42041000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>46670000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>47164000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>44708000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>43751000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>38917000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>39288000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>37177000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>29999000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>31787000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>28882000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>27325000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>26883000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>31031000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>27348000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>26901000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>14533000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>24251000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>17360000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>13643000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>16552000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>14818000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>16822000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>12658000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>13314000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>18631000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>22128000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>15345000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>15599000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>21798000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>27627000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>28072000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>24863000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>39986000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>14659000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>22737000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>38244000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>21474000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>15097000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>27712000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>18414000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>39587000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>14924000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>16440000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>17524000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>27185000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>11084000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>14662000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>15575000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>26381000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>13828000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>15732000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>15751000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>22515000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>8066000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>10807000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>11359000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>21931000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>8577000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>29100000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>27900000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>9300000.0</v>
       </c>
-      <c r="DE16"/>
-      <c r="DF16">
+      <c r="DF16"/>
+      <c r="DG16">
         <v>-1900000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>200000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>-3800000.0</v>
       </c>
-      <c r="DI16"/>
-      <c r="DJ16">
+      <c r="DJ16"/>
+      <c r="DK16">
         <v>-1700000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>-5200000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>9100000.0</v>
       </c>
-      <c r="DM16"/>
-      <c r="DN16">
+      <c r="DN16"/>
+      <c r="DO16">
         <v>-1400000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>-4500000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>6800000.0</v>
       </c>
-      <c r="DQ16"/>
-      <c r="DR16">
+      <c r="DR16"/>
+      <c r="DS16">
         <v>2200000.0</v>
       </c>
-      <c r="DS16">
+      <c r="DT16">
         <v>-6700000.0</v>
       </c>
-      <c r="DT16">
+      <c r="DU16">
         <v>5900000.0</v>
       </c>
-      <c r="DU16"/>
-      <c r="DV16">
+      <c r="DV16"/>
+      <c r="DW16">
         <v>10400000.0</v>
       </c>
-      <c r="DW16">
+      <c r="DX16">
         <v>4300000.0</v>
       </c>
-      <c r="DX16">
+      <c r="DY16">
         <v>-2700000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:128">
+    <row r="17" spans="1:129">
       <c r="A17" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-      <c r="AD17">
+      <c r="AD17"/>
+      <c r="AE17">
         <v>-200000.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17">
+      <c r="AF17"/>
+      <c r="AG17">
         <v>-500000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-100000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="AJ17">
         <v>600000.0</v>
       </c>
-      <c r="AK17"/>
+      <c r="AK17">
+        <v>600000.0</v>
+      </c>
       <c r="AL17"/>
-      <c r="AM17">
+      <c r="AM17"/>
+      <c r="AN17">
         <v>-700000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>200000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>100000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-495000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>241000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>345000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-1896000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-132000.0</v>
       </c>
-      <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
@@ -44553,600 +44910,604 @@
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
+      <c r="DY17"/>
     </row>
-    <row r="18" spans="1:128">
+    <row r="18" spans="1:129">
       <c r="A18" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B18">
+        <v>236000000.0</v>
+      </c>
+      <c r="C18">
         <v>15900000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>267800000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>154900000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>166400000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1200000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>43800000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>81000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>99700000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-71900000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-89500000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>9500000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>81200000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-47500000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-86200000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>134000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>79700000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>28800000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>34200000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>212800000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-32100000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-19500000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-18400000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-49600000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-4800000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-20800000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>13700000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>91200000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>42200000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>38500000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-80000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>68000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>21900000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>28500000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-34300000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>70000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>37100000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>27200000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>12600000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>79600000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>50200000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>28658000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>18611000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>91607000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>79890000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>21742000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-17472000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>48851000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>31762000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>13729000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>5523000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>41221000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>33021000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>26456000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-5174000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>33588000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>45989000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>35681000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>20888000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>36734000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>54958000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-943000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-9640000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>3428000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>2310000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-41457000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-26887000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>30364000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>23837000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-7996000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-22394000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>32612000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>35862000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-12200000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-7152000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>16746000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>8199000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-2049000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-12505000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>37015000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>448000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-36480000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-11837000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>13263000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-9509000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-9909000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-26554000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>18257000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-10562000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-15569000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-3351000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>23460000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>1645000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-1823000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-18479000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>38664000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-5662000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>2150000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>2032000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>32267000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-2766000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>790000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-696000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>14410000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-9692000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>6200000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-139300000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-69900000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>2300000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-5600000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-700000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>-9900000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>6200000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-1500000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>-3100000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>9100000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>1400000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>-1400000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>-1900000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>11500000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>4300000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>3800000.0</v>
       </c>
-      <c r="DS18">
+      <c r="DT18">
         <v>-9300000.0</v>
       </c>
-      <c r="DT18">
+      <c r="DU18">
         <v>11900000.0</v>
       </c>
-      <c r="DU18">
+      <c r="DV18">
         <v>1500000.0</v>
       </c>
-      <c r="DV18">
+      <c r="DW18">
         <v>10500000.0</v>
       </c>
-      <c r="DW18">
+      <c r="DX18">
         <v>-6000000.0</v>
       </c>
-      <c r="DX18">
+      <c r="DY18">
         <v>-2400000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:128">
+    <row r="19" spans="1:129">
       <c r="A19" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-255300000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-86000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-80100000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-129400000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-125700000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-136700000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-153400000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-168500000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-430500000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-173500000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>54500000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-2996700000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-211600000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>167400000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-62800000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-45200000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-24700000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-18200000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-12300000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-26600000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-81000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-83500000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-48300000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-5800000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-2300000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>7800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-409800000.0</v>
       </c>
       <c r="AD19">
         <v>-409800000.0</v>
       </c>
       <c r="AE19">
         <v>-409800000.0</v>
       </c>
       <c r="AF19">
         <v>-409800000.0</v>
       </c>
-      <c r="AG19"/>
-      <c r="AH19">
+      <c r="AG19">
+        <v>-409800000.0</v>
+      </c>
+      <c r="AH19"/>
+      <c r="AI19">
         <v>-24000000.0</v>
       </c>
-      <c r="AI19"/>
       <c r="AJ19"/>
-      <c r="AK19">
+      <c r="AK19"/>
+      <c r="AL19">
         <v>-24000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-5900000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-1000000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>400000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>1400000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-110000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-18000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-5000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>5673000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-8531000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-2875000.0</v>
       </c>
-      <c r="AV19"/>
-      <c r="AW19">
+      <c r="AW19"/>
+      <c r="AX19">
         <v>-6500000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-43500000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-39500000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>16000000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-3500000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-13325000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-25000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-1125000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-5375000.0</v>
       </c>
-      <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
@@ -45173,54 +45534,55 @@
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
+      <c r="DY19"/>
     </row>
-    <row r="20" spans="1:128">
+    <row r="20" spans="1:129">
       <c r="A20" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -45305,214 +45667,219 @@
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
+      <c r="DY20"/>
     </row>
-    <row r="21" spans="1:128">
+    <row r="21" spans="1:129">
       <c r="A21" t="s">
-        <v>244</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>245</v>
+      </c>
+      <c r="B21">
+        <v>-198000000.0</v>
+      </c>
       <c r="C21">
+        <v>21700000.0</v>
+      </c>
+      <c r="D21">
         <v>102600000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>116900000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-27100000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>68400000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-36300000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>192200000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-198700000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1442900000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>18000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1186900000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-4800000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1200000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-9100000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>5000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>336500000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-545500000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-1100000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>4500000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>686500000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-1000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-1300000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-2100000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>591500000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-1800000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-55600000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-1100000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-243000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-17300000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>52000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>103000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>46400000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1200000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-5800000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-61800000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>203700000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>197807000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-27995000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-81540000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-69877000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>385551000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>10669000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>6641000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-2729000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>42301000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>170192000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-35870000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-22409000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>139730000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>7033000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-44797000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-19801000.0</v>
       </c>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
@@ -45539,1994 +45906,2012 @@
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
+      <c r="DY21"/>
     </row>
-    <row r="22" spans="1:128">
+    <row r="22" spans="1:129">
       <c r="A22" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B22">
+        <v>83000000.0</v>
+      </c>
+      <c r="C22">
         <v>51500000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>39200000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>217600000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>77200000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>74000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>66200000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>210200000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>80400000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>57600000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>61000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>143000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>155700000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>57000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>339300000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>42100000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>43300000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>61400000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>108300000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>36100000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>17100000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>43100000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-118800000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-23500000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>3700000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>14800000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>107100000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>11600000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>11400000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>56300000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>103100000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>182000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>38200000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>16700000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>78300000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>7300000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>26800000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>8700000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>69800000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2800000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>7508000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>4203000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>55044000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-1558000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-13807000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>3531000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>57333000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-700000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-5705000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>9249000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>50298000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1058000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>2374000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>5973000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>48576000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>1353000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>7613000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>19780000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>40147000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-3185000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-1895000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-689000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>27605000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-8668000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-6882000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-2325000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>30861000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-4826000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-4073000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>2468000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>29412000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>742000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-6215000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>818000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>29319000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-8191000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-2016000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>8747000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>33353000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-10273000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-3016000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>71635000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>24186000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>-13897000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>-3194000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>-3573000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>27428000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>-11746000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>-274000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>7883000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>28025000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-11496000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>1987000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>7909000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>23108000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>-12035000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>4050000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>7091000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>21895000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>-10960000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>2286000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>7303000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>18340000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>-8765000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>3200000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>1100000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>13700000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>-3000000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>-800000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>-700000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>13600000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>-1600000.0</v>
       </c>
-      <c r="DJ22"/>
-      <c r="DK22">
+      <c r="DK22"/>
+      <c r="DL22">
         <v>-1800000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>12700000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>-1800000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>-100000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>-1600000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>11900000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>-2100000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>-500000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>-2200000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>10700000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DV22">
         <v>-1800000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>10500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2200000.0</v>
       </c>
       <c r="DX22">
         <v>-2200000.0</v>
       </c>
+      <c r="DY22">
+        <v>-2200000.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:128">
+    <row r="23" spans="1:129">
       <c r="A23" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B23">
+        <v>-3000000.0</v>
+      </c>
+      <c r="C23">
         <v>-15000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3100000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1500000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-4300000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-20500000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-3000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-700000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-11000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2400000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-12000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-14300000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-29800000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1200000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-11600000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-13200000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-100000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>500000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1200000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-16800000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-4100000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2300000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-700000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-28800000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-900000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1400000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-1100000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-17400000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-2200000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1400000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-12800000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-62700000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-31500000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-2300000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>5200000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-33100000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-26300000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-3100000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2800000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-260300000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-35524000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>891000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>4800000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-8200000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>306000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2439000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1768000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2519000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-4332000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1272000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>530000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2195000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3072000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-3577000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>5126000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2325000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>680000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>76247000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>87317000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-8165000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-547000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-336000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>278000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>54000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-2717000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>119481000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-42000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-6767000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>3874000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>6000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-433000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-6304000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>871000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1968000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>497000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>367000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1007000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-4251000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>573000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-2882000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>19741000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-221667000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-6934000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>2700000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>2826000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>4629000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>6139000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>96972000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>13989000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-65000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>65000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>1031000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>1656000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-1000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>1000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>9925000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-6669000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-9061000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-12568000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>5275000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-1420000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>225000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-6025000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-5864000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-3000000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>65500000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-2700000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>1600000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-300000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>900000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>6100000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>-1100000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>-100000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>100000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>-100000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>100000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>-100000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>100000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>-2300000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>-1000000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>-1100000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>2600000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>-6000000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>2200000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>-6000000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>-3200000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:128">
+    <row r="24" spans="1:129">
       <c r="A24" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B24">
+        <v>-2000000.0</v>
+      </c>
+      <c r="C24">
         <v>-50100000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-70000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-1300000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-80100000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-100000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>300000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1600000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>9900000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-244800000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>4200000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>189200000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-279100000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>33300000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>279000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-7300000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-5500000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-2200000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-900000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-12300000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-2500000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-2200000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-500000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-48300000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-5900000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-4500000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>19100000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-9900000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>969800000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-3500000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-5900000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>970700000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-2400000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>100000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>3700000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>10100000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>68100000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-1400000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-2500000.0</v>
       </c>
-      <c r="AO24">
-[...1 lines deleted...]
-      </c>
       <c r="AP24">
+        <v>0.0</v>
+      </c>
+      <c r="AQ24">
         <v>-94000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>43000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>14000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-116000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>577000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>3293000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-1029000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-1021000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-2436000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>2298000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-1393000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-2244000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>11754000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>3287000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-4953000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-1610000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-888000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>602000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-1261000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>434000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>41000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>876000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-33281000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>13000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-307000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-3193000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-1483000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-27000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-3846000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-3233000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-138000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-819000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-1019000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-1856000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>235000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>89000.0</v>
       </c>
-      <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>-339000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>7000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-9953000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-62000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>248321000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>2000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-18868000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-58609000.0</v>
       </c>
-      <c r="CI24"/>
       <c r="CJ24"/>
-      <c r="CK24">
+      <c r="CK24"/>
+      <c r="CL24">
         <v>-894000.0</v>
       </c>
-      <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
-      <c r="CR24">
+      <c r="CR24"/>
+      <c r="CS24">
         <v>-8756000.0</v>
       </c>
-      <c r="CS24"/>
-      <c r="CT24">
+      <c r="CT24"/>
+      <c r="CU24">
         <v>4500000.0</v>
       </c>
-      <c r="CU24"/>
-      <c r="CV24">
+      <c r="CV24"/>
+      <c r="CW24">
         <v>-9541000.0</v>
       </c>
-      <c r="CW24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CX24"/>
       <c r="CY24">
         <v>4969000.0</v>
       </c>
       <c r="CZ24">
         <v>4969000.0</v>
       </c>
-      <c r="DA24"/>
+      <c r="DA24">
+        <v>4969000.0</v>
+      </c>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
-      <c r="DJ24">
+      <c r="DJ24"/>
+      <c r="DK24">
         <v>-100000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>-2200000.0</v>
       </c>
-      <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
-      <c r="DR24">
+      <c r="DR24"/>
+      <c r="DS24">
         <v>-500000.0</v>
       </c>
-      <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
-      <c r="DV24">
+      <c r="DV24"/>
+      <c r="DW24">
         <v>-100000.0</v>
       </c>
-      <c r="DW24">
+      <c r="DX24">
         <v>-800000.0</v>
       </c>
-      <c r="DX24">
+      <c r="DY24">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:128">
+    <row r="25" spans="1:129">
       <c r="A25" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B25">
+        <v>2000000.0</v>
+      </c>
+      <c r="C25">
         <v>-161900000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>43000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-1600000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>400000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-12200000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6900000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3100000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8900000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-8400000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>4500000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>34900000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-105700000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>62700000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>500000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-275400000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>14200000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-5000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-8700000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2200000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-125700000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4400000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-17900000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>15500000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>23000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-8700000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>900000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-3300000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2300000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>800000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-59000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-2600000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-225000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>49000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1200000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-2000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-27200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="AN25">
         <v>1500000.0</v>
       </c>
       <c r="AO25">
+        <v>1500000.0</v>
+      </c>
+      <c r="AP25">
         <v>-16300000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>9017000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>3213000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>8602000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>6802000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>6782000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>156000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>153000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>149000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2723000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>134000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>177000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>244000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>560000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>6186000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>48803000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1581000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>7963000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>19929000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>38681000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>271000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>76000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>99000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>685000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-204000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-663000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-44000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>94000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-204000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>6462000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>1662000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>2120000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>2111000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1400000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>2659000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>2516000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>493000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>23858000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>3883000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>240000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>232000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>509000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-111776000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-132000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-206000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>2641000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>6202000.0</v>
       </c>
-      <c r="CJ25"/>
-      <c r="CK25">
+      <c r="CK25"/>
+      <c r="CL25">
         <v>-8028000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>139000.0</v>
       </c>
-      <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
-      <c r="CP25">
+      <c r="CP25"/>
+      <c r="CQ25">
         <v>4500000.0</v>
       </c>
-      <c r="CQ25"/>
-      <c r="CR25">
+      <c r="CR25"/>
+      <c r="CS25">
         <v>7741000.0</v>
       </c>
-      <c r="CS25"/>
-      <c r="CT25">
+      <c r="CT25"/>
+      <c r="CU25">
         <v>-523000.0</v>
       </c>
-      <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
-      <c r="CX25">
+      <c r="CX25"/>
+      <c r="CY25">
         <v>-216000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>151000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>11000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>189000.0</v>
       </c>
-      <c r="DB25"/>
-      <c r="DC25">
+      <c r="DC25"/>
+      <c r="DD25">
         <v>200000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-300000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>200000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-100000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>-900000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>1100000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-600000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-100000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>500000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>200000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>-400000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>-700000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>400000.0</v>
       </c>
-      <c r="DP25"/>
-      <c r="DQ25">
+      <c r="DQ25"/>
+      <c r="DR25">
         <v>100000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>-1300000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>300000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>1600000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>-300000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>-1100000.0</v>
       </c>
-      <c r="DW25">
+      <c r="DX25">
         <v>-1200000.0</v>
       </c>
-      <c r="DX25"/>
+      <c r="DY25"/>
     </row>
-    <row r="26" spans="1:128">
+    <row r="26" spans="1:129">
       <c r="A26" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B26">
+        <v>-3000000.0</v>
+      </c>
+      <c r="C26">
         <v>-32000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-54900000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-254500000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-86400000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-27300000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-4000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-13000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-141700000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-20100000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-35300000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-1900000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-500000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-31400000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-59000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-60200000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-24300000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-55100000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-48500000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>900000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-193900000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-3600000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-28000000.0</v>
       </c>
-      <c r="X26">
-[...1 lines deleted...]
-      </c>
       <c r="Y26">
+        <v>0.0</v>
+      </c>
+      <c r="Z26">
         <v>-28400000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-28200000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-21300000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-19000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-34100000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-32300000.0</v>
       </c>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
       <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
         <v>-300000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-514400000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-9800000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-100000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-172400000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-8600000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-19000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-2400000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-16800000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-800000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-140371000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-1300000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-1000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-4900000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-5723000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-1177000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-62280000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-7402000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-4783000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-1894000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-3039000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-1007000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-2248000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-813000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-1765000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-268000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-576000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-287000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-294000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-151000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>410000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-167000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-1139000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-48000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>47000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-47000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-42000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-69000.0</v>
       </c>
       <c r="BR26">
         <v>-69000.0</v>
       </c>
       <c r="BS26">
+        <v>-69000.0</v>
+      </c>
+      <c r="BT26">
         <v>-82000.0</v>
       </c>
-      <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
-      <c r="DO26">
+      <c r="DO26"/>
+      <c r="DP26">
         <v>-2700000.0</v>
       </c>
-      <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
+      <c r="DY26"/>
     </row>
-    <row r="27" spans="1:128">
+    <row r="27" spans="1:129">
       <c r="A27" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B27">
+        <v>5000000.0</v>
+      </c>
+      <c r="C27">
         <v>12000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>7400000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>7200000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3600000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>12900000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>7100000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>8900000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>7200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8100000.0</v>
       </c>
       <c r="K27">
         <v>8100000.0</v>
       </c>
       <c r="L27">
         <v>8100000.0</v>
       </c>
       <c r="M27">
+        <v>8100000.0</v>
+      </c>
+      <c r="N27">
         <v>8600000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>8300000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>9100000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>7400000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>7000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>7400000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>7800000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>7100000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5500000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>6400000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>6900000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>6100000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>4300000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>6200000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>5500000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>7400000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>4700000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>4600000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>3900000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>6500000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>6100000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>9600000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>5800000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>6800000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>4900000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>4600000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>4900000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>5300000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>4100000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>3269000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>4485000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>3372000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2723000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1364000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>2213000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>3113000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>5241000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>5915000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>5990000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>6214000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>3363000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1530000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1669000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>2490000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>1924000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>1199000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>1366000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>1435000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>1531000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>2414000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>802000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>785000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>801000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>500000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>654000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>843000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>841000.0</v>
       </c>
-      <c r="BR27"/>
-      <c r="BS27">
+      <c r="BS27"/>
+      <c r="BT27">
         <v>980000.0</v>
       </c>
-      <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
@@ -47539,1196 +47924,1206 @@
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
+      <c r="DY27"/>
     </row>
-    <row r="28" spans="1:128">
+    <row r="28" spans="1:129">
       <c r="A28" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B28">
+        <v>-232000000.0</v>
+      </c>
+      <c r="C28">
         <v>-25900000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>50500000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-139200000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-147900000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>20100000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-43200000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-72400000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-101100000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>90600000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>86400000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>190000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-237700000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1395900000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-38400000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1126500000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-68000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-54000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-57100000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3800000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>106800000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-536600000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1200000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>4600000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>606800000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-30100000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-20900000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-21100000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>532900000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-34200000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-54200000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-1100000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-843800000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-27800000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>49600000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-64300000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-17000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-41900000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-9100000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-75800000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-75100000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>19712000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-27009000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-82242000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-101105000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>379538000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>12425000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-48316000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-21598000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>31345000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>169143000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-31199000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-24801000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>128954000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>73000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-32890000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-30704000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-33320000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-25638000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-31790000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-54945000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>150721000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-517000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>36187000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1951000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>39457000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>32190000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-30885000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-19646000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>9586000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>21056000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-34710000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-27658000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>13020000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>2850000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>56487000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>164000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>5346000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-2279000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-11695000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-8277000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>21053000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-219714000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-6888000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-3106000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>79429000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>5381000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>6406000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>7433000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>15379000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-6310000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-7359000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-5223000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>1080000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>7672000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-26110000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>3758000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-6669000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-8796000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-17818000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>25000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-1342000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-9876000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-6025000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-10791000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-5200000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>145400000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>79200000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>3900000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>3700000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>900000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>6100000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-3700000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-100000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>100000.0</v>
       </c>
-      <c r="DL28"/>
-      <c r="DM28">
+      <c r="DM28"/>
+      <c r="DN28">
         <v>-2500000.0</v>
       </c>
-      <c r="DN28"/>
-      <c r="DO28">
+      <c r="DO28"/>
+      <c r="DP28">
         <v>-2600000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-4700000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-2900000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-1100000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>2600000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>-6000000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>300000.0</v>
       </c>
-      <c r="DV28"/>
       <c r="DW28"/>
-      <c r="DX28">
+      <c r="DX28"/>
+      <c r="DY28">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:128">
+    <row r="29" spans="1:129">
       <c r="A29" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B29">
+        <v>295000000.0</v>
+      </c>
+      <c r="C29">
         <v>96000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>187700000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>239600000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>246500000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>130600000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>169400000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>218000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>254700000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>106500000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>96200000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>187200000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>215900000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>112300000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>43700000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>245600000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>135200000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>68500000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>56700000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>230100000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-19800000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4600000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>60400000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>33400000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>43500000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>29400000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>45900000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>144000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>70300000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>62400000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-26900000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>106400000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>55900000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>54000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-6900000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>96500000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>74600000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>37800000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>22200000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>100200000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>66600000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>41330000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>29018000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>104504000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>89674000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>27374000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-4843000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>67157000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>51931000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>30542000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>14109000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>53549000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>46715000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>42298000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>6059000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>40941000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>55109000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>41546000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>26823000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>44334000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>60475000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>4516000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-2545000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>36613000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>21273000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>8178000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-2300000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>37172000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>27997000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>3592000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-10327000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>40460000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>44509000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-4116000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>2721000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>32888000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>19732000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>22804000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-4939000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>41242000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>10401000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-33833000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-4159000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>27308000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>9359000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>3701000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-10820000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>45774000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>9749000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-154000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>3015000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>33877000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>10302000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>4852000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>-11187000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>42311000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>-553000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>4102000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>5165000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>37475000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>1567000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>6433000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>2578000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>22586000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>-4366000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>8400000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>5200000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>18300000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>7800000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>-4800000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>-100000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>8400000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>7300000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>-900000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>-1900000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>10800000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>2500000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>-1100000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>-1000000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>12200000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>5000000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>4800000.0</v>
       </c>
-      <c r="DS29">
+      <c r="DT29">
         <v>-7600000.0</v>
       </c>
-      <c r="DT29">
+      <c r="DU29">
         <v>14900000.0</v>
       </c>
-      <c r="DU29">
+      <c r="DV29">
         <v>4400000.0</v>
       </c>
-      <c r="DV29">
+      <c r="DW29">
         <v>16400000.0</v>
       </c>
-      <c r="DW29">
+      <c r="DX29">
         <v>-3600000.0</v>
       </c>
-      <c r="DX29">
+      <c r="DY29">
         <v>-2200000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:128">
+    <row r="30" spans="1:129">
       <c r="A30" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B30">
+        <v>-61000000.0</v>
+      </c>
+      <c r="C30">
         <v>-50100000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-255300000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-86000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-80100000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-129400000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-125700000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-136700000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-153400000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-168500000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-430500000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-173500000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>54500000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-2996700000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-211600000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>167400000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-62800000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-45200000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-24700000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-18200000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-12300000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-26600000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-81000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-83500000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-48300000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-90600000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-36700000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-34800000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-619100000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-24800000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-43500000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-44300000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>936700000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-29000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-27300000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-45900000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-51400000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-4500000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-10600000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-20600000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-15000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-37131000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-10382000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-12888000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-5084000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-380885000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-12211000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-19335000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-27877000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-60930000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-178418000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-22721000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-19803000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-164074000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-7920000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-5146000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-22848000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-7784000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-5333000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-8861000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-5083000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-142869000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-6656000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-65909000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-19507000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-50544000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-28156000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-8291000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-4187000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-13834000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-16046000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-9247000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-10068000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-9158000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-11770000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-95204000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-20341000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-24941000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-7905000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-4220000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-9953000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-2709000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>240643000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-14043000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-18868000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-72219000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-15734000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-27517000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-20311000.0</v>
       </c>
-      <c r="CL30"/>
-      <c r="CM30">
+      <c r="CM30"/>
+      <c r="CN30">
         <v>-6366000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-10417000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-8657000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-6675000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-7292000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-3647000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-5109000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>2548000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-3133000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-5208000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-4333000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-5643000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-3274000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-3207000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-5326000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-2200000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-144500000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-88200000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-5500000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-800000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-600000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-18300000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-1100000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-700000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-3400000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-1700000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-1100000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-300000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-700000.0</v>
       </c>
       <c r="DQ30">
         <v>-700000.0</v>
       </c>
       <c r="DR30">
+        <v>-700000.0</v>
+      </c>
+      <c r="DS30">
         <v>-1500000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>-1700000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>-3000000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>-2900000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>-6000000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>-3200000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>-400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>