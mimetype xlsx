--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -2238,51 +2238,53 @@
         <v>128583000.0</v>
       </c>
       <c r="Y15">
         <v>126043000.0</v>
       </c>
       <c r="Z15">
         <v>124750000.0</v>
       </c>
       <c r="AA15">
         <v>123227000.0</v>
       </c>
       <c r="AB15">
         <v>71600000.0</v>
       </c>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
         <v>48</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>54700000.0</v>
+      </c>
       <c r="C16">
         <v>52900000.0</v>
       </c>
       <c r="D16">
         <v>73200000.0</v>
       </c>
       <c r="E16">
         <v>39000000.0</v>
       </c>
       <c r="F16">
         <v>47700000.0</v>
       </c>
       <c r="G16">
         <v>32800000.0</v>
       </c>
       <c r="H16">
         <v>42500000.0</v>
       </c>
       <c r="I16">
         <v>47900000.0</v>
       </c>
       <c r="J16">
         <v>94900000.0</v>
       </c>
       <c r="K16">
@@ -4095,51 +4097,51 @@
         <v>11938000.0</v>
       </c>
       <c r="AB39">
         <v>2700000.0</v>
       </c>
       <c r="AC39">
         <v>1000000.0</v>
       </c>
       <c r="AD39"/>
       <c r="AE39">
         <v>700000.0</v>
       </c>
       <c r="AF39"/>
       <c r="AG39">
         <v>700000.0</v>
       </c>
       <c r="AH39">
         <v>700000.0</v>
       </c>
     </row>
     <row r="40" spans="1:34">
       <c r="A40" t="s">
         <v>72</v>
       </c>
       <c r="B40">
-        <v>477500000.0</v>
+        <v>422800000.0</v>
       </c>
       <c r="C40">
         <v>424300000.0</v>
       </c>
       <c r="D40">
         <v>448300000.0</v>
       </c>
       <c r="E40">
         <v>388000000.0</v>
       </c>
       <c r="F40">
         <v>257800000.0</v>
       </c>
       <c r="G40">
         <v>316700000.0</v>
       </c>
       <c r="H40">
         <v>196900000.0</v>
       </c>
       <c r="I40">
         <v>157700000.0</v>
       </c>
       <c r="J40">
         <v>300200000.0</v>
       </c>
@@ -10058,51 +10060,53 @@
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
       <c r="EA15"/>
       <c r="EB15"/>
       <c r="EC15"/>
     </row>
     <row r="16" spans="1:133">
       <c r="A16" t="s">
         <v>48</v>
       </c>
       <c r="B16">
         <v>158000000.0</v>
       </c>
-      <c r="C16"/>
+      <c r="C16">
+        <v>54700000.0</v>
+      </c>
       <c r="D16">
         <v>27800000.0</v>
       </c>
       <c r="E16">
         <v>17500000.0</v>
       </c>
       <c r="F16">
         <v>146800000.0</v>
       </c>
       <c r="G16">
         <v>52900000.0</v>
       </c>
       <c r="H16">
         <v>26800000.0</v>
       </c>
       <c r="I16">
         <v>19200000.0</v>
       </c>
       <c r="J16">
         <v>153300000.0</v>
       </c>
       <c r="K16">
         <v>73200000.0</v>
       </c>
       <c r="L16">
@@ -13284,57 +13288,57 @@
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
     </row>
     <row r="28" spans="1:133">
       <c r="A28" t="s">
         <v>60</v>
       </c>
       <c r="B28">
-        <v>4728000000.0</v>
+        <v>4736000000.0</v>
       </c>
       <c r="C28">
         <v>4908500000.0</v>
       </c>
       <c r="D28">
-        <v>4925700000.0</v>
+        <v>4934400000.0</v>
       </c>
       <c r="E28">
         <v>4831700000.0</v>
       </c>
       <c r="F28">
         <v>4711400000.0</v>
       </c>
       <c r="G28">
         <v>4740400000.0</v>
       </c>
       <c r="H28">
         <v>4681000000.0</v>
       </c>
       <c r="I28">
         <v>4719000000.0</v>
       </c>
       <c r="J28">
         <v>4777500000.0</v>
       </c>
       <c r="K28">
         <v>4699600000.0</v>
       </c>
       <c r="L28">
         <v>4592900000.0</v>
       </c>
@@ -13868,51 +13872,51 @@
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
     </row>
     <row r="30" spans="1:133">
       <c r="A30" t="s">
         <v>62</v>
       </c>
       <c r="B30">
-        <v>99000000.0</v>
+        <v>105000000.0</v>
       </c>
       <c r="C30">
         <v>110500000.0</v>
       </c>
       <c r="D30">
         <v>89700000.0</v>
       </c>
       <c r="E30">
         <v>118400000.0</v>
       </c>
       <c r="F30">
         <v>108600000.0</v>
       </c>
       <c r="G30">
         <v>113200000.0</v>
       </c>
       <c r="H30">
         <v>93200000.0</v>
       </c>
       <c r="I30">
         <v>136100000.0</v>
       </c>
       <c r="J30">
         <v>115000000.0</v>
       </c>
@@ -16663,51 +16667,51 @@
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
       <c r="DW38"/>
       <c r="DX38"/>
       <c r="DY38"/>
       <c r="DZ38"/>
       <c r="EA38"/>
       <c r="EB38"/>
       <c r="EC38"/>
     </row>
     <row r="39" spans="1:133">
       <c r="A39" t="s">
         <v>71</v>
       </c>
       <c r="B39">
-        <v>153000000.0</v>
+        <v>136000000.0</v>
       </c>
       <c r="C39">
         <v>44200000.0</v>
       </c>
       <c r="D39">
         <v>144700000.0</v>
       </c>
       <c r="E39">
         <v>150600000.0</v>
       </c>
       <c r="F39">
         <v>158000000.0</v>
       </c>
       <c r="G39">
         <v>112000000.0</v>
       </c>
       <c r="H39">
         <v>141500000.0</v>
       </c>
       <c r="I39">
         <v>159600000.0</v>
       </c>
       <c r="J39">
         <v>151600000.0</v>
       </c>
@@ -17056,57 +17060,57 @@
         <v>2200000.0</v>
       </c>
       <c r="DW39">
         <v>700000.0</v>
       </c>
       <c r="DX39"/>
       <c r="DY39">
         <v>300000.0</v>
       </c>
       <c r="DZ39">
         <v>2500000.0</v>
       </c>
       <c r="EA39">
         <v>800000.0</v>
       </c>
       <c r="EB39">
         <v>400000.0</v>
       </c>
       <c r="EC39"/>
     </row>
     <row r="40" spans="1:133">
       <c r="A40" t="s">
         <v>72</v>
       </c>
       <c r="B40">
-        <v>397000000.0</v>
+        <v>389000000.0</v>
       </c>
       <c r="C40">
-        <v>477500000.0</v>
+        <v>422800000.0</v>
       </c>
       <c r="D40">
-        <v>412300000.0</v>
+        <v>403600000.0</v>
       </c>
       <c r="E40">
         <v>384100000.0</v>
       </c>
       <c r="F40">
         <v>415700000.0</v>
       </c>
       <c r="G40">
         <v>424300000.0</v>
       </c>
       <c r="H40">
         <v>430700000.0</v>
       </c>
       <c r="I40">
         <v>419700000.0</v>
       </c>
       <c r="J40">
         <v>424000000.0</v>
       </c>
       <c r="K40">
         <v>448300000.0</v>
       </c>
       <c r="L40">
         <v>402400000.0</v>
       </c>
@@ -20407,57 +20411,57 @@
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
       <c r="DZ50"/>
       <c r="EA50"/>
       <c r="EB50"/>
       <c r="EC50"/>
     </row>
     <row r="51" spans="1:133">
       <c r="A51" t="s">
         <v>83</v>
       </c>
       <c r="B51">
-        <v>4928000000.0</v>
+        <v>4936000000.0</v>
       </c>
       <c r="C51">
         <v>5197000000.0</v>
       </c>
       <c r="D51">
-        <v>5106200000.0</v>
+        <v>5114900000.0</v>
       </c>
       <c r="E51">
         <v>5014100000.0</v>
       </c>
       <c r="F51">
         <v>4885600000.0</v>
       </c>
       <c r="G51">
         <v>4915900000.0</v>
       </c>
       <c r="H51">
         <v>4833700000.0</v>
       </c>
       <c r="I51">
         <v>4859300000.0</v>
       </c>
       <c r="J51">
         <v>4926900000.0</v>
       </c>
       <c r="K51">
         <v>4844100000.0</v>
       </c>
       <c r="L51">
         <v>4722800000.0</v>
       </c>
@@ -20804,57 +20808,57 @@
         <v>10500000.0</v>
       </c>
       <c r="DW51">
         <v>8700000.0</v>
       </c>
       <c r="DX51"/>
       <c r="DY51">
         <v>1900000.0</v>
       </c>
       <c r="DZ51">
         <v>1900000.0</v>
       </c>
       <c r="EA51">
         <v>800000.0</v>
       </c>
       <c r="EB51">
         <v>900000.0</v>
       </c>
       <c r="EC51"/>
     </row>
     <row r="52" spans="1:133">
       <c r="A52" t="s">
         <v>84</v>
       </c>
       <c r="B52">
-        <v>63000000.0</v>
+        <v>71000000.0</v>
       </c>
       <c r="C52">
         <v>71500000.0</v>
       </c>
       <c r="D52">
-        <v>63100000.0</v>
+        <v>71800000.0</v>
       </c>
       <c r="E52">
         <v>71900000.0</v>
       </c>
       <c r="F52">
         <v>71700000.0</v>
       </c>
       <c r="G52">
         <v>71800000.0</v>
       </c>
       <c r="H52">
         <v>63100000.0</v>
       </c>
       <c r="I52">
         <v>68000000.0</v>
       </c>
       <c r="J52">
         <v>68000000.0</v>
       </c>
       <c r="K52">
         <v>75800000.0</v>
       </c>
       <c r="L52">
         <v>68000000.0</v>
       </c>
@@ -28253,51 +28257,51 @@
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
     </row>
     <row r="5" spans="1:133">
       <c r="A5" t="s">
         <v>198</v>
       </c>
       <c r="B5">
-        <v>144000000.0</v>
+        <v>185000000.0</v>
       </c>
       <c r="C5">
         <v>158900000.0</v>
       </c>
       <c r="D5">
         <v>136800000.0</v>
       </c>
       <c r="E5">
         <v>366200000.0</v>
       </c>
       <c r="F5">
         <v>168200000.0</v>
       </c>
       <c r="G5">
         <v>114000000.0</v>
       </c>
       <c r="H5">
         <v>159200000.0</v>
       </c>
       <c r="I5">
         <v>367800000.0</v>
       </c>
       <c r="J5">
         <v>172200000.0</v>
       </c>
@@ -28648,51 +28652,51 @@
       </c>
       <c r="DV5">
         <v>-2900000.0</v>
       </c>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5">
         <v>17100000.0</v>
       </c>
       <c r="DZ5">
         <v>-3700000.0</v>
       </c>
       <c r="EA5">
         <v>-3900000.0</v>
       </c>
       <c r="EB5">
         <v>13100000.0</v>
       </c>
       <c r="EC5"/>
     </row>
     <row r="6" spans="1:133">
       <c r="A6" t="s">
         <v>199</v>
       </c>
       <c r="B6">
-        <v>202000000.0</v>
+        <v>243000000.0</v>
       </c>
       <c r="C6">
         <v>220100000.0</v>
       </c>
       <c r="D6">
         <v>194900000.0</v>
       </c>
       <c r="E6">
         <v>425600000.0</v>
       </c>
       <c r="F6">
         <v>229000000.0</v>
       </c>
       <c r="G6">
         <v>154400000.0</v>
       </c>
       <c r="H6">
         <v>210200000.0</v>
       </c>
       <c r="I6">
         <v>418300000.0</v>
       </c>
       <c r="J6">
         <v>220500000.0</v>
       </c>
@@ -39197,54 +39201,54 @@
       </c>
       <c r="AC23">
         <v>-300000.0</v>
       </c>
       <c r="AD23">
         <v>-200000.0</v>
       </c>
       <c r="AE23">
         <v>-3400000.0</v>
       </c>
       <c r="AF23">
         <v>-2300000.0</v>
       </c>
       <c r="AG23">
         <v>7300000.0</v>
       </c>
       <c r="AH23">
         <v>-500000.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
         <v>247</v>
       </c>
       <c r="B24">
-        <v>-286200000.0</v>
+        <v>-11300000.0</v>
       </c>
       <c r="C24">
-        <v>-545200000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D24">
         <v>199800000.0</v>
       </c>
       <c r="E24">
         <v>271600000.0</v>
       </c>
       <c r="F24">
         <v>-8600000.0</v>
       </c>
       <c r="G24">
         <v>-5200000.0</v>
       </c>
       <c r="H24">
         <v>-1200000.0</v>
       </c>
       <c r="I24">
         <v>-10300000.0</v>
       </c>
       <c r="J24">
         <v>11500000.0</v>
       </c>
       <c r="K24">
         <v>-46300000.0</v>
       </c>
@@ -40657,54 +40661,54 @@
       </c>
       <c r="DS2"/>
       <c r="DT2">
         <v>5900000.0</v>
       </c>
       <c r="DU2"/>
       <c r="DV2">
         <v>2500000.0</v>
       </c>
       <c r="DW2">
         <v>4300000.0</v>
       </c>
       <c r="DX2">
         <v>11100000.0</v>
       </c>
       <c r="DY2"/>
     </row>
     <row r="3" spans="1:129">
       <c r="A3" t="s">
         <v>227</v>
       </c>
       <c r="B3">
         <v>59000000</v>
       </c>
       <c r="C3">
-        <v>80100000</v>
+        <v>50300000</v>
       </c>
       <c r="D3">
-        <v>80100000</v>
+        <v>59800000</v>
       </c>
       <c r="E3">
         <v>84700000</v>
       </c>
       <c r="F3">
         <v>80100000</v>
       </c>
       <c r="G3">
         <v>129400000</v>
       </c>
       <c r="H3">
         <v>125600000</v>
       </c>
       <c r="I3">
         <v>137000000</v>
       </c>
       <c r="J3">
         <v>155000000</v>
       </c>
       <c r="K3">
         <v>178400000</v>
       </c>
       <c r="L3">
         <v>185700000</v>
       </c>
@@ -44920,54 +44924,54 @@
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
     </row>
     <row r="18" spans="1:129">
       <c r="A18" t="s">
         <v>242</v>
       </c>
       <c r="B18">
         <v>236000000.0</v>
       </c>
       <c r="C18">
-        <v>15900000.0</v>
+        <v>45700000.0</v>
       </c>
       <c r="D18">
-        <v>267800000.0</v>
+        <v>127900000.0</v>
       </c>
       <c r="E18">
         <v>154900000.0</v>
       </c>
       <c r="F18">
         <v>166400000.0</v>
       </c>
       <c r="G18">
         <v>1200000.0</v>
       </c>
       <c r="H18">
         <v>43800000.0</v>
       </c>
       <c r="I18">
         <v>81000000.0</v>
       </c>
       <c r="J18">
         <v>99700000.0</v>
       </c>
       <c r="K18">
         <v>-71900000.0</v>
       </c>
       <c r="L18">
         <v>-89500000.0</v>
       </c>
@@ -46354,54 +46358,54 @@
       <c r="L23">
         <v>2400000.0</v>
       </c>
       <c r="M23">
         <v>-12000000.0</v>
       </c>
       <c r="N23">
         <v>-14300000.0</v>
       </c>
       <c r="O23">
         <v>-29800000.0</v>
       </c>
       <c r="P23">
         <v>1200000.0</v>
       </c>
       <c r="Q23">
         <v>-11600000.0</v>
       </c>
       <c r="R23">
         <v>-13200000.0</v>
       </c>
       <c r="S23">
         <v>-100000.0</v>
       </c>
       <c r="T23">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="U23">
-        <v>-1200000.0</v>
+        <v>-200000.0</v>
       </c>
       <c r="V23">
         <v>-16800000.0</v>
       </c>
       <c r="W23">
         <v>-4100000.0</v>
       </c>
       <c r="X23">
         <v>2300000.0</v>
       </c>
       <c r="Y23">
         <v>-700000.0</v>
       </c>
       <c r="Z23">
         <v>-28800000.0</v>
       </c>
       <c r="AA23">
         <v>-900000.0</v>
       </c>
       <c r="AB23">
         <v>1400000.0</v>
       </c>
       <c r="AC23">
         <v>-1100000.0</v>
       </c>
@@ -46692,54 +46696,54 @@
       </c>
       <c r="DU23">
         <v>-6000000.0</v>
       </c>
       <c r="DV23">
         <v>2200000.0</v>
       </c>
       <c r="DW23">
         <v>-6000000.0</v>
       </c>
       <c r="DX23">
         <v>-3200000.0</v>
       </c>
       <c r="DY23">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:129">
       <c r="A24" t="s">
         <v>247</v>
       </c>
       <c r="B24">
         <v>-2000000.0</v>
       </c>
       <c r="C24">
-        <v>-50100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D24">
-        <v>-70000000.0</v>
+        <v>-10200000.0</v>
       </c>
       <c r="E24">
         <v>-1300000.0</v>
       </c>
       <c r="F24">
         <v>-80100000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24">
         <v>-100000.0</v>
       </c>
       <c r="I24">
         <v>300000.0</v>
       </c>
       <c r="J24">
         <v>1600000.0</v>
       </c>
       <c r="K24">
         <v>9900000.0</v>
       </c>
       <c r="L24">
         <v>-244800000.0</v>
       </c>
       <c r="M24">
         <v>4200000.0</v>