--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -5188,59 +5188,65 @@
         <v>164</v>
       </c>
       <c r="CY1" t="s">
         <v>26</v>
       </c>
       <c r="CZ1" t="s">
         <v>165</v>
       </c>
       <c r="DA1" t="s">
         <v>166</v>
       </c>
       <c r="DB1" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="2" spans="1:106">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2">
         <v>2526000.0</v>
       </c>
       <c r="C2">
         <v>2353000.0</v>
       </c>
-      <c r="D2"/>
+      <c r="D2">
+        <v>9122000.0</v>
+      </c>
       <c r="E2">
         <v>1791000.0</v>
       </c>
-      <c r="F2"/>
+      <c r="F2">
+        <v>10944000.0</v>
+      </c>
       <c r="G2">
         <v>1838000.0</v>
       </c>
-      <c r="H2"/>
+      <c r="H2">
+        <v>11400000.0</v>
+      </c>
       <c r="I2">
         <v>2378000.0</v>
       </c>
       <c r="J2">
         <v>13434000.0</v>
       </c>
       <c r="K2">
         <v>3502000.0</v>
       </c>
       <c r="L2">
         <v>9784000.0</v>
       </c>
       <c r="M2">
         <v>1680000.0</v>
       </c>
       <c r="N2">
         <v>10102000.0</v>
       </c>
       <c r="O2">
         <v>1773000.0</v>
       </c>
       <c r="P2">
         <v>12520000.0</v>
       </c>
       <c r="Q2">
@@ -7224,59 +7230,65 @@
       </c>
       <c r="CX12">
         <v>77739000.0</v>
       </c>
       <c r="CY12">
         <v>80675000.0</v>
       </c>
       <c r="CZ12">
         <v>93221000.0</v>
       </c>
       <c r="DA12">
         <v>7612000.0</v>
       </c>
       <c r="DB12">
         <v>9236000.0</v>
       </c>
     </row>
     <row r="13" spans="1:106">
       <c r="A13" t="s">
         <v>39</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>262000.0</v>
       </c>
-      <c r="D13"/>
+      <c r="D13">
+        <v>43826000.0</v>
+      </c>
       <c r="E13">
         <v>259000.0</v>
       </c>
-      <c r="F13"/>
+      <c r="F13">
+        <v>57108000.0</v>
+      </c>
       <c r="G13">
         <v>248000.0</v>
       </c>
-      <c r="H13"/>
+      <c r="H13">
+        <v>60488000.0</v>
+      </c>
       <c r="I13">
         <v>248000.0</v>
       </c>
       <c r="J13"/>
       <c r="K13">
         <v>247000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13">
         <v>244000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13">
         <v>240000.0</v>
       </c>
       <c r="P13">
         <v>79819000.0</v>
       </c>
       <c r="Q13">
         <v>240000.0</v>
       </c>
       <c r="R13">
         <v>98150000.0</v>
       </c>
       <c r="S13">
@@ -8978,51 +8990,51 @@
       </c>
       <c r="CX22">
         <v>562000.0</v>
       </c>
       <c r="CY22">
         <v>385000.0</v>
       </c>
       <c r="CZ22">
         <v>259000.0</v>
       </c>
       <c r="DA22">
         <v>310000.0</v>
       </c>
       <c r="DB22">
         <v>365000.0</v>
       </c>
     </row>
     <row r="23" spans="1:106">
       <c r="A23" t="s">
         <v>49</v>
       </c>
       <c r="B23">
         <v>145861000.0</v>
       </c>
       <c r="C23">
-        <v>156873000.0</v>
+        <v>156570000.0</v>
       </c>
       <c r="D23">
         <v>97845000.0</v>
       </c>
       <c r="E23">
         <v>106525000.0</v>
       </c>
       <c r="F23">
         <v>115443000.0</v>
       </c>
       <c r="G23">
         <v>114995000.0</v>
       </c>
       <c r="H23">
         <v>123516000.0</v>
       </c>
       <c r="I23">
         <v>110167000.0</v>
       </c>
       <c r="J23">
         <v>113702000.0</v>
       </c>
       <c r="K23">
         <v>121334000.0</v>
       </c>
@@ -10196,51 +10208,53 @@
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
     </row>
     <row r="30" spans="1:106">
       <c r="A30" t="s">
         <v>56</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>2338000.0</v>
+      </c>
       <c r="C30">
         <v>294000.0</v>
       </c>
       <c r="D30">
         <v>2832000.0</v>
       </c>
       <c r="E30">
         <v>3765000.0</v>
       </c>
       <c r="F30">
         <v>3148000.0</v>
       </c>
       <c r="G30">
         <v>269000.0</v>
       </c>
       <c r="H30">
         <v>2122000.0</v>
       </c>
       <c r="I30">
         <v>5000000.0</v>
       </c>
       <c r="J30">
         <v>4259000.0</v>
       </c>
       <c r="K30">
@@ -10846,51 +10860,51 @@
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
     </row>
     <row r="33" spans="1:106">
       <c r="A33" t="s">
         <v>59</v>
       </c>
       <c r="B33">
         <v>8576999.0</v>
       </c>
       <c r="C33">
-        <v>8851000.0</v>
+        <v>8548000.0</v>
       </c>
       <c r="D33">
         <v>8925000.0</v>
       </c>
       <c r="E33">
         <v>8883000.0</v>
       </c>
       <c r="F33">
         <v>8550000.0</v>
       </c>
       <c r="G33">
         <v>8998000.0</v>
       </c>
       <c r="H33">
         <v>8688000.0</v>
       </c>
       <c r="I33">
         <v>8034000.0</v>
       </c>
       <c r="J33">
         <v>8131000.0</v>
       </c>
       <c r="K33">
         <v>6755000.0</v>
       </c>
@@ -11276,51 +11290,51 @@
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
     </row>
     <row r="35" spans="1:106">
       <c r="A35" t="s">
         <v>61</v>
       </c>
       <c r="B35">
         <v>28471000.0</v>
       </c>
       <c r="C35">
-        <v>31572000.0</v>
+        <v>31269000.0</v>
       </c>
       <c r="D35">
         <v>33736000.0</v>
       </c>
       <c r="E35">
         <v>35686000.0</v>
       </c>
       <c r="F35">
         <v>37342000.0</v>
       </c>
       <c r="G35">
         <v>39921000.0</v>
       </c>
       <c r="H35">
         <v>35267000.0</v>
       </c>
       <c r="I35">
         <v>27058000.0</v>
       </c>
       <c r="J35">
         <v>29396000.0</v>
       </c>
       <c r="K35">
         <v>29509000.0</v>
       </c>
@@ -11596,51 +11610,51 @@
       </c>
       <c r="CX35">
         <v>1275000.0</v>
       </c>
       <c r="CY35">
         <v>1059000.0</v>
       </c>
       <c r="CZ35">
         <v>934000.0</v>
       </c>
       <c r="DA35">
         <v>831000.0</v>
       </c>
       <c r="DB35">
         <v>737000.0</v>
       </c>
     </row>
     <row r="36" spans="1:106">
       <c r="A36" t="s">
         <v>62</v>
       </c>
       <c r="B36">
         <v>5021999.0</v>
       </c>
       <c r="C36">
-        <v>4936000.0</v>
+        <v>5346000.0</v>
       </c>
       <c r="D36">
         <v>5546000.0</v>
       </c>
       <c r="E36">
         <v>4995000.0</v>
       </c>
       <c r="F36">
         <v>4842000.0</v>
       </c>
       <c r="G36">
         <v>5303000.0</v>
       </c>
       <c r="H36">
         <v>4788000.0</v>
       </c>
       <c r="I36">
         <v>3945000.0</v>
       </c>
       <c r="J36">
         <v>3928000.0</v>
       </c>
       <c r="K36">
         <v>4210000.0</v>
       </c>
@@ -12607,81 +12621,81 @@
       </c>
       <c r="CU39">
         <v>14668000.0</v>
       </c>
       <c r="CV39"/>
       <c r="CW39"/>
       <c r="CX39"/>
       <c r="CY39">
         <v>10000000.0</v>
       </c>
       <c r="CZ39"/>
       <c r="DA39"/>
       <c r="DB39"/>
     </row>
     <row r="40" spans="1:106">
       <c r="A40" t="s">
         <v>66</v>
       </c>
       <c r="B40">
         <v>7354000.0</v>
       </c>
       <c r="C40">
         <v>8726000.0</v>
       </c>
       <c r="D40">
-        <v>9122000.0</v>
+        <v>10675000.0</v>
       </c>
       <c r="E40">
         <v>7776000.0</v>
       </c>
       <c r="F40">
-        <v>10944000.0</v>
+        <v>9626000.0</v>
       </c>
       <c r="G40">
         <v>8242000.0</v>
       </c>
       <c r="H40">
-        <v>11400000.0</v>
+        <v>15914000.0</v>
       </c>
       <c r="I40">
         <v>10690000.0</v>
       </c>
       <c r="J40">
         <v>13434000.0</v>
       </c>
       <c r="K40">
         <v>10983000.0</v>
       </c>
       <c r="L40">
         <v>9784000.0</v>
       </c>
       <c r="M40">
-        <v>8511000.0</v>
+        <v>18702000.0</v>
       </c>
       <c r="N40">
-        <v>-617000.0</v>
+        <v>10102000.0</v>
       </c>
       <c r="O40">
         <v>9533000.0</v>
       </c>
       <c r="P40">
         <v>1653000.0</v>
       </c>
       <c r="Q40">
         <v>11226000.0</v>
       </c>
       <c r="R40">
         <v>3493000.0</v>
       </c>
       <c r="S40">
         <v>11707000.0</v>
       </c>
       <c r="T40">
         <v>833000.0</v>
       </c>
       <c r="U40">
         <v>9335000.0</v>
       </c>
       <c r="V40">
         <v>547000.0</v>
       </c>
@@ -15336,66 +15350,66 @@
       <c r="A52" t="s">
         <v>78</v>
       </c>
       <c r="B52">
         <v>559000.0</v>
       </c>
       <c r="C52">
         <v>521000.0</v>
       </c>
       <c r="D52">
         <v>486000.0</v>
       </c>
       <c r="E52">
         <v>471000.0</v>
       </c>
       <c r="F52">
         <v>423000.0</v>
       </c>
       <c r="G52">
         <v>448000.0</v>
       </c>
       <c r="H52">
         <v>447000.0</v>
       </c>
       <c r="I52">
-        <v>449000.0</v>
+        <v>898000.0</v>
       </c>
       <c r="J52">
         <v>441000.0</v>
       </c>
       <c r="K52">
         <v>632000.0</v>
       </c>
       <c r="L52">
-        <v>592000.0</v>
+        <v>1184000.0</v>
       </c>
       <c r="M52">
         <v>610000.0</v>
       </c>
       <c r="N52">
-        <v>617000.0</v>
+        <v>1234000.0</v>
       </c>
       <c r="O52">
         <v>613000.0</v>
       </c>
       <c r="P52">
         <v>595000.0</v>
       </c>
       <c r="Q52">
         <v>615000.0</v>
       </c>
       <c r="R52">
         <v>764000.0</v>
       </c>
       <c r="S52">
         <v>768000.0</v>
       </c>
       <c r="T52">
         <v>760000.0</v>
       </c>
       <c r="U52">
         <v>706000.0</v>
       </c>
       <c r="V52">
         <v>694000.0</v>
       </c>
@@ -15876,51 +15890,51 @@
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
     </row>
     <row r="55" spans="1:106">
       <c r="A55" t="s">
         <v>81</v>
       </c>
       <c r="B55">
         <v>145861000.0</v>
       </c>
       <c r="C55">
-        <v>156873000.0</v>
+        <v>156570000.0</v>
       </c>
       <c r="D55">
         <v>97845000.0</v>
       </c>
       <c r="E55">
         <v>106525000.0</v>
       </c>
       <c r="F55">
         <v>115443000.0</v>
       </c>
       <c r="G55">
         <v>114995000.0</v>
       </c>
       <c r="H55">
         <v>123516000.0</v>
       </c>
       <c r="I55">
         <v>110167000.0</v>
       </c>
       <c r="J55">
         <v>113702000.0</v>
       </c>
       <c r="K55">
         <v>121334000.0</v>
       </c>
@@ -16836,51 +16850,51 @@
       </c>
       <c r="CX57">
         <v>4252000.0</v>
       </c>
       <c r="CY57">
         <v>4303000.0</v>
       </c>
       <c r="CZ57">
         <v>4366000.0</v>
       </c>
       <c r="DA57">
         <v>3281000.0</v>
       </c>
       <c r="DB57">
         <v>2230000.0</v>
       </c>
     </row>
     <row r="58" spans="1:106">
       <c r="A58" t="s">
         <v>84</v>
       </c>
       <c r="B58">
         <v>50508000.0</v>
       </c>
       <c r="C58">
-        <v>54142000.0</v>
+        <v>53839000.0</v>
       </c>
       <c r="D58">
         <v>54019000.0</v>
       </c>
       <c r="E58">
         <v>56269000.0</v>
       </c>
       <c r="F58">
         <v>58335000.0</v>
       </c>
       <c r="G58">
         <v>60081000.0</v>
       </c>
       <c r="H58">
         <v>63028000.0</v>
       </c>
       <c r="I58">
         <v>51827000.0</v>
       </c>
       <c r="J58">
         <v>54026000.0</v>
       </c>
       <c r="K58">
         <v>55775000.0</v>
       </c>
@@ -18125,57 +18139,57 @@
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
         <v>171</v>
       </c>
       <c r="B5">
-        <v>31326000.0</v>
+        <v>35397000.0</v>
       </c>
       <c r="C5">
-        <v>-14891000.0</v>
+        <v>-9675000.0</v>
       </c>
       <c r="D5">
-        <v>-12992000.0</v>
+        <v>-9753000.0</v>
       </c>
       <c r="E5">
         <v>-35374000.0</v>
       </c>
       <c r="F5">
         <v>-35074000.0</v>
       </c>
       <c r="G5">
         <v>-31496000.0</v>
       </c>
       <c r="H5">
         <v>-28879000.0</v>
       </c>
       <c r="I5">
         <v>-23227000.0</v>
       </c>
       <c r="J5">
         <v>-37405000.0</v>
       </c>
       <c r="K5">
         <v>-32583000.0</v>
       </c>
       <c r="L5">
         <v>-20918000.0</v>
       </c>
@@ -18211,57 +18225,57 @@
       </c>
       <c r="W5">
         <v>-15577000.0</v>
       </c>
       <c r="X5">
         <v>-14878000.0</v>
       </c>
       <c r="Y5">
         <v>-15044000.0</v>
       </c>
       <c r="Z5">
         <v>-19019000.0</v>
       </c>
       <c r="AA5">
         <v>-14934000.0</v>
       </c>
       <c r="AB5">
         <v>-8848000.0</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
         <v>172</v>
       </c>
       <c r="B6">
-        <v>31801000.0</v>
+        <v>35872000.0</v>
       </c>
       <c r="C6">
-        <v>-14405000.0</v>
+        <v>-9189000.0</v>
       </c>
       <c r="D6">
-        <v>-12516000.0</v>
+        <v>-9277000.0</v>
       </c>
       <c r="E6">
         <v>-34892000.0</v>
       </c>
       <c r="F6">
         <v>-34613000.0</v>
       </c>
       <c r="G6">
         <v>-30781000.0</v>
       </c>
       <c r="H6">
         <v>-27890000.0</v>
       </c>
       <c r="I6">
         <v>-21833000.0</v>
       </c>
       <c r="J6">
         <v>-35812000.0</v>
       </c>
       <c r="K6">
         <v>-31099000.0</v>
       </c>
       <c r="L6">
         <v>-19812000.0</v>
       </c>
@@ -20651,131 +20665,133 @@
       <c r="K3">
         <v>43812.0</v>
       </c>
       <c r="L3">
         <v>-39586.0</v>
       </c>
       <c r="M3">
         <v>122085.0</v>
       </c>
       <c r="N3">
         <v>41584.0</v>
       </c>
       <c r="O3">
         <v>54000.0</v>
       </c>
       <c r="P3">
         <v>27081.0</v>
       </c>
       <c r="Q3">
         <v>-986000.0</v>
       </c>
       <c r="R3">
         <v>-572000.0</v>
       </c>
       <c r="S3">
-        <v>-268000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="T3">
         <v>54000.0</v>
       </c>
       <c r="U3">
         <v>55806.0</v>
       </c>
       <c r="V3">
         <v>55213.0</v>
       </c>
       <c r="W3">
         <v>287000.0</v>
       </c>
       <c r="X3">
         <v>52750.0</v>
       </c>
       <c r="Y3">
         <v>51116.0</v>
       </c>
       <c r="Z3">
         <v>47300.0</v>
       </c>
       <c r="AA3">
         <v>428000.0</v>
       </c>
       <c r="AB3">
         <v>44646.0</v>
       </c>
       <c r="AC3">
         <v>561000.0</v>
       </c>
       <c r="AD3">
         <v>40374.0</v>
       </c>
       <c r="AE3">
         <v>674000.0</v>
       </c>
       <c r="AF3"/>
       <c r="AG3">
         <v>-100000.0</v>
       </c>
       <c r="AH3"/>
-      <c r="AI3"/>
+      <c r="AI3">
+        <v>143000.0</v>
+      </c>
       <c r="AJ3"/>
       <c r="AK3">
         <v>120000.0</v>
       </c>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3">
         <v>700000.0</v>
       </c>
       <c r="AP3"/>
       <c r="AQ3">
         <v>630000.0</v>
       </c>
       <c r="AR3"/>
       <c r="AS3">
         <v>480000.0</v>
       </c>
       <c r="AT3"/>
       <c r="AU3">
         <v>400000.0</v>
       </c>
       <c r="AV3"/>
       <c r="AW3">
         <v>260000.0</v>
       </c>
       <c r="AX3"/>
       <c r="AY3">
         <v>130000.0</v>
       </c>
       <c r="AZ3"/>
       <c r="BA3">
         <v>240000.0</v>
       </c>
       <c r="BB3"/>
       <c r="BC3">
-        <v>-262000.0</v>
+        <v>186000.0</v>
       </c>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3">
         <v>240000.0</v>
       </c>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3">
         <v>-240000.0</v>
       </c>
       <c r="BK3">
         <v>50000.0</v>
       </c>
       <c r="BL3">
         <v>51000.0</v>
       </c>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3">
         <v>12000.0</v>
       </c>
       <c r="BP3">
         <v>48000.0</v>
@@ -21145,183 +21161,183 @@
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:106">
       <c r="A5" t="s">
         <v>171</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5">
         <v>-3412001.0</v>
       </c>
       <c r="J5">
         <v>-8535276.0</v>
       </c>
       <c r="K5">
-        <v>17984000.0</v>
+        <v>18719000.0</v>
       </c>
       <c r="L5">
         <v>-10588414.0</v>
       </c>
       <c r="M5">
-        <v>-10214000.0</v>
+        <v>-9325000.0</v>
       </c>
       <c r="N5">
-        <v>-10134000.0</v>
+        <v>-9326000.0</v>
       </c>
       <c r="O5">
-        <v>-3088000.0</v>
+        <v>-1764000.0</v>
       </c>
       <c r="P5">
         <v>-12212000.0</v>
       </c>
       <c r="Q5">
         <v>-8651000.0</v>
       </c>
       <c r="R5">
         <v>-9424000.0</v>
       </c>
       <c r="S5">
-        <v>-8377000.0</v>
+        <v>-8645000.0</v>
       </c>
       <c r="T5">
-        <v>-6333000.0</v>
+        <v>-6156000.0</v>
       </c>
       <c r="U5">
-        <v>-9697000.0</v>
+        <v>-9497000.0</v>
       </c>
       <c r="V5">
         <v>-10264000.0</v>
       </c>
       <c r="W5">
         <v>-9091000.0</v>
       </c>
       <c r="X5">
         <v>-8225000.0</v>
       </c>
       <c r="Y5">
         <v>-6782000.0</v>
       </c>
       <c r="Z5">
         <v>-7398000.0</v>
       </c>
       <c r="AA5">
-        <v>-6889000.0</v>
+        <v>-6693000.0</v>
       </c>
       <c r="AB5">
         <v>-6709646.0</v>
       </c>
       <c r="AC5">
         <v>-7007000.0</v>
       </c>
       <c r="AD5">
         <v>-8554374.0</v>
       </c>
       <c r="AE5">
         <v>-9676000.0</v>
       </c>
       <c r="AF5">
         <v>-3111000.0</v>
       </c>
       <c r="AG5">
         <v>-10330000.0</v>
       </c>
       <c r="AH5">
         <v>100000.0</v>
       </c>
       <c r="AI5">
-        <v>-9310000.0</v>
+        <v>-9386000.0</v>
       </c>
       <c r="AJ5">
         <v>-9870000.0</v>
       </c>
       <c r="AK5">
-        <v>-9260000.0</v>
+        <v>-9257000.0</v>
       </c>
       <c r="AL5">
         <v>-8710000.0</v>
       </c>
       <c r="AM5">
         <v>-8490000.0</v>
       </c>
       <c r="AN5">
         <v>-7780000.0</v>
       </c>
       <c r="AO5">
-        <v>-6210000.0</v>
+        <v>-7008000.0</v>
       </c>
       <c r="AP5">
         <v>-8600000.0</v>
       </c>
       <c r="AQ5">
-        <v>570000.0</v>
+        <v>-727000.0</v>
       </c>
       <c r="AR5">
         <v>-6740000.0</v>
       </c>
       <c r="AS5">
-        <v>-6660000.0</v>
+        <v>-6953000.0</v>
       </c>
       <c r="AT5">
         <v>-6140000.0</v>
       </c>
       <c r="AU5">
-        <v>-1250000.0</v>
+        <v>-1115000.0</v>
       </c>
       <c r="AV5">
         <v>-5400000.0</v>
       </c>
       <c r="AW5">
-        <v>-1200000.0</v>
+        <v>-3318000.0</v>
       </c>
       <c r="AX5">
         <v>-1900000.0</v>
       </c>
       <c r="AY5">
-        <v>-1200000.0</v>
+        <v>-3958000.0</v>
       </c>
       <c r="AZ5">
         <v>-4590000.0</v>
       </c>
       <c r="BA5">
-        <v>-1360000.0</v>
+        <v>-4719000.0</v>
       </c>
       <c r="BB5">
         <v>-3370000.0</v>
       </c>
       <c r="BC5">
-        <v>-3579000.0</v>
+        <v>-3841000.0</v>
       </c>
       <c r="BD5">
         <v>-3510000.0</v>
       </c>
       <c r="BE5">
         <v>-630000.0</v>
       </c>
       <c r="BF5">
         <v>-4120000.0</v>
       </c>
       <c r="BG5">
         <v>-3310000.0</v>
       </c>
       <c r="BH5">
         <v>-3600000.0</v>
       </c>
       <c r="BI5">
         <v>-2150000.0</v>
       </c>
       <c r="BJ5">
         <v>-2434000.0</v>
       </c>
       <c r="BK5">
         <v>-2300000.0</v>
       </c>
@@ -21441,207 +21457,207 @@
       </c>
       <c r="CX5">
         <v>-4783000.0</v>
       </c>
       <c r="CY5">
         <v>1197000.0</v>
       </c>
       <c r="CZ5">
         <v>-4929000.0</v>
       </c>
       <c r="DA5">
         <v>0.0</v>
       </c>
       <c r="DB5">
         <v>-4126000.0</v>
       </c>
     </row>
     <row r="6" spans="1:106">
       <c r="A6" t="s">
         <v>172</v>
       </c>
       <c r="B6">
         <v>-7664000.0</v>
       </c>
       <c r="C6">
-        <v>56043000.0</v>
+        <v>56845000.0</v>
       </c>
       <c r="D6">
         <v>-6939000.0</v>
       </c>
       <c r="E6">
         <v>-7359000.0</v>
       </c>
       <c r="F6">
-        <v>-8395000.0</v>
+        <v>-7150000.0</v>
       </c>
       <c r="G6">
-        <v>-7483000.0</v>
+        <v>-6113000.0</v>
       </c>
       <c r="H6">
-        <v>4496000.0</v>
+        <v>5780000.0</v>
       </c>
       <c r="I6">
-        <v>-3412000.0</v>
+        <v>-2112000.0</v>
       </c>
       <c r="J6">
-        <v>-8492000.0</v>
+        <v>-7264000.0</v>
       </c>
       <c r="K6">
-        <v>18027812.0</v>
+        <v>18762812.0</v>
       </c>
       <c r="L6">
-        <v>-10628000.0</v>
+        <v>-9852000.0</v>
       </c>
       <c r="M6">
-        <v>-10091915.0</v>
+        <v>-9202915.0</v>
       </c>
       <c r="N6">
-        <v>-10092416.0</v>
+        <v>-9284416.0</v>
       </c>
       <c r="O6">
-        <v>-1764000.0</v>
+        <v>-1710000.0</v>
       </c>
       <c r="P6">
-        <v>-12212000.0</v>
+        <v>-11748000.0</v>
       </c>
       <c r="Q6">
-        <v>-9637000.0</v>
+        <v>-9144000.0</v>
       </c>
       <c r="R6">
-        <v>-9996000.0</v>
+        <v>-9710000.0</v>
       </c>
       <c r="S6">
-        <v>-8780000.0</v>
+        <v>-8612000.0</v>
       </c>
       <c r="T6">
-        <v>-6279000.0</v>
+        <v>-6102000.0</v>
       </c>
       <c r="U6">
-        <v>-9641194.0</v>
+        <v>-9441194.0</v>
       </c>
       <c r="V6">
         <v>-10208787.0</v>
       </c>
       <c r="W6">
         <v>-8804000.0</v>
       </c>
       <c r="X6">
         <v>-8172250.0</v>
       </c>
       <c r="Y6">
         <v>-6730884.0</v>
       </c>
       <c r="Z6">
         <v>-7350700.0</v>
       </c>
       <c r="AA6">
-        <v>-6693000.0</v>
+        <v>-6265000.0</v>
       </c>
       <c r="AB6">
         <v>-6665000.0</v>
       </c>
       <c r="AC6">
         <v>-6446000.0</v>
       </c>
       <c r="AD6">
         <v>-8514000.0</v>
       </c>
       <c r="AE6">
-        <v>-9676000.0</v>
+        <v>-9002000.0</v>
       </c>
       <c r="AF6">
         <v>-3332000.0</v>
       </c>
       <c r="AG6">
         <v>-10334000.0</v>
       </c>
       <c r="AH6">
         <v>115000.0</v>
       </c>
       <c r="AI6">
-        <v>-9310000.0</v>
+        <v>-9243000.0</v>
       </c>
       <c r="AJ6">
         <v>-9979000.0</v>
       </c>
       <c r="AK6">
-        <v>-9257000.0</v>
+        <v>-9137000.0</v>
       </c>
       <c r="AL6">
         <v>-8783000.0</v>
       </c>
       <c r="AM6">
         <v>-8737000.0</v>
       </c>
       <c r="AN6">
         <v>-7967000.0</v>
       </c>
       <c r="AO6">
-        <v>-7008000.0</v>
+        <v>-6308000.0</v>
       </c>
       <c r="AP6">
         <v>-8871000.0</v>
       </c>
       <c r="AQ6">
-        <v>-727000.0</v>
+        <v>-97000.0</v>
       </c>
       <c r="AR6">
         <v>-6914000.0</v>
       </c>
       <c r="AS6">
-        <v>-6953000.0</v>
+        <v>-6473000.0</v>
       </c>
       <c r="AT6">
         <v>-6322000.0</v>
       </c>
       <c r="AU6">
-        <v>-1115000.0</v>
+        <v>-715000.0</v>
       </c>
       <c r="AV6">
         <v>-4593000.0</v>
       </c>
       <c r="AW6">
-        <v>-3318000.0</v>
+        <v>-3058000.0</v>
       </c>
       <c r="AX6">
         <v>-3311000.0</v>
       </c>
       <c r="AY6">
-        <v>-3958000.0</v>
+        <v>-3828000.0</v>
       </c>
       <c r="AZ6">
         <v>-4402000.0</v>
       </c>
       <c r="BA6">
-        <v>-4719000.0</v>
+        <v>-4479000.0</v>
       </c>
       <c r="BB6">
         <v>-3964000.0</v>
       </c>
       <c r="BC6">
-        <v>-3841000.0</v>
+        <v>-3655000.0</v>
       </c>
       <c r="BD6">
         <v>-3624000.0</v>
       </c>
       <c r="BE6">
         <v>-2958000.0</v>
       </c>
       <c r="BF6">
         <v>-3119000.0</v>
       </c>
       <c r="BG6">
         <v>-3070000.0</v>
       </c>
       <c r="BH6">
         <v>-3107000.0</v>
       </c>
       <c r="BI6">
         <v>-3368000.0</v>
       </c>
       <c r="BJ6">
         <v>-2674000.0</v>
       </c>
       <c r="BK6">
         <v>-2250000.0</v>
       </c>
@@ -30933,53 +30949,59 @@
         <v>23</v>
       </c>
       <c r="BL1" t="s">
         <v>24</v>
       </c>
       <c r="BM1" t="s">
         <v>25</v>
       </c>
       <c r="BN1" t="s">
         <v>26</v>
       </c>
       <c r="BO1" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="2" spans="1:67">
       <c r="A2" t="s">
         <v>199</v>
       </c>
       <c r="B2">
         <v>90597000.0</v>
       </c>
       <c r="C2">
         <v>7455000.0</v>
       </c>
-      <c r="D2"/>
-[...1 lines deleted...]
-      <c r="F2"/>
+      <c r="D2">
+        <v>6467000.0</v>
+      </c>
+      <c r="E2">
+        <v>14575000.0</v>
+      </c>
+      <c r="F2">
+        <v>18229000.0</v>
+      </c>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2">
         <v>47782000.0</v>
       </c>
       <c r="L2">
         <v>17686000.0</v>
       </c>
       <c r="M2">
         <v>74318000.0</v>
       </c>
       <c r="N2">
         <v>11421000.0</v>
       </c>
       <c r="O2">
         <v>12477000.0</v>
       </c>
       <c r="P2">
         <v>8371000.0</v>
       </c>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
@@ -31421,75 +31443,85 @@
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
     </row>
     <row r="6" spans="1:67">
       <c r="A6" t="s">
         <v>203</v>
       </c>
-      <c r="B6"/>
+      <c r="B6">
+        <v>-78162000.0</v>
+      </c>
       <c r="C6">
         <v>83142000.0</v>
       </c>
-      <c r="D6"/>
-[...1 lines deleted...]
-      <c r="F6"/>
+      <c r="D6">
+        <v>988000.0</v>
+      </c>
+      <c r="E6">
+        <v>-8108000.0</v>
+      </c>
+      <c r="F6">
+        <v>-3654000.0</v>
+      </c>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6">
         <v>30096000.0</v>
       </c>
       <c r="M6">
         <v>-56632000.0</v>
       </c>
       <c r="N6">
         <v>62897000.0</v>
       </c>
       <c r="O6">
         <v>-1056000.0</v>
       </c>
-      <c r="P6"/>
+      <c r="P6">
+        <v>-8371000.0</v>
+      </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6">
         <v>-19744000.0</v>
       </c>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6">
         <v>-114102000.0</v>
       </c>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6">
         <v>3610000.0</v>
       </c>
       <c r="AB6">
         <v>-237000.0</v>
       </c>
       <c r="AC6">
         <v>-237000.0</v>
       </c>
       <c r="AD6"/>
       <c r="AE6">
@@ -32447,60 +32479,68 @@
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
     </row>
     <row r="16" spans="1:67">
       <c r="A16" t="s">
         <v>213</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>12435000.0</v>
+      </c>
       <c r="C16">
         <v>90597000.0</v>
       </c>
       <c r="D16">
         <v>7455000.0</v>
       </c>
-      <c r="E16"/>
-[...1 lines deleted...]
-      <c r="G16"/>
+      <c r="E16">
+        <v>6467000.0</v>
+      </c>
+      <c r="F16">
+        <v>14575000.0</v>
+      </c>
+      <c r="G16">
+        <v>18229000.0</v>
+      </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16">
         <v>47782000.0</v>
       </c>
       <c r="M16">
         <v>17686000.0</v>
       </c>
       <c r="N16">
         <v>74318000.0</v>
       </c>
       <c r="O16">
         <v>11421000.0</v>
       </c>
       <c r="P16">
         <v>8371000.0</v>
       </c>
       <c r="Q16">
         <v>8371000.0</v>
       </c>
       <c r="R16"/>
       <c r="S16">
         <v>-19744000.0</v>
@@ -33458,51 +33498,53 @@
       <c r="BF24"/>
       <c r="BG24">
         <v>7000.0</v>
       </c>
       <c r="BH24">
         <v>10343000.0</v>
       </c>
       <c r="BI24">
         <v>427000.0</v>
       </c>
       <c r="BJ24"/>
       <c r="BK24">
         <v>124000.0</v>
       </c>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24">
         <v>-4000.0</v>
       </c>
     </row>
     <row r="25" spans="1:67">
       <c r="A25" t="s">
         <v>221</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>7669000.0</v>
+      </c>
       <c r="C25">
         <v>-56845000.0</v>
       </c>
       <c r="D25">
         <v>6979000.0</v>
       </c>
       <c r="E25">
         <v>7342000.0</v>
       </c>
       <c r="F25">
         <v>7181000.0</v>
       </c>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25">
         <v>9852000.0</v>
       </c>
       <c r="M25">
         <v>9276000.0</v>
       </c>
       <c r="N25">
         <v>9339000.0</v>