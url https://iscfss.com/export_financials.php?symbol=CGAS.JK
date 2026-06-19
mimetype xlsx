--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
@@ -223,50 +223,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
@@ -1773,1684 +1779,1942 @@
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>67</v>
       </c>
       <c r="C1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F1" t="s">
         <v>70</v>
       </c>
       <c r="G1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H1" t="s">
+        <v>72</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
       <c r="J1" t="s">
         <v>73</v>
       </c>
       <c r="K1" t="s">
+        <v>74</v>
+      </c>
+      <c r="L1" t="s">
+        <v>75</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
       </c>
-      <c r="L1" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>76</v>
+      </c>
+      <c r="O1" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
+        <v>62169721000.0</v>
+      </c>
+      <c r="C2">
+        <v>51702402000.0</v>
+      </c>
+      <c r="D2">
         <v>47142516000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>43546038000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>36396342000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>42763775000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>34604330000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>49068832091.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>47086581318.0</v>
       </c>
-      <c r="I2"/>
-[...3 lines deleted...]
-      </c>
+      <c r="K2"/>
       <c r="L2"/>
       <c r="M2">
+        <v>25979640374.0</v>
+      </c>
+      <c r="N2"/>
+      <c r="O2">
         <v>28277558606.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>11</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8">
         <v>88574951950.0</v>
       </c>
       <c r="C8">
         <v>88574951950.0</v>
       </c>
       <c r="D8">
         <v>88574951950.0</v>
       </c>
       <c r="E8">
         <v>88574951950.0</v>
       </c>
       <c r="F8">
+        <v>88574951950.0</v>
+      </c>
+      <c r="G8">
+        <v>88574951950.0</v>
+      </c>
+      <c r="H8">
         <v>88576283600.0</v>
       </c>
-      <c r="G8"/>
-      <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>13</v>
       </c>
-      <c r="B9">
-[...1 lines deleted...]
-      </c>
+      <c r="B9"/>
       <c r="C9">
-        <v>146845152660.0</v>
+        <v>147518413220.0</v>
       </c>
       <c r="D9">
         <v>146845152660.0</v>
       </c>
       <c r="E9">
         <v>146845152660.0</v>
       </c>
       <c r="F9">
+        <v>146845152660.0</v>
+      </c>
+      <c r="G9">
+        <v>146845152660.0</v>
+      </c>
+      <c r="H9">
         <v>146823446300.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10">
+        <v>44900082000.0</v>
+      </c>
+      <c r="C10">
+        <v>55125384000.0</v>
+      </c>
+      <c r="D10">
         <v>66430404000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>104383838000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>94952047000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>115434641000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>78805478000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>95165011557.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>144889484357.0</v>
       </c>
-      <c r="I10"/>
-[...3 lines deleted...]
-      </c>
+      <c r="K10"/>
       <c r="L10"/>
       <c r="M10">
+        <v>14924005264.0</v>
+      </c>
+      <c r="N10"/>
+      <c r="O10">
         <v>25313647785.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>15</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
         <v>16</v>
       </c>
       <c r="B12">
+        <v>44900082000.0</v>
+      </c>
+      <c r="C12">
+        <v>55125384000.0</v>
+      </c>
+      <c r="D12">
         <v>66430404000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>104383838000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>94952047000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>115434641000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>78805478000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>95165011557.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>144889484357.0</v>
       </c>
-      <c r="I12"/>
-[...3 lines deleted...]
-      </c>
+      <c r="K12"/>
       <c r="L12"/>
       <c r="M12">
+        <v>14924005264.0</v>
+      </c>
+      <c r="N12"/>
+      <c r="O12">
         <v>25313647785.0</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13">
         <v>88574952000.0</v>
       </c>
       <c r="C13">
         <v>88574952000.0</v>
       </c>
       <c r="D13">
         <v>88574952000.0</v>
       </c>
       <c r="E13">
         <v>88574952000.0</v>
       </c>
       <c r="F13">
+        <v>88574952000.0</v>
+      </c>
+      <c r="G13">
+        <v>88574952000.0</v>
+      </c>
+      <c r="H13">
         <v>88576284000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>88571450000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>240000000000.0</v>
       </c>
-      <c r="I13"/>
-[...3 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13"/>
       <c r="M13">
+        <v>62000000000.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13">
         <v>2000000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:13">
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
         <v>18</v>
       </c>
       <c r="B14">
         <v>1771499000.0</v>
       </c>
       <c r="C14">
         <v>1771499000.0</v>
       </c>
       <c r="D14">
         <v>1771499000.0</v>
       </c>
       <c r="E14">
-        <v>1771429000.0</v>
+        <v>1771499000.0</v>
       </c>
       <c r="F14">
-        <v>1771429000.0</v>
+        <v>1771499000.0</v>
       </c>
       <c r="G14">
         <v>1771429000.0</v>
       </c>
       <c r="H14">
         <v>1771429000.0</v>
       </c>
       <c r="I14">
         <v>1771429000.0</v>
       </c>
       <c r="J14">
+        <v>1771429000.0</v>
+      </c>
+      <c r="K14">
+        <v>1771429000.0</v>
+      </c>
+      <c r="L14">
         <v>2085714500.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>2400000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>3028571000.0</v>
       </c>
-      <c r="M14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:13">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>19</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
         <v>20</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>11685222954.0</v>
       </c>
-      <c r="L16"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
         <v>21</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
         <v>22</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
         <v>23</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
         <v>24</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
         <v>25</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-    </row>
-    <row r="22" spans="1:13">
+      <c r="N21"/>
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
         <v>26</v>
       </c>
       <c r="B22">
+        <v>10890514000.0</v>
+      </c>
+      <c r="C22">
+        <v>9136133000.0</v>
+      </c>
+      <c r="D22">
         <v>9235559000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>8490569000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>8239746000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>7755365000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>7096123000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>5236691863.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>4465264266.0</v>
       </c>
-      <c r="I22"/>
-[...3 lines deleted...]
-      </c>
+      <c r="K22"/>
       <c r="L22"/>
       <c r="M22">
+        <v>6168130260.0</v>
+      </c>
+      <c r="N22"/>
+      <c r="O22">
         <v>3310779080.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
         <v>27</v>
       </c>
       <c r="B23">
+        <v>421607837000.0</v>
+      </c>
+      <c r="C23">
+        <v>399449291000.0</v>
+      </c>
+      <c r="D23">
         <v>394877117000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>386703691000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>364010299000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>361347930000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>353852142000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>375566770872.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>352357337676.0</v>
       </c>
-      <c r="I23"/>
-[...3 lines deleted...]
-      </c>
+      <c r="K23"/>
       <c r="L23"/>
       <c r="M23">
+        <v>188553586928.0</v>
+      </c>
+      <c r="N23"/>
+      <c r="O23">
         <v>179775354436.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
         <v>28</v>
       </c>
       <c r="B24">
+        <v>9080770122.0</v>
+      </c>
+      <c r="C24">
+        <v>7613251070.0</v>
+      </c>
+      <c r="D24">
         <v>12025830060.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>17932378490.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>13289643570.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>10148723410.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>14092211190.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
         <v>29</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
+        <v>12576702360.0</v>
+      </c>
+      <c r="D25">
         <v>15202239420.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>20608839230.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>15726982340.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>11603337840.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>15890920170.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
         <v>30</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
         <v>31</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
         <v>32</v>
       </c>
       <c r="B28">
+        <v>-9077022000.0</v>
+      </c>
+      <c r="C28">
+        <v>-16236055000.0</v>
+      </c>
+      <c r="D28">
         <v>-27392247000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-62315891000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-66093773000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-94063370000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-53146625000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-62117393387.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-114402384184.0</v>
       </c>
-      <c r="I28"/>
-[...3 lines deleted...]
-      </c>
+      <c r="K28"/>
       <c r="L28"/>
       <c r="M28">
+        <v>33037152348.0</v>
+      </c>
+      <c r="N28"/>
+      <c r="O28">
         <v>17120947533.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29">
+        <v>305257367250.0</v>
+      </c>
+      <c r="C29">
+        <v>303385747980.0</v>
+      </c>
+      <c r="D29">
         <v>296788771553.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>292897000282.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>283271091131.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>274373560976.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>276812355916.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
         <v>34</v>
       </c>
       <c r="B30">
+        <v>77423520000.0</v>
+      </c>
+      <c r="C30">
+        <v>74011874000.0</v>
+      </c>
+      <c r="D30">
         <v>64768005000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>53819588000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>44229792000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>49469914000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>45131010000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>72724690978.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>55799744389.0</v>
       </c>
-      <c r="I30"/>
-      <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30"/>
+      <c r="O30">
         <v>34459848336.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
         <v>35</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-    </row>
-    <row r="32" spans="1:13">
+      <c r="N31"/>
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
         <v>36</v>
       </c>
       <c r="B32">
+        <v>163023763696.0</v>
+      </c>
+      <c r="C32">
+        <v>156135224113.0</v>
+      </c>
+      <c r="D32">
         <v>170816171472.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>177051117904.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>171691252505.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>174839160389.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>156719525012.0</v>
       </c>
-      <c r="G32"/>
-      <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
-    </row>
-    <row r="33" spans="1:13">
+      <c r="N32"/>
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
         <v>37</v>
       </c>
       <c r="B33">
+        <v>148757538000.0</v>
+      </c>
+      <c r="C33">
+        <v>153237065000.0</v>
+      </c>
+      <c r="D33">
         <v>139259341000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>130159134000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>131545519000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>122190344000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>144993532000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>136284698686.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>92197275386.0</v>
       </c>
-      <c r="I33"/>
-[...3 lines deleted...]
-      </c>
+      <c r="K33"/>
       <c r="L33"/>
       <c r="M33">
+        <v>115573981507.0</v>
+      </c>
+      <c r="N33"/>
+      <c r="O33">
         <v>108617260085.0</v>
       </c>
     </row>
-    <row r="34" spans="1:13">
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
         <v>38</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-    </row>
-    <row r="35" spans="1:13">
+      <c r="N34"/>
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
         <v>39</v>
       </c>
       <c r="B35">
+        <v>27144787000.0</v>
+      </c>
+      <c r="C35">
+        <v>29857779000.0</v>
+      </c>
+      <c r="D35">
         <v>38269991000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>43095116000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>37631783000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>32926663000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>39200012000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>40576352936.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>52788693753.0</v>
       </c>
-      <c r="I35"/>
-[...3 lines deleted...]
-      </c>
+      <c r="K35"/>
       <c r="L35"/>
       <c r="M35">
+        <v>67181286360.0</v>
+      </c>
+      <c r="N35"/>
+      <c r="O35">
         <v>53329850854.0</v>
       </c>
     </row>
-    <row r="36" spans="1:13">
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
         <v>40</v>
       </c>
       <c r="B36">
+        <v>11045195000.0</v>
+      </c>
+      <c r="C36">
+        <v>15894147000.0</v>
+      </c>
+      <c r="D36">
         <v>12908187000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>13736319000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>18013209000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>11160751000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>50809747000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>46634077283.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>7110258047.0</v>
       </c>
-      <c r="I36"/>
-[...3 lines deleted...]
-      </c>
+      <c r="K36"/>
       <c r="L36"/>
       <c r="M36">
+        <v>24179758609.0</v>
+      </c>
+      <c r="N36"/>
+      <c r="O36">
         <v>26122771278.0</v>
       </c>
     </row>
-    <row r="37" spans="1:13">
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
         <v>41</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-    </row>
-    <row r="38" spans="1:13">
+      <c r="N37"/>
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
         <v>42</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
+        <v>17287156130.0</v>
+      </c>
+      <c r="D38">
         <v>15649130060.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>16349336900.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>20498302780.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>13517919820.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>53211102600.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-    </row>
-    <row r="39" spans="1:13">
+      <c r="N38"/>
+      <c r="O38"/>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
         <v>43</v>
       </c>
       <c r="B39">
+        <v>139636183000.0</v>
+      </c>
+      <c r="C39">
+        <v>107938835000.0</v>
+      </c>
+      <c r="D39">
         <v>115183808000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>89850563000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>85043196000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>66497666000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>77825999000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>66155677788.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>55799744390.0</v>
       </c>
-      <c r="I39"/>
-[...3 lines deleted...]
-      </c>
+      <c r="K39"/>
       <c r="L39"/>
       <c r="M39">
+        <v>51887469897.0</v>
+      </c>
+      <c r="N39"/>
+      <c r="O39">
         <v>8073819150.0</v>
       </c>
     </row>
-    <row r="40" spans="1:13">
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
         <v>44</v>
       </c>
       <c r="B40">
+        <v>16201545000.0</v>
+      </c>
+      <c r="C40">
+        <v>8029823000.0</v>
+      </c>
+      <c r="D40">
         <v>8257235000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>12708025000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>6870708000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>8246875000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>5731092000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>7295931053.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>7008077011.0</v>
       </c>
-      <c r="I40"/>
-[...3 lines deleted...]
-      </c>
+      <c r="K40"/>
       <c r="L40"/>
       <c r="M40">
+        <v>8382756830.0</v>
+      </c>
+      <c r="N40"/>
+      <c r="O40">
         <v>7741044197.0</v>
       </c>
     </row>
-    <row r="41" spans="1:13">
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
         <v>45</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-    </row>
-    <row r="42" spans="1:13">
+      <c r="N41"/>
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
         <v>46</v>
       </c>
       <c r="B42">
+        <v>154569773000.0</v>
+      </c>
+      <c r="C42">
+        <v>154569772000.0</v>
+      </c>
+      <c r="D42">
         <v>153257659000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>153257659000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>151584399000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>151584399000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>150493328000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>150493328196.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>1712904794.0</v>
       </c>
-      <c r="I42"/>
-[...3 lines deleted...]
-      </c>
+      <c r="K42"/>
       <c r="L42"/>
       <c r="M42">
+        <v>624301760.0</v>
+      </c>
+      <c r="N42"/>
+      <c r="O42">
         <v>361869477.0</v>
       </c>
     </row>
-    <row r="43" spans="1:13">
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
         <v>47</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
-    </row>
-    <row r="44" spans="1:13">
+      <c r="N43"/>
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
         <v>48</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
-    </row>
-    <row r="45" spans="1:13">
+      <c r="N44"/>
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
         <v>49</v>
       </c>
       <c r="B45">
+        <v>336598586152.0</v>
+      </c>
+      <c r="C45">
+        <v>331708174774.0</v>
+      </c>
+      <c r="D45">
         <v>314174199870.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>303278090399.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>297059075229.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>291889981233.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>272256052500.0</v>
       </c>
-      <c r="G45"/>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-    </row>
-    <row r="46" spans="1:13">
+      <c r="N45"/>
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
         <v>50</v>
       </c>
       <c r="B46">
+        <v>133646048000.0</v>
+      </c>
+      <c r="C46">
+        <v>133448869000.0</v>
+      </c>
+      <c r="D46">
         <v>121109172000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>111308758000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>108546177000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>106171385000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>89281391000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>84748227014.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>81929171176.0</v>
       </c>
-      <c r="I46"/>
-[...3 lines deleted...]
-      </c>
+      <c r="K46"/>
       <c r="L46"/>
       <c r="M46">
+        <v>86776409233.0</v>
+      </c>
+      <c r="N46"/>
+      <c r="O46">
         <v>77888900141.0</v>
       </c>
     </row>
-    <row r="47" spans="1:13">
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
         <v>51</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
+        <v>133448869430.0</v>
+      </c>
+      <c r="D47">
         <v>121109172240.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>111308757640.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>108546177010.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>106171385360.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>89281390810.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
-    </row>
-    <row r="48" spans="1:13">
+      <c r="N47"/>
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
         <v>52</v>
       </c>
       <c r="B48">
+        <v>26289583000.0</v>
+      </c>
+      <c r="C48">
+        <v>21351694000.0</v>
+      </c>
+      <c r="D48">
         <v>15918004000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>8996442000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>14253467000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>12842940000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>12083891000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>10370772055.0</v>
       </c>
-      <c r="H48"/>
-      <c r="I48"/>
       <c r="J48"/>
-      <c r="K48">
-[...1 lines deleted...]
-      </c>
+      <c r="K48"/>
       <c r="L48"/>
       <c r="M48">
+        <v>2770923223.0</v>
+      </c>
+      <c r="N48"/>
+      <c r="O48">
         <v>64501780724.0</v>
       </c>
     </row>
-    <row r="49" spans="1:13">
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
         <v>53</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-    </row>
-    <row r="50" spans="1:13">
+      <c r="N49"/>
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
         <v>54</v>
       </c>
       <c r="B50">
+        <v>26742289480.0</v>
+      </c>
+      <c r="C50">
+        <v>26312627349.0</v>
+      </c>
+      <c r="D50">
         <v>23835917878.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>21459108299.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>13131291315.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>9767932872.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>9767932872.0</v>
       </c>
-      <c r="G50"/>
-      <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
-    </row>
-    <row r="51" spans="1:13">
+      <c r="N50"/>
+      <c r="O50"/>
+    </row>
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
         <v>55</v>
       </c>
       <c r="B51">
+        <v>35823060000.0</v>
+      </c>
+      <c r="C51">
+        <v>38889330000.0</v>
+      </c>
+      <c r="D51">
         <v>39038157000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>42067948000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>28858274000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>21371271000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>25658853000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>33047618170.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>30487100173.0</v>
       </c>
-      <c r="I51"/>
-[...3 lines deleted...]
-      </c>
+      <c r="K51"/>
       <c r="L51"/>
       <c r="M51">
+        <v>47961157612.0</v>
+      </c>
+      <c r="N51"/>
+      <c r="O51">
         <v>42434595318.0</v>
       </c>
     </row>
-    <row r="52" spans="1:13">
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
         <v>56</v>
       </c>
       <c r="B52">
+        <v>26742289000.0</v>
+      </c>
+      <c r="C52">
+        <v>26312627000.0</v>
+      </c>
+      <c r="D52">
         <v>23835918000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>21459108000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>13131291000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>9767933000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>9767933000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>15249182656.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>130018700.0</v>
       </c>
-      <c r="I52"/>
-[...3 lines deleted...]
-      </c>
+      <c r="K52"/>
       <c r="L52"/>
       <c r="M52">
+        <v>7298486219.0</v>
+      </c>
+      <c r="N52"/>
+      <c r="O52">
         <v>10790840257.0</v>
       </c>
     </row>
-    <row r="53" spans="1:13">
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
         <v>57</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-    </row>
-    <row r="54" spans="1:13">
+      <c r="N53"/>
+      <c r="O53"/>
+    </row>
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
         <v>58</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
-    </row>
-    <row r="55" spans="1:13">
+      <c r="N54"/>
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
         <v>59</v>
       </c>
       <c r="B55">
+        <v>421607837000.0</v>
+      </c>
+      <c r="C55">
+        <v>399449291000.0</v>
+      </c>
+      <c r="D55">
         <v>394877117000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>386703691000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>364010299000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>361347930000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>353852142000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>375566770872.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>352357337676.0</v>
       </c>
-      <c r="I55"/>
-[...3 lines deleted...]
-      </c>
+      <c r="K55"/>
       <c r="L55"/>
       <c r="M55">
+        <v>188553586928.0</v>
+      </c>
+      <c r="N55"/>
+      <c r="O55">
         <v>179775354436.0</v>
       </c>
     </row>
-    <row r="56" spans="1:13">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
         <v>60</v>
       </c>
       <c r="B56">
+        <v>272850299000.0</v>
+      </c>
+      <c r="C56">
+        <v>246212227000.0</v>
+      </c>
+      <c r="D56">
         <v>255617776000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>256544558000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>232464780000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>239157586000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>208858609000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>239282072186.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>260160062289.0</v>
       </c>
-      <c r="I56"/>
-[...3 lines deleted...]
-      </c>
+      <c r="K56"/>
       <c r="L56"/>
       <c r="M56">
+        <v>72979605421.0</v>
+      </c>
+      <c r="N56"/>
+      <c r="O56">
         <v>71158094351.0</v>
       </c>
     </row>
-    <row r="57" spans="1:13">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
         <v>61</v>
       </c>
       <c r="B57">
+        <v>109826536000.0</v>
+      </c>
+      <c r="C57">
+        <v>90077002000.0</v>
+      </c>
+      <c r="D57">
         <v>84801604000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>79493440000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>60773528000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>64318426000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>52139084000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>74550130285.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>57855739129.0</v>
       </c>
-      <c r="I57"/>
-[...3 lines deleted...]
-      </c>
+      <c r="K57"/>
       <c r="L57"/>
       <c r="M57">
+        <v>44963349548.0</v>
+      </c>
+      <c r="N57"/>
+      <c r="O57">
         <v>48945600088.0</v>
       </c>
     </row>
-    <row r="58" spans="1:13">
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
         <v>62</v>
       </c>
       <c r="B58">
+        <v>136971322000.0</v>
+      </c>
+      <c r="C58">
+        <v>119934781000.0</v>
+      </c>
+      <c r="D58">
         <v>123071596000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>122588556000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>98405311000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>97245089000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>91339097000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>115126483221.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>110644432882.0</v>
       </c>
-      <c r="I58"/>
-[...3 lines deleted...]
-      </c>
+      <c r="K58"/>
       <c r="L58"/>
       <c r="M58">
+        <v>112144635908.0</v>
+      </c>
+      <c r="N58"/>
+      <c r="O58">
         <v>102275450942.0</v>
       </c>
     </row>
-    <row r="59" spans="1:13">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
         <v>63</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
-    </row>
-    <row r="60" spans="1:13">
+      <c r="N59"/>
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
         <v>64</v>
       </c>
       <c r="B60">
+        <v>269434308000.0</v>
+      </c>
+      <c r="C60">
+        <v>264496418000.0</v>
+      </c>
+      <c r="D60">
         <v>257750614000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>250829053000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>254412817000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>253002290000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>251153503000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>249435550251.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>241712904794.0</v>
       </c>
-      <c r="I60"/>
-[...3 lines deleted...]
-      </c>
+      <c r="K60"/>
       <c r="L60"/>
       <c r="M60">
+        <v>65395224983.0</v>
+      </c>
+      <c r="N60"/>
+      <c r="O60">
         <v>66863650201.0</v>
       </c>
     </row>
-    <row r="61" spans="1:13">
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
         <v>65</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-    </row>
-    <row r="62" spans="1:13">
+      <c r="N61"/>
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
         <v>66</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -3467,1564 +3731,1724 @@
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B2">
         <v>426716268000.0</v>
       </c>
       <c r="C2">
         <v>304494316161.0</v>
       </c>
       <c r="D2">
         <v>344599210410.0</v>
       </c>
       <c r="E2">
         <v>325019655953.0</v>
       </c>
       <c r="F2">
         <v>318860817149.0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B3">
         <v>2381262000.0</v>
       </c>
       <c r="C3">
         <v>3440101967.0</v>
       </c>
       <c r="D3">
         <v>2541216924.0</v>
       </c>
       <c r="E3">
         <v>1771357920.0</v>
       </c>
       <c r="F3">
         <v>1368119451.0</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B5">
         <v>19804708000.0</v>
       </c>
       <c r="C5">
         <v>13583890910.0</v>
       </c>
       <c r="D5">
         <v>17828021557.0</v>
       </c>
       <c r="E5">
         <v>5691317371.0</v>
       </c>
       <c r="F5">
         <v>-1448857776.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B6">
         <v>22185970000.0</v>
       </c>
       <c r="C6">
         <v>17023992877.0</v>
       </c>
       <c r="D6">
         <v>20369238481.0</v>
       </c>
       <c r="E6">
         <v>7462675291.0</v>
       </c>
       <c r="F6">
         <v>-80738325.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B9">
         <v>81781987000.0</v>
       </c>
       <c r="C9">
         <v>73094565744.0</v>
       </c>
       <c r="D9">
         <v>78954733841.0</v>
       </c>
       <c r="E9">
         <v>62680146053.0</v>
       </c>
       <c r="F9">
         <v>58568305281.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B10">
         <v>14227830000.0</v>
       </c>
       <c r="C10">
         <v>11185517490.0</v>
       </c>
       <c r="D10">
         <v>15252170260.0</v>
       </c>
       <c r="E10">
         <v>4858322396.0</v>
       </c>
       <c r="F10">
         <v>-1914988616.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B11">
         <v>4470257000.0</v>
       </c>
       <c r="C11">
         <v>2688535300.0</v>
       </c>
       <c r="D11">
         <v>2695422166.0</v>
       </c>
       <c r="E11">
         <v>1093998643.0</v>
       </c>
       <c r="F11">
         <v>1254395910.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B12">
         <v>5576878000.0</v>
       </c>
       <c r="C12">
         <v>2398373420.0</v>
       </c>
       <c r="D12">
         <v>2575851297.0</v>
       </c>
       <c r="E12">
         <v>832994975.0</v>
       </c>
       <c r="F12">
         <v>466130840.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B13">
         <v>1337402390.0</v>
       </c>
       <c r="C13">
         <v>2218993030.0</v>
       </c>
       <c r="D13">
         <v>2859411190.0</v>
       </c>
       <c r="E13">
         <v>112017296.0</v>
       </c>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B14">
         <v>-345470098.0</v>
       </c>
       <c r="C14">
         <v>-353638775.0</v>
       </c>
       <c r="D14">
         <v>-1225657982.0</v>
       </c>
       <c r="E14">
         <v>-773759416.0</v>
       </c>
       <c r="F14"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B15">
         <v>9412102000.0</v>
       </c>
       <c r="C15">
         <v>8143343415.0</v>
       </c>
       <c r="D15">
         <v>11331090112.0</v>
       </c>
       <c r="E15">
         <v>2990564337.0</v>
       </c>
       <c r="F15">
         <v>-3770778792.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B16">
         <v>9412102210.0</v>
       </c>
       <c r="C16">
         <v>8143343420.0</v>
       </c>
       <c r="D16">
         <v>11331090110.0</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B17">
         <v>9757572306.0</v>
       </c>
       <c r="C17">
         <v>8496982190.0</v>
       </c>
       <c r="D17">
         <v>12556748094.0</v>
       </c>
       <c r="E17">
         <v>3764323753.0</v>
       </c>
       <c r="F17"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B18">
         <v>-1933157133.0</v>
       </c>
       <c r="C18">
         <v>-2228829494.0</v>
       </c>
       <c r="D18">
         <v>-2459736430.0</v>
       </c>
       <c r="E18">
         <v>-1059527314.0</v>
       </c>
       <c r="F18"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B21">
         <v>6742727000.0</v>
       </c>
       <c r="C21">
         <v>8499247587.0</v>
       </c>
       <c r="D21">
         <v>16984319290.0</v>
       </c>
       <c r="E21">
         <v>7249912656.0</v>
       </c>
       <c r="F21">
         <v>727617945.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B23">
         <v>501755528000.0</v>
       </c>
       <c r="C23">
         <v>369089634318.0</v>
       </c>
       <c r="D23">
         <v>406569624961.0</v>
       </c>
       <c r="E23">
         <v>380449889350.0</v>
       </c>
       <c r="F23">
         <v>376701504485.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B25">
         <v>2381262403.0</v>
       </c>
       <c r="C25">
         <v>3440101967.0</v>
       </c>
       <c r="D25">
         <v>2541216924.0</v>
       </c>
       <c r="E25">
         <v>1771357920.0</v>
       </c>
       <c r="F25"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B27">
         <v>6101475000.0</v>
       </c>
       <c r="C27">
         <v>4753801084.0</v>
       </c>
       <c r="D27">
         <v>3515814699.0</v>
       </c>
       <c r="E27">
         <v>3076121029.0</v>
       </c>
       <c r="F27">
         <v>5221621752.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B28">
         <v>12964783000.0</v>
       </c>
       <c r="C28">
         <v>9869478039.0</v>
       </c>
       <c r="D28">
         <v>12748505265.0</v>
       </c>
       <c r="E28">
         <v>7465319997.0</v>
       </c>
       <c r="F28">
         <v>8357582320.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B29">
         <v>4470257480.0</v>
       </c>
       <c r="C29">
         <v>2688535300.0</v>
       </c>
       <c r="D29">
         <v>2695422170.0</v>
       </c>
       <c r="E29">
         <v>1093998643.0</v>
       </c>
       <c r="F29"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B30">
         <v>75039260000.0</v>
       </c>
       <c r="C30">
         <v>64595318157.0</v>
       </c>
       <c r="D30">
         <v>61970414551.0</v>
       </c>
       <c r="E30">
         <v>55430233397.0</v>
       </c>
       <c r="F30">
         <v>57840687336.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B31">
         <v>7485103000.0</v>
       </c>
       <c r="C31">
         <v>2686269903.0</v>
       </c>
       <c r="D31">
         <v>-1732149030.0</v>
       </c>
       <c r="E31">
         <v>-2391590260.0</v>
       </c>
       <c r="F31">
         <v>-2642606561.0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B32">
         <v>508498255000.0</v>
       </c>
       <c r="C32">
         <v>377588881905.0</v>
       </c>
       <c r="D32">
         <v>423553944251.0</v>
       </c>
       <c r="E32">
         <v>387699802006.0</v>
       </c>
       <c r="F32">
         <v>377429122430.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L32"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>67</v>
       </c>
       <c r="C1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F1" t="s">
         <v>70</v>
       </c>
       <c r="G1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H1" t="s">
+        <v>72</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
       <c r="J1" t="s">
         <v>73</v>
       </c>
       <c r="K1" t="s">
+        <v>74</v>
+      </c>
+      <c r="L1" t="s">
+        <v>75</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
       </c>
-      <c r="L1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:12">
+      <c r="N1" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B2">
+        <v>140783438000.0</v>
+      </c>
+      <c r="C2">
+        <v>151075761000.0</v>
+      </c>
+      <c r="D2">
         <v>128779154000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>111322390916.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>114167243000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>112126179000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>95814549000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>106940033398.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>111835506155.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>85429645016.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>71805158370.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>68432890363.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>78826622412.0</v>
       </c>
     </row>
-    <row r="3" spans="1:12">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B3">
+        <v>2192358000.0</v>
+      </c>
+      <c r="C3">
+        <v>1844276000.0</v>
+      </c>
+      <c r="D3">
         <v>1337570000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>561966221.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>1015046000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>119737000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1093635000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>737176316.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>430714413.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1345615599.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>954981150.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>703448330.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>436056888.0</v>
       </c>
     </row>
-    <row r="4" spans="1:12">
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-    </row>
-    <row r="5" spans="1:12">
+      <c r="M4"/>
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B5">
+        <v>7107672000.0</v>
+      </c>
+      <c r="C5">
+        <v>9755290000.0</v>
+      </c>
+      <c r="D5">
         <v>10628144000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>1535838502.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>2711080000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>4515557000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>6028632000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>4966512926.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>4294006099.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>6674727976.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-785410581.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>4516595598.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>3177977917.0</v>
       </c>
     </row>
-    <row r="6" spans="1:12">
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B6">
+        <v>9300030000.0</v>
+      </c>
+      <c r="C6">
+        <v>11599566000.0</v>
+      </c>
+      <c r="D6">
         <v>11965714000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>2097804723.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>3726126000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>4635294000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>7122267000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>5703689242.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>4724720512.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>8020343575.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>169570569.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>5220043928.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>3614034805.0</v>
       </c>
     </row>
-    <row r="7" spans="1:12">
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
-    </row>
-    <row r="8" spans="1:12">
+      <c r="M7"/>
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-    </row>
-    <row r="9" spans="1:12">
+      <c r="M8"/>
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B9">
+        <v>32188425000.0</v>
+      </c>
+      <c r="C9">
+        <v>34165966000.0</v>
+      </c>
+      <c r="D9">
         <v>32401043000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>19133024017.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>20852592000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>20505928000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>17303913000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>25401852561.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>18570294139.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>21587116340.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>16105141143.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>17598059251.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>17804249010.0</v>
       </c>
     </row>
-    <row r="10" spans="1:12">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B10">
+        <v>6549848000.0</v>
+      </c>
+      <c r="C10">
+        <v>9057024000.0</v>
+      </c>
+      <c r="D10">
         <v>9823576000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1026429304.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>2169328000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>3142914000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>2200253000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>4976723056.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>3907939277.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>6596310557.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-1483619657.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>3198445035.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>2874381555.0</v>
       </c>
     </row>
-    <row r="11" spans="1:12">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B11">
+        <v>1427843000.0</v>
+      </c>
+      <c r="C11">
+        <v>3068654000.0</v>
+      </c>
+      <c r="D11">
         <v>2133190000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>323390401.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>667182000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>2566514000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>128883000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>916155639.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>858705693.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>1576189976.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-326396324.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>876876542.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>561865106.0</v>
       </c>
     </row>
-    <row r="12" spans="1:12">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B12">
+        <v>557825000.0</v>
+      </c>
+      <c r="C12">
+        <v>698266000.0</v>
+      </c>
+      <c r="D12">
         <v>804567000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>509409198.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>541752000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>1372642000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>3828379000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>10210077.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>386066822.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>78417419.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>698209076.0</v>
       </c>
-      <c r="K12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:12">
+      <c r="M12"/>
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B13">
+        <v>444270610.0</v>
+      </c>
+      <c r="C13">
+        <v>1458112780.0</v>
+      </c>
+      <c r="D13">
         <v>77288370.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>817114860.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>639439350.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>248731340.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>1452375410.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-    </row>
-    <row r="14" spans="1:12">
+      <c r="M13"/>
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B14">
+        <v>-184115809.0</v>
+      </c>
+      <c r="C14">
+        <v>-554679522.0</v>
+      </c>
+      <c r="D14">
         <v>-768824176.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-254013081.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-91619541.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>182648315.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-358251578.0</v>
       </c>
-      <c r="G14"/>
-      <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
-    </row>
-    <row r="15" spans="1:12">
+      <c r="M14"/>
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B15">
+        <v>4937889000.0</v>
+      </c>
+      <c r="C15">
+        <v>5433691000.0</v>
+      </c>
+      <c r="D15">
         <v>6921562000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>449025822.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>1410527000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>759049000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>1713119000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>3890700582.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>3049233584.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>5031424249.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-1157223333.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>1956626050.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>2312516449.0</v>
       </c>
     </row>
-    <row r="16" spans="1:12">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>92</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>5433690550.0</v>
+      </c>
+      <c r="D16">
         <v>6921561500.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>449025820.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1410527220.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>759049020.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1713119030.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-    </row>
-    <row r="17" spans="1:12">
+      <c r="M16"/>
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B17">
+        <v>5122005188.0</v>
+      </c>
+      <c r="C17">
+        <v>5988370072.0</v>
+      </c>
+      <c r="D17">
         <v>7690385679.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>703038903.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>1502146758.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>576400700.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>2071370605.0</v>
       </c>
-      <c r="G17"/>
-      <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
-    </row>
-    <row r="18" spans="1:12">
+      <c r="M17"/>
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B18">
+        <v>-155082231.0</v>
+      </c>
+      <c r="C18">
+        <v>-231474614.0</v>
+      </c>
+      <c r="D18">
         <v>-27021807.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>40925549.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-35398075.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>1239028802.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-2963158378.0</v>
       </c>
-      <c r="G18"/>
-      <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-    </row>
-    <row r="19" spans="1:12">
+      <c r="M18"/>
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-    </row>
-    <row r="20" spans="1:12">
+      <c r="M19"/>
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-    </row>
-    <row r="21" spans="1:12">
+      <c r="M20"/>
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B21">
+        <v>8907229000.0</v>
+      </c>
+      <c r="C21">
+        <v>9267146000.0</v>
+      </c>
+      <c r="D21">
         <v>9678455000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>556808242.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>2595833000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>441160000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-1800315000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>4800516935.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>3301364514.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>3184199426.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>652614828.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>1486040825.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>3176392508.0</v>
       </c>
     </row>
-    <row r="22" spans="1:12">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
-    </row>
-    <row r="23" spans="1:12">
+      <c r="M22"/>
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B23">
+        <v>164064634000.0</v>
+      </c>
+      <c r="C23">
+        <v>175974581000.0</v>
+      </c>
+      <c r="D23">
         <v>151501743000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>129898606691.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>132424003000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>132190946000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>114918777000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>127541369022.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>127104435782.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>103832561930.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>87257684683.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>84546494198.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>93452893505.0</v>
       </c>
     </row>
-    <row r="24" spans="1:12">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-    </row>
-    <row r="25" spans="1:12">
+      <c r="M24"/>
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B25">
+        <v>2192357587.0</v>
+      </c>
+      <c r="C25">
+        <v>1844275816.0</v>
+      </c>
+      <c r="D25">
         <v>1337570329.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>561966221.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1015045774.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>119737151.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1093634523.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-    </row>
-    <row r="26" spans="1:12">
+      <c r="M25"/>
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-    </row>
-    <row r="27" spans="1:12">
+      <c r="M26"/>
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B27">
+        <v>2017337000.0</v>
+      </c>
+      <c r="C27">
+        <v>3828773000.0</v>
+      </c>
+      <c r="D27">
         <v>2869518000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>1568019187.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>1447662000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>3464474000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>317108000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1618017327.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1336091548.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>2606101969.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>442476964.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>236475745.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1468746406.0</v>
       </c>
     </row>
-    <row r="28" spans="1:12">
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B28">
+        <v>4077685000.0</v>
+      </c>
+      <c r="C28">
+        <v>4420009000.0</v>
+      </c>
+      <c r="D28">
         <v>4246235000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>2813214741.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>3203056000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>260480000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>6146609000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>4806247102.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1751446787.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1851269685.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>3529428247.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>2296265019.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>2192515088.0</v>
       </c>
     </row>
-    <row r="29" spans="1:12">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B29">
+        <v>1427842606.0</v>
+      </c>
+      <c r="C29">
+        <v>3068653710.0</v>
+      </c>
+      <c r="D29">
         <v>2133190380.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>323390400.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>667181500.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>2566513620.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>128882530.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
-    </row>
-    <row r="30" spans="1:12">
+      <c r="M29"/>
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B30">
+        <v>23281196000.0</v>
+      </c>
+      <c r="C30">
+        <v>24898820000.0</v>
+      </c>
+      <c r="D30">
         <v>22722588000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>18576215775.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>18256760000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>20064767000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>19104228000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>20601335624.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>15268929627.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>18402916914.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>15452526313.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>16113603835.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>14626271093.0</v>
       </c>
     </row>
-    <row r="31" spans="1:12">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B31">
+        <v>-2357381000.0</v>
+      </c>
+      <c r="C31">
+        <v>-210122000.0</v>
+      </c>
+      <c r="D31">
         <v>145122000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>469621062.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-426504000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>2701754000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>4000568000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>176206121.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>606574763.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>3412111131.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-2136234485.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>1712404210.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-302010953.0</v>
       </c>
     </row>
-    <row r="32" spans="1:12">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B32">
+        <v>172971864000.0</v>
+      </c>
+      <c r="C32">
+        <v>185241726000.0</v>
+      </c>
+      <c r="D32">
         <v>161180197000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>130455414933.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>135019836000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>132632106000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>113118462000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>132341885959.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>130405800294.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>107016761356.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>87910299513.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>86030949614.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>96630871422.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F30"/>
@@ -5043,1074 +5467,1212 @@
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B2">
         <v>17912916000.0</v>
       </c>
       <c r="C2">
         <v>25313647785.0</v>
       </c>
       <c r="D2">
         <v>13976649327.0</v>
       </c>
       <c r="E2">
         <v>17347008644.0</v>
       </c>
       <c r="F2">
         <v>13891310182.0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B3">
         <v>46452443000</v>
       </c>
       <c r="C3">
         <v>14703809533</v>
       </c>
       <c r="D3">
         <v>11667259663</v>
       </c>
       <c r="E3">
         <v>18558715173</v>
       </c>
       <c r="F3">
         <v>6411459662</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B6">
         <v>97521725000.0</v>
       </c>
       <c r="C6">
         <v>-7400731779.0</v>
       </c>
       <c r="D6">
         <v>11336998458.0</v>
       </c>
       <c r="E6">
         <v>-3370359317.0</v>
       </c>
       <c r="F6">
         <v>3455698462.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B7">
         <v>-78705323360.0</v>
       </c>
       <c r="C7">
         <v>-50108394040.0</v>
       </c>
       <c r="D7">
         <v>-48654901920.0</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B15">
         <v>2214286000.0</v>
       </c>
       <c r="C15">
         <v>6000000000.0</v>
       </c>
       <c r="D15">
         <v>382200000.0</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B16">
         <v>115434641000.0</v>
       </c>
       <c r="C16">
         <v>17912916006.0</v>
       </c>
       <c r="D16">
         <v>25313647785.0</v>
       </c>
       <c r="E16">
         <v>13976649327.0</v>
       </c>
       <c r="F16">
         <v>17347008644.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B18">
         <v>-45848634000.0</v>
       </c>
       <c r="C18">
         <v>6746142861.0</v>
       </c>
       <c r="D18">
         <v>-11667259663.0</v>
       </c>
       <c r="E18">
         <v>-18558715173.0</v>
       </c>
       <c r="F18">
         <v>22789274183.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B20">
         <v>179648210304.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>147807869.0</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B21">
         <v>-14205415097.0</v>
       </c>
       <c r="C21">
         <v>-7339805821.0</v>
       </c>
       <c r="D21">
         <v>17195041226.0</v>
       </c>
       <c r="E21">
         <v>15548527873.0</v>
       </c>
       <c r="F21"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B22">
         <v>9412102208.0</v>
       </c>
       <c r="C22">
         <v>8143343415.0</v>
       </c>
       <c r="D22">
         <v>11331090112.0</v>
       </c>
       <c r="E22">
         <v>2990564337.0</v>
       </c>
       <c r="F22"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B23">
         <v>11912914000.0</v>
       </c>
       <c r="C23">
         <v>226400309.0</v>
       </c>
       <c r="D23">
         <v>-14562517541.0</v>
       </c>
       <c r="E23">
         <v>-2148414498.0</v>
       </c>
       <c r="F23">
         <v>-17005427574.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B24">
         <v>-31771064000.0</v>
       </c>
       <c r="C24">
         <v>-1033469128.0</v>
       </c>
       <c r="D24">
         <v>-13902056344.0</v>
       </c>
       <c r="E24">
         <v>-4545021264.0</v>
       </c>
       <c r="F24">
         <v>-1095990000.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B25">
         <v>603809000.0</v>
       </c>
       <c r="C25">
         <v>21449952394.0</v>
       </c>
       <c r="D25">
         <v>34125982911.0</v>
       </c>
       <c r="E25">
         <v>6333263745.0</v>
       </c>
       <c r="F25">
         <v>29200733845.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B26">
         <v>179648210300.0</v>
       </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B28">
         <v>175141423000.0</v>
       </c>
       <c r="C28">
         <v>-13113405512.0</v>
       </c>
       <c r="D28">
         <v>2780331554.0</v>
       </c>
       <c r="E28">
         <v>13400113375.0</v>
       </c>
       <c r="F28">
         <v>-18237585721.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B29">
         <v>603809000.0</v>
       </c>
       <c r="C29">
         <v>21449952394.0</v>
       </c>
       <c r="D29">
         <v>34125982911.0</v>
       </c>
       <c r="E29">
         <v>6333263745.0</v>
       </c>
       <c r="F29">
         <v>29200733845.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B30">
         <v>-78223507000.0</v>
       </c>
       <c r="C30">
         <v>-15737278661.0</v>
       </c>
       <c r="D30">
         <v>-25569316007.0</v>
       </c>
       <c r="E30">
         <v>-23103736437.0</v>
       </c>
       <c r="F30">
         <v>-7507449662.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>67</v>
       </c>
       <c r="C1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F1" t="s">
         <v>70</v>
       </c>
       <c r="G1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H1" t="s">
         <v>72</v>
       </c>
-      <c r="H1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>74</v>
+      </c>
+      <c r="J1" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B2">
+        <v>55125384000.0</v>
+      </c>
+      <c r="C2">
+        <v>66430404000.0</v>
+      </c>
+      <c r="D2">
         <v>104383838000.0</v>
       </c>
-      <c r="C2"/>
-      <c r="D2">
+      <c r="E2">
+        <v>94952047000.0</v>
+      </c>
+      <c r="F2">
         <v>115434641000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>78805478000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>95165012000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>14924005264.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>14924005264.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B3">
+        <v>4890411000</v>
+      </c>
+      <c r="C3">
+        <v>11709881000</v>
+      </c>
+      <c r="D3">
         <v>10787645000</v>
       </c>
-      <c r="C3">
-[...2 lines deleted...]
-      <c r="D3">
+      <c r="E3">
+        <v>6219015000</v>
+      </c>
+      <c r="F3">
         <v>12955174980</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>22217803000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>7462346000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1948704699</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="I5"/>
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B6">
+        <v>-10225302000.0</v>
+      </c>
+      <c r="C6">
+        <v>-11305020000.0</v>
+      </c>
+      <c r="D6">
         <v>-37953434000.0</v>
       </c>
-      <c r="C6">
-[...2 lines deleted...]
-      <c r="D6">
+      <c r="E6">
+        <v>9431791000.0</v>
+      </c>
+      <c r="F6">
         <v>-20482593790.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>36629163000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-16359534000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>2988910742.0</v>
       </c>
-      <c r="H6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:8">
+      <c r="J6"/>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>114</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-97404392750.0</v>
+      </c>
+      <c r="D7">
         <v>-74905676090.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-58843609190.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-29702142290.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-78705323360.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-43685611970.0</v>
       </c>
-      <c r="G7"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-    </row>
-    <row r="10" spans="1:8">
+      <c r="I9"/>
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-    </row>
-    <row r="11" spans="1:8">
+      <c r="I10"/>
+      <c r="J10"/>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-    </row>
-    <row r="12" spans="1:8">
+      <c r="I11"/>
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-    </row>
-    <row r="13" spans="1:8">
+      <c r="I12"/>
+      <c r="J12"/>
+    </row>
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
-    </row>
-    <row r="14" spans="1:8">
+      <c r="I13"/>
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
-    </row>
-    <row r="15" spans="1:8">
+      <c r="I14"/>
+      <c r="J14"/>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>122</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
+        <v>130936000.0</v>
+      </c>
+      <c r="D15">
         <v>4706051100.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>0.0</v>
       </c>
-      <c r="D15"/>
-      <c r="E15">
+      <c r="F15"/>
+      <c r="G15">
         <v>2214286250.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>2214286250.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>3000000000.0</v>
       </c>
-      <c r="H15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:8">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B16">
+        <v>44900082000.0</v>
+      </c>
+      <c r="C16">
+        <v>55125384000.0</v>
+      </c>
+      <c r="D16">
         <v>66430404000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>104383838000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="F16">
+        <v>94952046763.0</v>
+      </c>
+      <c r="G16">
         <v>115434641000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>78805478000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>17912916006.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>14924005264.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B18">
+        <v>13643077000.0</v>
+      </c>
+      <c r="C18">
+        <v>-339371000.0</v>
+      </c>
+      <c r="D18">
         <v>1950549000.0</v>
       </c>
-      <c r="C18"/>
-      <c r="D18"/>
       <c r="E18">
+        <v>-9451449000.0</v>
+      </c>
+      <c r="F18">
+        <v>-15423778518.0</v>
+      </c>
+      <c r="G18">
         <v>-12878676000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>8206679000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>23893311339.0</v>
       </c>
-      <c r="H18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:8">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>127</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
+        <v>3025000000.0</v>
+      </c>
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="C20"/>
-[...1 lines deleted...]
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
         <v>153076760304.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B21">
+        <v>-2152202675.0</v>
+      </c>
+      <c r="C21">
+        <v>-13448542147.0</v>
+      </c>
+      <c r="D21">
         <v>6546696242.0</v>
       </c>
-      <c r="C21"/>
-      <c r="D21"/>
       <c r="E21">
+        <v>14242398200.0</v>
+      </c>
+      <c r="F21">
+        <v>6454278610.0</v>
+      </c>
+      <c r="G21">
         <v>-14547710352.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>3179792774.0</v>
       </c>
-      <c r="G21"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:8">
+      <c r="I21"/>
+      <c r="J21"/>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B22">
+        <v>4937889379.0</v>
+      </c>
+      <c r="C22">
+        <v>5433690550.0</v>
+      </c>
+      <c r="D22">
         <v>6921561503.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>449025822.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>1410527217.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>759049015.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>1713119027.0</v>
       </c>
-      <c r="G22"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:8">
+      <c r="I22"/>
+      <c r="J22"/>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B23">
+        <v>-964067000.0</v>
+      </c>
+      <c r="C23">
+        <v>10142036000.0</v>
+      </c>
+      <c r="D23">
         <v>-15332537000.0</v>
       </c>
-      <c r="C23">
-[...2 lines deleted...]
-      <c r="D23">
+      <c r="E23">
+        <v>-135370000.0</v>
+      </c>
+      <c r="F23">
         <v>0.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-122173994000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-19271275000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-6262670187.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>4712119502.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B24">
+        <v>-20752109000.0</v>
+      </c>
+      <c r="C24">
+        <v>-10553207000.0</v>
+      </c>
+      <c r="D24">
         <v>-31118143000.0</v>
       </c>
-      <c r="C24">
-[...2 lines deleted...]
-      <c r="D24">
+      <c r="E24">
+        <v>4776212000.0</v>
+      </c>
+      <c r="F24">
         <v>-6333458350.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>33152782000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-8474731000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-3487481797.0</v>
       </c>
-      <c r="H24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:8">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B25">
+        <v>18533489000.0</v>
+      </c>
+      <c r="C25">
+        <v>11370510000.0</v>
+      </c>
+      <c r="D25">
         <v>12738195000.0</v>
       </c>
-      <c r="C25"/>
-      <c r="D25"/>
       <c r="E25">
+        <v>-3232434000.0</v>
+      </c>
+      <c r="F25"/>
+      <c r="G25">
         <v>9339127000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>15669025000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>25842016038.0</v>
       </c>
-      <c r="H25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:8">
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>179648210300.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>179623002000.0</v>
       </c>
-      <c r="G26"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B28">
+        <v>-3116270000.0</v>
+      </c>
+      <c r="C28">
+        <v>-412442000.0</v>
+      </c>
+      <c r="D28">
         <v>-8785841000.0</v>
       </c>
-      <c r="C28">
-[...2 lines deleted...]
-      <c r="D28">
+      <c r="E28">
+        <v>14107028000.0</v>
+      </c>
+      <c r="F28">
         <v>7503727300.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>16355056000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-16091482000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-17416918800.0</v>
       </c>
-      <c r="H28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:8">
+      <c r="J28"/>
+    </row>
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B29">
+        <v>18533489000.0</v>
+      </c>
+      <c r="C29">
+        <v>11370510000.0</v>
+      </c>
+      <c r="D29">
         <v>12738195000.0</v>
       </c>
-      <c r="C29">
-[...2 lines deleted...]
-      <c r="D29">
+      <c r="E29">
+        <v>-3232434000.0</v>
+      </c>
+      <c r="F29">
         <v>-8697687750.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>9339127000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>15669025000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>25842016038.0</v>
       </c>
-      <c r="H29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:8">
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B30">
+        <v>-25642521000.0</v>
+      </c>
+      <c r="C30">
+        <v>-22263088000.0</v>
+      </c>
+      <c r="D30">
         <v>-41905788000.0</v>
       </c>
-      <c r="C30">
-[...2 lines deleted...]
-      <c r="D30">
+      <c r="E30">
+        <v>-1442803000.0</v>
+      </c>
+      <c r="F30">
         <v>-19288633340.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>10934979000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-15937077000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-5436186496.0</v>
       </c>
-      <c r="H30"/>
+      <c r="J30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>