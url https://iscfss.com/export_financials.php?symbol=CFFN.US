--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
   <si>
     <t>2020-09-30</t>
   </si>
   <si>
     <t>2019-09-30</t>
   </si>
   <si>
@@ -292,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2797,60 +2800,60 @@
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
     </row>
     <row r="33" spans="1:29">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
-        <v>113140000.0</v>
+        <v>8659042000.0</v>
       </c>
       <c r="C33">
-        <v>8453676000.0</v>
+        <v>8454035000.0</v>
       </c>
       <c r="D33">
-        <v>8538843000.0</v>
+        <v>8547374000.0</v>
       </c>
       <c r="E33">
-        <v>8011130000.0</v>
+        <v>8012396000.0</v>
       </c>
       <c r="F33">
         <v>7574376000.0</v>
       </c>
       <c r="G33">
         <v>7741120000.0</v>
       </c>
       <c r="H33">
         <v>7914783000.0</v>
       </c>
       <c r="I33">
         <v>8593701000.0</v>
       </c>
       <c r="J33">
         <v>8425426000.0</v>
       </c>
       <c r="K33">
         <v>8458182000.0</v>
       </c>
       <c r="L33">
         <v>8312287000.0</v>
       </c>
       <c r="M33">
         <v>8213398000.0</v>
       </c>
@@ -3008,63 +3011,63 @@
       </c>
       <c r="X35">
         <v>3368482000.0</v>
       </c>
       <c r="Y35">
         <v>3401823000.0</v>
       </c>
       <c r="Z35">
         <v>61185000.0</v>
       </c>
       <c r="AA35">
         <v>3276850000.0</v>
       </c>
       <c r="AB35">
         <v>1396201000.0</v>
       </c>
       <c r="AC35">
         <v>741648000.0</v>
       </c>
     </row>
     <row r="36" spans="1:29">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
-        <v>-8121508000.0</v>
+        <v>433941000.0</v>
       </c>
       <c r="C36">
-        <v>422827000.0</v>
+        <v>433256000.0</v>
       </c>
       <c r="D36">
-        <v>435914000.0</v>
+        <v>455289000.0</v>
       </c>
       <c r="E36">
-        <v>406305000.0</v>
+        <v>419484000.0</v>
       </c>
       <c r="F36">
-        <v>380822000.0</v>
+        <v>394107000.0</v>
       </c>
       <c r="G36">
         <v>436394000.0</v>
       </c>
       <c r="H36">
         <v>401252000.0</v>
       </c>
       <c r="I36">
         <v>370893000.0</v>
       </c>
       <c r="J36">
         <v>317799000.0</v>
       </c>
       <c r="K36">
         <v>316063000.0</v>
       </c>
       <c r="L36">
         <v>340328000.0</v>
       </c>
       <c r="M36">
         <v>356999000.0</v>
       </c>
       <c r="N36">
         <v>231997000.0</v>
       </c>
@@ -3272,51 +3275,51 @@
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39">
         <v>20447000.0</v>
       </c>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
     </row>
     <row r="40" spans="1:29">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
-        <v>6166448000.0</v>
+        <v>6591448000.0</v>
       </c>
       <c r="C40">
         <v>6129982000.0</v>
       </c>
       <c r="D40">
         <v>6051220000.0</v>
       </c>
       <c r="E40">
         <v>6194866000.0</v>
       </c>
       <c r="F40">
         <v>6596478000.0</v>
       </c>
       <c r="G40">
         <v>6190613000.0</v>
       </c>
       <c r="H40">
         <v>5581867000.0</v>
       </c>
       <c r="I40">
         <v>5603354000.0</v>
       </c>
       <c r="J40">
         <v>5309338000.0</v>
       </c>
@@ -3869,51 +3872,51 @@
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
     </row>
     <row r="51" spans="1:29">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
-        <v>1966674000.0</v>
+        <v>1950770000.0</v>
       </c>
       <c r="C51">
         <v>2179564000.0</v>
       </c>
       <c r="D51">
         <v>2379125000.0</v>
       </c>
       <c r="E51">
         <v>2132154000.0</v>
       </c>
       <c r="F51">
         <v>1582850000.0</v>
       </c>
       <c r="G51">
         <v>1789313000.0</v>
       </c>
       <c r="H51">
         <v>2239989000.0</v>
       </c>
       <c r="I51">
         <v>2395085000.0</v>
       </c>
       <c r="J51">
         <v>2373808000.0</v>
       </c>
@@ -4212,60 +4215,60 @@
       </c>
       <c r="X55">
         <v>8582544000.0</v>
       </c>
       <c r="Y55">
         <v>8781127000.0</v>
       </c>
       <c r="Z55">
         <v>8635443000.0</v>
       </c>
       <c r="AA55">
         <v>8265219000.0</v>
       </c>
       <c r="AB55">
         <v>6539300000.0</v>
       </c>
       <c r="AC55">
         <v>5315801000.0</v>
       </c>
     </row>
     <row r="56" spans="1:29">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
-        <v>8364404000.0</v>
+        <v>1119659000.0</v>
       </c>
       <c r="C56">
-        <v>1073932000.0</v>
+        <v>1073573000.0</v>
       </c>
       <c r="D56">
-        <v>1638618000.0</v>
+        <v>1630087000.0</v>
       </c>
       <c r="E56">
-        <v>1613767000.0</v>
+        <v>1612501000.0</v>
       </c>
       <c r="F56">
         <v>2056870000.0</v>
       </c>
       <c r="G56">
         <v>1746098000.0</v>
       </c>
       <c r="H56">
         <v>1425235000.0</v>
       </c>
       <c r="I56">
         <v>855846000.0</v>
       </c>
       <c r="J56">
         <v>767490000.0</v>
       </c>
       <c r="K56">
         <v>809065000.0</v>
       </c>
       <c r="L56">
         <v>1531874000.0</v>
       </c>
       <c r="M56">
         <v>1651630000.0</v>
       </c>
@@ -4512,51 +4515,51 @@
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
     </row>
     <row r="60" spans="1:29">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
-        <v>1047676999.0</v>
+        <v>1047677000.0</v>
       </c>
       <c r="C60">
         <v>1032270000.0</v>
       </c>
       <c r="D60">
         <v>1044054000.0</v>
       </c>
       <c r="E60">
         <v>1096499000.0</v>
       </c>
       <c r="F60">
         <v>1242273000.0</v>
       </c>
       <c r="G60">
         <v>1284859000.0</v>
       </c>
       <c r="H60">
         <v>1336326000.0</v>
       </c>
       <c r="I60">
         <v>1391622000.0</v>
       </c>
       <c r="J60">
         <v>1368313000.0</v>
       </c>
@@ -4683,597 +4686,601 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DE62"/>
+  <dimension ref="A1:DF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:109">
+    <row r="1" spans="1:110">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
+      <c r="DF1" t="s">
+        <v>171</v>
+      </c>
     </row>
-    <row r="2" spans="1:109">
+    <row r="2" spans="1:110">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-      <c r="O2">
+      <c r="O2"/>
+      <c r="P2">
         <v>-33884000.0</v>
       </c>
-      <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
-      <c r="S2">
+      <c r="S2"/>
+      <c r="T2">
         <v>129270000.0</v>
       </c>
-      <c r="T2"/>
       <c r="U2"/>
-      <c r="V2">
+      <c r="V2"/>
+      <c r="W2">
         <v>139585000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>146942000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>149454000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>127370000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>107742000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>101868000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>83414000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>71681000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>68507000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>83021000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>51288000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>49074000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>46960000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>52190000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>37865000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>41376000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>46541000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>49549000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>39978000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>41860000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>41697000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>36685000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>35270000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>39512000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>38116000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>46357000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>29325000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>30510000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>33972000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>31402000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>31614000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>32015000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>33015000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>44279000.0</v>
       </c>
-      <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
-      <c r="BG2">
+      <c r="BG2"/>
+      <c r="BH2">
         <v>43761000.0</v>
       </c>
-      <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
-      <c r="BV2">
+      <c r="BV2"/>
+      <c r="BW2">
         <v>31549000.0</v>
       </c>
-      <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
       <c r="CU2"/>
-      <c r="CV2">
+      <c r="CV2"/>
+      <c r="CW2">
         <v>36233000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>33264000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>35062000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>45833000.0</v>
       </c>
-      <c r="CZ2"/>
-      <c r="DA2">
+      <c r="DA2"/>
+      <c r="DB2">
         <v>28281000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>33700000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>23817000.0</v>
       </c>
-      <c r="DD2"/>
       <c r="DE2"/>
+      <c r="DF2"/>
     </row>
-    <row r="3" spans="1:109">
+    <row r="3" spans="1:110">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5341,54 +5348,24642 @@
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
+      <c r="DF3"/>
+    </row>
+    <row r="4" spans="1:110">
+      <c r="A4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
+      <c r="CV4"/>
+      <c r="CW4"/>
+      <c r="CX4"/>
+      <c r="CY4"/>
+      <c r="CZ4"/>
+      <c r="DA4"/>
+      <c r="DB4"/>
+      <c r="DC4"/>
+      <c r="DD4"/>
+      <c r="DE4"/>
+      <c r="DF4"/>
+    </row>
+    <row r="5" spans="1:110">
+      <c r="A5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5">
+        <v>11560000.0</v>
+      </c>
+      <c r="C5">
+        <v>16206000.0</v>
+      </c>
+      <c r="D5">
+        <v>15755000.0</v>
+      </c>
+      <c r="E5">
+        <v>18453000.0</v>
+      </c>
+      <c r="F5">
+        <v>17052000.0</v>
+      </c>
+      <c r="G5">
+        <v>11562000.0</v>
+      </c>
+      <c r="H5">
+        <v>21627000.0</v>
+      </c>
+      <c r="I5">
+        <v>11383000.0</v>
+      </c>
+      <c r="J5">
+        <v>14527000.0</v>
+      </c>
+      <c r="K5">
+        <v>-8515999.0</v>
+      </c>
+      <c r="L5">
+        <v>8700000.0</v>
+      </c>
+      <c r="M5">
+        <v>-126706000.0</v>
+      </c>
+      <c r="N5">
+        <v>-118643000.0</v>
+      </c>
+      <c r="O5">
+        <v>-132602000.0</v>
+      </c>
+      <c r="P5">
+        <v>-145633000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-101925000.0</v>
+      </c>
+      <c r="R5">
+        <v>-75907000.0</v>
+      </c>
+      <c r="S5">
+        <v>-23326000.0</v>
+      </c>
+      <c r="T5">
+        <v>-16305000.0</v>
+      </c>
+      <c r="U5">
+        <v>-13338000.0</v>
+      </c>
+      <c r="V5">
+        <v>-18953000.0</v>
+      </c>
+      <c r="W5">
+        <v>-11371000.0</v>
+      </c>
+      <c r="X5">
+        <v>-16505000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-17591000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-21978000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-9927000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-14899000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-12532000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-5416000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-1877000.0</v>
+      </c>
+      <c r="AF5">
+        <v>4340000.0</v>
+      </c>
+      <c r="AG5">
+        <v>3763000.0</v>
+      </c>
+      <c r="AH5">
+        <v>5159000.0</v>
+      </c>
+      <c r="AI5">
+        <v>3074000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>2918000.0</v>
+      </c>
+      <c r="AK5">
+        <v>3655000.0</v>
+      </c>
+      <c r="AL5">
+        <v>4222000.0</v>
+      </c>
+      <c r="AM5">
+        <v>4601000.0</v>
+      </c>
+      <c r="AN5">
+        <v>5915000.0</v>
+      </c>
+      <c r="AO5">
+        <v>6820000.0</v>
+      </c>
+      <c r="AP5">
+        <v>7014000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>5576000.0</v>
+      </c>
+      <c r="AR5">
+        <v>8374000.0</v>
+      </c>
+      <c r="AS5">
+        <v>8227000.0</v>
+      </c>
+      <c r="AT5">
+        <v>9740000.0</v>
+      </c>
+      <c r="AU5">
+        <v>7762000.0</v>
+      </c>
+      <c r="AV5">
+        <v>6986000.0</v>
+      </c>
+      <c r="AW5">
+        <v>7100000.0</v>
+      </c>
+      <c r="AX5">
+        <v>5026000.0</v>
+      </c>
+      <c r="AY5">
+        <v>4567000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>7267000.0</v>
+      </c>
+      <c r="BA5">
+        <v>7265000.0</v>
+      </c>
+      <c r="BB5">
+        <v>17781000.0</v>
+      </c>
+      <c r="BC5">
+        <v>20402000.0</v>
+      </c>
+      <c r="BD5">
+        <v>24207000.0</v>
+      </c>
+      <c r="BE5">
+        <v>-24329000.0</v>
+      </c>
+      <c r="BF5">
+        <v>-24288000.0</v>
+      </c>
+      <c r="BG5">
+        <v>-23451000.0</v>
+      </c>
+      <c r="BH5">
+        <v>26707000.0</v>
+      </c>
+      <c r="BI5">
+        <v>-23991000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>-25528000.0</v>
+      </c>
+      <c r="BK5">
+        <v>27970000.0</v>
+      </c>
+      <c r="BL5">
+        <v>25557000.0</v>
+      </c>
+      <c r="BM5">
+        <v>29583000.0</v>
+      </c>
+      <c r="BN5">
+        <v>23367000.0</v>
+      </c>
+      <c r="BO5">
+        <v>23054000.0</v>
+      </c>
+      <c r="BP5">
+        <v>25474000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>14540000.0</v>
+      </c>
+      <c r="BR5">
+        <v>15154000.0</v>
+      </c>
+      <c r="BS5">
+        <v>4217000.0</v>
+      </c>
+      <c r="BT5">
+        <v>-16603000.0</v>
+      </c>
+      <c r="BU5">
+        <v>-16427000.0</v>
+      </c>
+      <c r="BV5">
+        <v>-5600000.0</v>
+      </c>
+      <c r="BW5">
+        <v>-9042000.0</v>
+      </c>
+      <c r="BX5">
+        <v>-11441000.0</v>
+      </c>
+      <c r="BY5">
+        <v>-13144000.0</v>
+      </c>
+      <c r="BZ5">
+        <v>-13539000.0</v>
+      </c>
+      <c r="CA5">
+        <v>-14805000.0</v>
+      </c>
+      <c r="CB5">
+        <v>-17152000.0</v>
+      </c>
+      <c r="CC5">
+        <v>-20558000.0</v>
+      </c>
+      <c r="CD5">
+        <v>-20187000.0</v>
+      </c>
+      <c r="CE5">
+        <v>-20321000.0</v>
+      </c>
+      <c r="CF5">
+        <v>-21029000.0</v>
+      </c>
+      <c r="CG5">
+        <v>-20101000.0</v>
+      </c>
+      <c r="CH5">
+        <v>-22367000.0</v>
+      </c>
+      <c r="CI5">
+        <v>-19320000.0</v>
+      </c>
+      <c r="CJ5">
+        <v>-23031000.0</v>
+      </c>
+      <c r="CK5">
+        <v>-31874000.0</v>
+      </c>
+      <c r="CL5">
+        <v>-17830000.0</v>
+      </c>
+      <c r="CM5">
+        <v>-26375000.0</v>
+      </c>
+      <c r="CN5">
+        <v>-25232000.0</v>
+      </c>
+      <c r="CO5">
+        <v>-11009000.0</v>
+      </c>
+      <c r="CP5">
+        <v>-8758000.0</v>
+      </c>
+      <c r="CQ5">
+        <v>-9726000.0</v>
+      </c>
+      <c r="CR5">
+        <v>-8448000.0</v>
+      </c>
+      <c r="CS5">
+        <v>-12900000.0</v>
+      </c>
+      <c r="CT5">
+        <v>-20973000.0</v>
+      </c>
+      <c r="CU5">
+        <v>-20409000.0</v>
+      </c>
+      <c r="CV5">
+        <v>-18896000.0</v>
+      </c>
+      <c r="CW5">
+        <v>-26573000.0</v>
+      </c>
+      <c r="CX5">
+        <v>-24204000.0</v>
+      </c>
+      <c r="CY5">
+        <v>-29575000.0</v>
+      </c>
+      <c r="CZ5">
+        <v>-34999000.0</v>
+      </c>
+      <c r="DA5">
+        <v>-37103000.0</v>
+      </c>
+      <c r="DB5">
+        <v>-30996000.0</v>
+      </c>
+      <c r="DC5">
+        <v>-25300000.0</v>
+      </c>
+      <c r="DD5">
+        <v>-24026000.0</v>
+      </c>
+      <c r="DE5"/>
+      <c r="DF5"/>
+    </row>
+    <row r="6" spans="1:110">
+      <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+      <c r="CN6"/>
+      <c r="CO6"/>
+      <c r="CP6"/>
+      <c r="CQ6"/>
+      <c r="CR6"/>
+      <c r="CS6"/>
+      <c r="CT6"/>
+      <c r="CU6"/>
+      <c r="CV6"/>
+      <c r="CW6"/>
+      <c r="CX6"/>
+      <c r="CY6"/>
+      <c r="CZ6"/>
+      <c r="DA6"/>
+      <c r="DB6"/>
+      <c r="DC6"/>
+      <c r="DD6"/>
+      <c r="DE6"/>
+      <c r="DF6"/>
+    </row>
+    <row r="7" spans="1:110">
+      <c r="A7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7">
+        <v>1063000.0</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7">
+        <v>1081000.0</v>
+      </c>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
+      <c r="CS7"/>
+      <c r="CT7"/>
+      <c r="CU7"/>
+      <c r="CV7"/>
+      <c r="CW7"/>
+      <c r="CX7"/>
+      <c r="CY7"/>
+      <c r="CZ7"/>
+      <c r="DA7"/>
+      <c r="DB7"/>
+      <c r="DC7"/>
+      <c r="DD7"/>
+      <c r="DE7"/>
+      <c r="DF7"/>
+    </row>
+    <row r="8" spans="1:110">
+      <c r="A8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8">
+        <v>1277000.0</v>
+      </c>
+      <c r="C8">
+        <v>1298000.0</v>
+      </c>
+      <c r="D8">
+        <v>1322000.0</v>
+      </c>
+      <c r="E8">
+        <v>1328000.0</v>
+      </c>
+      <c r="F8">
+        <v>1328000.0</v>
+      </c>
+      <c r="G8">
+        <v>1328000.0</v>
+      </c>
+      <c r="H8">
+        <v>1327000.0</v>
+      </c>
+      <c r="I8">
+        <v>1327000.0</v>
+      </c>
+      <c r="J8">
+        <v>1327000.0</v>
+      </c>
+      <c r="K8">
+        <v>1339000.0</v>
+      </c>
+      <c r="L8">
+        <v>1359000.0</v>
+      </c>
+      <c r="M8">
+        <v>1361000.0</v>
+      </c>
+      <c r="N8">
+        <v>1361000.0</v>
+      </c>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
+      <c r="CV8"/>
+      <c r="CW8"/>
+      <c r="CX8"/>
+      <c r="CY8"/>
+      <c r="CZ8"/>
+      <c r="DA8"/>
+      <c r="DB8"/>
+      <c r="DC8"/>
+      <c r="DD8"/>
+      <c r="DE8"/>
+      <c r="DF8"/>
+    </row>
+    <row r="9" spans="1:110">
+      <c r="A9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9"/>
+      <c r="CU9"/>
+      <c r="CV9"/>
+      <c r="CW9"/>
+      <c r="CX9"/>
+      <c r="CY9"/>
+      <c r="CZ9"/>
+      <c r="DA9"/>
+      <c r="DB9"/>
+      <c r="DC9"/>
+      <c r="DD9"/>
+      <c r="DE9"/>
+      <c r="DF9"/>
+    </row>
+    <row r="10" spans="1:110">
+      <c r="A10" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10">
+        <v>16270000.0</v>
+      </c>
+      <c r="C10">
+        <v>232634000.0</v>
+      </c>
+      <c r="D10">
+        <v>252443000.0</v>
+      </c>
+      <c r="E10">
+        <v>174965000.0</v>
+      </c>
+      <c r="F10">
+        <v>340389000.0</v>
+      </c>
+      <c r="G10">
+        <v>170324000.0</v>
+      </c>
+      <c r="H10">
+        <v>217307000.0</v>
+      </c>
+      <c r="I10">
+        <v>317821000.0</v>
+      </c>
+      <c r="J10">
+        <v>443513000.0</v>
+      </c>
+      <c r="K10">
+        <v>320357000.0</v>
+      </c>
+      <c r="L10">
+        <v>245605000.0</v>
+      </c>
+      <c r="M10">
+        <v>329409000.0</v>
+      </c>
+      <c r="N10">
+        <v>60207000.0</v>
+      </c>
+      <c r="O10">
+        <v>49686000.0</v>
+      </c>
+      <c r="P10">
+        <v>49194000.0</v>
+      </c>
+      <c r="Q10">
+        <v>54789000.0</v>
+      </c>
+      <c r="R10">
+        <v>166869000.0</v>
+      </c>
+      <c r="S10">
+        <v>135475000.0</v>
+      </c>
+      <c r="T10">
+        <v>42262000.0</v>
+      </c>
+      <c r="U10">
+        <v>95305000.0</v>
+      </c>
+      <c r="V10">
+        <v>139472000.0</v>
+      </c>
+      <c r="W10">
+        <v>168032000.0</v>
+      </c>
+      <c r="X10">
+        <v>185148000.0</v>
+      </c>
+      <c r="Y10">
+        <v>396219000.0</v>
+      </c>
+      <c r="Z10">
+        <v>118374000.0</v>
+      </c>
+      <c r="AA10">
+        <v>70703000.0</v>
+      </c>
+      <c r="AB10">
+        <v>220370000.0</v>
+      </c>
+      <c r="AC10">
+        <v>43051000.0</v>
+      </c>
+      <c r="AD10">
+        <v>218051000.0</v>
+      </c>
+      <c r="AE10">
+        <v>81713000.0</v>
+      </c>
+      <c r="AF10">
+        <v>139055000.0</v>
+      </c>
+      <c r="AG10">
+        <v>182078000.0</v>
+      </c>
+      <c r="AH10">
+        <v>140580000.0</v>
+      </c>
+      <c r="AI10">
+        <v>29120000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>351659000.0</v>
+      </c>
+      <c r="AK10">
+        <v>130249000.0</v>
+      </c>
+      <c r="AL10">
+        <v>240587000.0</v>
+      </c>
+      <c r="AM10">
+        <v>150560000.0</v>
+      </c>
+      <c r="AN10">
+        <v>281764000.0</v>
+      </c>
+      <c r="AO10">
+        <v>152831000.0</v>
+      </c>
+      <c r="AP10">
+        <v>203811000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>232354000.0</v>
+      </c>
+      <c r="AR10">
+        <v>772632000.0</v>
+      </c>
+      <c r="AS10">
+        <v>46668000.0</v>
+      </c>
+      <c r="AT10">
+        <v>1021150000.0</v>
+      </c>
+      <c r="AU10">
+        <v>208642000.0</v>
+      </c>
+      <c r="AV10">
+        <v>810840000.0</v>
+      </c>
+      <c r="AW10">
+        <v>88424000.0</v>
+      </c>
+      <c r="AX10">
+        <v>114835000.0</v>
+      </c>
+      <c r="AY10">
+        <v>88665000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>113886000.0</v>
+      </c>
+      <c r="BA10">
+        <v>131287000.0</v>
+      </c>
+      <c r="BB10">
+        <v>48574000.0</v>
+      </c>
+      <c r="BC10">
+        <v>105157000.0</v>
+      </c>
+      <c r="BD10">
+        <v>141705000.0</v>
+      </c>
+      <c r="BE10">
+        <v>172948000.0</v>
+      </c>
+      <c r="BF10">
+        <v>143707000.0</v>
+      </c>
+      <c r="BG10">
+        <v>170175000.0</v>
+      </c>
+      <c r="BH10">
+        <v>121070000.0</v>
+      </c>
+      <c r="BI10">
+        <v>161872000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>122002000.0</v>
+      </c>
+      <c r="BK10">
+        <v>1329861000.0</v>
+      </c>
+      <c r="BL10">
+        <v>65217000.0</v>
+      </c>
+      <c r="BM10">
+        <v>75886000.0</v>
+      </c>
+      <c r="BN10">
+        <v>60735000.0</v>
+      </c>
+      <c r="BO10">
+        <v>105128000.0</v>
+      </c>
+      <c r="BP10">
+        <v>41154000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>74101000.0</v>
+      </c>
+      <c r="BR10">
+        <v>52025000.0</v>
+      </c>
+      <c r="BS10">
+        <v>143134000.0</v>
+      </c>
+      <c r="BT10">
+        <v>87138000.0</v>
+      </c>
+      <c r="BU10">
+        <v>86437000.0</v>
+      </c>
+      <c r="BV10">
+        <v>264501000.0</v>
+      </c>
+      <c r="BW10">
+        <v>253725000.0</v>
+      </c>
+      <c r="BX10">
+        <v>162791000.0</v>
+      </c>
+      <c r="BY10">
+        <v>188664000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>242186000.0</v>
+      </c>
+      <c r="CA10">
+        <v>187479000.0</v>
+      </c>
+      <c r="CB10">
+        <v>183242000.0</v>
+      </c>
+      <c r="CC10">
+        <v>105162000.0</v>
+      </c>
+      <c r="CD10">
+        <v>206175000.0</v>
+      </c>
+      <c r="CE10">
+        <v>51333000.0</v>
+      </c>
+      <c r="CF10">
+        <v>58566000.0</v>
+      </c>
+      <c r="CG10">
+        <v>79412000.0</v>
+      </c>
+      <c r="CH10">
+        <v>63906000.0</v>
+      </c>
+      <c r="CI10">
+        <v>111047000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>171526000.0</v>
+      </c>
+      <c r="CK10">
+        <v>101645000.0</v>
+      </c>
+      <c r="CL10">
+        <v>89859000.0</v>
+      </c>
+      <c r="CM10">
+        <v>40152000.0</v>
+      </c>
+      <c r="CN10">
+        <v>41918000.0</v>
+      </c>
+      <c r="CO10">
+        <v>100618000.0</v>
+      </c>
+      <c r="CP10">
+        <v>231855000.0</v>
+      </c>
+      <c r="CQ10">
+        <v>27866000.0</v>
+      </c>
+      <c r="CR10">
+        <v>452341000.0</v>
+      </c>
+      <c r="CS10">
+        <v>95992000.0</v>
+      </c>
+      <c r="CT10">
+        <v>75762000.0</v>
+      </c>
+      <c r="CU10">
+        <v>29652000.0</v>
+      </c>
+      <c r="CV10">
+        <v>153462000.0</v>
+      </c>
+      <c r="CW10">
+        <v>242407000.0</v>
+      </c>
+      <c r="CX10">
+        <v>243941000.0</v>
+      </c>
+      <c r="CY10">
+        <v>207392000.0</v>
+      </c>
+      <c r="CZ10">
+        <v>133034000.0</v>
+      </c>
+      <c r="DA10">
+        <v>28639000.0</v>
+      </c>
+      <c r="DB10">
+        <v>111349000.0</v>
+      </c>
+      <c r="DC10">
+        <v>62400000.0</v>
+      </c>
+      <c r="DD10">
+        <v>22300000.0</v>
+      </c>
+      <c r="DE10"/>
+      <c r="DF10"/>
+    </row>
+    <row r="11" spans="1:110">
+      <c r="A11" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
+      <c r="CT11"/>
+      <c r="CU11"/>
+      <c r="CV11"/>
+      <c r="CW11"/>
+      <c r="CX11"/>
+      <c r="CY11"/>
+      <c r="CZ11"/>
+      <c r="DA11"/>
+      <c r="DB11"/>
+      <c r="DC11"/>
+      <c r="DD11"/>
+      <c r="DE11"/>
+      <c r="DF11"/>
+    </row>
+    <row r="12" spans="1:110">
+      <c r="A12" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12">
+        <v>16270000.0</v>
+      </c>
+      <c r="C12">
+        <v>1062338000.0</v>
+      </c>
+      <c r="D12">
+        <v>1119659000.0</v>
+      </c>
+      <c r="E12">
+        <v>1131194000.0</v>
+      </c>
+      <c r="F12">
+        <v>1301806000.0</v>
+      </c>
+      <c r="G12">
+        <v>1031825000.0</v>
+      </c>
+      <c r="H12">
+        <v>1073573000.0</v>
+      </c>
+      <c r="I12">
+        <v>1119774000.0</v>
+      </c>
+      <c r="J12">
+        <v>1286463000.0</v>
+      </c>
+      <c r="K12">
+        <v>1060819000.0</v>
+      </c>
+      <c r="L12">
+        <v>1630087000.0</v>
+      </c>
+      <c r="M12">
+        <v>1774276000.0</v>
+      </c>
+      <c r="N12">
+        <v>1566015000.0</v>
+      </c>
+      <c r="O12">
+        <v>1578372000.0</v>
+      </c>
+      <c r="P12">
+        <v>1612501000.0</v>
+      </c>
+      <c r="Q12">
+        <v>1748949000.0</v>
+      </c>
+      <c r="R12">
+        <v>1947288000.0</v>
+      </c>
+      <c r="S12">
+        <v>2026128000.0</v>
+      </c>
+      <c r="T12">
+        <v>2056870000.0</v>
+      </c>
+      <c r="U12">
+        <v>2111010000.0</v>
+      </c>
+      <c r="V12">
+        <v>2235396000.0</v>
+      </c>
+      <c r="W12">
+        <v>2081898000.0</v>
+      </c>
+      <c r="X12">
+        <v>1746098000.0</v>
+      </c>
+      <c r="Y12">
+        <v>1616273000.0</v>
+      </c>
+      <c r="Z12">
+        <v>1354411000.0</v>
+      </c>
+      <c r="AA12">
+        <v>1300290000.0</v>
+      </c>
+      <c r="AB12">
+        <v>1425233000.0</v>
+      </c>
+      <c r="AC12">
+        <v>812444000.0</v>
+      </c>
+      <c r="AD12">
+        <v>968621000.0</v>
+      </c>
+      <c r="AE12">
+        <v>750200000.0</v>
+      </c>
+      <c r="AF12">
+        <v>853669000.0</v>
+      </c>
+      <c r="AG12">
+        <v>737439000.0</v>
+      </c>
+      <c r="AH12">
+        <v>699726000.0</v>
+      </c>
+      <c r="AI12">
+        <v>531004000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>767490000.0</v>
+      </c>
+      <c r="AK12">
+        <v>583143000.0</v>
+      </c>
+      <c r="AL12">
+        <v>705670000.0</v>
+      </c>
+      <c r="AM12">
+        <v>650352000.0</v>
+      </c>
+      <c r="AN12">
+        <v>809065000.0</v>
+      </c>
+      <c r="AO12">
+        <v>819144000.0</v>
+      </c>
+      <c r="AP12">
+        <v>881227000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>869324000.0</v>
+      </c>
+      <c r="AR12">
+        <v>1530803000.0</v>
+      </c>
+      <c r="AS12">
+        <v>893727000.0</v>
+      </c>
+      <c r="AT12">
+        <v>1864006000.0</v>
+      </c>
+      <c r="AU12">
+        <v>985971000.0</v>
+      </c>
+      <c r="AV12">
+        <v>1651630000.0</v>
+      </c>
+      <c r="AW12">
+        <v>945796000.0</v>
+      </c>
+      <c r="AX12">
+        <v>1010458000.0</v>
+      </c>
+      <c r="AY12">
+        <v>1082258000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>1183853000.0</v>
+      </c>
+      <c r="BA12">
+        <v>1298330000.0</v>
+      </c>
+      <c r="BB12">
+        <v>1294017000.0</v>
+      </c>
+      <c r="BC12">
+        <v>1364549000.0</v>
+      </c>
+      <c r="BD12">
+        <v>1548549000.0</v>
+      </c>
+      <c r="BE12">
+        <v>172948000.0</v>
+      </c>
+      <c r="BF12">
+        <v>143707000.0</v>
+      </c>
+      <c r="BG12">
+        <v>170175000.0</v>
+      </c>
+      <c r="BH12">
+        <v>1607509000.0</v>
+      </c>
+      <c r="BI12">
+        <v>161872000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>122002000.0</v>
+      </c>
+      <c r="BK12">
+        <v>1329861000.0</v>
+      </c>
+      <c r="BL12">
+        <v>65217000.0</v>
+      </c>
+      <c r="BM12">
+        <v>75886000.0</v>
+      </c>
+      <c r="BN12">
+        <v>60735000.0</v>
+      </c>
+      <c r="BO12">
+        <v>105128000.0</v>
+      </c>
+      <c r="BP12">
+        <v>41154000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>74101000.0</v>
+      </c>
+      <c r="BR12">
+        <v>52025000.0</v>
+      </c>
+      <c r="BS12">
+        <v>143134000.0</v>
+      </c>
+      <c r="BT12">
+        <v>87138000.0</v>
+      </c>
+      <c r="BU12">
+        <v>86437000.0</v>
+      </c>
+      <c r="BV12">
+        <v>264501000.0</v>
+      </c>
+      <c r="BW12">
+        <v>253725000.0</v>
+      </c>
+      <c r="BX12">
+        <v>162791000.0</v>
+      </c>
+      <c r="BY12">
+        <v>188664000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>242186000.0</v>
+      </c>
+      <c r="CA12">
+        <v>187479000.0</v>
+      </c>
+      <c r="CB12">
+        <v>183242000.0</v>
+      </c>
+      <c r="CC12">
+        <v>105162000.0</v>
+      </c>
+      <c r="CD12">
+        <v>206175000.0</v>
+      </c>
+      <c r="CE12">
+        <v>51333000.0</v>
+      </c>
+      <c r="CF12">
+        <v>58566000.0</v>
+      </c>
+      <c r="CG12">
+        <v>79412000.0</v>
+      </c>
+      <c r="CH12">
+        <v>63906000.0</v>
+      </c>
+      <c r="CI12">
+        <v>111047000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>171526000.0</v>
+      </c>
+      <c r="CK12">
+        <v>101645000.0</v>
+      </c>
+      <c r="CL12">
+        <v>89859000.0</v>
+      </c>
+      <c r="CM12">
+        <v>40152000.0</v>
+      </c>
+      <c r="CN12">
+        <v>41918000.0</v>
+      </c>
+      <c r="CO12">
+        <v>100618000.0</v>
+      </c>
+      <c r="CP12">
+        <v>231855000.0</v>
+      </c>
+      <c r="CQ12">
+        <v>27866000.0</v>
+      </c>
+      <c r="CR12">
+        <v>452341000.0</v>
+      </c>
+      <c r="CS12">
+        <v>95992000.0</v>
+      </c>
+      <c r="CT12">
+        <v>75762000.0</v>
+      </c>
+      <c r="CU12">
+        <v>29652000.0</v>
+      </c>
+      <c r="CV12">
+        <v>153462000.0</v>
+      </c>
+      <c r="CW12">
+        <v>242407000.0</v>
+      </c>
+      <c r="CX12">
+        <v>243941000.0</v>
+      </c>
+      <c r="CY12">
+        <v>207392000.0</v>
+      </c>
+      <c r="CZ12">
+        <v>133034000.0</v>
+      </c>
+      <c r="DA12">
+        <v>28639000.0</v>
+      </c>
+      <c r="DB12">
+        <v>111349000.0</v>
+      </c>
+      <c r="DC12">
+        <v>62400000.0</v>
+      </c>
+      <c r="DD12">
+        <v>22300000.0</v>
+      </c>
+      <c r="DE12"/>
+      <c r="DF12"/>
+    </row>
+    <row r="13" spans="1:110">
+      <c r="A13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B13">
+        <v>1277000.0</v>
+      </c>
+      <c r="C13">
+        <v>1298000.0</v>
+      </c>
+      <c r="D13">
+        <v>1322000.0</v>
+      </c>
+      <c r="E13">
+        <v>1328000.0</v>
+      </c>
+      <c r="F13">
+        <v>1328000.0</v>
+      </c>
+      <c r="G13">
+        <v>1328000.0</v>
+      </c>
+      <c r="H13">
+        <v>1327000.0</v>
+      </c>
+      <c r="I13">
+        <v>1327000.0</v>
+      </c>
+      <c r="J13">
+        <v>1327000.0</v>
+      </c>
+      <c r="K13">
+        <v>1339000.0</v>
+      </c>
+      <c r="L13">
+        <v>1359000.0</v>
+      </c>
+      <c r="M13">
+        <v>1361000.0</v>
+      </c>
+      <c r="N13">
+        <v>1361000.0</v>
+      </c>
+      <c r="O13">
+        <v>1361000.0</v>
+      </c>
+      <c r="P13">
+        <v>1388000.0</v>
+      </c>
+      <c r="Q13">
+        <v>1388000.0</v>
+      </c>
+      <c r="R13">
+        <v>1388000.0</v>
+      </c>
+      <c r="S13">
+        <v>1388000.0</v>
+      </c>
+      <c r="T13">
+        <v>1388000.0</v>
+      </c>
+      <c r="U13">
+        <v>1388000.0</v>
+      </c>
+      <c r="V13">
+        <v>1388000.0</v>
+      </c>
+      <c r="W13">
+        <v>1388000.0</v>
+      </c>
+      <c r="X13">
+        <v>1389000.0</v>
+      </c>
+      <c r="Y13">
+        <v>1415000.0</v>
+      </c>
+      <c r="Z13">
+        <v>1415000.0</v>
+      </c>
+      <c r="AA13">
+        <v>1415000.0</v>
+      </c>
+      <c r="AB13">
+        <v>1414000.0</v>
+      </c>
+      <c r="AC13">
+        <v>1414000.0</v>
+      </c>
+      <c r="AD13">
+        <v>1413000.0</v>
+      </c>
+      <c r="AE13">
+        <v>1413000.0</v>
+      </c>
+      <c r="AF13">
+        <v>1412000.0</v>
+      </c>
+      <c r="AG13">
+        <v>1383000.0</v>
+      </c>
+      <c r="AH13">
+        <v>1382000.0</v>
+      </c>
+      <c r="AI13">
+        <v>1382000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>1382000.0</v>
+      </c>
+      <c r="AK13">
+        <v>1382000.0</v>
+      </c>
+      <c r="AL13">
+        <v>1382000.0</v>
+      </c>
+      <c r="AM13">
+        <v>1379000.0</v>
+      </c>
+      <c r="AN13">
+        <v>1375000.0</v>
+      </c>
+      <c r="AO13">
+        <v>1372000.0</v>
+      </c>
+      <c r="AP13">
+        <v>1372000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>1371000.0</v>
+      </c>
+      <c r="AR13">
+        <v>1371000.0</v>
+      </c>
+      <c r="AS13">
+        <v>1387000.0</v>
+      </c>
+      <c r="AT13">
+        <v>1407000.0</v>
+      </c>
+      <c r="AU13">
+        <v>1407000.0</v>
+      </c>
+      <c r="AV13">
+        <v>1410000.0</v>
+      </c>
+      <c r="AW13">
+        <v>1424000.0</v>
+      </c>
+      <c r="AX13">
+        <v>1431000.0</v>
+      </c>
+      <c r="AY13">
+        <v>1473000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>1478000.0</v>
+      </c>
+      <c r="BA13">
+        <v>1478000.0</v>
+      </c>
+      <c r="BB13">
+        <v>1493000.0</v>
+      </c>
+      <c r="BC13">
+        <v>1521000.0</v>
+      </c>
+      <c r="BD13">
+        <v>1554000.0</v>
+      </c>
+      <c r="BE13">
+        <v>1582000.0</v>
+      </c>
+      <c r="BF13">
+        <v>1653000.0</v>
+      </c>
+      <c r="BG13">
+        <v>1675000.0</v>
+      </c>
+      <c r="BH13">
+        <v>1675000.0</v>
+      </c>
+      <c r="BI13">
+        <v>1675000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>1675000.0</v>
+      </c>
+      <c r="BK13">
+        <v>1675000.0</v>
+      </c>
+      <c r="BL13">
+        <v>915000.0</v>
+      </c>
+      <c r="BM13">
+        <v>915000.0</v>
+      </c>
+      <c r="BN13">
+        <v>915000.0</v>
+      </c>
+      <c r="BO13">
+        <v>915000.0</v>
+      </c>
+      <c r="BP13">
+        <v>915000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>915000.0</v>
+      </c>
+      <c r="BR13">
+        <v>915000.0</v>
+      </c>
+      <c r="BS13">
+        <v>915000.0</v>
+      </c>
+      <c r="BT13">
+        <v>915000.0</v>
+      </c>
+      <c r="BU13">
+        <v>915000.0</v>
+      </c>
+      <c r="BV13">
+        <v>915000.0</v>
+      </c>
+      <c r="BW13">
+        <v>915000.0</v>
+      </c>
+      <c r="BX13">
+        <v>915000.0</v>
+      </c>
+      <c r="BY13">
+        <v>915000.0</v>
+      </c>
+      <c r="BZ13">
+        <v>915000.0</v>
+      </c>
+      <c r="CA13">
+        <v>915000.0</v>
+      </c>
+      <c r="CB13">
+        <v>915000.0</v>
+      </c>
+      <c r="CC13">
+        <v>915000.0</v>
+      </c>
+      <c r="CD13">
+        <v>915000.0</v>
+      </c>
+      <c r="CE13">
+        <v>915000.0</v>
+      </c>
+      <c r="CF13">
+        <v>915000.0</v>
+      </c>
+      <c r="CG13">
+        <v>915000.0</v>
+      </c>
+      <c r="CH13">
+        <v>915000.0</v>
+      </c>
+      <c r="CI13">
+        <v>915000.0</v>
+      </c>
+      <c r="CJ13">
+        <v>915000.0</v>
+      </c>
+      <c r="CK13">
+        <v>915000.0</v>
+      </c>
+      <c r="CL13">
+        <v>915000.0</v>
+      </c>
+      <c r="CM13">
+        <v>915000.0</v>
+      </c>
+      <c r="CN13">
+        <v>915000.0</v>
+      </c>
+      <c r="CO13">
+        <v>915000.0</v>
+      </c>
+      <c r="CP13">
+        <v>915000.0</v>
+      </c>
+      <c r="CQ13">
+        <v>915000.0</v>
+      </c>
+      <c r="CR13">
+        <v>915000.0</v>
+      </c>
+      <c r="CS13">
+        <v>915000.0</v>
+      </c>
+      <c r="CT13">
+        <v>915000.0</v>
+      </c>
+      <c r="CU13">
+        <v>915000.0</v>
+      </c>
+      <c r="CV13">
+        <v>915000.0</v>
+      </c>
+      <c r="CW13">
+        <v>915000.0</v>
+      </c>
+      <c r="CX13">
+        <v>915000.0</v>
+      </c>
+      <c r="CY13">
+        <v>915000.0</v>
+      </c>
+      <c r="CZ13">
+        <v>915000.0</v>
+      </c>
+      <c r="DA13">
+        <v>915000.0</v>
+      </c>
+      <c r="DB13">
+        <v>915000.0</v>
+      </c>
+      <c r="DC13">
+        <v>900000.0</v>
+      </c>
+      <c r="DD13">
+        <v>900000.0</v>
+      </c>
+      <c r="DE13"/>
+      <c r="DF13"/>
+    </row>
+    <row r="14" spans="1:110">
+      <c r="A14" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14">
+        <v>126631000.0</v>
+      </c>
+      <c r="C14">
+        <v>128953166.0</v>
+      </c>
+      <c r="D14">
+        <v>130026000.0</v>
+      </c>
+      <c r="E14">
+        <v>130026000.0</v>
+      </c>
+      <c r="F14">
+        <v>130026000.0</v>
+      </c>
+      <c r="G14">
+        <v>129973000.0</v>
+      </c>
+      <c r="H14">
+        <v>129918000.0</v>
+      </c>
+      <c r="I14">
+        <v>129866000.0</v>
+      </c>
+      <c r="J14">
+        <v>130536000.0</v>
+      </c>
+      <c r="K14">
+        <v>132353000.0</v>
+      </c>
+      <c r="L14">
+        <v>133225000.0</v>
+      </c>
+      <c r="M14">
+        <v>133198755.0</v>
+      </c>
+      <c r="N14">
+        <v>133150000.0</v>
+      </c>
+      <c r="O14">
+        <v>134641000.0</v>
+      </c>
+      <c r="P14">
+        <v>135773000.0</v>
+      </c>
+      <c r="Q14">
+        <v>135725000.0</v>
+      </c>
+      <c r="R14">
+        <v>135677000.0</v>
+      </c>
+      <c r="S14">
+        <v>135627000.0</v>
+      </c>
+      <c r="T14">
+        <v>135572000.0</v>
+      </c>
+      <c r="U14">
+        <v>135537000.0</v>
+      </c>
+      <c r="V14">
+        <v>136200000.0</v>
+      </c>
+      <c r="W14">
+        <v>135399000.0</v>
+      </c>
+      <c r="X14">
+        <v>137705000.0</v>
+      </c>
+      <c r="Y14">
+        <v>138987000.0</v>
+      </c>
+      <c r="Z14">
+        <v>138000334.0</v>
+      </c>
+      <c r="AA14">
+        <v>137898000.0</v>
+      </c>
+      <c r="AB14">
+        <v>137867000.0</v>
+      </c>
+      <c r="AC14">
+        <v>137993000.0</v>
+      </c>
+      <c r="AD14">
+        <v>137691000.0</v>
+      </c>
+      <c r="AE14">
+        <v>137592000.0</v>
+      </c>
+      <c r="AF14">
+        <v>135556000.0</v>
+      </c>
+      <c r="AG14">
+        <v>134530000.0</v>
+      </c>
+      <c r="AH14">
+        <v>134475000.0</v>
+      </c>
+      <c r="AI14">
+        <v>134467000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>134404000.0</v>
+      </c>
+      <c r="AK14">
+        <v>134360000.0</v>
+      </c>
+      <c r="AL14">
+        <v>134844000.0</v>
+      </c>
+      <c r="AM14">
+        <v>133950000.0</v>
+      </c>
+      <c r="AN14">
+        <v>133493000.0</v>
+      </c>
+      <c r="AO14">
+        <v>133251000.0</v>
+      </c>
+      <c r="AP14">
+        <v>133031000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>132911000.0</v>
+      </c>
+      <c r="AR14">
+        <v>133533000.0</v>
+      </c>
+      <c r="AS14">
+        <v>135763000.0</v>
+      </c>
+      <c r="AT14">
+        <v>137193000.0</v>
+      </c>
+      <c r="AU14">
+        <v>136200000.0</v>
+      </c>
+      <c r="AV14">
+        <v>137051000.0</v>
+      </c>
+      <c r="AW14">
+        <v>138334000.0</v>
+      </c>
+      <c r="AX14">
+        <v>140315000.0</v>
+      </c>
+      <c r="AY14">
+        <v>142883000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>142858000.0</v>
+      </c>
+      <c r="BA14">
+        <v>143263000.0</v>
+      </c>
+      <c r="BB14">
+        <v>145382000.0</v>
+      </c>
+      <c r="BC14">
+        <v>147883000.0</v>
+      </c>
+      <c r="BD14">
+        <v>151079000.0</v>
+      </c>
+      <c r="BE14">
+        <v>156966000.0</v>
+      </c>
+      <c r="BF14">
+        <v>161728000.0</v>
+      </c>
+      <c r="BG14">
+        <v>161931000.0</v>
+      </c>
+      <c r="BH14">
+        <v>161923000.0</v>
+      </c>
+      <c r="BI14">
+        <v>161648000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>161507000.0</v>
+      </c>
+      <c r="BK14">
+        <v>165541000.0</v>
+      </c>
+      <c r="BL14">
+        <v>165541000.0</v>
+      </c>
+      <c r="BM14">
+        <v>165923000.0</v>
+      </c>
+      <c r="BN14">
+        <v>165799000.0</v>
+      </c>
+      <c r="BO14">
+        <v>165879000.0</v>
+      </c>
+      <c r="BP14">
+        <v>165642000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>165776000.0</v>
+      </c>
+      <c r="BR14">
+        <v>165646000.0</v>
+      </c>
+      <c r="BS14">
+        <v>165649000.0</v>
+      </c>
+      <c r="BT14">
+        <v>165098000.0</v>
+      </c>
+      <c r="BU14">
+        <v>165298000.0</v>
+      </c>
+      <c r="BV14">
+        <v>165089000.0</v>
+      </c>
+      <c r="BW14">
+        <v>165290846.0</v>
+      </c>
+      <c r="BX14">
+        <v>165130123.0</v>
+      </c>
+      <c r="BY14">
+        <v>165347439.0</v>
+      </c>
+      <c r="BZ14">
+        <v>165148233.0</v>
+      </c>
+      <c r="CA14">
+        <v>164877000.0</v>
+      </c>
+      <c r="CB14">
+        <v>164174842.0</v>
+      </c>
+      <c r="CC14">
+        <v>164693000.0</v>
+      </c>
+      <c r="CD14">
+        <v>165076000.0</v>
+      </c>
+      <c r="CE14">
+        <v>165187000.0</v>
+      </c>
+      <c r="CF14">
+        <v>164483000.0</v>
+      </c>
+      <c r="CG14">
+        <v>165510000.0</v>
+      </c>
+      <c r="CH14">
+        <v>165467000.0</v>
+      </c>
+      <c r="CI14">
+        <v>165259000.0</v>
+      </c>
+      <c r="CJ14">
+        <v>165163000.0</v>
+      </c>
+      <c r="CK14">
+        <v>165163035.0</v>
+      </c>
+      <c r="CL14">
+        <v>164736240.0</v>
+      </c>
+      <c r="CM14">
+        <v>174229443.0</v>
+      </c>
+      <c r="CN14">
+        <v>154898817.0</v>
+      </c>
+      <c r="CO14">
+        <v>154898817.0</v>
+      </c>
+      <c r="CP14">
+        <v>164824000.0</v>
+      </c>
+      <c r="CQ14">
+        <v>164912000.0</v>
+      </c>
+      <c r="CR14">
+        <v>164462000.0</v>
+      </c>
+      <c r="CS14">
+        <v>166629000.0</v>
+      </c>
+      <c r="CT14">
+        <v>166414000.0</v>
+      </c>
+      <c r="CU14">
+        <v>168218000.0</v>
+      </c>
+      <c r="CV14">
+        <v>177455000.0</v>
+      </c>
+      <c r="CW14">
+        <v>177455000.0</v>
+      </c>
+      <c r="CX14">
+        <v>180444000.0</v>
+      </c>
+      <c r="CY14">
+        <v>183596000.0</v>
+      </c>
+      <c r="CZ14">
+        <v>192878000.0</v>
+      </c>
+      <c r="DA14">
+        <v>192878000.0</v>
+      </c>
+      <c r="DB14">
+        <v>196067000.0</v>
+      </c>
+      <c r="DC14">
+        <v>195109000.0</v>
+      </c>
+      <c r="DD14">
+        <v>207156000.0</v>
+      </c>
+      <c r="DE14">
+        <v>207156000.0</v>
+      </c>
+      <c r="DF14">
+        <v>207155714.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:110">
+      <c r="A15" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+      <c r="CO15"/>
+      <c r="CP15"/>
+      <c r="CQ15"/>
+      <c r="CR15"/>
+      <c r="CS15"/>
+      <c r="CT15"/>
+      <c r="CU15"/>
+      <c r="CV15"/>
+      <c r="CW15"/>
+      <c r="CX15"/>
+      <c r="CY15"/>
+      <c r="CZ15"/>
+      <c r="DA15"/>
+      <c r="DB15"/>
+      <c r="DC15"/>
+      <c r="DD15"/>
+      <c r="DE15"/>
+      <c r="DF15"/>
+    </row>
+    <row r="16" spans="1:110">
+      <c r="A16" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16">
+        <v>33884000.0</v>
+      </c>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16">
+        <v>5810000.0</v>
+      </c>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16">
+        <v>8180000.0</v>
+      </c>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16"/>
+      <c r="CR16"/>
+      <c r="CS16"/>
+      <c r="CT16"/>
+      <c r="CU16"/>
+      <c r="CV16"/>
+      <c r="CW16"/>
+      <c r="CX16"/>
+      <c r="CY16"/>
+      <c r="CZ16"/>
+      <c r="DA16"/>
+      <c r="DB16"/>
+      <c r="DC16"/>
+      <c r="DD16">
+        <v>-154300000.0</v>
+      </c>
+      <c r="DE16"/>
+      <c r="DF16"/>
+    </row>
+    <row r="17" spans="1:110">
+      <c r="A17" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
+      <c r="CU17"/>
+      <c r="CV17"/>
+      <c r="CW17"/>
+      <c r="CX17"/>
+      <c r="CY17"/>
+      <c r="CZ17"/>
+      <c r="DA17"/>
+      <c r="DB17"/>
+      <c r="DC17"/>
+      <c r="DD17"/>
+      <c r="DE17"/>
+      <c r="DF17"/>
+    </row>
+    <row r="18" spans="1:110">
+      <c r="A18" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
+      <c r="DE18"/>
+      <c r="DF18"/>
+    </row>
+    <row r="19" spans="1:110">
+      <c r="A19" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
+      <c r="DE19"/>
+      <c r="DF19"/>
+    </row>
+    <row r="20" spans="1:110">
+      <c r="A20" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20">
+        <v>9324000.0</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20">
+        <v>9324000.0</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20">
+        <v>9324000.0</v>
+      </c>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20">
+        <v>2589000.0</v>
+      </c>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20">
+        <v>3961000.0</v>
+      </c>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20">
+        <v>9324000.0</v>
+      </c>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20">
+        <v>9324000.0</v>
+      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20">
+        <v>7989000.0</v>
+      </c>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20"/>
+      <c r="CU20"/>
+      <c r="CV20"/>
+      <c r="CW20"/>
+      <c r="CX20"/>
+      <c r="CY20"/>
+      <c r="CZ20"/>
+      <c r="DA20"/>
+      <c r="DB20"/>
+      <c r="DC20"/>
+      <c r="DD20"/>
+      <c r="DE20"/>
+      <c r="DF20"/>
+    </row>
+    <row r="21" spans="1:110">
+      <c r="A21" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21">
+        <v>223000.0</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21">
+        <v>746000.0</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
+        <v>1520000.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21">
+        <v>9324000.0</v>
+      </c>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21">
+        <v>9324000.0</v>
+      </c>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21">
+        <v>5539000.0</v>
+      </c>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21">
+        <v>7502000.0</v>
+      </c>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21">
+        <v>9818000.0</v>
+      </c>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21">
+        <v>32308000.0</v>
+      </c>
+      <c r="BV21">
+        <v>31538000.0</v>
+      </c>
+      <c r="BW21">
+        <v>31207000.0</v>
+      </c>
+      <c r="BX21">
+        <v>42489000.0</v>
+      </c>
+      <c r="BY21">
+        <v>42796000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>44831000.0</v>
+      </c>
+      <c r="CA21">
+        <v>40705000.0</v>
+      </c>
+      <c r="CB21">
+        <v>43391000.0</v>
+      </c>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21">
+        <v>36944000.0</v>
+      </c>
+      <c r="CG21">
+        <v>34720000.0</v>
+      </c>
+      <c r="CH21">
+        <v>37833000.0</v>
+      </c>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
+      <c r="CN21"/>
+      <c r="CO21"/>
+      <c r="CP21"/>
+      <c r="CQ21"/>
+      <c r="CR21"/>
+      <c r="CS21"/>
+      <c r="CT21"/>
+      <c r="CU21"/>
+      <c r="CV21"/>
+      <c r="CW21"/>
+      <c r="CX21"/>
+      <c r="CY21"/>
+      <c r="CZ21"/>
+      <c r="DA21"/>
+      <c r="DB21"/>
+      <c r="DC21"/>
+      <c r="DD21"/>
+      <c r="DE21"/>
+      <c r="DF21"/>
+    </row>
+    <row r="22" spans="1:110">
+      <c r="A22" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22">
+        <v>-217666000.0</v>
+      </c>
+      <c r="I22">
+        <v>-8250864000.0</v>
+      </c>
+      <c r="J22">
+        <v>-8321082000.0</v>
+      </c>
+      <c r="K22">
+        <v>-328679000.0</v>
+      </c>
+      <c r="L22">
+        <v>-290986000.0</v>
+      </c>
+      <c r="M22">
+        <v>-33070000.0</v>
+      </c>
+      <c r="N22">
+        <v>-46317000.0</v>
+      </c>
+      <c r="O22">
+        <v>-29873000.0</v>
+      </c>
+      <c r="P22">
+        <v>-47859000.0</v>
+      </c>
+      <c r="Q22">
+        <v>-27444000.0</v>
+      </c>
+      <c r="R22">
+        <v>-7281279000.0</v>
+      </c>
+      <c r="S22">
+        <v>-7254180000.0</v>
+      </c>
+      <c r="T22">
+        <v>-7170274000.0</v>
+      </c>
+      <c r="U22">
+        <v>-147564000.0</v>
+      </c>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
+      <c r="CQ22"/>
+      <c r="CR22"/>
+      <c r="CS22"/>
+      <c r="CT22"/>
+      <c r="CU22"/>
+      <c r="CV22"/>
+      <c r="CW22"/>
+      <c r="CX22"/>
+      <c r="CY22"/>
+      <c r="CZ22"/>
+      <c r="DA22"/>
+      <c r="DB22"/>
+      <c r="DC22"/>
+      <c r="DD22"/>
+      <c r="DE22"/>
+      <c r="DF22"/>
+    </row>
+    <row r="23" spans="1:110">
+      <c r="A23" t="s">
+        <v>50</v>
+      </c>
+      <c r="B23">
+        <v>9829080000.0</v>
+      </c>
+      <c r="C23">
+        <v>9778400000.0</v>
+      </c>
+      <c r="D23">
+        <v>9778701000.0</v>
+      </c>
+      <c r="E23">
+        <v>9692739000.0</v>
+      </c>
+      <c r="F23">
+        <v>9718184000.0</v>
+      </c>
+      <c r="G23">
+        <v>9538167000.0</v>
+      </c>
+      <c r="H23">
+        <v>9527608000.0</v>
+      </c>
+      <c r="I23">
+        <v>9602757000.0</v>
+      </c>
+      <c r="J23">
+        <v>9721286000.0</v>
+      </c>
+      <c r="K23">
+        <v>9576064000.0</v>
+      </c>
+      <c r="L23">
+        <v>10177461000.0</v>
+      </c>
+      <c r="M23">
+        <v>10294127000.0</v>
+      </c>
+      <c r="N23">
+        <v>10085770000.0</v>
+      </c>
+      <c r="O23">
+        <v>9929760000.0</v>
+      </c>
+      <c r="P23">
+        <v>9624897000.0</v>
+      </c>
+      <c r="Q23">
+        <v>9476053000.0</v>
+      </c>
+      <c r="R23">
+        <v>9531296000.0</v>
+      </c>
+      <c r="S23">
+        <v>9609157000.0</v>
+      </c>
+      <c r="T23">
+        <v>9631246000.0</v>
+      </c>
+      <c r="U23">
+        <v>9649665000.0</v>
+      </c>
+      <c r="V23">
+        <v>9698019000.0</v>
+      </c>
+      <c r="W23">
+        <v>9606964000.0</v>
+      </c>
+      <c r="X23">
+        <v>9487218000.0</v>
+      </c>
+      <c r="Y23">
+        <v>9558814000.0</v>
+      </c>
+      <c r="Z23">
+        <v>9371193000.0</v>
+      </c>
+      <c r="AA23">
+        <v>9236572000.0</v>
+      </c>
+      <c r="AB23">
+        <v>9340018000.0</v>
+      </c>
+      <c r="AC23">
+        <v>9286275000.0</v>
+      </c>
+      <c r="AD23">
+        <v>9534551000.0</v>
+      </c>
+      <c r="AE23">
+        <v>9303782000.0</v>
+      </c>
+      <c r="AF23">
+        <v>9449547000.0</v>
+      </c>
+      <c r="AG23">
+        <v>9048737000.0</v>
+      </c>
+      <c r="AH23">
+        <v>9116461000.0</v>
+      </c>
+      <c r="AI23">
+        <v>8990159000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>9192916000.0</v>
+      </c>
+      <c r="AK23">
+        <v>9103280000.0</v>
+      </c>
+      <c r="AL23">
+        <v>9246390000.0</v>
+      </c>
+      <c r="AM23">
+        <v>9139510000.0</v>
+      </c>
+      <c r="AN23">
+        <v>9267247000.0</v>
+      </c>
+      <c r="AO23">
+        <v>9241775000.0</v>
+      </c>
+      <c r="AP23">
+        <v>9316684000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>9133422000.0</v>
+      </c>
+      <c r="AR23">
+        <v>9844161000.0</v>
+      </c>
+      <c r="AS23">
+        <v>9131181000.0</v>
+      </c>
+      <c r="AT23">
+        <v>10023099000.0</v>
+      </c>
+      <c r="AU23">
+        <v>9056356000.0</v>
+      </c>
+      <c r="AV23">
+        <v>9865028000.0</v>
+      </c>
+      <c r="AW23">
+        <v>9031039000.0</v>
+      </c>
+      <c r="AX23">
+        <v>9115417000.0</v>
+      </c>
+      <c r="AY23">
+        <v>9111054000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>9186449000.0</v>
+      </c>
+      <c r="BA23">
+        <v>9239764000.0</v>
+      </c>
+      <c r="BB23">
+        <v>9393718000.0</v>
+      </c>
+      <c r="BC23">
+        <v>9238786000.0</v>
+      </c>
+      <c r="BD23">
+        <v>9378304000.0</v>
+      </c>
+      <c r="BE23">
+        <v>9420614000.0</v>
+      </c>
+      <c r="BF23">
+        <v>9573144000.0</v>
+      </c>
+      <c r="BG23">
+        <v>9421040000.0</v>
+      </c>
+      <c r="BH23">
+        <v>9450799000.0</v>
+      </c>
+      <c r="BI23">
+        <v>9602457000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>9733111000.0</v>
+      </c>
+      <c r="BK23">
+        <v>9798294000.0</v>
+      </c>
+      <c r="BL23">
+        <v>8487130000.0</v>
+      </c>
+      <c r="BM23">
+        <v>8543357000.0</v>
+      </c>
+      <c r="BN23">
+        <v>8485465000.0</v>
+      </c>
+      <c r="BO23">
+        <v>8374762000.0</v>
+      </c>
+      <c r="BP23">
+        <v>8403680000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>8319292000.0</v>
+      </c>
+      <c r="BR23">
+        <v>8269881000.0</v>
+      </c>
+      <c r="BS23">
+        <v>8157324000.0</v>
+      </c>
+      <c r="BT23">
+        <v>8055249000.0</v>
+      </c>
+      <c r="BU23">
+        <v>7892137000.0</v>
+      </c>
+      <c r="BV23">
+        <v>8034662000.0</v>
+      </c>
+      <c r="BW23">
+        <v>7945586000.0</v>
+      </c>
+      <c r="BX23">
+        <v>7675886000.0</v>
+      </c>
+      <c r="BY23">
+        <v>7823829000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>8097293000.0</v>
+      </c>
+      <c r="CA23">
+        <v>8205833000.0</v>
+      </c>
+      <c r="CB23">
+        <v>8199073000.0</v>
+      </c>
+      <c r="CC23">
+        <v>8117173000.0</v>
+      </c>
+      <c r="CD23">
+        <v>8252195000.0</v>
+      </c>
+      <c r="CE23">
+        <v>8318836000.0</v>
+      </c>
+      <c r="CF23">
+        <v>8409687000.0</v>
+      </c>
+      <c r="CG23">
+        <v>8419210000.0</v>
+      </c>
+      <c r="CH23">
+        <v>8498764000.0</v>
+      </c>
+      <c r="CI23">
+        <v>8549550000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>8541036000.0</v>
+      </c>
+      <c r="CK23">
+        <v>8447353000.0</v>
+      </c>
+      <c r="CL23">
+        <v>8466368000.0</v>
+      </c>
+      <c r="CM23">
+        <v>8383441000.0</v>
+      </c>
+      <c r="CN23">
+        <v>8582544000.0</v>
+      </c>
+      <c r="CO23">
+        <v>8629114000.0</v>
+      </c>
+      <c r="CP23">
+        <v>8720717000.0</v>
+      </c>
+      <c r="CQ23">
+        <v>8688013000.0</v>
+      </c>
+      <c r="CR23">
+        <v>8781127000.0</v>
+      </c>
+      <c r="CS23">
+        <v>8795241000.0</v>
+      </c>
+      <c r="CT23">
+        <v>8800376000.0</v>
+      </c>
+      <c r="CU23">
+        <v>8705324000.0</v>
+      </c>
+      <c r="CV23">
+        <v>8635443000.0</v>
+      </c>
+      <c r="CW23">
+        <v>8528199000.0</v>
+      </c>
+      <c r="CX23">
+        <v>8388869000.0</v>
+      </c>
+      <c r="CY23">
+        <v>8295171000.0</v>
+      </c>
+      <c r="CZ23">
+        <v>8265219000.0</v>
+      </c>
+      <c r="DA23">
+        <v>7984219000.0</v>
+      </c>
+      <c r="DB23">
+        <v>7607206000.0</v>
+      </c>
+      <c r="DC23">
+        <v>7129800000.0</v>
+      </c>
+      <c r="DD23">
+        <v>6539300000.0</v>
+      </c>
+      <c r="DE23">
+        <v>6100000.0</v>
+      </c>
+      <c r="DF23">
+        <v>5700000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:110">
+      <c r="A24" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24">
+        <v>1707055000.0</v>
+      </c>
+      <c r="C24">
+        <v>1829914000.0</v>
+      </c>
+      <c r="D24">
+        <v>1949707000.0</v>
+      </c>
+      <c r="E24">
+        <v>2071585000.0</v>
+      </c>
+      <c r="F24">
+        <v>2142956000.0</v>
+      </c>
+      <c r="G24">
+        <v>2163775000.0</v>
+      </c>
+      <c r="H24">
+        <v>2178483000.0</v>
+      </c>
+      <c r="I24">
+        <v>2291605000.0</v>
+      </c>
+      <c r="J24">
+        <v>2351022000.0</v>
+      </c>
+      <c r="K24">
+        <v>2373064000.0</v>
+      </c>
+      <c r="L24">
+        <v>2879125000.0</v>
+      </c>
+      <c r="M24">
+        <v>2986162000.0</v>
+      </c>
+      <c r="N24">
+        <v>2696604000.0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
+      <c r="DD24"/>
+      <c r="DE24"/>
+      <c r="DF24"/>
+    </row>
+    <row r="25" spans="1:110">
+      <c r="A25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
+      <c r="CU25"/>
+      <c r="CV25"/>
+      <c r="CW25"/>
+      <c r="CX25"/>
+      <c r="CY25"/>
+      <c r="CZ25"/>
+      <c r="DA25"/>
+      <c r="DB25"/>
+      <c r="DC25"/>
+      <c r="DD25"/>
+      <c r="DE25"/>
+      <c r="DF25"/>
+    </row>
+    <row r="26" spans="1:110">
+      <c r="A26" t="s">
+        <v>53</v>
+      </c>
+      <c r="B26">
+        <v>809566000.0</v>
+      </c>
+      <c r="C26">
+        <v>829704000.0</v>
+      </c>
+      <c r="D26">
+        <v>867216000.0</v>
+      </c>
+      <c r="E26">
+        <v>956229000.0</v>
+      </c>
+      <c r="F26">
+        <v>961417000.0</v>
+      </c>
+      <c r="G26">
+        <v>861501000.0</v>
+      </c>
+      <c r="H26">
+        <v>856266000.0</v>
+      </c>
+      <c r="I26">
+        <v>801953000.0</v>
+      </c>
+      <c r="J26">
+        <v>842950000.0</v>
+      </c>
+      <c r="K26">
+        <v>740462000.0</v>
+      </c>
+      <c r="L26">
+        <v>1384482000.0</v>
+      </c>
+      <c r="M26">
+        <v>1444867000.0</v>
+      </c>
+      <c r="N26">
+        <v>1505808000.0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
+      <c r="CU26"/>
+      <c r="CV26"/>
+      <c r="CW26"/>
+      <c r="CX26"/>
+      <c r="CY26"/>
+      <c r="CZ26"/>
+      <c r="DA26"/>
+      <c r="DB26"/>
+      <c r="DC26"/>
+      <c r="DD26"/>
+      <c r="DE26"/>
+      <c r="DF26"/>
+    </row>
+    <row r="27" spans="1:110">
+      <c r="A27" t="s">
+        <v>54</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
+      <c r="DD27"/>
+      <c r="DE27"/>
+      <c r="DF27"/>
+    </row>
+    <row r="28" spans="1:110">
+      <c r="A28" t="s">
+        <v>55</v>
+      </c>
+      <c r="B28">
+        <v>1690785000.0</v>
+      </c>
+      <c r="C28">
+        <v>1597280000.0</v>
+      </c>
+      <c r="D28">
+        <v>1698327000.0</v>
+      </c>
+      <c r="E28">
+        <v>1896620000.0</v>
+      </c>
+      <c r="F28">
+        <v>1802567000.0</v>
+      </c>
+      <c r="G28">
+        <v>1993451000.0</v>
+      </c>
+      <c r="H28">
+        <v>1962257000.0</v>
+      </c>
+      <c r="I28">
+        <v>1973784000.0</v>
+      </c>
+      <c r="J28">
+        <v>1907509000.0</v>
+      </c>
+      <c r="K28">
+        <v>1690407000.0</v>
+      </c>
+      <c r="L28">
+        <v>2133520000.0</v>
+      </c>
+      <c r="M28">
+        <v>2656753000.0</v>
+      </c>
+      <c r="N28">
+        <v>2636397000.0</v>
+      </c>
+      <c r="O28">
+        <v>2595509000.0</v>
+      </c>
+      <c r="P28">
+        <v>2082960000.0</v>
+      </c>
+      <c r="Q28">
+        <v>1815108000.0</v>
+      </c>
+      <c r="R28">
+        <v>1416878000.0</v>
+      </c>
+      <c r="S28">
+        <v>1447828000.0</v>
+      </c>
+      <c r="T28">
+        <v>1540588000.0</v>
+      </c>
+      <c r="U28">
+        <v>1487095000.0</v>
+      </c>
+      <c r="V28">
+        <v>1442483000.0</v>
+      </c>
+      <c r="W28">
+        <v>1566243000.0</v>
+      </c>
+      <c r="X28">
+        <v>1604165000.0</v>
+      </c>
+      <c r="Y28">
+        <v>1592870000.0</v>
+      </c>
+      <c r="Z28">
+        <v>1997495000.0</v>
+      </c>
+      <c r="AA28">
+        <v>2119288000.0</v>
+      </c>
+      <c r="AB28">
+        <v>2019619000.0</v>
+      </c>
+      <c r="AC28">
+        <v>2196936000.0</v>
+      </c>
+      <c r="AD28">
+        <v>2121934000.0</v>
+      </c>
+      <c r="AE28">
+        <v>2199456000.0</v>
+      </c>
+      <c r="AF28">
+        <v>2256030000.0</v>
+      </c>
+      <c r="AG28">
+        <v>2092738000.0</v>
+      </c>
+      <c r="AH28">
+        <v>2133898000.0</v>
+      </c>
+      <c r="AI28">
+        <v>2245026000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>2022149000.0</v>
+      </c>
+      <c r="AK28">
+        <v>2243223000.0</v>
+      </c>
+      <c r="AL28">
+        <v>2232526000.0</v>
+      </c>
+      <c r="AM28">
+        <v>2322194000.0</v>
+      </c>
+      <c r="AN28">
+        <v>2290625000.0</v>
+      </c>
+      <c r="AO28">
+        <v>2519195000.0</v>
+      </c>
+      <c r="AP28">
+        <v>2467845000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>2438918000.0</v>
+      </c>
+      <c r="AR28">
+        <v>2697889000.0</v>
+      </c>
+      <c r="AS28">
+        <v>2746230000.0</v>
+      </c>
+      <c r="AT28">
+        <v>2570820000.0</v>
+      </c>
+      <c r="AU28">
+        <v>2582304000.0</v>
+      </c>
+      <c r="AV28">
+        <v>2778837000.0</v>
+      </c>
+      <c r="AW28">
+        <v>2699996000.0</v>
+      </c>
+      <c r="AX28">
+        <v>2672334000.0</v>
+      </c>
+      <c r="AY28">
+        <v>2746953000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>2719652000.0</v>
+      </c>
+      <c r="BA28">
+        <v>2770193000.0</v>
+      </c>
+      <c r="BB28">
+        <v>2900891000.0</v>
+      </c>
+      <c r="BC28">
+        <v>2792336000.0</v>
+      </c>
+      <c r="BD28">
+        <v>2762817000.0</v>
+      </c>
+      <c r="BE28">
+        <v>2719955000.0</v>
+      </c>
+      <c r="BF28">
+        <v>2746828000.0</v>
+      </c>
+      <c r="BG28">
+        <v>2726129000.0</v>
+      </c>
+      <c r="BH28">
+        <v>2773392000.0</v>
+      </c>
+      <c r="BI28">
+        <v>2856770000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>2873470000.0</v>
+      </c>
+      <c r="BK28">
+        <v>1688874000.0</v>
+      </c>
+      <c r="BL28">
+        <v>2951763000.0</v>
+      </c>
+      <c r="BM28">
+        <v>3034360000.0</v>
+      </c>
+      <c r="BN28">
+        <v>3048716000.0</v>
+      </c>
+      <c r="BO28">
+        <v>3002695000.0</v>
+      </c>
+      <c r="BP28">
+        <v>3065025000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>3050457000.0</v>
+      </c>
+      <c r="BR28">
+        <v>3073144000.0</v>
+      </c>
+      <c r="BS28">
+        <v>3167425000.0</v>
+      </c>
+      <c r="BT28">
+        <v>3073572000.0</v>
+      </c>
+      <c r="BU28">
+        <v>2914423000.0</v>
+      </c>
+      <c r="BV28">
+        <v>2736639000.0</v>
+      </c>
+      <c r="BW28">
+        <v>2796345000.0</v>
+      </c>
+      <c r="BX28">
+        <v>2622916000.0</v>
+      </c>
+      <c r="BY28">
+        <v>2735182000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>2886282000.0</v>
+      </c>
+      <c r="CA28">
+        <v>3136127000.0</v>
+      </c>
+      <c r="CB28">
+        <v>3138930000.0</v>
+      </c>
+      <c r="CC28">
+        <v>3156156000.0</v>
+      </c>
+      <c r="CD28">
+        <v>3060605000.0</v>
+      </c>
+      <c r="CE28">
+        <v>3387593000.0</v>
+      </c>
+      <c r="CF28">
+        <v>3421309000.0</v>
+      </c>
+      <c r="CG28">
+        <v>3415249000.0</v>
+      </c>
+      <c r="CH28">
+        <v>3414353000.0</v>
+      </c>
+      <c r="CI28">
+        <v>3385571000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>3331251000.0</v>
+      </c>
+      <c r="CK28">
+        <v>3131699000.0</v>
+      </c>
+      <c r="CL28">
+        <v>3181732000.0</v>
+      </c>
+      <c r="CM28">
+        <v>3156490000.0</v>
+      </c>
+      <c r="CN28">
+        <v>3239228000.0</v>
+      </c>
+      <c r="CO28">
+        <v>3185569000.0</v>
+      </c>
+      <c r="CP28">
+        <v>3059371000.0</v>
+      </c>
+      <c r="CQ28">
+        <v>3268398000.0</v>
+      </c>
+      <c r="CR28">
+        <v>2848960000.0</v>
+      </c>
+      <c r="CS28">
+        <v>3230298000.0</v>
+      </c>
+      <c r="CT28">
+        <v>3267954000.0</v>
+      </c>
+      <c r="CU28">
+        <v>3306836000.0</v>
+      </c>
+      <c r="CV28">
+        <v>3086699000.0</v>
+      </c>
+      <c r="CW28">
+        <v>2957593000.0</v>
+      </c>
+      <c r="CX28">
+        <v>2956059000.0</v>
+      </c>
+      <c r="CY28">
+        <v>2992608000.0</v>
+      </c>
+      <c r="CZ28">
+        <v>3091966000.0</v>
+      </c>
+      <c r="DA28">
+        <v>2931361000.0</v>
+      </c>
+      <c r="DB28">
+        <v>2438651000.0</v>
+      </c>
+      <c r="DC28">
+        <v>2012600000.0</v>
+      </c>
+      <c r="DD28">
+        <v>1497700000.0</v>
+      </c>
+      <c r="DE28">
+        <v>1100000.0</v>
+      </c>
+      <c r="DF28">
+        <v>500000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:110">
+      <c r="A29" t="s">
+        <v>56</v>
+      </c>
+      <c r="B29">
+        <v>2732781000.0</v>
+      </c>
+      <c r="C29">
+        <v>2871234000.0</v>
+      </c>
+      <c r="D29">
+        <v>2997384000.0</v>
+      </c>
+      <c r="E29">
+        <v>3117743000.0</v>
+      </c>
+      <c r="F29">
+        <v>3180066000.0</v>
+      </c>
+      <c r="G29">
+        <v>3190714000.0</v>
+      </c>
+      <c r="H29">
+        <v>3210753000.0</v>
+      </c>
+      <c r="I29">
+        <v>3312281000.0</v>
+      </c>
+      <c r="J29">
+        <v>3375925000.0</v>
+      </c>
+      <c r="K29">
+        <v>3407185000.0</v>
+      </c>
+      <c r="L29">
+        <v>3923179000.0</v>
+      </c>
+      <c r="M29">
+        <v>4047447000.0</v>
+      </c>
+      <c r="N29">
+        <v>3768638000.0</v>
+      </c>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
+      <c r="DE29"/>
+      <c r="DF29"/>
+    </row>
+    <row r="30" spans="1:110">
+      <c r="A30" t="s">
+        <v>57</v>
+      </c>
+      <c r="B30">
+        <v>8114205000.0</v>
+      </c>
+      <c r="C30">
+        <v>8176736000.0</v>
+      </c>
+      <c r="D30">
+        <v>220000.0</v>
+      </c>
+      <c r="E30">
+        <v>1070000.0</v>
+      </c>
+      <c r="F30">
+        <v>1397000.0</v>
+      </c>
+      <c r="G30">
+        <v>843000.0</v>
+      </c>
+      <c r="H30">
+        <v>359000.0</v>
+      </c>
+      <c r="I30">
+        <v>129000.0</v>
+      </c>
+      <c r="J30">
+        <v>2644000.0</v>
+      </c>
+      <c r="K30">
+        <v>3939000.0</v>
+      </c>
+      <c r="L30">
+        <v>8531000.0</v>
+      </c>
+      <c r="M30">
+        <v>5894000.0</v>
+      </c>
+      <c r="N30">
+        <v>3890000.0</v>
+      </c>
+      <c r="O30">
+        <v>124000.0</v>
+      </c>
+      <c r="P30">
+        <v>1266000.0</v>
+      </c>
+      <c r="Q30">
+        <v>1993000.0</v>
+      </c>
+      <c r="R30">
+        <v>7108810000.0</v>
+      </c>
+      <c r="S30">
+        <v>7095605000.0</v>
+      </c>
+      <c r="T30">
+        <v>7081142000.0</v>
+      </c>
+      <c r="U30">
+        <v>891000.0</v>
+      </c>
+      <c r="V30">
+        <v>6973536000.0</v>
+      </c>
+      <c r="W30">
+        <v>7004094000.0</v>
+      </c>
+      <c r="X30">
+        <v>7202851000.0</v>
+      </c>
+      <c r="Y30">
+        <v>1655000.0</v>
+      </c>
+      <c r="Z30">
+        <v>4255000.0</v>
+      </c>
+      <c r="AA30">
+        <v>7429207000.0</v>
+      </c>
+      <c r="AB30">
+        <v>2000.0</v>
+      </c>
+      <c r="AC30">
+        <v>495000.0</v>
+      </c>
+      <c r="AD30">
+        <v>7570806000.0</v>
+      </c>
+      <c r="AE30">
+        <v>7525780000.0</v>
+      </c>
+      <c r="AF30">
+        <v>2177000.0</v>
+      </c>
+      <c r="AG30"/>
+      <c r="AH30">
+        <v>7200663000.0</v>
+      </c>
+      <c r="AI30">
+        <v>7189744000.0</v>
+      </c>
+      <c r="AJ30"/>
+      <c r="AK30"/>
+      <c r="AL30">
+        <v>7193721000.0</v>
+      </c>
+      <c r="AM30">
+        <v>7071410000.0</v>
+      </c>
+      <c r="AN30"/>
+      <c r="AO30">
+        <v>123000.0</v>
+      </c>
+      <c r="AP30">
+        <v>6769194000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>6665128000.0</v>
+      </c>
+      <c r="AR30">
+        <v>1071000.0</v>
+      </c>
+      <c r="AS30">
+        <v>417000.0</v>
+      </c>
+      <c r="AT30">
+        <v>6365320000.0</v>
+      </c>
+      <c r="AU30">
+        <v>6261619000.0</v>
+      </c>
+      <c r="AV30"/>
+      <c r="AW30">
+        <v>23235000.0</v>
+      </c>
+      <c r="AX30">
+        <v>23192000.0</v>
+      </c>
+      <c r="AY30">
+        <v>22823000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>23596000.0</v>
+      </c>
+      <c r="BA30">
+        <v>24426000.0</v>
+      </c>
+      <c r="BB30">
+        <v>24447000.0</v>
+      </c>
+      <c r="BC30">
+        <v>24319000.0</v>
+      </c>
+      <c r="BD30">
+        <v>26092000.0</v>
+      </c>
+      <c r="BE30">
+        <v>27416000.0</v>
+      </c>
+      <c r="BF30">
+        <v>27424000.0</v>
+      </c>
+      <c r="BG30">
+        <v>28285000.0</v>
+      </c>
+      <c r="BH30">
+        <v>29316000.0</v>
+      </c>
+      <c r="BI30">
+        <v>31351000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>30778000.0</v>
+      </c>
+      <c r="BK30">
+        <v>28936000.0</v>
+      </c>
+      <c r="BL30">
+        <v>30936000.0</v>
+      </c>
+      <c r="BM30">
+        <v>31578000.0</v>
+      </c>
+      <c r="BN30">
+        <v>31789000.0</v>
+      </c>
+      <c r="BO30">
+        <v>31048000.0</v>
+      </c>
+      <c r="BP30">
+        <v>32640000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>32828000.0</v>
+      </c>
+      <c r="BR30">
+        <v>32564000.0</v>
+      </c>
+      <c r="BS30">
+        <v>32424000.0</v>
+      </c>
+      <c r="BT30">
+        <v>33704000.0</v>
+      </c>
+      <c r="BU30">
+        <v>32308000.0</v>
+      </c>
+      <c r="BV30">
+        <v>31538000.0</v>
+      </c>
+      <c r="BW30">
+        <v>31207000.0</v>
+      </c>
+      <c r="BX30">
+        <v>42489000.0</v>
+      </c>
+      <c r="BY30">
+        <v>42796000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>44831000.0</v>
+      </c>
+      <c r="CA30">
+        <v>40705000.0</v>
+      </c>
+      <c r="CB30">
+        <v>43391000.0</v>
+      </c>
+      <c r="CC30">
+        <v>35195000.0</v>
+      </c>
+      <c r="CD30">
+        <v>37246000.0</v>
+      </c>
+      <c r="CE30">
+        <v>34061000.0</v>
+      </c>
+      <c r="CF30">
+        <v>36944000.0</v>
+      </c>
+      <c r="CG30">
+        <v>34720000.0</v>
+      </c>
+      <c r="CH30">
+        <v>37833000.0</v>
+      </c>
+      <c r="CI30">
+        <v>35115000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>39648000.0</v>
+      </c>
+      <c r="CK30">
+        <v>39000000.0</v>
+      </c>
+      <c r="CL30">
+        <v>47682000.0</v>
+      </c>
+      <c r="CM30">
+        <v>42094000.0</v>
+      </c>
+      <c r="CN30">
+        <v>52474000.0</v>
+      </c>
+      <c r="CO30">
+        <v>46479000.0</v>
+      </c>
+      <c r="CP30">
+        <v>47801000.0</v>
+      </c>
+      <c r="CQ30">
+        <v>50455000.0</v>
+      </c>
+      <c r="CR30">
+        <v>43401000.0</v>
+      </c>
+      <c r="CS30">
+        <v>45258000.0</v>
+      </c>
+      <c r="CT30">
+        <v>45302000.0</v>
+      </c>
+      <c r="CU30">
+        <v>43992000.0</v>
+      </c>
+      <c r="CV30">
+        <v>47219000.0</v>
+      </c>
+      <c r="CW30">
+        <v>46053000.0</v>
+      </c>
+      <c r="CX30">
+        <v>42167000.0</v>
+      </c>
+      <c r="CY30">
+        <v>42050000.0</v>
+      </c>
+      <c r="CZ30">
+        <v>43397000.0</v>
+      </c>
+      <c r="DA30">
+        <v>40764000.0</v>
+      </c>
+      <c r="DB30">
+        <v>38415000.0</v>
+      </c>
+      <c r="DC30">
+        <v>34700000.0</v>
+      </c>
+      <c r="DD30">
+        <v>34627000.0</v>
+      </c>
+      <c r="DE30"/>
+      <c r="DF30"/>
+    </row>
+    <row r="31" spans="1:110">
+      <c r="A31" t="s">
+        <v>58</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31"/>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+      <c r="AB31"/>
+      <c r="AC31"/>
+      <c r="AD31"/>
+      <c r="AE31"/>
+      <c r="AF31"/>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
+      <c r="CT31"/>
+      <c r="CU31"/>
+      <c r="CV31"/>
+      <c r="CW31"/>
+      <c r="CX31"/>
+      <c r="CY31"/>
+      <c r="CZ31"/>
+      <c r="DA31"/>
+      <c r="DB31"/>
+      <c r="DC31"/>
+      <c r="DD31"/>
+      <c r="DE31"/>
+      <c r="DF31"/>
+    </row>
+    <row r="32" spans="1:110">
+      <c r="A32" t="s">
+        <v>59</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
+      <c r="CT32"/>
+      <c r="CU32"/>
+      <c r="CV32"/>
+      <c r="CW32"/>
+      <c r="CX32"/>
+      <c r="CY32"/>
+      <c r="CZ32"/>
+      <c r="DA32"/>
+      <c r="DB32"/>
+      <c r="DC32"/>
+      <c r="DD32"/>
+      <c r="DE32"/>
+      <c r="DF32"/>
+    </row>
+    <row r="33" spans="1:110">
+      <c r="A33" t="s">
+        <v>60</v>
+      </c>
+      <c r="B33">
+        <v>9812810000.0</v>
+      </c>
+      <c r="C33">
+        <v>111497000.0</v>
+      </c>
+      <c r="D33">
+        <v>8659042000.0</v>
+      </c>
+      <c r="E33">
+        <v>8561545000.0</v>
+      </c>
+      <c r="F33">
+        <v>8416378000.0</v>
+      </c>
+      <c r="G33">
+        <v>8506342000.0</v>
+      </c>
+      <c r="H33">
+        <v>8453676000.0</v>
+      </c>
+      <c r="I33">
+        <v>8482854000.0</v>
+      </c>
+      <c r="J33">
+        <v>8432179000.0</v>
+      </c>
+      <c r="K33">
+        <v>9576064000.0</v>
+      </c>
+      <c r="L33">
+        <v>8538843000.0</v>
+      </c>
+      <c r="M33">
+        <v>8513957000.0</v>
+      </c>
+      <c r="N33">
+        <v>8515865000.0</v>
+      </c>
+      <c r="O33">
+        <v>8351264000.0</v>
+      </c>
+      <c r="P33">
+        <v>8011130000.0</v>
+      </c>
+      <c r="Q33">
+        <v>7725111000.0</v>
+      </c>
+      <c r="R33">
+        <v>7584008000.0</v>
+      </c>
+      <c r="S33">
+        <v>7583029000.0</v>
+      </c>
+      <c r="T33">
+        <v>7574376000.0</v>
+      </c>
+      <c r="U33">
+        <v>7537764000.0</v>
+      </c>
+      <c r="V33">
+        <v>7462623000.0</v>
+      </c>
+      <c r="W33">
+        <v>7525066000.0</v>
+      </c>
+      <c r="X33">
+        <v>7741120000.0</v>
+      </c>
+      <c r="Y33">
+        <v>7940886000.0</v>
+      </c>
+      <c r="Z33">
+        <v>8012527000.0</v>
+      </c>
+      <c r="AA33">
+        <v>7936282000.0</v>
+      </c>
+      <c r="AB33">
+        <v>7914783000.0</v>
+      </c>
+      <c r="AC33">
+        <v>8473336000.0</v>
+      </c>
+      <c r="AD33">
+        <v>8565930000.0</v>
+      </c>
+      <c r="AE33">
+        <v>8553582000.0</v>
+      </c>
+      <c r="AF33">
+        <v>8593701000.0</v>
+      </c>
+      <c r="AG33">
+        <v>8311298000.0</v>
+      </c>
+      <c r="AH33">
+        <v>8416735000.0</v>
+      </c>
+      <c r="AI33">
+        <v>8459155000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>8425426000.0</v>
+      </c>
+      <c r="AK33">
+        <v>8520137000.0</v>
+      </c>
+      <c r="AL33">
+        <v>8540720000.0</v>
+      </c>
+      <c r="AM33">
+        <v>8489158000.0</v>
+      </c>
+      <c r="AN33">
+        <v>8458182000.0</v>
+      </c>
+      <c r="AO33">
+        <v>8422508000.0</v>
+      </c>
+      <c r="AP33">
+        <v>8435457000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>8264098000.0</v>
+      </c>
+      <c r="AR33">
+        <v>8312287000.0</v>
+      </c>
+      <c r="AS33">
+        <v>8237037000.0</v>
+      </c>
+      <c r="AT33">
+        <v>8159093000.0</v>
+      </c>
+      <c r="AU33">
+        <v>8070385000.0</v>
+      </c>
+      <c r="AV33">
+        <v>8213398000.0</v>
+      </c>
+      <c r="AW33">
+        <v>8062008000.0</v>
+      </c>
+      <c r="AX33">
+        <v>8081767000.0</v>
+      </c>
+      <c r="AY33">
+        <v>8005973000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>7979000000.0</v>
+      </c>
+      <c r="BA33">
+        <v>7917008000.0</v>
+      </c>
+      <c r="BB33">
+        <v>8075254000.0</v>
+      </c>
+      <c r="BC33">
+        <v>7849918000.0</v>
+      </c>
+      <c r="BD33">
+        <v>7803663000.0</v>
+      </c>
+      <c r="BE33">
+        <v>9220250000.0</v>
+      </c>
+      <c r="BF33">
+        <v>9402013000.0</v>
+      </c>
+      <c r="BG33">
+        <v>9222580000.0</v>
+      </c>
+      <c r="BH33">
+        <v>7813974000.0</v>
+      </c>
+      <c r="BI33">
+        <v>9409234000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>9580331000.0</v>
+      </c>
+      <c r="BK33">
+        <v>8439497000.0</v>
+      </c>
+      <c r="BL33">
+        <v>8370530000.0</v>
+      </c>
+      <c r="BM33">
+        <v>8413608000.0</v>
+      </c>
+      <c r="BN33">
+        <v>8368936000.0</v>
+      </c>
+      <c r="BO33">
+        <v>8212851000.0</v>
+      </c>
+      <c r="BP33">
+        <v>8329886000.0</v>
+      </c>
+      <c r="BQ33">
+        <v>8212363000.0</v>
+      </c>
+      <c r="BR33">
+        <v>8185292000.0</v>
+      </c>
+      <c r="BS33">
+        <v>7981766000.0</v>
+      </c>
+      <c r="BT33">
+        <v>7934407000.0</v>
+      </c>
+      <c r="BU33">
+        <v>7773392000.0</v>
+      </c>
+      <c r="BV33">
+        <v>7738623000.0</v>
+      </c>
+      <c r="BW33">
+        <v>7660654000.0</v>
+      </c>
+      <c r="BX33">
+        <v>7470606000.0</v>
+      </c>
+      <c r="BY33">
+        <v>7592369000.0</v>
+      </c>
+      <c r="BZ33">
+        <v>7810276000.0</v>
+      </c>
+      <c r="CA33">
+        <v>7977649000.0</v>
+      </c>
+      <c r="CB33">
+        <v>7972440000.0</v>
+      </c>
+      <c r="CC33">
+        <v>7976816000.0</v>
+      </c>
+      <c r="CD33">
+        <v>8008774000.0</v>
+      </c>
+      <c r="CE33">
+        <v>8233442000.0</v>
+      </c>
+      <c r="CF33">
+        <v>8314177000.0</v>
+      </c>
+      <c r="CG33">
+        <v>8305078000.0</v>
+      </c>
+      <c r="CH33">
+        <v>8397025000.0</v>
+      </c>
+      <c r="CI33">
+        <v>8403388000.0</v>
+      </c>
+      <c r="CJ33">
+        <v>8329862000.0</v>
+      </c>
+      <c r="CK33">
+        <v>8306708000.0</v>
+      </c>
+      <c r="CL33">
+        <v>8328827000.0</v>
+      </c>
+      <c r="CM33">
+        <v>8301195000.0</v>
+      </c>
+      <c r="CN33">
+        <v>8488424000.0</v>
+      </c>
+      <c r="CO33">
+        <v>8482017000.0</v>
+      </c>
+      <c r="CP33">
+        <v>8441061000.0</v>
+      </c>
+      <c r="CQ33">
+        <v>8609692000.0</v>
+      </c>
+      <c r="CR33">
+        <v>8285385000.0</v>
+      </c>
+      <c r="CS33">
+        <v>8653991000.0</v>
+      </c>
+      <c r="CT33">
+        <v>8679312000.0</v>
+      </c>
+      <c r="CU33">
+        <v>8631680000.0</v>
+      </c>
+      <c r="CV33">
+        <v>8434762000.0</v>
+      </c>
+      <c r="CW33">
+        <v>8239739000.0</v>
+      </c>
+      <c r="CX33">
+        <v>8102761000.0</v>
+      </c>
+      <c r="CY33">
+        <v>8045729000.0</v>
+      </c>
+      <c r="CZ33">
+        <v>8088788000.0</v>
+      </c>
+      <c r="DA33">
+        <v>7914816000.0</v>
+      </c>
+      <c r="DB33">
+        <v>7457442000.0</v>
+      </c>
+      <c r="DC33">
+        <v>7032700000.0</v>
+      </c>
+      <c r="DD33">
+        <v>6484195000.0</v>
+      </c>
+      <c r="DE33">
+        <v>6100000.0</v>
+      </c>
+      <c r="DF33">
+        <v>5700000.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:110">
+      <c r="A34" t="s">
+        <v>61</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
+      <c r="CT34"/>
+      <c r="CU34"/>
+      <c r="CV34"/>
+      <c r="CW34"/>
+      <c r="CX34"/>
+      <c r="CY34"/>
+      <c r="CZ34"/>
+      <c r="DA34"/>
+      <c r="DB34"/>
+      <c r="DC34"/>
+      <c r="DD34"/>
+      <c r="DE34"/>
+      <c r="DF34"/>
+    </row>
+    <row r="35" spans="1:110">
+      <c r="A35" t="s">
+        <v>62</v>
+      </c>
+      <c r="B35">
+        <v>8628354000.0</v>
+      </c>
+      <c r="C35">
+        <v>8462080000.0</v>
+      </c>
+      <c r="D35">
+        <v>2139576000.0</v>
+      </c>
+      <c r="E35">
+        <v>2215444000.0</v>
+      </c>
+      <c r="F35">
+        <v>2308529000.0</v>
+      </c>
+      <c r="G35">
+        <v>2305111000.0</v>
+      </c>
+      <c r="H35">
+        <v>2365356000.0</v>
+      </c>
+      <c r="I35">
+        <v>2452421000.0</v>
+      </c>
+      <c r="J35">
+        <v>2554672000.0</v>
+      </c>
+      <c r="K35">
+        <v>8541943000.0</v>
+      </c>
+      <c r="L35">
+        <v>3082187000.0</v>
+      </c>
+      <c r="M35">
+        <v>3140002000.0</v>
+      </c>
+      <c r="N35">
+        <v>2869301000.0</v>
+      </c>
+      <c r="O35">
+        <v>2800416000.0</v>
+      </c>
+      <c r="P35">
+        <v>2333532000.0</v>
+      </c>
+      <c r="Q35">
+        <v>2014430000.0</v>
+      </c>
+      <c r="R35">
+        <v>1741700000.0</v>
+      </c>
+      <c r="S35">
+        <v>1744493000.0</v>
+      </c>
+      <c r="T35">
+        <v>1662307000.0</v>
+      </c>
+      <c r="U35">
+        <v>1773747000.0</v>
+      </c>
+      <c r="V35">
+        <v>1768559000.0</v>
+      </c>
+      <c r="W35">
+        <v>1779989000.0</v>
+      </c>
+      <c r="X35">
+        <v>1864009000.0</v>
+      </c>
+      <c r="Y35">
+        <v>2039156000.0</v>
+      </c>
+      <c r="Z35">
+        <v>2181411000.0</v>
+      </c>
+      <c r="AA35">
+        <v>2236385000.0</v>
+      </c>
+      <c r="AB35">
+        <v>2319957000.0</v>
+      </c>
+      <c r="AC35">
+        <v>2294891000.0</v>
+      </c>
+      <c r="AD35">
+        <v>2405776000.0</v>
+      </c>
+      <c r="AE35">
+        <v>2225312000.0</v>
+      </c>
+      <c r="AF35">
+        <v>2261498000.0</v>
+      </c>
+      <c r="AG35">
+        <v>2233041000.0</v>
+      </c>
+      <c r="AH35">
+        <v>2248454000.0</v>
+      </c>
+      <c r="AI35">
+        <v>2226371000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>2262545000.0</v>
+      </c>
+      <c r="AK35">
+        <v>2238744000.0</v>
+      </c>
+      <c r="AL35">
+        <v>2353491000.0</v>
+      </c>
+      <c r="AM35">
+        <v>2332120000.0</v>
+      </c>
+      <c r="AN35">
+        <v>2460716000.0</v>
+      </c>
+      <c r="AO35">
+        <v>2535853000.0</v>
+      </c>
+      <c r="AP35">
+        <v>2551587000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>2528412000.0</v>
+      </c>
+      <c r="AR35">
+        <v>3358730000.0</v>
+      </c>
+      <c r="AS35">
+        <v>2636000000.0</v>
+      </c>
+      <c r="AT35">
+        <v>3449657000.0</v>
+      </c>
+      <c r="AU35">
+        <v>2627299000.0</v>
+      </c>
+      <c r="AV35">
+        <v>3450517000.0</v>
+      </c>
+      <c r="AW35">
+        <v>2527945000.0</v>
+      </c>
+      <c r="AX35">
+        <v>2541140000.0</v>
+      </c>
+      <c r="AY35">
+        <v>2566711000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>2591475000.0</v>
+      </c>
+      <c r="BA35">
+        <v>2665212000.0</v>
+      </c>
+      <c r="BB35">
+        <v>2710123000.0</v>
+      </c>
+      <c r="BC35">
+        <v>2588657000.0</v>
+      </c>
+      <c r="BD35">
+        <v>2567645000.0</v>
+      </c>
+      <c r="BE35">
+        <v>2950481000.0</v>
+      </c>
+      <c r="BF35">
+        <v>2964318000.0</v>
+      </c>
+      <c r="BG35">
+        <v>2948208000.0</v>
+      </c>
+      <c r="BH35">
+        <v>2928575000.0</v>
+      </c>
+      <c r="BI35">
+        <v>3079226000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>3065498000.0</v>
+      </c>
+      <c r="BK35">
+        <v>3063448000.0</v>
+      </c>
+      <c r="BL35">
+        <v>3105260000.0</v>
+      </c>
+      <c r="BM35">
+        <v>3178521000.0</v>
+      </c>
+      <c r="BN35">
+        <v>3192033000.0</v>
+      </c>
+      <c r="BO35">
+        <v>3174783000.0</v>
+      </c>
+      <c r="BP35">
+        <v>3198532000.0</v>
+      </c>
+      <c r="BQ35">
+        <v>3183947000.0</v>
+      </c>
+      <c r="BR35">
+        <v>3203644000.0</v>
+      </c>
+      <c r="BS35">
+        <v>3392585000.0</v>
+      </c>
+      <c r="BT35">
+        <v>3260150000.0</v>
+      </c>
+      <c r="BU35">
+        <v>3066688000.0</v>
+      </c>
+      <c r="BV35">
+        <v>3144590000.0</v>
+      </c>
+      <c r="BW35">
+        <v>3050070000.0</v>
+      </c>
+      <c r="BX35">
+        <v>2885473000.0</v>
+      </c>
+      <c r="BY35">
+        <v>3007041000.0</v>
+      </c>
+      <c r="BZ35">
+        <v>3223803000.0</v>
+      </c>
+      <c r="CA35">
+        <v>3403987000.0</v>
+      </c>
+      <c r="CB35">
+        <v>3435423000.0</v>
+      </c>
+      <c r="CC35">
+        <v>3361272000.0</v>
+      </c>
+      <c r="CD35">
+        <v>3375254000.0</v>
+      </c>
+      <c r="CE35">
+        <v>3519361000.0</v>
+      </c>
+      <c r="CF35">
+        <v>3584327000.0</v>
+      </c>
+      <c r="CG35">
+        <v>3562698000.0</v>
+      </c>
+      <c r="CH35">
+        <v>3589779000.0</v>
+      </c>
+      <c r="CI35">
+        <v>3552128000.0</v>
+      </c>
+      <c r="CJ35">
+        <v>3381150000.0</v>
+      </c>
+      <c r="CK35">
+        <v>3309253000.0</v>
+      </c>
+      <c r="CL35">
+        <v>3350112000.0</v>
+      </c>
+      <c r="CM35">
+        <v>3252533000.0</v>
+      </c>
+      <c r="CN35">
+        <v>3368482000.0</v>
+      </c>
+      <c r="CO35">
+        <v>160772000.0</v>
+      </c>
+      <c r="CP35">
+        <v>181719000.0</v>
+      </c>
+      <c r="CQ35">
+        <v>189226000.0</v>
+      </c>
+      <c r="CR35">
+        <v>3401823000.0</v>
+      </c>
+      <c r="CS35">
+        <v>168203000.0</v>
+      </c>
+      <c r="CT35">
+        <v>164522000.0</v>
+      </c>
+      <c r="CU35">
+        <v>80375000.0</v>
+      </c>
+      <c r="CV35">
+        <v>61185000.0</v>
+      </c>
+      <c r="CW35">
+        <v>3239692000.0</v>
+      </c>
+      <c r="CX35">
+        <v>3251539000.0</v>
+      </c>
+      <c r="CY35">
+        <v>3238213000.0</v>
+      </c>
+      <c r="CZ35">
+        <v>3276850000.0</v>
+      </c>
+      <c r="DA35">
+        <v>2851018000.0</v>
+      </c>
+      <c r="DB35">
+        <v>2413147000.0</v>
+      </c>
+      <c r="DC35">
+        <v>1922800000.0</v>
+      </c>
+      <c r="DD35">
+        <v>1396201000.0</v>
+      </c>
+      <c r="DE35">
+        <v>100000.0</v>
+      </c>
+      <c r="DF35"/>
+    </row>
+    <row r="36" spans="1:110">
+      <c r="A36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B36">
+        <v>383762000.0</v>
+      </c>
+      <c r="C36">
+        <v>-8176736000.0</v>
+      </c>
+      <c r="D36">
+        <v>433941000.0</v>
+      </c>
+      <c r="E36">
+        <v>427625000.0</v>
+      </c>
+      <c r="F36">
+        <v>429528000.0</v>
+      </c>
+      <c r="G36">
+        <v>438040000.0</v>
+      </c>
+      <c r="H36">
+        <v>432897000.0</v>
+      </c>
+      <c r="I36">
+        <v>427594000.0</v>
+      </c>
+      <c r="J36">
+        <v>428115000.0</v>
+      </c>
+      <c r="K36">
+        <v>1503003000.0</v>
+      </c>
+      <c r="L36">
+        <v>446758000.0</v>
+      </c>
+      <c r="M36">
+        <v>431995000.0</v>
+      </c>
+      <c r="N36">
+        <v>440500000.0</v>
+      </c>
+      <c r="O36">
+        <v>444475000.0</v>
+      </c>
+      <c r="P36">
+        <v>418218000.0</v>
+      </c>
+      <c r="Q36">
+        <v>373271000.0</v>
+      </c>
+      <c r="R36">
+        <v>365847000.0</v>
+      </c>
+      <c r="S36">
+        <v>389706000.0</v>
+      </c>
+      <c r="T36">
+        <v>394107000.0</v>
+      </c>
+      <c r="U36">
+        <v>404386000.0</v>
+      </c>
+      <c r="V36">
+        <v>389999000.0</v>
+      </c>
+      <c r="W36">
+        <v>419734000.0</v>
+      </c>
+      <c r="X36">
+        <v>436394000.0</v>
+      </c>
+      <c r="Y36">
+        <v>453843000.0</v>
+      </c>
+      <c r="Z36">
+        <v>437133000.0</v>
+      </c>
+      <c r="AA36">
+        <v>408887000.0</v>
+      </c>
+      <c r="AB36">
+        <v>401252000.0</v>
+      </c>
+      <c r="AC36">
+        <v>385840000.0</v>
+      </c>
+      <c r="AD36">
+        <v>375014000.0</v>
+      </c>
+      <c r="AE36">
+        <v>362855000.0</v>
+      </c>
+      <c r="AF36">
+        <v>370893000.0</v>
+      </c>
+      <c r="AG36">
+        <v>321788000.0</v>
+      </c>
+      <c r="AH36">
+        <v>414996000.0</v>
+      </c>
+      <c r="AI36">
+        <v>414014000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>317799000.0</v>
+      </c>
+      <c r="AK36">
+        <v>304653000.0</v>
+      </c>
+      <c r="AL36">
+        <v>309641000.0</v>
+      </c>
+      <c r="AM36">
+        <v>311695000.0</v>
+      </c>
+      <c r="AN36">
+        <v>316063000.0</v>
+      </c>
+      <c r="AO36">
+        <v>312544000.0</v>
+      </c>
+      <c r="AP36">
+        <v>314557000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>319807000.0</v>
+      </c>
+      <c r="AR36">
+        <v>340328000.0</v>
+      </c>
+      <c r="AS36">
+        <v>307846000.0</v>
+      </c>
+      <c r="AT36">
+        <v>296236000.0</v>
+      </c>
+      <c r="AU36">
+        <v>264855000.0</v>
+      </c>
+      <c r="AV36">
+        <v>356999000.0</v>
+      </c>
+      <c r="AW36">
+        <v>222651000.0</v>
+      </c>
+      <c r="AX36">
+        <v>237369000.0</v>
+      </c>
+      <c r="AY36">
+        <v>241423000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>231997000.0</v>
+      </c>
+      <c r="BA36">
+        <v>239547000.0</v>
+      </c>
+      <c r="BB36">
+        <v>344448000.0</v>
+      </c>
+      <c r="BC36">
+        <v>248026000.0</v>
+      </c>
+      <c r="BD36">
+        <v>249867000.0</v>
+      </c>
+      <c r="BE36">
+        <v>249305000.0</v>
+      </c>
+      <c r="BF36">
+        <v>245608000.0</v>
+      </c>
+      <c r="BG36">
+        <v>247108000.0</v>
+      </c>
+      <c r="BH36">
+        <v>245700000.0</v>
+      </c>
+      <c r="BI36">
+        <v>235792000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>236691000.0</v>
+      </c>
+      <c r="BK36">
+        <v>233747000.0</v>
+      </c>
+      <c r="BL36">
+        <v>220548000.0</v>
+      </c>
+      <c r="BM36">
+        <v>232834000.0</v>
+      </c>
+      <c r="BN36">
+        <v>219964000.0</v>
+      </c>
+      <c r="BO36">
+        <v>219115000.0</v>
+      </c>
+      <c r="BP36">
+        <v>215041000.0</v>
+      </c>
+      <c r="BQ36">
+        <v>212460000.0</v>
+      </c>
+      <c r="BR36">
+        <v>209162000.0</v>
+      </c>
+      <c r="BS36">
+        <v>210917000.0</v>
+      </c>
+      <c r="BT36">
+        <v>206058000.0</v>
+      </c>
+      <c r="BU36">
+        <v>199688000.0</v>
+      </c>
+      <c r="BV36">
+        <v>249282000.0</v>
+      </c>
+      <c r="BW36">
+        <v>207068000.0</v>
+      </c>
+      <c r="BX36">
+        <v>207696000.0</v>
+      </c>
+      <c r="BY36">
+        <v>168358000.0</v>
+      </c>
+      <c r="BZ36">
+        <v>182814000.0</v>
+      </c>
+      <c r="CA36">
+        <v>200007000.0</v>
+      </c>
+      <c r="CB36">
+        <v>599104000.0</v>
+      </c>
+      <c r="CC36">
+        <v>213504000.0</v>
+      </c>
+      <c r="CD36">
+        <v>241007000.0</v>
+      </c>
+      <c r="CE36">
+        <v>243863000.0</v>
+      </c>
+      <c r="CF36">
+        <v>246571000.0</v>
+      </c>
+      <c r="CG36">
+        <v>251810000.0</v>
+      </c>
+      <c r="CH36">
+        <v>270009000.0</v>
+      </c>
+      <c r="CI36">
+        <v>259902000.0</v>
+      </c>
+      <c r="CJ36">
+        <v>267918000.0</v>
+      </c>
+      <c r="CK36">
+        <v>190343000.0</v>
+      </c>
+      <c r="CL36">
+        <v>205677000.0</v>
+      </c>
+      <c r="CM36">
+        <v>192532000.0</v>
+      </c>
+      <c r="CN36">
+        <v>183632000.0</v>
+      </c>
+      <c r="CO36">
+        <v>183273000.0</v>
+      </c>
+      <c r="CP36">
+        <v>183561000.0</v>
+      </c>
+      <c r="CQ36">
+        <v>195048000.0</v>
+      </c>
+      <c r="CR36">
+        <v>169900000.0</v>
+      </c>
+      <c r="CS36">
+        <v>167773000.0</v>
+      </c>
+      <c r="CT36">
+        <v>166569000.0</v>
+      </c>
+      <c r="CU36">
+        <v>167285000.0</v>
+      </c>
+      <c r="CV36">
+        <v>167620000.0</v>
+      </c>
+      <c r="CW36">
+        <v>166358000.0</v>
+      </c>
+      <c r="CX36">
+        <v>167104000.0</v>
+      </c>
+      <c r="CY36">
+        <v>166580000.0</v>
+      </c>
+      <c r="CZ36">
+        <v>169282000.0</v>
+      </c>
+      <c r="DA36">
+        <v>143024000.0</v>
+      </c>
+      <c r="DB36">
+        <v>125604000.0</v>
+      </c>
+      <c r="DC36">
+        <v>101200000.0</v>
+      </c>
+      <c r="DD36">
+        <v>73842000.0</v>
+      </c>
+      <c r="DE36">
+        <v>100000.0</v>
+      </c>
+      <c r="DF36">
+        <v>100000.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:110">
+      <c r="A37" t="s">
+        <v>64</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
+      <c r="CT37"/>
+      <c r="CU37"/>
+      <c r="CV37"/>
+      <c r="CW37"/>
+      <c r="CX37"/>
+      <c r="CY37"/>
+      <c r="CZ37"/>
+      <c r="DA37"/>
+      <c r="DB37"/>
+      <c r="DC37"/>
+      <c r="DD37"/>
+      <c r="DE37"/>
+      <c r="DF37"/>
+    </row>
+    <row r="38" spans="1:110">
+      <c r="A38" t="s">
+        <v>65</v>
+      </c>
+      <c r="B38">
+        <v>1272748000.0</v>
+      </c>
+      <c r="C38">
+        <v>1257533000.0</v>
+      </c>
+      <c r="D38">
+        <v>1301157000.0</v>
+      </c>
+      <c r="E38">
+        <v>1383854000.0</v>
+      </c>
+      <c r="F38">
+        <v>9718184000.0</v>
+      </c>
+      <c r="G38">
+        <v>1299541000.0</v>
+      </c>
+      <c r="H38">
+        <v>255531000.0</v>
+      </c>
+      <c r="I38">
+        <v>1.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38">
+        <v>9164232000.0</v>
+      </c>
+      <c r="L38">
+        <v>9818181000.0</v>
+      </c>
+      <c r="M38">
+        <v>9873005000.0</v>
+      </c>
+      <c r="N38">
+        <v>9933148000.0</v>
+      </c>
+      <c r="O38">
+        <v>9786567000.0</v>
+      </c>
+      <c r="P38">
+        <v>9457370000.0</v>
+      </c>
+      <c r="Q38">
+        <v>9325256000.0</v>
+      </c>
+      <c r="R38">
+        <v>9267475000.0</v>
+      </c>
+      <c r="S38">
+        <v>9375964000.0</v>
+      </c>
+      <c r="T38">
+        <v>9476572000.0</v>
+      </c>
+      <c r="U38">
+        <v>9454809000.0</v>
+      </c>
+      <c r="V38">
+        <v>9459459000.0</v>
+      </c>
+      <c r="W38">
+        <v>9337694000.0</v>
+      </c>
+      <c r="X38">
+        <v>9185332000.0</v>
+      </c>
+      <c r="Y38">
+        <v>9048142000.0</v>
+      </c>
+      <c r="Z38">
+        <v>9139130000.0</v>
+      </c>
+      <c r="AA38">
+        <v>9052281000.0</v>
+      </c>
+      <c r="AB38">
+        <v>9027538000.0</v>
+      </c>
+      <c r="AC38">
+        <v>9147054000.0</v>
+      </c>
+      <c r="AD38">
+        <v>9220008000.0</v>
+      </c>
+      <c r="AE38">
+        <v>9125960000.0</v>
+      </c>
+      <c r="AF38">
+        <v>9207680000.0</v>
+      </c>
+      <c r="AG38">
+        <v>8781055000.0</v>
+      </c>
+      <c r="AH38">
+        <v>8891177000.0</v>
+      </c>
+      <c r="AI38">
+        <v>8876448000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>8765539000.0</v>
+      </c>
+      <c r="AK38">
+        <v>8889178000.0</v>
+      </c>
+      <c r="AL38">
+        <v>8922555000.0</v>
+      </c>
+      <c r="AM38">
+        <v>8905112000.0</v>
+      </c>
+      <c r="AN38">
+        <v>8911062000.0</v>
+      </c>
+      <c r="AO38">
+        <v>9007016000.0</v>
+      </c>
+      <c r="AP38">
+        <v>9032016000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>8821883000.0</v>
+      </c>
+      <c r="AR38">
+        <v>9004419000.0</v>
+      </c>
+      <c r="AS38">
+        <v>9011447000.0</v>
+      </c>
+      <c r="AT38">
+        <v>8929795000.0</v>
+      </c>
+      <c r="AU38">
+        <v>8776717000.0</v>
+      </c>
+      <c r="AV38">
+        <v>8992758000.0</v>
+      </c>
+      <c r="AW38">
+        <v>8872821000.0</v>
+      </c>
+      <c r="AX38">
+        <v>8930364000.0</v>
+      </c>
+      <c r="AY38">
+        <v>8950912000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>9011451000.0</v>
+      </c>
+      <c r="BA38">
+        <v>9043531000.0</v>
+      </c>
+      <c r="BB38">
+        <v>9283390000.0</v>
+      </c>
+      <c r="BC38">
+        <v>9074042000.0</v>
+      </c>
+      <c r="BD38">
+        <v>9188033000.0</v>
+      </c>
+      <c r="BE38">
+        <v>5459295000.0</v>
+      </c>
+      <c r="BF38">
+        <v>4103830000.0</v>
+      </c>
+      <c r="BG38">
+        <v>3926989000.0</v>
+      </c>
+      <c r="BH38">
+        <v>9450536000.0</v>
+      </c>
+      <c r="BI38">
+        <v>5398638000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>4420985000.0</v>
+      </c>
+      <c r="BK38">
+        <v>3259205000.0</v>
+      </c>
+      <c r="BL38">
+        <v>8486834000.0</v>
+      </c>
+      <c r="BM38">
+        <v>3043708000.0</v>
+      </c>
+      <c r="BN38">
+        <v>5624821000.0</v>
+      </c>
+      <c r="BO38">
+        <v>5668773000.0</v>
+      </c>
+      <c r="BP38">
+        <v>5819006000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>5754191000.0</v>
+      </c>
+      <c r="BR38">
+        <v>5733273000.0</v>
+      </c>
+      <c r="BS38">
+        <v>5667730000.0</v>
+      </c>
+      <c r="BT38">
+        <v>5527835000.0</v>
+      </c>
+      <c r="BU38">
+        <v>5529420000.0</v>
+      </c>
+      <c r="BV38">
+        <v>5543014000.0</v>
+      </c>
+      <c r="BW38">
+        <v>5519920000.0</v>
+      </c>
+      <c r="BX38">
+        <v>5499951000.0</v>
+      </c>
+      <c r="BY38">
+        <v>5418982000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>5398781000.0</v>
+      </c>
+      <c r="CA38">
+        <v>5430459000.0</v>
+      </c>
+      <c r="CB38">
+        <v>5424757000.0</v>
+      </c>
+      <c r="CC38">
+        <v>5778241000.0</v>
+      </c>
+      <c r="CD38">
+        <v>5764193000.0</v>
+      </c>
+      <c r="CE38">
+        <v>5810796000.0</v>
+      </c>
+      <c r="CF38">
+        <v>5712592000.0</v>
+      </c>
+      <c r="CG38">
+        <v>5453544000.0</v>
+      </c>
+      <c r="CH38">
+        <v>5317674000.0</v>
+      </c>
+      <c r="CI38">
+        <v>5158694000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>5018571000.0</v>
+      </c>
+      <c r="CK38">
+        <v>4727884000.0</v>
+      </c>
+      <c r="CL38">
+        <v>4574337000.0</v>
+      </c>
+      <c r="CM38">
+        <v>4534775000.0</v>
+      </c>
+      <c r="CN38">
+        <v>4505594000.0</v>
+      </c>
+      <c r="CO38">
+        <v>4491147000.0</v>
+      </c>
+      <c r="CP38">
+        <v>4537130000.0</v>
+      </c>
+      <c r="CQ38">
+        <v>4587138000.0</v>
+      </c>
+      <c r="CR38">
+        <v>5183126000.0</v>
+      </c>
+      <c r="CS38">
+        <v>5534967000.0</v>
+      </c>
+      <c r="CT38">
+        <v>5511696000.0</v>
+      </c>
+      <c r="CU38">
+        <v>5519862000.0</v>
+      </c>
+      <c r="CV38">
+        <v>5601031000.0</v>
+      </c>
+      <c r="CW38">
+        <v>5634397000.0</v>
+      </c>
+      <c r="CX38">
+        <v>5695148000.0</v>
+      </c>
+      <c r="CY38">
+        <v>5714298000.0</v>
+      </c>
+      <c r="CZ38">
+        <v>5637469000.0</v>
+      </c>
+      <c r="DA38">
+        <v>5328827000.0</v>
+      </c>
+      <c r="DB38">
+        <v>4835789000.0</v>
+      </c>
+      <c r="DC38">
+        <v>4638900000.0</v>
+      </c>
+      <c r="DD38">
+        <v>4367700000.0</v>
+      </c>
+      <c r="DE38">
+        <v>6100000.0</v>
+      </c>
+      <c r="DF38">
+        <v>5700000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:110">
+      <c r="A39" t="s">
+        <v>66</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
+        <v>-829704000.0</v>
+      </c>
+      <c r="D39">
+        <v>7244525000.0</v>
+      </c>
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39"/>
+      <c r="H39">
+        <v>217666000.0</v>
+      </c>
+      <c r="I39">
+        <v>317950000.0</v>
+      </c>
+      <c r="J39">
+        <v>446224000.0</v>
+      </c>
+      <c r="K39">
+        <v>-1064758000.0</v>
+      </c>
+      <c r="L39">
+        <v>282455000.0</v>
+      </c>
+      <c r="M39">
+        <v>27176000.0</v>
+      </c>
+      <c r="N39">
+        <v>42427000.0</v>
+      </c>
+      <c r="O39">
+        <v>29749000.0</v>
+      </c>
+      <c r="P39">
+        <v>46593000.0</v>
+      </c>
+      <c r="Q39">
+        <v>25451000.0</v>
+      </c>
+      <c r="R39">
+        <v>172469000.0</v>
+      </c>
+      <c r="S39">
+        <v>158575000.0</v>
+      </c>
+      <c r="T39">
+        <v>89132000.0</v>
+      </c>
+      <c r="U39">
+        <v>146673000.0</v>
+      </c>
+      <c r="V39"/>
+      <c r="W39"/>
+      <c r="X39"/>
+      <c r="Y39"/>
+      <c r="Z39"/>
+      <c r="AA39"/>
+      <c r="AB39"/>
+      <c r="AC39"/>
+      <c r="AD39"/>
+      <c r="AE39"/>
+      <c r="AF39"/>
+      <c r="AG39"/>
+      <c r="AH39"/>
+      <c r="AI39"/>
+      <c r="AJ39"/>
+      <c r="AK39"/>
+      <c r="AL39"/>
+      <c r="AM39"/>
+      <c r="AN39"/>
+      <c r="AO39"/>
+      <c r="AP39"/>
+      <c r="AQ39"/>
+      <c r="AR39"/>
+      <c r="AS39"/>
+      <c r="AT39"/>
+      <c r="AU39"/>
+      <c r="AV39"/>
+      <c r="AW39"/>
+      <c r="AX39"/>
+      <c r="AY39"/>
+      <c r="AZ39"/>
+      <c r="BA39"/>
+      <c r="BB39"/>
+      <c r="BC39"/>
+      <c r="BD39"/>
+      <c r="BE39"/>
+      <c r="BF39"/>
+      <c r="BG39"/>
+      <c r="BH39"/>
+      <c r="BI39"/>
+      <c r="BJ39"/>
+      <c r="BK39"/>
+      <c r="BL39">
+        <v>20447000.0</v>
+      </c>
+      <c r="BM39">
+        <v>22285000.0</v>
+      </c>
+      <c r="BN39">
+        <v>24005000.0</v>
+      </c>
+      <c r="BO39">
+        <v>25735000.0</v>
+      </c>
+      <c r="BP39"/>
+      <c r="BQ39"/>
+      <c r="BR39"/>
+      <c r="BS39"/>
+      <c r="BT39"/>
+      <c r="BU39"/>
+      <c r="BV39"/>
+      <c r="BW39"/>
+      <c r="BX39"/>
+      <c r="BY39"/>
+      <c r="BZ39"/>
+      <c r="CA39"/>
+      <c r="CB39"/>
+      <c r="CC39"/>
+      <c r="CD39"/>
+      <c r="CE39"/>
+      <c r="CF39"/>
+      <c r="CG39"/>
+      <c r="CH39"/>
+      <c r="CI39"/>
+      <c r="CJ39"/>
+      <c r="CK39"/>
+      <c r="CL39"/>
+      <c r="CM39"/>
+      <c r="CN39"/>
+      <c r="CO39"/>
+      <c r="CP39"/>
+      <c r="CQ39"/>
+      <c r="CR39"/>
+      <c r="CS39"/>
+      <c r="CT39"/>
+      <c r="CU39"/>
+      <c r="CV39"/>
+      <c r="CW39"/>
+      <c r="CX39"/>
+      <c r="CY39"/>
+      <c r="CZ39"/>
+      <c r="DA39"/>
+      <c r="DB39"/>
+      <c r="DC39"/>
+      <c r="DD39"/>
+      <c r="DE39"/>
+      <c r="DF39"/>
+    </row>
+    <row r="40" spans="1:110">
+      <c r="A40" t="s">
+        <v>67</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40">
+        <v>-237000.0</v>
+      </c>
+      <c r="D40">
+        <v>6591448000.0</v>
+      </c>
+      <c r="E40">
+        <v>6431137000.0</v>
+      </c>
+      <c r="F40">
+        <v>6372545000.0</v>
+      </c>
+      <c r="G40">
+        <v>6206117000.0</v>
+      </c>
+      <c r="H40">
+        <v>6129982000.0</v>
+      </c>
+      <c r="I40">
+        <v>6129660000.0</v>
+      </c>
+      <c r="J40">
+        <v>6141711000.0</v>
+      </c>
+      <c r="K40">
+        <v>5681595000.0</v>
+      </c>
+      <c r="L40">
+        <v>6051220000.0</v>
+      </c>
+      <c r="M40">
+        <v>6092840000.0</v>
+      </c>
+      <c r="N40">
+        <v>6144435000.0</v>
+      </c>
+      <c r="O40">
+        <v>6074549000.0</v>
+      </c>
+      <c r="P40">
+        <v>6194866000.0</v>
+      </c>
+      <c r="Q40">
+        <v>6329883000.0</v>
+      </c>
+      <c r="R40">
+        <v>6613731000.0</v>
+      </c>
+      <c r="S40">
+        <v>6644271000.0</v>
+      </c>
+      <c r="T40">
+        <v>6596478000.0</v>
+      </c>
+      <c r="U40">
+        <v>6638294000.0</v>
+      </c>
+      <c r="V40">
+        <v>6650865000.0</v>
+      </c>
+      <c r="W40">
+        <v>6407662000.0</v>
+      </c>
+      <c r="X40">
+        <v>6190613000.0</v>
+      </c>
+      <c r="Y40">
+        <v>6069684000.0</v>
+      </c>
+      <c r="Z40">
+        <v>5774619000.0</v>
+      </c>
+      <c r="AA40">
+        <v>5582049000.0</v>
+      </c>
+      <c r="AB40">
+        <v>5581867000.0</v>
+      </c>
+      <c r="AC40">
+        <v>5580871000.0</v>
+      </c>
+      <c r="AD40">
+        <v>5701111000.0</v>
+      </c>
+      <c r="AE40">
+        <v>5554451000.0</v>
+      </c>
+      <c r="AF40">
+        <v>5603354000.0</v>
+      </c>
+      <c r="AG40">
+        <v>5323083000.0</v>
+      </c>
+      <c r="AH40">
+        <v>5353524000.0</v>
+      </c>
+      <c r="AI40">
+        <v>5259777000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>5309338000.0</v>
+      </c>
+      <c r="AK40">
+        <v>5266593000.0</v>
+      </c>
+      <c r="AL40">
+        <v>5268506000.0</v>
+      </c>
+      <c r="AM40">
+        <v>5183305000.0</v>
+      </c>
+      <c r="AN40">
+        <v>5164018000.0</v>
+      </c>
+      <c r="AO40">
+        <v>5085129000.0</v>
+      </c>
+      <c r="AP40">
+        <v>5118051000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>4965421000.0</v>
+      </c>
+      <c r="AR40">
+        <v>4832520000.0</v>
+      </c>
+      <c r="AS40">
+        <v>4813188000.0</v>
+      </c>
+      <c r="AT40">
+        <v>4836459000.0</v>
+      </c>
+      <c r="AU40">
+        <v>4695802000.0</v>
+      </c>
+      <c r="AV40">
+        <v>4655272000.0</v>
+      </c>
+      <c r="AW40">
+        <v>4652678000.0</v>
+      </c>
+      <c r="AX40">
+        <v>4690741000.0</v>
+      </c>
+      <c r="AY40">
+        <v>4613331000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>4611446000.0</v>
+      </c>
+      <c r="BA40">
+        <v>4628089000.0</v>
+      </c>
+      <c r="BB40">
+        <v>4690374000.0</v>
+      </c>
+      <c r="BC40">
+        <v>4573084000.0</v>
+      </c>
+      <c r="BD40">
+        <v>4594004000.0</v>
+      </c>
+      <c r="BE40">
+        <v>4637275000.0</v>
+      </c>
+      <c r="BF40">
+        <v>4696354000.0</v>
+      </c>
+      <c r="BG40">
+        <v>4541523000.0</v>
+      </c>
+      <c r="BH40">
+        <v>4536645000.0</v>
+      </c>
+      <c r="BI40">
+        <v>4589220000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>4741204000.0</v>
+      </c>
+      <c r="BK40">
+        <v>4715873000.0</v>
+      </c>
+      <c r="BL40">
+        <v>4419920000.0</v>
+      </c>
+      <c r="BM40">
+        <v>4404836000.0</v>
+      </c>
+      <c r="BN40">
+        <v>4347359000.0</v>
+      </c>
+      <c r="BO40">
+        <v>4257980000.0</v>
+      </c>
+      <c r="BP40">
+        <v>4263850000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>4212711000.0</v>
+      </c>
+      <c r="BR40">
+        <v>4149846000.0</v>
+      </c>
+      <c r="BS40">
+        <v>3867304000.0</v>
+      </c>
+      <c r="BT40">
+        <v>3923883000.0</v>
+      </c>
+      <c r="BU40">
+        <v>3961543000.0</v>
+      </c>
+      <c r="BV40">
+        <v>4020966000.0</v>
+      </c>
+      <c r="BW40">
+        <v>3980147000.0</v>
+      </c>
+      <c r="BX40">
+        <v>3922782000.0</v>
+      </c>
+      <c r="BY40">
+        <v>3946693000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>4002866000.0</v>
+      </c>
+      <c r="CA40">
+        <v>3934707000.0</v>
+      </c>
+      <c r="CB40">
+        <v>3900431000.0</v>
+      </c>
+      <c r="CC40">
+        <v>3895869000.0</v>
+      </c>
+      <c r="CD40">
+        <v>4015128000.0</v>
+      </c>
+      <c r="CE40">
+        <v>3937237000.0</v>
+      </c>
+      <c r="CF40">
+        <v>3960297000.0</v>
+      </c>
+      <c r="CG40">
+        <v>3991180000.0</v>
+      </c>
+      <c r="CH40">
+        <v>4051329000.0</v>
+      </c>
+      <c r="CI40">
+        <v>4150573000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>4127472000.0</v>
+      </c>
+      <c r="CK40">
+        <v>4174113000.0</v>
+      </c>
+      <c r="CL40">
+        <v>4144842000.0</v>
+      </c>
+      <c r="CM40">
+        <v>4173585000.0</v>
+      </c>
+      <c r="CN40">
+        <v>4237889000.0</v>
+      </c>
+      <c r="CO40">
+        <v>4320436000.0</v>
+      </c>
+      <c r="CP40">
+        <v>4411835000.0</v>
+      </c>
+      <c r="CQ40">
+        <v>4367227000.0</v>
+      </c>
+      <c r="CR40">
+        <v>4391874000.0</v>
+      </c>
+      <c r="CS40">
+        <v>4431321000.0</v>
+      </c>
+      <c r="CT40">
+        <v>4442655000.0</v>
+      </c>
+      <c r="CU40">
+        <v>4342882000.0</v>
+      </c>
+      <c r="CV40">
+        <v>4285835000.0</v>
+      </c>
+      <c r="CW40">
+        <v>4208101000.0</v>
+      </c>
+      <c r="CX40">
+        <v>4071835000.0</v>
+      </c>
+      <c r="CY40">
+        <v>3999786000.0</v>
+      </c>
+      <c r="CZ40">
+        <v>3942890000.0</v>
+      </c>
+      <c r="DA40">
+        <v>3941150000.0</v>
+      </c>
+      <c r="DB40">
+        <v>3970412000.0</v>
+      </c>
+      <c r="DC40">
+        <v>3950100000.0</v>
+      </c>
+      <c r="DD40">
+        <v>3898265000.0</v>
+      </c>
+      <c r="DE40">
+        <v>3900000.0</v>
+      </c>
+      <c r="DF40">
+        <v>-500000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:110">
+      <c r="A41" t="s">
+        <v>68</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41"/>
+      <c r="Q41"/>
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41"/>
+      <c r="U41"/>
+      <c r="V41"/>
+      <c r="W41"/>
+      <c r="X41"/>
+      <c r="Y41"/>
+      <c r="Z41"/>
+      <c r="AA41"/>
+      <c r="AB41"/>
+      <c r="AC41"/>
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41"/>
+      <c r="AG41"/>
+      <c r="AH41"/>
+      <c r="AI41"/>
+      <c r="AJ41"/>
+      <c r="AK41"/>
+      <c r="AL41"/>
+      <c r="AM41"/>
+      <c r="AN41"/>
+      <c r="AO41"/>
+      <c r="AP41"/>
+      <c r="AQ41"/>
+      <c r="AR41"/>
+      <c r="AS41"/>
+      <c r="AT41"/>
+      <c r="AU41"/>
+      <c r="AV41"/>
+      <c r="AW41"/>
+      <c r="AX41"/>
+      <c r="AY41"/>
+      <c r="AZ41"/>
+      <c r="BA41"/>
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41"/>
+      <c r="BE41"/>
+      <c r="BF41"/>
+      <c r="BG41"/>
+      <c r="BH41"/>
+      <c r="BI41"/>
+      <c r="BJ41"/>
+      <c r="BK41"/>
+      <c r="BL41"/>
+      <c r="BM41"/>
+      <c r="BN41"/>
+      <c r="BO41"/>
+      <c r="BP41"/>
+      <c r="BQ41"/>
+      <c r="BR41"/>
+      <c r="BS41"/>
+      <c r="BT41"/>
+      <c r="BU41"/>
+      <c r="BV41"/>
+      <c r="BW41"/>
+      <c r="BX41"/>
+      <c r="BY41"/>
+      <c r="BZ41"/>
+      <c r="CA41"/>
+      <c r="CB41"/>
+      <c r="CC41"/>
+      <c r="CD41"/>
+      <c r="CE41"/>
+      <c r="CF41"/>
+      <c r="CG41"/>
+      <c r="CH41"/>
+      <c r="CI41"/>
+      <c r="CJ41"/>
+      <c r="CK41"/>
+      <c r="CL41"/>
+      <c r="CM41"/>
+      <c r="CN41"/>
+      <c r="CO41"/>
+      <c r="CP41"/>
+      <c r="CQ41"/>
+      <c r="CR41"/>
+      <c r="CS41"/>
+      <c r="CT41"/>
+      <c r="CU41"/>
+      <c r="CV41"/>
+      <c r="CW41"/>
+      <c r="CX41"/>
+      <c r="CY41"/>
+      <c r="CZ41"/>
+      <c r="DA41"/>
+      <c r="DB41"/>
+      <c r="DC41"/>
+      <c r="DD41"/>
+      <c r="DE41"/>
+      <c r="DF41"/>
+    </row>
+    <row r="42" spans="1:110">
+      <c r="A42" t="s">
+        <v>69</v>
+      </c>
+      <c r="B42">
+        <v>1086694000.0</v>
+      </c>
+      <c r="C42">
+        <v>1101860000.0</v>
+      </c>
+      <c r="D42">
+        <v>1117931000.0</v>
+      </c>
+      <c r="E42">
+        <v>1121455000.0</v>
+      </c>
+      <c r="F42">
+        <v>1121127000.0</v>
+      </c>
+      <c r="G42">
+        <v>1120783000.0</v>
+      </c>
+      <c r="H42">
+        <v>1120420000.0</v>
+      </c>
+      <c r="I42">
+        <v>1120084000.0</v>
+      </c>
+      <c r="J42">
+        <v>1119771000.0</v>
+      </c>
+      <c r="K42">
+        <v>1154655000.0</v>
+      </c>
+      <c r="L42">
+        <v>1138560000.0</v>
+      </c>
+      <c r="M42">
+        <v>1139482000.0</v>
+      </c>
+      <c r="N42">
+        <v>1139149000.0</v>
+      </c>
+      <c r="O42">
+        <v>1138739000.0</v>
+      </c>
+      <c r="P42">
+        <v>1160478000.0</v>
+      </c>
+      <c r="Q42">
+        <v>1159969000.0</v>
+      </c>
+      <c r="R42">
+        <v>1159438000.0</v>
+      </c>
+      <c r="S42">
+        <v>1158853000.0</v>
+      </c>
+      <c r="T42">
+        <v>1158246000.0</v>
+      </c>
+      <c r="U42">
+        <v>1157665000.0</v>
+      </c>
+      <c r="V42">
+        <v>1156712000.0</v>
+      </c>
+      <c r="W42">
+        <v>1156009000.0</v>
+      </c>
+      <c r="X42">
+        <v>1156813000.0</v>
+      </c>
+      <c r="Y42">
+        <v>1178200000.0</v>
+      </c>
+      <c r="Z42">
+        <v>1177600000.0</v>
+      </c>
+      <c r="AA42">
+        <v>1176893000.0</v>
+      </c>
+      <c r="AB42">
+        <v>1175534000.0</v>
+      </c>
+      <c r="AC42">
+        <v>1174636000.0</v>
+      </c>
+      <c r="AD42">
+        <v>1173148000.0</v>
+      </c>
+      <c r="AE42">
+        <v>1172393000.0</v>
+      </c>
+      <c r="AF42">
+        <v>1171301000.0</v>
+      </c>
+      <c r="AG42">
+        <v>1131569000.0</v>
+      </c>
+      <c r="AH42">
+        <v>1130918000.0</v>
+      </c>
+      <c r="AI42">
+        <v>1130110000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>1129373000.0</v>
+      </c>
+      <c r="AK42">
+        <v>1128500000.0</v>
+      </c>
+      <c r="AL42">
+        <v>1127638000.0</v>
+      </c>
+      <c r="AM42">
+        <v>1123349000.0</v>
+      </c>
+      <c r="AN42">
+        <v>1117208000.0</v>
+      </c>
+      <c r="AO42">
+        <v>1113529000.0</v>
+      </c>
+      <c r="AP42">
+        <v>1111894000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>1110980000.0</v>
+      </c>
+      <c r="AR42">
+        <v>1109742000.0</v>
+      </c>
+      <c r="AS42">
+        <v>1122112000.0</v>
+      </c>
+      <c r="AT42">
+        <v>1137454000.0</v>
+      </c>
+      <c r="AU42">
+        <v>1136347000.0</v>
+      </c>
+      <c r="AV42">
+        <v>1137781000.0</v>
+      </c>
+      <c r="AW42">
+        <v>1148547000.0</v>
+      </c>
+      <c r="AX42">
+        <v>1153891000.0</v>
+      </c>
+      <c r="AY42">
+        <v>1187869000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>1191178000.0</v>
+      </c>
+      <c r="BA42">
+        <v>1188919000.0</v>
+      </c>
+      <c r="BB42">
+        <v>1198968000.0</v>
+      </c>
+      <c r="BC42">
+        <v>1220086000.0</v>
+      </c>
+      <c r="BD42">
+        <v>1244547000.0</v>
+      </c>
+      <c r="BE42">
+        <v>1315352000.0</v>
+      </c>
+      <c r="BF42">
+        <v>1376093000.0</v>
+      </c>
+      <c r="BG42">
+        <v>1393508000.0</v>
+      </c>
+      <c r="BH42">
+        <v>1342020000.0</v>
+      </c>
+      <c r="BI42">
+        <v>1391860000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>1390949000.0</v>
+      </c>
+      <c r="BK42">
+        <v>1336708000.0</v>
+      </c>
+      <c r="BL42">
+        <v>134434000.0</v>
+      </c>
+      <c r="BM42">
+        <v>133409000.0</v>
+      </c>
+      <c r="BN42">
+        <v>131960000.0</v>
+      </c>
+      <c r="BO42">
+        <v>132116000.0</v>
+      </c>
+      <c r="BP42">
+        <v>133305000.0</v>
+      </c>
+      <c r="BQ42">
+        <v>131965000.0</v>
+      </c>
+      <c r="BR42">
+        <v>130136000.0</v>
+      </c>
+      <c r="BS42">
+        <v>129813000.0</v>
+      </c>
+      <c r="BT42">
+        <v>127529000.0</v>
+      </c>
+      <c r="BU42">
+        <v>125467000.0</v>
+      </c>
+      <c r="BV42">
+        <v>123864000.0</v>
+      </c>
+      <c r="BW42">
+        <v>122176000.0</v>
+      </c>
+      <c r="BX42">
+        <v>127971000.0</v>
+      </c>
+      <c r="BY42">
+        <v>128091000.0</v>
+      </c>
+      <c r="BZ42">
+        <v>125967000.0</v>
+      </c>
+      <c r="CA42">
+        <v>121943000.0</v>
+      </c>
+      <c r="CB42">
+        <v>118566000.0</v>
+      </c>
+      <c r="CC42">
+        <v>118570000.0</v>
+      </c>
+      <c r="CD42">
+        <v>121158000.0</v>
+      </c>
+      <c r="CE42">
+        <v>125075000.0</v>
+      </c>
+      <c r="CF42">
+        <v>125534000.0</v>
+      </c>
+      <c r="CG42">
+        <v>127561000.0</v>
+      </c>
+      <c r="CH42">
+        <v>128114000.0</v>
+      </c>
+      <c r="CI42">
+        <v>121401000.0</v>
+      </c>
+      <c r="CJ42">
+        <v>119224000.0</v>
+      </c>
+      <c r="CK42">
+        <v>119763000.0</v>
+      </c>
+      <c r="CL42">
+        <v>112792000.0</v>
+      </c>
+      <c r="CM42">
+        <v>107259000.0</v>
+      </c>
+      <c r="CN42">
+        <v>104747000.0</v>
+      </c>
+      <c r="CO42">
+        <v>102600000.0</v>
+      </c>
+      <c r="CP42">
+        <v>98205000.0</v>
+      </c>
+      <c r="CQ42">
+        <v>97338000.0</v>
+      </c>
+      <c r="CR42">
+        <v>110990000.0</v>
+      </c>
+      <c r="CS42">
+        <v>126127000.0</v>
+      </c>
+      <c r="CT42">
+        <v>136415000.0</v>
+      </c>
+      <c r="CU42">
+        <v>138698000.0</v>
+      </c>
+      <c r="CV42">
+        <v>257116000.0</v>
+      </c>
+      <c r="CW42">
+        <v>257253000.0</v>
+      </c>
+      <c r="CX42">
+        <v>256075000.0</v>
+      </c>
+      <c r="CY42">
+        <v>259419000.0</v>
+      </c>
+      <c r="CZ42">
+        <v>273778000.0</v>
+      </c>
+      <c r="DA42">
+        <v>323236000.0</v>
+      </c>
+      <c r="DB42">
+        <v>326871000.0</v>
+      </c>
+      <c r="DC42">
+        <v>360800000.0</v>
+      </c>
+      <c r="DD42">
+        <v>383964000.0</v>
+      </c>
+      <c r="DE42">
+        <v>300000.0</v>
+      </c>
+      <c r="DF42">
+        <v>300000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:110">
+      <c r="A43" t="s">
+        <v>70</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
+      <c r="CT43"/>
+      <c r="CU43"/>
+      <c r="CV43"/>
+      <c r="CW43"/>
+      <c r="CX43"/>
+      <c r="CY43"/>
+      <c r="CZ43"/>
+      <c r="DA43"/>
+      <c r="DB43"/>
+      <c r="DC43"/>
+      <c r="DD43"/>
+      <c r="DE43"/>
+      <c r="DF43"/>
+    </row>
+    <row r="44" spans="1:110">
+      <c r="A44" t="s">
+        <v>71</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
+      <c r="CT44"/>
+      <c r="CU44"/>
+      <c r="CV44"/>
+      <c r="CW44"/>
+      <c r="CX44"/>
+      <c r="CY44"/>
+      <c r="CZ44"/>
+      <c r="DA44"/>
+      <c r="DB44"/>
+      <c r="DC44"/>
+      <c r="DD44"/>
+      <c r="DE44"/>
+      <c r="DF44"/>
+    </row>
+    <row r="45" spans="1:110">
+      <c r="A45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45">
+        <v>202695000.0</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45">
+        <v>199285000.0</v>
+      </c>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45">
+        <v>192239000.0</v>
+      </c>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45">
+        <v>188213000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+      <c r="CK45"/>
+      <c r="CL45"/>
+      <c r="CM45"/>
+      <c r="CN45"/>
+      <c r="CO45"/>
+      <c r="CP45"/>
+      <c r="CQ45"/>
+      <c r="CR45"/>
+      <c r="CS45"/>
+      <c r="CT45"/>
+      <c r="CU45"/>
+      <c r="CV45"/>
+      <c r="CW45"/>
+      <c r="CX45"/>
+      <c r="CY45"/>
+      <c r="CZ45"/>
+      <c r="DA45"/>
+      <c r="DB45"/>
+      <c r="DC45"/>
+      <c r="DD45"/>
+      <c r="DE45"/>
+      <c r="DF45"/>
+    </row>
+    <row r="46" spans="1:110">
+      <c r="A46" t="s">
+        <v>73</v>
+      </c>
+      <c r="B46">
+        <v>88413000.0</v>
+      </c>
+      <c r="C46">
+        <v>88753000.0</v>
+      </c>
+      <c r="D46">
+        <v>89314000.0</v>
+      </c>
+      <c r="E46">
+        <v>88967000.0</v>
+      </c>
+      <c r="F46">
+        <v>89081000.0</v>
+      </c>
+      <c r="G46">
+        <v>90326000.0</v>
+      </c>
+      <c r="H46">
+        <v>91463000.0</v>
+      </c>
+      <c r="I46">
+        <v>92089000.0</v>
+      </c>
+      <c r="J46">
+        <v>91105000.0</v>
+      </c>
+      <c r="K46">
+        <v>91475000.0</v>
+      </c>
+      <c r="L46">
+        <v>91531000.0</v>
+      </c>
+      <c r="M46">
+        <v>91713000.0</v>
+      </c>
+      <c r="N46">
+        <v>92415000.0</v>
+      </c>
+      <c r="O46">
+        <v>93507000.0</v>
+      </c>
+      <c r="P46">
+        <v>94820000.0</v>
+      </c>
+      <c r="Q46">
+        <v>96008000.0</v>
+      </c>
+      <c r="R46">
+        <v>96952000.0</v>
+      </c>
+      <c r="S46">
+        <v>97718000.0</v>
+      </c>
+      <c r="T46">
+        <v>99127000.0</v>
+      </c>
+      <c r="U46">
+        <v>99551000.0</v>
+      </c>
+      <c r="V46">
+        <v>99088000.0</v>
+      </c>
+      <c r="W46">
+        <v>101238000.0</v>
+      </c>
+      <c r="X46">
+        <v>101875000.0</v>
+      </c>
+      <c r="Y46">
+        <v>98953000.0</v>
+      </c>
+      <c r="Z46">
+        <v>98589000.0</v>
+      </c>
+      <c r="AA46">
+        <v>98188000.0</v>
+      </c>
+      <c r="AB46">
+        <v>96784000.0</v>
+      </c>
+      <c r="AC46">
+        <v>96170000.0</v>
+      </c>
+      <c r="AD46">
+        <v>96492000.0</v>
+      </c>
+      <c r="AE46">
+        <v>96109000.0</v>
+      </c>
+      <c r="AF46">
+        <v>96005000.0</v>
+      </c>
+      <c r="AG46">
+        <v>85604000.0</v>
+      </c>
+      <c r="AH46">
+        <v>84704000.0</v>
+      </c>
+      <c r="AI46">
+        <v>84591000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>84818000.0</v>
+      </c>
+      <c r="AK46">
+        <v>83853000.0</v>
+      </c>
+      <c r="AL46">
+        <v>83248000.0</v>
+      </c>
+      <c r="AM46">
+        <v>83838000.0</v>
+      </c>
+      <c r="AN46">
+        <v>83221000.0</v>
+      </c>
+      <c r="AO46">
+        <v>81928000.0</v>
+      </c>
+      <c r="AP46">
+        <v>80857000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>79185000.0</v>
+      </c>
+      <c r="AR46">
+        <v>75810000.0</v>
+      </c>
+      <c r="AS46">
+        <v>73066000.0</v>
+      </c>
+      <c r="AT46">
+        <v>72154000.0</v>
+      </c>
+      <c r="AU46">
+        <v>70997000.0</v>
+      </c>
+      <c r="AV46">
+        <v>70530000.0</v>
+      </c>
+      <c r="AW46">
+        <v>69794000.0</v>
+      </c>
+      <c r="AX46">
+        <v>70218000.0</v>
+      </c>
+      <c r="AY46">
+        <v>71477000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>70112000.0</v>
+      </c>
+      <c r="BA46">
+        <v>64946000.0</v>
+      </c>
+      <c r="BB46">
+        <v>61754000.0</v>
+      </c>
+      <c r="BC46">
+        <v>59587000.0</v>
+      </c>
+      <c r="BD46">
+        <v>57766000.0</v>
+      </c>
+      <c r="BE46">
+        <v>54707000.0</v>
+      </c>
+      <c r="BF46">
+        <v>51746000.0</v>
+      </c>
+      <c r="BG46">
+        <v>50383000.0</v>
+      </c>
+      <c r="BH46">
+        <v>48423000.0</v>
+      </c>
+      <c r="BI46">
+        <v>46890000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>43211000.0</v>
+      </c>
+      <c r="BK46">
+        <v>41781000.0</v>
+      </c>
+      <c r="BL46">
+        <v>41260000.0</v>
+      </c>
+      <c r="BM46">
+        <v>40915000.0</v>
+      </c>
+      <c r="BN46">
+        <v>40379000.0</v>
+      </c>
+      <c r="BO46">
+        <v>39901000.0</v>
+      </c>
+      <c r="BP46">
+        <v>37709000.0</v>
+      </c>
+      <c r="BQ46">
+        <v>35008000.0</v>
+      </c>
+      <c r="BR46">
+        <v>33240000.0</v>
+      </c>
+      <c r="BS46">
+        <v>31769000.0</v>
+      </c>
+      <c r="BT46">
+        <v>29874000.0</v>
+      </c>
+      <c r="BU46">
+        <v>27775000.0</v>
+      </c>
+      <c r="BV46">
+        <v>25512000.0</v>
+      </c>
+      <c r="BW46">
+        <v>26309000.0</v>
+      </c>
+      <c r="BX46">
+        <v>26610000.0</v>
+      </c>
+      <c r="BY46">
+        <v>27388000.0</v>
+      </c>
+      <c r="BZ46">
+        <v>28344000.0</v>
+      </c>
+      <c r="CA46">
+        <v>27620000.0</v>
+      </c>
+      <c r="CB46">
+        <v>26500000.0</v>
+      </c>
+      <c r="CC46">
+        <v>27589000.0</v>
+      </c>
+      <c r="CD46">
+        <v>24470000.0</v>
+      </c>
+      <c r="CE46">
+        <v>24565000.0</v>
+      </c>
+      <c r="CF46">
+        <v>22963000.0</v>
+      </c>
+      <c r="CG46">
+        <v>23572000.0</v>
+      </c>
+      <c r="CH46">
+        <v>24308000.0</v>
+      </c>
+      <c r="CI46">
+        <v>23967000.0</v>
+      </c>
+      <c r="CJ46">
+        <v>24504000.0</v>
+      </c>
+      <c r="CK46">
+        <v>24860000.0</v>
+      </c>
+      <c r="CL46">
+        <v>25462000.0</v>
+      </c>
+      <c r="CM46">
+        <v>26029000.0</v>
+      </c>
+      <c r="CN46">
+        <v>26509000.0</v>
+      </c>
+      <c r="CO46">
+        <v>25865000.0</v>
+      </c>
+      <c r="CP46">
+        <v>24803000.0</v>
+      </c>
+      <c r="CQ46">
+        <v>23669000.0</v>
+      </c>
+      <c r="CR46">
+        <v>26565000.0</v>
+      </c>
+      <c r="CS46">
+        <v>23135000.0</v>
+      </c>
+      <c r="CT46">
+        <v>22598000.0</v>
+      </c>
+      <c r="CU46">
+        <v>22035000.0</v>
+      </c>
+      <c r="CV46">
+        <v>23525000.0</v>
+      </c>
+      <c r="CW46">
+        <v>23166000.0</v>
+      </c>
+      <c r="CX46">
+        <v>23687000.0</v>
+      </c>
+      <c r="CY46">
+        <v>24089000.0</v>
+      </c>
+      <c r="CZ46">
+        <v>24076000.0</v>
+      </c>
+      <c r="DA46">
+        <v>25927000.0</v>
+      </c>
+      <c r="DB46">
+        <v>24511000.0</v>
+      </c>
+      <c r="DC46">
+        <v>24500000.0</v>
+      </c>
+      <c r="DD46">
+        <v>24046000.0</v>
+      </c>
+      <c r="DE46"/>
+      <c r="DF46"/>
+    </row>
+    <row r="47" spans="1:110">
+      <c r="A47" t="s">
+        <v>74</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47"/>
+      <c r="O47"/>
+      <c r="P47"/>
+      <c r="Q47"/>
+      <c r="R47"/>
+      <c r="S47"/>
+      <c r="T47"/>
+      <c r="U47"/>
+      <c r="V47"/>
+      <c r="W47"/>
+      <c r="X47"/>
+      <c r="Y47"/>
+      <c r="Z47"/>
+      <c r="AA47"/>
+      <c r="AB47"/>
+      <c r="AC47"/>
+      <c r="AD47"/>
+      <c r="AE47"/>
+      <c r="AF47"/>
+      <c r="AG47"/>
+      <c r="AH47"/>
+      <c r="AI47"/>
+      <c r="AJ47"/>
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47"/>
+      <c r="AN47"/>
+      <c r="AO47"/>
+      <c r="AP47"/>
+      <c r="AQ47"/>
+      <c r="AR47"/>
+      <c r="AS47"/>
+      <c r="AT47"/>
+      <c r="AU47"/>
+      <c r="AV47"/>
+      <c r="AW47"/>
+      <c r="AX47"/>
+      <c r="AY47"/>
+      <c r="AZ47"/>
+      <c r="BA47"/>
+      <c r="BB47"/>
+      <c r="BC47"/>
+      <c r="BD47"/>
+      <c r="BE47"/>
+      <c r="BF47"/>
+      <c r="BG47"/>
+      <c r="BH47"/>
+      <c r="BI47"/>
+      <c r="BJ47"/>
+      <c r="BK47"/>
+      <c r="BL47"/>
+      <c r="BM47"/>
+      <c r="BN47"/>
+      <c r="BO47"/>
+      <c r="BP47"/>
+      <c r="BQ47"/>
+      <c r="BR47"/>
+      <c r="BS47"/>
+      <c r="BT47"/>
+      <c r="BU47"/>
+      <c r="BV47"/>
+      <c r="BW47"/>
+      <c r="BX47"/>
+      <c r="BY47"/>
+      <c r="BZ47"/>
+      <c r="CA47"/>
+      <c r="CB47"/>
+      <c r="CC47"/>
+      <c r="CD47"/>
+      <c r="CE47"/>
+      <c r="CF47"/>
+      <c r="CG47"/>
+      <c r="CH47"/>
+      <c r="CI47"/>
+      <c r="CJ47"/>
+      <c r="CK47"/>
+      <c r="CL47"/>
+      <c r="CM47"/>
+      <c r="CN47"/>
+      <c r="CO47"/>
+      <c r="CP47"/>
+      <c r="CQ47"/>
+      <c r="CR47"/>
+      <c r="CS47"/>
+      <c r="CT47"/>
+      <c r="CU47"/>
+      <c r="CV47"/>
+      <c r="CW47"/>
+      <c r="CX47"/>
+      <c r="CY47"/>
+      <c r="CZ47"/>
+      <c r="DA47"/>
+      <c r="DB47"/>
+      <c r="DC47"/>
+      <c r="DD47"/>
+      <c r="DE47"/>
+      <c r="DF47"/>
+    </row>
+    <row r="48" spans="1:110">
+      <c r="A48" t="s">
+        <v>75</v>
+      </c>
+      <c r="B48">
+        <v>-73805000.0</v>
+      </c>
+      <c r="C48">
+        <v>-78044000.0</v>
+      </c>
+      <c r="D48">
+        <v>-87331000.0</v>
+      </c>
+      <c r="E48">
+        <v>-95078000.0</v>
+      </c>
+      <c r="F48">
+        <v>-102397000.0</v>
+      </c>
+      <c r="G48">
+        <v>-106734000.0</v>
+      </c>
+      <c r="H48">
+        <v>-111104000.0</v>
+      </c>
+      <c r="I48">
+        <v>-112118000.0</v>
+      </c>
+      <c r="J48">
+        <v>-110722000.0</v>
+      </c>
+      <c r="K48">
+        <v>-113357000.0</v>
+      </c>
+      <c r="L48">
+        <v>-104565000.0</v>
+      </c>
+      <c r="M48">
+        <v>47148000.0</v>
+      </c>
+      <c r="N48">
+        <v>50167000.0</v>
+      </c>
+      <c r="O48">
+        <v>47297000.0</v>
+      </c>
+      <c r="P48">
+        <v>80266000.0</v>
+      </c>
+      <c r="Q48">
+        <v>72308000.0</v>
+      </c>
+      <c r="R48">
+        <v>89833000.0</v>
+      </c>
+      <c r="S48">
+        <v>79745000.0</v>
+      </c>
+      <c r="T48">
+        <v>98944000.0</v>
+      </c>
+      <c r="U48">
+        <v>91909000.0</v>
+      </c>
+      <c r="V48">
+        <v>139448000.0</v>
+      </c>
+      <c r="W48">
+        <v>130522000.0</v>
+      </c>
+      <c r="X48">
+        <v>143162000.0</v>
+      </c>
+      <c r="Y48">
+        <v>138496000.0</v>
+      </c>
+      <c r="Z48">
+        <v>130756000.0</v>
+      </c>
+      <c r="AA48">
+        <v>138213000.0</v>
+      </c>
+      <c r="AB48">
+        <v>174277000.0</v>
+      </c>
+      <c r="AC48">
+        <v>163581000.0</v>
+      </c>
+      <c r="AD48">
+        <v>186838000.0</v>
+      </c>
+      <c r="AE48">
+        <v>173984000.0</v>
+      </c>
+      <c r="AF48">
+        <v>214569000.0</v>
+      </c>
+      <c r="AG48">
+        <v>204610000.0</v>
+      </c>
+      <c r="AH48">
+        <v>227281000.0</v>
+      </c>
+      <c r="AI48">
+        <v>216045000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>234640000.0</v>
+      </c>
+      <c r="AK48">
+        <v>225449000.0</v>
+      </c>
+      <c r="AL48">
+        <v>249047000.0</v>
+      </c>
+      <c r="AM48">
+        <v>238846000.0</v>
+      </c>
+      <c r="AN48">
+        <v>268466000.0</v>
+      </c>
+      <c r="AO48">
+        <v>259094000.0</v>
+      </c>
+      <c r="AP48">
+        <v>283128000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>272906000.0</v>
+      </c>
+      <c r="AR48">
+        <v>296739000.0</v>
+      </c>
+      <c r="AS48">
+        <v>294997000.0</v>
+      </c>
+      <c r="AT48">
+        <v>328055000.0</v>
+      </c>
+      <c r="AU48">
+        <v>320413000.0</v>
+      </c>
+      <c r="AV48">
+        <v>346705000.0</v>
+      </c>
+      <c r="AW48">
+        <v>341836000.0</v>
+      </c>
+      <c r="AX48">
+        <v>369657000.0</v>
+      </c>
+      <c r="AY48">
+        <v>375554000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>432203000.0</v>
+      </c>
+      <c r="BA48">
+        <v>426840000.0</v>
+      </c>
+      <c r="BB48">
+        <v>424765000.0</v>
+      </c>
+      <c r="BC48">
+        <v>427942000.0</v>
+      </c>
+      <c r="BD48">
+        <v>536150000.0</v>
+      </c>
+      <c r="BE48">
+        <v>540253000.0</v>
+      </c>
+      <c r="BF48">
+        <v>559014000.0</v>
+      </c>
+      <c r="BG48">
+        <v>559577000.0</v>
+      </c>
+      <c r="BH48">
+        <v>569127000.0</v>
+      </c>
+      <c r="BI48">
+        <v>564467000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>559313000.0</v>
+      </c>
+      <c r="BK48">
+        <v>652620000.0</v>
+      </c>
+      <c r="BL48">
+        <v>801044000.0</v>
+      </c>
+      <c r="BM48">
+        <v>796093000.0</v>
+      </c>
+      <c r="BN48">
+        <v>789831000.0</v>
+      </c>
+      <c r="BO48">
+        <v>785914000.0</v>
+      </c>
+      <c r="BP48">
+        <v>781604000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>775214000.0</v>
+      </c>
+      <c r="BR48">
+        <v>770186000.0</v>
+      </c>
+      <c r="BS48">
+        <v>762490000.0</v>
+      </c>
+      <c r="BT48">
+        <v>759375000.0</v>
+      </c>
+      <c r="BU48">
+        <v>753951000.0</v>
+      </c>
+      <c r="BV48">
+        <v>749927000.0</v>
+      </c>
+      <c r="BW48">
+        <v>748530000.0</v>
+      </c>
+      <c r="BX48">
+        <v>750186000.0</v>
+      </c>
+      <c r="BY48">
+        <v>754233000.0</v>
+      </c>
+      <c r="BZ48">
+        <v>757281000.0</v>
+      </c>
+      <c r="CA48">
+        <v>759086000.0</v>
+      </c>
+      <c r="CB48">
+        <v>760890000.0</v>
+      </c>
+      <c r="CC48">
+        <v>761105000.0</v>
+      </c>
+      <c r="CD48">
+        <v>759927000.0</v>
+      </c>
+      <c r="CE48">
+        <v>756569000.0</v>
+      </c>
+      <c r="CF48">
+        <v>759643000.0</v>
+      </c>
+      <c r="CG48">
+        <v>756957000.0</v>
+      </c>
+      <c r="CH48">
+        <v>750994000.0</v>
+      </c>
+      <c r="CI48">
+        <v>743853000.0</v>
+      </c>
+      <c r="CJ48">
+        <v>735306000.0</v>
+      </c>
+      <c r="CK48">
+        <v>875183000.0</v>
+      </c>
+      <c r="CL48">
+        <v>875537000.0</v>
+      </c>
+      <c r="CM48">
+        <v>875524000.0</v>
+      </c>
+      <c r="CN48">
+        <v>896015000.0</v>
+      </c>
+      <c r="CO48">
+        <v>897590000.0</v>
+      </c>
+      <c r="CP48">
+        <v>894445000.0</v>
+      </c>
+      <c r="CQ48">
+        <v>886208000.0</v>
+      </c>
+      <c r="CR48">
+        <v>883973000.0</v>
+      </c>
+      <c r="CS48">
+        <v>861629000.0</v>
+      </c>
+      <c r="CT48">
+        <v>844513000.0</v>
+      </c>
+      <c r="CU48">
+        <v>826375000.0</v>
+      </c>
+      <c r="CV48">
+        <v>809127000.0</v>
+      </c>
+      <c r="CW48">
+        <v>793551000.0</v>
+      </c>
+      <c r="CX48">
+        <v>778475000.0</v>
+      </c>
+      <c r="CY48">
+        <v>762012000.0</v>
+      </c>
+      <c r="CZ48">
+        <v>745598000.0</v>
+      </c>
+      <c r="DA48">
+        <v>730003000.0</v>
+      </c>
+      <c r="DB48">
+        <v>714652000.0</v>
+      </c>
+      <c r="DC48">
+        <v>699200000.0</v>
+      </c>
+      <c r="DD48">
+        <v>684800000.0</v>
+      </c>
+      <c r="DE48">
+        <v>700000.0</v>
+      </c>
+      <c r="DF48">
+        <v>700000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:110">
+      <c r="A49" t="s">
+        <v>76</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
+      <c r="CT49"/>
+      <c r="CU49"/>
+      <c r="CV49"/>
+      <c r="CW49"/>
+      <c r="CX49"/>
+      <c r="CY49"/>
+      <c r="CZ49"/>
+      <c r="DA49"/>
+      <c r="DB49"/>
+      <c r="DC49"/>
+      <c r="DD49"/>
+      <c r="DE49"/>
+      <c r="DF49"/>
+    </row>
+    <row r="50" spans="1:110">
+      <c r="A50" t="s">
+        <v>77</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
+      <c r="CT50"/>
+      <c r="CU50"/>
+      <c r="CV50"/>
+      <c r="CW50"/>
+      <c r="CX50"/>
+      <c r="CY50"/>
+      <c r="CZ50"/>
+      <c r="DA50"/>
+      <c r="DB50"/>
+      <c r="DC50"/>
+      <c r="DD50"/>
+      <c r="DE50"/>
+      <c r="DF50"/>
+    </row>
+    <row r="51" spans="1:110">
+      <c r="A51" t="s">
+        <v>78</v>
+      </c>
+      <c r="B51">
+        <v>1707055000.0</v>
+      </c>
+      <c r="C51">
+        <v>1829914000.0</v>
+      </c>
+      <c r="D51">
+        <v>1950770000.0</v>
+      </c>
+      <c r="E51">
+        <v>2071585000.0</v>
+      </c>
+      <c r="F51">
+        <v>2142956000.0</v>
+      </c>
+      <c r="G51">
+        <v>2163775000.0</v>
+      </c>
+      <c r="H51">
+        <v>2179564000.0</v>
+      </c>
+      <c r="I51">
+        <v>2291605000.0</v>
+      </c>
+      <c r="J51">
+        <v>2351022000.0</v>
+      </c>
+      <c r="K51">
+        <v>2010764000.0</v>
+      </c>
+      <c r="L51">
+        <v>2379125000.0</v>
+      </c>
+      <c r="M51">
+        <v>2986162000.0</v>
+      </c>
+      <c r="N51">
+        <v>2696604000.0</v>
+      </c>
+      <c r="O51">
+        <v>2645195000.0</v>
+      </c>
+      <c r="P51">
+        <v>2132154000.0</v>
+      </c>
+      <c r="Q51">
+        <v>1869897000.0</v>
+      </c>
+      <c r="R51">
+        <v>1583747000.0</v>
+      </c>
+      <c r="S51">
+        <v>1583303000.0</v>
+      </c>
+      <c r="T51">
+        <v>1582850000.0</v>
+      </c>
+      <c r="U51">
+        <v>1582400000.0</v>
+      </c>
+      <c r="V51">
+        <v>1581955000.0</v>
+      </c>
+      <c r="W51">
+        <v>1734275000.0</v>
+      </c>
+      <c r="X51">
+        <v>1789313000.0</v>
+      </c>
+      <c r="Y51">
+        <v>1989089000.0</v>
+      </c>
+      <c r="Z51">
+        <v>2115869000.0</v>
+      </c>
+      <c r="AA51">
+        <v>2189991000.0</v>
+      </c>
+      <c r="AB51">
+        <v>2239989000.0</v>
+      </c>
+      <c r="AC51">
+        <v>2239987000.0</v>
+      </c>
+      <c r="AD51">
+        <v>2339985000.0</v>
+      </c>
+      <c r="AE51">
+        <v>2281169000.0</v>
+      </c>
+      <c r="AF51">
+        <v>2395085000.0</v>
+      </c>
+      <c r="AG51">
+        <v>2274816000.0</v>
+      </c>
+      <c r="AH51">
+        <v>2274478000.0</v>
+      </c>
+      <c r="AI51">
+        <v>2274146000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>2373808000.0</v>
+      </c>
+      <c r="AK51">
+        <v>2373472000.0</v>
+      </c>
+      <c r="AL51">
+        <v>2473113000.0</v>
+      </c>
+      <c r="AM51">
+        <v>2472754000.0</v>
+      </c>
+      <c r="AN51">
+        <v>2572389000.0</v>
+      </c>
+      <c r="AO51">
+        <v>2672026000.0</v>
+      </c>
+      <c r="AP51">
+        <v>2671656000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>2671272000.0</v>
+      </c>
+      <c r="AR51">
+        <v>3470521000.0</v>
+      </c>
+      <c r="AS51">
+        <v>2792898000.0</v>
+      </c>
+      <c r="AT51">
+        <v>3591970000.0</v>
+      </c>
+      <c r="AU51">
+        <v>2790946000.0</v>
+      </c>
+      <c r="AV51">
+        <v>3589677000.0</v>
+      </c>
+      <c r="AW51">
+        <v>2788420000.0</v>
+      </c>
+      <c r="AX51">
+        <v>2787169000.0</v>
+      </c>
+      <c r="AY51">
+        <v>2835618000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>2833538000.0</v>
+      </c>
+      <c r="BA51">
+        <v>2901480000.0</v>
+      </c>
+      <c r="BB51">
+        <v>2949465000.0</v>
+      </c>
+      <c r="BC51">
+        <v>2897493000.0</v>
+      </c>
+      <c r="BD51">
+        <v>2895322000.0</v>
+      </c>
+      <c r="BE51">
+        <v>2892903000.0</v>
+      </c>
+      <c r="BF51">
+        <v>2890535000.0</v>
+      </c>
+      <c r="BG51">
+        <v>2896304000.0</v>
+      </c>
+      <c r="BH51">
+        <v>2894462000.0</v>
+      </c>
+      <c r="BI51">
+        <v>3018642000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>2995472000.0</v>
+      </c>
+      <c r="BK51">
+        <v>3018735000.0</v>
+      </c>
+      <c r="BL51">
+        <v>3016980000.0</v>
+      </c>
+      <c r="BM51">
+        <v>3110246000.0</v>
+      </c>
+      <c r="BN51">
+        <v>3109451000.0</v>
+      </c>
+      <c r="BO51">
+        <v>3107823000.0</v>
+      </c>
+      <c r="BP51">
+        <v>3106179000.0</v>
+      </c>
+      <c r="BQ51">
+        <v>3124558000.0</v>
+      </c>
+      <c r="BR51">
+        <v>3125169000.0</v>
+      </c>
+      <c r="BS51">
+        <v>3310559000.0</v>
+      </c>
+      <c r="BT51">
+        <v>3160710000.0</v>
+      </c>
+      <c r="BU51">
+        <v>3000860000.0</v>
+      </c>
+      <c r="BV51">
+        <v>3001140000.0</v>
+      </c>
+      <c r="BW51">
+        <v>3050070000.0</v>
+      </c>
+      <c r="BX51">
+        <v>2785707000.0</v>
+      </c>
+      <c r="BY51">
+        <v>2923846000.0</v>
+      </c>
+      <c r="BZ51">
+        <v>3128468000.0</v>
+      </c>
+      <c r="CA51">
+        <v>3323606000.0</v>
+      </c>
+      <c r="CB51">
+        <v>3322172000.0</v>
+      </c>
+      <c r="CC51">
+        <v>3261318000.0</v>
+      </c>
+      <c r="CD51">
+        <v>3266780000.0</v>
+      </c>
+      <c r="CE51">
+        <v>3438926000.0</v>
+      </c>
+      <c r="CF51">
+        <v>3479875000.0</v>
+      </c>
+      <c r="CG51">
+        <v>3494661000.0</v>
+      </c>
+      <c r="CH51">
+        <v>3478259000.0</v>
+      </c>
+      <c r="CI51">
+        <v>3496618000.0</v>
+      </c>
+      <c r="CJ51">
+        <v>3502777000.0</v>
+      </c>
+      <c r="CK51">
+        <v>3233344000.0</v>
+      </c>
+      <c r="CL51">
+        <v>3271591000.0</v>
+      </c>
+      <c r="CM51">
+        <v>3196642000.0</v>
+      </c>
+      <c r="CN51">
+        <v>3281146000.0</v>
+      </c>
+      <c r="CO51">
+        <v>3286187000.0</v>
+      </c>
+      <c r="CP51">
+        <v>3291226000.0</v>
+      </c>
+      <c r="CQ51">
+        <v>3296264000.0</v>
+      </c>
+      <c r="CR51">
+        <v>3301301000.0</v>
+      </c>
+      <c r="CS51">
+        <v>3326290000.0</v>
+      </c>
+      <c r="CT51">
+        <v>3343716000.0</v>
+      </c>
+      <c r="CU51">
+        <v>3336488000.0</v>
+      </c>
+      <c r="CV51">
+        <v>3240161000.0</v>
+      </c>
+      <c r="CW51">
+        <v>3200000000.0</v>
+      </c>
+      <c r="CX51">
+        <v>3200000000.0</v>
+      </c>
+      <c r="CY51">
+        <v>3200000000.0</v>
+      </c>
+      <c r="CZ51">
+        <v>3225000000.0</v>
+      </c>
+      <c r="DA51">
+        <v>2960000000.0</v>
+      </c>
+      <c r="DB51">
+        <v>2550000000.0</v>
+      </c>
+      <c r="DC51">
+        <v>2075000000.0</v>
+      </c>
+      <c r="DD51">
+        <v>1520000000.0</v>
+      </c>
+      <c r="DE51">
+        <v>1100000.0</v>
+      </c>
+      <c r="DF51">
+        <v>500000.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:110">
+      <c r="A52" t="s">
+        <v>79</v>
+      </c>
+      <c r="B52">
+        <v>175000000.0</v>
+      </c>
+      <c r="C52">
+        <v>275000000.0</v>
+      </c>
+      <c r="D52">
+        <v>425000000.0</v>
+      </c>
+      <c r="E52">
+        <v>100000000.0</v>
+      </c>
+      <c r="F52">
+        <v>300000000.0</v>
+      </c>
+      <c r="G52">
+        <v>450000000.0</v>
+      </c>
+      <c r="H52">
+        <v>650715000.0</v>
+      </c>
+      <c r="I52">
+        <v>175000000.0</v>
+      </c>
+      <c r="J52">
+        <v>275000000.0</v>
+      </c>
+      <c r="K52">
+        <v>340000000.0</v>
+      </c>
+      <c r="L52">
+        <v>1020806000.0</v>
+      </c>
+      <c r="M52"/>
+      <c r="N52">
+        <v>203400000.0</v>
+      </c>
+      <c r="O52">
+        <v>145000000.0</v>
+      </c>
+      <c r="P52">
+        <v>330785000.0</v>
+      </c>
+      <c r="Q52">
+        <v>75000000.0</v>
+      </c>
+      <c r="R52">
+        <v>75000000.0</v>
+      </c>
+      <c r="S52">
+        <v>75000000.0</v>
+      </c>
+      <c r="T52">
+        <v>176210000.0</v>
+      </c>
+      <c r="U52">
+        <v>200000000.0</v>
+      </c>
+      <c r="V52"/>
+      <c r="W52"/>
+      <c r="X52"/>
+      <c r="Y52"/>
+      <c r="Z52"/>
+      <c r="AA52"/>
+      <c r="AB52"/>
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52">
+        <v>106186000.0</v>
+      </c>
+      <c r="AF52">
+        <v>110052000.0</v>
+      </c>
+      <c r="AG52">
+        <v>100000000.0</v>
+      </c>
+      <c r="AH52">
+        <v>100000000.0</v>
+      </c>
+      <c r="AI52">
+        <v>100000000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>200000000.0</v>
+      </c>
+      <c r="AK52">
+        <v>200000000.0</v>
+      </c>
+      <c r="AL52">
+        <v>200000000.0</v>
+      </c>
+      <c r="AM52">
+        <v>200000000.0</v>
+      </c>
+      <c r="AN52">
+        <v>200000000.0</v>
+      </c>
+      <c r="AO52">
+        <v>200000000.0</v>
+      </c>
+      <c r="AP52">
+        <v>200000000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>200000000.0</v>
+      </c>
+      <c r="AR52">
+        <v>200000000.0</v>
+      </c>
+      <c r="AS52">
+        <v>220000000.0</v>
+      </c>
+      <c r="AT52">
+        <v>220000000.0</v>
+      </c>
+      <c r="AU52">
+        <v>220000000.0</v>
+      </c>
+      <c r="AV52">
+        <v>220000000.0</v>
+      </c>
+      <c r="AW52">
+        <v>320000000.0</v>
+      </c>
+      <c r="AX52">
+        <v>320000000.0</v>
+      </c>
+      <c r="AY52">
+        <v>320000000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>320000000.0</v>
+      </c>
+      <c r="BA52">
+        <v>290000000.0</v>
+      </c>
+      <c r="BB52">
+        <v>315000000.0</v>
+      </c>
+      <c r="BC52">
+        <v>365000000.0</v>
+      </c>
+      <c r="BD52">
+        <v>365000000.0</v>
+      </c>
+      <c r="BE52">
+        <v>2527903000.0</v>
+      </c>
+      <c r="BF52">
+        <v>2525535000.0</v>
+      </c>
+      <c r="BG52">
+        <v>2531304000.0</v>
+      </c>
+      <c r="BH52"/>
+      <c r="BI52">
+        <v>2453642000.0</v>
+      </c>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52">
+        <v>200000000.0</v>
+      </c>
+      <c r="CK52"/>
+      <c r="CL52"/>
+      <c r="CM52"/>
+      <c r="CN52"/>
+      <c r="CO52">
+        <v>3200000000.0</v>
+      </c>
+      <c r="CP52">
+        <v>3200000000.0</v>
+      </c>
+      <c r="CQ52">
+        <v>3200000000.0</v>
+      </c>
+      <c r="CR52"/>
+      <c r="CS52">
+        <v>3219946000.0</v>
+      </c>
+      <c r="CT52">
+        <v>3232329000.0</v>
+      </c>
+      <c r="CU52">
+        <v>3336488000.0</v>
+      </c>
+      <c r="CV52">
+        <v>3240161000.0</v>
+      </c>
+      <c r="CW52"/>
+      <c r="CX52"/>
+      <c r="CY52"/>
+      <c r="CZ52"/>
+      <c r="DA52">
+        <v>175000000.0</v>
+      </c>
+      <c r="DB52">
+        <v>175000000.0</v>
+      </c>
+      <c r="DC52">
+        <v>175000000.0</v>
+      </c>
+      <c r="DD52">
+        <v>175000000.0</v>
+      </c>
+      <c r="DE52">
+        <v>1100000.0</v>
+      </c>
+      <c r="DF52">
+        <v>500000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:110">
+      <c r="A53" t="s">
+        <v>80</v>
+      </c>
+      <c r="B53">
+        <v>805751000.0</v>
+      </c>
+      <c r="C53">
+        <v>829704000.0</v>
+      </c>
+      <c r="D53">
+        <v>867216000.0</v>
+      </c>
+      <c r="E53">
+        <v>956229000.0</v>
+      </c>
+      <c r="F53">
+        <v>961417000.0</v>
+      </c>
+      <c r="G53">
+        <v>861501000.0</v>
+      </c>
+      <c r="H53">
+        <v>856266000.0</v>
+      </c>
+      <c r="I53">
+        <v>801953000.0</v>
+      </c>
+      <c r="J53">
+        <v>842950000.0</v>
+      </c>
+      <c r="K53">
+        <v>740462000.0</v>
+      </c>
+      <c r="L53">
+        <v>1384482000.0</v>
+      </c>
+      <c r="M53">
+        <v>1444867000.0</v>
+      </c>
+      <c r="N53">
+        <v>1505808000.0</v>
+      </c>
+      <c r="O53">
+        <v>1528686000.0</v>
+      </c>
+      <c r="P53">
+        <v>1563307000.0</v>
+      </c>
+      <c r="Q53">
+        <v>1694160000.0</v>
+      </c>
+      <c r="R53">
+        <v>1780419000.0</v>
+      </c>
+      <c r="S53">
+        <v>1890653000.0</v>
+      </c>
+      <c r="T53">
+        <v>2014608000.0</v>
+      </c>
+      <c r="U53">
+        <v>2015705000.0</v>
+      </c>
+      <c r="V53">
+        <v>2095924000.0</v>
+      </c>
+      <c r="W53">
+        <v>1913866000.0</v>
+      </c>
+      <c r="X53">
+        <v>1560950000.0</v>
+      </c>
+      <c r="Y53">
+        <v>1220054000.0</v>
+      </c>
+      <c r="Z53">
+        <v>1236037000.0</v>
+      </c>
+      <c r="AA53">
+        <v>1229587000.0</v>
+      </c>
+      <c r="AB53">
+        <v>1204863000.0</v>
+      </c>
+      <c r="AC53">
+        <v>769393000.0</v>
+      </c>
+      <c r="AD53">
+        <v>750570000.0</v>
+      </c>
+      <c r="AE53">
+        <v>668487000.0</v>
+      </c>
+      <c r="AF53">
+        <v>714614000.0</v>
+      </c>
+      <c r="AG53">
+        <v>555361000.0</v>
+      </c>
+      <c r="AH53">
+        <v>559146000.0</v>
+      </c>
+      <c r="AI53">
+        <v>501884000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>415831000.0</v>
+      </c>
+      <c r="AK53">
+        <v>452894000.0</v>
+      </c>
+      <c r="AL53">
+        <v>465083000.0</v>
+      </c>
+      <c r="AM53">
+        <v>499792000.0</v>
+      </c>
+      <c r="AN53">
+        <v>527301000.0</v>
+      </c>
+      <c r="AO53">
+        <v>666313000.0</v>
+      </c>
+      <c r="AP53">
+        <v>677416000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>636970000.0</v>
+      </c>
+      <c r="AR53">
+        <v>758171000.0</v>
+      </c>
+      <c r="AS53">
+        <v>847059000.0</v>
+      </c>
+      <c r="AT53">
+        <v>842856000.0</v>
+      </c>
+      <c r="AU53">
+        <v>777329000.0</v>
+      </c>
+      <c r="AV53">
+        <v>840790000.0</v>
+      </c>
+      <c r="AW53">
+        <v>857372000.0</v>
+      </c>
+      <c r="AX53">
+        <v>895623000.0</v>
+      </c>
+      <c r="AY53">
+        <v>993593000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>1069967000.0</v>
+      </c>
+      <c r="BA53">
+        <v>1167043000.0</v>
+      </c>
+      <c r="BB53">
+        <v>1245443000.0</v>
+      </c>
+      <c r="BC53">
+        <v>1259392000.0</v>
+      </c>
+      <c r="BD53">
+        <v>1406844000.0</v>
+      </c>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53">
+        <v>1486439000.0</v>
+      </c>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53"/>
+      <c r="CO53"/>
+      <c r="CP53"/>
+      <c r="CQ53"/>
+      <c r="CR53"/>
+      <c r="CS53"/>
+      <c r="CT53"/>
+      <c r="CU53"/>
+      <c r="CV53"/>
+      <c r="CW53"/>
+      <c r="CX53"/>
+      <c r="CY53"/>
+      <c r="CZ53"/>
+      <c r="DA53"/>
+      <c r="DB53"/>
+      <c r="DC53"/>
+      <c r="DD53"/>
+      <c r="DE53"/>
+      <c r="DF53"/>
+    </row>
+    <row r="54" spans="1:110">
+      <c r="A54" t="s">
+        <v>81</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
+      <c r="CT54"/>
+      <c r="CU54"/>
+      <c r="CV54"/>
+      <c r="CW54"/>
+      <c r="CX54"/>
+      <c r="CY54"/>
+      <c r="CZ54"/>
+      <c r="DA54"/>
+      <c r="DB54"/>
+      <c r="DC54"/>
+      <c r="DD54"/>
+      <c r="DE54"/>
+      <c r="DF54"/>
+    </row>
+    <row r="55" spans="1:110">
+      <c r="A55" t="s">
+        <v>82</v>
+      </c>
+      <c r="B55">
+        <v>9829080000.0</v>
+      </c>
+      <c r="C55">
+        <v>9778400000.0</v>
+      </c>
+      <c r="D55">
+        <v>9778701000.0</v>
+      </c>
+      <c r="E55">
+        <v>9692739000.0</v>
+      </c>
+      <c r="F55">
+        <v>9718184000.0</v>
+      </c>
+      <c r="G55">
+        <v>9538167000.0</v>
+      </c>
+      <c r="H55">
+        <v>9527608000.0</v>
+      </c>
+      <c r="I55">
+        <v>9602757000.0</v>
+      </c>
+      <c r="J55">
+        <v>9721286000.0</v>
+      </c>
+      <c r="K55">
+        <v>9576064000.0</v>
+      </c>
+      <c r="L55">
+        <v>10177461000.0</v>
+      </c>
+      <c r="M55">
+        <v>10294127000.0</v>
+      </c>
+      <c r="N55">
+        <v>10085770000.0</v>
+      </c>
+      <c r="O55">
+        <v>9929760000.0</v>
+      </c>
+      <c r="P55">
+        <v>9624897000.0</v>
+      </c>
+      <c r="Q55">
+        <v>9476053000.0</v>
+      </c>
+      <c r="R55">
+        <v>9531296000.0</v>
+      </c>
+      <c r="S55">
+        <v>9609157000.0</v>
+      </c>
+      <c r="T55">
+        <v>9631246000.0</v>
+      </c>
+      <c r="U55">
+        <v>9649665000.0</v>
+      </c>
+      <c r="V55">
+        <v>9698019000.0</v>
+      </c>
+      <c r="W55">
+        <v>9606964000.0</v>
+      </c>
+      <c r="X55">
+        <v>9487218000.0</v>
+      </c>
+      <c r="Y55">
+        <v>9558814000.0</v>
+      </c>
+      <c r="Z55">
+        <v>9371193000.0</v>
+      </c>
+      <c r="AA55">
+        <v>9236572000.0</v>
+      </c>
+      <c r="AB55">
+        <v>9340018000.0</v>
+      </c>
+      <c r="AC55">
+        <v>9286275000.0</v>
+      </c>
+      <c r="AD55">
+        <v>9534551000.0</v>
+      </c>
+      <c r="AE55">
+        <v>9303782000.0</v>
+      </c>
+      <c r="AF55">
+        <v>9449547000.0</v>
+      </c>
+      <c r="AG55">
+        <v>9048737000.0</v>
+      </c>
+      <c r="AH55">
+        <v>9116461000.0</v>
+      </c>
+      <c r="AI55">
+        <v>8990159000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>9192916000.0</v>
+      </c>
+      <c r="AK55">
+        <v>9103280000.0</v>
+      </c>
+      <c r="AL55">
+        <v>9246390000.0</v>
+      </c>
+      <c r="AM55">
+        <v>9139510000.0</v>
+      </c>
+      <c r="AN55">
+        <v>9267247000.0</v>
+      </c>
+      <c r="AO55">
+        <v>9241775000.0</v>
+      </c>
+      <c r="AP55">
+        <v>9316684000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>9133422000.0</v>
+      </c>
+      <c r="AR55">
+        <v>9844161000.0</v>
+      </c>
+      <c r="AS55">
+        <v>9131181000.0</v>
+      </c>
+      <c r="AT55">
+        <v>10023099000.0</v>
+      </c>
+      <c r="AU55">
+        <v>9056356000.0</v>
+      </c>
+      <c r="AV55">
+        <v>9865028000.0</v>
+      </c>
+      <c r="AW55">
+        <v>9031039000.0</v>
+      </c>
+      <c r="AX55">
+        <v>9115417000.0</v>
+      </c>
+      <c r="AY55">
+        <v>9111054000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>9186449000.0</v>
+      </c>
+      <c r="BA55">
+        <v>9239764000.0</v>
+      </c>
+      <c r="BB55">
+        <v>9393718000.0</v>
+      </c>
+      <c r="BC55">
+        <v>9238786000.0</v>
+      </c>
+      <c r="BD55">
+        <v>9378304000.0</v>
+      </c>
+      <c r="BE55">
+        <v>9420614000.0</v>
+      </c>
+      <c r="BF55">
+        <v>9573144000.0</v>
+      </c>
+      <c r="BG55">
+        <v>9421040000.0</v>
+      </c>
+      <c r="BH55">
+        <v>9450799000.0</v>
+      </c>
+      <c r="BI55">
+        <v>9602457000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>9733111000.0</v>
+      </c>
+      <c r="BK55">
+        <v>9798294000.0</v>
+      </c>
+      <c r="BL55">
+        <v>8487130000.0</v>
+      </c>
+      <c r="BM55">
+        <v>8543357000.0</v>
+      </c>
+      <c r="BN55">
+        <v>8485465000.0</v>
+      </c>
+      <c r="BO55">
+        <v>8374762000.0</v>
+      </c>
+      <c r="BP55">
+        <v>8403680000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>8319292000.0</v>
+      </c>
+      <c r="BR55">
+        <v>8269881000.0</v>
+      </c>
+      <c r="BS55">
+        <v>8157324000.0</v>
+      </c>
+      <c r="BT55">
+        <v>8055249000.0</v>
+      </c>
+      <c r="BU55">
+        <v>7892137000.0</v>
+      </c>
+      <c r="BV55">
+        <v>8034662000.0</v>
+      </c>
+      <c r="BW55">
+        <v>7945586000.0</v>
+      </c>
+      <c r="BX55">
+        <v>7675886000.0</v>
+      </c>
+      <c r="BY55">
+        <v>7823829000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>8097293000.0</v>
+      </c>
+      <c r="CA55">
+        <v>8205833000.0</v>
+      </c>
+      <c r="CB55">
+        <v>8199073000.0</v>
+      </c>
+      <c r="CC55">
+        <v>8117173000.0</v>
+      </c>
+      <c r="CD55">
+        <v>8252195000.0</v>
+      </c>
+      <c r="CE55">
+        <v>8318836000.0</v>
+      </c>
+      <c r="CF55">
+        <v>8409687000.0</v>
+      </c>
+      <c r="CG55">
+        <v>8419210000.0</v>
+      </c>
+      <c r="CH55">
+        <v>8498764000.0</v>
+      </c>
+      <c r="CI55">
+        <v>8549550000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>8541036000.0</v>
+      </c>
+      <c r="CK55">
+        <v>8447353000.0</v>
+      </c>
+      <c r="CL55">
+        <v>8466368000.0</v>
+      </c>
+      <c r="CM55">
+        <v>8383441000.0</v>
+      </c>
+      <c r="CN55">
+        <v>8582544000.0</v>
+      </c>
+      <c r="CO55">
+        <v>8629114000.0</v>
+      </c>
+      <c r="CP55">
+        <v>8720717000.0</v>
+      </c>
+      <c r="CQ55">
+        <v>8688013000.0</v>
+      </c>
+      <c r="CR55">
+        <v>8781127000.0</v>
+      </c>
+      <c r="CS55">
+        <v>8795241000.0</v>
+      </c>
+      <c r="CT55">
+        <v>8800376000.0</v>
+      </c>
+      <c r="CU55">
+        <v>8705324000.0</v>
+      </c>
+      <c r="CV55">
+        <v>8635443000.0</v>
+      </c>
+      <c r="CW55">
+        <v>8528199000.0</v>
+      </c>
+      <c r="CX55">
+        <v>8388869000.0</v>
+      </c>
+      <c r="CY55">
+        <v>8295171000.0</v>
+      </c>
+      <c r="CZ55">
+        <v>8265219000.0</v>
+      </c>
+      <c r="DA55">
+        <v>7984219000.0</v>
+      </c>
+      <c r="DB55">
+        <v>7607206000.0</v>
+      </c>
+      <c r="DC55">
+        <v>7129800000.0</v>
+      </c>
+      <c r="DD55">
+        <v>6539300000.0</v>
+      </c>
+      <c r="DE55">
+        <v>6100000.0</v>
+      </c>
+      <c r="DF55">
+        <v>5700000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:110">
+      <c r="A56" t="s">
+        <v>83</v>
+      </c>
+      <c r="B56">
+        <v>16270000.0</v>
+      </c>
+      <c r="C56">
+        <v>8409370000.0</v>
+      </c>
+      <c r="D56">
+        <v>1119659000.0</v>
+      </c>
+      <c r="E56">
+        <v>1131194000.0</v>
+      </c>
+      <c r="F56">
+        <v>1301806000.0</v>
+      </c>
+      <c r="G56">
+        <v>1031825000.0</v>
+      </c>
+      <c r="H56">
+        <v>1073932000.0</v>
+      </c>
+      <c r="I56">
+        <v>1119903000.0</v>
+      </c>
+      <c r="J56">
+        <v>1289107000.0</v>
+      </c>
+      <c r="K56">
+        <v>1064758000.0</v>
+      </c>
+      <c r="L56">
+        <v>1638618000.0</v>
+      </c>
+      <c r="M56">
+        <v>1780170000.0</v>
+      </c>
+      <c r="N56">
+        <v>1569905000.0</v>
+      </c>
+      <c r="O56">
+        <v>1578496000.0</v>
+      </c>
+      <c r="P56">
+        <v>1613767000.0</v>
+      </c>
+      <c r="Q56">
+        <v>1750942000.0</v>
+      </c>
+      <c r="R56">
+        <v>1947288000.0</v>
+      </c>
+      <c r="S56">
+        <v>2026128000.0</v>
+      </c>
+      <c r="T56">
+        <v>2056870000.0</v>
+      </c>
+      <c r="U56">
+        <v>2111901000.0</v>
+      </c>
+      <c r="V56">
+        <v>2235396000.0</v>
+      </c>
+      <c r="W56">
+        <v>2081898000.0</v>
+      </c>
+      <c r="X56">
+        <v>1746098000.0</v>
+      </c>
+      <c r="Y56">
+        <v>1617928000.0</v>
+      </c>
+      <c r="Z56">
+        <v>1358666000.0</v>
+      </c>
+      <c r="AA56">
+        <v>1300290000.0</v>
+      </c>
+      <c r="AB56">
+        <v>1425235000.0</v>
+      </c>
+      <c r="AC56">
+        <v>812939000.0</v>
+      </c>
+      <c r="AD56">
+        <v>968621000.0</v>
+      </c>
+      <c r="AE56">
+        <v>750200000.0</v>
+      </c>
+      <c r="AF56">
+        <v>855846000.0</v>
+      </c>
+      <c r="AG56">
+        <v>737439000.0</v>
+      </c>
+      <c r="AH56">
+        <v>699726000.0</v>
+      </c>
+      <c r="AI56">
+        <v>531004000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>767490000.0</v>
+      </c>
+      <c r="AK56">
+        <v>583143000.0</v>
+      </c>
+      <c r="AL56">
+        <v>705670000.0</v>
+      </c>
+      <c r="AM56">
+        <v>650352000.0</v>
+      </c>
+      <c r="AN56">
+        <v>809065000.0</v>
+      </c>
+      <c r="AO56">
+        <v>819267000.0</v>
+      </c>
+      <c r="AP56">
+        <v>881227000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>869324000.0</v>
+      </c>
+      <c r="AR56">
+        <v>1531874000.0</v>
+      </c>
+      <c r="AS56">
+        <v>894144000.0</v>
+      </c>
+      <c r="AT56">
+        <v>1864006000.0</v>
+      </c>
+      <c r="AU56">
+        <v>985971000.0</v>
+      </c>
+      <c r="AV56">
+        <v>1651630000.0</v>
+      </c>
+      <c r="AW56">
+        <v>969031000.0</v>
+      </c>
+      <c r="AX56">
+        <v>1033650000.0</v>
+      </c>
+      <c r="AY56">
+        <v>1105081000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>1207449000.0</v>
+      </c>
+      <c r="BA56">
+        <v>1322756000.0</v>
+      </c>
+      <c r="BB56">
+        <v>1318464000.0</v>
+      </c>
+      <c r="BC56">
+        <v>1388868000.0</v>
+      </c>
+      <c r="BD56">
+        <v>1574641000.0</v>
+      </c>
+      <c r="BE56">
+        <v>200364000.0</v>
+      </c>
+      <c r="BF56">
+        <v>171131000.0</v>
+      </c>
+      <c r="BG56">
+        <v>198460000.0</v>
+      </c>
+      <c r="BH56">
+        <v>1636825000.0</v>
+      </c>
+      <c r="BI56">
+        <v>193223000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>152780000.0</v>
+      </c>
+      <c r="BK56">
+        <v>1358797000.0</v>
+      </c>
+      <c r="BL56">
+        <v>116600000.0</v>
+      </c>
+      <c r="BM56">
+        <v>129749000.0</v>
+      </c>
+      <c r="BN56">
+        <v>116529000.0</v>
+      </c>
+      <c r="BO56">
+        <v>161911000.0</v>
+      </c>
+      <c r="BP56">
+        <v>73794000.0</v>
+      </c>
+      <c r="BQ56">
+        <v>106929000.0</v>
+      </c>
+      <c r="BR56">
+        <v>84589000.0</v>
+      </c>
+      <c r="BS56">
+        <v>175558000.0</v>
+      </c>
+      <c r="BT56">
+        <v>120842000.0</v>
+      </c>
+      <c r="BU56">
+        <v>118745000.0</v>
+      </c>
+      <c r="BV56">
+        <v>296039000.0</v>
+      </c>
+      <c r="BW56">
+        <v>284932000.0</v>
+      </c>
+      <c r="BX56">
+        <v>205280000.0</v>
+      </c>
+      <c r="BY56">
+        <v>231460000.0</v>
+      </c>
+      <c r="BZ56">
+        <v>287017000.0</v>
+      </c>
+      <c r="CA56">
+        <v>228184000.0</v>
+      </c>
+      <c r="CB56">
+        <v>226633000.0</v>
+      </c>
+      <c r="CC56">
+        <v>140357000.0</v>
+      </c>
+      <c r="CD56">
+        <v>243421000.0</v>
+      </c>
+      <c r="CE56">
+        <v>85394000.0</v>
+      </c>
+      <c r="CF56">
+        <v>95510000.0</v>
+      </c>
+      <c r="CG56">
+        <v>114132000.0</v>
+      </c>
+      <c r="CH56">
+        <v>101739000.0</v>
+      </c>
+      <c r="CI56">
+        <v>146162000.0</v>
+      </c>
+      <c r="CJ56">
+        <v>211174000.0</v>
+      </c>
+      <c r="CK56">
+        <v>140645000.0</v>
+      </c>
+      <c r="CL56">
+        <v>137541000.0</v>
+      </c>
+      <c r="CM56">
+        <v>82246000.0</v>
+      </c>
+      <c r="CN56">
+        <v>94392000.0</v>
+      </c>
+      <c r="CO56">
+        <v>147097000.0</v>
+      </c>
+      <c r="CP56">
+        <v>279656000.0</v>
+      </c>
+      <c r="CQ56">
+        <v>78321000.0</v>
+      </c>
+      <c r="CR56">
+        <v>495742000.0</v>
+      </c>
+      <c r="CS56">
+        <v>141250000.0</v>
+      </c>
+      <c r="CT56">
+        <v>121064000.0</v>
+      </c>
+      <c r="CU56">
+        <v>73644000.0</v>
+      </c>
+      <c r="CV56">
+        <v>200681000.0</v>
+      </c>
+      <c r="CW56">
+        <v>288460000.0</v>
+      </c>
+      <c r="CX56">
+        <v>286108000.0</v>
+      </c>
+      <c r="CY56">
+        <v>249442000.0</v>
+      </c>
+      <c r="CZ56">
+        <v>176431000.0</v>
+      </c>
+      <c r="DA56">
+        <v>69403000.0</v>
+      </c>
+      <c r="DB56">
+        <v>149764000.0</v>
+      </c>
+      <c r="DC56">
+        <v>97100000.0</v>
+      </c>
+      <c r="DD56">
+        <v>56902000.0</v>
+      </c>
+      <c r="DE56"/>
+      <c r="DF56"/>
+    </row>
+    <row r="57" spans="1:110">
+      <c r="A57" t="s">
+        <v>84</v>
+      </c>
+      <c r="B57">
+        <v>175000000.0</v>
+      </c>
+      <c r="C57">
+        <v>275000000.0</v>
+      </c>
+      <c r="D57">
+        <v>6591448000.0</v>
+      </c>
+      <c r="E57">
+        <v>6431137000.0</v>
+      </c>
+      <c r="F57">
+        <v>6372545000.0</v>
+      </c>
+      <c r="G57">
+        <v>6206117000.0</v>
+      </c>
+      <c r="H57">
+        <v>6129982000.0</v>
+      </c>
+      <c r="I57">
+        <v>6129660000.0</v>
+      </c>
+      <c r="J57">
+        <v>6141711000.0</v>
+      </c>
+      <c r="K57">
+        <v>6021595000.0</v>
+      </c>
+      <c r="L57">
+        <v>6051220000.0</v>
+      </c>
+      <c r="M57">
+        <v>6092840000.0</v>
+      </c>
+      <c r="N57">
+        <v>6144435000.0</v>
+      </c>
+      <c r="O57">
+        <v>6074549000.0</v>
+      </c>
+      <c r="P57">
+        <v>6194866000.0</v>
+      </c>
+      <c r="Q57">
+        <v>6329883000.0</v>
+      </c>
+      <c r="R57">
+        <v>6614844000.0</v>
+      </c>
+      <c r="S57">
+        <v>6648004000.0</v>
+      </c>
+      <c r="T57">
+        <v>6726666000.0</v>
+      </c>
+      <c r="U57">
+        <v>6638294000.0</v>
+      </c>
+      <c r="V57">
+        <v>6650865000.0</v>
+      </c>
+      <c r="W57">
+        <v>6550427000.0</v>
+      </c>
+      <c r="X57">
+        <v>6338350000.0</v>
+      </c>
+      <c r="Y57">
+        <v>6219138000.0</v>
+      </c>
+      <c r="Z57">
+        <v>5901989000.0</v>
+      </c>
+      <c r="AA57">
+        <v>5693593000.0</v>
+      </c>
+      <c r="AB57">
+        <v>5683735000.0</v>
+      </c>
+      <c r="AC57">
+        <v>5664285000.0</v>
+      </c>
+      <c r="AD57">
+        <v>5772792000.0</v>
+      </c>
+      <c r="AE57">
+        <v>5732557000.0</v>
+      </c>
+      <c r="AF57">
+        <v>5796427000.0</v>
+      </c>
+      <c r="AG57">
+        <v>5474371000.0</v>
+      </c>
+      <c r="AH57">
+        <v>5503267000.0</v>
+      </c>
+      <c r="AI57">
+        <v>5413177000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>5562058000.0</v>
+      </c>
+      <c r="AK57">
+        <v>5505550000.0</v>
+      </c>
+      <c r="AL57">
+        <v>5510610000.0</v>
+      </c>
+      <c r="AM57">
+        <v>5439215000.0</v>
+      </c>
+      <c r="AN57">
+        <v>5413567000.0</v>
+      </c>
+      <c r="AO57">
+        <v>5325107000.0</v>
+      </c>
+      <c r="AP57">
+        <v>5361689000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>5214177000.0</v>
+      </c>
+      <c r="AR57">
+        <v>5069205000.0</v>
+      </c>
+      <c r="AS57">
+        <v>5068458000.0</v>
+      </c>
+      <c r="AT57">
+        <v>5096786000.0</v>
+      </c>
+      <c r="AU57">
+        <v>4963128000.0</v>
+      </c>
+      <c r="AV57">
+        <v>4921629000.0</v>
+      </c>
+      <c r="AW57">
+        <v>5004187000.0</v>
+      </c>
+      <c r="AX57">
+        <v>5044272000.0</v>
+      </c>
+      <c r="AY57">
+        <v>4974880000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>4962848000.0</v>
+      </c>
+      <c r="BA57">
+        <v>4950050000.0</v>
+      </c>
+      <c r="BB57">
+        <v>5040588000.0</v>
+      </c>
+      <c r="BC57">
+        <v>4980178000.0</v>
+      </c>
+      <c r="BD57">
+        <v>5004201000.0</v>
+      </c>
+      <c r="BE57">
+        <v>4637275000.0</v>
+      </c>
+      <c r="BF57">
+        <v>4696354000.0</v>
+      </c>
+      <c r="BG57">
+        <v>4541523000.0</v>
+      </c>
+      <c r="BH57">
+        <v>4582695000.0</v>
+      </c>
+      <c r="BI57">
+        <v>4589220000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>4741204000.0</v>
+      </c>
+      <c r="BK57">
+        <v>4715873000.0</v>
+      </c>
+      <c r="BL57">
+        <v>4419920000.0</v>
+      </c>
+      <c r="BM57">
+        <v>4404836000.0</v>
+      </c>
+      <c r="BN57">
+        <v>4347359000.0</v>
+      </c>
+      <c r="BO57">
+        <v>4257980000.0</v>
+      </c>
+      <c r="BP57">
+        <v>4263850000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>4212711000.0</v>
+      </c>
+      <c r="BR57">
+        <v>4149846000.0</v>
+      </c>
+      <c r="BS57">
+        <v>3867304000.0</v>
+      </c>
+      <c r="BT57">
+        <v>3923883000.0</v>
+      </c>
+      <c r="BU57">
+        <v>3961543000.0</v>
+      </c>
+      <c r="BV57">
+        <v>4020966000.0</v>
+      </c>
+      <c r="BW57">
+        <v>4012998000.0</v>
+      </c>
+      <c r="BX57">
+        <v>3922782000.0</v>
+      </c>
+      <c r="BY57">
+        <v>3946693000.0</v>
+      </c>
+      <c r="BZ57">
+        <v>4002866000.0</v>
+      </c>
+      <c r="CA57">
+        <v>3934707000.0</v>
+      </c>
+      <c r="CB57">
+        <v>3900431000.0</v>
+      </c>
+      <c r="CC57">
+        <v>3895869000.0</v>
+      </c>
+      <c r="CD57">
+        <v>4015128000.0</v>
+      </c>
+      <c r="CE57">
+        <v>3937237000.0</v>
+      </c>
+      <c r="CF57">
+        <v>3960297000.0</v>
+      </c>
+      <c r="CG57">
+        <v>3991180000.0</v>
+      </c>
+      <c r="CH57">
+        <v>4051329000.0</v>
+      </c>
+      <c r="CI57">
+        <v>4150573000.0</v>
+      </c>
+      <c r="CJ57">
+        <v>4327472000.0</v>
+      </c>
+      <c r="CK57">
+        <v>4174113000.0</v>
+      </c>
+      <c r="CL57">
+        <v>4144842000.0</v>
+      </c>
+      <c r="CM57">
+        <v>4173585000.0</v>
+      </c>
+      <c r="CN57">
+        <v>4237889000.0</v>
+      </c>
+      <c r="CO57">
+        <v>7478246000.0</v>
+      </c>
+      <c r="CP57">
+        <v>7554191000.0</v>
+      </c>
+      <c r="CQ57">
+        <v>7524052000.0</v>
+      </c>
+      <c r="CR57">
+        <v>4391874000.0</v>
+      </c>
+      <c r="CS57">
+        <v>7651267000.0</v>
+      </c>
+      <c r="CT57">
+        <v>7674984000.0</v>
+      </c>
+      <c r="CU57">
+        <v>7679370000.0</v>
+      </c>
+      <c r="CV57">
+        <v>7525996000.0</v>
+      </c>
+      <c r="CW57">
+        <v>4263361000.0</v>
+      </c>
+      <c r="CX57">
+        <v>4126069000.0</v>
+      </c>
+      <c r="CY57">
+        <v>4064187000.0</v>
+      </c>
+      <c r="CZ57">
+        <v>4002162000.0</v>
+      </c>
+      <c r="DA57">
+        <v>4116150000.0</v>
+      </c>
+      <c r="DB57">
+        <v>4182617000.0</v>
+      </c>
+      <c r="DC57">
+        <v>4171400000.0</v>
+      </c>
+      <c r="DD57">
+        <v>4098382000.0</v>
+      </c>
+      <c r="DE57">
+        <v>5000000.0</v>
+      </c>
+      <c r="DF57">
+        <v>500000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:110">
+      <c r="A58" t="s">
+        <v>85</v>
+      </c>
+      <c r="B58">
+        <v>8803354000.0</v>
+      </c>
+      <c r="C58">
+        <v>8737080000.0</v>
+      </c>
+      <c r="D58">
+        <v>8731024000.0</v>
+      </c>
+      <c r="E58">
+        <v>8646581000.0</v>
+      </c>
+      <c r="F58">
+        <v>8681074000.0</v>
+      </c>
+      <c r="G58">
+        <v>8511228000.0</v>
+      </c>
+      <c r="H58">
+        <v>8495338000.0</v>
+      </c>
+      <c r="I58">
+        <v>8582081000.0</v>
+      </c>
+      <c r="J58">
+        <v>8696383000.0</v>
+      </c>
+      <c r="K58">
+        <v>8541943000.0</v>
+      </c>
+      <c r="L58">
+        <v>9133407000.0</v>
+      </c>
+      <c r="M58">
+        <v>9232842000.0</v>
+      </c>
+      <c r="N58">
+        <v>9013736000.0</v>
+      </c>
+      <c r="O58">
+        <v>8874965000.0</v>
+      </c>
+      <c r="P58">
+        <v>8528398000.0</v>
+      </c>
+      <c r="Q58">
+        <v>8344313000.0</v>
+      </c>
+      <c r="R58">
+        <v>8356544000.0</v>
+      </c>
+      <c r="S58">
+        <v>8392497000.0</v>
+      </c>
+      <c r="T58">
+        <v>8388973000.0</v>
+      </c>
+      <c r="U58">
+        <v>8412041000.0</v>
+      </c>
+      <c r="V58">
+        <v>8419424000.0</v>
+      </c>
+      <c r="W58">
+        <v>8330416000.0</v>
+      </c>
+      <c r="X58">
+        <v>8202359000.0</v>
+      </c>
+      <c r="Y58">
+        <v>8258294000.0</v>
+      </c>
+      <c r="Z58">
+        <v>8083400000.0</v>
+      </c>
+      <c r="AA58">
+        <v>7929978000.0</v>
+      </c>
+      <c r="AB58">
+        <v>8003692000.0</v>
+      </c>
+      <c r="AC58">
+        <v>7959176000.0</v>
+      </c>
+      <c r="AD58">
+        <v>8178568000.0</v>
+      </c>
+      <c r="AE58">
+        <v>7957869000.0</v>
+      </c>
+      <c r="AF58">
+        <v>8057925000.0</v>
+      </c>
+      <c r="AG58">
+        <v>7707412000.0</v>
+      </c>
+      <c r="AH58">
+        <v>7751721000.0</v>
+      </c>
+      <c r="AI58">
+        <v>7639548000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>7824603000.0</v>
+      </c>
+      <c r="AK58">
+        <v>7744294000.0</v>
+      </c>
+      <c r="AL58">
+        <v>7864101000.0</v>
+      </c>
+      <c r="AM58">
+        <v>7771335000.0</v>
+      </c>
+      <c r="AN58">
+        <v>7874283000.0</v>
+      </c>
+      <c r="AO58">
+        <v>7860960000.0</v>
+      </c>
+      <c r="AP58">
+        <v>7913276000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>7742589000.0</v>
+      </c>
+      <c r="AR58">
+        <v>8427935000.0</v>
+      </c>
+      <c r="AS58">
+        <v>7704458000.0</v>
+      </c>
+      <c r="AT58">
+        <v>8546443000.0</v>
+      </c>
+      <c r="AU58">
+        <v>7590427000.0</v>
+      </c>
+      <c r="AV58">
+        <v>8372146000.0</v>
+      </c>
+      <c r="AW58">
+        <v>7532132000.0</v>
+      </c>
+      <c r="AX58">
+        <v>7585412000.0</v>
+      </c>
+      <c r="AY58">
+        <v>7541591000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>7554323000.0</v>
+      </c>
+      <c r="BA58">
+        <v>7615262000.0</v>
+      </c>
+      <c r="BB58">
+        <v>7750711000.0</v>
+      </c>
+      <c r="BC58">
+        <v>7568835000.0</v>
+      </c>
+      <c r="BD58">
+        <v>7571846000.0</v>
+      </c>
+      <c r="BE58">
+        <v>7587756000.0</v>
+      </c>
+      <c r="BF58">
+        <v>7660672000.0</v>
+      </c>
+      <c r="BG58">
+        <v>7489731000.0</v>
+      </c>
+      <c r="BH58">
+        <v>7511270000.0</v>
+      </c>
+      <c r="BI58">
+        <v>7668446000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>7806702000.0</v>
+      </c>
+      <c r="BK58">
+        <v>7779321000.0</v>
+      </c>
+      <c r="BL58">
+        <v>7525180000.0</v>
+      </c>
+      <c r="BM58">
+        <v>7583357000.0</v>
+      </c>
+      <c r="BN58">
+        <v>7539392000.0</v>
+      </c>
+      <c r="BO58">
+        <v>7432763000.0</v>
+      </c>
+      <c r="BP58">
+        <v>7462382000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>7396658000.0</v>
+      </c>
+      <c r="BR58">
+        <v>7353490000.0</v>
+      </c>
+      <c r="BS58">
+        <v>7259889000.0</v>
+      </c>
+      <c r="BT58">
+        <v>7184033000.0</v>
+      </c>
+      <c r="BU58">
+        <v>7028231000.0</v>
+      </c>
+      <c r="BV58">
+        <v>7165556000.0</v>
+      </c>
+      <c r="BW58">
+        <v>7083007000.0</v>
+      </c>
+      <c r="BX58">
+        <v>6808255000.0</v>
+      </c>
+      <c r="BY58">
+        <v>6953734000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>7226669000.0</v>
+      </c>
+      <c r="CA58">
+        <v>7338694000.0</v>
+      </c>
+      <c r="CB58">
+        <v>7335854000.0</v>
+      </c>
+      <c r="CC58">
+        <v>7257141000.0</v>
+      </c>
+      <c r="CD58">
+        <v>7390382000.0</v>
+      </c>
+      <c r="CE58">
+        <v>7456598000.0</v>
+      </c>
+      <c r="CF58">
+        <v>7544624000.0</v>
+      </c>
+      <c r="CG58">
+        <v>7553878000.0</v>
+      </c>
+      <c r="CH58">
+        <v>7641108000.0</v>
+      </c>
+      <c r="CI58">
+        <v>7702701000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>7708622000.0</v>
+      </c>
+      <c r="CK58">
+        <v>7483366000.0</v>
+      </c>
+      <c r="CL58">
+        <v>7494954000.0</v>
+      </c>
+      <c r="CM58">
+        <v>7426118000.0</v>
+      </c>
+      <c r="CN58">
+        <v>7606099000.0</v>
+      </c>
+      <c r="CO58">
+        <v>7639018000.0</v>
+      </c>
+      <c r="CP58">
+        <v>7735910000.0</v>
+      </c>
+      <c r="CQ58">
+        <v>7713278000.0</v>
+      </c>
+      <c r="CR58">
+        <v>7793697000.0</v>
+      </c>
+      <c r="CS58">
+        <v>7819470000.0</v>
+      </c>
+      <c r="CT58">
+        <v>7839506000.0</v>
+      </c>
+      <c r="CU58">
+        <v>7759745000.0</v>
+      </c>
+      <c r="CV58">
+        <v>7587181000.0</v>
+      </c>
+      <c r="CW58">
+        <v>7503053000.0</v>
+      </c>
+      <c r="CX58">
+        <v>7377608000.0</v>
+      </c>
+      <c r="CY58">
+        <v>7302400000.0</v>
+      </c>
+      <c r="CZ58">
+        <v>7279012000.0</v>
+      </c>
+      <c r="DA58">
+        <v>6967168000.0</v>
+      </c>
+      <c r="DB58">
+        <v>6595764000.0</v>
+      </c>
+      <c r="DC58">
+        <v>6094200000.0</v>
+      </c>
+      <c r="DD58">
+        <v>5492800000.0</v>
+      </c>
+      <c r="DE58">
+        <v>5100000.0</v>
+      </c>
+      <c r="DF58">
+        <v>4700000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:110">
+      <c r="A59" t="s">
+        <v>86</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
+      <c r="CT59"/>
+      <c r="CU59"/>
+      <c r="CV59"/>
+      <c r="CW59"/>
+      <c r="CX59"/>
+      <c r="CY59"/>
+      <c r="CZ59"/>
+      <c r="DA59"/>
+      <c r="DB59"/>
+      <c r="DC59"/>
+      <c r="DD59"/>
+      <c r="DE59"/>
+      <c r="DF59"/>
+    </row>
+    <row r="60" spans="1:110">
+      <c r="A60" t="s">
+        <v>87</v>
+      </c>
+      <c r="B60">
+        <v>1025726000.0</v>
+      </c>
+      <c r="C60">
+        <v>1041320000.0</v>
+      </c>
+      <c r="D60">
+        <v>1047677000.0</v>
+      </c>
+      <c r="E60">
+        <v>1046158000.0</v>
+      </c>
+      <c r="F60">
+        <v>1037110000.0</v>
+      </c>
+      <c r="G60">
+        <v>1026939000.0</v>
+      </c>
+      <c r="H60">
+        <v>1032270000.0</v>
+      </c>
+      <c r="I60">
+        <v>1020676000.0</v>
+      </c>
+      <c r="J60">
+        <v>1024903000.0</v>
+      </c>
+      <c r="K60">
+        <v>1034121000.0</v>
+      </c>
+      <c r="L60">
+        <v>1044054000.0</v>
+      </c>
+      <c r="M60">
+        <v>1061285000.0</v>
+      </c>
+      <c r="N60">
+        <v>1072034000.0</v>
+      </c>
+      <c r="O60">
+        <v>1054795000.0</v>
+      </c>
+      <c r="P60">
+        <v>1096499000.0</v>
+      </c>
+      <c r="Q60">
+        <v>1131740000.0</v>
+      </c>
+      <c r="R60">
+        <v>1174752000.0</v>
+      </c>
+      <c r="S60">
+        <v>1216660000.0</v>
+      </c>
+      <c r="T60">
+        <v>1242273000.0</v>
+      </c>
+      <c r="U60">
+        <v>1237624000.0</v>
+      </c>
+      <c r="V60">
+        <v>1278595000.0</v>
+      </c>
+      <c r="W60">
+        <v>1276548000.0</v>
+      </c>
+      <c r="X60">
+        <v>1284859000.0</v>
+      </c>
+      <c r="Y60">
+        <v>1300520000.0</v>
+      </c>
+      <c r="Z60">
+        <v>1287793000.0</v>
+      </c>
+      <c r="AA60">
+        <v>1306594000.0</v>
+      </c>
+      <c r="AB60">
+        <v>1336326000.0</v>
+      </c>
+      <c r="AC60">
+        <v>1327099000.0</v>
+      </c>
+      <c r="AD60">
+        <v>1355983000.0</v>
+      </c>
+      <c r="AE60">
+        <v>1345913000.0</v>
+      </c>
+      <c r="AF60">
+        <v>1391622000.0</v>
+      </c>
+      <c r="AG60">
+        <v>1341325000.0</v>
+      </c>
+      <c r="AH60">
+        <v>1364740000.0</v>
+      </c>
+      <c r="AI60">
+        <v>1350611000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>1368313000.0</v>
+      </c>
+      <c r="AK60">
+        <v>1358986000.0</v>
+      </c>
+      <c r="AL60">
+        <v>1382289000.0</v>
+      </c>
+      <c r="AM60">
+        <v>1368175000.0</v>
+      </c>
+      <c r="AN60">
+        <v>1392964000.0</v>
+      </c>
+      <c r="AO60">
+        <v>1380815000.0</v>
+      </c>
+      <c r="AP60">
+        <v>1403408000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>1390833000.0</v>
+      </c>
+      <c r="AR60">
+        <v>1416226000.0</v>
+      </c>
+      <c r="AS60">
+        <v>1426723000.0</v>
+      </c>
+      <c r="AT60">
+        <v>1476656000.0</v>
+      </c>
+      <c r="AU60">
+        <v>1465929000.0</v>
+      </c>
+      <c r="AV60">
+        <v>1492882000.0</v>
+      </c>
+      <c r="AW60">
+        <v>1498907000.0</v>
+      </c>
+      <c r="AX60">
+        <v>1530005000.0</v>
+      </c>
+      <c r="AY60">
+        <v>1569463000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>1632126000.0</v>
+      </c>
+      <c r="BA60">
+        <v>1624502000.0</v>
+      </c>
+      <c r="BB60">
+        <v>1643007000.0</v>
+      </c>
+      <c r="BC60">
+        <v>1669951000.0</v>
+      </c>
+      <c r="BD60">
+        <v>1806458000.0</v>
+      </c>
+      <c r="BE60">
+        <v>1832858000.0</v>
+      </c>
+      <c r="BF60">
+        <v>1912472000.0</v>
+      </c>
+      <c r="BG60">
+        <v>1931309000.0</v>
+      </c>
+      <c r="BH60">
+        <v>1939529000.0</v>
+      </c>
+      <c r="BI60">
+        <v>1934011000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>1926409000.0</v>
+      </c>
+      <c r="BK60">
+        <v>2018973000.0</v>
+      </c>
+      <c r="BL60">
+        <v>961950000.0</v>
+      </c>
+      <c r="BM60">
+        <v>960000000.0</v>
+      </c>
+      <c r="BN60">
+        <v>946073000.0</v>
+      </c>
+      <c r="BO60">
+        <v>941999000.0</v>
+      </c>
+      <c r="BP60">
+        <v>941298000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>922634000.0</v>
+      </c>
+      <c r="BR60">
+        <v>916391000.0</v>
+      </c>
+      <c r="BS60">
+        <v>897435000.0</v>
+      </c>
+      <c r="BT60">
+        <v>871216000.0</v>
+      </c>
+      <c r="BU60">
+        <v>863906000.0</v>
+      </c>
+      <c r="BV60">
+        <v>869106000.0</v>
+      </c>
+      <c r="BW60">
+        <v>862579000.0</v>
+      </c>
+      <c r="BX60">
+        <v>867631000.0</v>
+      </c>
+      <c r="BY60">
+        <v>870095000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>870624000.0</v>
+      </c>
+      <c r="CA60">
+        <v>867139000.0</v>
+      </c>
+      <c r="CB60">
+        <v>863219000.0</v>
+      </c>
+      <c r="CC60">
+        <v>860032000.0</v>
+      </c>
+      <c r="CD60">
+        <v>861813000.0</v>
+      </c>
+      <c r="CE60">
+        <v>862238000.0</v>
+      </c>
+      <c r="CF60">
+        <v>865063000.0</v>
+      </c>
+      <c r="CG60">
+        <v>865332000.0</v>
+      </c>
+      <c r="CH60">
+        <v>857656000.0</v>
+      </c>
+      <c r="CI60">
+        <v>846849000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>832414000.0</v>
+      </c>
+      <c r="CK60">
+        <v>963987000.0</v>
+      </c>
+      <c r="CL60">
+        <v>971414000.0</v>
+      </c>
+      <c r="CM60">
+        <v>957323000.0</v>
+      </c>
+      <c r="CN60">
+        <v>976445000.0</v>
+      </c>
+      <c r="CO60">
+        <v>990096000.0</v>
+      </c>
+      <c r="CP60">
+        <v>984807000.0</v>
+      </c>
+      <c r="CQ60">
+        <v>974735000.0</v>
+      </c>
+      <c r="CR60">
+        <v>987430000.0</v>
+      </c>
+      <c r="CS60">
+        <v>975771000.0</v>
+      </c>
+      <c r="CT60">
+        <v>960870000.0</v>
+      </c>
+      <c r="CU60">
+        <v>945579000.0</v>
+      </c>
+      <c r="CV60">
+        <v>1048262000.0</v>
+      </c>
+      <c r="CW60">
+        <v>1025146000.0</v>
+      </c>
+      <c r="CX60">
+        <v>1011261000.0</v>
+      </c>
+      <c r="CY60">
+        <v>992771000.0</v>
+      </c>
+      <c r="CZ60">
+        <v>986207000.0</v>
+      </c>
+      <c r="DA60">
+        <v>1017051000.0</v>
+      </c>
+      <c r="DB60">
+        <v>1011442000.0</v>
+      </c>
+      <c r="DC60">
+        <v>1035600000.0</v>
+      </c>
+      <c r="DD60">
+        <v>1046500000.0</v>
+      </c>
+      <c r="DE60">
+        <v>1000000.0</v>
+      </c>
+      <c r="DF60">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:110">
+      <c r="A61" t="s">
+        <v>88</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
+      <c r="CR61"/>
+      <c r="CS61"/>
+      <c r="CT61"/>
+      <c r="CU61"/>
+      <c r="CV61"/>
+      <c r="CW61"/>
+      <c r="CX61"/>
+      <c r="CY61"/>
+      <c r="CZ61"/>
+      <c r="DA61"/>
+      <c r="DB61"/>
+      <c r="DC61"/>
+      <c r="DD61"/>
+      <c r="DE61"/>
+      <c r="DF61"/>
+    </row>
+    <row r="62" spans="1:110">
+      <c r="A62" t="s">
+        <v>89</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
+      <c r="CT62"/>
+      <c r="CU62"/>
+      <c r="CV62"/>
+      <c r="CW62"/>
+      <c r="CX62"/>
+      <c r="CY62"/>
+      <c r="CZ62"/>
+      <c r="DA62"/>
+      <c r="DB62"/>
+      <c r="DC62"/>
+      <c r="DD62"/>
+      <c r="DE62"/>
+      <c r="DF62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AC32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:29">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29">
+      <c r="A2" t="s">
+        <v>172</v>
+      </c>
+      <c r="B2">
+        <v>219953000.0</v>
+      </c>
+      <c r="C2">
+        <v>216041000.0</v>
+      </c>
+      <c r="D2">
+        <v>213355000.0</v>
+      </c>
+      <c r="E2">
+        <v>82316000.0</v>
+      </c>
+      <c r="F2">
+        <v>74670000.0</v>
+      </c>
+      <c r="G2">
+        <v>137943000.0</v>
+      </c>
+      <c r="H2">
+        <v>124314000.0</v>
+      </c>
+      <c r="I2">
+        <v>123119000.0</v>
+      </c>
+      <c r="J2">
+        <v>117804000.0</v>
+      </c>
+      <c r="K2">
+        <v>108181000.0</v>
+      </c>
+      <c r="L2">
+        <v>108365000.0</v>
+      </c>
+      <c r="M2">
+        <v>107512000.0</v>
+      </c>
+      <c r="N2">
+        <v>119327000.0</v>
+      </c>
+      <c r="O2">
+        <v>145210000.0</v>
+      </c>
+      <c r="P2">
+        <v>182191000.0</v>
+      </c>
+      <c r="Q2">
+        <v>213367000.0</v>
+      </c>
+      <c r="R2">
+        <v>242535000.0</v>
+      </c>
+      <c r="S2">
+        <v>278689000.0</v>
+      </c>
+      <c r="T2">
+        <v>304885000.0</v>
+      </c>
+      <c r="U2">
+        <v>284152000.0</v>
+      </c>
+      <c r="V2">
+        <v>244416000.0</v>
+      </c>
+      <c r="W2">
+        <v>268706000.0</v>
+      </c>
+      <c r="X2">
+        <v>326848000.0</v>
+      </c>
+      <c r="Y2">
+        <v>370927000.0</v>
+      </c>
+      <c r="Z2">
+        <v>410533000.0</v>
+      </c>
+      <c r="AA2">
+        <v>350611000.0</v>
+      </c>
+      <c r="AB2">
+        <v>253400000.0</v>
+      </c>
+      <c r="AC2">
+        <v>237359000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:29">
+      <c r="A3" t="s">
+        <v>173</v>
+      </c>
+      <c r="B3">
+        <v>7719000.0</v>
+      </c>
+      <c r="C3">
+        <v>8703000.0</v>
+      </c>
+      <c r="D3">
+        <v>10108000.0</v>
+      </c>
+      <c r="E3">
+        <v>10737000.0</v>
+      </c>
+      <c r="F3">
+        <v>10950000.0</v>
+      </c>
+      <c r="G3">
+        <v>11097000.0</v>
+      </c>
+      <c r="H3">
+        <v>11459000.0</v>
+      </c>
+      <c r="I3">
+        <v>8692000.0</v>
+      </c>
+      <c r="J3">
+        <v>7796000.0</v>
+      </c>
+      <c r="K3">
+        <v>7141000.0</v>
+      </c>
+      <c r="L3">
+        <v>6844000.0</v>
+      </c>
+      <c r="M3">
+        <v>6316000.0</v>
+      </c>
+      <c r="N3">
+        <v>5447000.0</v>
+      </c>
+      <c r="O3">
+        <v>4951000.0</v>
+      </c>
+      <c r="P3">
+        <v>4397000.0</v>
+      </c>
+      <c r="Q3">
+        <v>4584000.0</v>
+      </c>
+      <c r="R3">
+        <v>5132000.0</v>
+      </c>
+      <c r="S3">
+        <v>6145000.0</v>
+      </c>
+      <c r="T3">
+        <v>4390000.0</v>
+      </c>
+      <c r="U3">
+        <v>9967000.0</v>
+      </c>
+      <c r="V3">
+        <v>15222000.0</v>
+      </c>
+      <c r="W3">
+        <v>28437000.0</v>
+      </c>
+      <c r="X3">
+        <v>31050000.0</v>
+      </c>
+      <c r="Y3">
+        <v>3055000.0</v>
+      </c>
+      <c r="Z3">
+        <v>7384000.0</v>
+      </c>
+      <c r="AA3">
+        <v>1298000.0</v>
+      </c>
+      <c r="AB3">
+        <v>-1900000.0</v>
+      </c>
+      <c r="AC3">
+        <v>-970000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="A4" t="s">
+        <v>174</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" t="s">
+        <v>175</v>
+      </c>
+      <c r="B5">
+        <v>83021000.0</v>
+      </c>
+      <c r="C5">
+        <v>54103000.0</v>
+      </c>
+      <c r="D5">
+        <v>-138955000.0</v>
+      </c>
+      <c r="E5">
+        <v>107203000.0</v>
+      </c>
+      <c r="F5">
+        <v>96028000.0</v>
+      </c>
+      <c r="G5">
+        <v>80630000.0</v>
+      </c>
+      <c r="H5">
+        <v>120654000.0</v>
+      </c>
+      <c r="I5">
+        <v>123906000.0</v>
+      </c>
+      <c r="J5">
+        <v>127920000.0</v>
+      </c>
+      <c r="K5">
+        <v>121939000.0</v>
+      </c>
+      <c r="L5">
+        <v>115768000.0</v>
+      </c>
+      <c r="M5">
+        <v>115152000.0</v>
+      </c>
+      <c r="N5">
+        <v>105569000.0</v>
+      </c>
+      <c r="O5">
+        <v>115999000.0</v>
+      </c>
+      <c r="P5">
+        <v>57352000.0</v>
+      </c>
+      <c r="Q5">
+        <v>105365000.0</v>
+      </c>
+      <c r="R5">
+        <v>105224000.0</v>
+      </c>
+      <c r="S5">
+        <v>80155000.0</v>
+      </c>
+      <c r="T5">
+        <v>52906000.0</v>
+      </c>
+      <c r="U5">
+        <v>78703000.0</v>
+      </c>
+      <c r="V5">
+        <v>105375000.0</v>
+      </c>
+      <c r="W5">
+        <v>-169326000.0</v>
+      </c>
+      <c r="X5">
+        <v>85290000.0</v>
+      </c>
+      <c r="Y5">
+        <v>147036000.0</v>
+      </c>
+      <c r="Z5">
+        <v>123351000.0</v>
+      </c>
+      <c r="AA5">
+        <v>120871000.0</v>
+      </c>
+      <c r="AB5">
+        <v>69400000.0</v>
+      </c>
+      <c r="AC5">
+        <v>88772000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" t="s">
+        <v>176</v>
+      </c>
+      <c r="B6">
+        <v>90740000.0</v>
+      </c>
+      <c r="C6">
+        <v>62806000.0</v>
+      </c>
+      <c r="D6">
+        <v>-128847000.0</v>
+      </c>
+      <c r="E6">
+        <v>117940000.0</v>
+      </c>
+      <c r="F6">
+        <v>106978000.0</v>
+      </c>
+      <c r="G6">
+        <v>91727000.0</v>
+      </c>
+      <c r="H6">
+        <v>132113000.0</v>
+      </c>
+      <c r="I6">
+        <v>132598000.0</v>
+      </c>
+      <c r="J6">
+        <v>135716000.0</v>
+      </c>
+      <c r="K6">
+        <v>129080000.0</v>
+      </c>
+      <c r="L6">
+        <v>122612000.0</v>
+      </c>
+      <c r="M6">
+        <v>121468000.0</v>
+      </c>
+      <c r="N6">
+        <v>111016000.0</v>
+      </c>
+      <c r="O6">
+        <v>120950000.0</v>
+      </c>
+      <c r="P6">
+        <v>61749000.0</v>
+      </c>
+      <c r="Q6">
+        <v>109949000.0</v>
+      </c>
+      <c r="R6">
+        <v>110356000.0</v>
+      </c>
+      <c r="S6">
+        <v>86300000.0</v>
+      </c>
+      <c r="T6">
+        <v>57296000.0</v>
+      </c>
+      <c r="U6">
+        <v>88670000.0</v>
+      </c>
+      <c r="V6">
+        <v>120597000.0</v>
+      </c>
+      <c r="W6">
+        <v>-140889000.0</v>
+      </c>
+      <c r="X6">
+        <v>116340000.0</v>
+      </c>
+      <c r="Y6">
+        <v>150091000.0</v>
+      </c>
+      <c r="Z6">
+        <v>130735000.0</v>
+      </c>
+      <c r="AA6">
+        <v>122169000.0</v>
+      </c>
+      <c r="AB6">
+        <v>67500000.0</v>
+      </c>
+      <c r="AC6">
+        <v>87802000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29">
+      <c r="A7" t="s">
+        <v>177</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+    </row>
+    <row r="8" spans="1:29">
+      <c r="A8" t="s">
+        <v>178</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
+      <c r="A9" t="s">
+        <v>179</v>
+      </c>
+      <c r="B9">
+        <v>197448000.0</v>
+      </c>
+      <c r="C9">
+        <v>163327000.0</v>
+      </c>
+      <c r="D9">
+        <v>-27715000.0</v>
+      </c>
+      <c r="E9">
+        <v>217257000.0</v>
+      </c>
+      <c r="F9">
+        <v>204084000.0</v>
+      </c>
+      <c r="G9">
+        <v>183744000.0</v>
+      </c>
+      <c r="H9">
+        <v>225120000.0</v>
+      </c>
+      <c r="I9">
+        <v>215187000.0</v>
+      </c>
+      <c r="J9">
+        <v>212294000.0</v>
+      </c>
+      <c r="K9">
+        <v>206787000.0</v>
+      </c>
+      <c r="L9">
+        <v>200148000.0</v>
+      </c>
+      <c r="M9">
+        <v>197944000.0</v>
+      </c>
+      <c r="N9">
+        <v>195008000.0</v>
+      </c>
+      <c r="O9">
+        <v>201693000.0</v>
+      </c>
+      <c r="P9">
+        <v>184512000.0</v>
+      </c>
+      <c r="Q9">
+        <v>189795000.0</v>
+      </c>
+      <c r="R9">
+        <v>198845000.0</v>
+      </c>
+      <c r="S9">
+        <v>162144000.0</v>
+      </c>
+      <c r="T9">
+        <v>130631000.0</v>
+      </c>
+      <c r="U9">
+        <v>152043000.0</v>
+      </c>
+      <c r="V9">
+        <v>179006000.0</v>
+      </c>
+      <c r="W9">
+        <v>139674000.0</v>
+      </c>
+      <c r="X9">
+        <v>157850000.0</v>
+      </c>
+      <c r="Y9">
+        <v>215762000.0</v>
+      </c>
+      <c r="Z9">
+        <v>186544000.0</v>
+      </c>
+      <c r="AA9">
+        <v>182536000.0</v>
+      </c>
+      <c r="AB9">
+        <v>156374000.0</v>
+      </c>
+      <c r="AC9">
+        <v>12793000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
+      <c r="A10" t="s">
+        <v>180</v>
+      </c>
+      <c r="B10">
+        <v>83021000.0</v>
+      </c>
+      <c r="C10">
+        <v>54103000.0</v>
+      </c>
+      <c r="D10">
+        <v>-138955000.0</v>
+      </c>
+      <c r="E10">
+        <v>107203000.0</v>
+      </c>
+      <c r="F10">
+        <v>96028000.0</v>
+      </c>
+      <c r="G10">
+        <v>80630000.0</v>
+      </c>
+      <c r="H10">
+        <v>120654000.0</v>
+      </c>
+      <c r="I10">
+        <v>123906000.0</v>
+      </c>
+      <c r="J10">
+        <v>127920000.0</v>
+      </c>
+      <c r="K10">
+        <v>121939000.0</v>
+      </c>
+      <c r="L10">
+        <v>115768000.0</v>
+      </c>
+      <c r="M10">
+        <v>115152000.0</v>
+      </c>
+      <c r="N10">
+        <v>105569000.0</v>
+      </c>
+      <c r="O10">
+        <v>115999000.0</v>
+      </c>
+      <c r="P10">
+        <v>57352000.0</v>
+      </c>
+      <c r="Q10">
+        <v>105365000.0</v>
+      </c>
+      <c r="R10">
+        <v>105224000.0</v>
+      </c>
+      <c r="S10">
+        <v>80155000.0</v>
+      </c>
+      <c r="T10">
+        <v>52906000.0</v>
+      </c>
+      <c r="U10">
+        <v>78703000.0</v>
+      </c>
+      <c r="V10">
+        <v>105375000.0</v>
+      </c>
+      <c r="W10">
+        <v>-169326000.0</v>
+      </c>
+      <c r="X10">
+        <v>85290000.0</v>
+      </c>
+      <c r="Y10">
+        <v>147036000.0</v>
+      </c>
+      <c r="Z10">
+        <v>123351000.0</v>
+      </c>
+      <c r="AA10">
+        <v>120871000.0</v>
+      </c>
+      <c r="AB10">
+        <v>69400000.0</v>
+      </c>
+      <c r="AC10">
+        <v>88772000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
+      <c r="A11" t="s">
+        <v>181</v>
+      </c>
+      <c r="B11">
+        <v>14996000.0</v>
+      </c>
+      <c r="C11">
+        <v>16093000.0</v>
+      </c>
+      <c r="D11">
+        <v>-37296000.0</v>
+      </c>
+      <c r="E11">
+        <v>22750000.0</v>
+      </c>
+      <c r="F11">
+        <v>19946000.0</v>
+      </c>
+      <c r="G11">
+        <v>16090000.0</v>
+      </c>
+      <c r="H11">
+        <v>26411000.0</v>
+      </c>
+      <c r="I11">
+        <v>24979000.0</v>
+      </c>
+      <c r="J11">
+        <v>43783000.0</v>
+      </c>
+      <c r="K11">
+        <v>38445000.0</v>
+      </c>
+      <c r="L11">
+        <v>37675000.0</v>
+      </c>
+      <c r="M11">
+        <v>37458000.0</v>
+      </c>
+      <c r="N11">
+        <v>36229000.0</v>
+      </c>
+      <c r="O11">
+        <v>41486000.0</v>
+      </c>
+      <c r="P11">
+        <v>18949000.0</v>
+      </c>
+      <c r="Q11">
+        <v>37525000.0</v>
+      </c>
+      <c r="R11">
+        <v>38926000.0</v>
+      </c>
+      <c r="S11">
+        <v>29201000.0</v>
+      </c>
+      <c r="T11">
+        <v>20610000.0</v>
+      </c>
+      <c r="U11">
+        <v>30586000.0</v>
+      </c>
+      <c r="V11">
+        <v>40316000.0</v>
+      </c>
+      <c r="W11">
+        <v>-63051000.0</v>
+      </c>
+      <c r="X11">
+        <v>33259000.0</v>
+      </c>
+      <c r="Y11">
+        <v>57444000.0</v>
+      </c>
+      <c r="Z11">
+        <v>45572000.0</v>
+      </c>
+      <c r="AA11">
+        <v>44532000.0</v>
+      </c>
+      <c r="AB11">
+        <v>26500000.0</v>
+      </c>
+      <c r="AC11">
+        <v>34781000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
+      <c r="A12" t="s">
+        <v>182</v>
+      </c>
+      <c r="B12">
+        <v>219208000.0</v>
+      </c>
+      <c r="C12">
+        <v>214782000.0</v>
+      </c>
+      <c r="D12">
+        <v>206517000.0</v>
+      </c>
+      <c r="E12">
+        <v>86946000.0</v>
+      </c>
+      <c r="F12">
+        <v>83180000.0</v>
+      </c>
+      <c r="G12">
+        <v>115643000.0</v>
+      </c>
+      <c r="H12">
+        <v>123564000.0</v>
+      </c>
+      <c r="I12">
+        <v>123119000.0</v>
+      </c>
+      <c r="J12">
+        <v>117804000.0</v>
+      </c>
+      <c r="K12">
+        <v>108931000.0</v>
+      </c>
+      <c r="L12">
+        <v>107594000.0</v>
+      </c>
+      <c r="M12">
+        <v>106103000.0</v>
+      </c>
+      <c r="N12">
+        <v>120394000.0</v>
+      </c>
+      <c r="O12">
+        <v>143170000.0</v>
+      </c>
+      <c r="P12">
+        <v>178131000.0</v>
+      </c>
+      <c r="Q12">
+        <v>204486000.0</v>
+      </c>
+      <c r="R12">
+        <v>236144000.0</v>
+      </c>
+      <c r="S12">
+        <v>276638000.0</v>
+      </c>
+      <c r="T12">
+        <v>305110000.0</v>
+      </c>
+      <c r="U12">
+        <v>283905000.0</v>
+      </c>
+      <c r="V12">
+        <v>244201000.0</v>
+      </c>
+      <c r="W12">
+        <v>268642000.0</v>
+      </c>
+      <c r="X12">
+        <v>326848000.0</v>
+      </c>
+      <c r="Y12">
+        <v>370743000.0</v>
+      </c>
+      <c r="Z12">
+        <v>410458000.0</v>
+      </c>
+      <c r="AA12">
+        <v>350117000.0</v>
+      </c>
+      <c r="AB12">
+        <v>253000000.0</v>
+      </c>
+      <c r="AC12">
+        <v>234897000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
+      <c r="A13" t="s">
+        <v>183</v>
+      </c>
+      <c r="B13">
+        <v>399519000.0</v>
+      </c>
+      <c r="C13">
+        <v>376843000.0</v>
+      </c>
+      <c r="D13">
+        <v>359789000.0</v>
+      </c>
+      <c r="E13">
+        <v>279540000.0</v>
+      </c>
+      <c r="F13">
+        <v>258181000.0</v>
+      </c>
+      <c r="G13">
+        <v>304978000.0</v>
+      </c>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+    </row>
+    <row r="14" spans="1:29">
+      <c r="A14" t="s">
+        <v>184</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+    </row>
+    <row r="15" spans="1:29">
+      <c r="A15" t="s">
+        <v>185</v>
+      </c>
+      <c r="B15">
+        <v>68025000.0</v>
+      </c>
+      <c r="C15">
+        <v>38010000.0</v>
+      </c>
+      <c r="D15">
+        <v>-101659000.0</v>
+      </c>
+      <c r="E15">
+        <v>84453000.0</v>
+      </c>
+      <c r="F15">
+        <v>76082000.0</v>
+      </c>
+      <c r="G15">
+        <v>64540000.0</v>
+      </c>
+      <c r="H15">
+        <v>94243000.0</v>
+      </c>
+      <c r="I15">
+        <v>98927000.0</v>
+      </c>
+      <c r="J15">
+        <v>84137000.0</v>
+      </c>
+      <c r="K15">
+        <v>83494000.0</v>
+      </c>
+      <c r="L15">
+        <v>78093000.0</v>
+      </c>
+      <c r="M15">
+        <v>77694000.0</v>
+      </c>
+      <c r="N15">
+        <v>69340000.0</v>
+      </c>
+      <c r="O15">
+        <v>74513000.0</v>
+      </c>
+      <c r="P15">
+        <v>38403000.0</v>
+      </c>
+      <c r="Q15">
+        <v>67840000.0</v>
+      </c>
+      <c r="R15">
+        <v>66298000.0</v>
+      </c>
+      <c r="S15">
+        <v>50954000.0</v>
+      </c>
+      <c r="T15">
+        <v>32296000.0</v>
+      </c>
+      <c r="U15">
+        <v>48117000.0</v>
+      </c>
+      <c r="V15">
+        <v>65059000.0</v>
+      </c>
+      <c r="W15">
+        <v>-106275000.0</v>
+      </c>
+      <c r="X15">
+        <v>52031000.0</v>
+      </c>
+      <c r="Y15">
+        <v>89592000.0</v>
+      </c>
+      <c r="Z15">
+        <v>77779000.0</v>
+      </c>
+      <c r="AA15">
+        <v>76339000.0</v>
+      </c>
+      <c r="AB15">
+        <v>42900000.0</v>
+      </c>
+      <c r="AC15">
+        <v>53991000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
+      <c r="A16" t="s">
+        <v>186</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+    </row>
+    <row r="17" spans="1:29">
+      <c r="A17" t="s">
+        <v>187</v>
+      </c>
+      <c r="B17">
+        <v>68025000.0</v>
+      </c>
+      <c r="C17">
+        <v>38010000.0</v>
+      </c>
+      <c r="D17">
+        <v>-101659000.0</v>
+      </c>
+      <c r="E17">
+        <v>84453000.0</v>
+      </c>
+      <c r="F17">
+        <v>76082000.0</v>
+      </c>
+      <c r="G17">
+        <v>64540000.0</v>
+      </c>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+    </row>
+    <row r="18" spans="1:29">
+      <c r="A18" t="s">
+        <v>188</v>
+      </c>
+      <c r="B18">
+        <v>180311000.0</v>
+      </c>
+      <c r="C18">
+        <v>162061000.0</v>
+      </c>
+      <c r="D18">
+        <v>153272000.0</v>
+      </c>
+      <c r="E18">
+        <v>192594000.0</v>
+      </c>
+      <c r="F18">
+        <v>175001000.0</v>
+      </c>
+      <c r="G18">
+        <v>189335000.0</v>
+      </c>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" t="s">
+        <v>189</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" t="s">
+        <v>190</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
+      <c r="A21" t="s">
+        <v>191</v>
+      </c>
+      <c r="B21">
+        <v>83021000.0</v>
+      </c>
+      <c r="C21">
+        <v>54103000.0</v>
+      </c>
+      <c r="D21">
+        <v>-138955000.0</v>
+      </c>
+      <c r="E21">
+        <v>107203000.0</v>
+      </c>
+      <c r="F21">
+        <v>96028000.0</v>
+      </c>
+      <c r="G21">
+        <v>80630000.0</v>
+      </c>
+      <c r="H21">
+        <v>120654000.0</v>
+      </c>
+      <c r="I21">
+        <v>123906000.0</v>
+      </c>
+      <c r="J21">
+        <v>127920000.0</v>
+      </c>
+      <c r="K21">
+        <v>121939000.0</v>
+      </c>
+      <c r="L21">
+        <v>115768000.0</v>
+      </c>
+      <c r="M21">
+        <v>115152000.0</v>
+      </c>
+      <c r="N21">
+        <v>105569000.0</v>
+      </c>
+      <c r="O21">
+        <v>115999000.0</v>
+      </c>
+      <c r="P21">
+        <v>57352000.0</v>
+      </c>
+      <c r="Q21">
+        <v>105365000.0</v>
+      </c>
+      <c r="R21">
+        <v>105224000.0</v>
+      </c>
+      <c r="S21">
+        <v>80155000.0</v>
+      </c>
+      <c r="T21">
+        <v>52906000.0</v>
+      </c>
+      <c r="U21">
+        <v>78703000.0</v>
+      </c>
+      <c r="V21">
+        <v>105375000.0</v>
+      </c>
+      <c r="W21">
+        <v>-169326000.0</v>
+      </c>
+      <c r="X21">
+        <v>85290000.0</v>
+      </c>
+      <c r="Y21">
+        <v>147036000.0</v>
+      </c>
+      <c r="Z21">
+        <v>123351000.0</v>
+      </c>
+      <c r="AA21">
+        <v>120871000.0</v>
+      </c>
+      <c r="AB21">
+        <v>69400000.0</v>
+      </c>
+      <c r="AC21">
+        <v>88772000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" t="s">
+        <v>192</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+    </row>
+    <row r="23" spans="1:29">
+      <c r="A23" t="s">
+        <v>193</v>
+      </c>
+      <c r="B23">
+        <v>334380000.0</v>
+      </c>
+      <c r="C23">
+        <v>325265000.0</v>
+      </c>
+      <c r="D23">
+        <v>324595000.0</v>
+      </c>
+      <c r="E23">
+        <v>192370000.0</v>
+      </c>
+      <c r="F23">
+        <v>182726000.0</v>
+      </c>
+      <c r="G23">
+        <v>241057000.0</v>
+      </c>
+      <c r="H23">
+        <v>228780000.0</v>
+      </c>
+      <c r="I23">
+        <v>214400000.0</v>
+      </c>
+      <c r="J23">
+        <v>202178000.0</v>
+      </c>
+      <c r="K23">
+        <v>193029000.0</v>
+      </c>
+      <c r="L23">
+        <v>192745000.0</v>
+      </c>
+      <c r="M23">
+        <v>190304000.0</v>
+      </c>
+      <c r="N23">
+        <v>208766000.0</v>
+      </c>
+      <c r="O23">
+        <v>230904000.0</v>
+      </c>
+      <c r="P23">
+        <v>309351000.0</v>
+      </c>
+      <c r="Q23">
+        <v>297797000.0</v>
+      </c>
+      <c r="R23">
+        <v>336156000.0</v>
+      </c>
+      <c r="S23">
+        <v>360678000.0</v>
+      </c>
+      <c r="T23">
+        <v>382610000.0</v>
+      </c>
+      <c r="U23">
+        <v>357492000.0</v>
+      </c>
+      <c r="V23">
+        <v>318047000.0</v>
+      </c>
+      <c r="W23">
+        <v>577706000.0</v>
+      </c>
+      <c r="X23">
+        <v>399408000.0</v>
+      </c>
+      <c r="Y23">
+        <v>439653000.0</v>
+      </c>
+      <c r="Z23">
+        <v>473726000.0</v>
+      </c>
+      <c r="AA23">
+        <v>412276000.0</v>
+      </c>
+      <c r="AB23">
+        <v>340374000.0</v>
+      </c>
+      <c r="AC23">
+        <v>161380000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
+      <c r="A24" t="s">
+        <v>194</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+    </row>
+    <row r="25" spans="1:29">
+      <c r="A25" t="s">
+        <v>195</v>
+      </c>
+      <c r="B25">
+        <v>7719000.0</v>
+      </c>
+      <c r="C25">
+        <v>8703000.0</v>
+      </c>
+      <c r="D25">
+        <v>10108000.0</v>
+      </c>
+      <c r="E25">
+        <v>10737000.0</v>
+      </c>
+      <c r="F25">
+        <v>10950000.0</v>
+      </c>
+      <c r="G25">
+        <v>11097000.0</v>
+      </c>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+    </row>
+    <row r="26" spans="1:29">
+      <c r="A26" t="s">
+        <v>196</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+    </row>
+    <row r="27" spans="1:29">
+      <c r="A27" t="s">
+        <v>197</v>
+      </c>
+      <c r="B27">
+        <v>4950000.0</v>
+      </c>
+      <c r="C27">
+        <v>4264000.0</v>
+      </c>
+      <c r="D27">
+        <v>4305000.0</v>
+      </c>
+      <c r="E27">
+        <v>5178000.0</v>
+      </c>
+      <c r="F27">
+        <v>5133000.0</v>
+      </c>
+      <c r="G27">
+        <v>4889000.0</v>
+      </c>
+      <c r="H27">
+        <v>5244000.0</v>
+      </c>
+      <c r="I27">
+        <v>5034000.0</v>
+      </c>
+      <c r="J27">
+        <v>4673000.0</v>
+      </c>
+      <c r="K27">
+        <v>4609000.0</v>
+      </c>
+      <c r="L27">
+        <v>4547000.0</v>
+      </c>
+      <c r="M27">
+        <v>4195000.0</v>
+      </c>
+      <c r="N27">
+        <v>5027000.0</v>
+      </c>
+      <c r="O27">
+        <v>3931000.0</v>
+      </c>
+      <c r="P27">
+        <v>3723000.0</v>
+      </c>
+      <c r="Q27">
+        <v>6027000.0</v>
+      </c>
+      <c r="R27">
+        <v>6918000.0</v>
+      </c>
+      <c r="S27">
+        <v>4925000.0</v>
+      </c>
+      <c r="T27">
+        <v>4317000.0</v>
+      </c>
+      <c r="U27">
+        <v>4038000.0</v>
+      </c>
+      <c r="V27">
+        <v>4312000.0</v>
+      </c>
+      <c r="W27">
+        <v>3682000.0</v>
+      </c>
+      <c r="X27">
+        <v>3962000.0</v>
+      </c>
+      <c r="Y27">
+        <v>4232000.0</v>
+      </c>
+      <c r="Z27">
+        <v>2960000.0</v>
+      </c>
+      <c r="AA27">
+        <v>2165000.0</v>
+      </c>
+      <c r="AB27">
+        <v>2700000.0</v>
+      </c>
+      <c r="AC27">
+        <v>2564000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
+      <c r="A28" t="s">
+        <v>198</v>
+      </c>
+      <c r="B28">
+        <v>64702000.0</v>
+      </c>
+      <c r="C28">
+        <v>58324000.0</v>
+      </c>
+      <c r="D28">
+        <v>55947000.0</v>
+      </c>
+      <c r="E28">
+        <v>59620000.0</v>
+      </c>
+      <c r="F28">
+        <v>58547000.0</v>
+      </c>
+      <c r="G28">
+        <v>70884000.0</v>
+      </c>
+      <c r="H28">
+        <v>71932000.0</v>
+      </c>
+      <c r="I28">
+        <v>63839000.0</v>
+      </c>
+      <c r="J28">
+        <v>58258000.0</v>
+      </c>
+      <c r="K28">
+        <v>57994000.0</v>
+      </c>
+      <c r="L28">
+        <v>59164000.0</v>
+      </c>
+      <c r="M28">
+        <v>57722000.0</v>
+      </c>
+      <c r="N28">
+        <v>62469000.0</v>
+      </c>
+      <c r="O28">
+        <v>56262000.0</v>
+      </c>
+      <c r="P28">
+        <v>57345000.0</v>
+      </c>
+      <c r="Q28">
+        <v>50118000.0</v>
+      </c>
+      <c r="R28">
+        <v>68738000.0</v>
+      </c>
+      <c r="S28">
+        <v>43498000.0</v>
+      </c>
+      <c r="T28">
+        <v>41269000.0</v>
+      </c>
+      <c r="U28">
+        <v>40026000.0</v>
+      </c>
+      <c r="V28">
+        <v>40448000.0</v>
+      </c>
+      <c r="W28">
+        <v>41909000.0</v>
+      </c>
+      <c r="X28">
+        <v>39547000.0</v>
+      </c>
+      <c r="Y28">
+        <v>38843000.0</v>
+      </c>
+      <c r="Z28">
+        <v>36118000.0</v>
+      </c>
+      <c r="AA28">
+        <v>36608000.0</v>
+      </c>
+      <c r="AB28">
+        <v>31800000.0</v>
+      </c>
+      <c r="AC28"/>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" t="s">
+        <v>199</v>
+      </c>
+      <c r="B29">
+        <v>14996000.0</v>
+      </c>
+      <c r="C29">
+        <v>16093000.0</v>
+      </c>
+      <c r="D29">
+        <v>-37296000.0</v>
+      </c>
+      <c r="E29">
+        <v>22750000.0</v>
+      </c>
+      <c r="F29">
+        <v>19946000.0</v>
+      </c>
+      <c r="G29">
+        <v>16090000.0</v>
+      </c>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+    </row>
+    <row r="30" spans="1:29">
+      <c r="A30" t="s">
+        <v>200</v>
+      </c>
+      <c r="B30">
+        <v>114427000.0</v>
+      </c>
+      <c r="C30">
+        <v>109224000.0</v>
+      </c>
+      <c r="D30">
+        <v>111240000.0</v>
+      </c>
+      <c r="E30">
+        <v>110054000.0</v>
+      </c>
+      <c r="F30">
+        <v>108056000.0</v>
+      </c>
+      <c r="G30">
+        <v>103114000.0</v>
+      </c>
+      <c r="H30">
+        <v>104466000.0</v>
+      </c>
+      <c r="I30">
+        <v>91281000.0</v>
+      </c>
+      <c r="J30">
+        <v>84374000.0</v>
+      </c>
+      <c r="K30">
+        <v>84848000.0</v>
+      </c>
+      <c r="L30">
+        <v>84380000.0</v>
+      </c>
+      <c r="M30">
+        <v>82792000.0</v>
+      </c>
+      <c r="N30">
+        <v>89439000.0</v>
+      </c>
+      <c r="O30">
+        <v>85694000.0</v>
+      </c>
+      <c r="P30">
+        <v>127160000.0</v>
+      </c>
+      <c r="Q30">
+        <v>84430000.0</v>
+      </c>
+      <c r="R30">
+        <v>93621000.0</v>
+      </c>
+      <c r="S30">
+        <v>81989000.0</v>
+      </c>
+      <c r="T30">
+        <v>77725000.0</v>
+      </c>
+      <c r="U30">
+        <v>73340000.0</v>
+      </c>
+      <c r="V30">
+        <v>73631000.0</v>
+      </c>
+      <c r="W30">
+        <v>309000000.0</v>
+      </c>
+      <c r="X30">
+        <v>72560000.0</v>
+      </c>
+      <c r="Y30">
+        <v>68726000.0</v>
+      </c>
+      <c r="Z30">
+        <v>63193000.0</v>
+      </c>
+      <c r="AA30">
+        <v>61665000.0</v>
+      </c>
+      <c r="AB30">
+        <v>86974000.0</v>
+      </c>
+      <c r="AC30">
+        <v>-75979000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
+      <c r="A31" t="s">
+        <v>201</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31">
+        <v>-17978000.0</v>
+      </c>
+      <c r="E31">
+        <v>-16441000.0</v>
+      </c>
+      <c r="F31">
+        <v>-19812000.0</v>
+      </c>
+      <c r="G31">
+        <v>-15080000.0</v>
+      </c>
+      <c r="H31">
+        <v>-15469000.0</v>
+      </c>
+      <c r="I31">
+        <v>-17963000.0</v>
+      </c>
+      <c r="J31">
+        <v>-17471000.0</v>
+      </c>
+      <c r="K31">
+        <v>-23562000.0</v>
+      </c>
+      <c r="L31">
+        <v>-24121000.0</v>
+      </c>
+      <c r="M31">
+        <v>-20792000.0</v>
+      </c>
+      <c r="N31">
+        <v>-24042000.0</v>
+      </c>
+      <c r="O31">
+        <v>-4951000.0</v>
+      </c>
+      <c r="P31">
+        <v>-182528000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-209070000.0</v>
+      </c>
+      <c r="R31">
+        <v>-241276000.0</v>
+      </c>
+      <c r="S31">
+        <v>-276638000.0</v>
+      </c>
+      <c r="T31">
+        <v>-305110000.0</v>
+      </c>
+      <c r="U31">
+        <v>-472000.0</v>
+      </c>
+      <c r="V31">
+        <v>-280000.0</v>
+      </c>
+      <c r="W31">
+        <v>-268642000.0</v>
+      </c>
+      <c r="X31">
+        <v>-326848000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-370743000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-410458000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-350117000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-253000000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-234897000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
+      <c r="A32" t="s">
+        <v>202</v>
+      </c>
+      <c r="B32">
+        <v>417401000.0</v>
+      </c>
+      <c r="C32">
+        <v>379368000.0</v>
+      </c>
+      <c r="D32">
+        <v>185640000.0</v>
+      </c>
+      <c r="E32">
+        <v>299573000.0</v>
+      </c>
+      <c r="F32">
+        <v>278754000.0</v>
+      </c>
+      <c r="G32">
+        <v>321687000.0</v>
+      </c>
+      <c r="H32">
+        <v>349434000.0</v>
+      </c>
+      <c r="I32">
+        <v>338306000.0</v>
+      </c>
+      <c r="J32">
+        <v>330098000.0</v>
+      </c>
+      <c r="K32">
+        <v>314968000.0</v>
+      </c>
+      <c r="L32">
+        <v>308513000.0</v>
+      </c>
+      <c r="M32">
+        <v>305456000.0</v>
+      </c>
+      <c r="N32">
+        <v>314335000.0</v>
+      </c>
+      <c r="O32">
+        <v>346903000.0</v>
+      </c>
+      <c r="P32">
+        <v>366703000.0</v>
+      </c>
+      <c r="Q32">
+        <v>403162000.0</v>
+      </c>
+      <c r="R32">
+        <v>441380000.0</v>
+      </c>
+      <c r="S32">
+        <v>440833000.0</v>
+      </c>
+      <c r="T32">
+        <v>435516000.0</v>
+      </c>
+      <c r="U32">
+        <v>436195000.0</v>
+      </c>
+      <c r="V32">
+        <v>423422000.0</v>
+      </c>
+      <c r="W32">
+        <v>408380000.0</v>
+      </c>
+      <c r="X32">
+        <v>484698000.0</v>
+      </c>
+      <c r="Y32">
+        <v>586689000.0</v>
+      </c>
+      <c r="Z32">
+        <v>597077000.0</v>
+      </c>
+      <c r="AA32">
+        <v>533147000.0</v>
+      </c>
+      <c r="AB32">
+        <v>409774000.0</v>
+      </c>
+      <c r="AC32">
+        <v>250152000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DF32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:110">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>92</v>
+      </c>
+      <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>95</v>
+      </c>
+      <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>98</v>
+      </c>
+      <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>101</v>
+      </c>
+      <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>104</v>
+      </c>
+      <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>107</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>26</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>167</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>27</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="2" spans="1:110">
+      <c r="A2" t="s">
+        <v>172</v>
+      </c>
+      <c r="B2">
+        <v>54666000.0</v>
+      </c>
+      <c r="C2">
+        <v>55778000.0</v>
+      </c>
+      <c r="D2">
+        <v>55780000.0</v>
+      </c>
+      <c r="E2">
+        <v>53769000.0</v>
+      </c>
+      <c r="F2">
+        <v>54335000.0</v>
+      </c>
+      <c r="G2">
+        <v>56069000.0</v>
+      </c>
+      <c r="H2">
+        <v>55406000.0</v>
+      </c>
+      <c r="I2">
+        <v>56143000.0</v>
+      </c>
+      <c r="J2">
+        <v>52270000.0</v>
+      </c>
+      <c r="K2">
+        <v>52222000.0</v>
+      </c>
+      <c r="L2">
+        <v>58487000.0</v>
+      </c>
+      <c r="M2">
+        <v>57218000.0</v>
+      </c>
+      <c r="N2">
+        <v>48478000.0</v>
+      </c>
+      <c r="O2">
+        <v>49172000.0</v>
+      </c>
+      <c r="P2">
+        <v>34602000.0</v>
+      </c>
+      <c r="Q2">
+        <v>20368000.0</v>
+      </c>
+      <c r="R2">
+        <v>13933000.0</v>
+      </c>
+      <c r="S2">
+        <v>13413000.0</v>
+      </c>
+      <c r="T2">
+        <v>16901000.0</v>
+      </c>
+      <c r="U2">
+        <v>16610000.0</v>
+      </c>
+      <c r="V2">
+        <v>18297000.0</v>
+      </c>
+      <c r="W2">
+        <v>22862000.0</v>
+      </c>
+      <c r="X2">
+        <v>25923000.0</v>
+      </c>
+      <c r="Y2">
+        <v>28094000.0</v>
+      </c>
+      <c r="Z2">
+        <v>52362000.0</v>
+      </c>
+      <c r="AA2">
+        <v>31564000.0</v>
+      </c>
+      <c r="AB2">
+        <v>33774000.0</v>
+      </c>
+      <c r="AC2">
+        <v>30980000.0</v>
+      </c>
+      <c r="AD2">
+        <v>29440000.0</v>
+      </c>
+      <c r="AE2">
+        <v>30120000.0</v>
+      </c>
+      <c r="AF2">
+        <v>27236000.0</v>
+      </c>
+      <c r="AG2">
+        <v>32728000.0</v>
+      </c>
+      <c r="AH2">
+        <v>31885000.0</v>
+      </c>
+      <c r="AI2">
+        <v>31270000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>30916000.0</v>
+      </c>
+      <c r="AK2">
+        <v>30266000.0</v>
+      </c>
+      <c r="AL2">
+        <v>28606000.0</v>
+      </c>
+      <c r="AM2">
+        <v>28016000.0</v>
+      </c>
+      <c r="AN2">
+        <v>27113000.0</v>
+      </c>
+      <c r="AO2">
+        <v>27597000.0</v>
+      </c>
+      <c r="AP2">
+        <v>27094000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>26377000.0</v>
+      </c>
+      <c r="AR2">
+        <v>26471000.0</v>
+      </c>
+      <c r="AS2">
+        <v>27484000.0</v>
+      </c>
+      <c r="AT2">
+        <v>27373000.0</v>
+      </c>
+      <c r="AU2">
+        <v>27037000.0</v>
+      </c>
+      <c r="AV2">
+        <v>26688000.0</v>
+      </c>
+      <c r="AW2">
+        <v>26030000.0</v>
+      </c>
+      <c r="AX2">
+        <v>26290000.0</v>
+      </c>
+      <c r="AY2">
+        <v>28504000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>27917000.0</v>
+      </c>
+      <c r="BA2">
+        <v>28471000.0</v>
+      </c>
+      <c r="BB2">
+        <v>30660000.0</v>
+      </c>
+      <c r="BC2">
+        <v>32279000.0</v>
+      </c>
+      <c r="BD2">
+        <v>33452000.0</v>
+      </c>
+      <c r="BE2">
+        <v>34457000.0</v>
+      </c>
+      <c r="BF2">
+        <v>37308000.0</v>
+      </c>
+      <c r="BG2">
+        <v>39993000.0</v>
+      </c>
+      <c r="BH2">
+        <v>44379000.0</v>
+      </c>
+      <c r="BI2">
+        <v>45015000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>44905000.0</v>
+      </c>
+      <c r="BK2">
+        <v>47892000.0</v>
+      </c>
+      <c r="BL2">
+        <v>49581000.0</v>
+      </c>
+      <c r="BM2">
+        <v>52414000.0</v>
+      </c>
+      <c r="BN2">
+        <v>54224000.0</v>
+      </c>
+      <c r="BO2">
+        <v>57148000.0</v>
+      </c>
+      <c r="BP2">
+        <v>57083000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>60268000.0</v>
+      </c>
+      <c r="BR2">
+        <v>60580000.0</v>
+      </c>
+      <c r="BS2">
+        <v>64604000.0</v>
+      </c>
+      <c r="BT2">
+        <v>65649000.0</v>
+      </c>
+      <c r="BU2">
+        <v>67706000.0</v>
+      </c>
+      <c r="BV2">
+        <v>70933000.0</v>
+      </c>
+      <c r="BW2">
+        <v>74401000.0</v>
+      </c>
+      <c r="BX2">
+        <v>76185000.0</v>
+      </c>
+      <c r="BY2">
+        <v>75710000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>75931000.0</v>
+      </c>
+      <c r="CA2">
+        <v>77059000.0</v>
+      </c>
+      <c r="CB2">
+        <v>76172000.0</v>
+      </c>
+      <c r="CC2">
+        <v>71703000.0</v>
+      </c>
+      <c r="CD2">
+        <v>71703000.0</v>
+      </c>
+      <c r="CE2">
+        <v>68272000.0</v>
+      </c>
+      <c r="CF2">
+        <v>65093000.0</v>
+      </c>
+      <c r="CG2">
+        <v>61571000.0</v>
+      </c>
+      <c r="CH2">
+        <v>59339000.0</v>
+      </c>
+      <c r="CI2">
+        <v>58198000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>59349000.0</v>
+      </c>
+      <c r="CK2">
+        <v>67269000.0</v>
+      </c>
+      <c r="CL2">
+        <v>67442000.0</v>
+      </c>
+      <c r="CM2">
+        <v>74646000.0</v>
+      </c>
+      <c r="CN2">
+        <v>77734000.0</v>
+      </c>
+      <c r="CO2">
+        <v>79614000.0</v>
+      </c>
+      <c r="CP2">
+        <v>82553000.0</v>
+      </c>
+      <c r="CQ2">
+        <v>86947000.0</v>
+      </c>
+      <c r="CR2">
+        <v>89863000.0</v>
+      </c>
+      <c r="CS2">
+        <v>91219000.0</v>
+      </c>
+      <c r="CT2">
+        <v>92250000.0</v>
+      </c>
+      <c r="CU2">
+        <v>97595000.0</v>
+      </c>
+      <c r="CV2">
+        <v>100943000.0</v>
+      </c>
+      <c r="CW2">
+        <v>102523000.0</v>
+      </c>
+      <c r="CX2">
+        <v>102341000.0</v>
+      </c>
+      <c r="CY2">
+        <v>104651000.0</v>
+      </c>
+      <c r="CZ2">
+        <v>102138000.0</v>
+      </c>
+      <c r="DA2">
+        <v>92652000.0</v>
+      </c>
+      <c r="DB2">
+        <v>82422000.0</v>
+      </c>
+      <c r="DC2">
+        <v>73400000.0</v>
+      </c>
+      <c r="DD2">
+        <v>252900000.0</v>
+      </c>
+      <c r="DE2">
+        <v>62100000.0</v>
+      </c>
+      <c r="DF2"/>
+    </row>
+    <row r="3" spans="1:110">
+      <c r="A3" t="s">
+        <v>173</v>
+      </c>
+      <c r="B3">
+        <v>-1755000.0</v>
+      </c>
+      <c r="C3">
+        <v>1818000.0</v>
+      </c>
+      <c r="D3">
+        <v>1868000.0</v>
+      </c>
+      <c r="E3">
+        <v>1915000.0</v>
+      </c>
+      <c r="F3">
+        <v>1952000.0</v>
+      </c>
+      <c r="G3">
+        <v>1984000.0</v>
+      </c>
+      <c r="H3">
+        <v>2030000.0</v>
+      </c>
+      <c r="I3">
+        <v>2216000.0</v>
+      </c>
+      <c r="J3">
+        <v>2218000.0</v>
+      </c>
+      <c r="K3">
+        <v>2239000.0</v>
+      </c>
+      <c r="L3">
+        <v>2471000.0</v>
+      </c>
+      <c r="M3">
+        <v>2508000.0</v>
+      </c>
+      <c r="N3">
+        <v>2557000.0</v>
+      </c>
+      <c r="O3">
+        <v>2572000.0</v>
+      </c>
+      <c r="P3">
+        <v>2668000.0</v>
+      </c>
+      <c r="Q3">
+        <v>2691000.0</v>
+      </c>
+      <c r="R3">
+        <v>2687000.0</v>
+      </c>
+      <c r="S3">
+        <v>2691000.0</v>
+      </c>
+      <c r="T3">
+        <v>2748000.0</v>
+      </c>
+      <c r="U3">
+        <v>2768000.0</v>
+      </c>
+      <c r="V3">
+        <v>2708000.0</v>
+      </c>
+      <c r="W3">
+        <v>2726000.0</v>
+      </c>
+      <c r="X3">
+        <v>2792000.0</v>
+      </c>
+      <c r="Y3">
+        <v>2744000.0</v>
+      </c>
+      <c r="Z3">
+        <v>2775000.0</v>
+      </c>
+      <c r="AA3">
+        <v>2786000.0</v>
+      </c>
+      <c r="AB3">
+        <v>2786000.0</v>
+      </c>
+      <c r="AC3">
+        <v>2774000.0</v>
+      </c>
+      <c r="AD3">
+        <v>2773000.0</v>
+      </c>
+      <c r="AE3">
+        <v>3126000.0</v>
+      </c>
+      <c r="AF3">
+        <v>2417000.0</v>
+      </c>
+      <c r="AG3">
+        <v>2095000.0</v>
+      </c>
+      <c r="AH3">
+        <v>2122000.0</v>
+      </c>
+      <c r="AI3">
+        <v>2058000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>2012000.0</v>
+      </c>
+      <c r="AK3">
+        <v>1953000.0</v>
+      </c>
+      <c r="AL3">
+        <v>1940000.0</v>
+      </c>
+      <c r="AM3">
+        <v>1891000.0</v>
+      </c>
+      <c r="AN3">
+        <v>1853000.0</v>
+      </c>
+      <c r="AO3">
+        <v>1813000.0</v>
+      </c>
+      <c r="AP3">
+        <v>1769000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>1706000.0</v>
+      </c>
+      <c r="AR3">
+        <v>1790000.0</v>
+      </c>
+      <c r="AS3">
+        <v>1742000.0</v>
+      </c>
+      <c r="AT3">
+        <v>1632000.0</v>
+      </c>
+      <c r="AU3">
+        <v>1680000.0</v>
+      </c>
+      <c r="AV3">
+        <v>1612000.0</v>
+      </c>
+      <c r="AW3">
+        <v>1582000.0</v>
+      </c>
+      <c r="AX3">
+        <v>1583000.0</v>
+      </c>
+      <c r="AY3">
+        <v>1539000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>1467000.0</v>
+      </c>
+      <c r="BA3">
+        <v>1399000.0</v>
+      </c>
+      <c r="BB3">
+        <v>1324000.0</v>
+      </c>
+      <c r="BC3">
+        <v>1257000.0</v>
+      </c>
+      <c r="BD3">
+        <v>1367000.0</v>
+      </c>
+      <c r="BE3">
+        <v>1184000.0</v>
+      </c>
+      <c r="BF3">
+        <v>1201000.0</v>
+      </c>
+      <c r="BG3">
+        <v>1199000.0</v>
+      </c>
+      <c r="BH3">
+        <v>1100000.0</v>
+      </c>
+      <c r="BI3">
+        <v>1079000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>1110000.0</v>
+      </c>
+      <c r="BK3">
+        <v>1108000.0</v>
+      </c>
+      <c r="BL3">
+        <v>1097000.0</v>
+      </c>
+      <c r="BM3">
+        <v>1077000.0</v>
+      </c>
+      <c r="BN3">
+        <v>1138000.0</v>
+      </c>
+      <c r="BO3">
+        <v>1272000.0</v>
+      </c>
+      <c r="BP3">
+        <v>1381000.0</v>
+      </c>
+      <c r="BQ3">
+        <v>1336000.0</v>
+      </c>
+      <c r="BR3">
+        <v>1259000.0</v>
+      </c>
+      <c r="BS3">
+        <v>1156000.0</v>
+      </c>
+      <c r="BT3">
+        <v>379000.0</v>
+      </c>
+      <c r="BU3">
+        <v>1397000.0</v>
+      </c>
+      <c r="BV3">
+        <v>1087000.0</v>
+      </c>
+      <c r="BW3">
+        <v>1450000.0</v>
+      </c>
+      <c r="BX3">
+        <v>1575000.0</v>
+      </c>
+      <c r="BY3">
+        <v>1315000.0</v>
+      </c>
+      <c r="BZ3">
+        <v>706000.0</v>
+      </c>
+      <c r="CA3">
+        <v>794000.0</v>
+      </c>
+      <c r="CB3">
+        <v>1880000.0</v>
+      </c>
+      <c r="CC3">
+        <v>-544000.0</v>
+      </c>
+      <c r="CD3">
+        <v>5606000.0</v>
+      </c>
+      <c r="CE3">
+        <v>3025000.0</v>
+      </c>
+      <c r="CF3">
+        <v>4184000.0</v>
+      </c>
+      <c r="CG3">
+        <v>3900000.0</v>
+      </c>
+      <c r="CH3">
+        <v>3192000.0</v>
+      </c>
+      <c r="CI3">
+        <v>4186000.0</v>
+      </c>
+      <c r="CJ3">
+        <v>6459000.0</v>
+      </c>
+      <c r="CK3">
+        <v>7817000.0</v>
+      </c>
+      <c r="CL3">
+        <v>6346000.0</v>
+      </c>
+      <c r="CM3">
+        <v>9319000.0</v>
+      </c>
+      <c r="CN3">
+        <v>13551000.0</v>
+      </c>
+      <c r="CO3">
+        <v>10081000.0</v>
+      </c>
+      <c r="CP3">
+        <v>6851000.0</v>
+      </c>
+      <c r="CQ3">
+        <v>567000.0</v>
+      </c>
+      <c r="CR3">
+        <v>1192000.0</v>
+      </c>
+      <c r="CS3">
+        <v>730000.0</v>
+      </c>
+      <c r="CT3">
+        <v>1030000.0</v>
+      </c>
+      <c r="CU3">
+        <v>103000.0</v>
+      </c>
+      <c r="CV3">
+        <v>2016000.0</v>
+      </c>
+      <c r="CW3">
+        <v>3207000.0</v>
+      </c>
+      <c r="CX3">
+        <v>1423000.0</v>
+      </c>
+      <c r="CY3">
+        <v>738000.0</v>
+      </c>
+      <c r="CZ3">
+        <v>-5422000.0</v>
+      </c>
+      <c r="DA3">
+        <v>3518000.0</v>
+      </c>
+      <c r="DB3">
+        <v>2302000.0</v>
+      </c>
+      <c r="DC3">
+        <v>900000.0</v>
+      </c>
+      <c r="DD3"/>
+      <c r="DE3"/>
+      <c r="DF3"/>
+    </row>
+    <row r="4" spans="1:110">
+      <c r="A4" t="s">
+        <v>174</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
+      <c r="CV4"/>
+      <c r="CW4"/>
+      <c r="CX4"/>
+      <c r="CY4"/>
+      <c r="CZ4"/>
+      <c r="DA4"/>
+      <c r="DB4"/>
+      <c r="DC4"/>
+      <c r="DD4"/>
+      <c r="DE4"/>
+      <c r="DF4"/>
+    </row>
+    <row r="5" spans="1:110">
+      <c r="A5" t="s">
+        <v>175</v>
+      </c>
+      <c r="B5">
+        <v>25079000.0</v>
+      </c>
+      <c r="C5">
+        <v>25214000.0</v>
+      </c>
+      <c r="D5">
+        <v>23037000.0</v>
+      </c>
+      <c r="E5">
+        <v>21633000.0</v>
+      </c>
+      <c r="F5">
+        <v>19253000.0</v>
+      </c>
+      <c r="G5">
+        <v>19098000.0</v>
+      </c>
+      <c r="H5">
+        <v>19207000.0</v>
+      </c>
+      <c r="I5">
+        <v>15611000.0</v>
+      </c>
+      <c r="J5">
+        <v>17217000.0</v>
+      </c>
+      <c r="K5">
+        <v>2068000.0</v>
+      </c>
+      <c r="L5">
+        <v>-186126000.0</v>
+      </c>
+      <c r="M5">
+        <v>9904000.0</v>
+      </c>
+      <c r="N5">
+        <v>17520000.0</v>
+      </c>
+      <c r="O5">
+        <v>19747000.0</v>
+      </c>
+      <c r="P5">
+        <v>24824000.0</v>
+      </c>
+      <c r="Q5">
+        <v>26769000.0</v>
+      </c>
+      <c r="R5">
+        <v>27745000.0</v>
+      </c>
+      <c r="S5">
+        <v>27865000.0</v>
+      </c>
+      <c r="T5">
+        <v>23923000.0</v>
+      </c>
+      <c r="U5">
+        <v>22896000.0</v>
+      </c>
+      <c r="V5">
+        <v>25861000.0</v>
+      </c>
+      <c r="W5">
+        <v>23348000.0</v>
+      </c>
+      <c r="X5">
+        <v>23492000.0</v>
+      </c>
+      <c r="Y5">
+        <v>24562000.0</v>
+      </c>
+      <c r="Z5">
+        <v>5100000.0</v>
+      </c>
+      <c r="AA5">
+        <v>27476000.0</v>
+      </c>
+      <c r="AB5">
+        <v>29040000.0</v>
+      </c>
+      <c r="AC5">
+        <v>29214000.0</v>
+      </c>
+      <c r="AD5">
+        <v>31457000.0</v>
+      </c>
+      <c r="AE5">
+        <v>30943000.0</v>
+      </c>
+      <c r="AF5">
+        <v>29140000.0</v>
+      </c>
+      <c r="AG5">
+        <v>30346000.0</v>
+      </c>
+      <c r="AH5">
+        <v>31724000.0</v>
+      </c>
+      <c r="AI5">
+        <v>32696000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>32074000.0</v>
+      </c>
+      <c r="AK5">
+        <v>32179000.0</v>
+      </c>
+      <c r="AL5">
+        <v>32690000.0</v>
+      </c>
+      <c r="AM5">
+        <v>30977000.0</v>
+      </c>
+      <c r="AN5">
+        <v>30211000.0</v>
+      </c>
+      <c r="AO5">
+        <v>30032000.0</v>
+      </c>
+      <c r="AP5">
+        <v>31738000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>29958000.0</v>
+      </c>
+      <c r="AR5">
+        <v>28139000.0</v>
+      </c>
+      <c r="AS5">
+        <v>28729000.0</v>
+      </c>
+      <c r="AT5">
+        <v>28922000.0</v>
+      </c>
+      <c r="AU5">
+        <v>29978000.0</v>
+      </c>
+      <c r="AV5">
+        <v>30113000.0</v>
+      </c>
+      <c r="AW5">
+        <v>29130000.0</v>
+      </c>
+      <c r="AX5">
+        <v>29466000.0</v>
+      </c>
+      <c r="AY5">
+        <v>26443000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>24675000.0</v>
+      </c>
+      <c r="BA5">
+        <v>27423000.0</v>
+      </c>
+      <c r="BB5">
+        <v>27047000.0</v>
+      </c>
+      <c r="BC5">
+        <v>26424000.0</v>
+      </c>
+      <c r="BD5">
+        <v>27548000.0</v>
+      </c>
+      <c r="BE5">
+        <v>29363000.0</v>
+      </c>
+      <c r="BF5">
+        <v>30169000.0</v>
+      </c>
+      <c r="BG5">
+        <v>28919000.0</v>
+      </c>
+      <c r="BH5">
+        <v>25627000.0</v>
+      </c>
+      <c r="BI5">
+        <v>26066000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>23325000.0</v>
+      </c>
+      <c r="BK5">
+        <v>-17666000.0</v>
+      </c>
+      <c r="BL5">
+        <v>24124000.0</v>
+      </c>
+      <c r="BM5">
+        <v>26201000.0</v>
+      </c>
+      <c r="BN5">
+        <v>22919000.0</v>
+      </c>
+      <c r="BO5">
+        <v>32121000.0</v>
+      </c>
+      <c r="BP5">
+        <v>26773000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>24631000.0</v>
+      </c>
+      <c r="BR5">
+        <v>28696000.0</v>
+      </c>
+      <c r="BS5">
+        <v>25124000.0</v>
+      </c>
+      <c r="BT5">
+        <v>25322000.0</v>
+      </c>
+      <c r="BU5">
+        <v>22588000.0</v>
+      </c>
+      <c r="BV5">
+        <v>17958000.0</v>
+      </c>
+      <c r="BW5">
+        <v>14287000.0</v>
+      </c>
+      <c r="BX5">
+        <v>10574000.0</v>
+      </c>
+      <c r="BY5">
+        <v>11588000.0</v>
+      </c>
+      <c r="BZ5">
+        <v>14053000.0</v>
+      </c>
+      <c r="CA5">
+        <v>16691000.0</v>
+      </c>
+      <c r="CB5">
+        <v>16214000.0</v>
+      </c>
+      <c r="CC5">
+        <v>18619000.0</v>
+      </c>
+      <c r="CD5">
+        <v>18619000.0</v>
+      </c>
+      <c r="CE5">
+        <v>21838000.0</v>
+      </c>
+      <c r="CF5">
+        <v>21154000.0</v>
+      </c>
+      <c r="CG5">
+        <v>26058000.0</v>
+      </c>
+      <c r="CH5">
+        <v>28349000.0</v>
+      </c>
+      <c r="CI5">
+        <v>29814000.0</v>
+      </c>
+      <c r="CJ5">
+        <v>-209082000.0</v>
+      </c>
+      <c r="CK5">
+        <v>15888000.0</v>
+      </c>
+      <c r="CL5">
+        <v>16120000.0</v>
+      </c>
+      <c r="CM5">
+        <v>7748000.0</v>
+      </c>
+      <c r="CN5">
+        <v>4774000.0</v>
+      </c>
+      <c r="CO5">
+        <v>12369000.0</v>
+      </c>
+      <c r="CP5">
+        <v>20349000.0</v>
+      </c>
+      <c r="CQ5">
+        <v>47798000.0</v>
+      </c>
+      <c r="CR5">
+        <v>42919000.0</v>
+      </c>
+      <c r="CS5">
+        <v>34710000.0</v>
+      </c>
+      <c r="CT5">
+        <v>35746000.0</v>
+      </c>
+      <c r="CU5">
+        <v>33661000.0</v>
+      </c>
+      <c r="CV5">
+        <v>31686000.0</v>
+      </c>
+      <c r="CW5">
+        <v>29629000.0</v>
+      </c>
+      <c r="CX5">
+        <v>31251000.0</v>
+      </c>
+      <c r="CY5">
+        <v>30785000.0</v>
+      </c>
+      <c r="CZ5">
+        <v>31032000.0</v>
+      </c>
+      <c r="DA5">
+        <v>30113000.0</v>
+      </c>
+      <c r="DB5">
+        <v>30610000.0</v>
+      </c>
+      <c r="DC5">
+        <v>29100000.0</v>
+      </c>
+      <c r="DD5"/>
+      <c r="DE5"/>
+      <c r="DF5"/>
+    </row>
+    <row r="6" spans="1:110">
+      <c r="A6" t="s">
+        <v>176</v>
+      </c>
+      <c r="B6">
+        <v>23324000.0</v>
+      </c>
+      <c r="C6">
+        <v>27032000.0</v>
+      </c>
+      <c r="D6">
+        <v>24905000.0</v>
+      </c>
+      <c r="E6">
+        <v>23548000.0</v>
+      </c>
+      <c r="F6">
+        <v>21205000.0</v>
+      </c>
+      <c r="G6">
+        <v>21082000.0</v>
+      </c>
+      <c r="H6">
+        <v>21237000.0</v>
+      </c>
+      <c r="I6">
+        <v>17827000.0</v>
+      </c>
+      <c r="J6">
+        <v>19435000.0</v>
+      </c>
+      <c r="K6">
+        <v>4307000.0</v>
+      </c>
+      <c r="L6">
+        <v>-183655000.0</v>
+      </c>
+      <c r="M6">
+        <v>12412000.0</v>
+      </c>
+      <c r="N6">
+        <v>20077000.0</v>
+      </c>
+      <c r="O6">
+        <v>22319000.0</v>
+      </c>
+      <c r="P6">
+        <v>27492000.0</v>
+      </c>
+      <c r="Q6">
+        <v>29460000.0</v>
+      </c>
+      <c r="R6">
+        <v>30432000.0</v>
+      </c>
+      <c r="S6">
+        <v>30556000.0</v>
+      </c>
+      <c r="T6">
+        <v>26671000.0</v>
+      </c>
+      <c r="U6">
+        <v>25664000.0</v>
+      </c>
+      <c r="V6">
+        <v>28569000.0</v>
+      </c>
+      <c r="W6">
+        <v>26074000.0</v>
+      </c>
+      <c r="X6">
+        <v>26284000.0</v>
+      </c>
+      <c r="Y6">
+        <v>27306000.0</v>
+      </c>
+      <c r="Z6">
+        <v>7875000.0</v>
+      </c>
+      <c r="AA6">
+        <v>30262000.0</v>
+      </c>
+      <c r="AB6">
+        <v>31826000.0</v>
+      </c>
+      <c r="AC6">
+        <v>31988000.0</v>
+      </c>
+      <c r="AD6">
+        <v>34230000.0</v>
+      </c>
+      <c r="AE6">
+        <v>34069000.0</v>
+      </c>
+      <c r="AF6">
+        <v>31557000.0</v>
+      </c>
+      <c r="AG6">
+        <v>32441000.0</v>
+      </c>
+      <c r="AH6">
+        <v>33846000.0</v>
+      </c>
+      <c r="AI6">
+        <v>34754000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>34086000.0</v>
+      </c>
+      <c r="AK6">
+        <v>34132000.0</v>
+      </c>
+      <c r="AL6">
+        <v>34630000.0</v>
+      </c>
+      <c r="AM6">
+        <v>32868000.0</v>
+      </c>
+      <c r="AN6">
+        <v>32064000.0</v>
+      </c>
+      <c r="AO6">
+        <v>31845000.0</v>
+      </c>
+      <c r="AP6">
+        <v>33507000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>31664000.0</v>
+      </c>
+      <c r="AR6">
+        <v>29929000.0</v>
+      </c>
+      <c r="AS6">
+        <v>30471000.0</v>
+      </c>
+      <c r="AT6">
+        <v>30554000.0</v>
+      </c>
+      <c r="AU6">
+        <v>31658000.0</v>
+      </c>
+      <c r="AV6">
+        <v>31725000.0</v>
+      </c>
+      <c r="AW6">
+        <v>30712000.0</v>
+      </c>
+      <c r="AX6">
+        <v>31049000.0</v>
+      </c>
+      <c r="AY6">
+        <v>27982000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>26142000.0</v>
+      </c>
+      <c r="BA6">
+        <v>28822000.0</v>
+      </c>
+      <c r="BB6">
+        <v>28371000.0</v>
+      </c>
+      <c r="BC6">
+        <v>27681000.0</v>
+      </c>
+      <c r="BD6">
+        <v>28915000.0</v>
+      </c>
+      <c r="BE6">
+        <v>30547000.0</v>
+      </c>
+      <c r="BF6">
+        <v>31370000.0</v>
+      </c>
+      <c r="BG6">
+        <v>30118000.0</v>
+      </c>
+      <c r="BH6">
+        <v>26727000.0</v>
+      </c>
+      <c r="BI6">
+        <v>27145000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>24435000.0</v>
+      </c>
+      <c r="BK6">
+        <v>-16558000.0</v>
+      </c>
+      <c r="BL6">
+        <v>25221000.0</v>
+      </c>
+      <c r="BM6">
+        <v>27278000.0</v>
+      </c>
+      <c r="BN6">
+        <v>24057000.0</v>
+      </c>
+      <c r="BO6">
+        <v>33393000.0</v>
+      </c>
+      <c r="BP6">
+        <v>28154000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>25967000.0</v>
+      </c>
+      <c r="BR6">
+        <v>29955000.0</v>
+      </c>
+      <c r="BS6">
+        <v>26280000.0</v>
+      </c>
+      <c r="BT6">
+        <v>25701000.0</v>
+      </c>
+      <c r="BU6">
+        <v>23985000.0</v>
+      </c>
+      <c r="BV6">
+        <v>19045000.0</v>
+      </c>
+      <c r="BW6">
+        <v>15737000.0</v>
+      </c>
+      <c r="BX6">
+        <v>12149000.0</v>
+      </c>
+      <c r="BY6">
+        <v>12903000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>14759000.0</v>
+      </c>
+      <c r="CA6">
+        <v>17485000.0</v>
+      </c>
+      <c r="CB6">
+        <v>18094000.0</v>
+      </c>
+      <c r="CC6">
+        <v>18075000.0</v>
+      </c>
+      <c r="CD6">
+        <v>24225000.0</v>
+      </c>
+      <c r="CE6">
+        <v>24863000.0</v>
+      </c>
+      <c r="CF6">
+        <v>25338000.0</v>
+      </c>
+      <c r="CG6">
+        <v>29958000.0</v>
+      </c>
+      <c r="CH6">
+        <v>31541000.0</v>
+      </c>
+      <c r="CI6">
+        <v>34000000.0</v>
+      </c>
+      <c r="CJ6">
+        <v>-202623000.0</v>
+      </c>
+      <c r="CK6">
+        <v>23705000.0</v>
+      </c>
+      <c r="CL6">
+        <v>22466000.0</v>
+      </c>
+      <c r="CM6">
+        <v>17067000.0</v>
+      </c>
+      <c r="CN6">
+        <v>18325000.0</v>
+      </c>
+      <c r="CO6">
+        <v>22450000.0</v>
+      </c>
+      <c r="CP6">
+        <v>27200000.0</v>
+      </c>
+      <c r="CQ6">
+        <v>48365000.0</v>
+      </c>
+      <c r="CR6">
+        <v>44111000.0</v>
+      </c>
+      <c r="CS6">
+        <v>35440000.0</v>
+      </c>
+      <c r="CT6">
+        <v>36776000.0</v>
+      </c>
+      <c r="CU6">
+        <v>33764000.0</v>
+      </c>
+      <c r="CV6">
+        <v>33702000.0</v>
+      </c>
+      <c r="CW6">
+        <v>32836000.0</v>
+      </c>
+      <c r="CX6">
+        <v>32674000.0</v>
+      </c>
+      <c r="CY6">
+        <v>31523000.0</v>
+      </c>
+      <c r="CZ6">
+        <v>25610000.0</v>
+      </c>
+      <c r="DA6">
+        <v>33631000.0</v>
+      </c>
+      <c r="DB6">
+        <v>32912000.0</v>
+      </c>
+      <c r="DC6">
+        <v>30000000.0</v>
+      </c>
+      <c r="DD6">
+        <v>156600000.0</v>
+      </c>
+      <c r="DE6">
+        <v>27700000.0</v>
+      </c>
+      <c r="DF6"/>
+    </row>
+    <row r="7" spans="1:110">
+      <c r="A7" t="s">
+        <v>177</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
+      <c r="CS7"/>
+      <c r="CT7"/>
+      <c r="CU7"/>
+      <c r="CV7"/>
+      <c r="CW7"/>
+      <c r="CX7"/>
+      <c r="CY7"/>
+      <c r="CZ7"/>
+      <c r="DA7"/>
+      <c r="DB7"/>
+      <c r="DC7"/>
+      <c r="DD7"/>
+      <c r="DE7"/>
+      <c r="DF7"/>
+    </row>
+    <row r="8" spans="1:110">
+      <c r="A8" t="s">
+        <v>178</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
+      <c r="CV8"/>
+      <c r="CW8"/>
+      <c r="CX8"/>
+      <c r="CY8"/>
+      <c r="CZ8"/>
+      <c r="DA8"/>
+      <c r="DB8"/>
+      <c r="DC8"/>
+      <c r="DD8"/>
+      <c r="DE8"/>
+      <c r="DF8"/>
+    </row>
+    <row r="9" spans="1:110">
+      <c r="A9" t="s">
+        <v>179</v>
+      </c>
+      <c r="B9">
+        <v>55353000.0</v>
+      </c>
+      <c r="C9">
+        <v>54974000.0</v>
+      </c>
+      <c r="D9">
+        <v>53397000.0</v>
+      </c>
+      <c r="E9">
+        <v>50482000.0</v>
+      </c>
+      <c r="F9">
+        <v>47914000.0</v>
+      </c>
+      <c r="G9">
+        <v>45655000.0</v>
+      </c>
+      <c r="H9">
+        <v>45663000.0</v>
+      </c>
+      <c r="I9">
+        <v>42835000.0</v>
+      </c>
+      <c r="J9">
+        <v>44795000.0</v>
+      </c>
+      <c r="K9">
+        <v>30034000.0</v>
+      </c>
+      <c r="L9">
+        <v>-158710000.0</v>
+      </c>
+      <c r="M9">
+        <v>38625000.0</v>
+      </c>
+      <c r="N9">
+        <v>45461000.0</v>
+      </c>
+      <c r="O9">
+        <v>46909000.0</v>
+      </c>
+      <c r="P9">
+        <v>53884000.0</v>
+      </c>
+      <c r="Q9">
+        <v>54495000.0</v>
+      </c>
+      <c r="R9">
+        <v>55016000.0</v>
+      </c>
+      <c r="S9">
+        <v>53862000.0</v>
+      </c>
+      <c r="T9">
+        <v>51532000.0</v>
+      </c>
+      <c r="U9">
+        <v>49805000.0</v>
+      </c>
+      <c r="V9">
+        <v>53098000.0</v>
+      </c>
+      <c r="W9">
+        <v>49649000.0</v>
+      </c>
+      <c r="X9">
+        <v>49864000.0</v>
+      </c>
+      <c r="Y9">
+        <v>50029000.0</v>
+      </c>
+      <c r="Z9">
+        <v>30586000.0</v>
+      </c>
+      <c r="AA9">
+        <v>53265000.0</v>
+      </c>
+      <c r="AB9">
+        <v>54774000.0</v>
+      </c>
+      <c r="AC9">
+        <v>56224000.0</v>
+      </c>
+      <c r="AD9">
+        <v>57133000.0</v>
+      </c>
+      <c r="AE9">
+        <v>56989000.0</v>
+      </c>
+      <c r="AF9">
+        <v>54433000.0</v>
+      </c>
+      <c r="AG9">
+        <v>53420000.0</v>
+      </c>
+      <c r="AH9">
+        <v>54009000.0</v>
+      </c>
+      <c r="AI9">
+        <v>53325000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>54187000.0</v>
+      </c>
+      <c r="AK9">
+        <v>53520000.0</v>
+      </c>
+      <c r="AL9">
+        <v>53399000.0</v>
+      </c>
+      <c r="AM9">
+        <v>51188000.0</v>
+      </c>
+      <c r="AN9">
+        <v>51650000.0</v>
+      </c>
+      <c r="AO9">
+        <v>51189000.0</v>
+      </c>
+      <c r="AP9">
+        <v>52447000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>51501000.0</v>
+      </c>
+      <c r="AR9">
+        <v>50881000.0</v>
+      </c>
+      <c r="AS9">
+        <v>49908000.0</v>
+      </c>
+      <c r="AT9">
+        <v>49159000.0</v>
+      </c>
+      <c r="AU9">
+        <v>50200000.0</v>
+      </c>
+      <c r="AV9">
+        <v>52302000.0</v>
+      </c>
+      <c r="AW9">
+        <v>49637000.0</v>
+      </c>
+      <c r="AX9">
+        <v>49708000.0</v>
+      </c>
+      <c r="AY9">
+        <v>46747000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>48722000.0</v>
+      </c>
+      <c r="BA9">
+        <v>49739000.0</v>
+      </c>
+      <c r="BB9">
+        <v>48880000.0</v>
+      </c>
+      <c r="BC9">
+        <v>49639000.0</v>
+      </c>
+      <c r="BD9">
+        <v>46301000.0</v>
+      </c>
+      <c r="BE9">
+        <v>50911000.0</v>
+      </c>
+      <c r="BF9">
+        <v>50893000.0</v>
+      </c>
+      <c r="BG9">
+        <v>49756000.0</v>
+      </c>
+      <c r="BH9">
+        <v>48649000.0</v>
+      </c>
+      <c r="BI9">
+        <v>49168000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>46180000.0</v>
+      </c>
+      <c r="BK9">
+        <v>45672000.0</v>
+      </c>
+      <c r="BL9">
+        <v>47381000.0</v>
+      </c>
+      <c r="BM9">
+        <v>46825000.0</v>
+      </c>
+      <c r="BN9">
+        <v>46019000.0</v>
+      </c>
+      <c r="BO9">
+        <v>54870000.0</v>
+      </c>
+      <c r="BP9">
+        <v>49762000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>51042000.0</v>
+      </c>
+      <c r="BR9">
+        <v>50691000.0</v>
+      </c>
+      <c r="BS9">
+        <v>47311000.0</v>
+      </c>
+      <c r="BT9">
+        <v>47117000.0</v>
+      </c>
+      <c r="BU9">
+        <v>42424000.0</v>
+      </c>
+      <c r="BV9">
+        <v>38865000.0</v>
+      </c>
+      <c r="BW9">
+        <v>33738000.0</v>
+      </c>
+      <c r="BX9">
+        <v>30512000.0</v>
+      </c>
+      <c r="BY9">
+        <v>31724000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>34117000.0</v>
+      </c>
+      <c r="CA9">
+        <v>34522000.0</v>
+      </c>
+      <c r="CB9">
+        <v>35837000.0</v>
+      </c>
+      <c r="CC9">
+        <v>36793000.0</v>
+      </c>
+      <c r="CD9">
+        <v>36785000.0</v>
+      </c>
+      <c r="CE9">
+        <v>39430000.0</v>
+      </c>
+      <c r="CF9">
+        <v>40650000.0</v>
+      </c>
+      <c r="CG9">
+        <v>44828000.0</v>
+      </c>
+      <c r="CH9">
+        <v>46359000.0</v>
+      </c>
+      <c r="CI9">
+        <v>47417000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>44056000.0</v>
+      </c>
+      <c r="CK9">
+        <v>33597000.0</v>
+      </c>
+      <c r="CL9">
+        <v>34578000.0</v>
+      </c>
+      <c r="CM9">
+        <v>27440000.0</v>
+      </c>
+      <c r="CN9">
+        <v>23399000.0</v>
+      </c>
+      <c r="CO9">
+        <v>30633000.0</v>
+      </c>
+      <c r="CP9">
+        <v>38308000.0</v>
+      </c>
+      <c r="CQ9">
+        <v>65874000.0</v>
+      </c>
+      <c r="CR9">
+        <v>61258000.0</v>
+      </c>
+      <c r="CS9">
+        <v>52502000.0</v>
+      </c>
+      <c r="CT9">
+        <v>52078000.0</v>
+      </c>
+      <c r="CU9">
+        <v>49867000.0</v>
+      </c>
+      <c r="CV9">
+        <v>47984000.0</v>
+      </c>
+      <c r="CW9">
+        <v>46280000.0</v>
+      </c>
+      <c r="CX9">
+        <v>46495000.0</v>
+      </c>
+      <c r="CY9">
+        <v>45860000.0</v>
+      </c>
+      <c r="CZ9">
+        <v>46553000.0</v>
+      </c>
+      <c r="DA9">
+        <v>47091000.0</v>
+      </c>
+      <c r="DB9">
+        <v>44899000.0</v>
+      </c>
+      <c r="DC9">
+        <v>44000000.0</v>
+      </c>
+      <c r="DD9">
+        <v>156600000.0</v>
+      </c>
+      <c r="DE9">
+        <v>41400000.0</v>
+      </c>
+      <c r="DF9"/>
+    </row>
+    <row r="10" spans="1:110">
+      <c r="A10" t="s">
+        <v>180</v>
+      </c>
+      <c r="B10">
+        <v>25079000.0</v>
+      </c>
+      <c r="C10">
+        <v>25214000.0</v>
+      </c>
+      <c r="D10">
+        <v>23037000.0</v>
+      </c>
+      <c r="E10">
+        <v>21633000.0</v>
+      </c>
+      <c r="F10">
+        <v>19253000.0</v>
+      </c>
+      <c r="G10">
+        <v>19098000.0</v>
+      </c>
+      <c r="H10">
+        <v>19207000.0</v>
+      </c>
+      <c r="I10">
+        <v>15611000.0</v>
+      </c>
+      <c r="J10">
+        <v>17217000.0</v>
+      </c>
+      <c r="K10">
+        <v>2068000.0</v>
+      </c>
+      <c r="L10">
+        <v>-186126000.0</v>
+      </c>
+      <c r="M10">
+        <v>9904000.0</v>
+      </c>
+      <c r="N10">
+        <v>17520000.0</v>
+      </c>
+      <c r="O10">
+        <v>19747000.0</v>
+      </c>
+      <c r="P10">
+        <v>24824000.0</v>
+      </c>
+      <c r="Q10">
+        <v>26769000.0</v>
+      </c>
+      <c r="R10">
+        <v>27745000.0</v>
+      </c>
+      <c r="S10">
+        <v>27865000.0</v>
+      </c>
+      <c r="T10">
+        <v>23923000.0</v>
+      </c>
+      <c r="U10">
+        <v>22896000.0</v>
+      </c>
+      <c r="V10">
+        <v>25861000.0</v>
+      </c>
+      <c r="W10">
+        <v>23348000.0</v>
+      </c>
+      <c r="X10">
+        <v>23492000.0</v>
+      </c>
+      <c r="Y10">
+        <v>24562000.0</v>
+      </c>
+      <c r="Z10">
+        <v>5100000.0</v>
+      </c>
+      <c r="AA10">
+        <v>27476000.0</v>
+      </c>
+      <c r="AB10">
+        <v>29040000.0</v>
+      </c>
+      <c r="AC10">
+        <v>29214000.0</v>
+      </c>
+      <c r="AD10">
+        <v>31457000.0</v>
+      </c>
+      <c r="AE10">
+        <v>30943000.0</v>
+      </c>
+      <c r="AF10">
+        <v>29140000.0</v>
+      </c>
+      <c r="AG10">
+        <v>30346000.0</v>
+      </c>
+      <c r="AH10">
+        <v>31724000.0</v>
+      </c>
+      <c r="AI10">
+        <v>32696000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>32074000.0</v>
+      </c>
+      <c r="AK10">
+        <v>32179000.0</v>
+      </c>
+      <c r="AL10">
+        <v>32690000.0</v>
+      </c>
+      <c r="AM10">
+        <v>30977000.0</v>
+      </c>
+      <c r="AN10">
+        <v>30211000.0</v>
+      </c>
+      <c r="AO10">
+        <v>30032000.0</v>
+      </c>
+      <c r="AP10">
+        <v>31738000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>29958000.0</v>
+      </c>
+      <c r="AR10">
+        <v>28139000.0</v>
+      </c>
+      <c r="AS10">
+        <v>28729000.0</v>
+      </c>
+      <c r="AT10">
+        <v>28922000.0</v>
+      </c>
+      <c r="AU10">
+        <v>29978000.0</v>
+      </c>
+      <c r="AV10">
+        <v>30113000.0</v>
+      </c>
+      <c r="AW10">
+        <v>29130000.0</v>
+      </c>
+      <c r="AX10">
+        <v>29466000.0</v>
+      </c>
+      <c r="AY10">
+        <v>26443000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>24675000.0</v>
+      </c>
+      <c r="BA10">
+        <v>27423000.0</v>
+      </c>
+      <c r="BB10">
+        <v>27047000.0</v>
+      </c>
+      <c r="BC10">
+        <v>26424000.0</v>
+      </c>
+      <c r="BD10">
+        <v>27548000.0</v>
+      </c>
+      <c r="BE10">
+        <v>29363000.0</v>
+      </c>
+      <c r="BF10">
+        <v>30169000.0</v>
+      </c>
+      <c r="BG10">
+        <v>28919000.0</v>
+      </c>
+      <c r="BH10">
+        <v>25627000.0</v>
+      </c>
+      <c r="BI10">
+        <v>26066000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>23325000.0</v>
+      </c>
+      <c r="BK10">
+        <v>-17666000.0</v>
+      </c>
+      <c r="BL10">
+        <v>24124000.0</v>
+      </c>
+      <c r="BM10">
+        <v>26201000.0</v>
+      </c>
+      <c r="BN10">
+        <v>22919000.0</v>
+      </c>
+      <c r="BO10">
+        <v>32121000.0</v>
+      </c>
+      <c r="BP10">
+        <v>26773000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>24631000.0</v>
+      </c>
+      <c r="BR10">
+        <v>28696000.0</v>
+      </c>
+      <c r="BS10">
+        <v>25124000.0</v>
+      </c>
+      <c r="BT10">
+        <v>25322000.0</v>
+      </c>
+      <c r="BU10">
+        <v>22588000.0</v>
+      </c>
+      <c r="BV10">
+        <v>17958000.0</v>
+      </c>
+      <c r="BW10">
+        <v>14287000.0</v>
+      </c>
+      <c r="BX10">
+        <v>10574000.0</v>
+      </c>
+      <c r="BY10">
+        <v>11588000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>14053000.0</v>
+      </c>
+      <c r="CA10">
+        <v>16691000.0</v>
+      </c>
+      <c r="CB10">
+        <v>16214000.0</v>
+      </c>
+      <c r="CC10">
+        <v>18619000.0</v>
+      </c>
+      <c r="CD10">
+        <v>18619000.0</v>
+      </c>
+      <c r="CE10">
+        <v>21838000.0</v>
+      </c>
+      <c r="CF10">
+        <v>21154000.0</v>
+      </c>
+      <c r="CG10">
+        <v>26058000.0</v>
+      </c>
+      <c r="CH10">
+        <v>28349000.0</v>
+      </c>
+      <c r="CI10">
+        <v>29814000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>-209082000.0</v>
+      </c>
+      <c r="CK10">
+        <v>15888000.0</v>
+      </c>
+      <c r="CL10">
+        <v>16120000.0</v>
+      </c>
+      <c r="CM10">
+        <v>7748000.0</v>
+      </c>
+      <c r="CN10">
+        <v>4774000.0</v>
+      </c>
+      <c r="CO10">
+        <v>12369000.0</v>
+      </c>
+      <c r="CP10">
+        <v>20349000.0</v>
+      </c>
+      <c r="CQ10">
+        <v>47798000.0</v>
+      </c>
+      <c r="CR10">
+        <v>42919000.0</v>
+      </c>
+      <c r="CS10">
+        <v>34710000.0</v>
+      </c>
+      <c r="CT10">
+        <v>35746000.0</v>
+      </c>
+      <c r="CU10">
+        <v>33661000.0</v>
+      </c>
+      <c r="CV10">
+        <v>31686000.0</v>
+      </c>
+      <c r="CW10">
+        <v>29629000.0</v>
+      </c>
+      <c r="CX10">
+        <v>31251000.0</v>
+      </c>
+      <c r="CY10">
+        <v>30785000.0</v>
+      </c>
+      <c r="CZ10">
+        <v>31032000.0</v>
+      </c>
+      <c r="DA10">
+        <v>30113000.0</v>
+      </c>
+      <c r="DB10">
+        <v>30610000.0</v>
+      </c>
+      <c r="DC10">
+        <v>29100000.0</v>
+      </c>
+      <c r="DD10"/>
+      <c r="DE10">
+        <v>27700000.0</v>
+      </c>
+      <c r="DF10"/>
+    </row>
+    <row r="11" spans="1:110">
+      <c r="A11" t="s">
+        <v>181</v>
+      </c>
+      <c r="B11">
+        <v>4931000.0</v>
+      </c>
+      <c r="C11">
+        <v>4910000.0</v>
+      </c>
+      <c r="D11">
+        <v>4224000.0</v>
+      </c>
+      <c r="E11">
+        <v>3251000.0</v>
+      </c>
+      <c r="F11">
+        <v>3854000.0</v>
+      </c>
+      <c r="G11">
+        <v>3667000.0</v>
+      </c>
+      <c r="H11">
+        <v>7150000.0</v>
+      </c>
+      <c r="I11">
+        <v>5963000.0</v>
+      </c>
+      <c r="J11">
+        <v>3455000.0</v>
+      </c>
+      <c r="K11">
+        <v>-475000.0</v>
+      </c>
+      <c r="L11">
+        <v>-45736000.0</v>
+      </c>
+      <c r="M11">
+        <v>1602000.0</v>
+      </c>
+      <c r="N11">
+        <v>3331000.0</v>
+      </c>
+      <c r="O11">
+        <v>3507000.0</v>
+      </c>
+      <c r="P11">
+        <v>5332000.0</v>
+      </c>
+      <c r="Q11">
+        <v>5617000.0</v>
+      </c>
+      <c r="R11">
+        <v>6122000.0</v>
+      </c>
+      <c r="S11">
+        <v>5679000.0</v>
+      </c>
+      <c r="T11">
+        <v>5370000.0</v>
+      </c>
+      <c r="U11">
+        <v>4709000.0</v>
+      </c>
+      <c r="V11">
+        <v>5417000.0</v>
+      </c>
+      <c r="W11">
+        <v>4450000.0</v>
+      </c>
+      <c r="X11">
+        <v>5213000.0</v>
+      </c>
+      <c r="Y11">
+        <v>5088000.0</v>
+      </c>
+      <c r="Z11">
+        <v>824000.0</v>
+      </c>
+      <c r="AA11">
+        <v>4965000.0</v>
+      </c>
+      <c r="AB11">
+        <v>6631000.0</v>
+      </c>
+      <c r="AC11">
+        <v>6317000.0</v>
+      </c>
+      <c r="AD11">
+        <v>6903000.0</v>
+      </c>
+      <c r="AE11">
+        <v>6560000.0</v>
+      </c>
+      <c r="AF11">
+        <v>7751000.0</v>
+      </c>
+      <c r="AG11">
+        <v>7974000.0</v>
+      </c>
+      <c r="AH11">
+        <v>8394000.0</v>
+      </c>
+      <c r="AI11">
+        <v>860000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>11472000.0</v>
+      </c>
+      <c r="AK11">
+        <v>10809000.0</v>
+      </c>
+      <c r="AL11">
+        <v>11103000.0</v>
+      </c>
+      <c r="AM11">
+        <v>10399000.0</v>
+      </c>
+      <c r="AN11">
+        <v>9513000.0</v>
+      </c>
+      <c r="AO11">
+        <v>9481000.0</v>
+      </c>
+      <c r="AP11">
+        <v>10211000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>9240000.0</v>
+      </c>
+      <c r="AR11">
+        <v>9354000.0</v>
+      </c>
+      <c r="AS11">
+        <v>9127000.0</v>
+      </c>
+      <c r="AT11">
+        <v>9688000.0</v>
+      </c>
+      <c r="AU11">
+        <v>9506000.0</v>
+      </c>
+      <c r="AV11">
+        <v>9903000.0</v>
+      </c>
+      <c r="AW11">
+        <v>9147000.0</v>
+      </c>
+      <c r="AX11">
+        <v>9778000.0</v>
+      </c>
+      <c r="AY11">
+        <v>8630000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>8608000.0</v>
+      </c>
+      <c r="BA11">
+        <v>9428000.0</v>
+      </c>
+      <c r="BB11">
+        <v>9332000.0</v>
+      </c>
+      <c r="BC11">
+        <v>8861000.0</v>
+      </c>
+      <c r="BD11">
+        <v>9812000.0</v>
+      </c>
+      <c r="BE11">
+        <v>10690000.0</v>
+      </c>
+      <c r="BF11">
+        <v>10854000.0</v>
+      </c>
+      <c r="BG11">
+        <v>10130000.0</v>
+      </c>
+      <c r="BH11">
+        <v>8861000.0</v>
+      </c>
+      <c r="BI11">
+        <v>8807000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>7689000.0</v>
+      </c>
+      <c r="BK11">
+        <v>-6408000.0</v>
+      </c>
+      <c r="BL11">
+        <v>8677000.0</v>
+      </c>
+      <c r="BM11">
+        <v>9443000.0</v>
+      </c>
+      <c r="BN11">
+        <v>8264000.0</v>
+      </c>
+      <c r="BO11">
+        <v>11141000.0</v>
+      </c>
+      <c r="BP11">
+        <v>9935000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>9155000.0</v>
+      </c>
+      <c r="BR11">
+        <v>10564000.0</v>
+      </c>
+      <c r="BS11">
+        <v>9272000.0</v>
+      </c>
+      <c r="BT11">
+        <v>9563000.0</v>
+      </c>
+      <c r="BU11">
+        <v>8233000.0</v>
+      </c>
+      <c r="BV11">
+        <v>6231000.0</v>
+      </c>
+      <c r="BW11">
+        <v>5174000.0</v>
+      </c>
+      <c r="BX11">
+        <v>4274000.0</v>
+      </c>
+      <c r="BY11">
+        <v>4299000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>5597000.0</v>
+      </c>
+      <c r="CA11">
+        <v>6440000.0</v>
+      </c>
+      <c r="CB11">
+        <v>6303000.0</v>
+      </c>
+      <c r="CC11">
+        <v>7313000.0</v>
+      </c>
+      <c r="CD11">
+        <v>7313000.0</v>
+      </c>
+      <c r="CE11">
+        <v>8525000.0</v>
+      </c>
+      <c r="CF11">
+        <v>8310000.0</v>
+      </c>
+      <c r="CG11">
+        <v>9898000.0</v>
+      </c>
+      <c r="CH11">
+        <v>10867000.0</v>
+      </c>
+      <c r="CI11">
+        <v>11241000.0</v>
+      </c>
+      <c r="CJ11">
+        <v>-79094000.0</v>
+      </c>
+      <c r="CK11">
+        <v>6403000.0</v>
+      </c>
+      <c r="CL11">
+        <v>6510000.0</v>
+      </c>
+      <c r="CM11">
+        <v>3130000.0</v>
+      </c>
+      <c r="CN11">
+        <v>1814000.0</v>
+      </c>
+      <c r="CO11">
+        <v>4842000.0</v>
+      </c>
+      <c r="CP11">
+        <v>7971000.0</v>
+      </c>
+      <c r="CQ11">
+        <v>18632000.0</v>
+      </c>
+      <c r="CR11">
+        <v>16858000.0</v>
+      </c>
+      <c r="CS11">
+        <v>13641000.0</v>
+      </c>
+      <c r="CT11">
+        <v>14048000.0</v>
+      </c>
+      <c r="CU11">
+        <v>12897000.0</v>
+      </c>
+      <c r="CV11">
+        <v>12114000.0</v>
+      </c>
+      <c r="CW11">
+        <v>10815000.0</v>
+      </c>
+      <c r="CX11">
+        <v>11323000.0</v>
+      </c>
+      <c r="CY11">
+        <v>11320000.0</v>
+      </c>
+      <c r="CZ11">
+        <v>10618000.0</v>
+      </c>
+      <c r="DA11">
+        <v>11368000.0</v>
+      </c>
+      <c r="DB11">
+        <v>11555000.0</v>
+      </c>
+      <c r="DC11">
+        <v>11000000.0</v>
+      </c>
+      <c r="DD11"/>
+      <c r="DE11">
+        <v>10400000.0</v>
+      </c>
+      <c r="DF11"/>
+    </row>
+    <row r="12" spans="1:110">
+      <c r="A12" t="s">
+        <v>182</v>
+      </c>
+      <c r="B12">
+        <v>52294000.0</v>
+      </c>
+      <c r="C12">
+        <v>54672000.0</v>
+      </c>
+      <c r="D12">
+        <v>55261000.0</v>
+      </c>
+      <c r="E12">
+        <v>54220000.0</v>
+      </c>
+      <c r="F12">
+        <v>54335000.0</v>
+      </c>
+      <c r="G12">
+        <v>55392000.0</v>
+      </c>
+      <c r="H12">
+        <v>56043000.0</v>
+      </c>
+      <c r="I12">
+        <v>54671000.0</v>
+      </c>
+      <c r="J12">
+        <v>51969000.0</v>
+      </c>
+      <c r="K12">
+        <v>52099000.0</v>
+      </c>
+      <c r="L12">
+        <v>57524000.0</v>
+      </c>
+      <c r="M12">
+        <v>55894000.0</v>
+      </c>
+      <c r="N12">
+        <v>47587000.0</v>
+      </c>
+      <c r="O12">
+        <v>45512000.0</v>
+      </c>
+      <c r="P12">
+        <v>33542000.0</v>
+      </c>
+      <c r="Q12">
+        <v>19431000.0</v>
+      </c>
+      <c r="R12">
+        <v>17121000.0</v>
+      </c>
+      <c r="S12">
+        <v>16852000.0</v>
+      </c>
+      <c r="T12">
+        <v>18224000.0</v>
+      </c>
+      <c r="U12">
+        <v>19301000.0</v>
+      </c>
+      <c r="V12">
+        <v>21261000.0</v>
+      </c>
+      <c r="W12">
+        <v>24394000.0</v>
+      </c>
+      <c r="X12">
+        <v>25923000.0</v>
+      </c>
+      <c r="Y12">
+        <v>28094000.0</v>
+      </c>
+      <c r="Z12">
+        <v>30287000.0</v>
+      </c>
+      <c r="AA12">
+        <v>31339000.0</v>
+      </c>
+      <c r="AB12">
+        <v>33474000.0</v>
+      </c>
+      <c r="AC12">
+        <v>30530000.0</v>
+      </c>
+      <c r="AD12">
+        <v>29440000.0</v>
+      </c>
+      <c r="AE12">
+        <v>30120000.0</v>
+      </c>
+      <c r="AF12">
+        <v>27236000.0</v>
+      </c>
+      <c r="AG12">
+        <v>32728000.0</v>
+      </c>
+      <c r="AH12">
+        <v>31885000.0</v>
+      </c>
+      <c r="AI12">
+        <v>31270000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>30916000.0</v>
+      </c>
+      <c r="AK12">
+        <v>30266000.0</v>
+      </c>
+      <c r="AL12">
+        <v>28606000.0</v>
+      </c>
+      <c r="AM12">
+        <v>28016000.0</v>
+      </c>
+      <c r="AN12">
+        <v>27863000.0</v>
+      </c>
+      <c r="AO12">
+        <v>27597000.0</v>
+      </c>
+      <c r="AP12">
+        <v>27094000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>26377000.0</v>
+      </c>
+      <c r="AR12">
+        <v>26471000.0</v>
+      </c>
+      <c r="AS12">
+        <v>27161000.0</v>
+      </c>
+      <c r="AT12">
+        <v>27098000.0</v>
+      </c>
+      <c r="AU12">
+        <v>26864000.0</v>
+      </c>
+      <c r="AV12">
+        <v>26261000.0</v>
+      </c>
+      <c r="AW12">
+        <v>25723000.0</v>
+      </c>
+      <c r="AX12">
+        <v>26130000.0</v>
+      </c>
+      <c r="AY12">
+        <v>27989000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>28417000.0</v>
+      </c>
+      <c r="BA12">
+        <v>29271000.0</v>
+      </c>
+      <c r="BB12">
+        <v>30660000.0</v>
+      </c>
+      <c r="BC12">
+        <v>32046000.0</v>
+      </c>
+      <c r="BD12">
+        <v>33452000.0</v>
+      </c>
+      <c r="BE12">
+        <v>34457000.0</v>
+      </c>
+      <c r="BF12">
+        <v>35808000.0</v>
+      </c>
+      <c r="BG12">
+        <v>39453000.0</v>
+      </c>
+      <c r="BH12">
+        <v>42729000.0</v>
+      </c>
+      <c r="BI12">
+        <v>43775000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>44385000.0</v>
+      </c>
+      <c r="BK12">
+        <v>47242000.0</v>
+      </c>
+      <c r="BL12">
+        <v>48831000.0</v>
+      </c>
+      <c r="BM12">
+        <v>50598000.0</v>
+      </c>
+      <c r="BN12">
+        <v>51024000.0</v>
+      </c>
+      <c r="BO12">
+        <v>54033000.0</v>
+      </c>
+      <c r="BP12">
+        <v>56460000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>57156000.0</v>
+      </c>
+      <c r="BR12">
+        <v>58473000.0</v>
+      </c>
+      <c r="BS12">
+        <v>64055000.0</v>
+      </c>
+      <c r="BT12">
+        <v>65319000.0</v>
+      </c>
+      <c r="BU12">
+        <v>66104000.0</v>
+      </c>
+      <c r="BV12">
+        <v>70814000.0</v>
+      </c>
+      <c r="BW12">
+        <v>74401000.0</v>
+      </c>
+      <c r="BX12">
+        <v>76185000.0</v>
+      </c>
+      <c r="BY12">
+        <v>75710000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>75876000.0</v>
+      </c>
+      <c r="CA12">
+        <v>77339000.0</v>
+      </c>
+      <c r="CB12">
+        <v>76095000.0</v>
+      </c>
+      <c r="CC12">
+        <v>71663000.0</v>
+      </c>
+      <c r="CD12">
+        <v>71663000.0</v>
+      </c>
+      <c r="CE12">
+        <v>68004000.0</v>
+      </c>
+      <c r="CF12">
+        <v>65093000.0</v>
+      </c>
+      <c r="CG12">
+        <v>61571000.0</v>
+      </c>
+      <c r="CH12">
+        <v>59339000.0</v>
+      </c>
+      <c r="CI12">
+        <v>58198000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>59305000.0</v>
+      </c>
+      <c r="CK12">
+        <v>67249000.0</v>
+      </c>
+      <c r="CL12">
+        <v>67442000.0</v>
+      </c>
+      <c r="CM12">
+        <v>74646000.0</v>
+      </c>
+      <c r="CN12">
+        <v>77734000.0</v>
+      </c>
+      <c r="CO12">
+        <v>79614000.0</v>
+      </c>
+      <c r="CP12">
+        <v>82553000.0</v>
+      </c>
+      <c r="CQ12">
+        <v>86947000.0</v>
+      </c>
+      <c r="CR12">
+        <v>89863000.0</v>
+      </c>
+      <c r="CS12">
+        <v>91159000.0</v>
+      </c>
+      <c r="CT12">
+        <v>92226000.0</v>
+      </c>
+      <c r="CU12">
+        <v>97495000.0</v>
+      </c>
+      <c r="CV12">
+        <v>100943000.0</v>
+      </c>
+      <c r="CW12">
+        <v>102523000.0</v>
+      </c>
+      <c r="CX12">
+        <v>102341000.0</v>
+      </c>
+      <c r="CY12">
+        <v>104651000.0</v>
+      </c>
+      <c r="CZ12">
+        <v>102138000.0</v>
+      </c>
+      <c r="DA12">
+        <v>92652000.0</v>
+      </c>
+      <c r="DB12">
+        <v>82172000.0</v>
+      </c>
+      <c r="DC12">
+        <v>73200000.0</v>
+      </c>
+      <c r="DD12">
+        <v>252900000.0</v>
+      </c>
+      <c r="DE12">
+        <v>62100000.0</v>
+      </c>
+      <c r="DF12">
+        <v>100000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:110">
+      <c r="A13" t="s">
+        <v>183</v>
+      </c>
+      <c r="B13">
+        <v>104560000.0</v>
+      </c>
+      <c r="C13">
+        <v>105989000.0</v>
+      </c>
+      <c r="D13">
+        <v>104044000.0</v>
+      </c>
+      <c r="E13">
+        <v>99678000.0</v>
+      </c>
+      <c r="F13">
+        <v>98175000.0</v>
+      </c>
+      <c r="G13">
+        <v>97622000.0</v>
+      </c>
+      <c r="H13">
+        <v>96867000.0</v>
+      </c>
+      <c r="I13">
+        <v>94995000.0</v>
+      </c>
+      <c r="J13">
+        <v>93289000.0</v>
+      </c>
+      <c r="K13">
+        <v>91692000.0</v>
+      </c>
+      <c r="L13">
+        <v>88259000.0</v>
+      </c>
+      <c r="M13">
+        <v>90644000.0</v>
+      </c>
+      <c r="N13">
+        <v>89546000.0</v>
+      </c>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13"/>
+      <c r="DE13"/>
+      <c r="DF13"/>
+    </row>
+    <row r="14" spans="1:110">
+      <c r="A14" t="s">
+        <v>184</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
+      <c r="CO14"/>
+      <c r="CP14"/>
+      <c r="CQ14"/>
+      <c r="CR14"/>
+      <c r="CS14"/>
+      <c r="CT14"/>
+      <c r="CU14"/>
+      <c r="CV14"/>
+      <c r="CW14"/>
+      <c r="CX14"/>
+      <c r="CY14"/>
+      <c r="CZ14"/>
+      <c r="DA14"/>
+      <c r="DB14"/>
+      <c r="DC14"/>
+      <c r="DD14"/>
+      <c r="DE14"/>
+      <c r="DF14"/>
+    </row>
+    <row r="15" spans="1:110">
+      <c r="A15" t="s">
+        <v>185</v>
+      </c>
+      <c r="B15">
+        <v>20148000.0</v>
+      </c>
+      <c r="C15">
+        <v>20304000.0</v>
+      </c>
+      <c r="D15">
+        <v>18813000.0</v>
+      </c>
+      <c r="E15">
+        <v>18382000.0</v>
+      </c>
+      <c r="F15">
+        <v>15399000.0</v>
+      </c>
+      <c r="G15">
+        <v>15431000.0</v>
+      </c>
+      <c r="H15">
+        <v>12057000.0</v>
+      </c>
+      <c r="I15">
+        <v>9648000.0</v>
+      </c>
+      <c r="J15">
+        <v>13762000.0</v>
+      </c>
+      <c r="K15">
+        <v>2543000.0</v>
+      </c>
+      <c r="L15">
+        <v>-140390000.0</v>
+      </c>
+      <c r="M15">
+        <v>8302000.0</v>
+      </c>
+      <c r="N15">
+        <v>14189000.0</v>
+      </c>
+      <c r="O15">
+        <v>16240000.0</v>
+      </c>
+      <c r="P15">
+        <v>19492000.0</v>
+      </c>
+      <c r="Q15">
+        <v>21152000.0</v>
+      </c>
+      <c r="R15">
+        <v>21623000.0</v>
+      </c>
+      <c r="S15">
+        <v>22186000.0</v>
+      </c>
+      <c r="T15">
+        <v>18553000.0</v>
+      </c>
+      <c r="U15">
+        <v>18187000.0</v>
+      </c>
+      <c r="V15">
+        <v>20444000.0</v>
+      </c>
+      <c r="W15">
+        <v>18898000.0</v>
+      </c>
+      <c r="X15">
+        <v>18279000.0</v>
+      </c>
+      <c r="Y15">
+        <v>19474000.0</v>
+      </c>
+      <c r="Z15">
+        <v>4276000.0</v>
+      </c>
+      <c r="AA15">
+        <v>22511000.0</v>
+      </c>
+      <c r="AB15">
+        <v>22409000.0</v>
+      </c>
+      <c r="AC15">
+        <v>22897000.0</v>
+      </c>
+      <c r="AD15">
+        <v>24554000.0</v>
+      </c>
+      <c r="AE15">
+        <v>24383000.0</v>
+      </c>
+      <c r="AF15">
+        <v>21389000.0</v>
+      </c>
+      <c r="AG15">
+        <v>22372000.0</v>
+      </c>
+      <c r="AH15">
+        <v>23330000.0</v>
+      </c>
+      <c r="AI15">
+        <v>31836000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>20602000.0</v>
+      </c>
+      <c r="AK15">
+        <v>21370000.0</v>
+      </c>
+      <c r="AL15">
+        <v>21587000.0</v>
+      </c>
+      <c r="AM15">
+        <v>20578000.0</v>
+      </c>
+      <c r="AN15">
+        <v>20698000.0</v>
+      </c>
+      <c r="AO15">
+        <v>20551000.0</v>
+      </c>
+      <c r="AP15">
+        <v>21527000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>20718000.0</v>
+      </c>
+      <c r="AR15">
+        <v>18785000.0</v>
+      </c>
+      <c r="AS15">
+        <v>19602000.0</v>
+      </c>
+      <c r="AT15">
+        <v>19234000.0</v>
+      </c>
+      <c r="AU15">
+        <v>20472000.0</v>
+      </c>
+      <c r="AV15">
+        <v>20210000.0</v>
+      </c>
+      <c r="AW15">
+        <v>19983000.0</v>
+      </c>
+      <c r="AX15">
+        <v>19688000.0</v>
+      </c>
+      <c r="AY15">
+        <v>17813000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>16067000.0</v>
+      </c>
+      <c r="BA15">
+        <v>17995000.0</v>
+      </c>
+      <c r="BB15">
+        <v>17715000.0</v>
+      </c>
+      <c r="BC15">
+        <v>17563000.0</v>
+      </c>
+      <c r="BD15">
+        <v>17736000.0</v>
+      </c>
+      <c r="BE15">
+        <v>18673000.0</v>
+      </c>
+      <c r="BF15">
+        <v>19315000.0</v>
+      </c>
+      <c r="BG15">
+        <v>18789000.0</v>
+      </c>
+      <c r="BH15">
+        <v>16766000.0</v>
+      </c>
+      <c r="BI15">
+        <v>17259000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>15636000.0</v>
+      </c>
+      <c r="BK15">
+        <v>-11258000.0</v>
+      </c>
+      <c r="BL15">
+        <v>15447000.0</v>
+      </c>
+      <c r="BM15">
+        <v>16758000.0</v>
+      </c>
+      <c r="BN15">
+        <v>14655000.0</v>
+      </c>
+      <c r="BO15">
+        <v>20980000.0</v>
+      </c>
+      <c r="BP15">
+        <v>16838000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>15476000.0</v>
+      </c>
+      <c r="BR15">
+        <v>18132000.0</v>
+      </c>
+      <c r="BS15">
+        <v>15852000.0</v>
+      </c>
+      <c r="BT15">
+        <v>15759000.0</v>
+      </c>
+      <c r="BU15">
+        <v>14355000.0</v>
+      </c>
+      <c r="BV15">
+        <v>11727000.0</v>
+      </c>
+      <c r="BW15">
+        <v>9113000.0</v>
+      </c>
+      <c r="BX15">
+        <v>6300000.0</v>
+      </c>
+      <c r="BY15">
+        <v>7289000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>8456000.0</v>
+      </c>
+      <c r="CA15">
+        <v>10251000.0</v>
+      </c>
+      <c r="CB15">
+        <v>9911000.0</v>
+      </c>
+      <c r="CC15">
+        <v>11306000.0</v>
+      </c>
+      <c r="CD15">
+        <v>11306000.0</v>
+      </c>
+      <c r="CE15">
+        <v>13313000.0</v>
+      </c>
+      <c r="CF15">
+        <v>12844000.0</v>
+      </c>
+      <c r="CG15">
+        <v>16160000.0</v>
+      </c>
+      <c r="CH15">
+        <v>17482000.0</v>
+      </c>
+      <c r="CI15">
+        <v>18573000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>-129988000.0</v>
+      </c>
+      <c r="CK15">
+        <v>9485000.0</v>
+      </c>
+      <c r="CL15">
+        <v>9610000.0</v>
+      </c>
+      <c r="CM15">
+        <v>4618000.0</v>
+      </c>
+      <c r="CN15">
+        <v>2960000.0</v>
+      </c>
+      <c r="CO15">
+        <v>7527000.0</v>
+      </c>
+      <c r="CP15">
+        <v>12378000.0</v>
+      </c>
+      <c r="CQ15">
+        <v>29166000.0</v>
+      </c>
+      <c r="CR15">
+        <v>26061000.0</v>
+      </c>
+      <c r="CS15">
+        <v>21069000.0</v>
+      </c>
+      <c r="CT15">
+        <v>21698000.0</v>
+      </c>
+      <c r="CU15">
+        <v>20764000.0</v>
+      </c>
+      <c r="CV15">
+        <v>19572000.0</v>
+      </c>
+      <c r="CW15">
+        <v>18814000.0</v>
+      </c>
+      <c r="CX15">
+        <v>19928000.0</v>
+      </c>
+      <c r="CY15">
+        <v>19465000.0</v>
+      </c>
+      <c r="CZ15">
+        <v>20414000.0</v>
+      </c>
+      <c r="DA15">
+        <v>18745000.0</v>
+      </c>
+      <c r="DB15">
+        <v>19055000.0</v>
+      </c>
+      <c r="DC15">
+        <v>18100000.0</v>
+      </c>
+      <c r="DD15"/>
+      <c r="DE15">
+        <v>17300000.0</v>
+      </c>
+      <c r="DF15"/>
+    </row>
+    <row r="16" spans="1:110">
+      <c r="A16" t="s">
+        <v>186</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16"/>
+      <c r="CR16"/>
+      <c r="CS16"/>
+      <c r="CT16"/>
+      <c r="CU16"/>
+      <c r="CV16"/>
+      <c r="CW16"/>
+      <c r="CX16"/>
+      <c r="CY16"/>
+      <c r="CZ16"/>
+      <c r="DA16"/>
+      <c r="DB16"/>
+      <c r="DC16"/>
+      <c r="DD16"/>
+      <c r="DE16"/>
+      <c r="DF16"/>
+    </row>
+    <row r="17" spans="1:110">
+      <c r="A17" t="s">
+        <v>187</v>
+      </c>
+      <c r="B17">
+        <v>20148000.0</v>
+      </c>
+      <c r="C17">
+        <v>20304000.0</v>
+      </c>
+      <c r="D17">
+        <v>18813000.0</v>
+      </c>
+      <c r="E17">
+        <v>18382000.0</v>
+      </c>
+      <c r="F17">
+        <v>15399000.0</v>
+      </c>
+      <c r="G17">
+        <v>15431000.0</v>
+      </c>
+      <c r="H17">
+        <v>12057000.0</v>
+      </c>
+      <c r="I17">
+        <v>9648000.0</v>
+      </c>
+      <c r="J17">
+        <v>13762000.0</v>
+      </c>
+      <c r="K17">
+        <v>2543000.0</v>
+      </c>
+      <c r="L17">
+        <v>-140390000.0</v>
+      </c>
+      <c r="M17">
+        <v>8302000.0</v>
+      </c>
+      <c r="N17">
+        <v>14189000.0</v>
+      </c>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
+      <c r="CU17"/>
+      <c r="CV17"/>
+      <c r="CW17"/>
+      <c r="CX17"/>
+      <c r="CY17"/>
+      <c r="CZ17"/>
+      <c r="DA17"/>
+      <c r="DB17"/>
+      <c r="DC17"/>
+      <c r="DD17"/>
+      <c r="DE17"/>
+      <c r="DF17"/>
+    </row>
+    <row r="18" spans="1:110">
+      <c r="A18" t="s">
+        <v>188</v>
+      </c>
+      <c r="B18">
+        <v>52266000.0</v>
+      </c>
+      <c r="C18">
+        <v>51317000.0</v>
+      </c>
+      <c r="D18">
+        <v>48783000.0</v>
+      </c>
+      <c r="E18">
+        <v>45458000.0</v>
+      </c>
+      <c r="F18">
+        <v>43840000.0</v>
+      </c>
+      <c r="G18">
+        <v>42230000.0</v>
+      </c>
+      <c r="H18">
+        <v>40824000.0</v>
+      </c>
+      <c r="I18">
+        <v>40324000.0</v>
+      </c>
+      <c r="J18">
+        <v>41320000.0</v>
+      </c>
+      <c r="K18">
+        <v>39593000.0</v>
+      </c>
+      <c r="L18">
+        <v>30735000.0</v>
+      </c>
+      <c r="M18">
+        <v>34750000.0</v>
+      </c>
+      <c r="N18">
+        <v>41959000.0</v>
+      </c>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
+      <c r="DE18"/>
+      <c r="DF18"/>
+    </row>
+    <row r="19" spans="1:110">
+      <c r="A19" t="s">
+        <v>189</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
+      <c r="DE19"/>
+      <c r="DF19"/>
+    </row>
+    <row r="20" spans="1:110">
+      <c r="A20" t="s">
+        <v>190</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20"/>
+      <c r="CU20"/>
+      <c r="CV20"/>
+      <c r="CW20"/>
+      <c r="CX20"/>
+      <c r="CY20"/>
+      <c r="CZ20"/>
+      <c r="DA20"/>
+      <c r="DB20"/>
+      <c r="DC20"/>
+      <c r="DD20"/>
+      <c r="DE20"/>
+      <c r="DF20"/>
+    </row>
+    <row r="21" spans="1:110">
+      <c r="A21" t="s">
+        <v>191</v>
+      </c>
+      <c r="B21">
+        <v>25079000.0</v>
+      </c>
+      <c r="C21">
+        <v>25214000.0</v>
+      </c>
+      <c r="D21">
+        <v>23037000.0</v>
+      </c>
+      <c r="E21">
+        <v>21633000.0</v>
+      </c>
+      <c r="F21">
+        <v>19253000.0</v>
+      </c>
+      <c r="G21">
+        <v>19098000.0</v>
+      </c>
+      <c r="H21">
+        <v>19207000.0</v>
+      </c>
+      <c r="I21">
+        <v>15611000.0</v>
+      </c>
+      <c r="J21">
+        <v>17217000.0</v>
+      </c>
+      <c r="K21">
+        <v>2068000.0</v>
+      </c>
+      <c r="L21">
+        <v>-186126000.0</v>
+      </c>
+      <c r="M21">
+        <v>9904000.0</v>
+      </c>
+      <c r="N21">
+        <v>17520000.0</v>
+      </c>
+      <c r="O21">
+        <v>19747000.0</v>
+      </c>
+      <c r="P21">
+        <v>24824000.0</v>
+      </c>
+      <c r="Q21">
+        <v>26769000.0</v>
+      </c>
+      <c r="R21">
+        <v>27745000.0</v>
+      </c>
+      <c r="S21">
+        <v>27865000.0</v>
+      </c>
+      <c r="T21">
+        <v>23923000.0</v>
+      </c>
+      <c r="U21">
+        <v>22896000.0</v>
+      </c>
+      <c r="V21">
+        <v>25861000.0</v>
+      </c>
+      <c r="W21">
+        <v>23348000.0</v>
+      </c>
+      <c r="X21">
+        <v>23492000.0</v>
+      </c>
+      <c r="Y21">
+        <v>24562000.0</v>
+      </c>
+      <c r="Z21">
+        <v>5100000.0</v>
+      </c>
+      <c r="AA21">
+        <v>27476000.0</v>
+      </c>
+      <c r="AB21">
+        <v>29040000.0</v>
+      </c>
+      <c r="AC21">
+        <v>29214000.0</v>
+      </c>
+      <c r="AD21">
+        <v>31457000.0</v>
+      </c>
+      <c r="AE21">
+        <v>30943000.0</v>
+      </c>
+      <c r="AF21">
+        <v>29140000.0</v>
+      </c>
+      <c r="AG21">
+        <v>30346000.0</v>
+      </c>
+      <c r="AH21">
+        <v>31724000.0</v>
+      </c>
+      <c r="AI21">
+        <v>32696000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>32074000.0</v>
+      </c>
+      <c r="AK21">
+        <v>32179000.0</v>
+      </c>
+      <c r="AL21">
+        <v>32690000.0</v>
+      </c>
+      <c r="AM21">
+        <v>30977000.0</v>
+      </c>
+      <c r="AN21">
+        <v>30211000.0</v>
+      </c>
+      <c r="AO21">
+        <v>30032000.0</v>
+      </c>
+      <c r="AP21">
+        <v>31738000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>29958000.0</v>
+      </c>
+      <c r="AR21">
+        <v>28139000.0</v>
+      </c>
+      <c r="AS21">
+        <v>28729000.0</v>
+      </c>
+      <c r="AT21">
+        <v>28922000.0</v>
+      </c>
+      <c r="AU21">
+        <v>29978000.0</v>
+      </c>
+      <c r="AV21">
+        <v>30113000.0</v>
+      </c>
+      <c r="AW21">
+        <v>29130000.0</v>
+      </c>
+      <c r="AX21">
+        <v>29466000.0</v>
+      </c>
+      <c r="AY21">
+        <v>26443000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>24675000.0</v>
+      </c>
+      <c r="BA21">
+        <v>27423000.0</v>
+      </c>
+      <c r="BB21">
+        <v>27047000.0</v>
+      </c>
+      <c r="BC21">
+        <v>26424000.0</v>
+      </c>
+      <c r="BD21">
+        <v>27548000.0</v>
+      </c>
+      <c r="BE21">
+        <v>29363000.0</v>
+      </c>
+      <c r="BF21">
+        <v>30169000.0</v>
+      </c>
+      <c r="BG21">
+        <v>28919000.0</v>
+      </c>
+      <c r="BH21">
+        <v>25627000.0</v>
+      </c>
+      <c r="BI21">
+        <v>26066000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>23325000.0</v>
+      </c>
+      <c r="BK21">
+        <v>-17666000.0</v>
+      </c>
+      <c r="BL21">
+        <v>24124000.0</v>
+      </c>
+      <c r="BM21">
+        <v>26201000.0</v>
+      </c>
+      <c r="BN21">
+        <v>22919000.0</v>
+      </c>
+      <c r="BO21">
+        <v>32121000.0</v>
+      </c>
+      <c r="BP21">
+        <v>26773000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>24631000.0</v>
+      </c>
+      <c r="BR21">
+        <v>28696000.0</v>
+      </c>
+      <c r="BS21">
+        <v>25124000.0</v>
+      </c>
+      <c r="BT21">
+        <v>25322000.0</v>
+      </c>
+      <c r="BU21">
+        <v>22588000.0</v>
+      </c>
+      <c r="BV21">
+        <v>17958000.0</v>
+      </c>
+      <c r="BW21">
+        <v>14287000.0</v>
+      </c>
+      <c r="BX21">
+        <v>10574000.0</v>
+      </c>
+      <c r="BY21">
+        <v>11588000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>14053000.0</v>
+      </c>
+      <c r="CA21">
+        <v>16691000.0</v>
+      </c>
+      <c r="CB21">
+        <v>16214000.0</v>
+      </c>
+      <c r="CC21">
+        <v>18619000.0</v>
+      </c>
+      <c r="CD21">
+        <v>18619000.0</v>
+      </c>
+      <c r="CE21">
+        <v>21838000.0</v>
+      </c>
+      <c r="CF21">
+        <v>21154000.0</v>
+      </c>
+      <c r="CG21">
+        <v>26058000.0</v>
+      </c>
+      <c r="CH21">
+        <v>28349000.0</v>
+      </c>
+      <c r="CI21">
+        <v>29814000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>-209082000.0</v>
+      </c>
+      <c r="CK21">
+        <v>15888000.0</v>
+      </c>
+      <c r="CL21">
+        <v>16120000.0</v>
+      </c>
+      <c r="CM21">
+        <v>7748000.0</v>
+      </c>
+      <c r="CN21">
+        <v>4774000.0</v>
+      </c>
+      <c r="CO21">
+        <v>12369000.0</v>
+      </c>
+      <c r="CP21">
+        <v>20349000.0</v>
+      </c>
+      <c r="CQ21">
+        <v>47798000.0</v>
+      </c>
+      <c r="CR21">
+        <v>42919000.0</v>
+      </c>
+      <c r="CS21">
+        <v>34710000.0</v>
+      </c>
+      <c r="CT21">
+        <v>35746000.0</v>
+      </c>
+      <c r="CU21">
+        <v>33661000.0</v>
+      </c>
+      <c r="CV21">
+        <v>31686000.0</v>
+      </c>
+      <c r="CW21">
+        <v>29629000.0</v>
+      </c>
+      <c r="CX21">
+        <v>31251000.0</v>
+      </c>
+      <c r="CY21">
+        <v>30785000.0</v>
+      </c>
+      <c r="CZ21">
+        <v>31032000.0</v>
+      </c>
+      <c r="DA21">
+        <v>30113000.0</v>
+      </c>
+      <c r="DB21">
+        <v>30610000.0</v>
+      </c>
+      <c r="DC21">
+        <v>29100000.0</v>
+      </c>
+      <c r="DD21">
+        <v>156600000.0</v>
+      </c>
+      <c r="DE21">
+        <v>27700000.0</v>
+      </c>
+      <c r="DF21"/>
+    </row>
+    <row r="22" spans="1:110">
+      <c r="A22" t="s">
+        <v>192</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
+      <c r="CQ22"/>
+      <c r="CR22"/>
+      <c r="CS22"/>
+      <c r="CT22"/>
+      <c r="CU22"/>
+      <c r="CV22"/>
+      <c r="CW22"/>
+      <c r="CX22"/>
+      <c r="CY22"/>
+      <c r="CZ22"/>
+      <c r="DA22"/>
+      <c r="DB22"/>
+      <c r="DC22"/>
+      <c r="DD22"/>
+      <c r="DE22"/>
+      <c r="DF22"/>
+    </row>
+    <row r="23" spans="1:110">
+      <c r="A23" t="s">
+        <v>193</v>
+      </c>
+      <c r="B23">
+        <v>84940000.0</v>
+      </c>
+      <c r="C23">
+        <v>85538000.0</v>
+      </c>
+      <c r="D23">
+        <v>86140000.0</v>
+      </c>
+      <c r="E23">
+        <v>82618000.0</v>
+      </c>
+      <c r="F23">
+        <v>82996000.0</v>
+      </c>
+      <c r="G23">
+        <v>82626000.0</v>
+      </c>
+      <c r="H23">
+        <v>81862000.0</v>
+      </c>
+      <c r="I23">
+        <v>83367000.0</v>
+      </c>
+      <c r="J23">
+        <v>79848000.0</v>
+      </c>
+      <c r="K23">
+        <v>80188000.0</v>
+      </c>
+      <c r="L23">
+        <v>85903000.0</v>
+      </c>
+      <c r="M23">
+        <v>85939000.0</v>
+      </c>
+      <c r="N23">
+        <v>76419000.0</v>
+      </c>
+      <c r="O23">
+        <v>76334000.0</v>
+      </c>
+      <c r="P23">
+        <v>63662000.0</v>
+      </c>
+      <c r="Q23">
+        <v>48094000.0</v>
+      </c>
+      <c r="R23">
+        <v>41204000.0</v>
+      </c>
+      <c r="S23">
+        <v>39410000.0</v>
+      </c>
+      <c r="T23">
+        <v>44510000.0</v>
+      </c>
+      <c r="U23">
+        <v>43519000.0</v>
+      </c>
+      <c r="V23">
+        <v>45534000.0</v>
+      </c>
+      <c r="W23">
+        <v>49163000.0</v>
+      </c>
+      <c r="X23">
+        <v>52295000.0</v>
+      </c>
+      <c r="Y23">
+        <v>53561000.0</v>
+      </c>
+      <c r="Z23">
+        <v>77848000.0</v>
+      </c>
+      <c r="AA23">
+        <v>57353000.0</v>
+      </c>
+      <c r="AB23">
+        <v>59508000.0</v>
+      </c>
+      <c r="AC23">
+        <v>57990000.0</v>
+      </c>
+      <c r="AD23">
+        <v>55116000.0</v>
+      </c>
+      <c r="AE23">
+        <v>56166000.0</v>
+      </c>
+      <c r="AF23">
+        <v>52529000.0</v>
+      </c>
+      <c r="AG23">
+        <v>55802000.0</v>
+      </c>
+      <c r="AH23">
+        <v>54170000.0</v>
+      </c>
+      <c r="AI23">
+        <v>51899000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>53029000.0</v>
+      </c>
+      <c r="AK23">
+        <v>51607000.0</v>
+      </c>
+      <c r="AL23">
+        <v>49315000.0</v>
+      </c>
+      <c r="AM23">
+        <v>48227000.0</v>
+      </c>
+      <c r="AN23">
+        <v>48552000.0</v>
+      </c>
+      <c r="AO23">
+        <v>48754000.0</v>
+      </c>
+      <c r="AP23">
+        <v>47803000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>47920000.0</v>
+      </c>
+      <c r="AR23">
+        <v>49213000.0</v>
+      </c>
+      <c r="AS23">
+        <v>48663000.0</v>
+      </c>
+      <c r="AT23">
+        <v>47610000.0</v>
+      </c>
+      <c r="AU23">
+        <v>47259000.0</v>
+      </c>
+      <c r="AV23">
+        <v>48877000.0</v>
+      </c>
+      <c r="AW23">
+        <v>46537000.0</v>
+      </c>
+      <c r="AX23">
+        <v>46532000.0</v>
+      </c>
+      <c r="AY23">
+        <v>48808000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>51964000.0</v>
+      </c>
+      <c r="BA23">
+        <v>50787000.0</v>
+      </c>
+      <c r="BB23">
+        <v>52493000.0</v>
+      </c>
+      <c r="BC23">
+        <v>55494000.0</v>
+      </c>
+      <c r="BD23">
+        <v>52205000.0</v>
+      </c>
+      <c r="BE23">
+        <v>56005000.0</v>
+      </c>
+      <c r="BF23">
+        <v>58032000.0</v>
+      </c>
+      <c r="BG23">
+        <v>60830000.0</v>
+      </c>
+      <c r="BH23">
+        <v>67401000.0</v>
+      </c>
+      <c r="BI23">
+        <v>68117000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>67760000.0</v>
+      </c>
+      <c r="BK23">
+        <v>111230000.0</v>
+      </c>
+      <c r="BL23">
+        <v>72838000.0</v>
+      </c>
+      <c r="BM23">
+        <v>73038000.0</v>
+      </c>
+      <c r="BN23">
+        <v>77324000.0</v>
+      </c>
+      <c r="BO23">
+        <v>79897000.0</v>
+      </c>
+      <c r="BP23">
+        <v>80072000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>86679000.0</v>
+      </c>
+      <c r="BR23">
+        <v>82575000.0</v>
+      </c>
+      <c r="BS23">
+        <v>86791000.0</v>
+      </c>
+      <c r="BT23">
+        <v>87444000.0</v>
+      </c>
+      <c r="BU23">
+        <v>87542000.0</v>
+      </c>
+      <c r="BV23">
+        <v>91840000.0</v>
+      </c>
+      <c r="BW23">
+        <v>93852000.0</v>
+      </c>
+      <c r="BX23">
+        <v>96123000.0</v>
+      </c>
+      <c r="BY23">
+        <v>95846000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>95995000.0</v>
+      </c>
+      <c r="CA23">
+        <v>94890000.0</v>
+      </c>
+      <c r="CB23">
+        <v>95795000.0</v>
+      </c>
+      <c r="CC23">
+        <v>89877000.0</v>
+      </c>
+      <c r="CD23">
+        <v>89869000.0</v>
+      </c>
+      <c r="CE23">
+        <v>85864000.0</v>
+      </c>
+      <c r="CF23">
+        <v>84589000.0</v>
+      </c>
+      <c r="CG23">
+        <v>80341000.0</v>
+      </c>
+      <c r="CH23">
+        <v>77349000.0</v>
+      </c>
+      <c r="CI23">
+        <v>75801000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>312487000.0</v>
+      </c>
+      <c r="CK23">
+        <v>84978000.0</v>
+      </c>
+      <c r="CL23">
+        <v>85900000.0</v>
+      </c>
+      <c r="CM23">
+        <v>94338000.0</v>
+      </c>
+      <c r="CN23">
+        <v>96359000.0</v>
+      </c>
+      <c r="CO23">
+        <v>97878000.0</v>
+      </c>
+      <c r="CP23">
+        <v>100512000.0</v>
+      </c>
+      <c r="CQ23">
+        <v>105023000.0</v>
+      </c>
+      <c r="CR23">
+        <v>108202000.0</v>
+      </c>
+      <c r="CS23">
+        <v>109011000.0</v>
+      </c>
+      <c r="CT23">
+        <v>108582000.0</v>
+      </c>
+      <c r="CU23">
+        <v>113801000.0</v>
+      </c>
+      <c r="CV23">
+        <v>117241000.0</v>
+      </c>
+      <c r="CW23">
+        <v>119174000.0</v>
+      </c>
+      <c r="CX23">
+        <v>117585000.0</v>
+      </c>
+      <c r="CY23">
+        <v>119726000.0</v>
+      </c>
+      <c r="CZ23">
+        <v>117659000.0</v>
+      </c>
+      <c r="DA23">
+        <v>109630000.0</v>
+      </c>
+      <c r="DB23">
+        <v>96711000.0</v>
+      </c>
+      <c r="DC23">
+        <v>88300000.0</v>
+      </c>
+      <c r="DD23">
+        <v>409500000.0</v>
+      </c>
+      <c r="DE23">
+        <v>75800000.0</v>
+      </c>
+      <c r="DF23"/>
+    </row>
+    <row r="24" spans="1:110">
+      <c r="A24" t="s">
+        <v>194</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
+      <c r="DD24"/>
+      <c r="DE24"/>
+      <c r="DF24"/>
+    </row>
+    <row r="25" spans="1:110">
+      <c r="A25" t="s">
+        <v>195</v>
+      </c>
+      <c r="B25">
+        <v>1816000.0</v>
+      </c>
+      <c r="C25">
+        <v>1818000.0</v>
+      </c>
+      <c r="D25">
+        <v>1868000.0</v>
+      </c>
+      <c r="E25">
+        <v>1915000.0</v>
+      </c>
+      <c r="F25">
+        <v>1952000.0</v>
+      </c>
+      <c r="G25">
+        <v>1984000.0</v>
+      </c>
+      <c r="H25">
+        <v>2030000.0</v>
+      </c>
+      <c r="I25">
+        <v>2216000.0</v>
+      </c>
+      <c r="J25">
+        <v>2218000.0</v>
+      </c>
+      <c r="K25">
+        <v>2239000.0</v>
+      </c>
+      <c r="L25">
+        <v>2471000.0</v>
+      </c>
+      <c r="M25">
+        <v>2508000.0</v>
+      </c>
+      <c r="N25">
+        <v>2557000.0</v>
+      </c>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
+      <c r="CU25"/>
+      <c r="CV25"/>
+      <c r="CW25"/>
+      <c r="CX25"/>
+      <c r="CY25"/>
+      <c r="CZ25"/>
+      <c r="DA25"/>
+      <c r="DB25"/>
+      <c r="DC25"/>
+      <c r="DD25"/>
+      <c r="DE25"/>
+      <c r="DF25"/>
+    </row>
+    <row r="26" spans="1:110">
+      <c r="A26" t="s">
+        <v>196</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
+      <c r="CU26"/>
+      <c r="CV26"/>
+      <c r="CW26"/>
+      <c r="CX26"/>
+      <c r="CY26"/>
+      <c r="CZ26"/>
+      <c r="DA26"/>
+      <c r="DB26"/>
+      <c r="DC26"/>
+      <c r="DD26"/>
+      <c r="DE26"/>
+      <c r="DF26"/>
+    </row>
+    <row r="27" spans="1:110">
+      <c r="A27" t="s">
+        <v>197</v>
+      </c>
+      <c r="B27">
+        <v>645000.0</v>
+      </c>
+      <c r="C27">
+        <v>1056000.0</v>
+      </c>
+      <c r="D27">
+        <v>1915000.0</v>
+      </c>
+      <c r="E27">
+        <v>1453000.0</v>
+      </c>
+      <c r="F27">
+        <v>760000.0</v>
+      </c>
+      <c r="G27">
+        <v>822000.0</v>
+      </c>
+      <c r="H27">
+        <v>1054000.0</v>
+      </c>
+      <c r="I27">
+        <v>951000.0</v>
+      </c>
+      <c r="J27">
+        <v>1271000.0</v>
+      </c>
+      <c r="K27">
+        <v>988000.0</v>
+      </c>
+      <c r="L27">
+        <v>692000.0</v>
+      </c>
+      <c r="M27">
+        <v>1447000.0</v>
+      </c>
+      <c r="N27">
+        <v>1333000.0</v>
+      </c>
+      <c r="O27">
+        <v>833000.0</v>
+      </c>
+      <c r="P27">
+        <v>1552000.0</v>
+      </c>
+      <c r="Q27">
+        <v>1068000.0</v>
+      </c>
+      <c r="R27">
+        <v>1494000.0</v>
+      </c>
+      <c r="S27">
+        <v>1064000.0</v>
+      </c>
+      <c r="T27">
+        <v>1404000.0</v>
+      </c>
+      <c r="U27">
+        <v>1407000.0</v>
+      </c>
+      <c r="V27">
+        <v>1484000.0</v>
+      </c>
+      <c r="W27">
+        <v>838000.0</v>
+      </c>
+      <c r="X27">
+        <v>1116000.0</v>
+      </c>
+      <c r="Y27">
+        <v>1004000.0</v>
+      </c>
+      <c r="Z27">
+        <v>1359000.0</v>
+      </c>
+      <c r="AA27">
+        <v>1410000.0</v>
+      </c>
+      <c r="AB27">
+        <v>1647000.0</v>
+      </c>
+      <c r="AC27">
+        <v>1447000.0</v>
+      </c>
+      <c r="AD27">
+        <v>1390000.0</v>
+      </c>
+      <c r="AE27">
+        <v>760000.0</v>
+      </c>
+      <c r="AF27">
+        <v>1522000.0</v>
+      </c>
+      <c r="AG27">
+        <v>1490000.0</v>
+      </c>
+      <c r="AH27">
+        <v>1337000.0</v>
+      </c>
+      <c r="AI27">
+        <v>685000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>1398000.0</v>
+      </c>
+      <c r="AK27">
+        <v>1322000.0</v>
+      </c>
+      <c r="AL27">
+        <v>1263000.0</v>
+      </c>
+      <c r="AM27">
+        <v>690000.0</v>
+      </c>
+      <c r="AN27">
+        <v>1419000.0</v>
+      </c>
+      <c r="AO27">
+        <v>1053000.0</v>
+      </c>
+      <c r="AP27">
+        <v>983000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>1154000.0</v>
+      </c>
+      <c r="AR27">
+        <v>1840000.0</v>
+      </c>
+      <c r="AS27">
+        <v>1069000.0</v>
+      </c>
+      <c r="AT27">
+        <v>749000.0</v>
+      </c>
+      <c r="AU27">
+        <v>889000.0</v>
+      </c>
+      <c r="AV27">
+        <v>1370000.0</v>
+      </c>
+      <c r="AW27">
+        <v>942000.0</v>
+      </c>
+      <c r="AX27">
+        <v>877000.0</v>
+      </c>
+      <c r="AY27">
+        <v>1006000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>1805000.0</v>
+      </c>
+      <c r="BA27">
+        <v>1186000.0</v>
+      </c>
+      <c r="BB27">
+        <v>1004000.0</v>
+      </c>
+      <c r="BC27">
+        <v>1032000.0</v>
+      </c>
+      <c r="BD27">
+        <v>1257000.0</v>
+      </c>
+      <c r="BE27">
+        <v>923000.0</v>
+      </c>
+      <c r="BF27">
+        <v>841000.0</v>
+      </c>
+      <c r="BG27">
+        <v>910000.0</v>
+      </c>
+      <c r="BH27">
+        <v>1089000.0</v>
+      </c>
+      <c r="BI27">
+        <v>1110000.0</v>
+      </c>
+      <c r="BJ27">
+        <v>693000.0</v>
+      </c>
+      <c r="BK27">
+        <v>831000.0</v>
+      </c>
+      <c r="BL27">
+        <v>1751000.0</v>
+      </c>
+      <c r="BM27">
+        <v>1295000.0</v>
+      </c>
+      <c r="BN27">
+        <v>1337000.0</v>
+      </c>
+      <c r="BO27">
+        <v>1644000.0</v>
+      </c>
+      <c r="BP27">
+        <v>1525000.0</v>
+      </c>
+      <c r="BQ27">
+        <v>1704000.0</v>
+      </c>
+      <c r="BR27">
+        <v>1947000.0</v>
+      </c>
+      <c r="BS27">
+        <v>1742000.0</v>
+      </c>
+      <c r="BT27">
+        <v>1492000.0</v>
+      </c>
+      <c r="BU27">
+        <v>1216000.0</v>
+      </c>
+      <c r="BV27">
+        <v>1386000.0</v>
+      </c>
+      <c r="BW27">
+        <v>831000.0</v>
+      </c>
+      <c r="BX27">
+        <v>1124000.0</v>
+      </c>
+      <c r="BY27">
+        <v>1081000.0</v>
+      </c>
+      <c r="BZ27">
+        <v>1223000.0</v>
+      </c>
+      <c r="CA27">
+        <v>889000.0</v>
+      </c>
+      <c r="CB27">
+        <v>1654000.0</v>
+      </c>
+      <c r="CC27">
+        <v>819000.0</v>
+      </c>
+      <c r="CD27">
+        <v>819000.0</v>
+      </c>
+      <c r="CE27">
+        <v>697000.0</v>
+      </c>
+      <c r="CF27">
+        <v>1234000.0</v>
+      </c>
+      <c r="CG27">
+        <v>1031000.0</v>
+      </c>
+      <c r="CH27">
+        <v>1272000.0</v>
+      </c>
+      <c r="CI27">
+        <v>775000.0</v>
+      </c>
+      <c r="CJ27">
+        <v>1450000.0</v>
+      </c>
+      <c r="CK27">
+        <v>816000.0</v>
+      </c>
+      <c r="CL27">
+        <v>761000.0</v>
+      </c>
+      <c r="CM27">
+        <v>655000.0</v>
+      </c>
+      <c r="CN27">
+        <v>985000.0</v>
+      </c>
+      <c r="CO27">
+        <v>685000.0</v>
+      </c>
+      <c r="CP27">
+        <v>1317000.0</v>
+      </c>
+      <c r="CQ27">
+        <v>975000.0</v>
+      </c>
+      <c r="CR27">
+        <v>1616000.0</v>
+      </c>
+      <c r="CS27">
+        <v>1137000.0</v>
+      </c>
+      <c r="CT27">
+        <v>673000.0</v>
+      </c>
+      <c r="CU27">
+        <v>805000.0</v>
+      </c>
+      <c r="CV27">
+        <v>792000.0</v>
+      </c>
+      <c r="CW27">
+        <v>952000.0</v>
+      </c>
+      <c r="CX27">
+        <v>720000.0</v>
+      </c>
+      <c r="CY27">
+        <v>496000.0</v>
+      </c>
+      <c r="CZ27">
+        <v>467000.0</v>
+      </c>
+      <c r="DA27">
+        <v>505000.0</v>
+      </c>
+      <c r="DB27">
+        <v>720000.0</v>
+      </c>
+      <c r="DC27">
+        <v>500000.0</v>
+      </c>
+      <c r="DD27"/>
+      <c r="DE27">
+        <v>1100000.0</v>
+      </c>
+      <c r="DF27"/>
+    </row>
+    <row r="28" spans="1:110">
+      <c r="A28" t="s">
+        <v>198</v>
+      </c>
+      <c r="B28">
+        <v>19093000.0</v>
+      </c>
+      <c r="C28">
+        <v>16858000.0</v>
+      </c>
+      <c r="D28">
+        <v>17050000.0</v>
+      </c>
+      <c r="E28">
+        <v>16349000.0</v>
+      </c>
+      <c r="F28">
+        <v>16033000.0</v>
+      </c>
+      <c r="G28">
+        <v>15270000.0</v>
+      </c>
+      <c r="H28">
+        <v>14199000.0</v>
+      </c>
+      <c r="I28">
+        <v>14659000.0</v>
+      </c>
+      <c r="J28">
+        <v>14614000.0</v>
+      </c>
+      <c r="K28">
+        <v>14852000.0</v>
+      </c>
+      <c r="L28">
+        <v>12971000.0</v>
+      </c>
+      <c r="M28">
+        <v>14431000.0</v>
+      </c>
+      <c r="N28">
+        <v>14035000.0</v>
+      </c>
+      <c r="O28">
+        <v>14510000.0</v>
+      </c>
+      <c r="P28">
+        <v>20131000.0</v>
+      </c>
+      <c r="Q28">
+        <v>15365000.0</v>
+      </c>
+      <c r="R28">
+        <v>14800000.0</v>
+      </c>
+      <c r="S28">
+        <v>14367000.0</v>
+      </c>
+      <c r="T28">
+        <v>19611000.0</v>
+      </c>
+      <c r="U28">
+        <v>19236000.0</v>
+      </c>
+      <c r="V28">
+        <v>18630000.0</v>
+      </c>
+      <c r="W28">
+        <v>18992000.0</v>
+      </c>
+      <c r="X28">
+        <v>18138000.0</v>
+      </c>
+      <c r="Y28">
+        <v>17631000.0</v>
+      </c>
+      <c r="Z28">
+        <v>17503000.0</v>
+      </c>
+      <c r="AA28">
+        <v>17612000.0</v>
+      </c>
+      <c r="AB28">
+        <v>17405000.0</v>
+      </c>
+      <c r="AC28">
+        <v>18706000.0</v>
+      </c>
+      <c r="AD28">
+        <v>17732000.0</v>
+      </c>
+      <c r="AE28">
+        <v>18089000.0</v>
+      </c>
+      <c r="AF28">
+        <v>17380000.0</v>
+      </c>
+      <c r="AG28">
+        <v>16112000.0</v>
+      </c>
+      <c r="AH28">
+        <v>15636000.0</v>
+      </c>
+      <c r="AI28">
+        <v>14711000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>14695000.0</v>
+      </c>
+      <c r="AK28">
+        <v>15011000.0</v>
+      </c>
+      <c r="AL28">
+        <v>14190000.0</v>
+      </c>
+      <c r="AM28">
+        <v>14362000.0</v>
+      </c>
+      <c r="AN28">
+        <v>14349000.0</v>
+      </c>
+      <c r="AO28">
+        <v>14922000.0</v>
+      </c>
+      <c r="AP28">
+        <v>14296000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>14427000.0</v>
+      </c>
+      <c r="AR28">
+        <v>15419000.0</v>
+      </c>
+      <c r="AS28">
+        <v>14953000.0</v>
+      </c>
+      <c r="AT28">
+        <v>14465000.0</v>
+      </c>
+      <c r="AU28">
+        <v>14327000.0</v>
+      </c>
+      <c r="AV28">
+        <v>15094000.0</v>
+      </c>
+      <c r="AW28">
+        <v>14380000.0</v>
+      </c>
+      <c r="AX28">
+        <v>14147000.0</v>
+      </c>
+      <c r="AY28">
+        <v>14101000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>15936000.0</v>
+      </c>
+      <c r="BA28">
+        <v>15537000.0</v>
+      </c>
+      <c r="BB28">
+        <v>15503000.0</v>
+      </c>
+      <c r="BC28">
+        <v>15493000.0</v>
+      </c>
+      <c r="BD28">
+        <v>2943000.0</v>
+      </c>
+      <c r="BE28">
+        <v>14568000.0</v>
+      </c>
+      <c r="BF28">
+        <v>13504000.0</v>
+      </c>
+      <c r="BG28">
+        <v>13509000.0</v>
+      </c>
+      <c r="BH28">
+        <v>27298000.0</v>
+      </c>
+      <c r="BI28">
+        <v>18615000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>17311000.0</v>
+      </c>
+      <c r="BK28">
+        <v>16914000.0</v>
+      </c>
+      <c r="BL28">
+        <v>17094000.0</v>
+      </c>
+      <c r="BM28">
+        <v>16396000.0</v>
+      </c>
+      <c r="BN28">
+        <v>16506000.0</v>
+      </c>
+      <c r="BO28">
+        <v>16288000.0</v>
+      </c>
+      <c r="BP28">
+        <v>13335000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>20540000.0</v>
+      </c>
+      <c r="BR28">
+        <v>11531000.0</v>
+      </c>
+      <c r="BS28">
+        <v>12043000.0</v>
+      </c>
+      <c r="BT28">
+        <v>11769000.0</v>
+      </c>
+      <c r="BU28">
+        <v>11630000.0</v>
+      </c>
+      <c r="BV28">
+        <v>10273000.0</v>
+      </c>
+      <c r="BW28">
+        <v>10435000.0</v>
+      </c>
+      <c r="BX28">
+        <v>10058000.0</v>
+      </c>
+      <c r="BY28">
+        <v>10717000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>10373000.0</v>
+      </c>
+      <c r="CA28">
+        <v>10121000.0</v>
+      </c>
+      <c r="CB28">
+        <v>9843000.0</v>
+      </c>
+      <c r="CC28">
+        <v>10063000.0</v>
+      </c>
+      <c r="CD28">
+        <v>10063000.0</v>
+      </c>
+      <c r="CE28">
+        <v>9935000.0</v>
+      </c>
+      <c r="CF28">
+        <v>10383000.0</v>
+      </c>
+      <c r="CG28">
+        <v>9889000.0</v>
+      </c>
+      <c r="CH28">
+        <v>10054000.0</v>
+      </c>
+      <c r="CI28">
+        <v>10122000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>9160000.0</v>
+      </c>
+      <c r="CK28">
+        <v>10205000.0</v>
+      </c>
+      <c r="CL28">
+        <v>10910000.0</v>
+      </c>
+      <c r="CM28">
+        <v>11634000.0</v>
+      </c>
+      <c r="CN28">
+        <v>9525000.0</v>
+      </c>
+      <c r="CO28">
+        <v>9723000.0</v>
+      </c>
+      <c r="CP28">
+        <v>9907000.0</v>
+      </c>
+      <c r="CQ28">
+        <v>10392000.0</v>
+      </c>
+      <c r="CR28">
+        <v>9719000.0</v>
+      </c>
+      <c r="CS28">
+        <v>10302000.0</v>
+      </c>
+      <c r="CT28">
+        <v>9413000.0</v>
+      </c>
+      <c r="CU28">
+        <v>9409000.0</v>
+      </c>
+      <c r="CV28">
+        <v>8960000.0</v>
+      </c>
+      <c r="CW28">
+        <v>9302000.0</v>
+      </c>
+      <c r="CX28">
+        <v>8825000.0</v>
+      </c>
+      <c r="CY28">
+        <v>9031000.0</v>
+      </c>
+      <c r="CZ28">
+        <v>9117000.0</v>
+      </c>
+      <c r="DA28">
+        <v>11199000.0</v>
+      </c>
+      <c r="DB28">
+        <v>8063000.0</v>
+      </c>
+      <c r="DC28">
+        <v>8200000.0</v>
+      </c>
+      <c r="DD28"/>
+      <c r="DE28">
+        <v>7300000.0</v>
+      </c>
+      <c r="DF28"/>
+    </row>
+    <row r="29" spans="1:110">
+      <c r="A29" t="s">
+        <v>199</v>
+      </c>
+      <c r="B29">
+        <v>4931000.0</v>
+      </c>
+      <c r="C29">
+        <v>4910000.0</v>
+      </c>
+      <c r="D29">
+        <v>4224000.0</v>
+      </c>
+      <c r="E29">
+        <v>3251000.0</v>
+      </c>
+      <c r="F29">
+        <v>3854000.0</v>
+      </c>
+      <c r="G29">
+        <v>3667000.0</v>
+      </c>
+      <c r="H29">
+        <v>7150000.0</v>
+      </c>
+      <c r="I29">
+        <v>5963000.0</v>
+      </c>
+      <c r="J29">
+        <v>3455000.0</v>
+      </c>
+      <c r="K29">
+        <v>-475000.0</v>
+      </c>
+      <c r="L29">
+        <v>-45736000.0</v>
+      </c>
+      <c r="M29">
+        <v>1602000.0</v>
+      </c>
+      <c r="N29">
+        <v>3331000.0</v>
+      </c>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
+      <c r="DE29"/>
+      <c r="DF29"/>
+    </row>
+    <row r="30" spans="1:110">
+      <c r="A30" t="s">
+        <v>200</v>
+      </c>
+      <c r="B30">
+        <v>30274000.0</v>
+      </c>
+      <c r="C30">
+        <v>29760000.0</v>
+      </c>
+      <c r="D30">
+        <v>30360000.0</v>
+      </c>
+      <c r="E30">
+        <v>28849000.0</v>
+      </c>
+      <c r="F30">
+        <v>28661000.0</v>
+      </c>
+      <c r="G30">
+        <v>26557000.0</v>
+      </c>
+      <c r="H30">
+        <v>26456000.0</v>
+      </c>
+      <c r="I30">
+        <v>27224000.0</v>
+      </c>
+      <c r="J30">
+        <v>27578000.0</v>
+      </c>
+      <c r="K30">
+        <v>27966000.0</v>
+      </c>
+      <c r="L30">
+        <v>27416000.0</v>
+      </c>
+      <c r="M30">
+        <v>28721000.0</v>
+      </c>
+      <c r="N30">
+        <v>27941000.0</v>
+      </c>
+      <c r="O30">
+        <v>27162000.0</v>
+      </c>
+      <c r="P30">
+        <v>29060000.0</v>
+      </c>
+      <c r="Q30">
+        <v>27726000.0</v>
+      </c>
+      <c r="R30">
+        <v>27271000.0</v>
+      </c>
+      <c r="S30">
+        <v>25997000.0</v>
+      </c>
+      <c r="T30">
+        <v>27609000.0</v>
+      </c>
+      <c r="U30">
+        <v>26909000.0</v>
+      </c>
+      <c r="V30">
+        <v>27237000.0</v>
+      </c>
+      <c r="W30">
+        <v>26301000.0</v>
+      </c>
+      <c r="X30">
+        <v>26372000.0</v>
+      </c>
+      <c r="Y30">
+        <v>25467000.0</v>
+      </c>
+      <c r="Z30">
+        <v>25486000.0</v>
+      </c>
+      <c r="AA30">
+        <v>25789000.0</v>
+      </c>
+      <c r="AB30">
+        <v>25734000.0</v>
+      </c>
+      <c r="AC30">
+        <v>27010000.0</v>
+      </c>
+      <c r="AD30">
+        <v>25676000.0</v>
+      </c>
+      <c r="AE30">
+        <v>26046000.0</v>
+      </c>
+      <c r="AF30">
+        <v>25293000.0</v>
+      </c>
+      <c r="AG30">
+        <v>23074000.0</v>
+      </c>
+      <c r="AH30">
+        <v>22285000.0</v>
+      </c>
+      <c r="AI30">
+        <v>20629000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>22113000.0</v>
+      </c>
+      <c r="AK30">
+        <v>21341000.0</v>
+      </c>
+      <c r="AL30">
+        <v>20709000.0</v>
+      </c>
+      <c r="AM30">
+        <v>20211000.0</v>
+      </c>
+      <c r="AN30">
+        <v>21439000.0</v>
+      </c>
+      <c r="AO30">
+        <v>21157000.0</v>
+      </c>
+      <c r="AP30">
+        <v>20709000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>21543000.0</v>
+      </c>
+      <c r="AR30">
+        <v>22742000.0</v>
+      </c>
+      <c r="AS30">
+        <v>21179000.0</v>
+      </c>
+      <c r="AT30">
+        <v>20237000.0</v>
+      </c>
+      <c r="AU30">
+        <v>20222000.0</v>
+      </c>
+      <c r="AV30">
+        <v>22189000.0</v>
+      </c>
+      <c r="AW30">
+        <v>20507000.0</v>
+      </c>
+      <c r="AX30">
+        <v>20242000.0</v>
+      </c>
+      <c r="AY30">
+        <v>20304000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>24047000.0</v>
+      </c>
+      <c r="BA30">
+        <v>22316000.0</v>
+      </c>
+      <c r="BB30">
+        <v>21833000.0</v>
+      </c>
+      <c r="BC30">
+        <v>23215000.0</v>
+      </c>
+      <c r="BD30">
+        <v>18753000.0</v>
+      </c>
+      <c r="BE30">
+        <v>21548000.0</v>
+      </c>
+      <c r="BF30">
+        <v>20724000.0</v>
+      </c>
+      <c r="BG30">
+        <v>20837000.0</v>
+      </c>
+      <c r="BH30">
+        <v>23022000.0</v>
+      </c>
+      <c r="BI30">
+        <v>23102000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>22855000.0</v>
+      </c>
+      <c r="BK30">
+        <v>63338000.0</v>
+      </c>
+      <c r="BL30">
+        <v>23257000.0</v>
+      </c>
+      <c r="BM30">
+        <v>20624000.0</v>
+      </c>
+      <c r="BN30">
+        <v>23100000.0</v>
+      </c>
+      <c r="BO30">
+        <v>22749000.0</v>
+      </c>
+      <c r="BP30">
+        <v>22989000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>26411000.0</v>
+      </c>
+      <c r="BR30">
+        <v>21995000.0</v>
+      </c>
+      <c r="BS30">
+        <v>22187000.0</v>
+      </c>
+      <c r="BT30">
+        <v>21795000.0</v>
+      </c>
+      <c r="BU30">
+        <v>19836000.0</v>
+      </c>
+      <c r="BV30">
+        <v>20907000.0</v>
+      </c>
+      <c r="BW30">
+        <v>19451000.0</v>
+      </c>
+      <c r="BX30">
+        <v>19938000.0</v>
+      </c>
+      <c r="BY30">
+        <v>20136000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>20064000.0</v>
+      </c>
+      <c r="CA30">
+        <v>17831000.0</v>
+      </c>
+      <c r="CB30">
+        <v>19623000.0</v>
+      </c>
+      <c r="CC30">
+        <v>18174000.0</v>
+      </c>
+      <c r="CD30">
+        <v>18166000.0</v>
+      </c>
+      <c r="CE30">
+        <v>17592000.0</v>
+      </c>
+      <c r="CF30">
+        <v>19496000.0</v>
+      </c>
+      <c r="CG30">
+        <v>18770000.0</v>
+      </c>
+      <c r="CH30">
+        <v>18010000.0</v>
+      </c>
+      <c r="CI30">
+        <v>17603000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>253138000.0</v>
+      </c>
+      <c r="CK30">
+        <v>17709000.0</v>
+      </c>
+      <c r="CL30">
+        <v>18458000.0</v>
+      </c>
+      <c r="CM30">
+        <v>19692000.0</v>
+      </c>
+      <c r="CN30">
+        <v>18625000.0</v>
+      </c>
+      <c r="CO30">
+        <v>18264000.0</v>
+      </c>
+      <c r="CP30">
+        <v>17959000.0</v>
+      </c>
+      <c r="CQ30">
+        <v>18076000.0</v>
+      </c>
+      <c r="CR30">
+        <v>18339000.0</v>
+      </c>
+      <c r="CS30">
+        <v>17792000.0</v>
+      </c>
+      <c r="CT30">
+        <v>16332000.0</v>
+      </c>
+      <c r="CU30">
+        <v>16206000.0</v>
+      </c>
+      <c r="CV30">
+        <v>16298000.0</v>
+      </c>
+      <c r="CW30">
+        <v>16651000.0</v>
+      </c>
+      <c r="CX30">
+        <v>15244000.0</v>
+      </c>
+      <c r="CY30">
+        <v>15075000.0</v>
+      </c>
+      <c r="CZ30">
+        <v>15521000.0</v>
+      </c>
+      <c r="DA30">
+        <v>16978000.0</v>
+      </c>
+      <c r="DB30">
+        <v>14289000.0</v>
+      </c>
+      <c r="DC30">
+        <v>14900000.0</v>
+      </c>
+      <c r="DD30">
+        <v>156600000.0</v>
+      </c>
+      <c r="DE30">
+        <v>13700000.0</v>
+      </c>
+      <c r="DF30"/>
+    </row>
+    <row r="31" spans="1:110">
+      <c r="A31" t="s">
+        <v>201</v>
+      </c>
+      <c r="B31">
+        <v>50293000.0</v>
+      </c>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31">
+        <v>-77702000.0</v>
+      </c>
+      <c r="H31"/>
+      <c r="I31">
+        <v>-4660000.0</v>
+      </c>
+      <c r="J31">
+        <v>-5433000.0</v>
+      </c>
+      <c r="K31">
+        <v>-5426000.0</v>
+      </c>
+      <c r="L31">
+        <v>-50985000.0</v>
+      </c>
+      <c r="M31">
+        <v>-4469000.0</v>
+      </c>
+      <c r="N31">
+        <v>-4521000.0</v>
+      </c>
+      <c r="O31">
+        <v>-4065000.0</v>
+      </c>
+      <c r="P31">
+        <v>160607000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-4183000.0</v>
+      </c>
+      <c r="R31">
+        <v>-3955000.0</v>
+      </c>
+      <c r="S31">
+        <v>-3623000.0</v>
+      </c>
+      <c r="T31">
+        <v>-2884000.0</v>
+      </c>
+      <c r="U31">
+        <v>-3686000.0</v>
+      </c>
+      <c r="V31">
+        <v>-9187000.0</v>
+      </c>
+      <c r="W31">
+        <v>-4055000.0</v>
+      </c>
+      <c r="X31">
+        <v>-4282000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-3785000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-3261000.0</v>
+      </c>
+      <c r="AA31"/>
+      <c r="AB31">
+        <v>-2844000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-4225000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-3650000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-4750000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-5007000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-4480000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-4191000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-2058000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-888000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-4040000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-1940000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-4327000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-5806000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-5578000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-6346000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-5832000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-6371000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-5370000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-6064000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-6316000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-5744000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-5657000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-5273000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-6214000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-6036000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-1107000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-1116000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-1114000.0</v>
+      </c>
+      <c r="BD31">
+        <v>27548000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-34457000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-35808000.0</v>
+      </c>
+      <c r="BG31">
+        <v>-39453000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-42729000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-43775000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-44385000.0</v>
+      </c>
+      <c r="BK31">
+        <v>-17666000.0</v>
+      </c>
+      <c r="BL31">
+        <v>-48831000.0</v>
+      </c>
+      <c r="BM31">
+        <v>-50598000.0</v>
+      </c>
+      <c r="BN31">
+        <v>-51024000.0</v>
+      </c>
+      <c r="BO31">
+        <v>-54033000.0</v>
+      </c>
+      <c r="BP31">
+        <v>-56460000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>-57156000.0</v>
+      </c>
+      <c r="BR31">
+        <v>-58473000.0</v>
+      </c>
+      <c r="BS31">
+        <v>-64055000.0</v>
+      </c>
+      <c r="BT31">
+        <v>-65319000.0</v>
+      </c>
+      <c r="BU31">
+        <v>-66104000.0</v>
+      </c>
+      <c r="BV31">
+        <v>-70814000.0</v>
+      </c>
+      <c r="BW31">
+        <v>-74401000.0</v>
+      </c>
+      <c r="BX31">
+        <v>-76185000.0</v>
+      </c>
+      <c r="BY31">
+        <v>-75710000.0</v>
+      </c>
+      <c r="BZ31">
+        <v>-75876000.0</v>
+      </c>
+      <c r="CA31">
+        <v>-77339000.0</v>
+      </c>
+      <c r="CB31">
+        <v>-76095000.0</v>
+      </c>
+      <c r="CC31">
+        <v>-71663000.0</v>
+      </c>
+      <c r="CD31">
+        <v>-68143000.0</v>
+      </c>
+      <c r="CE31">
+        <v>-68004000.0</v>
+      </c>
+      <c r="CF31">
+        <v>-65093000.0</v>
+      </c>
+      <c r="CG31">
+        <v>-61571000.0</v>
+      </c>
+      <c r="CH31">
+        <v>-59339000.0</v>
+      </c>
+      <c r="CI31">
+        <v>-58198000.0</v>
+      </c>
+      <c r="CJ31">
+        <v>-209082000.0</v>
+      </c>
+      <c r="CK31">
+        <v>-67249000.0</v>
+      </c>
+      <c r="CL31">
+        <v>-67442000.0</v>
+      </c>
+      <c r="CM31">
+        <v>-74646000.0</v>
+      </c>
+      <c r="CN31">
+        <v>-77734000.0</v>
+      </c>
+      <c r="CO31">
+        <v>-79614000.0</v>
+      </c>
+      <c r="CP31">
+        <v>-82553000.0</v>
+      </c>
+      <c r="CQ31">
+        <v>-86947000.0</v>
+      </c>
+      <c r="CR31">
+        <v>-89863000.0</v>
+      </c>
+      <c r="CS31">
+        <v>-91159000.0</v>
+      </c>
+      <c r="CT31">
+        <v>-92226000.0</v>
+      </c>
+      <c r="CU31">
+        <v>-97495000.0</v>
+      </c>
+      <c r="CV31">
+        <v>-100943000.0</v>
+      </c>
+      <c r="CW31">
+        <v>-102523000.0</v>
+      </c>
+      <c r="CX31">
+        <v>-102341000.0</v>
+      </c>
+      <c r="CY31">
+        <v>-104651000.0</v>
+      </c>
+      <c r="CZ31">
+        <v>-102138000.0</v>
+      </c>
+      <c r="DA31">
+        <v>-92652000.0</v>
+      </c>
+      <c r="DB31">
+        <v>-82172000.0</v>
+      </c>
+      <c r="DC31">
+        <v>-73200000.0</v>
+      </c>
+      <c r="DD31"/>
+      <c r="DE31">
+        <v>36000000.0</v>
+      </c>
+      <c r="DF31"/>
+    </row>
+    <row r="32" spans="1:110">
+      <c r="A32" t="s">
+        <v>202</v>
+      </c>
+      <c r="B32">
+        <v>110019000.0</v>
+      </c>
+      <c r="C32">
+        <v>110752000.0</v>
+      </c>
+      <c r="D32">
+        <v>109177000.0</v>
+      </c>
+      <c r="E32">
+        <v>104251000.0</v>
+      </c>
+      <c r="F32">
+        <v>102249000.0</v>
+      </c>
+      <c r="G32">
+        <v>101724000.0</v>
+      </c>
+      <c r="H32">
+        <v>101069000.0</v>
+      </c>
+      <c r="I32">
+        <v>98978000.0</v>
+      </c>
+      <c r="J32">
+        <v>97065000.0</v>
+      </c>
+      <c r="K32">
+        <v>82256000.0</v>
+      </c>
+      <c r="L32">
+        <v>-100223000.0</v>
+      </c>
+      <c r="M32">
+        <v>95843000.0</v>
+      </c>
+      <c r="N32">
+        <v>93939000.0</v>
+      </c>
+      <c r="O32">
+        <v>96081000.0</v>
+      </c>
+      <c r="P32">
+        <v>88486000.0</v>
+      </c>
+      <c r="Q32">
+        <v>74863000.0</v>
+      </c>
+      <c r="R32">
+        <v>68949000.0</v>
+      </c>
+      <c r="S32">
+        <v>67275000.0</v>
+      </c>
+      <c r="T32">
+        <v>68433000.0</v>
+      </c>
+      <c r="U32">
+        <v>66415000.0</v>
+      </c>
+      <c r="V32">
+        <v>71395000.0</v>
+      </c>
+      <c r="W32">
+        <v>72511000.0</v>
+      </c>
+      <c r="X32">
+        <v>75787000.0</v>
+      </c>
+      <c r="Y32">
+        <v>78123000.0</v>
+      </c>
+      <c r="Z32">
+        <v>82948000.0</v>
+      </c>
+      <c r="AA32">
+        <v>84829000.0</v>
+      </c>
+      <c r="AB32">
+        <v>88548000.0</v>
+      </c>
+      <c r="AC32">
+        <v>87204000.0</v>
+      </c>
+      <c r="AD32">
+        <v>86573000.0</v>
+      </c>
+      <c r="AE32">
+        <v>87109000.0</v>
+      </c>
+      <c r="AF32">
+        <v>81669000.0</v>
+      </c>
+      <c r="AG32">
+        <v>86148000.0</v>
+      </c>
+      <c r="AH32">
+        <v>85894000.0</v>
+      </c>
+      <c r="AI32">
+        <v>84595000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>85103000.0</v>
+      </c>
+      <c r="AK32">
+        <v>83786000.0</v>
+      </c>
+      <c r="AL32">
+        <v>82005000.0</v>
+      </c>
+      <c r="AM32">
+        <v>79204000.0</v>
+      </c>
+      <c r="AN32">
+        <v>78763000.0</v>
+      </c>
+      <c r="AO32">
+        <v>78786000.0</v>
+      </c>
+      <c r="AP32">
+        <v>79541000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>77878000.0</v>
+      </c>
+      <c r="AR32">
+        <v>77352000.0</v>
+      </c>
+      <c r="AS32">
+        <v>77392000.0</v>
+      </c>
+      <c r="AT32">
+        <v>76532000.0</v>
+      </c>
+      <c r="AU32">
+        <v>77237000.0</v>
+      </c>
+      <c r="AV32">
+        <v>78990000.0</v>
+      </c>
+      <c r="AW32">
+        <v>75667000.0</v>
+      </c>
+      <c r="AX32">
+        <v>75998000.0</v>
+      </c>
+      <c r="AY32">
+        <v>75251000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>76639000.0</v>
+      </c>
+      <c r="BA32">
+        <v>78210000.0</v>
+      </c>
+      <c r="BB32">
+        <v>79540000.0</v>
+      </c>
+      <c r="BC32">
+        <v>81918000.0</v>
+      </c>
+      <c r="BD32">
+        <v>79753000.0</v>
+      </c>
+      <c r="BE32">
+        <v>85368000.0</v>
+      </c>
+      <c r="BF32">
+        <v>88201000.0</v>
+      </c>
+      <c r="BG32">
+        <v>89749000.0</v>
+      </c>
+      <c r="BH32">
+        <v>93028000.0</v>
+      </c>
+      <c r="BI32">
+        <v>94183000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>91085000.0</v>
+      </c>
+      <c r="BK32">
+        <v>93564000.0</v>
+      </c>
+      <c r="BL32">
+        <v>96962000.0</v>
+      </c>
+      <c r="BM32">
+        <v>99239000.0</v>
+      </c>
+      <c r="BN32">
+        <v>100243000.0</v>
+      </c>
+      <c r="BO32">
+        <v>112018000.0</v>
+      </c>
+      <c r="BP32">
+        <v>106845000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>111310000.0</v>
+      </c>
+      <c r="BR32">
+        <v>111271000.0</v>
+      </c>
+      <c r="BS32">
+        <v>111915000.0</v>
+      </c>
+      <c r="BT32">
+        <v>112766000.0</v>
+      </c>
+      <c r="BU32">
+        <v>110130000.0</v>
+      </c>
+      <c r="BV32">
+        <v>109798000.0</v>
+      </c>
+      <c r="BW32">
+        <v>108139000.0</v>
+      </c>
+      <c r="BX32">
+        <v>106697000.0</v>
+      </c>
+      <c r="BY32">
+        <v>107434000.0</v>
+      </c>
+      <c r="BZ32">
+        <v>110048000.0</v>
+      </c>
+      <c r="CA32">
+        <v>111581000.0</v>
+      </c>
+      <c r="CB32">
+        <v>112009000.0</v>
+      </c>
+      <c r="CC32">
+        <v>108496000.0</v>
+      </c>
+      <c r="CD32">
+        <v>108488000.0</v>
+      </c>
+      <c r="CE32">
+        <v>107702000.0</v>
+      </c>
+      <c r="CF32">
+        <v>105743000.0</v>
+      </c>
+      <c r="CG32">
+        <v>106399000.0</v>
+      </c>
+      <c r="CH32">
+        <v>105698000.0</v>
+      </c>
+      <c r="CI32">
+        <v>105615000.0</v>
+      </c>
+      <c r="CJ32">
+        <v>103405000.0</v>
+      </c>
+      <c r="CK32">
+        <v>100866000.0</v>
+      </c>
+      <c r="CL32">
+        <v>102020000.0</v>
+      </c>
+      <c r="CM32">
+        <v>102086000.0</v>
+      </c>
+      <c r="CN32">
+        <v>101133000.0</v>
+      </c>
+      <c r="CO32">
+        <v>110247000.0</v>
+      </c>
+      <c r="CP32">
+        <v>120861000.0</v>
+      </c>
+      <c r="CQ32">
+        <v>152821000.0</v>
+      </c>
+      <c r="CR32">
+        <v>151121000.0</v>
+      </c>
+      <c r="CS32">
+        <v>143721000.0</v>
+      </c>
+      <c r="CT32">
+        <v>144328000.0</v>
+      </c>
+      <c r="CU32">
+        <v>147462000.0</v>
+      </c>
+      <c r="CV32">
+        <v>148927000.0</v>
+      </c>
+      <c r="CW32">
+        <v>148803000.0</v>
+      </c>
+      <c r="CX32">
+        <v>148836000.0</v>
+      </c>
+      <c r="CY32">
+        <v>150511000.0</v>
+      </c>
+      <c r="CZ32">
+        <v>148691000.0</v>
+      </c>
+      <c r="DA32">
+        <v>139743000.0</v>
+      </c>
+      <c r="DB32">
+        <v>127321000.0</v>
+      </c>
+      <c r="DC32">
+        <v>117400000.0</v>
+      </c>
+      <c r="DD32">
+        <v>409500000.0</v>
+      </c>
+      <c r="DE32">
+        <v>103500000.0</v>
+      </c>
+      <c r="DF32"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AC30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:29">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29">
+      <c r="A2" t="s">
+        <v>203</v>
+      </c>
+      <c r="B2">
+        <v>217307000.0</v>
+      </c>
+      <c r="C2">
+        <v>245605000.0</v>
+      </c>
+      <c r="D2">
+        <v>103977000.0</v>
+      </c>
+      <c r="E2">
+        <v>70292000.0</v>
+      </c>
+      <c r="F2">
+        <v>239708000.0</v>
+      </c>
+      <c r="G2">
+        <v>253700000.0</v>
+      </c>
+      <c r="H2">
+        <v>139055000.0</v>
+      </c>
+      <c r="I2">
+        <v>351659000.0</v>
+      </c>
+      <c r="J2">
+        <v>281764000.0</v>
+      </c>
+      <c r="K2">
+        <v>772632000.0</v>
+      </c>
+      <c r="L2">
+        <v>810840000.0</v>
+      </c>
+      <c r="M2">
+        <v>113886000.0</v>
+      </c>
+      <c r="N2">
+        <v>141705000.0</v>
+      </c>
+      <c r="O2">
+        <v>121070000.0</v>
+      </c>
+      <c r="P2">
+        <v>65217000.0</v>
+      </c>
+      <c r="Q2">
+        <v>41154000.0</v>
+      </c>
+      <c r="R2">
+        <v>87138000.0</v>
+      </c>
+      <c r="S2">
+        <v>162791000.0</v>
+      </c>
+      <c r="T2">
+        <v>183242000.0</v>
+      </c>
+      <c r="U2">
+        <v>58566000.0</v>
+      </c>
+      <c r="V2">
+        <v>171526000.0</v>
+      </c>
+      <c r="W2">
+        <v>41918000.0</v>
+      </c>
+      <c r="X2">
+        <v>452341000.0</v>
+      </c>
+      <c r="Y2">
+        <v>153462000.0</v>
+      </c>
+      <c r="Z2">
+        <v>133034000.0</v>
+      </c>
+      <c r="AA2">
+        <v>22275000.0</v>
+      </c>
+      <c r="AB2">
+        <v>24500000.0</v>
+      </c>
+      <c r="AC2">
+        <v>31188000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:29">
+      <c r="A3" t="s">
+        <v>204</v>
+      </c>
+      <c r="B3">
+        <v>5202000</v>
+      </c>
+      <c r="C3">
+        <v>7184000</v>
+      </c>
+      <c r="D3">
+        <v>5462000</v>
+      </c>
+      <c r="E3">
+        <v>5557000</v>
+      </c>
+      <c r="F3">
+        <v>9410000</v>
+      </c>
+      <c r="G3">
+        <v>14742000</v>
+      </c>
+      <c r="H3">
+        <v>11732000</v>
+      </c>
+      <c r="I3">
+        <v>11761000</v>
+      </c>
+      <c r="J3">
+        <v>9128000</v>
+      </c>
+      <c r="K3">
+        <v>14854000</v>
+      </c>
+      <c r="L3">
+        <v>12022000</v>
+      </c>
+      <c r="M3">
+        <v>7227000</v>
+      </c>
+      <c r="N3">
+        <v>18769000</v>
+      </c>
+      <c r="O3">
+        <v>12617000</v>
+      </c>
+      <c r="P3">
+        <v>12751000</v>
+      </c>
+      <c r="Q3">
+        <v>8183000</v>
+      </c>
+      <c r="R3">
+        <v>13053000</v>
+      </c>
+      <c r="S3">
+        <v>8721000</v>
+      </c>
+      <c r="T3">
+        <v>4625000</v>
+      </c>
+      <c r="U3">
+        <v>2677000</v>
+      </c>
+      <c r="V3">
+        <v>2646000</v>
+      </c>
+      <c r="W3">
+        <v>2194000</v>
+      </c>
+      <c r="X3">
+        <v>6638000</v>
+      </c>
+      <c r="Y3">
+        <v>4514000</v>
+      </c>
+      <c r="Z3">
+        <v>2092000</v>
+      </c>
+      <c r="AA3">
+        <v>3575000</v>
+      </c>
+      <c r="AB3">
+        <v>4400000</v>
+      </c>
+      <c r="AC3">
+        <v>5632000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="A4" t="s">
+        <v>205</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" t="s">
+        <v>206</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" t="s">
+        <v>207</v>
+      </c>
+      <c r="B6">
+        <v>35136000.0</v>
+      </c>
+      <c r="C6">
+        <v>-28298000.0</v>
+      </c>
+      <c r="D6">
+        <v>-462794000.0</v>
+      </c>
+      <c r="E6">
+        <v>-21098000.0</v>
+      </c>
+      <c r="F6">
+        <v>-169416000.0</v>
+      </c>
+      <c r="G6">
+        <v>-13992000.0</v>
+      </c>
+      <c r="H6">
+        <v>114645000.0</v>
+      </c>
+      <c r="I6">
+        <v>-212604000.0</v>
+      </c>
+      <c r="J6">
+        <v>69895000.0</v>
+      </c>
+      <c r="K6">
+        <v>-490868000.0</v>
+      </c>
+      <c r="L6">
+        <v>-38208000.0</v>
+      </c>
+      <c r="M6">
+        <v>696954000.0</v>
+      </c>
+      <c r="N6">
+        <v>-27819000.0</v>
+      </c>
+      <c r="O6">
+        <v>20635000.0</v>
+      </c>
+      <c r="P6">
+        <v>55853000.0</v>
+      </c>
+      <c r="Q6">
+        <v>24063000.0</v>
+      </c>
+      <c r="R6">
+        <v>-45984000.0</v>
+      </c>
+      <c r="S6">
+        <v>-75653000.0</v>
+      </c>
+      <c r="T6">
+        <v>-20451000.0</v>
+      </c>
+      <c r="U6">
+        <v>124676000.0</v>
+      </c>
+      <c r="V6">
+        <v>-112960000.0</v>
+      </c>
+      <c r="W6">
+        <v>129608000.0</v>
+      </c>
+      <c r="X6">
+        <v>-410423000.0</v>
+      </c>
+      <c r="Y6">
+        <v>298879000.0</v>
+      </c>
+      <c r="Z6">
+        <v>20428000.0</v>
+      </c>
+      <c r="AA6">
+        <v>110759000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-2200000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-6734000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29">
+      <c r="A7" t="s">
+        <v>208</v>
+      </c>
+      <c r="B7">
+        <v>-15936000.0</v>
+      </c>
+      <c r="C7">
+        <v>-18315000.0</v>
+      </c>
+      <c r="D7">
+        <v>-1285000.0</v>
+      </c>
+      <c r="E7">
+        <v>5691000.0</v>
+      </c>
+      <c r="F7">
+        <v>-1450000.0</v>
+      </c>
+      <c r="G7">
+        <v>1648000.0</v>
+      </c>
+      <c r="H7">
+        <v>-21323000.0</v>
+      </c>
+      <c r="I7">
+        <v>9512000.0</v>
+      </c>
+      <c r="J7">
+        <v>-10833000.0</v>
+      </c>
+      <c r="K7">
+        <v>-3652000.0</v>
+      </c>
+      <c r="L7">
+        <v>-3711000.0</v>
+      </c>
+      <c r="M7">
+        <v>-6196000.0</v>
+      </c>
+      <c r="N7">
+        <v>819000.0</v>
+      </c>
+      <c r="O7">
+        <v>-2486000.0</v>
+      </c>
+      <c r="P7">
+        <v>9120000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-33390000.0</v>
+      </c>
+      <c r="R7">
+        <v>700000.0</v>
+      </c>
+      <c r="S7">
+        <v>13264000.0</v>
+      </c>
+      <c r="T7">
+        <v>392768000.0</v>
+      </c>
+      <c r="U7">
+        <v>-3265000.0</v>
+      </c>
+      <c r="V7">
+        <v>3758000.0</v>
+      </c>
+      <c r="W7">
+        <v>6315000.0</v>
+      </c>
+      <c r="X7">
+        <v>-5693000.0</v>
+      </c>
+      <c r="Y7">
+        <v>5741000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-6629000.0</v>
+      </c>
+      <c r="AA7">
+        <v>10741000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-1100000.0</v>
+      </c>
+      <c r="AC7">
+        <v>7729000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
+      <c r="A8" t="s">
+        <v>209</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
+      <c r="A9" t="s">
+        <v>210</v>
+      </c>
+      <c r="B9">
+        <v>114000.0</v>
+      </c>
+      <c r="C9">
+        <v>8139000.0</v>
+      </c>
+      <c r="D9">
+        <v>-7303000.0</v>
+      </c>
+      <c r="E9">
+        <v>-2197000.0</v>
+      </c>
+      <c r="F9"/>
+      <c r="G9">
+        <v>-63000.0</v>
+      </c>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
+        <v>2496000.0</v>
+      </c>
+      <c r="O9">
+        <v>3224000.0</v>
+      </c>
+      <c r="P9">
+        <v>904000.0</v>
+      </c>
+      <c r="Q9">
+        <v>2420000.0</v>
+      </c>
+      <c r="R9">
+        <v>1064000.0</v>
+      </c>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9">
+        <v>3916000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
+      <c r="A10" t="s">
+        <v>211</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+    </row>
+    <row r="11" spans="1:29">
+      <c r="A11" t="s">
+        <v>212</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>-8231000.0</v>
+      </c>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+    </row>
+    <row r="12" spans="1:29">
+      <c r="A12" t="s">
+        <v>213</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-5384000.0</v>
+      </c>
+      <c r="F12">
+        <v>-12697000.0</v>
+      </c>
+      <c r="G12">
+        <v>15104000.0</v>
+      </c>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+    </row>
+    <row r="13" spans="1:29">
+      <c r="A13" t="s">
+        <v>214</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>7888000.0</v>
+      </c>
+      <c r="F13">
+        <v>-1555000.0</v>
+      </c>
+      <c r="G13">
+        <v>9105000.0</v>
+      </c>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+    </row>
+    <row r="14" spans="1:29">
+      <c r="A14" t="s">
+        <v>215</v>
+      </c>
+      <c r="B14">
+        <v>7719000.0</v>
+      </c>
+      <c r="C14">
+        <v>8703000.0</v>
+      </c>
+      <c r="D14">
+        <v>45000.0</v>
+      </c>
+      <c r="E14">
+        <v>10737000.0</v>
+      </c>
+      <c r="F14">
+        <v>10950000.0</v>
+      </c>
+      <c r="G14">
+        <v>11097000.0</v>
+      </c>
+      <c r="H14">
+        <v>11459000.0</v>
+      </c>
+      <c r="I14">
+        <v>8692000.0</v>
+      </c>
+      <c r="J14">
+        <v>7796000.0</v>
+      </c>
+      <c r="K14">
+        <v>7141000.0</v>
+      </c>
+      <c r="L14">
+        <v>6844000.0</v>
+      </c>
+      <c r="M14">
+        <v>6316000.0</v>
+      </c>
+      <c r="N14">
+        <v>5447000.0</v>
+      </c>
+      <c r="O14">
+        <v>4951000.0</v>
+      </c>
+      <c r="P14">
+        <v>4397000.0</v>
+      </c>
+      <c r="Q14">
+        <v>4584000.0</v>
+      </c>
+      <c r="R14">
+        <v>5132000.0</v>
+      </c>
+      <c r="S14">
+        <v>6145000.0</v>
+      </c>
+      <c r="T14">
+        <v>4390000.0</v>
+      </c>
+      <c r="U14">
+        <v>9967000.0</v>
+      </c>
+      <c r="V14">
+        <v>15222000.0</v>
+      </c>
+      <c r="W14">
+        <v>28437000.0</v>
+      </c>
+      <c r="X14">
+        <v>31050000.0</v>
+      </c>
+      <c r="Y14">
+        <v>3055000.0</v>
+      </c>
+      <c r="Z14">
+        <v>7384000.0</v>
+      </c>
+      <c r="AA14">
+        <v>1298000.0</v>
+      </c>
+      <c r="AB14">
+        <v>-1900000.0</v>
+      </c>
+      <c r="AC14">
+        <v>-970000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
+      <c r="A15" t="s">
+        <v>216</v>
+      </c>
+      <c r="B15">
+        <v>44252000.0</v>
+      </c>
+      <c r="C15">
+        <v>44522000.0</v>
+      </c>
+      <c r="D15">
+        <v>359789000.0</v>
+      </c>
+      <c r="E15">
+        <v>103131000.0</v>
+      </c>
+      <c r="F15">
+        <v>117890000.0</v>
+      </c>
+      <c r="G15">
+        <v>93862000.0</v>
+      </c>
+      <c r="H15">
+        <v>134929000.0</v>
+      </c>
+      <c r="I15">
+        <v>118312000.0</v>
+      </c>
+      <c r="J15">
+        <v>117963000.0</v>
+      </c>
+      <c r="K15">
+        <v>111767000.0</v>
+      </c>
+      <c r="L15">
+        <v>114162000.0</v>
+      </c>
+      <c r="M15">
+        <v>138172000.0</v>
+      </c>
+      <c r="N15">
+        <v>146824000.0</v>
+      </c>
+      <c r="O15">
+        <v>63768000.0</v>
+      </c>
+      <c r="P15">
+        <v>150110000.0</v>
+      </c>
+      <c r="Q15">
+        <v>48400000.0</v>
+      </c>
+      <c r="R15">
+        <v>44069000.0</v>
+      </c>
+      <c r="S15">
+        <v>41426000.0</v>
+      </c>
+      <c r="T15">
+        <v>43000000.0</v>
+      </c>
+      <c r="U15">
+        <v>46949000.0</v>
+      </c>
+      <c r="V15">
+        <v>38687000.0</v>
+      </c>
+      <c r="W15">
+        <v>55340000.0</v>
+      </c>
+      <c r="X15">
+        <v>41609000.0</v>
+      </c>
+      <c r="Y15">
+        <v>14147000.0</v>
+      </c>
+      <c r="Z15">
+        <v>14215000.0</v>
+      </c>
+      <c r="AA15">
+        <v>14070000.0</v>
+      </c>
+      <c r="AB15">
+        <v>7300000.0</v>
+      </c>
+      <c r="AC15"/>
+    </row>
+    <row r="16" spans="1:29">
+      <c r="A16" t="s">
+        <v>217</v>
+      </c>
+      <c r="B16">
+        <v>252443000.0</v>
+      </c>
+      <c r="C16">
+        <v>217307000.0</v>
+      </c>
+      <c r="D16">
+        <v>-358817000.0</v>
+      </c>
+      <c r="E16">
+        <v>49194000.0</v>
+      </c>
+      <c r="F16">
+        <v>70292000.0</v>
+      </c>
+      <c r="G16">
+        <v>239708000.0</v>
+      </c>
+      <c r="H16">
+        <v>253700000.0</v>
+      </c>
+      <c r="I16">
+        <v>139055000.0</v>
+      </c>
+      <c r="J16">
+        <v>351659000.0</v>
+      </c>
+      <c r="K16">
+        <v>281764000.0</v>
+      </c>
+      <c r="L16">
+        <v>772632000.0</v>
+      </c>
+      <c r="M16">
+        <v>810840000.0</v>
+      </c>
+      <c r="N16">
+        <v>113886000.0</v>
+      </c>
+      <c r="O16">
+        <v>141705000.0</v>
+      </c>
+      <c r="P16">
+        <v>121070000.0</v>
+      </c>
+      <c r="Q16">
+        <v>65217000.0</v>
+      </c>
+      <c r="R16">
+        <v>41154000.0</v>
+      </c>
+      <c r="S16">
+        <v>87138000.0</v>
+      </c>
+      <c r="T16">
+        <v>162791000.0</v>
+      </c>
+      <c r="U16">
+        <v>183242000.0</v>
+      </c>
+      <c r="V16">
+        <v>58566000.0</v>
+      </c>
+      <c r="W16">
+        <v>171526000.0</v>
+      </c>
+      <c r="X16">
+        <v>41918000.0</v>
+      </c>
+      <c r="Y16">
+        <v>452341000.0</v>
+      </c>
+      <c r="Z16">
+        <v>153462000.0</v>
+      </c>
+      <c r="AA16">
+        <v>133034000.0</v>
+      </c>
+      <c r="AB16">
+        <v>22300000.0</v>
+      </c>
+      <c r="AC16">
+        <v>24454000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
+      <c r="A17" t="s">
+        <v>218</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+    </row>
+    <row r="18" spans="1:29">
+      <c r="A18" t="s">
+        <v>219</v>
+      </c>
+      <c r="B18">
+        <v>49839000.0</v>
+      </c>
+      <c r="C18">
+        <v>24000000.0</v>
+      </c>
+      <c r="D18">
+        <v>972000.0</v>
+      </c>
+      <c r="E18">
+        <v>91744000.0</v>
+      </c>
+      <c r="F18">
+        <v>65057000.0</v>
+      </c>
+      <c r="G18">
+        <v>78186000.0</v>
+      </c>
+      <c r="H18">
+        <v>69215000.0</v>
+      </c>
+      <c r="I18">
+        <v>112402000.0</v>
+      </c>
+      <c r="J18">
+        <v>76317000.0</v>
+      </c>
+      <c r="K18">
+        <v>70102000.0</v>
+      </c>
+      <c r="L18">
+        <v>74587000.0</v>
+      </c>
+      <c r="M18">
+        <v>84560000.0</v>
+      </c>
+      <c r="N18">
+        <v>82953000.0</v>
+      </c>
+      <c r="O18">
+        <v>93621000.0</v>
+      </c>
+      <c r="P18">
+        <v>53034000.0</v>
+      </c>
+      <c r="Q18">
+        <v>50979000.0</v>
+      </c>
+      <c r="R18">
+        <v>177665000.0</v>
+      </c>
+      <c r="S18">
+        <v>72999000.0</v>
+      </c>
+      <c r="T18">
+        <v>442089000.0</v>
+      </c>
+      <c r="U18">
+        <v>78886000.0</v>
+      </c>
+      <c r="V18">
+        <v>97718000.0</v>
+      </c>
+      <c r="W18">
+        <v>89200000.0</v>
+      </c>
+      <c r="X18">
+        <v>223296000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-29098000.0</v>
+      </c>
+      <c r="Z18">
+        <v>93896000.0</v>
+      </c>
+      <c r="AA18">
+        <v>89093000.0</v>
+      </c>
+      <c r="AB18">
+        <v>62500000.0</v>
+      </c>
+      <c r="AC18">
+        <v>52587000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" t="s">
+        <v>220</v>
+      </c>
+      <c r="B19">
+        <v>-206586000.0</v>
+      </c>
+      <c r="C19">
+        <v>629109000.0</v>
+      </c>
+      <c r="D19">
+        <v>-550301000.0</v>
+      </c>
+      <c r="E19">
+        <v>234999000.0</v>
+      </c>
+      <c r="F19">
+        <v>-477671000.0</v>
+      </c>
+      <c r="G19">
+        <v>-151290000.0</v>
+      </c>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" t="s">
+        <v>221</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
+      <c r="A21" t="s">
+        <v>222</v>
+      </c>
+      <c r="B21">
+        <v>-229714000.0</v>
+      </c>
+      <c r="C21">
+        <v>-702191000.0</v>
+      </c>
+      <c r="D21">
+        <v>745328000.0</v>
+      </c>
+      <c r="E21">
+        <v>547500000.0</v>
+      </c>
+      <c r="F21">
+        <v>-203000000.0</v>
+      </c>
+      <c r="G21">
+        <v>-447000000.0</v>
+      </c>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" t="s">
+        <v>185</v>
+      </c>
+      <c r="B22">
+        <v>68025000.0</v>
+      </c>
+      <c r="C22">
+        <v>38010000.0</v>
+      </c>
+      <c r="D22">
+        <v>153272000.0</v>
+      </c>
+      <c r="E22">
+        <v>84453000.0</v>
+      </c>
+      <c r="F22">
+        <v>76082000.0</v>
+      </c>
+      <c r="G22">
+        <v>64540000.0</v>
+      </c>
+      <c r="H22">
+        <v>94243000.0</v>
+      </c>
+      <c r="I22">
+        <v>98927000.0</v>
+      </c>
+      <c r="J22">
+        <v>84137000.0</v>
+      </c>
+      <c r="K22">
+        <v>83494000.0</v>
+      </c>
+      <c r="L22">
+        <v>78093000.0</v>
+      </c>
+      <c r="M22">
+        <v>77694000.0</v>
+      </c>
+      <c r="N22">
+        <v>69340000.0</v>
+      </c>
+      <c r="O22">
+        <v>74513000.0</v>
+      </c>
+      <c r="P22">
+        <v>38403000.0</v>
+      </c>
+      <c r="Q22">
+        <v>67840000.0</v>
+      </c>
+      <c r="R22">
+        <v>66298000.0</v>
+      </c>
+      <c r="S22">
+        <v>50954000.0</v>
+      </c>
+      <c r="T22">
+        <v>32296000.0</v>
+      </c>
+      <c r="U22">
+        <v>48117000.0</v>
+      </c>
+      <c r="V22">
+        <v>65059000.0</v>
+      </c>
+      <c r="W22">
+        <v>-106275000.0</v>
+      </c>
+      <c r="X22">
+        <v>52031000.0</v>
+      </c>
+      <c r="Y22">
+        <v>89592000.0</v>
+      </c>
+      <c r="Z22">
+        <v>77779000.0</v>
+      </c>
+      <c r="AA22">
+        <v>76339000.0</v>
+      </c>
+      <c r="AB22">
+        <v>42900000.0</v>
+      </c>
+      <c r="AC22">
+        <v>53991000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
+      <c r="A23" t="s">
+        <v>223</v>
+      </c>
+      <c r="B23">
+        <v>464534000.0</v>
+      </c>
+      <c r="C23">
+        <v>77570000.0</v>
+      </c>
+      <c r="D23">
+        <v>23453000.0</v>
+      </c>
+      <c r="E23">
+        <v>756967000.0</v>
+      </c>
+      <c r="F23">
+        <v>1931000.0</v>
+      </c>
+      <c r="G23">
+        <v>-4180000.0</v>
+      </c>
+      <c r="H23">
+        <v>-19580000.0</v>
+      </c>
+      <c r="I23">
+        <v>-57788000.0</v>
+      </c>
+      <c r="J23">
+        <v>156129000.0</v>
+      </c>
+      <c r="K23">
+        <v>336449000.0</v>
+      </c>
+      <c r="L23">
+        <v>177876000.0</v>
+      </c>
+      <c r="M23">
+        <v>44997000.0</v>
+      </c>
+      <c r="N23">
+        <v>62565000.0</v>
+      </c>
+      <c r="O23">
+        <v>48098000.0</v>
+      </c>
+      <c r="P23">
+        <v>126697000.0</v>
+      </c>
+      <c r="Q23">
+        <v>156794000.0</v>
+      </c>
+      <c r="R23">
+        <v>270345000.0</v>
+      </c>
+      <c r="S23">
+        <v>3319000.0</v>
+      </c>
+      <c r="T23">
+        <v>28425000.0</v>
+      </c>
+      <c r="U23">
+        <v>-55383000.0</v>
+      </c>
+      <c r="V23">
+        <v>-158489000.0</v>
+      </c>
+      <c r="W23">
+        <v>-103355000.0</v>
+      </c>
+      <c r="X23">
+        <v>-155304000.0</v>
+      </c>
+      <c r="Y23">
+        <v>105521000.0</v>
+      </c>
+      <c r="Z23">
+        <v>329506000.0</v>
+      </c>
+      <c r="AA23">
+        <v>57808000.0</v>
+      </c>
+      <c r="AB23">
+        <v>5500000.0</v>
+      </c>
+      <c r="AC23">
+        <v>331599000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
+      <c r="A24" t="s">
+        <v>224</v>
+      </c>
+      <c r="B24">
+        <v>-187163000.0</v>
+      </c>
+      <c r="C24">
+        <v>85316000.0</v>
+      </c>
+      <c r="D24">
+        <v>-509682000.0</v>
+      </c>
+      <c r="E24">
+        <v>-16149000.0</v>
+      </c>
+      <c r="F24">
+        <v>24800000.0</v>
+      </c>
+      <c r="G24">
+        <v>10911000.0</v>
+      </c>
+      <c r="H24">
+        <v>106504000.0</v>
+      </c>
+      <c r="I24">
+        <v>-21343000.0</v>
+      </c>
+      <c r="J24">
+        <v>-220495000.0</v>
+      </c>
+      <c r="K24">
+        <v>-277475000.0</v>
+      </c>
+      <c r="L24">
+        <v>-367253000.0</v>
+      </c>
+      <c r="M24">
+        <v>-352794000.0</v>
+      </c>
+      <c r="N24">
+        <v>-336061000.0</v>
+      </c>
+      <c r="O24">
+        <v>-459647000.0</v>
+      </c>
+      <c r="P24">
+        <v>11880000.0</v>
+      </c>
+      <c r="Q24">
+        <v>247065000.0</v>
+      </c>
+      <c r="R24">
+        <v>-387116000.0</v>
+      </c>
+      <c r="S24">
+        <v>-35392000.0</v>
+      </c>
+      <c r="T24">
+        <v>-117808000.0</v>
+      </c>
+      <c r="U24">
+        <v>-165134000.0</v>
+      </c>
+      <c r="V24">
+        <v>-705381000.0</v>
+      </c>
+      <c r="W24">
+        <v>-441965000.0</v>
+      </c>
+      <c r="X24">
+        <v>555904000.0</v>
+      </c>
+      <c r="Y24">
+        <v>548686000.0</v>
+      </c>
+      <c r="Z24">
+        <v>24514000.0</v>
+      </c>
+      <c r="AA24">
+        <v>-1168496000.0</v>
+      </c>
+      <c r="AB24">
+        <v>-580600000.0</v>
+      </c>
+      <c r="AC24">
+        <v>-580980000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
+      <c r="A25" t="s">
+        <v>225</v>
+      </c>
+      <c r="B25">
+        <v>-8243000.0</v>
+      </c>
+      <c r="C25">
+        <v>-2045000.0</v>
+      </c>
+      <c r="D25">
+        <v>-45000.0</v>
+      </c>
+      <c r="E25">
+        <v>-7865000.0</v>
+      </c>
+      <c r="F25">
+        <v>-11979000.0</v>
+      </c>
+      <c r="G25">
+        <v>18673000.0</v>
+      </c>
+      <c r="H25">
+        <v>-5823000.0</v>
+      </c>
+      <c r="I25">
+        <v>9007000.0</v>
+      </c>
+      <c r="J25">
+        <v>481000.0</v>
+      </c>
+      <c r="K25">
+        <v>-5792000.0</v>
+      </c>
+      <c r="L25">
+        <v>-1940000.0</v>
+      </c>
+      <c r="M25">
+        <v>7719000.0</v>
+      </c>
+      <c r="N25">
+        <v>11137000.0</v>
+      </c>
+      <c r="O25">
+        <v>15569000.0</v>
+      </c>
+      <c r="P25">
+        <v>17228000.0</v>
+      </c>
+      <c r="Q25">
+        <v>9729000.0</v>
+      </c>
+      <c r="R25">
+        <v>114436000.0</v>
+      </c>
+      <c r="S25">
+        <v>3197000.0</v>
+      </c>
+      <c r="T25">
+        <v>-1454000.0</v>
+      </c>
+      <c r="U25">
+        <v>-1544000.0</v>
+      </c>
+      <c r="V25">
+        <v>-7394000.0</v>
+      </c>
+      <c r="W25">
+        <v>244223000.0</v>
+      </c>
+      <c r="X25">
+        <v>153026000.0</v>
+      </c>
+      <c r="Y25">
+        <v>-121016000.0</v>
+      </c>
+      <c r="Z25">
+        <v>17168000.0</v>
+      </c>
+      <c r="AA25">
+        <v>1871000.0</v>
+      </c>
+      <c r="AB25">
+        <v>36000000.0</v>
+      </c>
+      <c r="AC25">
+        <v>-2498000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
+      <c r="A26" t="s">
+        <v>226</v>
+      </c>
+      <c r="B26">
+        <v>-3887000.0</v>
+      </c>
+      <c r="C26">
+        <v>-19448000.0</v>
+      </c>
+      <c r="D26">
+        <v>-23453000.0</v>
+      </c>
+      <c r="E26">
+        <v>1000.0</v>
+      </c>
+      <c r="F26">
+        <v>-4568000.0</v>
+      </c>
+      <c r="G26">
+        <v>-20767000.0</v>
+      </c>
+      <c r="H26">
+        <v>5562267000.0</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26">
+        <v>-50034000.0</v>
+      </c>
+      <c r="M26">
+        <v>-79633000.0</v>
+      </c>
+      <c r="N26">
+        <v>-91573000.0</v>
+      </c>
+      <c r="O26">
+        <v>-146781000.0</v>
+      </c>
+      <c r="P26">
+        <v>770750000.0</v>
+      </c>
+      <c r="Q26">
+        <v>-10001000.0</v>
+      </c>
+      <c r="R26">
+        <v>-2426000.0</v>
+      </c>
+      <c r="S26">
+        <v>-7307000.0</v>
+      </c>
+      <c r="T26">
+        <v>-3198000.0</v>
+      </c>
+      <c r="U26">
+        <v>-16681000.0</v>
+      </c>
+      <c r="V26">
+        <v>-8609000.0</v>
+      </c>
+      <c r="W26">
+        <v>-3355000.0</v>
+      </c>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+    </row>
+    <row r="27" spans="1:29">
+      <c r="A27" t="s">
+        <v>227</v>
+      </c>
+      <c r="B27">
+        <v>1396000.0</v>
+      </c>
+      <c r="C27">
+        <v>1285000.0</v>
+      </c>
+      <c r="D27">
+        <v>1682000.0</v>
+      </c>
+      <c r="E27">
+        <v>2238000.0</v>
+      </c>
+      <c r="F27">
+        <v>2532000.0</v>
+      </c>
+      <c r="G27">
+        <v>2558000.0</v>
+      </c>
+      <c r="H27">
+        <v>2752000.0</v>
+      </c>
+      <c r="I27">
+        <v>2565000.0</v>
+      </c>
+      <c r="J27">
+        <v>2942000.0</v>
+      </c>
+      <c r="K27">
+        <v>3295000.0</v>
+      </c>
+      <c r="L27">
+        <v>4122000.0</v>
+      </c>
+      <c r="M27">
+        <v>4148000.0</v>
+      </c>
+      <c r="N27">
+        <v>9283000.0</v>
+      </c>
+      <c r="O27">
+        <v>7602000.0</v>
+      </c>
+      <c r="P27">
+        <v>6284000.0</v>
+      </c>
+      <c r="Q27">
+        <v>6933000.0</v>
+      </c>
+      <c r="R27">
+        <v>604000.0</v>
+      </c>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+    </row>
+    <row r="28" spans="1:29">
+      <c r="A28" t="s">
+        <v>228</v>
+      </c>
+      <c r="B28">
+        <v>186681000.0</v>
+      </c>
+      <c r="C28">
+        <v>-688591000.0</v>
+      </c>
+      <c r="D28">
+        <v>-359789000.0</v>
+      </c>
+      <c r="E28">
+        <v>49177000.0</v>
+      </c>
+      <c r="F28">
+        <v>82785000.0</v>
+      </c>
+      <c r="G28">
+        <v>44370000.0</v>
+      </c>
+      <c r="H28">
+        <v>-199561000.0</v>
+      </c>
+      <c r="I28">
+        <v>-315200000.0</v>
+      </c>
+      <c r="J28">
+        <v>-161834000.0</v>
+      </c>
+      <c r="K28">
+        <v>-675318000.0</v>
+      </c>
+      <c r="L28">
+        <v>-106320000.0</v>
+      </c>
+      <c r="M28">
+        <v>577192000.0</v>
+      </c>
+      <c r="N28">
+        <v>-245832000.0</v>
+      </c>
+      <c r="O28">
+        <v>-162451000.0</v>
+      </c>
+      <c r="P28">
+        <v>923389000.0</v>
+      </c>
+      <c r="Q28">
+        <v>3393000.0</v>
+      </c>
+      <c r="R28">
+        <v>203850000.0</v>
+      </c>
+      <c r="S28">
+        <v>315209000.0</v>
+      </c>
+      <c r="T28">
+        <v>-563831000.0</v>
+      </c>
+      <c r="U28">
+        <v>-270734000.0</v>
+      </c>
+      <c r="V28">
+        <v>-200720000.0</v>
+      </c>
+      <c r="W28">
+        <v>-170272000.0</v>
+      </c>
+      <c r="X28">
+        <v>-231684000.0</v>
+      </c>
+      <c r="Y28">
+        <v>39487000.0</v>
+      </c>
+      <c r="Z28">
+        <v>272381000.0</v>
+      </c>
+      <c r="AA28">
+        <v>1625021000.0</v>
+      </c>
+      <c r="AB28">
+        <v>1183500000.0</v>
+      </c>
+      <c r="AC28">
+        <v>331599000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" t="s">
+        <v>229</v>
+      </c>
+      <c r="B29">
+        <v>55041000.0</v>
+      </c>
+      <c r="C29">
+        <v>31184000.0</v>
+      </c>
+      <c r="D29">
+        <v>972000.0</v>
+      </c>
+      <c r="E29">
+        <v>97301000.0</v>
+      </c>
+      <c r="F29">
+        <v>74467000.0</v>
+      </c>
+      <c r="G29">
+        <v>92928000.0</v>
+      </c>
+      <c r="H29">
+        <v>80947000.0</v>
+      </c>
+      <c r="I29">
+        <v>124163000.0</v>
+      </c>
+      <c r="J29">
+        <v>85445000.0</v>
+      </c>
+      <c r="K29">
+        <v>84956000.0</v>
+      </c>
+      <c r="L29">
+        <v>86609000.0</v>
+      </c>
+      <c r="M29">
+        <v>91787000.0</v>
+      </c>
+      <c r="N29">
+        <v>101722000.0</v>
+      </c>
+      <c r="O29">
+        <v>106238000.0</v>
+      </c>
+      <c r="P29">
+        <v>65785000.0</v>
+      </c>
+      <c r="Q29">
+        <v>59162000.0</v>
+      </c>
+      <c r="R29">
+        <v>190718000.0</v>
+      </c>
+      <c r="S29">
+        <v>81720000.0</v>
+      </c>
+      <c r="T29">
+        <v>446714000.0</v>
+      </c>
+      <c r="U29">
+        <v>81563000.0</v>
+      </c>
+      <c r="V29">
+        <v>100364000.0</v>
+      </c>
+      <c r="W29">
+        <v>89200000.0</v>
+      </c>
+      <c r="X29">
+        <v>229934000.0</v>
+      </c>
+      <c r="Y29">
+        <v>-24584000.0</v>
+      </c>
+      <c r="Z29">
+        <v>95988000.0</v>
+      </c>
+      <c r="AA29">
+        <v>92668000.0</v>
+      </c>
+      <c r="AB29">
+        <v>66900000.0</v>
+      </c>
+      <c r="AC29">
+        <v>58219000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
+      <c r="A30" t="s">
+        <v>230</v>
+      </c>
+      <c r="B30">
+        <v>-206586000.0</v>
+      </c>
+      <c r="C30">
+        <v>629109000.0</v>
+      </c>
+      <c r="D30">
+        <v>-329103000.0</v>
+      </c>
+      <c r="E30">
+        <v>-167576000.0</v>
+      </c>
+      <c r="F30">
+        <v>-326668000.0</v>
+      </c>
+      <c r="G30">
+        <v>-151290000.0</v>
+      </c>
+      <c r="H30">
+        <v>233259000.0</v>
+      </c>
+      <c r="I30">
+        <v>-21567000.0</v>
+      </c>
+      <c r="J30">
+        <v>146284000.0</v>
+      </c>
+      <c r="K30">
+        <v>99494000.0</v>
+      </c>
+      <c r="L30">
+        <v>-18497000.0</v>
+      </c>
+      <c r="M30">
+        <v>27975000.0</v>
+      </c>
+      <c r="N30">
+        <v>116291000.0</v>
+      </c>
+      <c r="O30">
+        <v>76848000.0</v>
+      </c>
+      <c r="P30">
+        <v>-933321000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-38492000.0</v>
+      </c>
+      <c r="R30">
+        <v>-440552000.0</v>
+      </c>
+      <c r="S30">
+        <v>-472582000.0</v>
+      </c>
+      <c r="T30">
+        <v>96666000.0</v>
+      </c>
+      <c r="U30">
+        <v>313847000.0</v>
+      </c>
+      <c r="V30">
+        <v>-12604000.0</v>
+      </c>
+      <c r="W30">
+        <v>210680000.0</v>
+      </c>
+      <c r="X30">
+        <v>-408673000.0</v>
+      </c>
+      <c r="Y30">
+        <v>283976000.0</v>
+      </c>
+      <c r="Z30">
+        <v>-347941000.0</v>
+      </c>
+      <c r="AA30">
+        <v>-1606930000.0</v>
+      </c>
+      <c r="AB30">
+        <v>-1252500000.0</v>
+      </c>
+      <c r="AC30">
+        <v>-396552000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DE30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:109">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>92</v>
+      </c>
+      <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>95</v>
+      </c>
+      <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>98</v>
+      </c>
+      <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>101</v>
+      </c>
+      <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>104</v>
+      </c>
+      <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>107</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>26</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>167</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>27</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="2" spans="1:109">
+      <c r="A2" t="s">
+        <v>203</v>
+      </c>
+      <c r="B2">
+        <v>232634000.0</v>
+      </c>
+      <c r="C2">
+        <v>252443000.0</v>
+      </c>
+      <c r="D2">
+        <v>174965000.0</v>
+      </c>
+      <c r="E2">
+        <v>340389000.0</v>
+      </c>
+      <c r="F2">
+        <v>170324000.0</v>
+      </c>
+      <c r="G2">
+        <v>217307000.0</v>
+      </c>
+      <c r="H2">
+        <v>317821000.0</v>
+      </c>
+      <c r="I2">
+        <v>443513000.0</v>
+      </c>
+      <c r="J2">
+        <v>320357000.0</v>
+      </c>
+      <c r="K2">
+        <v>245605000.0</v>
+      </c>
+      <c r="L2">
+        <v>329409000.0</v>
+      </c>
+      <c r="M2">
+        <v>60207000.0</v>
+      </c>
+      <c r="N2">
+        <v>49686000.0</v>
+      </c>
+      <c r="O2">
+        <v>49194000.0</v>
+      </c>
+      <c r="P2">
+        <v>54789000.0</v>
+      </c>
+      <c r="Q2">
+        <v>172449000.0</v>
+      </c>
+      <c r="R2">
+        <v>158545000.0</v>
+      </c>
+      <c r="S2">
+        <v>70292000.0</v>
+      </c>
+      <c r="T2">
+        <v>126495000.0</v>
+      </c>
+      <c r="U2">
+        <v>171452000.0</v>
+      </c>
+      <c r="V2">
+        <v>216842000.0</v>
+      </c>
+      <c r="W2">
+        <v>239708000.0</v>
+      </c>
+      <c r="X2">
+        <v>454219000.0</v>
+      </c>
+      <c r="Y2">
+        <v>174664000.0</v>
+      </c>
+      <c r="Z2">
+        <v>97263000.0</v>
+      </c>
+      <c r="AA2">
+        <v>253700000.0</v>
+      </c>
+      <c r="AB2">
+        <v>70121000.0</v>
+      </c>
+      <c r="AC2">
+        <v>231471000.0</v>
+      </c>
+      <c r="AD2">
+        <v>83853000.0</v>
+      </c>
+      <c r="AE2">
+        <v>139055000.0</v>
+      </c>
+      <c r="AF2">
+        <v>182078000.0</v>
+      </c>
+      <c r="AG2">
+        <v>140580000.0</v>
+      </c>
+      <c r="AH2">
+        <v>29120000.0</v>
+      </c>
+      <c r="AI2">
+        <v>351659000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>130249000.0</v>
+      </c>
+      <c r="AK2">
+        <v>240587000.0</v>
+      </c>
+      <c r="AL2">
+        <v>150560000.0</v>
+      </c>
+      <c r="AM2">
+        <v>281764000.0</v>
+      </c>
+      <c r="AN2">
+        <v>152831000.0</v>
+      </c>
+      <c r="AO2">
+        <v>203811000.0</v>
+      </c>
+      <c r="AP2">
+        <v>232354000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>772632000.0</v>
+      </c>
+      <c r="AR2">
+        <v>46668000.0</v>
+      </c>
+      <c r="AS2">
+        <v>1021150000.0</v>
+      </c>
+      <c r="AT2">
+        <v>208642000.0</v>
+      </c>
+      <c r="AU2">
+        <v>810840000.0</v>
+      </c>
+      <c r="AV2">
+        <v>88424000.0</v>
+      </c>
+      <c r="AW2">
+        <v>114835000.0</v>
+      </c>
+      <c r="AX2">
+        <v>88665000.0</v>
+      </c>
+      <c r="AY2">
+        <v>113886000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>131287000.0</v>
+      </c>
+      <c r="BA2">
+        <v>48574000.0</v>
+      </c>
+      <c r="BB2">
+        <v>105157000.0</v>
+      </c>
+      <c r="BC2">
+        <v>141705000.0</v>
+      </c>
+      <c r="BD2">
+        <v>172948000.0</v>
+      </c>
+      <c r="BE2">
+        <v>143707000.0</v>
+      </c>
+      <c r="BF2">
+        <v>170175000.0</v>
+      </c>
+      <c r="BG2">
+        <v>121070000.0</v>
+      </c>
+      <c r="BH2">
+        <v>161872000.0</v>
+      </c>
+      <c r="BI2">
+        <v>122002000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>1329861000.0</v>
+      </c>
+      <c r="BK2">
+        <v>65217000.0</v>
+      </c>
+      <c r="BL2">
+        <v>75886000.0</v>
+      </c>
+      <c r="BM2">
+        <v>60735000.0</v>
+      </c>
+      <c r="BN2">
+        <v>105128000.0</v>
+      </c>
+      <c r="BO2">
+        <v>41154000.0</v>
+      </c>
+      <c r="BP2">
+        <v>74101000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>52025000.0</v>
+      </c>
+      <c r="BR2">
+        <v>143134000.0</v>
+      </c>
+      <c r="BS2">
+        <v>87138000.0</v>
+      </c>
+      <c r="BT2">
+        <v>86437000.0</v>
+      </c>
+      <c r="BU2">
+        <v>264501000.0</v>
+      </c>
+      <c r="BV2">
+        <v>253725000.0</v>
+      </c>
+      <c r="BW2">
+        <v>162791000.0</v>
+      </c>
+      <c r="BX2">
+        <v>188664000.0</v>
+      </c>
+      <c r="BY2">
+        <v>242186000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>187479000.0</v>
+      </c>
+      <c r="CA2">
+        <v>183242000.0</v>
+      </c>
+      <c r="CB2">
+        <v>105162000.0</v>
+      </c>
+      <c r="CC2">
+        <v>105162000.0</v>
+      </c>
+      <c r="CD2">
+        <v>51333000.0</v>
+      </c>
+      <c r="CE2">
+        <v>58566000.0</v>
+      </c>
+      <c r="CF2">
+        <v>79412000.0</v>
+      </c>
+      <c r="CG2">
+        <v>63906000.0</v>
+      </c>
+      <c r="CH2">
+        <v>111047000.0</v>
+      </c>
+      <c r="CI2">
+        <v>171526000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>101645000.0</v>
+      </c>
+      <c r="CK2">
+        <v>89859000.0</v>
+      </c>
+      <c r="CL2">
+        <v>40152000.0</v>
+      </c>
+      <c r="CM2">
+        <v>41918000.0</v>
+      </c>
+      <c r="CN2">
+        <v>100618000.0</v>
+      </c>
+      <c r="CO2">
+        <v>231855000.0</v>
+      </c>
+      <c r="CP2">
+        <v>27866000.0</v>
+      </c>
+      <c r="CQ2">
+        <v>452341000.0</v>
+      </c>
+      <c r="CR2">
+        <v>95992000.0</v>
+      </c>
+      <c r="CS2">
+        <v>75762000.0</v>
+      </c>
+      <c r="CT2">
+        <v>29652000.0</v>
+      </c>
+      <c r="CU2">
+        <v>153462000.0</v>
+      </c>
+      <c r="CV2">
+        <v>242407000.0</v>
+      </c>
+      <c r="CW2">
+        <v>243941000.0</v>
+      </c>
+      <c r="CX2">
+        <v>207392000.0</v>
+      </c>
+      <c r="CY2">
+        <v>133034000.0</v>
+      </c>
+      <c r="CZ2">
+        <v>28639000.0</v>
+      </c>
+      <c r="DA2">
+        <v>111349000.0</v>
+      </c>
+      <c r="DB2">
+        <v>62400000.0</v>
+      </c>
+      <c r="DC2">
+        <v>22300000.0</v>
+      </c>
+      <c r="DD2">
+        <v>-1160400000.0</v>
+      </c>
+      <c r="DE2">
+        <v>-600000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:109">
+      <c r="A3" t="s">
+        <v>204</v>
+      </c>
+      <c r="B3">
+        <v>1302000</v>
+      </c>
+      <c r="C3">
+        <v>1608000</v>
+      </c>
+      <c r="D3">
+        <v>1652000</v>
+      </c>
+      <c r="E3">
+        <v>1642000</v>
+      </c>
+      <c r="F3">
+        <v>756000</v>
+      </c>
+      <c r="G3">
+        <v>1152000</v>
+      </c>
+      <c r="H3">
+        <v>1776000</v>
+      </c>
+      <c r="I3">
+        <v>2676000</v>
+      </c>
+      <c r="J3">
+        <v>1471000</v>
+      </c>
+      <c r="K3">
+        <v>1261000</v>
+      </c>
+      <c r="L3">
+        <v>1884000</v>
+      </c>
+      <c r="M3">
+        <v>2128000</v>
+      </c>
+      <c r="N3">
+        <v>1176000</v>
+      </c>
+      <c r="O3">
+        <v>1093000</v>
+      </c>
+      <c r="P3">
+        <v>1065000</v>
+      </c>
+      <c r="Q3">
+        <v>1974000</v>
+      </c>
+      <c r="R3">
+        <v>992000</v>
+      </c>
+      <c r="S3">
+        <v>1526000</v>
+      </c>
+      <c r="T3">
+        <v>1302000</v>
+      </c>
+      <c r="U3">
+        <v>3136000</v>
+      </c>
+      <c r="V3">
+        <v>2914000</v>
+      </c>
+      <c r="W3">
+        <v>2058000</v>
+      </c>
+      <c r="X3">
+        <v>5320000</v>
+      </c>
+      <c r="Y3">
+        <v>2925000</v>
+      </c>
+      <c r="Z3">
+        <v>2615000</v>
+      </c>
+      <c r="AA3">
+        <v>3882000</v>
+      </c>
+      <c r="AB3">
+        <v>2886000</v>
+      </c>
+      <c r="AC3">
+        <v>4263000</v>
+      </c>
+      <c r="AD3">
+        <v>2400000</v>
+      </c>
+      <c r="AE3">
+        <v>2183000</v>
+      </c>
+      <c r="AF3">
+        <v>4699000</v>
+      </c>
+      <c r="AG3">
+        <v>2848000</v>
+      </c>
+      <c r="AH3">
+        <v>2180000</v>
+      </c>
+      <c r="AI3">
+        <v>2034000</v>
+      </c>
+      <c r="AJ3">
+        <v>2619000</v>
+      </c>
+      <c r="AK3">
+        <v>2543000</v>
+      </c>
+      <c r="AL3">
+        <v>1985000</v>
+      </c>
+      <c r="AM3">
+        <v>1981000</v>
+      </c>
+      <c r="AN3">
+        <v>3554000</v>
+      </c>
+      <c r="AO3">
+        <v>2854000</v>
+      </c>
+      <c r="AP3">
+        <v>3891000</v>
+      </c>
+      <c r="AQ3">
+        <v>4555000</v>
+      </c>
+      <c r="AR3">
+        <v>4626000</v>
+      </c>
+      <c r="AS3">
+        <v>2273000</v>
+      </c>
+      <c r="AT3">
+        <v>2587000</v>
+      </c>
+      <c r="AU3">
+        <v>2536000</v>
+      </c>
+      <c r="AV3">
+        <v>2191000</v>
+      </c>
+      <c r="AW3">
+        <v>1033000</v>
+      </c>
+      <c r="AX3">
+        <v>1493000</v>
+      </c>
+      <c r="AY3">
+        <v>2510000</v>
+      </c>
+      <c r="AZ3">
+        <v>7967000</v>
+      </c>
+      <c r="BA3">
+        <v>4569000</v>
+      </c>
+      <c r="BB3">
+        <v>4115000</v>
+      </c>
+      <c r="BC3">
+        <v>2118000</v>
+      </c>
+      <c r="BD3">
+        <v>3498000</v>
+      </c>
+      <c r="BE3">
+        <v>4771000</v>
+      </c>
+      <c r="BF3">
+        <v>2802000</v>
+      </c>
+      <c r="BG3">
+        <v>1546000</v>
+      </c>
+      <c r="BH3">
+        <v>4391000</v>
+      </c>
+      <c r="BI3">
+        <v>4349000</v>
+      </c>
+      <c r="BJ3">
+        <v>2378000</v>
+      </c>
+      <c r="BK3">
+        <v>1633000</v>
+      </c>
+      <c r="BL3">
+        <v>1448000</v>
+      </c>
+      <c r="BM3">
+        <v>1641000</v>
+      </c>
+      <c r="BN3">
+        <v>1621000</v>
+      </c>
+      <c r="BO3">
+        <v>3473000</v>
+      </c>
+      <c r="BP3">
+        <v>4109000</v>
+      </c>
+      <c r="BQ3">
+        <v>3106000</v>
+      </c>
+      <c r="BR3">
+        <v>2750000</v>
+      </c>
+      <c r="BS3">
+        <v>3088000</v>
+      </c>
+      <c r="BT3">
+        <v>7692000</v>
+      </c>
+      <c r="BU3">
+        <v>3668000</v>
+      </c>
+      <c r="BV3">
+        <v>471000</v>
+      </c>
+      <c r="BW3">
+        <v>974000</v>
+      </c>
+      <c r="BX3">
+        <v>4044000</v>
+      </c>
+      <c r="BY3">
+        <v>3290000</v>
+      </c>
+      <c r="BZ3">
+        <v>2001000</v>
+      </c>
+      <c r="CA3">
+        <v>1870000</v>
+      </c>
+      <c r="CB3">
+        <v>1032000</v>
+      </c>
+      <c r="CC3">
+        <v>0</v>
+      </c>
+      <c r="CD3">
+        <v>823000</v>
+      </c>
+      <c r="CE3">
+        <v>2449000</v>
+      </c>
+      <c r="CF3">
+        <v>412000</v>
+      </c>
+      <c r="CG3">
+        <v>286000</v>
+      </c>
+      <c r="CH3">
+        <v>1417000</v>
+      </c>
+      <c r="CI3">
+        <v>531000</v>
+      </c>
+      <c r="CJ3">
+        <v>730000</v>
+      </c>
+      <c r="CK3">
+        <v>488000</v>
+      </c>
+      <c r="CL3">
+        <v>366000</v>
+      </c>
+      <c r="CM3">
+        <v>610000</v>
+      </c>
+      <c r="CN3">
+        <v>1850000</v>
+      </c>
+      <c r="CO3">
+        <v>1982000</v>
+      </c>
+      <c r="CP3">
+        <v>1966000</v>
+      </c>
+      <c r="CQ3">
+        <v>840000</v>
+      </c>
+      <c r="CR3">
+        <v>1369000</v>
+      </c>
+      <c r="CS3">
+        <v>1290000</v>
+      </c>
+      <c r="CT3">
+        <v>1396000</v>
+      </c>
+      <c r="CU3">
+        <v>459000</v>
+      </c>
+      <c r="CV3">
+        <v>395000</v>
+      </c>
+      <c r="CW3">
+        <v>370000</v>
+      </c>
+      <c r="CX3">
+        <v>466000</v>
+      </c>
+      <c r="CY3">
+        <v>861000</v>
+      </c>
+      <c r="CZ3">
+        <v>460000</v>
+      </c>
+      <c r="DA3">
+        <v>616000</v>
+      </c>
+      <c r="DB3">
+        <v>799000</v>
+      </c>
+      <c r="DC3">
+        <v>1700000</v>
+      </c>
+      <c r="DD3">
+        <v>0</v>
+      </c>
+      <c r="DE3">
+        <v>3600000</v>
+      </c>
     </row>
     <row r="4" spans="1:109">
       <c r="A4" t="s">
-        <v>31</v>
+        <v>205</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5457,643 +30052,831 @@
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
     </row>
     <row r="5" spans="1:109">
       <c r="A5" t="s">
-        <v>32</v>
-[...318 lines deleted...]
-      </c>
+        <v>206</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
+      <c r="CT5"/>
+      <c r="CU5"/>
+      <c r="CV5"/>
+      <c r="CW5"/>
+      <c r="CX5"/>
+      <c r="CY5"/>
+      <c r="CZ5"/>
+      <c r="DA5"/>
+      <c r="DB5"/>
+      <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
     </row>
     <row r="6" spans="1:109">
       <c r="A6" t="s">
-        <v>33</v>
-[...108 lines deleted...]
-      <c r="DE6"/>
+        <v>207</v>
+      </c>
+      <c r="B6">
+        <v>98291000.0</v>
+      </c>
+      <c r="C6">
+        <v>-19809000.0</v>
+      </c>
+      <c r="D6">
+        <v>77478000.0</v>
+      </c>
+      <c r="E6">
+        <v>-165424000.0</v>
+      </c>
+      <c r="F6">
+        <v>170065000.0</v>
+      </c>
+      <c r="G6">
+        <v>-46983000.0</v>
+      </c>
+      <c r="H6">
+        <v>-100514000.0</v>
+      </c>
+      <c r="I6">
+        <v>-125692000.0</v>
+      </c>
+      <c r="J6">
+        <v>123156000.0</v>
+      </c>
+      <c r="K6">
+        <v>74752000.0</v>
+      </c>
+      <c r="L6">
+        <v>-83804000.0</v>
+      </c>
+      <c r="M6">
+        <v>269202000.0</v>
+      </c>
+      <c r="N6">
+        <v>10521000.0</v>
+      </c>
+      <c r="O6">
+        <v>492000.0</v>
+      </c>
+      <c r="P6">
+        <v>-5595000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-117660000.0</v>
+      </c>
+      <c r="R6">
+        <v>13904000.0</v>
+      </c>
+      <c r="S6">
+        <v>88253000.0</v>
+      </c>
+      <c r="T6">
+        <v>-56203000.0</v>
+      </c>
+      <c r="U6">
+        <v>-44957000.0</v>
+      </c>
+      <c r="V6">
+        <v>-45390000.0</v>
+      </c>
+      <c r="W6">
+        <v>-22866000.0</v>
+      </c>
+      <c r="X6">
+        <v>-214511000.0</v>
+      </c>
+      <c r="Y6">
+        <v>279555000.0</v>
+      </c>
+      <c r="Z6">
+        <v>77401000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-156437000.0</v>
+      </c>
+      <c r="AB6">
+        <v>183579000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-161350000.0</v>
+      </c>
+      <c r="AD6">
+        <v>147618000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-55202000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-43023000.0</v>
+      </c>
+      <c r="AG6">
+        <v>41498000.0</v>
+      </c>
+      <c r="AH6">
+        <v>111460000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-322539000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>221410000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-110338000.0</v>
+      </c>
+      <c r="AL6">
+        <v>90027000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-131204000.0</v>
+      </c>
+      <c r="AN6">
+        <v>128933000.0</v>
+      </c>
+      <c r="AO6">
+        <v>-50980000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-28543000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-540278000.0</v>
+      </c>
+      <c r="AR6">
+        <v>725964000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-974482000.0</v>
+      </c>
+      <c r="AT6">
+        <v>812508000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-602198000.0</v>
+      </c>
+      <c r="AV6">
+        <v>722416000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-26411000.0</v>
+      </c>
+      <c r="AX6">
+        <v>26170000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-25221000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-17401000.0</v>
+      </c>
+      <c r="BA6">
+        <v>82713000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-56583000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-36548000.0</v>
+      </c>
+      <c r="BD6">
+        <v>-31243000.0</v>
+      </c>
+      <c r="BE6">
+        <v>29241000.0</v>
+      </c>
+      <c r="BF6">
+        <v>-26468000.0</v>
+      </c>
+      <c r="BG6">
+        <v>49105000.0</v>
+      </c>
+      <c r="BH6">
+        <v>-40802000.0</v>
+      </c>
+      <c r="BI6">
+        <v>39870000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-1207859000.0</v>
+      </c>
+      <c r="BK6">
+        <v>1264644000.0</v>
+      </c>
+      <c r="BL6">
+        <v>-10669000.0</v>
+      </c>
+      <c r="BM6">
+        <v>15151000.0</v>
+      </c>
+      <c r="BN6">
+        <v>-44393000.0</v>
+      </c>
+      <c r="BO6">
+        <v>63974000.0</v>
+      </c>
+      <c r="BP6">
+        <v>-32947000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>22076000.0</v>
+      </c>
+      <c r="BR6">
+        <v>-91109000.0</v>
+      </c>
+      <c r="BS6">
+        <v>55996000.0</v>
+      </c>
+      <c r="BT6">
+        <v>701000.0</v>
+      </c>
+      <c r="BU6">
+        <v>-178064000.0</v>
+      </c>
+      <c r="BV6">
+        <v>10776000.0</v>
+      </c>
+      <c r="BW6">
+        <v>90934000.0</v>
+      </c>
+      <c r="BX6">
+        <v>-25873000.0</v>
+      </c>
+      <c r="BY6">
+        <v>-53522000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>54707000.0</v>
+      </c>
+      <c r="CA6">
+        <v>4237000.0</v>
+      </c>
+      <c r="CB6">
+        <v>78080000.0</v>
+      </c>
+      <c r="CC6">
+        <v>-101013000.0</v>
+      </c>
+      <c r="CD6">
+        <v>53829000.0</v>
+      </c>
+      <c r="CE6">
+        <v>-7233000.0</v>
+      </c>
+      <c r="CF6">
+        <v>-20846000.0</v>
+      </c>
+      <c r="CG6">
+        <v>15506000.0</v>
+      </c>
+      <c r="CH6">
+        <v>-47141000.0</v>
+      </c>
+      <c r="CI6">
+        <v>-60479000.0</v>
+      </c>
+      <c r="CJ6">
+        <v>69881000.0</v>
+      </c>
+      <c r="CK6">
+        <v>11786000.0</v>
+      </c>
+      <c r="CL6">
+        <v>49707000.0</v>
+      </c>
+      <c r="CM6">
+        <v>-1766000.0</v>
+      </c>
+      <c r="CN6">
+        <v>-58700000.0</v>
+      </c>
+      <c r="CO6">
+        <v>-131237000.0</v>
+      </c>
+      <c r="CP6">
+        <v>203989000.0</v>
+      </c>
+      <c r="CQ6">
+        <v>-424475000.0</v>
+      </c>
+      <c r="CR6">
+        <v>356349000.0</v>
+      </c>
+      <c r="CS6">
+        <v>20230000.0</v>
+      </c>
+      <c r="CT6">
+        <v>46110000.0</v>
+      </c>
+      <c r="CU6">
+        <v>-123810000.0</v>
+      </c>
+      <c r="CV6">
+        <v>-88945000.0</v>
+      </c>
+      <c r="CW6">
+        <v>-1534000.0</v>
+      </c>
+      <c r="CX6">
+        <v>36549000.0</v>
+      </c>
+      <c r="CY6">
+        <v>74358000.0</v>
+      </c>
+      <c r="CZ6">
+        <v>104395000.0</v>
+      </c>
+      <c r="DA6">
+        <v>-82710000.0</v>
+      </c>
+      <c r="DB6">
+        <v>48949000.0</v>
+      </c>
+      <c r="DC6">
+        <v>40100000.0</v>
+      </c>
+      <c r="DD6">
+        <v>22300000.0</v>
+      </c>
+      <c r="DE6">
+        <v>34500000.0</v>
+      </c>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>208</v>
+      </c>
+      <c r="B7">
+        <v>2500000.0</v>
+      </c>
       <c r="C7">
-        <v>1063000.0</v>
-[...3 lines deleted...]
-      <c r="F7"/>
+        <v>-2500000.0</v>
+      </c>
+      <c r="D7">
+        <v>268000.0</v>
+      </c>
+      <c r="E7">
+        <v>-6813000.0</v>
+      </c>
+      <c r="F7">
+        <v>617000.0</v>
+      </c>
       <c r="G7">
-        <v>1081000.0</v>
-[...100 lines deleted...]
-      <c r="DC7"/>
+        <v>-10008000.0</v>
+      </c>
+      <c r="H7">
+        <v>-17542000.0</v>
+      </c>
+      <c r="I7">
+        <v>9139000.0</v>
+      </c>
+      <c r="J7">
+        <v>9015000.0</v>
+      </c>
+      <c r="K7">
+        <v>-18927000.0</v>
+      </c>
+      <c r="L7">
+        <v>4676000.0</v>
+      </c>
+      <c r="M7">
+        <v>-991000.0</v>
+      </c>
+      <c r="N7">
+        <v>-5453000.0</v>
+      </c>
+      <c r="O7">
+        <v>-5439000.0</v>
+      </c>
+      <c r="P7">
+        <v>10598000.0</v>
+      </c>
+      <c r="Q7">
+        <v>2784000.0</v>
+      </c>
+      <c r="R7">
+        <v>-5319000.0</v>
+      </c>
+      <c r="S7">
+        <v>-2372000.0</v>
+      </c>
+      <c r="T7">
+        <v>2768000.0</v>
+      </c>
+      <c r="U7">
+        <v>-801000.0</v>
+      </c>
+      <c r="V7">
+        <v>-1713000.0</v>
+      </c>
+      <c r="W7">
+        <v>-1704000.0</v>
+      </c>
+      <c r="X7">
+        <v>3050000.0</v>
+      </c>
+      <c r="Y7">
+        <v>8481000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-16949000.0</v>
+      </c>
+      <c r="AA7">
+        <v>2136000.0</v>
+      </c>
+      <c r="AB7">
+        <v>1396000.0</v>
+      </c>
+      <c r="AC7">
+        <v>-1819000.0</v>
+      </c>
+      <c r="AD7">
+        <v>-8648000.0</v>
+      </c>
+      <c r="AE7">
+        <v>-12252000.0</v>
+      </c>
+      <c r="AF7">
+        <v>10579000.0</v>
+      </c>
+      <c r="AG7">
+        <v>-57000.0</v>
+      </c>
+      <c r="AH7">
+        <v>-599000.0</v>
+      </c>
+      <c r="AI7">
+        <v>-5041000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>-927000.0</v>
+      </c>
+      <c r="AK7">
+        <v>-3649000.0</v>
+      </c>
+      <c r="AL7">
+        <v>-11163000.0</v>
+      </c>
+      <c r="AM7">
+        <v>4906000.0</v>
+      </c>
+      <c r="AN7">
+        <v>1208000.0</v>
+      </c>
+      <c r="AO7">
+        <v>-3552000.0</v>
+      </c>
+      <c r="AP7">
+        <v>-5103000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>3795000.0</v>
+      </c>
+      <c r="AR7">
+        <v>422000.0</v>
+      </c>
+      <c r="AS7">
+        <v>-3937000.0</v>
+      </c>
+      <c r="AT7">
+        <v>-6221000.0</v>
+      </c>
+      <c r="AU7">
+        <v>6025000.0</v>
+      </c>
+      <c r="AV7">
+        <v>-354000.0</v>
+      </c>
+      <c r="AW7">
+        <v>-1494000.0</v>
+      </c>
+      <c r="AX7">
+        <v>-5584000.0</v>
+      </c>
+      <c r="AY7">
+        <v>1236000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>-75000.0</v>
+      </c>
+      <c r="BA7">
+        <v>6628000.0</v>
+      </c>
+      <c r="BB7">
+        <v>-2098000.0</v>
+      </c>
+      <c r="BC7">
+        <v>-3636000.0</v>
+      </c>
+      <c r="BD7">
+        <v>-1512000.0</v>
+      </c>
+      <c r="BE7">
+        <v>884000.0</v>
+      </c>
+      <c r="BF7">
+        <v>-5926000.0</v>
+      </c>
+      <c r="BG7">
+        <v>4068000.0</v>
+      </c>
+      <c r="BH7">
+        <v>11308000.0</v>
+      </c>
+      <c r="BI7">
+        <v>8852000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>-8708000.0</v>
+      </c>
+      <c r="BK7">
+        <v>-2332000.0</v>
+      </c>
+      <c r="BL7">
+        <v>3992000.0</v>
+      </c>
+      <c r="BM7">
+        <v>-5330000.0</v>
+      </c>
+      <c r="BN7">
+        <v>-12185000.0</v>
+      </c>
+      <c r="BO7">
+        <v>-19867000.0</v>
+      </c>
+      <c r="BP7">
+        <v>-3131000.0</v>
+      </c>
+      <c r="BQ7">
+        <v>-1592000.0</v>
+      </c>
+      <c r="BR7">
+        <v>-1173000.0</v>
+      </c>
+      <c r="BS7">
+        <v>7111000.0</v>
+      </c>
+      <c r="BT7">
+        <v>-703000.0</v>
+      </c>
+      <c r="BU7">
+        <v>-1271000.0</v>
+      </c>
+      <c r="BV7">
+        <v>6356000.0</v>
+      </c>
+      <c r="BW7">
+        <v>7512000.0</v>
+      </c>
+      <c r="BX7">
+        <v>365284000.0</v>
+      </c>
+      <c r="BY7">
+        <v>14900000.0</v>
+      </c>
+      <c r="BZ7">
+        <v>-391739000.0</v>
+      </c>
+      <c r="CA7">
+        <v>404323000.0</v>
+      </c>
+      <c r="CB7">
+        <v>-24695000.0</v>
+      </c>
+      <c r="CC7">
+        <v>-13375000.0</v>
+      </c>
+      <c r="CD7">
+        <v>21584000.0</v>
+      </c>
+      <c r="CE7">
+        <v>13221000.0</v>
+      </c>
+      <c r="CF7">
+        <v>-17188000.0</v>
+      </c>
+      <c r="CG7">
+        <v>6437000.0</v>
+      </c>
+      <c r="CH7">
+        <v>5704000.0</v>
+      </c>
+      <c r="CI7">
+        <v>11567000.0</v>
+      </c>
+      <c r="CJ7">
+        <v>-486000.0</v>
+      </c>
+      <c r="CK7">
+        <v>9630000.0</v>
+      </c>
+      <c r="CL7">
+        <v>3863000.0</v>
+      </c>
+      <c r="CM7">
+        <v>-2219000.0</v>
+      </c>
+      <c r="CN7">
+        <v>-1011000.0</v>
+      </c>
+      <c r="CO7">
+        <v>2827000.0</v>
+      </c>
+      <c r="CP7">
+        <v>-20415000.0</v>
+      </c>
+      <c r="CQ7">
+        <v>12906000.0</v>
+      </c>
+      <c r="CR7">
+        <v>969000.0</v>
+      </c>
+      <c r="CS7">
+        <v>7674000.0</v>
+      </c>
+      <c r="CT7">
+        <v>-17802000.0</v>
+      </c>
+      <c r="CU7">
+        <v>14900000.0</v>
+      </c>
+      <c r="CV7">
+        <v>-1388000.0</v>
+      </c>
+      <c r="CW7">
+        <v>520000.0</v>
+      </c>
+      <c r="CX7">
+        <v>-12976000.0</v>
+      </c>
+      <c r="CY7">
+        <v>7215000.0</v>
+      </c>
+      <c r="CZ7">
+        <v>5130000.0</v>
+      </c>
+      <c r="DA7">
+        <v>4523000.0</v>
+      </c>
+      <c r="DB7">
+        <v>-11012000.0</v>
+      </c>
+      <c r="DC7">
+        <v>12100000.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" t="s">
-        <v>35</v>
-[...36 lines deleted...]
-      </c>
+        <v>209</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
@@ -6149,489 +30932,351 @@
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" t="s">
-        <v>36</v>
-[...10 lines deleted...]
-      <c r="K9"/>
+        <v>210</v>
+      </c>
+      <c r="B9">
+        <v>-457000.0</v>
+      </c>
+      <c r="C9">
+        <v>457000.0</v>
+      </c>
+      <c r="D9">
+        <v>841000.0</v>
+      </c>
+      <c r="E9">
+        <v>313000.0</v>
+      </c>
+      <c r="F9">
+        <v>-558000.0</v>
+      </c>
+      <c r="G9">
+        <v>-482000.0</v>
+      </c>
+      <c r="H9">
+        <v>-235000.0</v>
+      </c>
+      <c r="I9">
+        <v>2499000.0</v>
+      </c>
+      <c r="J9">
+        <v>1291000.0</v>
+      </c>
+      <c r="K9">
+        <v>4584000.0</v>
+      </c>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
-      <c r="AV9"/>
-[...22 lines deleted...]
-      <c r="BS9"/>
+      <c r="AV9">
+        <v>-361000.0</v>
+      </c>
+      <c r="AW9">
+        <v>-43000.0</v>
+      </c>
+      <c r="AX9">
+        <v>-369000.0</v>
+      </c>
+      <c r="AY9">
+        <v>773000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>830000.0</v>
+      </c>
+      <c r="BA9">
+        <v>21000.0</v>
+      </c>
+      <c r="BB9">
+        <v>-128000.0</v>
+      </c>
+      <c r="BC9">
+        <v>1773000.0</v>
+      </c>
+      <c r="BD9">
+        <v>1324000.0</v>
+      </c>
+      <c r="BE9">
+        <v>8000.0</v>
+      </c>
+      <c r="BF9">
+        <v>861000.0</v>
+      </c>
+      <c r="BG9">
+        <v>1031000.0</v>
+      </c>
+      <c r="BH9">
+        <v>2035000.0</v>
+      </c>
+      <c r="BI9">
+        <v>-573000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>-1842000.0</v>
+      </c>
+      <c r="BK9">
+        <v>1284000.0</v>
+      </c>
+      <c r="BL9">
+        <v>1358000.0</v>
+      </c>
+      <c r="BM9">
+        <v>211000.0</v>
+      </c>
+      <c r="BN9">
+        <v>-741000.0</v>
+      </c>
+      <c r="BO9">
+        <v>1592000.0</v>
+      </c>
+      <c r="BP9">
+        <v>188000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>-264000.0</v>
+      </c>
+      <c r="BR9">
+        <v>-140000.0</v>
+      </c>
+      <c r="BS9">
+        <v>1280000.0</v>
+      </c>
       <c r="BT9"/>
-      <c r="BU9"/>
+      <c r="BU9">
+        <v>-770000.0</v>
+      </c>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" t="s">
-        <v>37</v>
-[...171 lines deleted...]
-      </c>
+        <v>211</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
       <c r="BG10">
-        <v>121070000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>1034000.0</v>
+      </c>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
       <c r="BK10">
-        <v>65217000.0</v>
-[...132 lines deleted...]
-      </c>
+        <v>2132000.0</v>
+      </c>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10"/>
+      <c r="CS10"/>
+      <c r="CT10"/>
+      <c r="CU10"/>
+      <c r="CV10"/>
+      <c r="CW10"/>
+      <c r="CX10"/>
+      <c r="CY10"/>
+      <c r="CZ10"/>
+      <c r="DA10"/>
+      <c r="DB10"/>
+      <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" t="s">
-        <v>38</v>
+        <v>212</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -6700,1264 +31345,1256 @@
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" t="s">
-        <v>39</v>
-[...318 lines deleted...]
-      </c>
+        <v>213</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12"/>
+      <c r="AG12"/>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
+      <c r="CT12"/>
+      <c r="CU12"/>
+      <c r="CV12"/>
+      <c r="CW12"/>
+      <c r="CX12"/>
+      <c r="CY12"/>
+      <c r="CZ12"/>
+      <c r="DA12"/>
+      <c r="DB12"/>
+      <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" t="s">
-        <v>40</v>
-[...318 lines deleted...]
-      </c>
+        <v>214</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" t="s">
-        <v>41</v>
+        <v>215</v>
       </c>
       <c r="B14">
-        <v>128953166.0</v>
+        <v>1816000.0</v>
       </c>
       <c r="C14">
-        <v>130026000.0</v>
+        <v>917000.0</v>
       </c>
       <c r="D14">
-        <v>130026000.0</v>
+        <v>1868000.0</v>
       </c>
       <c r="E14">
-        <v>130026000.0</v>
+        <v>1915000.0</v>
       </c>
       <c r="F14">
-        <v>129973000.0</v>
+        <v>1952000.0</v>
       </c>
       <c r="G14">
-        <v>129918000.0</v>
+        <v>1984000.0</v>
       </c>
       <c r="H14">
-        <v>129866000.0</v>
+        <v>2030000.0</v>
       </c>
       <c r="I14">
-        <v>130536000.0</v>
+        <v>2216000.0</v>
       </c>
       <c r="J14">
-        <v>132353000.0</v>
+        <v>2218000.0</v>
       </c>
       <c r="K14">
-        <v>133225000.0</v>
+        <v>2239000.0</v>
       </c>
       <c r="L14">
-        <v>133198755.0</v>
+        <v>2471000.0</v>
       </c>
       <c r="M14">
-        <v>133150000.0</v>
+        <v>2508000.0</v>
       </c>
       <c r="N14">
-        <v>134641000.0</v>
+        <v>2557000.0</v>
       </c>
       <c r="O14">
-        <v>135773000.0</v>
+        <v>2572000.0</v>
       </c>
       <c r="P14">
-        <v>135725000.0</v>
+        <v>2668000.0</v>
       </c>
       <c r="Q14">
-        <v>135677000.0</v>
+        <v>2691000.0</v>
       </c>
       <c r="R14">
-        <v>135627000.0</v>
+        <v>2687000.0</v>
       </c>
       <c r="S14">
-        <v>135572000.0</v>
+        <v>2691000.0</v>
       </c>
       <c r="T14">
-        <v>135537000.0</v>
+        <v>2748000.0</v>
       </c>
       <c r="U14">
-        <v>136200000.0</v>
+        <v>2768000.0</v>
       </c>
       <c r="V14">
-        <v>135399000.0</v>
+        <v>2708000.0</v>
       </c>
       <c r="W14">
-        <v>137705000.0</v>
+        <v>2726000.0</v>
       </c>
       <c r="X14">
-        <v>138987000.0</v>
+        <v>3016000.0</v>
       </c>
       <c r="Y14">
-        <v>138000334.0</v>
+        <v>2744000.0</v>
       </c>
       <c r="Z14">
-        <v>137898000.0</v>
+        <v>2775000.0</v>
       </c>
       <c r="AA14">
-        <v>137867000.0</v>
+        <v>2786000.0</v>
       </c>
       <c r="AB14">
-        <v>137993000.0</v>
+        <v>2786000.0</v>
       </c>
       <c r="AC14">
-        <v>137691000.0</v>
+        <v>2774000.0</v>
       </c>
       <c r="AD14">
-        <v>137592000.0</v>
+        <v>2773000.0</v>
       </c>
       <c r="AE14">
-        <v>135556000.0</v>
+        <v>3126000.0</v>
       </c>
       <c r="AF14">
-        <v>134530000.0</v>
+        <v>2417000.0</v>
       </c>
       <c r="AG14">
-        <v>134475000.0</v>
+        <v>2095000.0</v>
       </c>
       <c r="AH14">
-        <v>134467000.0</v>
+        <v>2122000.0</v>
       </c>
       <c r="AI14">
-        <v>134404000.0</v>
+        <v>2058000.0</v>
       </c>
       <c r="AJ14">
-        <v>134360000.0</v>
+        <v>2012000.0</v>
       </c>
       <c r="AK14">
-        <v>134844000.0</v>
+        <v>1953000.0</v>
       </c>
       <c r="AL14">
-        <v>133950000.0</v>
+        <v>1940000.0</v>
       </c>
       <c r="AM14">
-        <v>133493000.0</v>
+        <v>1891000.0</v>
       </c>
       <c r="AN14">
-        <v>133251000.0</v>
+        <v>1853000.0</v>
       </c>
       <c r="AO14">
-        <v>133031000.0</v>
+        <v>1813000.0</v>
       </c>
       <c r="AP14">
-        <v>132911000.0</v>
+        <v>1769000.0</v>
       </c>
       <c r="AQ14">
-        <v>133533000.0</v>
+        <v>1706000.0</v>
       </c>
       <c r="AR14">
-        <v>135763000.0</v>
+        <v>1790000.0</v>
       </c>
       <c r="AS14">
-        <v>137193000.0</v>
+        <v>1742000.0</v>
       </c>
       <c r="AT14">
-        <v>136200000.0</v>
+        <v>1632000.0</v>
       </c>
       <c r="AU14">
-        <v>137051000.0</v>
+        <v>1680000.0</v>
       </c>
       <c r="AV14">
-        <v>138334000.0</v>
+        <v>1612000.0</v>
       </c>
       <c r="AW14">
-        <v>140315000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="AX14">
-        <v>142883000.0</v>
+        <v>1583000.0</v>
       </c>
       <c r="AY14">
-        <v>142858000.0</v>
+        <v>1539000.0</v>
       </c>
       <c r="AZ14">
-        <v>143263000.0</v>
+        <v>1467000.0</v>
       </c>
       <c r="BA14">
-        <v>145382000.0</v>
+        <v>1399000.0</v>
       </c>
       <c r="BB14">
-        <v>147883000.0</v>
+        <v>1324000.0</v>
       </c>
       <c r="BC14">
-        <v>151079000.0</v>
+        <v>1257000.0</v>
       </c>
       <c r="BD14">
-        <v>156966000.0</v>
+        <v>1367000.0</v>
       </c>
       <c r="BE14">
-        <v>161728000.0</v>
+        <v>1184000.0</v>
       </c>
       <c r="BF14">
-        <v>161931000.0</v>
+        <v>1201000.0</v>
       </c>
       <c r="BG14">
-        <v>161923000.0</v>
+        <v>1199000.0</v>
       </c>
       <c r="BH14">
-        <v>161648000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="BI14">
-        <v>161507000.0</v>
+        <v>1079000.0</v>
       </c>
       <c r="BJ14">
-        <v>165541000.0</v>
+        <v>1110000.0</v>
       </c>
       <c r="BK14">
-        <v>165541000.0</v>
+        <v>1108000.0</v>
       </c>
       <c r="BL14">
-        <v>165923000.0</v>
+        <v>1097000.0</v>
       </c>
       <c r="BM14">
-        <v>165799000.0</v>
+        <v>1077000.0</v>
       </c>
       <c r="BN14">
-        <v>165879000.0</v>
+        <v>1138000.0</v>
       </c>
       <c r="BO14">
-        <v>165642000.0</v>
+        <v>1272000.0</v>
       </c>
       <c r="BP14">
-        <v>165776000.0</v>
+        <v>1381000.0</v>
       </c>
       <c r="BQ14">
-        <v>165646000.0</v>
+        <v>1336000.0</v>
       </c>
       <c r="BR14">
-        <v>165649000.0</v>
+        <v>1259000.0</v>
       </c>
       <c r="BS14">
-        <v>165098000.0</v>
+        <v>1156000.0</v>
       </c>
       <c r="BT14">
-        <v>165298000.0</v>
+        <v>379000.0</v>
       </c>
       <c r="BU14">
-        <v>165089000.0</v>
+        <v>1397000.0</v>
       </c>
       <c r="BV14">
-        <v>165290846.0</v>
+        <v>1087000.0</v>
       </c>
       <c r="BW14">
-        <v>165130123.0</v>
+        <v>1450000.0</v>
       </c>
       <c r="BX14">
-        <v>165347439.0</v>
+        <v>1575000.0</v>
       </c>
       <c r="BY14">
-        <v>165148233.0</v>
+        <v>1315000.0</v>
       </c>
       <c r="BZ14">
-        <v>164877000.0</v>
+        <v>706000.0</v>
       </c>
       <c r="CA14">
-        <v>164174842.0</v>
+        <v>794000.0</v>
       </c>
       <c r="CB14">
-        <v>164693000.0</v>
+        <v>1880000.0</v>
       </c>
       <c r="CC14">
-        <v>165076000.0</v>
+        <v>-544000.0</v>
       </c>
       <c r="CD14">
-        <v>165187000.0</v>
+        <v>5606000.0</v>
       </c>
       <c r="CE14">
-        <v>164483000.0</v>
+        <v>3025000.0</v>
       </c>
       <c r="CF14">
-        <v>165510000.0</v>
+        <v>4184000.0</v>
       </c>
       <c r="CG14">
-        <v>165467000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="CH14">
-        <v>165259000.0</v>
+        <v>3192000.0</v>
       </c>
       <c r="CI14">
-        <v>165163000.0</v>
+        <v>4186000.0</v>
       </c>
       <c r="CJ14">
-        <v>165163035.0</v>
+        <v>6459000.0</v>
       </c>
       <c r="CK14">
-        <v>164736240.0</v>
+        <v>7817000.0</v>
       </c>
       <c r="CL14">
-        <v>174229443.0</v>
+        <v>6346000.0</v>
       </c>
       <c r="CM14">
-        <v>154898817.0</v>
+        <v>9319000.0</v>
       </c>
       <c r="CN14">
-        <v>154898817.0</v>
+        <v>13551000.0</v>
       </c>
       <c r="CO14">
-        <v>164824000.0</v>
+        <v>10081000.0</v>
       </c>
       <c r="CP14">
-        <v>164912000.0</v>
+        <v>6851000.0</v>
       </c>
       <c r="CQ14">
-        <v>164462000.0</v>
+        <v>567000.0</v>
       </c>
       <c r="CR14">
-        <v>166629000.0</v>
+        <v>1192000.0</v>
       </c>
       <c r="CS14">
-        <v>166414000.0</v>
+        <v>730000.0</v>
       </c>
       <c r="CT14">
-        <v>168218000.0</v>
+        <v>1030000.0</v>
       </c>
       <c r="CU14">
-        <v>177455000.0</v>
+        <v>103000.0</v>
       </c>
       <c r="CV14">
-        <v>177455000.0</v>
+        <v>2016000.0</v>
       </c>
       <c r="CW14">
-        <v>180444000.0</v>
+        <v>3207000.0</v>
       </c>
       <c r="CX14">
-        <v>183596000.0</v>
+        <v>1423000.0</v>
       </c>
       <c r="CY14">
-        <v>192878000.0</v>
+        <v>738000.0</v>
       </c>
       <c r="CZ14">
-        <v>192878000.0</v>
+        <v>-5422000.0</v>
       </c>
       <c r="DA14">
-        <v>196067000.0</v>
+        <v>3518000.0</v>
       </c>
       <c r="DB14">
-        <v>195109000.0</v>
+        <v>2302000.0</v>
       </c>
       <c r="DC14">
-        <v>207156000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>900000.0</v>
+      </c>
+      <c r="DD14"/>
+      <c r="DE14"/>
     </row>
     <row r="15" spans="1:109">
       <c r="A15" t="s">
-        <v>42</v>
-[...106 lines deleted...]
-      <c r="DC15"/>
+        <v>216</v>
+      </c>
+      <c r="B15">
+        <v>15909000.0</v>
+      </c>
+      <c r="C15">
+        <v>11017000.0</v>
+      </c>
+      <c r="D15">
+        <v>11066000.0</v>
+      </c>
+      <c r="E15">
+        <v>11063000.0</v>
+      </c>
+      <c r="F15">
+        <v>11062000.0</v>
+      </c>
+      <c r="G15">
+        <v>11061000.0</v>
+      </c>
+      <c r="H15">
+        <v>11043000.0</v>
+      </c>
+      <c r="I15">
+        <v>11044000.0</v>
+      </c>
+      <c r="J15">
+        <v>11127000.0</v>
+      </c>
+      <c r="K15">
+        <v>11308000.0</v>
+      </c>
+      <c r="L15">
+        <v>11323000.0</v>
+      </c>
+      <c r="M15">
+        <v>11321000.0</v>
+      </c>
+      <c r="N15">
+        <v>11319000.0</v>
+      </c>
+      <c r="O15">
+        <v>49209000.0</v>
+      </c>
+      <c r="P15">
+        <v>11534000.0</v>
+      </c>
+      <c r="Q15">
+        <v>38677000.0</v>
+      </c>
+      <c r="R15">
+        <v>11535000.0</v>
+      </c>
+      <c r="S15">
+        <v>41385000.0</v>
+      </c>
+      <c r="T15">
+        <v>11518000.0</v>
+      </c>
+      <c r="U15">
+        <v>65726000.0</v>
+      </c>
+      <c r="V15">
+        <v>11518000.0</v>
+      </c>
+      <c r="W15">
+        <v>29128000.0</v>
+      </c>
+      <c r="X15">
+        <v>11732000.0</v>
+      </c>
+      <c r="Y15">
+        <v>11734000.0</v>
+      </c>
+      <c r="Z15">
+        <v>11733000.0</v>
+      </c>
+      <c r="AA15">
+        <v>58663000.0</v>
+      </c>
+      <c r="AB15">
+        <v>11713000.0</v>
+      </c>
+      <c r="AC15">
+        <v>46154000.0</v>
+      </c>
+      <c r="AD15">
+        <v>11700000.0</v>
+      </c>
+      <c r="AE15">
+        <v>65362000.0</v>
+      </c>
+      <c r="AF15">
+        <v>11430000.0</v>
+      </c>
+      <c r="AG15">
+        <v>45043000.0</v>
+      </c>
+      <c r="AH15">
+        <v>11427000.0</v>
+      </c>
+      <c r="AI15">
+        <v>50412000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>11411000.0</v>
+      </c>
+      <c r="AK15">
+        <v>44968000.0</v>
+      </c>
+      <c r="AL15">
+        <v>11386000.0</v>
+      </c>
+      <c r="AM15">
+        <v>50198000.0</v>
+      </c>
+      <c r="AN15">
+        <v>11326000.0</v>
+      </c>
+      <c r="AO15">
+        <v>44585000.0</v>
+      </c>
+      <c r="AP15">
+        <v>11305000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>44551000.0</v>
+      </c>
+      <c r="AR15">
+        <v>11385000.0</v>
+      </c>
+      <c r="AS15">
+        <v>45509000.0</v>
+      </c>
+      <c r="AT15">
+        <v>11592000.0</v>
+      </c>
+      <c r="AU15">
+        <v>45676000.0</v>
+      </c>
+      <c r="AV15">
+        <v>10318000.0</v>
+      </c>
+      <c r="AW15">
+        <v>45062000.0</v>
+      </c>
+      <c r="AX15">
+        <v>10513000.0</v>
+      </c>
+      <c r="AY15">
+        <v>72279000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>10703000.0</v>
+      </c>
+      <c r="BA15">
+        <v>10796000.0</v>
+      </c>
+      <c r="BB15">
+        <v>11023000.0</v>
+      </c>
+      <c r="BC15">
+        <v>114302000.0</v>
+      </c>
+      <c r="BD15">
+        <v>11402000.0</v>
+      </c>
+      <c r="BE15">
+        <v>11883000.0</v>
+      </c>
+      <c r="BF15">
+        <v>12144000.0</v>
+      </c>
+      <c r="BG15">
+        <v>28339000.0</v>
+      </c>
+      <c r="BH15">
+        <v>12106000.0</v>
+      </c>
+      <c r="BI15">
+        <v>12105000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>108943000.0</v>
+      </c>
+      <c r="BK15">
+        <v>16956000.0</v>
+      </c>
+      <c r="BL15">
+        <v>10496000.0</v>
+      </c>
+      <c r="BM15">
+        <v>10496000.0</v>
+      </c>
+      <c r="BN15">
+        <v>10738000.0</v>
+      </c>
+      <c r="BO15">
+        <v>16670000.0</v>
+      </c>
+      <c r="BP15">
+        <v>10448000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>10448000.0</v>
+      </c>
+      <c r="BR15">
+        <v>10436000.0</v>
+      </c>
+      <c r="BS15">
+        <v>12737000.0</v>
+      </c>
+      <c r="BT15">
+        <v>10335000.0</v>
+      </c>
+      <c r="BU15">
+        <v>10331000.0</v>
+      </c>
+      <c r="BV15">
+        <v>10330000.0</v>
+      </c>
+      <c r="BW15">
+        <v>10430000.0</v>
+      </c>
+      <c r="BX15">
+        <v>11016000.0</v>
+      </c>
+      <c r="BY15">
+        <v>9668000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>10261000.0</v>
+      </c>
+      <c r="CA15">
+        <v>12055000.0</v>
+      </c>
+      <c r="CB15">
+        <v>10205000.0</v>
+      </c>
+      <c r="CC15">
+        <v>79000.0</v>
+      </c>
+      <c r="CD15">
+        <v>20357000.0</v>
+      </c>
+      <c r="CE15">
+        <v>16466000.0</v>
+      </c>
+      <c r="CF15">
+        <v>10182000.0</v>
+      </c>
+      <c r="CG15">
+        <v>10197000.0</v>
+      </c>
+      <c r="CH15">
+        <v>10317000.0</v>
+      </c>
+      <c r="CI15">
+        <v>10026000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>10802000.0</v>
+      </c>
+      <c r="CK15">
+        <v>9817000.0</v>
+      </c>
+      <c r="CL15">
+        <v>9610000.0</v>
+      </c>
+      <c r="CM15">
+        <v>25111000.0</v>
+      </c>
+      <c r="CN15">
+        <v>6244000.0</v>
+      </c>
+      <c r="CO15">
+        <v>4318000.0</v>
+      </c>
+      <c r="CP15">
+        <v>4116000.0</v>
+      </c>
+      <c r="CQ15">
+        <v>26931000.0</v>
+      </c>
+      <c r="CR15">
+        <v>3717000.0</v>
+      </c>
+      <c r="CS15">
+        <v>3678000.0</v>
+      </c>
+      <c r="CT15">
+        <v>3467000.0</v>
+      </c>
+      <c r="CU15">
+        <v>3285000.0</v>
+      </c>
+      <c r="CV15">
+        <v>3971000.0</v>
+      </c>
+      <c r="CW15">
+        <v>3719000.0</v>
+      </c>
+      <c r="CX15">
+        <v>3465000.0</v>
+      </c>
+      <c r="CY15">
+        <v>3060000.0</v>
+      </c>
+      <c r="CZ15">
+        <v>3387000.0</v>
+      </c>
+      <c r="DA15">
+        <v>3395000.0</v>
+      </c>
+      <c r="DB15">
+        <v>3588000.0</v>
+      </c>
+      <c r="DC15">
+        <v>3700000.0</v>
+      </c>
       <c r="DD15"/>
       <c r="DE15"/>
     </row>
     <row r="16" spans="1:109">
       <c r="A16" t="s">
-        <v>43</v>
-[...13 lines deleted...]
-      <c r="N16"/>
+        <v>217</v>
+      </c>
+      <c r="B16">
+        <v>330925000.0</v>
+      </c>
+      <c r="C16">
+        <v>232634000.0</v>
+      </c>
+      <c r="D16">
+        <v>252443000.0</v>
+      </c>
+      <c r="E16">
+        <v>174965000.0</v>
+      </c>
+      <c r="F16">
+        <v>340389000.0</v>
+      </c>
+      <c r="G16">
+        <v>170324000.0</v>
+      </c>
+      <c r="H16">
+        <v>217307000.0</v>
+      </c>
+      <c r="I16">
+        <v>317821000.0</v>
+      </c>
+      <c r="J16">
+        <v>443513000.0</v>
+      </c>
+      <c r="K16">
+        <v>320357000.0</v>
+      </c>
+      <c r="L16">
+        <v>245605000.0</v>
+      </c>
+      <c r="M16">
+        <v>329409000.0</v>
+      </c>
+      <c r="N16">
+        <v>60207000.0</v>
+      </c>
       <c r="O16">
-        <v>33884000.0</v>
-[...3 lines deleted...]
-      <c r="R16"/>
+        <v>49686000.0</v>
+      </c>
+      <c r="P16">
+        <v>49194000.0</v>
+      </c>
+      <c r="Q16">
+        <v>54789000.0</v>
+      </c>
+      <c r="R16">
+        <v>172449000.0</v>
+      </c>
       <c r="S16">
-        <v>5810000.0</v>
-[...3 lines deleted...]
-      <c r="V16"/>
+        <v>158545000.0</v>
+      </c>
+      <c r="T16">
+        <v>70292000.0</v>
+      </c>
+      <c r="U16">
+        <v>126495000.0</v>
+      </c>
+      <c r="V16">
+        <v>171452000.0</v>
+      </c>
       <c r="W16">
-        <v>8180000.0</v>
-[...83 lines deleted...]
-      <c r="DB16"/>
+        <v>216842000.0</v>
+      </c>
+      <c r="X16">
+        <v>239708000.0</v>
+      </c>
+      <c r="Y16">
+        <v>454219000.0</v>
+      </c>
+      <c r="Z16">
+        <v>174664000.0</v>
+      </c>
+      <c r="AA16">
+        <v>97263000.0</v>
+      </c>
+      <c r="AB16">
+        <v>253700000.0</v>
+      </c>
+      <c r="AC16">
+        <v>70121000.0</v>
+      </c>
+      <c r="AD16">
+        <v>231471000.0</v>
+      </c>
+      <c r="AE16">
+        <v>83853000.0</v>
+      </c>
+      <c r="AF16">
+        <v>139055000.0</v>
+      </c>
+      <c r="AG16">
+        <v>182078000.0</v>
+      </c>
+      <c r="AH16">
+        <v>140580000.0</v>
+      </c>
+      <c r="AI16">
+        <v>29120000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>351659000.0</v>
+      </c>
+      <c r="AK16">
+        <v>130249000.0</v>
+      </c>
+      <c r="AL16">
+        <v>240587000.0</v>
+      </c>
+      <c r="AM16">
+        <v>150560000.0</v>
+      </c>
+      <c r="AN16">
+        <v>281764000.0</v>
+      </c>
+      <c r="AO16">
+        <v>152831000.0</v>
+      </c>
+      <c r="AP16">
+        <v>203811000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>232354000.0</v>
+      </c>
+      <c r="AR16">
+        <v>772632000.0</v>
+      </c>
+      <c r="AS16">
+        <v>46668000.0</v>
+      </c>
+      <c r="AT16">
+        <v>1021150000.0</v>
+      </c>
+      <c r="AU16">
+        <v>208642000.0</v>
+      </c>
+      <c r="AV16">
+        <v>810840000.0</v>
+      </c>
+      <c r="AW16">
+        <v>88424000.0</v>
+      </c>
+      <c r="AX16">
+        <v>114835000.0</v>
+      </c>
+      <c r="AY16">
+        <v>88665000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>113886000.0</v>
+      </c>
+      <c r="BA16">
+        <v>131287000.0</v>
+      </c>
+      <c r="BB16">
+        <v>48574000.0</v>
+      </c>
+      <c r="BC16">
+        <v>105157000.0</v>
+      </c>
+      <c r="BD16">
+        <v>141705000.0</v>
+      </c>
+      <c r="BE16">
+        <v>172948000.0</v>
+      </c>
+      <c r="BF16">
+        <v>143707000.0</v>
+      </c>
+      <c r="BG16">
+        <v>170175000.0</v>
+      </c>
+      <c r="BH16">
+        <v>121070000.0</v>
+      </c>
+      <c r="BI16">
+        <v>161872000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>122002000.0</v>
+      </c>
+      <c r="BK16">
+        <v>1329861000.0</v>
+      </c>
+      <c r="BL16">
+        <v>65217000.0</v>
+      </c>
+      <c r="BM16">
+        <v>75886000.0</v>
+      </c>
+      <c r="BN16">
+        <v>60735000.0</v>
+      </c>
+      <c r="BO16">
+        <v>105128000.0</v>
+      </c>
+      <c r="BP16">
+        <v>41154000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>74101000.0</v>
+      </c>
+      <c r="BR16">
+        <v>52025000.0</v>
+      </c>
+      <c r="BS16">
+        <v>143134000.0</v>
+      </c>
+      <c r="BT16">
+        <v>87138000.0</v>
+      </c>
+      <c r="BU16">
+        <v>86437000.0</v>
+      </c>
+      <c r="BV16">
+        <v>264501000.0</v>
+      </c>
+      <c r="BW16">
+        <v>253725000.0</v>
+      </c>
+      <c r="BX16">
+        <v>162791000.0</v>
+      </c>
+      <c r="BY16">
+        <v>188664000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>242186000.0</v>
+      </c>
+      <c r="CA16">
+        <v>187479000.0</v>
+      </c>
+      <c r="CB16">
+        <v>183242000.0</v>
+      </c>
+      <c r="CC16">
+        <v>105162000.0</v>
+      </c>
+      <c r="CD16">
+        <v>105162000.0</v>
+      </c>
+      <c r="CE16">
+        <v>51333000.0</v>
+      </c>
+      <c r="CF16">
+        <v>58566000.0</v>
+      </c>
+      <c r="CG16">
+        <v>79412000.0</v>
+      </c>
+      <c r="CH16">
+        <v>63906000.0</v>
+      </c>
+      <c r="CI16">
+        <v>111047000.0</v>
+      </c>
+      <c r="CJ16">
+        <v>171526000.0</v>
+      </c>
+      <c r="CK16">
+        <v>101645000.0</v>
+      </c>
+      <c r="CL16">
+        <v>89859000.0</v>
+      </c>
+      <c r="CM16">
+        <v>40152000.0</v>
+      </c>
+      <c r="CN16">
+        <v>41918000.0</v>
+      </c>
+      <c r="CO16">
+        <v>100618000.0</v>
+      </c>
+      <c r="CP16">
+        <v>231855000.0</v>
+      </c>
+      <c r="CQ16">
+        <v>27866000.0</v>
+      </c>
+      <c r="CR16">
+        <v>452341000.0</v>
+      </c>
+      <c r="CS16">
+        <v>95992000.0</v>
+      </c>
+      <c r="CT16">
+        <v>75762000.0</v>
+      </c>
+      <c r="CU16">
+        <v>29652000.0</v>
+      </c>
+      <c r="CV16">
+        <v>153462000.0</v>
+      </c>
+      <c r="CW16">
+        <v>242407000.0</v>
+      </c>
+      <c r="CX16">
+        <v>243941000.0</v>
+      </c>
+      <c r="CY16">
+        <v>207392000.0</v>
+      </c>
+      <c r="CZ16">
+        <v>133034000.0</v>
+      </c>
+      <c r="DA16">
+        <v>28639000.0</v>
+      </c>
+      <c r="DB16">
+        <v>111349000.0</v>
+      </c>
       <c r="DC16">
-        <v>-154300000.0</v>
-[...2 lines deleted...]
-      <c r="DE16"/>
+        <v>62400000.0</v>
+      </c>
+      <c r="DD16">
+        <v>22300000.0</v>
+      </c>
+      <c r="DE16">
+        <v>34500000.0</v>
+      </c>
     </row>
     <row r="17" spans="1:109">
       <c r="A17" t="s">
-        <v>44</v>
+        <v>218</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -8026,178 +32663,420 @@
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
     </row>
     <row r="18" spans="1:109">
       <c r="A18" t="s">
-        <v>45</v>
-[...108 lines deleted...]
-      <c r="DE18"/>
+        <v>219</v>
+      </c>
+      <c r="B18">
+        <v>20144000.0</v>
+      </c>
+      <c r="C18">
+        <v>15835000.0</v>
+      </c>
+      <c r="D18">
+        <v>19872000.0</v>
+      </c>
+      <c r="E18">
+        <v>10762000.0</v>
+      </c>
+      <c r="F18">
+        <v>14749000.0</v>
+      </c>
+      <c r="G18">
+        <v>4456000.0</v>
+      </c>
+      <c r="H18">
+        <v>-4867000.0</v>
+      </c>
+      <c r="I18">
+        <v>16431000.0</v>
+      </c>
+      <c r="J18">
+        <v>19033000.0</v>
+      </c>
+      <c r="K18">
+        <v>-6595000.0</v>
+      </c>
+      <c r="L18">
+        <v>11584000.0</v>
+      </c>
+      <c r="M18">
+        <v>7201000.0</v>
+      </c>
+      <c r="N18">
+        <v>8957000.0</v>
+      </c>
+      <c r="O18">
+        <v>13508000.0</v>
+      </c>
+      <c r="P18">
+        <v>32842000.0</v>
+      </c>
+      <c r="Q18">
+        <v>24928000.0</v>
+      </c>
+      <c r="R18">
+        <v>15231000.0</v>
+      </c>
+      <c r="S18">
+        <v>18743000.0</v>
+      </c>
+      <c r="T18">
+        <v>21788000.0</v>
+      </c>
+      <c r="U18">
+        <v>16187000.0</v>
+      </c>
+      <c r="V18">
+        <v>9937000.0</v>
+      </c>
+      <c r="W18">
+        <v>17145000.0</v>
+      </c>
+      <c r="X18">
+        <v>18471000.0</v>
+      </c>
+      <c r="Y18">
+        <v>27836000.0</v>
+      </c>
+      <c r="Z18">
+        <v>8951000.0</v>
+      </c>
+      <c r="AA18">
+        <v>22928000.0</v>
+      </c>
+      <c r="AB18">
+        <v>22535000.0</v>
+      </c>
+      <c r="AC18">
+        <v>19125000.0</v>
+      </c>
+      <c r="AD18">
+        <v>15436000.0</v>
+      </c>
+      <c r="AE18">
+        <v>12119000.0</v>
+      </c>
+      <c r="AF18">
+        <v>29402000.0</v>
+      </c>
+      <c r="AG18">
+        <v>20455000.0</v>
+      </c>
+      <c r="AH18">
+        <v>21267000.0</v>
+      </c>
+      <c r="AI18">
+        <v>41278000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>25717000.0</v>
+      </c>
+      <c r="AK18">
+        <v>16105000.0</v>
+      </c>
+      <c r="AL18">
+        <v>9522000.0</v>
+      </c>
+      <c r="AM18">
+        <v>24973000.0</v>
+      </c>
+      <c r="AN18">
+        <v>19343000.0</v>
+      </c>
+      <c r="AO18">
+        <v>15508000.0</v>
+      </c>
+      <c r="AP18">
+        <v>13641000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>21610000.0</v>
+      </c>
+      <c r="AR18">
+        <v>19780000.0</v>
+      </c>
+      <c r="AS18">
+        <v>15735000.0</v>
+      </c>
+      <c r="AT18">
+        <v>12709000.0</v>
+      </c>
+      <c r="AU18">
+        <v>26363000.0</v>
+      </c>
+      <c r="AV18">
+        <v>22955000.0</v>
+      </c>
+      <c r="AW18">
+        <v>21911000.0</v>
+      </c>
+      <c r="AX18">
+        <v>17101000.0</v>
+      </c>
+      <c r="AY18">
+        <v>22593000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>19185000.0</v>
+      </c>
+      <c r="BA18">
+        <v>26257000.0</v>
+      </c>
+      <c r="BB18">
+        <v>18374000.0</v>
+      </c>
+      <c r="BC18">
+        <v>19137000.0</v>
+      </c>
+      <c r="BD18">
+        <v>25779000.0</v>
+      </c>
+      <c r="BE18">
+        <v>21467000.0</v>
+      </c>
+      <c r="BF18">
+        <v>18969000.0</v>
+      </c>
+      <c r="BG18">
+        <v>27406000.0</v>
+      </c>
+      <c r="BH18">
+        <v>21471000.0</v>
+      </c>
+      <c r="BI18">
+        <v>29239000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>10700000.0</v>
+      </c>
+      <c r="BK18">
+        <v>-8376000.0</v>
+      </c>
+      <c r="BL18">
+        <v>30048000.0</v>
+      </c>
+      <c r="BM18">
+        <v>14179000.0</v>
+      </c>
+      <c r="BN18">
+        <v>8533000.0</v>
+      </c>
+      <c r="BO18">
+        <v>-1781000.0</v>
+      </c>
+      <c r="BP18">
+        <v>18429000.0</v>
+      </c>
+      <c r="BQ18">
+        <v>85322000.0</v>
+      </c>
+      <c r="BR18">
+        <v>49876000.0</v>
+      </c>
+      <c r="BS18">
+        <v>24038000.0</v>
+      </c>
+      <c r="BT18">
+        <v>20089000.0</v>
+      </c>
+      <c r="BU18">
+        <v>10174000.0</v>
+      </c>
+      <c r="BV18">
+        <v>20602000.0</v>
+      </c>
+      <c r="BW18">
+        <v>18050000.0</v>
+      </c>
+      <c r="BX18">
+        <v>3999000.0</v>
+      </c>
+      <c r="BY18">
+        <v>13234000.0</v>
+      </c>
+      <c r="BZ18">
+        <v>12017000.0</v>
+      </c>
+      <c r="CA18">
+        <v>412959000.0</v>
+      </c>
+      <c r="CB18">
+        <v>13508000.0</v>
+      </c>
+      <c r="CC18">
+        <v>2161000.0</v>
+      </c>
+      <c r="CD18">
+        <v>36264000.0</v>
+      </c>
+      <c r="CE18">
+        <v>26953000.0</v>
+      </c>
+      <c r="CF18">
+        <v>19625000.0</v>
+      </c>
+      <c r="CG18">
+        <v>26403000.0</v>
+      </c>
+      <c r="CH18">
+        <v>26237000.0</v>
+      </c>
+      <c r="CI18">
+        <v>32067000.0</v>
+      </c>
+      <c r="CJ18">
+        <v>24843000.0</v>
+      </c>
+      <c r="CK18">
+        <v>30288000.0</v>
+      </c>
+      <c r="CL18">
+        <v>24729000.0</v>
+      </c>
+      <c r="CM18">
+        <v>12558000.0</v>
+      </c>
+      <c r="CN18">
+        <v>30458000.0</v>
+      </c>
+      <c r="CO18">
+        <v>25864000.0</v>
+      </c>
+      <c r="CP18">
+        <v>29338000.0</v>
+      </c>
+      <c r="CQ18">
+        <v>138001000.0</v>
+      </c>
+      <c r="CR18">
+        <v>-104240000.0</v>
+      </c>
+      <c r="CS18">
+        <v>31377000.0</v>
+      </c>
+      <c r="CT18">
+        <v>4694000.0</v>
+      </c>
+      <c r="CU18">
+        <v>39071000.0</v>
+      </c>
+      <c r="CV18">
+        <v>25885000.0</v>
+      </c>
+      <c r="CW18">
+        <v>21212000.0</v>
+      </c>
+      <c r="CX18">
+        <v>9546000.0</v>
+      </c>
+      <c r="CY18">
+        <v>37253000.0</v>
+      </c>
+      <c r="CZ18">
+        <v>25841000.0</v>
+      </c>
+      <c r="DA18">
+        <v>26017000.0</v>
+      </c>
+      <c r="DB18">
+        <v>10235000.0</v>
+      </c>
+      <c r="DC18">
+        <v>27000000.0</v>
+      </c>
+      <c r="DD18">
+        <v>62500000.0</v>
+      </c>
+      <c r="DE18">
+        <v>31500000.0</v>
+      </c>
     </row>
     <row r="19" spans="1:109">
       <c r="A19" t="s">
-        <v>46</v>
-[...13 lines deleted...]
-      <c r="N19"/>
+        <v>220</v>
+      </c>
+      <c r="B19">
+        <v>14301000.0</v>
+      </c>
+      <c r="C19">
+        <v>39108000.0</v>
+      </c>
+      <c r="D19">
+        <v>5216000.0</v>
+      </c>
+      <c r="E19">
+        <v>-137628000.0</v>
+      </c>
+      <c r="F19">
+        <v>-8399000.0</v>
+      </c>
+      <c r="G19">
+        <v>-65775000.0</v>
+      </c>
+      <c r="H19">
+        <v>-1226000.0</v>
+      </c>
+      <c r="I19">
+        <v>-43935000.0</v>
+      </c>
+      <c r="J19">
+        <v>-4224000.0</v>
+      </c>
+      <c r="K19">
+        <v>678494000.0</v>
+      </c>
+      <c r="L19">
+        <v>42335000.0</v>
+      </c>
+      <c r="M19">
+        <v>52820000.0</v>
+      </c>
+      <c r="N19">
+        <v>-133149000.0</v>
+      </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
@@ -8252,15470 +33131,51 @@
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
     </row>
     <row r="20" spans="1:109">
       <c r="A20" t="s">
-        <v>47</v>
-[...15418 lines deleted...]
-        <v>189</v>
+        <v>221</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -23784,9292 +33244,73 @@
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
     </row>
     <row r="21" spans="1:109">
       <c r="A21" t="s">
-        <v>190</v>
+        <v>222</v>
       </c>
       <c r="B21">
-        <v>25214000.0</v>
+        <v>-121197000.0</v>
       </c>
       <c r="C21">
-        <v>23037000.0</v>
+        <v>-121180000.0</v>
       </c>
       <c r="D21">
-        <v>21633000.0</v>
+        <v>-121179000.0</v>
       </c>
       <c r="E21">
-        <v>19253000.0</v>
+        <v>-71179000.0</v>
       </c>
       <c r="F21">
-        <v>19098000.0</v>
+        <v>-21179000.0</v>
       </c>
       <c r="G21">
-        <v>19207000.0</v>
+        <v>-16177000.0</v>
       </c>
       <c r="H21">
-        <v>15611000.0</v>
-[...9216 lines deleted...]
-      <c r="G21">
         <v>-112427000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
@@ -33126,2772 +33367,2800 @@
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
+      <c r="DE21"/>
     </row>
-    <row r="22" spans="1:108">
+    <row r="22" spans="1:109">
       <c r="A22" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B22">
+        <v>20124000.0</v>
+      </c>
+      <c r="C22">
         <v>20304000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>18813000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>18382000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>15399000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>15431000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>12057000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>9648000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>13762000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2543000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-140390000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>8302000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>14189000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>16240000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>19492000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>21152000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>21623000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>22186000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>18553000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>18187000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>20444000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>18898000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>18279000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>19474000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>4276000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>22511000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>22409000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>22897000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>24554000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>24383000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>21389000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>22372000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>23330000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>31836000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>20602000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>21370000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>21587000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>20578000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>20698000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>20551000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>21527000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>20718000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>18785000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>19602000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>19234000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>20472000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>20210000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>19983000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>19688000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>17813000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>16067000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>17995000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>17715000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>17563000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>17736000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>18673000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>19315000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>18789000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>16766000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>17259000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>15636000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-11258000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>15447000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>16758000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>14655000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>20980000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>16838000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>15476000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>18132000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>15852000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>15759000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>14355000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>11727000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>9113000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>6300000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>7289000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>8456000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>10251000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>9911000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>11306000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>24893000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>13313000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>12844000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>16160000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>17482000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>18573000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>-129988000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>9485000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>9610000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>4618000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>2960000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>7527000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>12378000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>29166000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>26061000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>21069000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>21698000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>20764000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>19572000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>18814000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>19928000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>19465000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>20414000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>18746000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>19079000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>18100000.0</v>
       </c>
-      <c r="DC22"/>
       <c r="DD22"/>
+      <c r="DE22"/>
     </row>
-    <row r="23" spans="1:108">
+    <row r="23" spans="1:109">
       <c r="A23" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B23">
+        <v>194864000.0</v>
+      </c>
+      <c r="C23">
         <v>130291000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>186870000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>42042000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>195200000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>40422000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>27272000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-29898000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>147975000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-67779000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-19609000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-70808000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>93874000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-164177000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-110905000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-294908000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-5485000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>16106000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-15500000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-26596000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>265702000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>184637000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>148320000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>278884000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>212600000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-33805000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>27051000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-128010000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>163260000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-81881000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-47203000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-46082000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>115047000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-79550000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>66468000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-16500000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>109405000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-3244000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>106558000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-48128000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>175403000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>102616000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>40416000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-37863000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>159960000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>15363000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>23126000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-53633000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>99105000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-23601000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>6082000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-80764000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>137551000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-304000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-18322000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-81985000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>175287000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-26882000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-39282000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-169650000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>56221000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>279408000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-15184000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>36980000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>119401000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-35385000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>78334000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>40610000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>240486000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-89085000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-13285000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-25038000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>417412000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>24555000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>5773000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-68454000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-111893000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>2999000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>28842000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-1481000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-28573000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-54171000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-10010000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-74794000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-75302000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-2756000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-25547000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>17092000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-6154000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-94204000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-18840000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-91376000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>56312000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-101400000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-19750000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-167938000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>267194000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>26015000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>76453000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>124419000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>85375000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>43259000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>32835000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-46599000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>35572000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>36000000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-1800000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>382900000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:108">
+    <row r="24" spans="1:109">
       <c r="A24" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B24">
+        <v>68711000.0</v>
+      </c>
+      <c r="C24">
         <v>-17528000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-79928000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-145040000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>82586000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-44781000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>35991000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-51159000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>74535000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>25949000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-1284000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>8984000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-176321000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-341061000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-238630000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-138758000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-6754000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-12876000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-43577000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-54883000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>44441000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>214432000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-148803000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>88721000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-69349000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-11348000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>94063000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>67555000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-45023000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-10091000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>44487000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>59081000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-7260000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-101966000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>41852000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-38276000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-118643000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-105428000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-109885000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-64999000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-96080000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-6511000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-158882000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-139769000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-134496000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>65894000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-198730000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-64199000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-24900000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-64965000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-156913000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-77858000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-74109000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-27181000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-396969000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>16082000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-1707000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-77053000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>11746000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-68170000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>23201000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>45103000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>144474000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>62765000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>39696000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-16034000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>430290000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-85363000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-101058000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-136053000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>4822000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-34089000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>16754000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-18795000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-86207000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-38021000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>13282000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-6862000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-60157000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-759000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-232811000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-101060000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-260934000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-150144000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-149573000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-144737000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-209947000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-170448000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-31479000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-30045000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-23443000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>42595000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>10407000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>526345000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>483265000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-24423000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>9011000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>80833000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>30596000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>61027000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>20661000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-87770000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-278219000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-473509000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-173768000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>-243000000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>-584600000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>-314100000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:108">
+    <row r="25" spans="1:109">
       <c r="A25" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B25">
+        <v>-1178000.0</v>
+      </c>
+      <c r="C25">
         <v>-1377000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>217000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-1410000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-2807000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-2163000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>29000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-2210000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-4820000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>8502000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>146378000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-823000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1570000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>798000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>640000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-259000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-3353000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-2846000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-1563000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-1489000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-9267000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-1328000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-1076000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-544000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>20782000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-1371000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-1932000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-1191000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-1480000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-1581000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-920000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-1735000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-2035000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>13787000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>5986000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-1706000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-1665000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-1212000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-1607000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-1178000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-1425000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-1112000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>2392000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-417000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-402000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-312000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>2663000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1859000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1846000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>3457000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>7455000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>2621000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>3231000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>3526000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>4653000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>3392000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>5533000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>3310000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-3385000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>6343000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>4980000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>5665000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>10878000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>3230000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>6392000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-824000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>7321000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>73042000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>34276000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>2830000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>12346000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-787000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1903000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>949000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-365116000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-13560000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>396595000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-659000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>27444000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>16080000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-16623000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-157000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>20197000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-2042000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>1276000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-1728000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>149588000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>3844000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>5276000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>1450000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>16808000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>7411000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>32490000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>95837000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-131093000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>3194000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>1164000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>3763000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>6080000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>-959000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>1637000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>10696000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>6179000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-154000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>665000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-2400000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>66900000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>35100000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:108">
+    <row r="26" spans="1:109">
       <c r="A26" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B26">
+        <v>-15765000.0</v>
+      </c>
+      <c r="C26">
         <v>-15959000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-3887000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
         <v>1000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>0.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-7549000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-11900000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-1257000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
         <v>-22196000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>1000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-1000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>-4568000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-20767000.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>-20192000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-22634000.0</v>
       </c>
-      <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>-7208000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-13810000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-8617000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-50177000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-7029000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-2199000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-17379000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-33338000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-38657000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-39927000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-85102000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-21752000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>253854000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>1013111000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>191481000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>29087000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>613482000.0</v>
       </c>
-      <c r="BK26"/>
       <c r="BL26"/>
-      <c r="BM26">
+      <c r="BM26"/>
+      <c r="BN26">
         <v>-1727000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-2292000.0</v>
       </c>
-      <c r="BO26"/>
       <c r="BP26"/>
-      <c r="BQ26">
+      <c r="BQ26"/>
+      <c r="BR26">
         <v>-1567000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-859000.0</v>
       </c>
-      <c r="BS26"/>
-      <c r="BT26">
+      <c r="BT26"/>
+      <c r="BU26">
         <v>-62000.0</v>
       </c>
-      <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
+      <c r="DE26"/>
     </row>
-    <row r="27" spans="1:108">
+    <row r="27" spans="1:109">
       <c r="A27" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B27">
+        <v>389000.0</v>
+      </c>
+      <c r="C27">
         <v>99000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>358000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>330000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>344000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>364000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>335000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>314000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>327000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>309000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>333000.0</v>
       </c>
       <c r="L27">
         <v>333000.0</v>
       </c>
       <c r="M27">
+        <v>333000.0</v>
+      </c>
+      <c r="N27">
         <v>410000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>430000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>509000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>534000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>585000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>610000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>584000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>658000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>679000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>611000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>522000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>606000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>682000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>748000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>762000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>727000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>637000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>626000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>636000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>628000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>629000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>672000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>663000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>680000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>808000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>791000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>745000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>728000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>764000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1058000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1017000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1018000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1053000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1034000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1015000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1014000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1061000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1058000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>2238000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>2183000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>2317000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>2545000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>7033000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>2105000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>1648000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>1586000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>73000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>55000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>60000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>74000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>82000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>85000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>154000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>131000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>129000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>166000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>132000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>177000.0</v>
       </c>
-      <c r="BS27"/>
-      <c r="BT27">
+      <c r="BT27"/>
+      <c r="BU27">
         <v>148000.0</v>
       </c>
-      <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
+      <c r="DE27"/>
     </row>
-    <row r="28" spans="1:108">
+    <row r="28" spans="1:109">
       <c r="A28" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B28">
+        <v>39857000.0</v>
+      </c>
+      <c r="C28">
         <v>-17876000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>50738000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-40200000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>162959000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>13184000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-96197000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-100864000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>106878000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-598408000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-139607000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>207053000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>133537000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>277000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>139361000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-47885000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-17020000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-25279000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-27017000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-92323000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>104184000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>97941000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-84179000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>140150000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>130867000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-142468000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>15338000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-274164000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>210374000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-151109000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-97733000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-91125000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>103620000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-229962000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>55057000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-161468000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>98019000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-153442000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-4768000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-92713000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>164098000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-741935000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>688839000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-906006000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>948368000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-837521000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>798998000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-107312000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-11585000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-102909000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-76820000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-58939000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>43190000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-153263000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-69651000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-178970000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>141391000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-55221000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-177388000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-160365000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-76895000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1338037000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-75680000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>26484000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>106936000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-54347000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>47886000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>30162000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>78483000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>47319000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>136678000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-35431000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-43014000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>256976000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-156811000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-277558000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-121752000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-7710000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>63149000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-1402000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-223621000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-108860000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-23735000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-84716000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-84657000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-11985000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-23834000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>9785000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>38219000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-199900000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-30098000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-97162000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>43997000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-148421000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-44486000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-46697000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>90273000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>40397000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>74390000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>120910000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>78256000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-1175000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>244175000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>344525000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>473121000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>563200000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>1182700000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>2399700000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:108">
+    <row r="29" spans="1:109">
       <c r="A29" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B29">
+        <v>21446000.0</v>
+      </c>
+      <c r="C29">
         <v>17443000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>21524000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>12404000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>15505000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5608000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-3091000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>19107000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>20502000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-5334000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>13468000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>9329000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>10133000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>14601000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>33907000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>26902000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>16223000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>20269000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>23090000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>19323000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>12851000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>19203000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>23791000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>30761000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>11566000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>26810000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>25421000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>23388000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>17836000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>14302000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>34101000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>23303000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>23447000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>43312000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>28336000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>18648000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>11507000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>26954000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>22897000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>18362000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>17532000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>26165000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>24406000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>18008000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>15296000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>28899000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>25146000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>22944000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>18594000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>25103000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>27152000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>30826000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>22489000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>21255000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>29277000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>26238000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>21771000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>28952000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>25862000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>33588000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>13078000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-6743000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>31496000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>15820000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>10154000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>1692000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>22538000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>88428000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>52626000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>27126000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>27781000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>13842000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>21073000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>19024000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>8043000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>9944000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>14018000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>414709000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>14540000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>2161000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>35460000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>29402000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>20037000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>24455000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>27654000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>32598000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>25573000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>30776000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>25095000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>13168000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>32308000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>27846000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>31304000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>138476000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>-102871000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>32667000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>6090000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>39530000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>26280000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>21582000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>10012000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>38114000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>26301000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>26633000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>11034000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>28700000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>66900000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>35100000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:108">
+    <row r="30" spans="1:109">
       <c r="A30" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B30">
+        <v>36988000.0</v>
+      </c>
+      <c r="C30">
         <v>-19376000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>5216000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-137628000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-8399000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-65775000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1226000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-43935000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-4224000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>678494000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>42335000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>52820000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-133149000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-291109000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-178863000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-96677000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>14701000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>93263000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-52276000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>28043000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-162425000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-140010000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-154123000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>108644000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-65032000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-40779000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>142820000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>89426000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-80592000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>81605000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>20609000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>109320000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-15607000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-135889000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>138017000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>32482000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-19499000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-4716000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>110804000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>23371000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-210173000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>175492000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>12719000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-86484000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-151156000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>206424000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-101728000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>57957000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>19161000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>52585000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>32267000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>110826000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-122262000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>95460000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>9131000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>181973000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-189630000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>75374000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>110724000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>166647000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-1144042000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-66650000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>33515000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-27153000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-161483000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>116629000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-103371000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-96514000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-222218000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-18449000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-163758000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-156475000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>32717000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-185066000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>122895000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>214092000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>162441000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-402762000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>391000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-759000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>241990000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>72225000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-17148000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>75767000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>9862000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-81092000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>68142000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-28775000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-13607000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>184966000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-60910000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-61921000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>128688000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-414530000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>503706000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>34260000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-50253000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-203737000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-189615000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-144026000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-51719000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>37419000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-166081000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-453868000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-435181000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-551800000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-1251700000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-2424700000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>