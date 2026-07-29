--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -4695,51 +4695,51 @@
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:DF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:110">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
         <v>91</v>
       </c>
       <c r="D1" t="s">
         <v>1</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
         <v>94</v>
@@ -5496,51 +5496,51 @@
       <c r="C5">
         <v>16206000.0</v>
       </c>
       <c r="D5">
         <v>15755000.0</v>
       </c>
       <c r="E5">
         <v>18453000.0</v>
       </c>
       <c r="F5">
         <v>17052000.0</v>
       </c>
       <c r="G5">
         <v>11562000.0</v>
       </c>
       <c r="H5">
         <v>21627000.0</v>
       </c>
       <c r="I5">
         <v>11383000.0</v>
       </c>
       <c r="J5">
         <v>14527000.0</v>
       </c>
       <c r="K5">
-        <v>-8515999.0</v>
+        <v>19155000.0</v>
       </c>
       <c r="L5">
         <v>8700000.0</v>
       </c>
       <c r="M5">
         <v>-126706000.0</v>
       </c>
       <c r="N5">
         <v>-118643000.0</v>
       </c>
       <c r="O5">
         <v>-132602000.0</v>
       </c>
       <c r="P5">
         <v>-145633000.0</v>
       </c>
       <c r="Q5">
         <v>-101925000.0</v>
       </c>
       <c r="R5">
         <v>-75907000.0</v>
       </c>
       <c r="S5">
         <v>-23326000.0</v>
       </c>
@@ -6283,51 +6283,51 @@
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
     </row>
     <row r="10" spans="1:110">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
-        <v>16270000.0</v>
+        <v>330925000.0</v>
       </c>
       <c r="C10">
         <v>232634000.0</v>
       </c>
       <c r="D10">
         <v>252443000.0</v>
       </c>
       <c r="E10">
         <v>174965000.0</v>
       </c>
       <c r="F10">
         <v>340389000.0</v>
       </c>
       <c r="G10">
         <v>170324000.0</v>
       </c>
       <c r="H10">
         <v>217307000.0</v>
       </c>
       <c r="I10">
         <v>317821000.0</v>
       </c>
       <c r="J10">
         <v>443513000.0</v>
       </c>
@@ -6725,51 +6725,51 @@
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
     </row>
     <row r="12" spans="1:110">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
-        <v>16270000.0</v>
+        <v>1136676000.0</v>
       </c>
       <c r="C12">
         <v>1062338000.0</v>
       </c>
       <c r="D12">
         <v>1119659000.0</v>
       </c>
       <c r="E12">
         <v>1131194000.0</v>
       </c>
       <c r="F12">
         <v>1301806000.0</v>
       </c>
       <c r="G12">
         <v>1031825000.0</v>
       </c>
       <c r="H12">
         <v>1073573000.0</v>
       </c>
       <c r="I12">
         <v>1119774000.0</v>
       </c>
       <c r="J12">
         <v>1286463000.0</v>
       </c>
@@ -9555,78 +9555,78 @@
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
     </row>
     <row r="28" spans="1:110">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
-        <v>1690785000.0</v>
+        <v>1376130000.0</v>
       </c>
       <c r="C28">
         <v>1597280000.0</v>
       </c>
       <c r="D28">
         <v>1698327000.0</v>
       </c>
       <c r="E28">
         <v>1896620000.0</v>
       </c>
       <c r="F28">
         <v>1802567000.0</v>
       </c>
       <c r="G28">
         <v>1993451000.0</v>
       </c>
       <c r="H28">
         <v>1962257000.0</v>
       </c>
       <c r="I28">
         <v>1973784000.0</v>
       </c>
       <c r="J28">
         <v>1907509000.0</v>
       </c>
       <c r="K28">
-        <v>1690407000.0</v>
+        <v>2052707000.0</v>
       </c>
       <c r="L28">
         <v>2133520000.0</v>
       </c>
       <c r="M28">
         <v>2656753000.0</v>
       </c>
       <c r="N28">
         <v>2636397000.0</v>
       </c>
       <c r="O28">
         <v>2595509000.0</v>
       </c>
       <c r="P28">
         <v>2082960000.0</v>
       </c>
       <c r="Q28">
         <v>1815108000.0</v>
       </c>
       <c r="R28">
         <v>1416878000.0</v>
       </c>
       <c r="S28">
         <v>1447828000.0</v>
       </c>
@@ -10600,51 +10600,51 @@
       <c r="C33">
         <v>111497000.0</v>
       </c>
       <c r="D33">
         <v>8659042000.0</v>
       </c>
       <c r="E33">
         <v>8561545000.0</v>
       </c>
       <c r="F33">
         <v>8416378000.0</v>
       </c>
       <c r="G33">
         <v>8506342000.0</v>
       </c>
       <c r="H33">
         <v>8453676000.0</v>
       </c>
       <c r="I33">
         <v>8482854000.0</v>
       </c>
       <c r="J33">
         <v>8432179000.0</v>
       </c>
       <c r="K33">
-        <v>9576064000.0</v>
+        <v>8511306000.0</v>
       </c>
       <c r="L33">
         <v>8538843000.0</v>
       </c>
       <c r="M33">
         <v>8513957000.0</v>
       </c>
       <c r="N33">
         <v>8515865000.0</v>
       </c>
       <c r="O33">
         <v>8351264000.0</v>
       </c>
       <c r="P33">
         <v>8011130000.0</v>
       </c>
       <c r="Q33">
         <v>7725111000.0</v>
       </c>
       <c r="R33">
         <v>7584008000.0</v>
       </c>
       <c r="S33">
         <v>7583029000.0</v>
       </c>
@@ -11046,51 +11046,51 @@
       <c r="C35">
         <v>8462080000.0</v>
       </c>
       <c r="D35">
         <v>2139576000.0</v>
       </c>
       <c r="E35">
         <v>2215444000.0</v>
       </c>
       <c r="F35">
         <v>2308529000.0</v>
       </c>
       <c r="G35">
         <v>2305111000.0</v>
       </c>
       <c r="H35">
         <v>2365356000.0</v>
       </c>
       <c r="I35">
         <v>2452421000.0</v>
       </c>
       <c r="J35">
         <v>2554672000.0</v>
       </c>
       <c r="K35">
-        <v>8541943000.0</v>
+        <v>2520348000.0</v>
       </c>
       <c r="L35">
         <v>3082187000.0</v>
       </c>
       <c r="M35">
         <v>3140002000.0</v>
       </c>
       <c r="N35">
         <v>2869301000.0</v>
       </c>
       <c r="O35">
         <v>2800416000.0</v>
       </c>
       <c r="P35">
         <v>2333532000.0</v>
       </c>
       <c r="Q35">
         <v>2014430000.0</v>
       </c>
       <c r="R35">
         <v>1741700000.0</v>
       </c>
       <c r="S35">
         <v>1744493000.0</v>
       </c>
@@ -11349,78 +11349,78 @@
       <c r="CZ35">
         <v>3276850000.0</v>
       </c>
       <c r="DA35">
         <v>2851018000.0</v>
       </c>
       <c r="DB35">
         <v>2413147000.0</v>
       </c>
       <c r="DC35">
         <v>1922800000.0</v>
       </c>
       <c r="DD35">
         <v>1396201000.0</v>
       </c>
       <c r="DE35">
         <v>100000.0</v>
       </c>
       <c r="DF35"/>
     </row>
     <row r="36" spans="1:110">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
-        <v>383762000.0</v>
+        <v>1583588000.0</v>
       </c>
       <c r="C36">
         <v>-8176736000.0</v>
       </c>
       <c r="D36">
         <v>433941000.0</v>
       </c>
       <c r="E36">
         <v>427625000.0</v>
       </c>
       <c r="F36">
         <v>429528000.0</v>
       </c>
       <c r="G36">
         <v>438040000.0</v>
       </c>
       <c r="H36">
         <v>432897000.0</v>
       </c>
       <c r="I36">
         <v>427594000.0</v>
       </c>
       <c r="J36">
         <v>428115000.0</v>
       </c>
       <c r="K36">
-        <v>1503003000.0</v>
+        <v>438245000.0</v>
       </c>
       <c r="L36">
         <v>446758000.0</v>
       </c>
       <c r="M36">
         <v>431995000.0</v>
       </c>
       <c r="N36">
         <v>440500000.0</v>
       </c>
       <c r="O36">
         <v>444475000.0</v>
       </c>
       <c r="P36">
         <v>418218000.0</v>
       </c>
       <c r="Q36">
         <v>373271000.0</v>
       </c>
       <c r="R36">
         <v>365847000.0</v>
       </c>
       <c r="S36">
         <v>389706000.0</v>
       </c>
@@ -12124,51 +12124,53 @@
         <v>5637469000.0</v>
       </c>
       <c r="DA38">
         <v>5328827000.0</v>
       </c>
       <c r="DB38">
         <v>4835789000.0</v>
       </c>
       <c r="DC38">
         <v>4638900000.0</v>
       </c>
       <c r="DD38">
         <v>4367700000.0</v>
       </c>
       <c r="DE38">
         <v>6100000.0</v>
       </c>
       <c r="DF38">
         <v>5700000.0</v>
       </c>
     </row>
     <row r="39" spans="1:110">
       <c r="A39" t="s">
         <v>66</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>-1120406000.0</v>
+      </c>
       <c r="C39">
         <v>-829704000.0</v>
       </c>
       <c r="D39">
         <v>7244525000.0</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39">
         <v>217666000.0</v>
       </c>
       <c r="I39">
         <v>317950000.0</v>
       </c>
       <c r="J39">
         <v>446224000.0</v>
       </c>
       <c r="K39">
         <v>-1064758000.0</v>
       </c>
       <c r="L39">
         <v>282455000.0</v>
       </c>
       <c r="M39">
@@ -12304,51 +12306,51 @@
       <c r="C40">
         <v>-237000.0</v>
       </c>
       <c r="D40">
         <v>6591448000.0</v>
       </c>
       <c r="E40">
         <v>6431137000.0</v>
       </c>
       <c r="F40">
         <v>6372545000.0</v>
       </c>
       <c r="G40">
         <v>6206117000.0</v>
       </c>
       <c r="H40">
         <v>6129982000.0</v>
       </c>
       <c r="I40">
         <v>6129660000.0</v>
       </c>
       <c r="J40">
         <v>6141711000.0</v>
       </c>
       <c r="K40">
-        <v>5681595000.0</v>
+        <v>6021595000.0</v>
       </c>
       <c r="L40">
         <v>6051220000.0</v>
       </c>
       <c r="M40">
         <v>6092840000.0</v>
       </c>
       <c r="N40">
         <v>6144435000.0</v>
       </c>
       <c r="O40">
         <v>6074549000.0</v>
       </c>
       <c r="P40">
         <v>6194866000.0</v>
       </c>
       <c r="Q40">
         <v>6329883000.0</v>
       </c>
       <c r="R40">
         <v>6613731000.0</v>
       </c>
       <c r="S40">
         <v>6644271000.0</v>
       </c>
@@ -12750,51 +12752,51 @@
       <c r="C42">
         <v>1101860000.0</v>
       </c>
       <c r="D42">
         <v>1117931000.0</v>
       </c>
       <c r="E42">
         <v>1121455000.0</v>
       </c>
       <c r="F42">
         <v>1121127000.0</v>
       </c>
       <c r="G42">
         <v>1120783000.0</v>
       </c>
       <c r="H42">
         <v>1120420000.0</v>
       </c>
       <c r="I42">
         <v>1120084000.0</v>
       </c>
       <c r="J42">
         <v>1119771000.0</v>
       </c>
       <c r="K42">
-        <v>1154655000.0</v>
+        <v>1126984000.0</v>
       </c>
       <c r="L42">
         <v>1138560000.0</v>
       </c>
       <c r="M42">
         <v>1139482000.0</v>
       </c>
       <c r="N42">
         <v>1139149000.0</v>
       </c>
       <c r="O42">
         <v>1138739000.0</v>
       </c>
       <c r="P42">
         <v>1160478000.0</v>
       </c>
       <c r="Q42">
         <v>1159969000.0</v>
       </c>
       <c r="R42">
         <v>1159438000.0</v>
       </c>
       <c r="S42">
         <v>1158853000.0</v>
       </c>
@@ -14434,51 +14436,51 @@
       <c r="C51">
         <v>1829914000.0</v>
       </c>
       <c r="D51">
         <v>1950770000.0</v>
       </c>
       <c r="E51">
         <v>2071585000.0</v>
       </c>
       <c r="F51">
         <v>2142956000.0</v>
       </c>
       <c r="G51">
         <v>2163775000.0</v>
       </c>
       <c r="H51">
         <v>2179564000.0</v>
       </c>
       <c r="I51">
         <v>2291605000.0</v>
       </c>
       <c r="J51">
         <v>2351022000.0</v>
       </c>
       <c r="K51">
-        <v>2010764000.0</v>
+        <v>2373064000.0</v>
       </c>
       <c r="L51">
         <v>2379125000.0</v>
       </c>
       <c r="M51">
         <v>2986162000.0</v>
       </c>
       <c r="N51">
         <v>2696604000.0</v>
       </c>
       <c r="O51">
         <v>2645195000.0</v>
       </c>
       <c r="P51">
         <v>2132154000.0</v>
       </c>
       <c r="Q51">
         <v>1869897000.0</v>
       </c>
       <c r="R51">
         <v>1583747000.0</v>
       </c>
       <c r="S51">
         <v>1583303000.0</v>
       </c>
@@ -20108,51 +20110,51 @@
       <c r="CZ2">
         <v>102138000.0</v>
       </c>
       <c r="DA2">
         <v>92652000.0</v>
       </c>
       <c r="DB2">
         <v>82422000.0</v>
       </c>
       <c r="DC2">
         <v>73400000.0</v>
       </c>
       <c r="DD2">
         <v>252900000.0</v>
       </c>
       <c r="DE2">
         <v>62100000.0</v>
       </c>
       <c r="DF2"/>
     </row>
     <row r="3" spans="1:110">
       <c r="A3" t="s">
         <v>173</v>
       </c>
       <c r="B3">
-        <v>-1755000.0</v>
+        <v>1816000.0</v>
       </c>
       <c r="C3">
         <v>1818000.0</v>
       </c>
       <c r="D3">
         <v>1868000.0</v>
       </c>
       <c r="E3">
         <v>1915000.0</v>
       </c>
       <c r="F3">
         <v>1952000.0</v>
       </c>
       <c r="G3">
         <v>1984000.0</v>
       </c>
       <c r="H3">
         <v>2030000.0</v>
       </c>
       <c r="I3">
         <v>2216000.0</v>
       </c>
       <c r="J3">
         <v>2218000.0</v>
       </c>
@@ -20874,51 +20876,51 @@
       </c>
       <c r="CY5">
         <v>30785000.0</v>
       </c>
       <c r="CZ5">
         <v>31032000.0</v>
       </c>
       <c r="DA5">
         <v>30113000.0</v>
       </c>
       <c r="DB5">
         <v>30610000.0</v>
       </c>
       <c r="DC5">
         <v>29100000.0</v>
       </c>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
     </row>
     <row r="6" spans="1:110">
       <c r="A6" t="s">
         <v>176</v>
       </c>
       <c r="B6">
-        <v>23324000.0</v>
+        <v>26895000.0</v>
       </c>
       <c r="C6">
         <v>27032000.0</v>
       </c>
       <c r="D6">
         <v>24905000.0</v>
       </c>
       <c r="E6">
         <v>23548000.0</v>
       </c>
       <c r="F6">
         <v>21205000.0</v>
       </c>
       <c r="G6">
         <v>21082000.0</v>
       </c>
       <c r="H6">
         <v>21237000.0</v>
       </c>
       <c r="I6">
         <v>17827000.0</v>
       </c>
       <c r="J6">
         <v>19435000.0</v>
       </c>
@@ -33756,51 +33758,51 @@
       <c r="M23">
         <v>-70808000.0</v>
       </c>
       <c r="N23">
         <v>93874000.0</v>
       </c>
       <c r="O23">
         <v>-164177000.0</v>
       </c>
       <c r="P23">
         <v>-110905000.0</v>
       </c>
       <c r="Q23">
         <v>-294908000.0</v>
       </c>
       <c r="R23">
         <v>-5485000.0</v>
       </c>
       <c r="S23">
         <v>16106000.0</v>
       </c>
       <c r="T23">
         <v>-15500000.0</v>
       </c>
       <c r="U23">
-        <v>-26596000.0</v>
+        <v>-26896000.0</v>
       </c>
       <c r="V23">
         <v>265702000.0</v>
       </c>
       <c r="W23">
         <v>184637000.0</v>
       </c>
       <c r="X23">
         <v>148320000.0</v>
       </c>
       <c r="Y23">
         <v>278884000.0</v>
       </c>
       <c r="Z23">
         <v>212600000.0</v>
       </c>
       <c r="AA23">
         <v>-33805000.0</v>
       </c>
       <c r="AB23">
         <v>27051000.0</v>
       </c>
       <c r="AC23">
         <v>-128010000.0</v>
       </c>
@@ -34031,51 +34033,51 @@
       </c>
       <c r="DA23">
         <v>-46599000.0</v>
       </c>
       <c r="DB23">
         <v>35572000.0</v>
       </c>
       <c r="DC23">
         <v>36000000.0</v>
       </c>
       <c r="DD23">
         <v>-1800000.0</v>
       </c>
       <c r="DE23">
         <v>382900000.0</v>
       </c>
     </row>
     <row r="24" spans="1:109">
       <c r="A24" t="s">
         <v>224</v>
       </c>
       <c r="B24">
         <v>68711000.0</v>
       </c>
       <c r="C24">
-        <v>-17528000.0</v>
+        <v>-56876000.0</v>
       </c>
       <c r="D24">
         <v>-79928000.0</v>
       </c>
       <c r="E24">
         <v>-145040000.0</v>
       </c>
       <c r="F24">
         <v>82586000.0</v>
       </c>
       <c r="G24">
         <v>-44781000.0</v>
       </c>
       <c r="H24">
         <v>35991000.0</v>
       </c>
       <c r="I24">
         <v>-51159000.0</v>
       </c>
       <c r="J24">
         <v>74535000.0</v>
       </c>
       <c r="K24">
         <v>25949000.0</v>
       </c>