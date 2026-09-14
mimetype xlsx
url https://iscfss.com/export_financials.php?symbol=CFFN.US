--- v2 (2026-07-29)
+++ v3 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
   <si>
     <t>2020-09-30</t>
   </si>
   <si>
     <t>2019-09-30</t>
   </si>
   <si>
@@ -292,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
@@ -4686,601 +4689,605 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DF62"/>
+  <dimension ref="A1:DG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:110">
+    <row r="1" spans="1:111">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
         <v>91</v>
       </c>
       <c r="D1" t="s">
+        <v>92</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
         <v>94</v>
       </c>
       <c r="H1" t="s">
+        <v>95</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
         <v>97</v>
       </c>
       <c r="L1" t="s">
+        <v>98</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
         <v>100</v>
       </c>
       <c r="P1" t="s">
+        <v>101</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
         <v>103</v>
       </c>
       <c r="T1" t="s">
+        <v>104</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
         <v>106</v>
       </c>
       <c r="X1" t="s">
+        <v>107</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
         <v>109</v>
       </c>
       <c r="AB1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
         <v>112</v>
       </c>
       <c r="AF1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
         <v>115</v>
       </c>
       <c r="AJ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
         <v>118</v>
       </c>
       <c r="AN1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
         <v>121</v>
       </c>
       <c r="AR1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
         <v>124</v>
       </c>
       <c r="AV1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
         <v>127</v>
       </c>
       <c r="AZ1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
         <v>130</v>
       </c>
       <c r="BD1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
         <v>133</v>
       </c>
       <c r="BH1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
         <v>136</v>
       </c>
       <c r="BL1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
         <v>139</v>
       </c>
       <c r="BP1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
         <v>142</v>
       </c>
       <c r="BT1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
         <v>145</v>
       </c>
       <c r="BX1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
         <v>148</v>
       </c>
       <c r="CB1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
         <v>151</v>
       </c>
       <c r="CF1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
         <v>154</v>
       </c>
       <c r="CJ1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
         <v>157</v>
       </c>
       <c r="CN1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
         <v>160</v>
       </c>
       <c r="CR1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
         <v>163</v>
       </c>
       <c r="CV1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
         <v>166</v>
       </c>
       <c r="CZ1" t="s">
+        <v>167</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
         <v>169</v>
       </c>
       <c r="DD1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DF1" t="s">
         <v>171</v>
       </c>
+      <c r="DG1" t="s">
+        <v>172</v>
+      </c>
     </row>
-    <row r="2" spans="1:110">
+    <row r="2" spans="1:111">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
-      <c r="P2">
+      <c r="P2"/>
+      <c r="Q2">
         <v>-33884000.0</v>
       </c>
-      <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
-      <c r="T2">
+      <c r="T2"/>
+      <c r="U2">
         <v>129270000.0</v>
       </c>
-      <c r="U2"/>
       <c r="V2"/>
-      <c r="W2">
+      <c r="W2"/>
+      <c r="X2">
         <v>139585000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>146942000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>149454000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>127370000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>107742000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>101868000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>83414000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>71681000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>68507000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>83021000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>51288000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>49074000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>46960000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>52190000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>37865000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>41376000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>46541000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>49549000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>39978000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>41860000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>41697000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>36685000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>35270000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>39512000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>38116000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>46357000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>29325000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>30510000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>33972000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>31402000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>31614000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>32015000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>33015000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>44279000.0</v>
       </c>
-      <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
-      <c r="BH2">
+      <c r="BH2"/>
+      <c r="BI2">
         <v>43761000.0</v>
       </c>
-      <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
-      <c r="BW2">
+      <c r="BW2"/>
+      <c r="BX2">
         <v>31549000.0</v>
       </c>
-      <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
       <c r="CU2"/>
       <c r="CV2"/>
-      <c r="CW2">
+      <c r="CW2"/>
+      <c r="CX2">
         <v>36233000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>33264000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>35062000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>45833000.0</v>
       </c>
-      <c r="DA2"/>
-      <c r="DB2">
+      <c r="DB2"/>
+      <c r="DC2">
         <v>28281000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>33700000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>23817000.0</v>
       </c>
-      <c r="DE2"/>
       <c r="DF2"/>
+      <c r="DG2"/>
     </row>
-    <row r="3" spans="1:110">
+    <row r="3" spans="1:111">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5349,54 +5356,24842 @@
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
+      <c r="DG3"/>
+    </row>
+    <row r="4" spans="1:111">
+      <c r="A4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
+      <c r="CV4"/>
+      <c r="CW4"/>
+      <c r="CX4"/>
+      <c r="CY4"/>
+      <c r="CZ4"/>
+      <c r="DA4"/>
+      <c r="DB4"/>
+      <c r="DC4"/>
+      <c r="DD4"/>
+      <c r="DE4"/>
+      <c r="DF4"/>
+      <c r="DG4"/>
+    </row>
+    <row r="5" spans="1:111">
+      <c r="A5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5">
+        <v>8079000.0</v>
+      </c>
+      <c r="C5">
+        <v>11560000.0</v>
+      </c>
+      <c r="D5">
+        <v>16206000.0</v>
+      </c>
+      <c r="E5">
+        <v>15755000.0</v>
+      </c>
+      <c r="F5">
+        <v>18453000.0</v>
+      </c>
+      <c r="G5">
+        <v>17052000.0</v>
+      </c>
+      <c r="H5">
+        <v>11562000.0</v>
+      </c>
+      <c r="I5">
+        <v>21627000.0</v>
+      </c>
+      <c r="J5">
+        <v>11383000.0</v>
+      </c>
+      <c r="K5">
+        <v>14527000.0</v>
+      </c>
+      <c r="L5">
+        <v>19155000.0</v>
+      </c>
+      <c r="M5">
+        <v>8700000.0</v>
+      </c>
+      <c r="N5">
+        <v>-126706000.0</v>
+      </c>
+      <c r="O5">
+        <v>-118643000.0</v>
+      </c>
+      <c r="P5">
+        <v>-132602000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-145633000.0</v>
+      </c>
+      <c r="R5">
+        <v>-101925000.0</v>
+      </c>
+      <c r="S5">
+        <v>-75907000.0</v>
+      </c>
+      <c r="T5">
+        <v>-23326000.0</v>
+      </c>
+      <c r="U5">
+        <v>-16305000.0</v>
+      </c>
+      <c r="V5">
+        <v>-13338000.0</v>
+      </c>
+      <c r="W5">
+        <v>-18953000.0</v>
+      </c>
+      <c r="X5">
+        <v>-11371000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-16505000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-17591000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-21978000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-9927000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-14899000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-12532000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-5416000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-1877000.0</v>
+      </c>
+      <c r="AG5">
+        <v>4340000.0</v>
+      </c>
+      <c r="AH5">
+        <v>3763000.0</v>
+      </c>
+      <c r="AI5">
+        <v>5159000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>3074000.0</v>
+      </c>
+      <c r="AK5">
+        <v>2918000.0</v>
+      </c>
+      <c r="AL5">
+        <v>3655000.0</v>
+      </c>
+      <c r="AM5">
+        <v>4222000.0</v>
+      </c>
+      <c r="AN5">
+        <v>4601000.0</v>
+      </c>
+      <c r="AO5">
+        <v>5915000.0</v>
+      </c>
+      <c r="AP5">
+        <v>6820000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>7014000.0</v>
+      </c>
+      <c r="AR5">
+        <v>5576000.0</v>
+      </c>
+      <c r="AS5">
+        <v>8374000.0</v>
+      </c>
+      <c r="AT5">
+        <v>8227000.0</v>
+      </c>
+      <c r="AU5">
+        <v>9740000.0</v>
+      </c>
+      <c r="AV5">
+        <v>7762000.0</v>
+      </c>
+      <c r="AW5">
+        <v>6986000.0</v>
+      </c>
+      <c r="AX5">
+        <v>7100000.0</v>
+      </c>
+      <c r="AY5">
+        <v>5026000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>4567000.0</v>
+      </c>
+      <c r="BA5">
+        <v>7267000.0</v>
+      </c>
+      <c r="BB5">
+        <v>7265000.0</v>
+      </c>
+      <c r="BC5">
+        <v>17781000.0</v>
+      </c>
+      <c r="BD5">
+        <v>20402000.0</v>
+      </c>
+      <c r="BE5">
+        <v>24207000.0</v>
+      </c>
+      <c r="BF5">
+        <v>-24329000.0</v>
+      </c>
+      <c r="BG5">
+        <v>-24288000.0</v>
+      </c>
+      <c r="BH5">
+        <v>-23451000.0</v>
+      </c>
+      <c r="BI5">
+        <v>26707000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>-23991000.0</v>
+      </c>
+      <c r="BK5">
+        <v>-25528000.0</v>
+      </c>
+      <c r="BL5">
+        <v>27970000.0</v>
+      </c>
+      <c r="BM5">
+        <v>25557000.0</v>
+      </c>
+      <c r="BN5">
+        <v>29583000.0</v>
+      </c>
+      <c r="BO5">
+        <v>23367000.0</v>
+      </c>
+      <c r="BP5">
+        <v>23054000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>25474000.0</v>
+      </c>
+      <c r="BR5">
+        <v>14540000.0</v>
+      </c>
+      <c r="BS5">
+        <v>15154000.0</v>
+      </c>
+      <c r="BT5">
+        <v>4217000.0</v>
+      </c>
+      <c r="BU5">
+        <v>-16603000.0</v>
+      </c>
+      <c r="BV5">
+        <v>-16427000.0</v>
+      </c>
+      <c r="BW5">
+        <v>-5600000.0</v>
+      </c>
+      <c r="BX5">
+        <v>-9042000.0</v>
+      </c>
+      <c r="BY5">
+        <v>-11441000.0</v>
+      </c>
+      <c r="BZ5">
+        <v>-13144000.0</v>
+      </c>
+      <c r="CA5">
+        <v>-13539000.0</v>
+      </c>
+      <c r="CB5">
+        <v>-14805000.0</v>
+      </c>
+      <c r="CC5">
+        <v>-17152000.0</v>
+      </c>
+      <c r="CD5">
+        <v>-20558000.0</v>
+      </c>
+      <c r="CE5">
+        <v>-20187000.0</v>
+      </c>
+      <c r="CF5">
+        <v>-20321000.0</v>
+      </c>
+      <c r="CG5">
+        <v>-21029000.0</v>
+      </c>
+      <c r="CH5">
+        <v>-20101000.0</v>
+      </c>
+      <c r="CI5">
+        <v>-22367000.0</v>
+      </c>
+      <c r="CJ5">
+        <v>-19320000.0</v>
+      </c>
+      <c r="CK5">
+        <v>-23031000.0</v>
+      </c>
+      <c r="CL5">
+        <v>-31874000.0</v>
+      </c>
+      <c r="CM5">
+        <v>-17830000.0</v>
+      </c>
+      <c r="CN5">
+        <v>-26375000.0</v>
+      </c>
+      <c r="CO5">
+        <v>-25232000.0</v>
+      </c>
+      <c r="CP5">
+        <v>-11009000.0</v>
+      </c>
+      <c r="CQ5">
+        <v>-8758000.0</v>
+      </c>
+      <c r="CR5">
+        <v>-9726000.0</v>
+      </c>
+      <c r="CS5">
+        <v>-8448000.0</v>
+      </c>
+      <c r="CT5">
+        <v>-12900000.0</v>
+      </c>
+      <c r="CU5">
+        <v>-20973000.0</v>
+      </c>
+      <c r="CV5">
+        <v>-20409000.0</v>
+      </c>
+      <c r="CW5">
+        <v>-18896000.0</v>
+      </c>
+      <c r="CX5">
+        <v>-26573000.0</v>
+      </c>
+      <c r="CY5">
+        <v>-24204000.0</v>
+      </c>
+      <c r="CZ5">
+        <v>-29575000.0</v>
+      </c>
+      <c r="DA5">
+        <v>-34999000.0</v>
+      </c>
+      <c r="DB5">
+        <v>-37103000.0</v>
+      </c>
+      <c r="DC5">
+        <v>-30996000.0</v>
+      </c>
+      <c r="DD5">
+        <v>-25300000.0</v>
+      </c>
+      <c r="DE5">
+        <v>-24026000.0</v>
+      </c>
+      <c r="DF5"/>
+      <c r="DG5"/>
+    </row>
+    <row r="6" spans="1:111">
+      <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+      <c r="CN6"/>
+      <c r="CO6"/>
+      <c r="CP6"/>
+      <c r="CQ6"/>
+      <c r="CR6"/>
+      <c r="CS6"/>
+      <c r="CT6"/>
+      <c r="CU6"/>
+      <c r="CV6"/>
+      <c r="CW6"/>
+      <c r="CX6"/>
+      <c r="CY6"/>
+      <c r="CZ6"/>
+      <c r="DA6"/>
+      <c r="DB6"/>
+      <c r="DC6"/>
+      <c r="DD6"/>
+      <c r="DE6"/>
+      <c r="DF6"/>
+      <c r="DG6"/>
+    </row>
+    <row r="7" spans="1:111">
+      <c r="A7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7">
+        <v>1063000.0</v>
+      </c>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7">
+        <v>1081000.0</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
+      <c r="CS7"/>
+      <c r="CT7"/>
+      <c r="CU7"/>
+      <c r="CV7"/>
+      <c r="CW7"/>
+      <c r="CX7"/>
+      <c r="CY7"/>
+      <c r="CZ7"/>
+      <c r="DA7"/>
+      <c r="DB7"/>
+      <c r="DC7"/>
+      <c r="DD7"/>
+      <c r="DE7"/>
+      <c r="DF7"/>
+      <c r="DG7"/>
+    </row>
+    <row r="8" spans="1:111">
+      <c r="A8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8">
+        <v>1259000.0</v>
+      </c>
+      <c r="C8">
+        <v>1277000.0</v>
+      </c>
+      <c r="D8">
+        <v>1298000.0</v>
+      </c>
+      <c r="E8">
+        <v>1322000.0</v>
+      </c>
+      <c r="F8">
+        <v>1328000.0</v>
+      </c>
+      <c r="G8">
+        <v>1328000.0</v>
+      </c>
+      <c r="H8">
+        <v>1328000.0</v>
+      </c>
+      <c r="I8">
+        <v>1327000.0</v>
+      </c>
+      <c r="J8">
+        <v>1327000.0</v>
+      </c>
+      <c r="K8">
+        <v>1327000.0</v>
+      </c>
+      <c r="L8">
+        <v>1339000.0</v>
+      </c>
+      <c r="M8">
+        <v>1359000.0</v>
+      </c>
+      <c r="N8">
+        <v>1361000.0</v>
+      </c>
+      <c r="O8">
+        <v>1361000.0</v>
+      </c>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
+      <c r="CV8"/>
+      <c r="CW8"/>
+      <c r="CX8"/>
+      <c r="CY8"/>
+      <c r="CZ8"/>
+      <c r="DA8"/>
+      <c r="DB8"/>
+      <c r="DC8"/>
+      <c r="DD8"/>
+      <c r="DE8"/>
+      <c r="DF8"/>
+      <c r="DG8"/>
+    </row>
+    <row r="9" spans="1:111">
+      <c r="A9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9"/>
+      <c r="CU9"/>
+      <c r="CV9"/>
+      <c r="CW9"/>
+      <c r="CX9"/>
+      <c r="CY9"/>
+      <c r="CZ9"/>
+      <c r="DA9"/>
+      <c r="DB9"/>
+      <c r="DC9"/>
+      <c r="DD9"/>
+      <c r="DE9"/>
+      <c r="DF9"/>
+      <c r="DG9"/>
+    </row>
+    <row r="10" spans="1:111">
+      <c r="A10" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10">
+        <v>136098000.0</v>
+      </c>
+      <c r="C10">
+        <v>330925000.0</v>
+      </c>
+      <c r="D10">
+        <v>232634000.0</v>
+      </c>
+      <c r="E10">
+        <v>252443000.0</v>
+      </c>
+      <c r="F10">
+        <v>174965000.0</v>
+      </c>
+      <c r="G10">
+        <v>340389000.0</v>
+      </c>
+      <c r="H10">
+        <v>170324000.0</v>
+      </c>
+      <c r="I10">
+        <v>217307000.0</v>
+      </c>
+      <c r="J10">
+        <v>317821000.0</v>
+      </c>
+      <c r="K10">
+        <v>443513000.0</v>
+      </c>
+      <c r="L10">
+        <v>320357000.0</v>
+      </c>
+      <c r="M10">
+        <v>245605000.0</v>
+      </c>
+      <c r="N10">
+        <v>329409000.0</v>
+      </c>
+      <c r="O10">
+        <v>60207000.0</v>
+      </c>
+      <c r="P10">
+        <v>49686000.0</v>
+      </c>
+      <c r="Q10">
+        <v>49194000.0</v>
+      </c>
+      <c r="R10">
+        <v>54789000.0</v>
+      </c>
+      <c r="S10">
+        <v>166869000.0</v>
+      </c>
+      <c r="T10">
+        <v>135475000.0</v>
+      </c>
+      <c r="U10">
+        <v>42262000.0</v>
+      </c>
+      <c r="V10">
+        <v>95305000.0</v>
+      </c>
+      <c r="W10">
+        <v>139472000.0</v>
+      </c>
+      <c r="X10">
+        <v>168032000.0</v>
+      </c>
+      <c r="Y10">
+        <v>185148000.0</v>
+      </c>
+      <c r="Z10">
+        <v>396219000.0</v>
+      </c>
+      <c r="AA10">
+        <v>118374000.0</v>
+      </c>
+      <c r="AB10">
+        <v>70703000.0</v>
+      </c>
+      <c r="AC10">
+        <v>220370000.0</v>
+      </c>
+      <c r="AD10">
+        <v>43051000.0</v>
+      </c>
+      <c r="AE10">
+        <v>218051000.0</v>
+      </c>
+      <c r="AF10">
+        <v>81713000.0</v>
+      </c>
+      <c r="AG10">
+        <v>139055000.0</v>
+      </c>
+      <c r="AH10">
+        <v>182078000.0</v>
+      </c>
+      <c r="AI10">
+        <v>140580000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>29120000.0</v>
+      </c>
+      <c r="AK10">
+        <v>351659000.0</v>
+      </c>
+      <c r="AL10">
+        <v>130249000.0</v>
+      </c>
+      <c r="AM10">
+        <v>240587000.0</v>
+      </c>
+      <c r="AN10">
+        <v>150560000.0</v>
+      </c>
+      <c r="AO10">
+        <v>281764000.0</v>
+      </c>
+      <c r="AP10">
+        <v>152831000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>203811000.0</v>
+      </c>
+      <c r="AR10">
+        <v>232354000.0</v>
+      </c>
+      <c r="AS10">
+        <v>772632000.0</v>
+      </c>
+      <c r="AT10">
+        <v>46668000.0</v>
+      </c>
+      <c r="AU10">
+        <v>1021150000.0</v>
+      </c>
+      <c r="AV10">
+        <v>208642000.0</v>
+      </c>
+      <c r="AW10">
+        <v>810840000.0</v>
+      </c>
+      <c r="AX10">
+        <v>88424000.0</v>
+      </c>
+      <c r="AY10">
+        <v>114835000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>88665000.0</v>
+      </c>
+      <c r="BA10">
+        <v>113886000.0</v>
+      </c>
+      <c r="BB10">
+        <v>131287000.0</v>
+      </c>
+      <c r="BC10">
+        <v>48574000.0</v>
+      </c>
+      <c r="BD10">
+        <v>105157000.0</v>
+      </c>
+      <c r="BE10">
+        <v>141705000.0</v>
+      </c>
+      <c r="BF10">
+        <v>172948000.0</v>
+      </c>
+      <c r="BG10">
+        <v>143707000.0</v>
+      </c>
+      <c r="BH10">
+        <v>170175000.0</v>
+      </c>
+      <c r="BI10">
+        <v>121070000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>161872000.0</v>
+      </c>
+      <c r="BK10">
+        <v>122002000.0</v>
+      </c>
+      <c r="BL10">
+        <v>1329861000.0</v>
+      </c>
+      <c r="BM10">
+        <v>65217000.0</v>
+      </c>
+      <c r="BN10">
+        <v>75886000.0</v>
+      </c>
+      <c r="BO10">
+        <v>60735000.0</v>
+      </c>
+      <c r="BP10">
+        <v>105128000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>41154000.0</v>
+      </c>
+      <c r="BR10">
+        <v>74101000.0</v>
+      </c>
+      <c r="BS10">
+        <v>52025000.0</v>
+      </c>
+      <c r="BT10">
+        <v>143134000.0</v>
+      </c>
+      <c r="BU10">
+        <v>87138000.0</v>
+      </c>
+      <c r="BV10">
+        <v>86437000.0</v>
+      </c>
+      <c r="BW10">
+        <v>264501000.0</v>
+      </c>
+      <c r="BX10">
+        <v>253725000.0</v>
+      </c>
+      <c r="BY10">
+        <v>162791000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>188664000.0</v>
+      </c>
+      <c r="CA10">
+        <v>242186000.0</v>
+      </c>
+      <c r="CB10">
+        <v>187479000.0</v>
+      </c>
+      <c r="CC10">
+        <v>183242000.0</v>
+      </c>
+      <c r="CD10">
+        <v>105162000.0</v>
+      </c>
+      <c r="CE10">
+        <v>206175000.0</v>
+      </c>
+      <c r="CF10">
+        <v>51333000.0</v>
+      </c>
+      <c r="CG10">
+        <v>58566000.0</v>
+      </c>
+      <c r="CH10">
+        <v>79412000.0</v>
+      </c>
+      <c r="CI10">
+        <v>63906000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>111047000.0</v>
+      </c>
+      <c r="CK10">
+        <v>171526000.0</v>
+      </c>
+      <c r="CL10">
+        <v>101645000.0</v>
+      </c>
+      <c r="CM10">
+        <v>89859000.0</v>
+      </c>
+      <c r="CN10">
+        <v>40152000.0</v>
+      </c>
+      <c r="CO10">
+        <v>41918000.0</v>
+      </c>
+      <c r="CP10">
+        <v>100618000.0</v>
+      </c>
+      <c r="CQ10">
+        <v>231855000.0</v>
+      </c>
+      <c r="CR10">
+        <v>27866000.0</v>
+      </c>
+      <c r="CS10">
+        <v>452341000.0</v>
+      </c>
+      <c r="CT10">
+        <v>95992000.0</v>
+      </c>
+      <c r="CU10">
+        <v>75762000.0</v>
+      </c>
+      <c r="CV10">
+        <v>29652000.0</v>
+      </c>
+      <c r="CW10">
+        <v>153462000.0</v>
+      </c>
+      <c r="CX10">
+        <v>242407000.0</v>
+      </c>
+      <c r="CY10">
+        <v>243941000.0</v>
+      </c>
+      <c r="CZ10">
+        <v>207392000.0</v>
+      </c>
+      <c r="DA10">
+        <v>133034000.0</v>
+      </c>
+      <c r="DB10">
+        <v>28639000.0</v>
+      </c>
+      <c r="DC10">
+        <v>111349000.0</v>
+      </c>
+      <c r="DD10">
+        <v>62400000.0</v>
+      </c>
+      <c r="DE10">
+        <v>22300000.0</v>
+      </c>
+      <c r="DF10"/>
+      <c r="DG10"/>
+    </row>
+    <row r="11" spans="1:111">
+      <c r="A11" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
+      <c r="CT11"/>
+      <c r="CU11"/>
+      <c r="CV11"/>
+      <c r="CW11"/>
+      <c r="CX11"/>
+      <c r="CY11"/>
+      <c r="CZ11"/>
+      <c r="DA11"/>
+      <c r="DB11"/>
+      <c r="DC11"/>
+      <c r="DD11"/>
+      <c r="DE11"/>
+      <c r="DF11"/>
+      <c r="DG11"/>
+    </row>
+    <row r="12" spans="1:111">
+      <c r="A12" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12">
+        <v>136098000.0</v>
+      </c>
+      <c r="C12">
+        <v>1136676000.0</v>
+      </c>
+      <c r="D12">
+        <v>1062338000.0</v>
+      </c>
+      <c r="E12">
+        <v>1119659000.0</v>
+      </c>
+      <c r="F12">
+        <v>1131194000.0</v>
+      </c>
+      <c r="G12">
+        <v>1301806000.0</v>
+      </c>
+      <c r="H12">
+        <v>1031825000.0</v>
+      </c>
+      <c r="I12">
+        <v>1073573000.0</v>
+      </c>
+      <c r="J12">
+        <v>1119774000.0</v>
+      </c>
+      <c r="K12">
+        <v>1286463000.0</v>
+      </c>
+      <c r="L12">
+        <v>1060819000.0</v>
+      </c>
+      <c r="M12">
+        <v>1630087000.0</v>
+      </c>
+      <c r="N12">
+        <v>1774276000.0</v>
+      </c>
+      <c r="O12">
+        <v>1566015000.0</v>
+      </c>
+      <c r="P12">
+        <v>1578372000.0</v>
+      </c>
+      <c r="Q12">
+        <v>1612501000.0</v>
+      </c>
+      <c r="R12">
+        <v>1748949000.0</v>
+      </c>
+      <c r="S12">
+        <v>1947288000.0</v>
+      </c>
+      <c r="T12">
+        <v>2026128000.0</v>
+      </c>
+      <c r="U12">
+        <v>2056870000.0</v>
+      </c>
+      <c r="V12">
+        <v>2111010000.0</v>
+      </c>
+      <c r="W12">
+        <v>2235396000.0</v>
+      </c>
+      <c r="X12">
+        <v>2081898000.0</v>
+      </c>
+      <c r="Y12">
+        <v>1746098000.0</v>
+      </c>
+      <c r="Z12">
+        <v>1616273000.0</v>
+      </c>
+      <c r="AA12">
+        <v>1354411000.0</v>
+      </c>
+      <c r="AB12">
+        <v>1300290000.0</v>
+      </c>
+      <c r="AC12">
+        <v>1425233000.0</v>
+      </c>
+      <c r="AD12">
+        <v>812444000.0</v>
+      </c>
+      <c r="AE12">
+        <v>968621000.0</v>
+      </c>
+      <c r="AF12">
+        <v>750200000.0</v>
+      </c>
+      <c r="AG12">
+        <v>853669000.0</v>
+      </c>
+      <c r="AH12">
+        <v>737439000.0</v>
+      </c>
+      <c r="AI12">
+        <v>699726000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>531004000.0</v>
+      </c>
+      <c r="AK12">
+        <v>767490000.0</v>
+      </c>
+      <c r="AL12">
+        <v>583143000.0</v>
+      </c>
+      <c r="AM12">
+        <v>705670000.0</v>
+      </c>
+      <c r="AN12">
+        <v>650352000.0</v>
+      </c>
+      <c r="AO12">
+        <v>809065000.0</v>
+      </c>
+      <c r="AP12">
+        <v>819144000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>881227000.0</v>
+      </c>
+      <c r="AR12">
+        <v>869324000.0</v>
+      </c>
+      <c r="AS12">
+        <v>1530803000.0</v>
+      </c>
+      <c r="AT12">
+        <v>893727000.0</v>
+      </c>
+      <c r="AU12">
+        <v>1864006000.0</v>
+      </c>
+      <c r="AV12">
+        <v>985971000.0</v>
+      </c>
+      <c r="AW12">
+        <v>1651630000.0</v>
+      </c>
+      <c r="AX12">
+        <v>945796000.0</v>
+      </c>
+      <c r="AY12">
+        <v>1010458000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>1082258000.0</v>
+      </c>
+      <c r="BA12">
+        <v>1183853000.0</v>
+      </c>
+      <c r="BB12">
+        <v>1298330000.0</v>
+      </c>
+      <c r="BC12">
+        <v>1294017000.0</v>
+      </c>
+      <c r="BD12">
+        <v>1364549000.0</v>
+      </c>
+      <c r="BE12">
+        <v>1548549000.0</v>
+      </c>
+      <c r="BF12">
+        <v>172948000.0</v>
+      </c>
+      <c r="BG12">
+        <v>143707000.0</v>
+      </c>
+      <c r="BH12">
+        <v>170175000.0</v>
+      </c>
+      <c r="BI12">
+        <v>1607509000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>161872000.0</v>
+      </c>
+      <c r="BK12">
+        <v>122002000.0</v>
+      </c>
+      <c r="BL12">
+        <v>1329861000.0</v>
+      </c>
+      <c r="BM12">
+        <v>65217000.0</v>
+      </c>
+      <c r="BN12">
+        <v>75886000.0</v>
+      </c>
+      <c r="BO12">
+        <v>60735000.0</v>
+      </c>
+      <c r="BP12">
+        <v>105128000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>41154000.0</v>
+      </c>
+      <c r="BR12">
+        <v>74101000.0</v>
+      </c>
+      <c r="BS12">
+        <v>52025000.0</v>
+      </c>
+      <c r="BT12">
+        <v>143134000.0</v>
+      </c>
+      <c r="BU12">
+        <v>87138000.0</v>
+      </c>
+      <c r="BV12">
+        <v>86437000.0</v>
+      </c>
+      <c r="BW12">
+        <v>264501000.0</v>
+      </c>
+      <c r="BX12">
+        <v>253725000.0</v>
+      </c>
+      <c r="BY12">
+        <v>162791000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>188664000.0</v>
+      </c>
+      <c r="CA12">
+        <v>242186000.0</v>
+      </c>
+      <c r="CB12">
+        <v>187479000.0</v>
+      </c>
+      <c r="CC12">
+        <v>183242000.0</v>
+      </c>
+      <c r="CD12">
+        <v>105162000.0</v>
+      </c>
+      <c r="CE12">
+        <v>206175000.0</v>
+      </c>
+      <c r="CF12">
+        <v>51333000.0</v>
+      </c>
+      <c r="CG12">
+        <v>58566000.0</v>
+      </c>
+      <c r="CH12">
+        <v>79412000.0</v>
+      </c>
+      <c r="CI12">
+        <v>63906000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>111047000.0</v>
+      </c>
+      <c r="CK12">
+        <v>171526000.0</v>
+      </c>
+      <c r="CL12">
+        <v>101645000.0</v>
+      </c>
+      <c r="CM12">
+        <v>89859000.0</v>
+      </c>
+      <c r="CN12">
+        <v>40152000.0</v>
+      </c>
+      <c r="CO12">
+        <v>41918000.0</v>
+      </c>
+      <c r="CP12">
+        <v>100618000.0</v>
+      </c>
+      <c r="CQ12">
+        <v>231855000.0</v>
+      </c>
+      <c r="CR12">
+        <v>27866000.0</v>
+      </c>
+      <c r="CS12">
+        <v>452341000.0</v>
+      </c>
+      <c r="CT12">
+        <v>95992000.0</v>
+      </c>
+      <c r="CU12">
+        <v>75762000.0</v>
+      </c>
+      <c r="CV12">
+        <v>29652000.0</v>
+      </c>
+      <c r="CW12">
+        <v>153462000.0</v>
+      </c>
+      <c r="CX12">
+        <v>242407000.0</v>
+      </c>
+      <c r="CY12">
+        <v>243941000.0</v>
+      </c>
+      <c r="CZ12">
+        <v>207392000.0</v>
+      </c>
+      <c r="DA12">
+        <v>133034000.0</v>
+      </c>
+      <c r="DB12">
+        <v>28639000.0</v>
+      </c>
+      <c r="DC12">
+        <v>111349000.0</v>
+      </c>
+      <c r="DD12">
+        <v>62400000.0</v>
+      </c>
+      <c r="DE12">
+        <v>22300000.0</v>
+      </c>
+      <c r="DF12"/>
+      <c r="DG12"/>
+    </row>
+    <row r="13" spans="1:111">
+      <c r="A13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B13">
+        <v>1259000.0</v>
+      </c>
+      <c r="C13">
+        <v>1277000.0</v>
+      </c>
+      <c r="D13">
+        <v>1298000.0</v>
+      </c>
+      <c r="E13">
+        <v>1322000.0</v>
+      </c>
+      <c r="F13">
+        <v>1328000.0</v>
+      </c>
+      <c r="G13">
+        <v>1328000.0</v>
+      </c>
+      <c r="H13">
+        <v>1328000.0</v>
+      </c>
+      <c r="I13">
+        <v>1327000.0</v>
+      </c>
+      <c r="J13">
+        <v>1327000.0</v>
+      </c>
+      <c r="K13">
+        <v>1327000.0</v>
+      </c>
+      <c r="L13">
+        <v>1339000.0</v>
+      </c>
+      <c r="M13">
+        <v>1359000.0</v>
+      </c>
+      <c r="N13">
+        <v>1361000.0</v>
+      </c>
+      <c r="O13">
+        <v>1361000.0</v>
+      </c>
+      <c r="P13">
+        <v>1361000.0</v>
+      </c>
+      <c r="Q13">
+        <v>1388000.0</v>
+      </c>
+      <c r="R13">
+        <v>1388000.0</v>
+      </c>
+      <c r="S13">
+        <v>1388000.0</v>
+      </c>
+      <c r="T13">
+        <v>1388000.0</v>
+      </c>
+      <c r="U13">
+        <v>1388000.0</v>
+      </c>
+      <c r="V13">
+        <v>1388000.0</v>
+      </c>
+      <c r="W13">
+        <v>1388000.0</v>
+      </c>
+      <c r="X13">
+        <v>1388000.0</v>
+      </c>
+      <c r="Y13">
+        <v>1389000.0</v>
+      </c>
+      <c r="Z13">
+        <v>1415000.0</v>
+      </c>
+      <c r="AA13">
+        <v>1415000.0</v>
+      </c>
+      <c r="AB13">
+        <v>1415000.0</v>
+      </c>
+      <c r="AC13">
+        <v>1414000.0</v>
+      </c>
+      <c r="AD13">
+        <v>1414000.0</v>
+      </c>
+      <c r="AE13">
+        <v>1413000.0</v>
+      </c>
+      <c r="AF13">
+        <v>1413000.0</v>
+      </c>
+      <c r="AG13">
+        <v>1412000.0</v>
+      </c>
+      <c r="AH13">
+        <v>1383000.0</v>
+      </c>
+      <c r="AI13">
+        <v>1382000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>1382000.0</v>
+      </c>
+      <c r="AK13">
+        <v>1382000.0</v>
+      </c>
+      <c r="AL13">
+        <v>1382000.0</v>
+      </c>
+      <c r="AM13">
+        <v>1382000.0</v>
+      </c>
+      <c r="AN13">
+        <v>1379000.0</v>
+      </c>
+      <c r="AO13">
+        <v>1375000.0</v>
+      </c>
+      <c r="AP13">
+        <v>1372000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>1372000.0</v>
+      </c>
+      <c r="AR13">
+        <v>1371000.0</v>
+      </c>
+      <c r="AS13">
+        <v>1371000.0</v>
+      </c>
+      <c r="AT13">
+        <v>1387000.0</v>
+      </c>
+      <c r="AU13">
+        <v>1407000.0</v>
+      </c>
+      <c r="AV13">
+        <v>1407000.0</v>
+      </c>
+      <c r="AW13">
+        <v>1410000.0</v>
+      </c>
+      <c r="AX13">
+        <v>1424000.0</v>
+      </c>
+      <c r="AY13">
+        <v>1431000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>1473000.0</v>
+      </c>
+      <c r="BA13">
+        <v>1478000.0</v>
+      </c>
+      <c r="BB13">
+        <v>1478000.0</v>
+      </c>
+      <c r="BC13">
+        <v>1493000.0</v>
+      </c>
+      <c r="BD13">
+        <v>1521000.0</v>
+      </c>
+      <c r="BE13">
+        <v>1554000.0</v>
+      </c>
+      <c r="BF13">
+        <v>1582000.0</v>
+      </c>
+      <c r="BG13">
+        <v>1653000.0</v>
+      </c>
+      <c r="BH13">
+        <v>1675000.0</v>
+      </c>
+      <c r="BI13">
+        <v>1675000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>1675000.0</v>
+      </c>
+      <c r="BK13">
+        <v>1675000.0</v>
+      </c>
+      <c r="BL13">
+        <v>1675000.0</v>
+      </c>
+      <c r="BM13">
+        <v>915000.0</v>
+      </c>
+      <c r="BN13">
+        <v>915000.0</v>
+      </c>
+      <c r="BO13">
+        <v>915000.0</v>
+      </c>
+      <c r="BP13">
+        <v>915000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>915000.0</v>
+      </c>
+      <c r="BR13">
+        <v>915000.0</v>
+      </c>
+      <c r="BS13">
+        <v>915000.0</v>
+      </c>
+      <c r="BT13">
+        <v>915000.0</v>
+      </c>
+      <c r="BU13">
+        <v>915000.0</v>
+      </c>
+      <c r="BV13">
+        <v>915000.0</v>
+      </c>
+      <c r="BW13">
+        <v>915000.0</v>
+      </c>
+      <c r="BX13">
+        <v>915000.0</v>
+      </c>
+      <c r="BY13">
+        <v>915000.0</v>
+      </c>
+      <c r="BZ13">
+        <v>915000.0</v>
+      </c>
+      <c r="CA13">
+        <v>915000.0</v>
+      </c>
+      <c r="CB13">
+        <v>915000.0</v>
+      </c>
+      <c r="CC13">
+        <v>915000.0</v>
+      </c>
+      <c r="CD13">
+        <v>915000.0</v>
+      </c>
+      <c r="CE13">
+        <v>915000.0</v>
+      </c>
+      <c r="CF13">
+        <v>915000.0</v>
+      </c>
+      <c r="CG13">
+        <v>915000.0</v>
+      </c>
+      <c r="CH13">
+        <v>915000.0</v>
+      </c>
+      <c r="CI13">
+        <v>915000.0</v>
+      </c>
+      <c r="CJ13">
+        <v>915000.0</v>
+      </c>
+      <c r="CK13">
+        <v>915000.0</v>
+      </c>
+      <c r="CL13">
+        <v>915000.0</v>
+      </c>
+      <c r="CM13">
+        <v>915000.0</v>
+      </c>
+      <c r="CN13">
+        <v>915000.0</v>
+      </c>
+      <c r="CO13">
+        <v>915000.0</v>
+      </c>
+      <c r="CP13">
+        <v>915000.0</v>
+      </c>
+      <c r="CQ13">
+        <v>915000.0</v>
+      </c>
+      <c r="CR13">
+        <v>915000.0</v>
+      </c>
+      <c r="CS13">
+        <v>915000.0</v>
+      </c>
+      <c r="CT13">
+        <v>915000.0</v>
+      </c>
+      <c r="CU13">
+        <v>915000.0</v>
+      </c>
+      <c r="CV13">
+        <v>915000.0</v>
+      </c>
+      <c r="CW13">
+        <v>915000.0</v>
+      </c>
+      <c r="CX13">
+        <v>915000.0</v>
+      </c>
+      <c r="CY13">
+        <v>915000.0</v>
+      </c>
+      <c r="CZ13">
+        <v>915000.0</v>
+      </c>
+      <c r="DA13">
+        <v>915000.0</v>
+      </c>
+      <c r="DB13">
+        <v>915000.0</v>
+      </c>
+      <c r="DC13">
+        <v>915000.0</v>
+      </c>
+      <c r="DD13">
+        <v>900000.0</v>
+      </c>
+      <c r="DE13">
+        <v>900000.0</v>
+      </c>
+      <c r="DF13"/>
+      <c r="DG13"/>
+    </row>
+    <row r="14" spans="1:111">
+      <c r="A14" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14">
+        <v>124009000.0</v>
+      </c>
+      <c r="C14">
+        <v>126631000.0</v>
+      </c>
+      <c r="D14">
+        <v>128953166.0</v>
+      </c>
+      <c r="E14">
+        <v>130026000.0</v>
+      </c>
+      <c r="F14">
+        <v>130026000.0</v>
+      </c>
+      <c r="G14">
+        <v>130026000.0</v>
+      </c>
+      <c r="H14">
+        <v>129973000.0</v>
+      </c>
+      <c r="I14">
+        <v>129918000.0</v>
+      </c>
+      <c r="J14">
+        <v>129866000.0</v>
+      </c>
+      <c r="K14">
+        <v>130536000.0</v>
+      </c>
+      <c r="L14">
+        <v>132353000.0</v>
+      </c>
+      <c r="M14">
+        <v>133225000.0</v>
+      </c>
+      <c r="N14">
+        <v>133198755.0</v>
+      </c>
+      <c r="O14">
+        <v>133150000.0</v>
+      </c>
+      <c r="P14">
+        <v>134641000.0</v>
+      </c>
+      <c r="Q14">
+        <v>135773000.0</v>
+      </c>
+      <c r="R14">
+        <v>135725000.0</v>
+      </c>
+      <c r="S14">
+        <v>135677000.0</v>
+      </c>
+      <c r="T14">
+        <v>135627000.0</v>
+      </c>
+      <c r="U14">
+        <v>135572000.0</v>
+      </c>
+      <c r="V14">
+        <v>135537000.0</v>
+      </c>
+      <c r="W14">
+        <v>136200000.0</v>
+      </c>
+      <c r="X14">
+        <v>135399000.0</v>
+      </c>
+      <c r="Y14">
+        <v>137705000.0</v>
+      </c>
+      <c r="Z14">
+        <v>138987000.0</v>
+      </c>
+      <c r="AA14">
+        <v>138000334.0</v>
+      </c>
+      <c r="AB14">
+        <v>137898000.0</v>
+      </c>
+      <c r="AC14">
+        <v>137867000.0</v>
+      </c>
+      <c r="AD14">
+        <v>137993000.0</v>
+      </c>
+      <c r="AE14">
+        <v>137691000.0</v>
+      </c>
+      <c r="AF14">
+        <v>137592000.0</v>
+      </c>
+      <c r="AG14">
+        <v>135556000.0</v>
+      </c>
+      <c r="AH14">
+        <v>134530000.0</v>
+      </c>
+      <c r="AI14">
+        <v>134475000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>134467000.0</v>
+      </c>
+      <c r="AK14">
+        <v>134404000.0</v>
+      </c>
+      <c r="AL14">
+        <v>134360000.0</v>
+      </c>
+      <c r="AM14">
+        <v>134844000.0</v>
+      </c>
+      <c r="AN14">
+        <v>133950000.0</v>
+      </c>
+      <c r="AO14">
+        <v>133493000.0</v>
+      </c>
+      <c r="AP14">
+        <v>133251000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>133031000.0</v>
+      </c>
+      <c r="AR14">
+        <v>132911000.0</v>
+      </c>
+      <c r="AS14">
+        <v>133533000.0</v>
+      </c>
+      <c r="AT14">
+        <v>135763000.0</v>
+      </c>
+      <c r="AU14">
+        <v>137193000.0</v>
+      </c>
+      <c r="AV14">
+        <v>136200000.0</v>
+      </c>
+      <c r="AW14">
+        <v>137051000.0</v>
+      </c>
+      <c r="AX14">
+        <v>138334000.0</v>
+      </c>
+      <c r="AY14">
+        <v>140315000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>142883000.0</v>
+      </c>
+      <c r="BA14">
+        <v>142858000.0</v>
+      </c>
+      <c r="BB14">
+        <v>143263000.0</v>
+      </c>
+      <c r="BC14">
+        <v>145382000.0</v>
+      </c>
+      <c r="BD14">
+        <v>147883000.0</v>
+      </c>
+      <c r="BE14">
+        <v>151079000.0</v>
+      </c>
+      <c r="BF14">
+        <v>156966000.0</v>
+      </c>
+      <c r="BG14">
+        <v>161728000.0</v>
+      </c>
+      <c r="BH14">
+        <v>161931000.0</v>
+      </c>
+      <c r="BI14">
+        <v>161923000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>161648000.0</v>
+      </c>
+      <c r="BK14">
+        <v>161507000.0</v>
+      </c>
+      <c r="BL14">
+        <v>165541000.0</v>
+      </c>
+      <c r="BM14">
+        <v>165541000.0</v>
+      </c>
+      <c r="BN14">
+        <v>165923000.0</v>
+      </c>
+      <c r="BO14">
+        <v>165799000.0</v>
+      </c>
+      <c r="BP14">
+        <v>165879000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>165642000.0</v>
+      </c>
+      <c r="BR14">
+        <v>165776000.0</v>
+      </c>
+      <c r="BS14">
+        <v>165646000.0</v>
+      </c>
+      <c r="BT14">
+        <v>165649000.0</v>
+      </c>
+      <c r="BU14">
+        <v>165098000.0</v>
+      </c>
+      <c r="BV14">
+        <v>165298000.0</v>
+      </c>
+      <c r="BW14">
+        <v>165089000.0</v>
+      </c>
+      <c r="BX14">
+        <v>165290846.0</v>
+      </c>
+      <c r="BY14">
+        <v>165130123.0</v>
+      </c>
+      <c r="BZ14">
+        <v>165347439.0</v>
+      </c>
+      <c r="CA14">
+        <v>165148233.0</v>
+      </c>
+      <c r="CB14">
+        <v>164877000.0</v>
+      </c>
+      <c r="CC14">
+        <v>164174842.0</v>
+      </c>
+      <c r="CD14">
+        <v>164693000.0</v>
+      </c>
+      <c r="CE14">
+        <v>165076000.0</v>
+      </c>
+      <c r="CF14">
+        <v>165187000.0</v>
+      </c>
+      <c r="CG14">
+        <v>164483000.0</v>
+      </c>
+      <c r="CH14">
+        <v>165510000.0</v>
+      </c>
+      <c r="CI14">
+        <v>165467000.0</v>
+      </c>
+      <c r="CJ14">
+        <v>165259000.0</v>
+      </c>
+      <c r="CK14">
+        <v>165163000.0</v>
+      </c>
+      <c r="CL14">
+        <v>165163035.0</v>
+      </c>
+      <c r="CM14">
+        <v>164736240.0</v>
+      </c>
+      <c r="CN14">
+        <v>174229443.0</v>
+      </c>
+      <c r="CO14">
+        <v>154898817.0</v>
+      </c>
+      <c r="CP14">
+        <v>154898817.0</v>
+      </c>
+      <c r="CQ14">
+        <v>164824000.0</v>
+      </c>
+      <c r="CR14">
+        <v>164912000.0</v>
+      </c>
+      <c r="CS14">
+        <v>164462000.0</v>
+      </c>
+      <c r="CT14">
+        <v>166629000.0</v>
+      </c>
+      <c r="CU14">
+        <v>166414000.0</v>
+      </c>
+      <c r="CV14">
+        <v>168218000.0</v>
+      </c>
+      <c r="CW14">
+        <v>177455000.0</v>
+      </c>
+      <c r="CX14">
+        <v>177455000.0</v>
+      </c>
+      <c r="CY14">
+        <v>180444000.0</v>
+      </c>
+      <c r="CZ14">
+        <v>183596000.0</v>
+      </c>
+      <c r="DA14">
+        <v>192878000.0</v>
+      </c>
+      <c r="DB14">
+        <v>192878000.0</v>
+      </c>
+      <c r="DC14">
+        <v>196067000.0</v>
+      </c>
+      <c r="DD14">
+        <v>195109000.0</v>
+      </c>
+      <c r="DE14">
+        <v>207156000.0</v>
+      </c>
+      <c r="DF14">
+        <v>207156000.0</v>
+      </c>
+      <c r="DG14">
+        <v>207155714.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:111">
+      <c r="A15" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+      <c r="CO15"/>
+      <c r="CP15"/>
+      <c r="CQ15"/>
+      <c r="CR15"/>
+      <c r="CS15"/>
+      <c r="CT15"/>
+      <c r="CU15"/>
+      <c r="CV15"/>
+      <c r="CW15"/>
+      <c r="CX15"/>
+      <c r="CY15"/>
+      <c r="CZ15"/>
+      <c r="DA15"/>
+      <c r="DB15"/>
+      <c r="DC15"/>
+      <c r="DD15"/>
+      <c r="DE15"/>
+      <c r="DF15"/>
+      <c r="DG15"/>
+    </row>
+    <row r="16" spans="1:111">
+      <c r="A16" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16">
+        <v>33884000.0</v>
+      </c>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16">
+        <v>5810000.0</v>
+      </c>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16">
+        <v>8180000.0</v>
+      </c>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16"/>
+      <c r="CR16"/>
+      <c r="CS16"/>
+      <c r="CT16"/>
+      <c r="CU16"/>
+      <c r="CV16"/>
+      <c r="CW16"/>
+      <c r="CX16"/>
+      <c r="CY16"/>
+      <c r="CZ16"/>
+      <c r="DA16"/>
+      <c r="DB16"/>
+      <c r="DC16"/>
+      <c r="DD16"/>
+      <c r="DE16">
+        <v>-154300000.0</v>
+      </c>
+      <c r="DF16"/>
+      <c r="DG16"/>
+    </row>
+    <row r="17" spans="1:111">
+      <c r="A17" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
+      <c r="CU17"/>
+      <c r="CV17"/>
+      <c r="CW17"/>
+      <c r="CX17"/>
+      <c r="CY17"/>
+      <c r="CZ17"/>
+      <c r="DA17"/>
+      <c r="DB17"/>
+      <c r="DC17"/>
+      <c r="DD17"/>
+      <c r="DE17"/>
+      <c r="DF17"/>
+      <c r="DG17"/>
+    </row>
+    <row r="18" spans="1:111">
+      <c r="A18" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
+      <c r="DE18"/>
+      <c r="DF18"/>
+      <c r="DG18"/>
+    </row>
+    <row r="19" spans="1:111">
+      <c r="A19" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
+      <c r="DE19"/>
+      <c r="DF19"/>
+      <c r="DG19"/>
+    </row>
+    <row r="20" spans="1:111">
+      <c r="A20" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20">
+        <v>9324000.0</v>
+      </c>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20">
+        <v>9324000.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20">
+        <v>9324000.0</v>
+      </c>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20">
+        <v>2589000.0</v>
+      </c>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20">
+        <v>3961000.0</v>
+      </c>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20">
+        <v>9324000.0</v>
+      </c>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20">
+        <v>9324000.0</v>
+      </c>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20">
+        <v>7989000.0</v>
+      </c>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20"/>
+      <c r="CU20"/>
+      <c r="CV20"/>
+      <c r="CW20"/>
+      <c r="CX20"/>
+      <c r="CY20"/>
+      <c r="CZ20"/>
+      <c r="DA20"/>
+      <c r="DB20"/>
+      <c r="DC20"/>
+      <c r="DD20"/>
+      <c r="DE20"/>
+      <c r="DF20"/>
+      <c r="DG20"/>
+    </row>
+    <row r="21" spans="1:111">
+      <c r="A21" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21">
+        <v>223000.0</v>
+      </c>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21">
+        <v>746000.0</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
+        <v>1520000.0</v>
+      </c>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21">
+        <v>9324000.0</v>
+      </c>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21">
+        <v>9324000.0</v>
+      </c>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21">
+        <v>5539000.0</v>
+      </c>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21">
+        <v>7502000.0</v>
+      </c>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21">
+        <v>9818000.0</v>
+      </c>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21">
+        <v>32308000.0</v>
+      </c>
+      <c r="BW21">
+        <v>31538000.0</v>
+      </c>
+      <c r="BX21">
+        <v>31207000.0</v>
+      </c>
+      <c r="BY21">
+        <v>42489000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>42796000.0</v>
+      </c>
+      <c r="CA21">
+        <v>44831000.0</v>
+      </c>
+      <c r="CB21">
+        <v>40705000.0</v>
+      </c>
+      <c r="CC21">
+        <v>43391000.0</v>
+      </c>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21">
+        <v>36944000.0</v>
+      </c>
+      <c r="CH21">
+        <v>34720000.0</v>
+      </c>
+      <c r="CI21">
+        <v>37833000.0</v>
+      </c>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
+      <c r="CN21"/>
+      <c r="CO21"/>
+      <c r="CP21"/>
+      <c r="CQ21"/>
+      <c r="CR21"/>
+      <c r="CS21"/>
+      <c r="CT21"/>
+      <c r="CU21"/>
+      <c r="CV21"/>
+      <c r="CW21"/>
+      <c r="CX21"/>
+      <c r="CY21"/>
+      <c r="CZ21"/>
+      <c r="DA21"/>
+      <c r="DB21"/>
+      <c r="DC21"/>
+      <c r="DD21"/>
+      <c r="DE21"/>
+      <c r="DF21"/>
+      <c r="DG21"/>
+    </row>
+    <row r="22" spans="1:111">
+      <c r="A22" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22">
+        <v>-217666000.0</v>
+      </c>
+      <c r="J22">
+        <v>-8250864000.0</v>
+      </c>
+      <c r="K22">
+        <v>-8321082000.0</v>
+      </c>
+      <c r="L22">
+        <v>-328679000.0</v>
+      </c>
+      <c r="M22">
+        <v>-290986000.0</v>
+      </c>
+      <c r="N22">
+        <v>-33070000.0</v>
+      </c>
+      <c r="O22">
+        <v>-46317000.0</v>
+      </c>
+      <c r="P22">
+        <v>-29873000.0</v>
+      </c>
+      <c r="Q22">
+        <v>-47859000.0</v>
+      </c>
+      <c r="R22">
+        <v>-27444000.0</v>
+      </c>
+      <c r="S22">
+        <v>-7281279000.0</v>
+      </c>
+      <c r="T22">
+        <v>-7254180000.0</v>
+      </c>
+      <c r="U22">
+        <v>-7170274000.0</v>
+      </c>
+      <c r="V22">
+        <v>-147564000.0</v>
+      </c>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
+      <c r="CQ22"/>
+      <c r="CR22"/>
+      <c r="CS22"/>
+      <c r="CT22"/>
+      <c r="CU22"/>
+      <c r="CV22"/>
+      <c r="CW22"/>
+      <c r="CX22"/>
+      <c r="CY22"/>
+      <c r="CZ22"/>
+      <c r="DA22"/>
+      <c r="DB22"/>
+      <c r="DC22"/>
+      <c r="DD22"/>
+      <c r="DE22"/>
+      <c r="DF22"/>
+      <c r="DG22"/>
+    </row>
+    <row r="23" spans="1:111">
+      <c r="A23" t="s">
+        <v>50</v>
+      </c>
+      <c r="B23">
+        <v>9662184000.0</v>
+      </c>
+      <c r="C23">
+        <v>9829080000.0</v>
+      </c>
+      <c r="D23">
+        <v>9778400000.0</v>
+      </c>
+      <c r="E23">
+        <v>9778701000.0</v>
+      </c>
+      <c r="F23">
+        <v>9692739000.0</v>
+      </c>
+      <c r="G23">
+        <v>9718184000.0</v>
+      </c>
+      <c r="H23">
+        <v>9538167000.0</v>
+      </c>
+      <c r="I23">
+        <v>9527608000.0</v>
+      </c>
+      <c r="J23">
+        <v>9602757000.0</v>
+      </c>
+      <c r="K23">
+        <v>9721286000.0</v>
+      </c>
+      <c r="L23">
+        <v>9576064000.0</v>
+      </c>
+      <c r="M23">
+        <v>10177461000.0</v>
+      </c>
+      <c r="N23">
+        <v>10294127000.0</v>
+      </c>
+      <c r="O23">
+        <v>10085770000.0</v>
+      </c>
+      <c r="P23">
+        <v>9929760000.0</v>
+      </c>
+      <c r="Q23">
+        <v>9624897000.0</v>
+      </c>
+      <c r="R23">
+        <v>9476053000.0</v>
+      </c>
+      <c r="S23">
+        <v>9531296000.0</v>
+      </c>
+      <c r="T23">
+        <v>9609157000.0</v>
+      </c>
+      <c r="U23">
+        <v>9631246000.0</v>
+      </c>
+      <c r="V23">
+        <v>9649665000.0</v>
+      </c>
+      <c r="W23">
+        <v>9698019000.0</v>
+      </c>
+      <c r="X23">
+        <v>9606964000.0</v>
+      </c>
+      <c r="Y23">
+        <v>9487218000.0</v>
+      </c>
+      <c r="Z23">
+        <v>9558814000.0</v>
+      </c>
+      <c r="AA23">
+        <v>9371193000.0</v>
+      </c>
+      <c r="AB23">
+        <v>9236572000.0</v>
+      </c>
+      <c r="AC23">
+        <v>9340018000.0</v>
+      </c>
+      <c r="AD23">
+        <v>9286275000.0</v>
+      </c>
+      <c r="AE23">
+        <v>9534551000.0</v>
+      </c>
+      <c r="AF23">
+        <v>9303782000.0</v>
+      </c>
+      <c r="AG23">
+        <v>9449547000.0</v>
+      </c>
+      <c r="AH23">
+        <v>9048737000.0</v>
+      </c>
+      <c r="AI23">
+        <v>9116461000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>8990159000.0</v>
+      </c>
+      <c r="AK23">
+        <v>9192916000.0</v>
+      </c>
+      <c r="AL23">
+        <v>9103280000.0</v>
+      </c>
+      <c r="AM23">
+        <v>9246390000.0</v>
+      </c>
+      <c r="AN23">
+        <v>9139510000.0</v>
+      </c>
+      <c r="AO23">
+        <v>9267247000.0</v>
+      </c>
+      <c r="AP23">
+        <v>9241775000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>9316684000.0</v>
+      </c>
+      <c r="AR23">
+        <v>9133422000.0</v>
+      </c>
+      <c r="AS23">
+        <v>9844161000.0</v>
+      </c>
+      <c r="AT23">
+        <v>9131181000.0</v>
+      </c>
+      <c r="AU23">
+        <v>10023099000.0</v>
+      </c>
+      <c r="AV23">
+        <v>9056356000.0</v>
+      </c>
+      <c r="AW23">
+        <v>9865028000.0</v>
+      </c>
+      <c r="AX23">
+        <v>9031039000.0</v>
+      </c>
+      <c r="AY23">
+        <v>9115417000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>9111054000.0</v>
+      </c>
+      <c r="BA23">
+        <v>9186449000.0</v>
+      </c>
+      <c r="BB23">
+        <v>9239764000.0</v>
+      </c>
+      <c r="BC23">
+        <v>9393718000.0</v>
+      </c>
+      <c r="BD23">
+        <v>9238786000.0</v>
+      </c>
+      <c r="BE23">
+        <v>9378304000.0</v>
+      </c>
+      <c r="BF23">
+        <v>9420614000.0</v>
+      </c>
+      <c r="BG23">
+        <v>9573144000.0</v>
+      </c>
+      <c r="BH23">
+        <v>9421040000.0</v>
+      </c>
+      <c r="BI23">
+        <v>9450799000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>9602457000.0</v>
+      </c>
+      <c r="BK23">
+        <v>9733111000.0</v>
+      </c>
+      <c r="BL23">
+        <v>9798294000.0</v>
+      </c>
+      <c r="BM23">
+        <v>8487130000.0</v>
+      </c>
+      <c r="BN23">
+        <v>8543357000.0</v>
+      </c>
+      <c r="BO23">
+        <v>8485465000.0</v>
+      </c>
+      <c r="BP23">
+        <v>8374762000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>8403680000.0</v>
+      </c>
+      <c r="BR23">
+        <v>8319292000.0</v>
+      </c>
+      <c r="BS23">
+        <v>8269881000.0</v>
+      </c>
+      <c r="BT23">
+        <v>8157324000.0</v>
+      </c>
+      <c r="BU23">
+        <v>8055249000.0</v>
+      </c>
+      <c r="BV23">
+        <v>7892137000.0</v>
+      </c>
+      <c r="BW23">
+        <v>8034662000.0</v>
+      </c>
+      <c r="BX23">
+        <v>7945586000.0</v>
+      </c>
+      <c r="BY23">
+        <v>7675886000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>7823829000.0</v>
+      </c>
+      <c r="CA23">
+        <v>8097293000.0</v>
+      </c>
+      <c r="CB23">
+        <v>8205833000.0</v>
+      </c>
+      <c r="CC23">
+        <v>8199073000.0</v>
+      </c>
+      <c r="CD23">
+        <v>8117173000.0</v>
+      </c>
+      <c r="CE23">
+        <v>8252195000.0</v>
+      </c>
+      <c r="CF23">
+        <v>8318836000.0</v>
+      </c>
+      <c r="CG23">
+        <v>8409687000.0</v>
+      </c>
+      <c r="CH23">
+        <v>8419210000.0</v>
+      </c>
+      <c r="CI23">
+        <v>8498764000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>8549550000.0</v>
+      </c>
+      <c r="CK23">
+        <v>8541036000.0</v>
+      </c>
+      <c r="CL23">
+        <v>8447353000.0</v>
+      </c>
+      <c r="CM23">
+        <v>8466368000.0</v>
+      </c>
+      <c r="CN23">
+        <v>8383441000.0</v>
+      </c>
+      <c r="CO23">
+        <v>8582544000.0</v>
+      </c>
+      <c r="CP23">
+        <v>8629114000.0</v>
+      </c>
+      <c r="CQ23">
+        <v>8720717000.0</v>
+      </c>
+      <c r="CR23">
+        <v>8688013000.0</v>
+      </c>
+      <c r="CS23">
+        <v>8781127000.0</v>
+      </c>
+      <c r="CT23">
+        <v>8795241000.0</v>
+      </c>
+      <c r="CU23">
+        <v>8800376000.0</v>
+      </c>
+      <c r="CV23">
+        <v>8705324000.0</v>
+      </c>
+      <c r="CW23">
+        <v>8635443000.0</v>
+      </c>
+      <c r="CX23">
+        <v>8528199000.0</v>
+      </c>
+      <c r="CY23">
+        <v>8388869000.0</v>
+      </c>
+      <c r="CZ23">
+        <v>8295171000.0</v>
+      </c>
+      <c r="DA23">
+        <v>8265219000.0</v>
+      </c>
+      <c r="DB23">
+        <v>7984219000.0</v>
+      </c>
+      <c r="DC23">
+        <v>7607206000.0</v>
+      </c>
+      <c r="DD23">
+        <v>7129800000.0</v>
+      </c>
+      <c r="DE23">
+        <v>6539300000.0</v>
+      </c>
+      <c r="DF23">
+        <v>6100000.0</v>
+      </c>
+      <c r="DG23">
+        <v>5700000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:111">
+      <c r="A24" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24">
+        <v>1636246000.0</v>
+      </c>
+      <c r="C24">
+        <v>1707055000.0</v>
+      </c>
+      <c r="D24">
+        <v>1829914000.0</v>
+      </c>
+      <c r="E24">
+        <v>1949707000.0</v>
+      </c>
+      <c r="F24">
+        <v>2071585000.0</v>
+      </c>
+      <c r="G24">
+        <v>2142956000.0</v>
+      </c>
+      <c r="H24">
+        <v>2163775000.0</v>
+      </c>
+      <c r="I24">
+        <v>2178483000.0</v>
+      </c>
+      <c r="J24">
+        <v>2291605000.0</v>
+      </c>
+      <c r="K24">
+        <v>2351022000.0</v>
+      </c>
+      <c r="L24">
+        <v>2373064000.0</v>
+      </c>
+      <c r="M24">
+        <v>2879125000.0</v>
+      </c>
+      <c r="N24">
+        <v>2986162000.0</v>
+      </c>
+      <c r="O24">
+        <v>2696604000.0</v>
+      </c>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
+      <c r="DD24"/>
+      <c r="DE24"/>
+      <c r="DF24"/>
+      <c r="DG24"/>
+    </row>
+    <row r="25" spans="1:111">
+      <c r="A25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
+      <c r="CU25"/>
+      <c r="CV25"/>
+      <c r="CW25"/>
+      <c r="CX25"/>
+      <c r="CY25"/>
+      <c r="CZ25"/>
+      <c r="DA25"/>
+      <c r="DB25"/>
+      <c r="DC25"/>
+      <c r="DD25"/>
+      <c r="DE25"/>
+      <c r="DF25"/>
+      <c r="DG25"/>
+    </row>
+    <row r="26" spans="1:111">
+      <c r="A26" t="s">
+        <v>53</v>
+      </c>
+      <c r="B26">
+        <v>783559000.0</v>
+      </c>
+      <c r="C26">
+        <v>809566000.0</v>
+      </c>
+      <c r="D26">
+        <v>829704000.0</v>
+      </c>
+      <c r="E26">
+        <v>867216000.0</v>
+      </c>
+      <c r="F26">
+        <v>956229000.0</v>
+      </c>
+      <c r="G26">
+        <v>961417000.0</v>
+      </c>
+      <c r="H26">
+        <v>861501000.0</v>
+      </c>
+      <c r="I26">
+        <v>856266000.0</v>
+      </c>
+      <c r="J26">
+        <v>801953000.0</v>
+      </c>
+      <c r="K26">
+        <v>842950000.0</v>
+      </c>
+      <c r="L26">
+        <v>740462000.0</v>
+      </c>
+      <c r="M26">
+        <v>1384482000.0</v>
+      </c>
+      <c r="N26">
+        <v>1444867000.0</v>
+      </c>
+      <c r="O26">
+        <v>1505808000.0</v>
+      </c>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
+      <c r="CU26"/>
+      <c r="CV26"/>
+      <c r="CW26"/>
+      <c r="CX26"/>
+      <c r="CY26"/>
+      <c r="CZ26"/>
+      <c r="DA26"/>
+      <c r="DB26"/>
+      <c r="DC26"/>
+      <c r="DD26"/>
+      <c r="DE26"/>
+      <c r="DF26"/>
+      <c r="DG26"/>
+    </row>
+    <row r="27" spans="1:111">
+      <c r="A27" t="s">
+        <v>54</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
+      <c r="DD27"/>
+      <c r="DE27"/>
+      <c r="DF27"/>
+      <c r="DG27"/>
+    </row>
+    <row r="28" spans="1:111">
+      <c r="A28" t="s">
+        <v>55</v>
+      </c>
+      <c r="B28">
+        <v>1500148000.0</v>
+      </c>
+      <c r="C28">
+        <v>1376130000.0</v>
+      </c>
+      <c r="D28">
+        <v>1597280000.0</v>
+      </c>
+      <c r="E28">
+        <v>1698327000.0</v>
+      </c>
+      <c r="F28">
+        <v>1896620000.0</v>
+      </c>
+      <c r="G28">
+        <v>1802567000.0</v>
+      </c>
+      <c r="H28">
+        <v>1993451000.0</v>
+      </c>
+      <c r="I28">
+        <v>1962257000.0</v>
+      </c>
+      <c r="J28">
+        <v>1973784000.0</v>
+      </c>
+      <c r="K28">
+        <v>1907509000.0</v>
+      </c>
+      <c r="L28">
+        <v>2052707000.0</v>
+      </c>
+      <c r="M28">
+        <v>2133520000.0</v>
+      </c>
+      <c r="N28">
+        <v>2656753000.0</v>
+      </c>
+      <c r="O28">
+        <v>2636397000.0</v>
+      </c>
+      <c r="P28">
+        <v>2595509000.0</v>
+      </c>
+      <c r="Q28">
+        <v>2082960000.0</v>
+      </c>
+      <c r="R28">
+        <v>1815108000.0</v>
+      </c>
+      <c r="S28">
+        <v>1416878000.0</v>
+      </c>
+      <c r="T28">
+        <v>1447828000.0</v>
+      </c>
+      <c r="U28">
+        <v>1540588000.0</v>
+      </c>
+      <c r="V28">
+        <v>1487095000.0</v>
+      </c>
+      <c r="W28">
+        <v>1442483000.0</v>
+      </c>
+      <c r="X28">
+        <v>1566243000.0</v>
+      </c>
+      <c r="Y28">
+        <v>1604165000.0</v>
+      </c>
+      <c r="Z28">
+        <v>1592870000.0</v>
+      </c>
+      <c r="AA28">
+        <v>1997495000.0</v>
+      </c>
+      <c r="AB28">
+        <v>2119288000.0</v>
+      </c>
+      <c r="AC28">
+        <v>2019619000.0</v>
+      </c>
+      <c r="AD28">
+        <v>2196936000.0</v>
+      </c>
+      <c r="AE28">
+        <v>2121934000.0</v>
+      </c>
+      <c r="AF28">
+        <v>2199456000.0</v>
+      </c>
+      <c r="AG28">
+        <v>2256030000.0</v>
+      </c>
+      <c r="AH28">
+        <v>2092738000.0</v>
+      </c>
+      <c r="AI28">
+        <v>2133898000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>2245026000.0</v>
+      </c>
+      <c r="AK28">
+        <v>2022149000.0</v>
+      </c>
+      <c r="AL28">
+        <v>2243223000.0</v>
+      </c>
+      <c r="AM28">
+        <v>2232526000.0</v>
+      </c>
+      <c r="AN28">
+        <v>2322194000.0</v>
+      </c>
+      <c r="AO28">
+        <v>2290625000.0</v>
+      </c>
+      <c r="AP28">
+        <v>2519195000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>2467845000.0</v>
+      </c>
+      <c r="AR28">
+        <v>2438918000.0</v>
+      </c>
+      <c r="AS28">
+        <v>2697889000.0</v>
+      </c>
+      <c r="AT28">
+        <v>2746230000.0</v>
+      </c>
+      <c r="AU28">
+        <v>2570820000.0</v>
+      </c>
+      <c r="AV28">
+        <v>2582304000.0</v>
+      </c>
+      <c r="AW28">
+        <v>2778837000.0</v>
+      </c>
+      <c r="AX28">
+        <v>2699996000.0</v>
+      </c>
+      <c r="AY28">
+        <v>2672334000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>2746953000.0</v>
+      </c>
+      <c r="BA28">
+        <v>2719652000.0</v>
+      </c>
+      <c r="BB28">
+        <v>2770193000.0</v>
+      </c>
+      <c r="BC28">
+        <v>2900891000.0</v>
+      </c>
+      <c r="BD28">
+        <v>2792336000.0</v>
+      </c>
+      <c r="BE28">
+        <v>2762817000.0</v>
+      </c>
+      <c r="BF28">
+        <v>2719955000.0</v>
+      </c>
+      <c r="BG28">
+        <v>2746828000.0</v>
+      </c>
+      <c r="BH28">
+        <v>2726129000.0</v>
+      </c>
+      <c r="BI28">
+        <v>2773392000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>2856770000.0</v>
+      </c>
+      <c r="BK28">
+        <v>2873470000.0</v>
+      </c>
+      <c r="BL28">
+        <v>1688874000.0</v>
+      </c>
+      <c r="BM28">
+        <v>2951763000.0</v>
+      </c>
+      <c r="BN28">
+        <v>3034360000.0</v>
+      </c>
+      <c r="BO28">
+        <v>3048716000.0</v>
+      </c>
+      <c r="BP28">
+        <v>3002695000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>3065025000.0</v>
+      </c>
+      <c r="BR28">
+        <v>3050457000.0</v>
+      </c>
+      <c r="BS28">
+        <v>3073144000.0</v>
+      </c>
+      <c r="BT28">
+        <v>3167425000.0</v>
+      </c>
+      <c r="BU28">
+        <v>3073572000.0</v>
+      </c>
+      <c r="BV28">
+        <v>2914423000.0</v>
+      </c>
+      <c r="BW28">
+        <v>2736639000.0</v>
+      </c>
+      <c r="BX28">
+        <v>2796345000.0</v>
+      </c>
+      <c r="BY28">
+        <v>2622916000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>2735182000.0</v>
+      </c>
+      <c r="CA28">
+        <v>2886282000.0</v>
+      </c>
+      <c r="CB28">
+        <v>3136127000.0</v>
+      </c>
+      <c r="CC28">
+        <v>3138930000.0</v>
+      </c>
+      <c r="CD28">
+        <v>3156156000.0</v>
+      </c>
+      <c r="CE28">
+        <v>3060605000.0</v>
+      </c>
+      <c r="CF28">
+        <v>3387593000.0</v>
+      </c>
+      <c r="CG28">
+        <v>3421309000.0</v>
+      </c>
+      <c r="CH28">
+        <v>3415249000.0</v>
+      </c>
+      <c r="CI28">
+        <v>3414353000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>3385571000.0</v>
+      </c>
+      <c r="CK28">
+        <v>3331251000.0</v>
+      </c>
+      <c r="CL28">
+        <v>3131699000.0</v>
+      </c>
+      <c r="CM28">
+        <v>3181732000.0</v>
+      </c>
+      <c r="CN28">
+        <v>3156490000.0</v>
+      </c>
+      <c r="CO28">
+        <v>3239228000.0</v>
+      </c>
+      <c r="CP28">
+        <v>3185569000.0</v>
+      </c>
+      <c r="CQ28">
+        <v>3059371000.0</v>
+      </c>
+      <c r="CR28">
+        <v>3268398000.0</v>
+      </c>
+      <c r="CS28">
+        <v>2848960000.0</v>
+      </c>
+      <c r="CT28">
+        <v>3230298000.0</v>
+      </c>
+      <c r="CU28">
+        <v>3267954000.0</v>
+      </c>
+      <c r="CV28">
+        <v>3306836000.0</v>
+      </c>
+      <c r="CW28">
+        <v>3086699000.0</v>
+      </c>
+      <c r="CX28">
+        <v>2957593000.0</v>
+      </c>
+      <c r="CY28">
+        <v>2956059000.0</v>
+      </c>
+      <c r="CZ28">
+        <v>2992608000.0</v>
+      </c>
+      <c r="DA28">
+        <v>3091966000.0</v>
+      </c>
+      <c r="DB28">
+        <v>2931361000.0</v>
+      </c>
+      <c r="DC28">
+        <v>2438651000.0</v>
+      </c>
+      <c r="DD28">
+        <v>2012600000.0</v>
+      </c>
+      <c r="DE28">
+        <v>1497700000.0</v>
+      </c>
+      <c r="DF28">
+        <v>1100000.0</v>
+      </c>
+      <c r="DG28">
+        <v>500000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:111">
+      <c r="A29" t="s">
+        <v>56</v>
+      </c>
+      <c r="B29">
+        <v>2657566000.0</v>
+      </c>
+      <c r="C29">
+        <v>2732781000.0</v>
+      </c>
+      <c r="D29">
+        <v>2871234000.0</v>
+      </c>
+      <c r="E29">
+        <v>2997384000.0</v>
+      </c>
+      <c r="F29">
+        <v>3117743000.0</v>
+      </c>
+      <c r="G29">
+        <v>3180066000.0</v>
+      </c>
+      <c r="H29">
+        <v>3190714000.0</v>
+      </c>
+      <c r="I29">
+        <v>3210753000.0</v>
+      </c>
+      <c r="J29">
+        <v>3312281000.0</v>
+      </c>
+      <c r="K29">
+        <v>3375925000.0</v>
+      </c>
+      <c r="L29">
+        <v>3407185000.0</v>
+      </c>
+      <c r="M29">
+        <v>3923179000.0</v>
+      </c>
+      <c r="N29">
+        <v>4047447000.0</v>
+      </c>
+      <c r="O29">
+        <v>3768638000.0</v>
+      </c>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
+      <c r="DE29"/>
+      <c r="DF29"/>
+      <c r="DG29"/>
+    </row>
+    <row r="30" spans="1:111">
+      <c r="A30" t="s">
+        <v>57</v>
+      </c>
+      <c r="B30">
+        <v>8166762000.0</v>
+      </c>
+      <c r="C30">
+        <v>8114205000.0</v>
+      </c>
+      <c r="D30">
+        <v>8176736000.0</v>
+      </c>
+      <c r="E30">
+        <v>220000.0</v>
+      </c>
+      <c r="F30">
+        <v>1070000.0</v>
+      </c>
+      <c r="G30">
+        <v>1397000.0</v>
+      </c>
+      <c r="H30">
+        <v>843000.0</v>
+      </c>
+      <c r="I30">
+        <v>359000.0</v>
+      </c>
+      <c r="J30">
+        <v>129000.0</v>
+      </c>
+      <c r="K30">
+        <v>2644000.0</v>
+      </c>
+      <c r="L30">
+        <v>3939000.0</v>
+      </c>
+      <c r="M30">
+        <v>8531000.0</v>
+      </c>
+      <c r="N30">
+        <v>5894000.0</v>
+      </c>
+      <c r="O30">
+        <v>3890000.0</v>
+      </c>
+      <c r="P30">
+        <v>124000.0</v>
+      </c>
+      <c r="Q30">
+        <v>1266000.0</v>
+      </c>
+      <c r="R30">
+        <v>1993000.0</v>
+      </c>
+      <c r="S30">
+        <v>7108810000.0</v>
+      </c>
+      <c r="T30">
+        <v>7095605000.0</v>
+      </c>
+      <c r="U30">
+        <v>7081142000.0</v>
+      </c>
+      <c r="V30">
+        <v>891000.0</v>
+      </c>
+      <c r="W30">
+        <v>6973536000.0</v>
+      </c>
+      <c r="X30">
+        <v>7004094000.0</v>
+      </c>
+      <c r="Y30">
+        <v>7202851000.0</v>
+      </c>
+      <c r="Z30">
+        <v>1655000.0</v>
+      </c>
+      <c r="AA30">
+        <v>4255000.0</v>
+      </c>
+      <c r="AB30">
+        <v>7429207000.0</v>
+      </c>
+      <c r="AC30">
+        <v>2000.0</v>
+      </c>
+      <c r="AD30">
+        <v>495000.0</v>
+      </c>
+      <c r="AE30">
+        <v>7570806000.0</v>
+      </c>
+      <c r="AF30">
+        <v>7525780000.0</v>
+      </c>
+      <c r="AG30">
+        <v>2177000.0</v>
+      </c>
+      <c r="AH30"/>
+      <c r="AI30">
+        <v>7200663000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>7189744000.0</v>
+      </c>
+      <c r="AK30"/>
+      <c r="AL30"/>
+      <c r="AM30">
+        <v>7193721000.0</v>
+      </c>
+      <c r="AN30">
+        <v>7071410000.0</v>
+      </c>
+      <c r="AO30"/>
+      <c r="AP30">
+        <v>123000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>6769194000.0</v>
+      </c>
+      <c r="AR30">
+        <v>6665128000.0</v>
+      </c>
+      <c r="AS30">
+        <v>1071000.0</v>
+      </c>
+      <c r="AT30">
+        <v>417000.0</v>
+      </c>
+      <c r="AU30">
+        <v>6365320000.0</v>
+      </c>
+      <c r="AV30">
+        <v>6261619000.0</v>
+      </c>
+      <c r="AW30"/>
+      <c r="AX30">
+        <v>23235000.0</v>
+      </c>
+      <c r="AY30">
+        <v>23192000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>22823000.0</v>
+      </c>
+      <c r="BA30">
+        <v>23596000.0</v>
+      </c>
+      <c r="BB30">
+        <v>24426000.0</v>
+      </c>
+      <c r="BC30">
+        <v>24447000.0</v>
+      </c>
+      <c r="BD30">
+        <v>24319000.0</v>
+      </c>
+      <c r="BE30">
+        <v>26092000.0</v>
+      </c>
+      <c r="BF30">
+        <v>27416000.0</v>
+      </c>
+      <c r="BG30">
+        <v>27424000.0</v>
+      </c>
+      <c r="BH30">
+        <v>28285000.0</v>
+      </c>
+      <c r="BI30">
+        <v>29316000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>31351000.0</v>
+      </c>
+      <c r="BK30">
+        <v>30778000.0</v>
+      </c>
+      <c r="BL30">
+        <v>28936000.0</v>
+      </c>
+      <c r="BM30">
+        <v>30936000.0</v>
+      </c>
+      <c r="BN30">
+        <v>31578000.0</v>
+      </c>
+      <c r="BO30">
+        <v>31789000.0</v>
+      </c>
+      <c r="BP30">
+        <v>31048000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>32640000.0</v>
+      </c>
+      <c r="BR30">
+        <v>32828000.0</v>
+      </c>
+      <c r="BS30">
+        <v>32564000.0</v>
+      </c>
+      <c r="BT30">
+        <v>32424000.0</v>
+      </c>
+      <c r="BU30">
+        <v>33704000.0</v>
+      </c>
+      <c r="BV30">
+        <v>32308000.0</v>
+      </c>
+      <c r="BW30">
+        <v>31538000.0</v>
+      </c>
+      <c r="BX30">
+        <v>31207000.0</v>
+      </c>
+      <c r="BY30">
+        <v>42489000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>42796000.0</v>
+      </c>
+      <c r="CA30">
+        <v>44831000.0</v>
+      </c>
+      <c r="CB30">
+        <v>40705000.0</v>
+      </c>
+      <c r="CC30">
+        <v>43391000.0</v>
+      </c>
+      <c r="CD30">
+        <v>35195000.0</v>
+      </c>
+      <c r="CE30">
+        <v>37246000.0</v>
+      </c>
+      <c r="CF30">
+        <v>34061000.0</v>
+      </c>
+      <c r="CG30">
+        <v>36944000.0</v>
+      </c>
+      <c r="CH30">
+        <v>34720000.0</v>
+      </c>
+      <c r="CI30">
+        <v>37833000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>35115000.0</v>
+      </c>
+      <c r="CK30">
+        <v>39648000.0</v>
+      </c>
+      <c r="CL30">
+        <v>39000000.0</v>
+      </c>
+      <c r="CM30">
+        <v>47682000.0</v>
+      </c>
+      <c r="CN30">
+        <v>42094000.0</v>
+      </c>
+      <c r="CO30">
+        <v>52474000.0</v>
+      </c>
+      <c r="CP30">
+        <v>46479000.0</v>
+      </c>
+      <c r="CQ30">
+        <v>47801000.0</v>
+      </c>
+      <c r="CR30">
+        <v>50455000.0</v>
+      </c>
+      <c r="CS30">
+        <v>43401000.0</v>
+      </c>
+      <c r="CT30">
+        <v>45258000.0</v>
+      </c>
+      <c r="CU30">
+        <v>45302000.0</v>
+      </c>
+      <c r="CV30">
+        <v>43992000.0</v>
+      </c>
+      <c r="CW30">
+        <v>47219000.0</v>
+      </c>
+      <c r="CX30">
+        <v>46053000.0</v>
+      </c>
+      <c r="CY30">
+        <v>42167000.0</v>
+      </c>
+      <c r="CZ30">
+        <v>42050000.0</v>
+      </c>
+      <c r="DA30">
+        <v>43397000.0</v>
+      </c>
+      <c r="DB30">
+        <v>40764000.0</v>
+      </c>
+      <c r="DC30">
+        <v>38415000.0</v>
+      </c>
+      <c r="DD30">
+        <v>34700000.0</v>
+      </c>
+      <c r="DE30">
+        <v>34627000.0</v>
+      </c>
+      <c r="DF30"/>
+      <c r="DG30"/>
+    </row>
+    <row r="31" spans="1:111">
+      <c r="A31" t="s">
+        <v>58</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31"/>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+      <c r="AB31"/>
+      <c r="AC31"/>
+      <c r="AD31"/>
+      <c r="AE31"/>
+      <c r="AF31"/>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
+      <c r="CT31"/>
+      <c r="CU31"/>
+      <c r="CV31"/>
+      <c r="CW31"/>
+      <c r="CX31"/>
+      <c r="CY31"/>
+      <c r="CZ31"/>
+      <c r="DA31"/>
+      <c r="DB31"/>
+      <c r="DC31"/>
+      <c r="DD31"/>
+      <c r="DE31"/>
+      <c r="DF31"/>
+      <c r="DG31"/>
+    </row>
+    <row r="32" spans="1:111">
+      <c r="A32" t="s">
+        <v>59</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
+      <c r="CT32"/>
+      <c r="CU32"/>
+      <c r="CV32"/>
+      <c r="CW32"/>
+      <c r="CX32"/>
+      <c r="CY32"/>
+      <c r="CZ32"/>
+      <c r="DA32"/>
+      <c r="DB32"/>
+      <c r="DC32"/>
+      <c r="DD32"/>
+      <c r="DE32"/>
+      <c r="DF32"/>
+      <c r="DG32"/>
+    </row>
+    <row r="33" spans="1:111">
+      <c r="A33" t="s">
+        <v>60</v>
+      </c>
+      <c r="B33">
+        <v>111172000.0</v>
+      </c>
+      <c r="C33">
+        <v>9812810000.0</v>
+      </c>
+      <c r="D33">
+        <v>111497000.0</v>
+      </c>
+      <c r="E33">
+        <v>8659042000.0</v>
+      </c>
+      <c r="F33">
+        <v>8561545000.0</v>
+      </c>
+      <c r="G33">
+        <v>8416378000.0</v>
+      </c>
+      <c r="H33">
+        <v>8506342000.0</v>
+      </c>
+      <c r="I33">
+        <v>8453676000.0</v>
+      </c>
+      <c r="J33">
+        <v>8482854000.0</v>
+      </c>
+      <c r="K33">
+        <v>8432179000.0</v>
+      </c>
+      <c r="L33">
+        <v>8511306000.0</v>
+      </c>
+      <c r="M33">
+        <v>8538843000.0</v>
+      </c>
+      <c r="N33">
+        <v>8513957000.0</v>
+      </c>
+      <c r="O33">
+        <v>8515865000.0</v>
+      </c>
+      <c r="P33">
+        <v>8351264000.0</v>
+      </c>
+      <c r="Q33">
+        <v>8011130000.0</v>
+      </c>
+      <c r="R33">
+        <v>7725111000.0</v>
+      </c>
+      <c r="S33">
+        <v>7584008000.0</v>
+      </c>
+      <c r="T33">
+        <v>7583029000.0</v>
+      </c>
+      <c r="U33">
+        <v>7574376000.0</v>
+      </c>
+      <c r="V33">
+        <v>7537764000.0</v>
+      </c>
+      <c r="W33">
+        <v>7462623000.0</v>
+      </c>
+      <c r="X33">
+        <v>7525066000.0</v>
+      </c>
+      <c r="Y33">
+        <v>7741120000.0</v>
+      </c>
+      <c r="Z33">
+        <v>7940886000.0</v>
+      </c>
+      <c r="AA33">
+        <v>8012527000.0</v>
+      </c>
+      <c r="AB33">
+        <v>7936282000.0</v>
+      </c>
+      <c r="AC33">
+        <v>7914783000.0</v>
+      </c>
+      <c r="AD33">
+        <v>8473336000.0</v>
+      </c>
+      <c r="AE33">
+        <v>8565930000.0</v>
+      </c>
+      <c r="AF33">
+        <v>8553582000.0</v>
+      </c>
+      <c r="AG33">
+        <v>8593701000.0</v>
+      </c>
+      <c r="AH33">
+        <v>8311298000.0</v>
+      </c>
+      <c r="AI33">
+        <v>8416735000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>8459155000.0</v>
+      </c>
+      <c r="AK33">
+        <v>8425426000.0</v>
+      </c>
+      <c r="AL33">
+        <v>8520137000.0</v>
+      </c>
+      <c r="AM33">
+        <v>8540720000.0</v>
+      </c>
+      <c r="AN33">
+        <v>8489158000.0</v>
+      </c>
+      <c r="AO33">
+        <v>8458182000.0</v>
+      </c>
+      <c r="AP33">
+        <v>8422508000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>8435457000.0</v>
+      </c>
+      <c r="AR33">
+        <v>8264098000.0</v>
+      </c>
+      <c r="AS33">
+        <v>8312287000.0</v>
+      </c>
+      <c r="AT33">
+        <v>8237037000.0</v>
+      </c>
+      <c r="AU33">
+        <v>8159093000.0</v>
+      </c>
+      <c r="AV33">
+        <v>8070385000.0</v>
+      </c>
+      <c r="AW33">
+        <v>8213398000.0</v>
+      </c>
+      <c r="AX33">
+        <v>8062008000.0</v>
+      </c>
+      <c r="AY33">
+        <v>8081767000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>8005973000.0</v>
+      </c>
+      <c r="BA33">
+        <v>7979000000.0</v>
+      </c>
+      <c r="BB33">
+        <v>7917008000.0</v>
+      </c>
+      <c r="BC33">
+        <v>8075254000.0</v>
+      </c>
+      <c r="BD33">
+        <v>7849918000.0</v>
+      </c>
+      <c r="BE33">
+        <v>7803663000.0</v>
+      </c>
+      <c r="BF33">
+        <v>9220250000.0</v>
+      </c>
+      <c r="BG33">
+        <v>9402013000.0</v>
+      </c>
+      <c r="BH33">
+        <v>9222580000.0</v>
+      </c>
+      <c r="BI33">
+        <v>7813974000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>9409234000.0</v>
+      </c>
+      <c r="BK33">
+        <v>9580331000.0</v>
+      </c>
+      <c r="BL33">
+        <v>8439497000.0</v>
+      </c>
+      <c r="BM33">
+        <v>8370530000.0</v>
+      </c>
+      <c r="BN33">
+        <v>8413608000.0</v>
+      </c>
+      <c r="BO33">
+        <v>8368936000.0</v>
+      </c>
+      <c r="BP33">
+        <v>8212851000.0</v>
+      </c>
+      <c r="BQ33">
+        <v>8329886000.0</v>
+      </c>
+      <c r="BR33">
+        <v>8212363000.0</v>
+      </c>
+      <c r="BS33">
+        <v>8185292000.0</v>
+      </c>
+      <c r="BT33">
+        <v>7981766000.0</v>
+      </c>
+      <c r="BU33">
+        <v>7934407000.0</v>
+      </c>
+      <c r="BV33">
+        <v>7773392000.0</v>
+      </c>
+      <c r="BW33">
+        <v>7738623000.0</v>
+      </c>
+      <c r="BX33">
+        <v>7660654000.0</v>
+      </c>
+      <c r="BY33">
+        <v>7470606000.0</v>
+      </c>
+      <c r="BZ33">
+        <v>7592369000.0</v>
+      </c>
+      <c r="CA33">
+        <v>7810276000.0</v>
+      </c>
+      <c r="CB33">
+        <v>7977649000.0</v>
+      </c>
+      <c r="CC33">
+        <v>7972440000.0</v>
+      </c>
+      <c r="CD33">
+        <v>7976816000.0</v>
+      </c>
+      <c r="CE33">
+        <v>8008774000.0</v>
+      </c>
+      <c r="CF33">
+        <v>8233442000.0</v>
+      </c>
+      <c r="CG33">
+        <v>8314177000.0</v>
+      </c>
+      <c r="CH33">
+        <v>8305078000.0</v>
+      </c>
+      <c r="CI33">
+        <v>8397025000.0</v>
+      </c>
+      <c r="CJ33">
+        <v>8403388000.0</v>
+      </c>
+      <c r="CK33">
+        <v>8329862000.0</v>
+      </c>
+      <c r="CL33">
+        <v>8306708000.0</v>
+      </c>
+      <c r="CM33">
+        <v>8328827000.0</v>
+      </c>
+      <c r="CN33">
+        <v>8301195000.0</v>
+      </c>
+      <c r="CO33">
+        <v>8488424000.0</v>
+      </c>
+      <c r="CP33">
+        <v>8482017000.0</v>
+      </c>
+      <c r="CQ33">
+        <v>8441061000.0</v>
+      </c>
+      <c r="CR33">
+        <v>8609692000.0</v>
+      </c>
+      <c r="CS33">
+        <v>8285385000.0</v>
+      </c>
+      <c r="CT33">
+        <v>8653991000.0</v>
+      </c>
+      <c r="CU33">
+        <v>8679312000.0</v>
+      </c>
+      <c r="CV33">
+        <v>8631680000.0</v>
+      </c>
+      <c r="CW33">
+        <v>8434762000.0</v>
+      </c>
+      <c r="CX33">
+        <v>8239739000.0</v>
+      </c>
+      <c r="CY33">
+        <v>8102761000.0</v>
+      </c>
+      <c r="CZ33">
+        <v>8045729000.0</v>
+      </c>
+      <c r="DA33">
+        <v>8088788000.0</v>
+      </c>
+      <c r="DB33">
+        <v>7914816000.0</v>
+      </c>
+      <c r="DC33">
+        <v>7457442000.0</v>
+      </c>
+      <c r="DD33">
+        <v>7032700000.0</v>
+      </c>
+      <c r="DE33">
+        <v>6484195000.0</v>
+      </c>
+      <c r="DF33">
+        <v>6100000.0</v>
+      </c>
+      <c r="DG33">
+        <v>5700000.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:111">
+      <c r="A34" t="s">
+        <v>61</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
+      <c r="CT34"/>
+      <c r="CU34"/>
+      <c r="CV34"/>
+      <c r="CW34"/>
+      <c r="CX34"/>
+      <c r="CY34"/>
+      <c r="CZ34"/>
+      <c r="DA34"/>
+      <c r="DB34"/>
+      <c r="DC34"/>
+      <c r="DD34"/>
+      <c r="DE34"/>
+      <c r="DF34"/>
+      <c r="DG34"/>
+    </row>
+    <row r="35" spans="1:111">
+      <c r="A35" t="s">
+        <v>62</v>
+      </c>
+      <c r="B35">
+        <v>8515864000.0</v>
+      </c>
+      <c r="C35">
+        <v>8628354000.0</v>
+      </c>
+      <c r="D35">
+        <v>8462080000.0</v>
+      </c>
+      <c r="E35">
+        <v>2139576000.0</v>
+      </c>
+      <c r="F35">
+        <v>2215444000.0</v>
+      </c>
+      <c r="G35">
+        <v>2308529000.0</v>
+      </c>
+      <c r="H35">
+        <v>2305111000.0</v>
+      </c>
+      <c r="I35">
+        <v>2365356000.0</v>
+      </c>
+      <c r="J35">
+        <v>2452421000.0</v>
+      </c>
+      <c r="K35">
+        <v>2554672000.0</v>
+      </c>
+      <c r="L35">
+        <v>2520348000.0</v>
+      </c>
+      <c r="M35">
+        <v>3082187000.0</v>
+      </c>
+      <c r="N35">
+        <v>3140002000.0</v>
+      </c>
+      <c r="O35">
+        <v>2869301000.0</v>
+      </c>
+      <c r="P35">
+        <v>2800416000.0</v>
+      </c>
+      <c r="Q35">
+        <v>2333532000.0</v>
+      </c>
+      <c r="R35">
+        <v>2014430000.0</v>
+      </c>
+      <c r="S35">
+        <v>1741700000.0</v>
+      </c>
+      <c r="T35">
+        <v>1744493000.0</v>
+      </c>
+      <c r="U35">
+        <v>1662307000.0</v>
+      </c>
+      <c r="V35">
+        <v>1773747000.0</v>
+      </c>
+      <c r="W35">
+        <v>1768559000.0</v>
+      </c>
+      <c r="X35">
+        <v>1779989000.0</v>
+      </c>
+      <c r="Y35">
+        <v>1864009000.0</v>
+      </c>
+      <c r="Z35">
+        <v>2039156000.0</v>
+      </c>
+      <c r="AA35">
+        <v>2181411000.0</v>
+      </c>
+      <c r="AB35">
+        <v>2236385000.0</v>
+      </c>
+      <c r="AC35">
+        <v>2319957000.0</v>
+      </c>
+      <c r="AD35">
+        <v>2294891000.0</v>
+      </c>
+      <c r="AE35">
+        <v>2405776000.0</v>
+      </c>
+      <c r="AF35">
+        <v>2225312000.0</v>
+      </c>
+      <c r="AG35">
+        <v>2261498000.0</v>
+      </c>
+      <c r="AH35">
+        <v>2233041000.0</v>
+      </c>
+      <c r="AI35">
+        <v>2248454000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>2226371000.0</v>
+      </c>
+      <c r="AK35">
+        <v>2262545000.0</v>
+      </c>
+      <c r="AL35">
+        <v>2238744000.0</v>
+      </c>
+      <c r="AM35">
+        <v>2353491000.0</v>
+      </c>
+      <c r="AN35">
+        <v>2332120000.0</v>
+      </c>
+      <c r="AO35">
+        <v>2460716000.0</v>
+      </c>
+      <c r="AP35">
+        <v>2535853000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>2551587000.0</v>
+      </c>
+      <c r="AR35">
+        <v>2528412000.0</v>
+      </c>
+      <c r="AS35">
+        <v>3358730000.0</v>
+      </c>
+      <c r="AT35">
+        <v>2636000000.0</v>
+      </c>
+      <c r="AU35">
+        <v>3449657000.0</v>
+      </c>
+      <c r="AV35">
+        <v>2627299000.0</v>
+      </c>
+      <c r="AW35">
+        <v>3450517000.0</v>
+      </c>
+      <c r="AX35">
+        <v>2527945000.0</v>
+      </c>
+      <c r="AY35">
+        <v>2541140000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>2566711000.0</v>
+      </c>
+      <c r="BA35">
+        <v>2591475000.0</v>
+      </c>
+      <c r="BB35">
+        <v>2665212000.0</v>
+      </c>
+      <c r="BC35">
+        <v>2710123000.0</v>
+      </c>
+      <c r="BD35">
+        <v>2588657000.0</v>
+      </c>
+      <c r="BE35">
+        <v>2567645000.0</v>
+      </c>
+      <c r="BF35">
+        <v>2950481000.0</v>
+      </c>
+      <c r="BG35">
+        <v>2964318000.0</v>
+      </c>
+      <c r="BH35">
+        <v>2948208000.0</v>
+      </c>
+      <c r="BI35">
+        <v>2928575000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>3079226000.0</v>
+      </c>
+      <c r="BK35">
+        <v>3065498000.0</v>
+      </c>
+      <c r="BL35">
+        <v>3063448000.0</v>
+      </c>
+      <c r="BM35">
+        <v>3105260000.0</v>
+      </c>
+      <c r="BN35">
+        <v>3178521000.0</v>
+      </c>
+      <c r="BO35">
+        <v>3192033000.0</v>
+      </c>
+      <c r="BP35">
+        <v>3174783000.0</v>
+      </c>
+      <c r="BQ35">
+        <v>3198532000.0</v>
+      </c>
+      <c r="BR35">
+        <v>3183947000.0</v>
+      </c>
+      <c r="BS35">
+        <v>3203644000.0</v>
+      </c>
+      <c r="BT35">
+        <v>3392585000.0</v>
+      </c>
+      <c r="BU35">
+        <v>3260150000.0</v>
+      </c>
+      <c r="BV35">
+        <v>3066688000.0</v>
+      </c>
+      <c r="BW35">
+        <v>3144590000.0</v>
+      </c>
+      <c r="BX35">
+        <v>3050070000.0</v>
+      </c>
+      <c r="BY35">
+        <v>2885473000.0</v>
+      </c>
+      <c r="BZ35">
+        <v>3007041000.0</v>
+      </c>
+      <c r="CA35">
+        <v>3223803000.0</v>
+      </c>
+      <c r="CB35">
+        <v>3403987000.0</v>
+      </c>
+      <c r="CC35">
+        <v>3435423000.0</v>
+      </c>
+      <c r="CD35">
+        <v>3361272000.0</v>
+      </c>
+      <c r="CE35">
+        <v>3375254000.0</v>
+      </c>
+      <c r="CF35">
+        <v>3519361000.0</v>
+      </c>
+      <c r="CG35">
+        <v>3584327000.0</v>
+      </c>
+      <c r="CH35">
+        <v>3562698000.0</v>
+      </c>
+      <c r="CI35">
+        <v>3589779000.0</v>
+      </c>
+      <c r="CJ35">
+        <v>3552128000.0</v>
+      </c>
+      <c r="CK35">
+        <v>3381150000.0</v>
+      </c>
+      <c r="CL35">
+        <v>3309253000.0</v>
+      </c>
+      <c r="CM35">
+        <v>3350112000.0</v>
+      </c>
+      <c r="CN35">
+        <v>3252533000.0</v>
+      </c>
+      <c r="CO35">
+        <v>3368482000.0</v>
+      </c>
+      <c r="CP35">
+        <v>160772000.0</v>
+      </c>
+      <c r="CQ35">
+        <v>181719000.0</v>
+      </c>
+      <c r="CR35">
+        <v>189226000.0</v>
+      </c>
+      <c r="CS35">
+        <v>3401823000.0</v>
+      </c>
+      <c r="CT35">
+        <v>168203000.0</v>
+      </c>
+      <c r="CU35">
+        <v>164522000.0</v>
+      </c>
+      <c r="CV35">
+        <v>80375000.0</v>
+      </c>
+      <c r="CW35">
+        <v>61185000.0</v>
+      </c>
+      <c r="CX35">
+        <v>3239692000.0</v>
+      </c>
+      <c r="CY35">
+        <v>3251539000.0</v>
+      </c>
+      <c r="CZ35">
+        <v>3238213000.0</v>
+      </c>
+      <c r="DA35">
+        <v>3276850000.0</v>
+      </c>
+      <c r="DB35">
+        <v>2851018000.0</v>
+      </c>
+      <c r="DC35">
+        <v>2413147000.0</v>
+      </c>
+      <c r="DD35">
+        <v>1922800000.0</v>
+      </c>
+      <c r="DE35">
+        <v>1396201000.0</v>
+      </c>
+      <c r="DF35">
+        <v>100000.0</v>
+      </c>
+      <c r="DG35"/>
+    </row>
+    <row r="36" spans="1:111">
+      <c r="A36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B36">
+        <v>-9144591000.0</v>
+      </c>
+      <c r="C36">
+        <v>1583588000.0</v>
+      </c>
+      <c r="D36">
+        <v>-8176736000.0</v>
+      </c>
+      <c r="E36">
+        <v>433941000.0</v>
+      </c>
+      <c r="F36">
+        <v>427625000.0</v>
+      </c>
+      <c r="G36">
+        <v>429528000.0</v>
+      </c>
+      <c r="H36">
+        <v>438040000.0</v>
+      </c>
+      <c r="I36">
+        <v>432897000.0</v>
+      </c>
+      <c r="J36">
+        <v>427594000.0</v>
+      </c>
+      <c r="K36">
+        <v>428115000.0</v>
+      </c>
+      <c r="L36">
+        <v>438245000.0</v>
+      </c>
+      <c r="M36">
+        <v>446758000.0</v>
+      </c>
+      <c r="N36">
+        <v>431995000.0</v>
+      </c>
+      <c r="O36">
+        <v>440500000.0</v>
+      </c>
+      <c r="P36">
+        <v>444475000.0</v>
+      </c>
+      <c r="Q36">
+        <v>418218000.0</v>
+      </c>
+      <c r="R36">
+        <v>373271000.0</v>
+      </c>
+      <c r="S36">
+        <v>365847000.0</v>
+      </c>
+      <c r="T36">
+        <v>389706000.0</v>
+      </c>
+      <c r="U36">
+        <v>394107000.0</v>
+      </c>
+      <c r="V36">
+        <v>404386000.0</v>
+      </c>
+      <c r="W36">
+        <v>389999000.0</v>
+      </c>
+      <c r="X36">
+        <v>419734000.0</v>
+      </c>
+      <c r="Y36">
+        <v>436394000.0</v>
+      </c>
+      <c r="Z36">
+        <v>453843000.0</v>
+      </c>
+      <c r="AA36">
+        <v>437133000.0</v>
+      </c>
+      <c r="AB36">
+        <v>408887000.0</v>
+      </c>
+      <c r="AC36">
+        <v>401252000.0</v>
+      </c>
+      <c r="AD36">
+        <v>385840000.0</v>
+      </c>
+      <c r="AE36">
+        <v>375014000.0</v>
+      </c>
+      <c r="AF36">
+        <v>362855000.0</v>
+      </c>
+      <c r="AG36">
+        <v>370893000.0</v>
+      </c>
+      <c r="AH36">
+        <v>321788000.0</v>
+      </c>
+      <c r="AI36">
+        <v>414996000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>414014000.0</v>
+      </c>
+      <c r="AK36">
+        <v>317799000.0</v>
+      </c>
+      <c r="AL36">
+        <v>304653000.0</v>
+      </c>
+      <c r="AM36">
+        <v>309641000.0</v>
+      </c>
+      <c r="AN36">
+        <v>311695000.0</v>
+      </c>
+      <c r="AO36">
+        <v>316063000.0</v>
+      </c>
+      <c r="AP36">
+        <v>312544000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>314557000.0</v>
+      </c>
+      <c r="AR36">
+        <v>319807000.0</v>
+      </c>
+      <c r="AS36">
+        <v>340328000.0</v>
+      </c>
+      <c r="AT36">
+        <v>307846000.0</v>
+      </c>
+      <c r="AU36">
+        <v>296236000.0</v>
+      </c>
+      <c r="AV36">
+        <v>264855000.0</v>
+      </c>
+      <c r="AW36">
+        <v>356999000.0</v>
+      </c>
+      <c r="AX36">
+        <v>222651000.0</v>
+      </c>
+      <c r="AY36">
+        <v>237369000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>241423000.0</v>
+      </c>
+      <c r="BA36">
+        <v>231997000.0</v>
+      </c>
+      <c r="BB36">
+        <v>239547000.0</v>
+      </c>
+      <c r="BC36">
+        <v>344448000.0</v>
+      </c>
+      <c r="BD36">
+        <v>248026000.0</v>
+      </c>
+      <c r="BE36">
+        <v>249867000.0</v>
+      </c>
+      <c r="BF36">
+        <v>249305000.0</v>
+      </c>
+      <c r="BG36">
+        <v>245608000.0</v>
+      </c>
+      <c r="BH36">
+        <v>247108000.0</v>
+      </c>
+      <c r="BI36">
+        <v>245700000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>235792000.0</v>
+      </c>
+      <c r="BK36">
+        <v>236691000.0</v>
+      </c>
+      <c r="BL36">
+        <v>233747000.0</v>
+      </c>
+      <c r="BM36">
+        <v>220548000.0</v>
+      </c>
+      <c r="BN36">
+        <v>232834000.0</v>
+      </c>
+      <c r="BO36">
+        <v>219964000.0</v>
+      </c>
+      <c r="BP36">
+        <v>219115000.0</v>
+      </c>
+      <c r="BQ36">
+        <v>215041000.0</v>
+      </c>
+      <c r="BR36">
+        <v>212460000.0</v>
+      </c>
+      <c r="BS36">
+        <v>209162000.0</v>
+      </c>
+      <c r="BT36">
+        <v>210917000.0</v>
+      </c>
+      <c r="BU36">
+        <v>206058000.0</v>
+      </c>
+      <c r="BV36">
+        <v>199688000.0</v>
+      </c>
+      <c r="BW36">
+        <v>249282000.0</v>
+      </c>
+      <c r="BX36">
+        <v>207068000.0</v>
+      </c>
+      <c r="BY36">
+        <v>207696000.0</v>
+      </c>
+      <c r="BZ36">
+        <v>168358000.0</v>
+      </c>
+      <c r="CA36">
+        <v>182814000.0</v>
+      </c>
+      <c r="CB36">
+        <v>200007000.0</v>
+      </c>
+      <c r="CC36">
+        <v>599104000.0</v>
+      </c>
+      <c r="CD36">
+        <v>213504000.0</v>
+      </c>
+      <c r="CE36">
+        <v>241007000.0</v>
+      </c>
+      <c r="CF36">
+        <v>243863000.0</v>
+      </c>
+      <c r="CG36">
+        <v>246571000.0</v>
+      </c>
+      <c r="CH36">
+        <v>251810000.0</v>
+      </c>
+      <c r="CI36">
+        <v>270009000.0</v>
+      </c>
+      <c r="CJ36">
+        <v>259902000.0</v>
+      </c>
+      <c r="CK36">
+        <v>267918000.0</v>
+      </c>
+      <c r="CL36">
+        <v>190343000.0</v>
+      </c>
+      <c r="CM36">
+        <v>205677000.0</v>
+      </c>
+      <c r="CN36">
+        <v>192532000.0</v>
+      </c>
+      <c r="CO36">
+        <v>183632000.0</v>
+      </c>
+      <c r="CP36">
+        <v>183273000.0</v>
+      </c>
+      <c r="CQ36">
+        <v>183561000.0</v>
+      </c>
+      <c r="CR36">
+        <v>195048000.0</v>
+      </c>
+      <c r="CS36">
+        <v>169900000.0</v>
+      </c>
+      <c r="CT36">
+        <v>167773000.0</v>
+      </c>
+      <c r="CU36">
+        <v>166569000.0</v>
+      </c>
+      <c r="CV36">
+        <v>167285000.0</v>
+      </c>
+      <c r="CW36">
+        <v>167620000.0</v>
+      </c>
+      <c r="CX36">
+        <v>166358000.0</v>
+      </c>
+      <c r="CY36">
+        <v>167104000.0</v>
+      </c>
+      <c r="CZ36">
+        <v>166580000.0</v>
+      </c>
+      <c r="DA36">
+        <v>169282000.0</v>
+      </c>
+      <c r="DB36">
+        <v>143024000.0</v>
+      </c>
+      <c r="DC36">
+        <v>125604000.0</v>
+      </c>
+      <c r="DD36">
+        <v>101200000.0</v>
+      </c>
+      <c r="DE36">
+        <v>73842000.0</v>
+      </c>
+      <c r="DF36">
+        <v>100000.0</v>
+      </c>
+      <c r="DG36">
+        <v>100000.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:111">
+      <c r="A37" t="s">
+        <v>64</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
+      <c r="CT37"/>
+      <c r="CU37"/>
+      <c r="CV37"/>
+      <c r="CW37"/>
+      <c r="CX37"/>
+      <c r="CY37"/>
+      <c r="CZ37"/>
+      <c r="DA37"/>
+      <c r="DB37"/>
+      <c r="DC37"/>
+      <c r="DD37"/>
+      <c r="DE37"/>
+      <c r="DF37"/>
+      <c r="DG37"/>
+    </row>
+    <row r="38" spans="1:111">
+      <c r="A38" t="s">
+        <v>65</v>
+      </c>
+      <c r="B38">
+        <v>1248152000.0</v>
+      </c>
+      <c r="C38">
+        <v>1272748000.0</v>
+      </c>
+      <c r="D38">
+        <v>1257533000.0</v>
+      </c>
+      <c r="E38">
+        <v>1301157000.0</v>
+      </c>
+      <c r="F38">
+        <v>1383854000.0</v>
+      </c>
+      <c r="G38">
+        <v>9718184000.0</v>
+      </c>
+      <c r="H38">
+        <v>1299541000.0</v>
+      </c>
+      <c r="I38">
+        <v>255531000.0</v>
+      </c>
+      <c r="J38">
+        <v>1.0</v>
+      </c>
+      <c r="K38"/>
+      <c r="L38">
+        <v>9164232000.0</v>
+      </c>
+      <c r="M38">
+        <v>9818181000.0</v>
+      </c>
+      <c r="N38">
+        <v>9873005000.0</v>
+      </c>
+      <c r="O38">
+        <v>9933148000.0</v>
+      </c>
+      <c r="P38">
+        <v>9786567000.0</v>
+      </c>
+      <c r="Q38">
+        <v>9457370000.0</v>
+      </c>
+      <c r="R38">
+        <v>9325256000.0</v>
+      </c>
+      <c r="S38">
+        <v>9267475000.0</v>
+      </c>
+      <c r="T38">
+        <v>9375964000.0</v>
+      </c>
+      <c r="U38">
+        <v>9476572000.0</v>
+      </c>
+      <c r="V38">
+        <v>9454809000.0</v>
+      </c>
+      <c r="W38">
+        <v>9459459000.0</v>
+      </c>
+      <c r="X38">
+        <v>9337694000.0</v>
+      </c>
+      <c r="Y38">
+        <v>9185332000.0</v>
+      </c>
+      <c r="Z38">
+        <v>9048142000.0</v>
+      </c>
+      <c r="AA38">
+        <v>9139130000.0</v>
+      </c>
+      <c r="AB38">
+        <v>9052281000.0</v>
+      </c>
+      <c r="AC38">
+        <v>9027538000.0</v>
+      </c>
+      <c r="AD38">
+        <v>9147054000.0</v>
+      </c>
+      <c r="AE38">
+        <v>9220008000.0</v>
+      </c>
+      <c r="AF38">
+        <v>9125960000.0</v>
+      </c>
+      <c r="AG38">
+        <v>9207680000.0</v>
+      </c>
+      <c r="AH38">
+        <v>8781055000.0</v>
+      </c>
+      <c r="AI38">
+        <v>8891177000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>8876448000.0</v>
+      </c>
+      <c r="AK38">
+        <v>8765539000.0</v>
+      </c>
+      <c r="AL38">
+        <v>8889178000.0</v>
+      </c>
+      <c r="AM38">
+        <v>8922555000.0</v>
+      </c>
+      <c r="AN38">
+        <v>8905112000.0</v>
+      </c>
+      <c r="AO38">
+        <v>8911062000.0</v>
+      </c>
+      <c r="AP38">
+        <v>9007016000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>9032016000.0</v>
+      </c>
+      <c r="AR38">
+        <v>8821883000.0</v>
+      </c>
+      <c r="AS38">
+        <v>9004419000.0</v>
+      </c>
+      <c r="AT38">
+        <v>9011447000.0</v>
+      </c>
+      <c r="AU38">
+        <v>8929795000.0</v>
+      </c>
+      <c r="AV38">
+        <v>8776717000.0</v>
+      </c>
+      <c r="AW38">
+        <v>8992758000.0</v>
+      </c>
+      <c r="AX38">
+        <v>8872821000.0</v>
+      </c>
+      <c r="AY38">
+        <v>8930364000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>8950912000.0</v>
+      </c>
+      <c r="BA38">
+        <v>9011451000.0</v>
+      </c>
+      <c r="BB38">
+        <v>9043531000.0</v>
+      </c>
+      <c r="BC38">
+        <v>9283390000.0</v>
+      </c>
+      <c r="BD38">
+        <v>9074042000.0</v>
+      </c>
+      <c r="BE38">
+        <v>9188033000.0</v>
+      </c>
+      <c r="BF38">
+        <v>5459295000.0</v>
+      </c>
+      <c r="BG38">
+        <v>4103830000.0</v>
+      </c>
+      <c r="BH38">
+        <v>3926989000.0</v>
+      </c>
+      <c r="BI38">
+        <v>9450536000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>5398638000.0</v>
+      </c>
+      <c r="BK38">
+        <v>4420985000.0</v>
+      </c>
+      <c r="BL38">
+        <v>3259205000.0</v>
+      </c>
+      <c r="BM38">
+        <v>8486834000.0</v>
+      </c>
+      <c r="BN38">
+        <v>3043708000.0</v>
+      </c>
+      <c r="BO38">
+        <v>5624821000.0</v>
+      </c>
+      <c r="BP38">
+        <v>5668773000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>5819006000.0</v>
+      </c>
+      <c r="BR38">
+        <v>5754191000.0</v>
+      </c>
+      <c r="BS38">
+        <v>5733273000.0</v>
+      </c>
+      <c r="BT38">
+        <v>5667730000.0</v>
+      </c>
+      <c r="BU38">
+        <v>5527835000.0</v>
+      </c>
+      <c r="BV38">
+        <v>5529420000.0</v>
+      </c>
+      <c r="BW38">
+        <v>5543014000.0</v>
+      </c>
+      <c r="BX38">
+        <v>5519920000.0</v>
+      </c>
+      <c r="BY38">
+        <v>5499951000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>5418982000.0</v>
+      </c>
+      <c r="CA38">
+        <v>5398781000.0</v>
+      </c>
+      <c r="CB38">
+        <v>5430459000.0</v>
+      </c>
+      <c r="CC38">
+        <v>5424757000.0</v>
+      </c>
+      <c r="CD38">
+        <v>5778241000.0</v>
+      </c>
+      <c r="CE38">
+        <v>5764193000.0</v>
+      </c>
+      <c r="CF38">
+        <v>5810796000.0</v>
+      </c>
+      <c r="CG38">
+        <v>5712592000.0</v>
+      </c>
+      <c r="CH38">
+        <v>5453544000.0</v>
+      </c>
+      <c r="CI38">
+        <v>5317674000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>5158694000.0</v>
+      </c>
+      <c r="CK38">
+        <v>5018571000.0</v>
+      </c>
+      <c r="CL38">
+        <v>4727884000.0</v>
+      </c>
+      <c r="CM38">
+        <v>4574337000.0</v>
+      </c>
+      <c r="CN38">
+        <v>4534775000.0</v>
+      </c>
+      <c r="CO38">
+        <v>4505594000.0</v>
+      </c>
+      <c r="CP38">
+        <v>4491147000.0</v>
+      </c>
+      <c r="CQ38">
+        <v>4537130000.0</v>
+      </c>
+      <c r="CR38">
+        <v>4587138000.0</v>
+      </c>
+      <c r="CS38">
+        <v>5183126000.0</v>
+      </c>
+      <c r="CT38">
+        <v>5534967000.0</v>
+      </c>
+      <c r="CU38">
+        <v>5511696000.0</v>
+      </c>
+      <c r="CV38">
+        <v>5519862000.0</v>
+      </c>
+      <c r="CW38">
+        <v>5601031000.0</v>
+      </c>
+      <c r="CX38">
+        <v>5634397000.0</v>
+      </c>
+      <c r="CY38">
+        <v>5695148000.0</v>
+      </c>
+      <c r="CZ38">
+        <v>5714298000.0</v>
+      </c>
+      <c r="DA38">
+        <v>5637469000.0</v>
+      </c>
+      <c r="DB38">
+        <v>5328827000.0</v>
+      </c>
+      <c r="DC38">
+        <v>4835789000.0</v>
+      </c>
+      <c r="DD38">
+        <v>4638900000.0</v>
+      </c>
+      <c r="DE38">
+        <v>4367700000.0</v>
+      </c>
+      <c r="DF38">
+        <v>6100000.0</v>
+      </c>
+      <c r="DG38">
+        <v>5700000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:111">
+      <c r="A39" t="s">
+        <v>66</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
+        <v>-1120406000.0</v>
+      </c>
+      <c r="D39">
+        <v>-829704000.0</v>
+      </c>
+      <c r="E39">
+        <v>7244525000.0</v>
+      </c>
+      <c r="F39"/>
+      <c r="G39"/>
+      <c r="H39"/>
+      <c r="I39">
+        <v>217666000.0</v>
+      </c>
+      <c r="J39">
+        <v>317950000.0</v>
+      </c>
+      <c r="K39">
+        <v>446224000.0</v>
+      </c>
+      <c r="L39">
+        <v>-1064758000.0</v>
+      </c>
+      <c r="M39">
+        <v>282455000.0</v>
+      </c>
+      <c r="N39">
+        <v>27176000.0</v>
+      </c>
+      <c r="O39">
+        <v>42427000.0</v>
+      </c>
+      <c r="P39">
+        <v>29749000.0</v>
+      </c>
+      <c r="Q39">
+        <v>46593000.0</v>
+      </c>
+      <c r="R39">
+        <v>25451000.0</v>
+      </c>
+      <c r="S39">
+        <v>172469000.0</v>
+      </c>
+      <c r="T39">
+        <v>158575000.0</v>
+      </c>
+      <c r="U39">
+        <v>89132000.0</v>
+      </c>
+      <c r="V39">
+        <v>146673000.0</v>
+      </c>
+      <c r="W39"/>
+      <c r="X39"/>
+      <c r="Y39"/>
+      <c r="Z39"/>
+      <c r="AA39"/>
+      <c r="AB39"/>
+      <c r="AC39"/>
+      <c r="AD39"/>
+      <c r="AE39"/>
+      <c r="AF39"/>
+      <c r="AG39"/>
+      <c r="AH39"/>
+      <c r="AI39"/>
+      <c r="AJ39"/>
+      <c r="AK39"/>
+      <c r="AL39"/>
+      <c r="AM39"/>
+      <c r="AN39"/>
+      <c r="AO39"/>
+      <c r="AP39"/>
+      <c r="AQ39"/>
+      <c r="AR39"/>
+      <c r="AS39"/>
+      <c r="AT39"/>
+      <c r="AU39"/>
+      <c r="AV39"/>
+      <c r="AW39"/>
+      <c r="AX39"/>
+      <c r="AY39"/>
+      <c r="AZ39"/>
+      <c r="BA39"/>
+      <c r="BB39"/>
+      <c r="BC39"/>
+      <c r="BD39"/>
+      <c r="BE39"/>
+      <c r="BF39"/>
+      <c r="BG39"/>
+      <c r="BH39"/>
+      <c r="BI39"/>
+      <c r="BJ39"/>
+      <c r="BK39"/>
+      <c r="BL39"/>
+      <c r="BM39">
+        <v>20447000.0</v>
+      </c>
+      <c r="BN39">
+        <v>22285000.0</v>
+      </c>
+      <c r="BO39">
+        <v>24005000.0</v>
+      </c>
+      <c r="BP39">
+        <v>25735000.0</v>
+      </c>
+      <c r="BQ39"/>
+      <c r="BR39"/>
+      <c r="BS39"/>
+      <c r="BT39"/>
+      <c r="BU39"/>
+      <c r="BV39"/>
+      <c r="BW39"/>
+      <c r="BX39"/>
+      <c r="BY39"/>
+      <c r="BZ39"/>
+      <c r="CA39"/>
+      <c r="CB39"/>
+      <c r="CC39"/>
+      <c r="CD39"/>
+      <c r="CE39"/>
+      <c r="CF39"/>
+      <c r="CG39"/>
+      <c r="CH39"/>
+      <c r="CI39"/>
+      <c r="CJ39"/>
+      <c r="CK39"/>
+      <c r="CL39"/>
+      <c r="CM39"/>
+      <c r="CN39"/>
+      <c r="CO39"/>
+      <c r="CP39"/>
+      <c r="CQ39"/>
+      <c r="CR39"/>
+      <c r="CS39"/>
+      <c r="CT39"/>
+      <c r="CU39"/>
+      <c r="CV39"/>
+      <c r="CW39"/>
+      <c r="CX39"/>
+      <c r="CY39"/>
+      <c r="CZ39"/>
+      <c r="DA39"/>
+      <c r="DB39"/>
+      <c r="DC39"/>
+      <c r="DD39"/>
+      <c r="DE39"/>
+      <c r="DF39"/>
+      <c r="DG39"/>
+    </row>
+    <row r="40" spans="1:111">
+      <c r="A40" t="s">
+        <v>67</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40"/>
+      <c r="D40">
+        <v>-237000.0</v>
+      </c>
+      <c r="E40">
+        <v>6591448000.0</v>
+      </c>
+      <c r="F40">
+        <v>6431137000.0</v>
+      </c>
+      <c r="G40">
+        <v>6372545000.0</v>
+      </c>
+      <c r="H40">
+        <v>6206117000.0</v>
+      </c>
+      <c r="I40">
+        <v>6129982000.0</v>
+      </c>
+      <c r="J40">
+        <v>6129660000.0</v>
+      </c>
+      <c r="K40">
+        <v>6141711000.0</v>
+      </c>
+      <c r="L40">
+        <v>6021595000.0</v>
+      </c>
+      <c r="M40">
+        <v>6051220000.0</v>
+      </c>
+      <c r="N40">
+        <v>6092840000.0</v>
+      </c>
+      <c r="O40">
+        <v>6144435000.0</v>
+      </c>
+      <c r="P40">
+        <v>6074549000.0</v>
+      </c>
+      <c r="Q40">
+        <v>6194866000.0</v>
+      </c>
+      <c r="R40">
+        <v>6329883000.0</v>
+      </c>
+      <c r="S40">
+        <v>6613731000.0</v>
+      </c>
+      <c r="T40">
+        <v>6644271000.0</v>
+      </c>
+      <c r="U40">
+        <v>6596478000.0</v>
+      </c>
+      <c r="V40">
+        <v>6638294000.0</v>
+      </c>
+      <c r="W40">
+        <v>6650865000.0</v>
+      </c>
+      <c r="X40">
+        <v>6407662000.0</v>
+      </c>
+      <c r="Y40">
+        <v>6190613000.0</v>
+      </c>
+      <c r="Z40">
+        <v>6069684000.0</v>
+      </c>
+      <c r="AA40">
+        <v>5774619000.0</v>
+      </c>
+      <c r="AB40">
+        <v>5582049000.0</v>
+      </c>
+      <c r="AC40">
+        <v>5581867000.0</v>
+      </c>
+      <c r="AD40">
+        <v>5580871000.0</v>
+      </c>
+      <c r="AE40">
+        <v>5701111000.0</v>
+      </c>
+      <c r="AF40">
+        <v>5554451000.0</v>
+      </c>
+      <c r="AG40">
+        <v>5603354000.0</v>
+      </c>
+      <c r="AH40">
+        <v>5323083000.0</v>
+      </c>
+      <c r="AI40">
+        <v>5353524000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>5259777000.0</v>
+      </c>
+      <c r="AK40">
+        <v>5309338000.0</v>
+      </c>
+      <c r="AL40">
+        <v>5266593000.0</v>
+      </c>
+      <c r="AM40">
+        <v>5268506000.0</v>
+      </c>
+      <c r="AN40">
+        <v>5183305000.0</v>
+      </c>
+      <c r="AO40">
+        <v>5164018000.0</v>
+      </c>
+      <c r="AP40">
+        <v>5085129000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>5118051000.0</v>
+      </c>
+      <c r="AR40">
+        <v>4965421000.0</v>
+      </c>
+      <c r="AS40">
+        <v>4832520000.0</v>
+      </c>
+      <c r="AT40">
+        <v>4813188000.0</v>
+      </c>
+      <c r="AU40">
+        <v>4836459000.0</v>
+      </c>
+      <c r="AV40">
+        <v>4695802000.0</v>
+      </c>
+      <c r="AW40">
+        <v>4655272000.0</v>
+      </c>
+      <c r="AX40">
+        <v>4652678000.0</v>
+      </c>
+      <c r="AY40">
+        <v>4690741000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>4613331000.0</v>
+      </c>
+      <c r="BA40">
+        <v>4611446000.0</v>
+      </c>
+      <c r="BB40">
+        <v>4628089000.0</v>
+      </c>
+      <c r="BC40">
+        <v>4690374000.0</v>
+      </c>
+      <c r="BD40">
+        <v>4573084000.0</v>
+      </c>
+      <c r="BE40">
+        <v>4594004000.0</v>
+      </c>
+      <c r="BF40">
+        <v>4637275000.0</v>
+      </c>
+      <c r="BG40">
+        <v>4696354000.0</v>
+      </c>
+      <c r="BH40">
+        <v>4541523000.0</v>
+      </c>
+      <c r="BI40">
+        <v>4536645000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>4589220000.0</v>
+      </c>
+      <c r="BK40">
+        <v>4741204000.0</v>
+      </c>
+      <c r="BL40">
+        <v>4715873000.0</v>
+      </c>
+      <c r="BM40">
+        <v>4419920000.0</v>
+      </c>
+      <c r="BN40">
+        <v>4404836000.0</v>
+      </c>
+      <c r="BO40">
+        <v>4347359000.0</v>
+      </c>
+      <c r="BP40">
+        <v>4257980000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>4263850000.0</v>
+      </c>
+      <c r="BR40">
+        <v>4212711000.0</v>
+      </c>
+      <c r="BS40">
+        <v>4149846000.0</v>
+      </c>
+      <c r="BT40">
+        <v>3867304000.0</v>
+      </c>
+      <c r="BU40">
+        <v>3923883000.0</v>
+      </c>
+      <c r="BV40">
+        <v>3961543000.0</v>
+      </c>
+      <c r="BW40">
+        <v>4020966000.0</v>
+      </c>
+      <c r="BX40">
+        <v>3980147000.0</v>
+      </c>
+      <c r="BY40">
+        <v>3922782000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>3946693000.0</v>
+      </c>
+      <c r="CA40">
+        <v>4002866000.0</v>
+      </c>
+      <c r="CB40">
+        <v>3934707000.0</v>
+      </c>
+      <c r="CC40">
+        <v>3900431000.0</v>
+      </c>
+      <c r="CD40">
+        <v>3895869000.0</v>
+      </c>
+      <c r="CE40">
+        <v>4015128000.0</v>
+      </c>
+      <c r="CF40">
+        <v>3937237000.0</v>
+      </c>
+      <c r="CG40">
+        <v>3960297000.0</v>
+      </c>
+      <c r="CH40">
+        <v>3991180000.0</v>
+      </c>
+      <c r="CI40">
+        <v>4051329000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>4150573000.0</v>
+      </c>
+      <c r="CK40">
+        <v>4127472000.0</v>
+      </c>
+      <c r="CL40">
+        <v>4174113000.0</v>
+      </c>
+      <c r="CM40">
+        <v>4144842000.0</v>
+      </c>
+      <c r="CN40">
+        <v>4173585000.0</v>
+      </c>
+      <c r="CO40">
+        <v>4237889000.0</v>
+      </c>
+      <c r="CP40">
+        <v>4320436000.0</v>
+      </c>
+      <c r="CQ40">
+        <v>4411835000.0</v>
+      </c>
+      <c r="CR40">
+        <v>4367227000.0</v>
+      </c>
+      <c r="CS40">
+        <v>4391874000.0</v>
+      </c>
+      <c r="CT40">
+        <v>4431321000.0</v>
+      </c>
+      <c r="CU40">
+        <v>4442655000.0</v>
+      </c>
+      <c r="CV40">
+        <v>4342882000.0</v>
+      </c>
+      <c r="CW40">
+        <v>4285835000.0</v>
+      </c>
+      <c r="CX40">
+        <v>4208101000.0</v>
+      </c>
+      <c r="CY40">
+        <v>4071835000.0</v>
+      </c>
+      <c r="CZ40">
+        <v>3999786000.0</v>
+      </c>
+      <c r="DA40">
+        <v>3942890000.0</v>
+      </c>
+      <c r="DB40">
+        <v>3941150000.0</v>
+      </c>
+      <c r="DC40">
+        <v>3970412000.0</v>
+      </c>
+      <c r="DD40">
+        <v>3950100000.0</v>
+      </c>
+      <c r="DE40">
+        <v>3898265000.0</v>
+      </c>
+      <c r="DF40">
+        <v>3900000.0</v>
+      </c>
+      <c r="DG40">
+        <v>-500000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:111">
+      <c r="A41" t="s">
+        <v>68</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41"/>
+      <c r="Q41"/>
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41"/>
+      <c r="U41"/>
+      <c r="V41"/>
+      <c r="W41"/>
+      <c r="X41"/>
+      <c r="Y41"/>
+      <c r="Z41"/>
+      <c r="AA41"/>
+      <c r="AB41"/>
+      <c r="AC41"/>
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41"/>
+      <c r="AG41"/>
+      <c r="AH41"/>
+      <c r="AI41"/>
+      <c r="AJ41"/>
+      <c r="AK41"/>
+      <c r="AL41"/>
+      <c r="AM41"/>
+      <c r="AN41"/>
+      <c r="AO41"/>
+      <c r="AP41"/>
+      <c r="AQ41"/>
+      <c r="AR41"/>
+      <c r="AS41"/>
+      <c r="AT41"/>
+      <c r="AU41"/>
+      <c r="AV41"/>
+      <c r="AW41"/>
+      <c r="AX41"/>
+      <c r="AY41"/>
+      <c r="AZ41"/>
+      <c r="BA41"/>
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41"/>
+      <c r="BE41"/>
+      <c r="BF41"/>
+      <c r="BG41"/>
+      <c r="BH41"/>
+      <c r="BI41"/>
+      <c r="BJ41"/>
+      <c r="BK41"/>
+      <c r="BL41"/>
+      <c r="BM41"/>
+      <c r="BN41"/>
+      <c r="BO41"/>
+      <c r="BP41"/>
+      <c r="BQ41"/>
+      <c r="BR41"/>
+      <c r="BS41"/>
+      <c r="BT41"/>
+      <c r="BU41"/>
+      <c r="BV41"/>
+      <c r="BW41"/>
+      <c r="BX41"/>
+      <c r="BY41"/>
+      <c r="BZ41"/>
+      <c r="CA41"/>
+      <c r="CB41"/>
+      <c r="CC41"/>
+      <c r="CD41"/>
+      <c r="CE41"/>
+      <c r="CF41"/>
+      <c r="CG41"/>
+      <c r="CH41"/>
+      <c r="CI41"/>
+      <c r="CJ41"/>
+      <c r="CK41"/>
+      <c r="CL41"/>
+      <c r="CM41"/>
+      <c r="CN41"/>
+      <c r="CO41"/>
+      <c r="CP41"/>
+      <c r="CQ41"/>
+      <c r="CR41"/>
+      <c r="CS41"/>
+      <c r="CT41"/>
+      <c r="CU41"/>
+      <c r="CV41"/>
+      <c r="CW41"/>
+      <c r="CX41"/>
+      <c r="CY41"/>
+      <c r="CZ41"/>
+      <c r="DA41"/>
+      <c r="DB41"/>
+      <c r="DC41"/>
+      <c r="DD41"/>
+      <c r="DE41"/>
+      <c r="DF41"/>
+      <c r="DG41"/>
+    </row>
+    <row r="42" spans="1:111">
+      <c r="A42" t="s">
+        <v>69</v>
+      </c>
+      <c r="B42">
+        <v>1072780000.0</v>
+      </c>
+      <c r="C42">
+        <v>1086694000.0</v>
+      </c>
+      <c r="D42">
+        <v>1101860000.0</v>
+      </c>
+      <c r="E42">
+        <v>1117931000.0</v>
+      </c>
+      <c r="F42">
+        <v>1121455000.0</v>
+      </c>
+      <c r="G42">
+        <v>1121127000.0</v>
+      </c>
+      <c r="H42">
+        <v>1120783000.0</v>
+      </c>
+      <c r="I42">
+        <v>1120420000.0</v>
+      </c>
+      <c r="J42">
+        <v>1120084000.0</v>
+      </c>
+      <c r="K42">
+        <v>1119771000.0</v>
+      </c>
+      <c r="L42">
+        <v>1126984000.0</v>
+      </c>
+      <c r="M42">
+        <v>1138560000.0</v>
+      </c>
+      <c r="N42">
+        <v>1139482000.0</v>
+      </c>
+      <c r="O42">
+        <v>1139149000.0</v>
+      </c>
+      <c r="P42">
+        <v>1138739000.0</v>
+      </c>
+      <c r="Q42">
+        <v>1160478000.0</v>
+      </c>
+      <c r="R42">
+        <v>1159969000.0</v>
+      </c>
+      <c r="S42">
+        <v>1159438000.0</v>
+      </c>
+      <c r="T42">
+        <v>1158853000.0</v>
+      </c>
+      <c r="U42">
+        <v>1158246000.0</v>
+      </c>
+      <c r="V42">
+        <v>1157665000.0</v>
+      </c>
+      <c r="W42">
+        <v>1156712000.0</v>
+      </c>
+      <c r="X42">
+        <v>1156009000.0</v>
+      </c>
+      <c r="Y42">
+        <v>1156813000.0</v>
+      </c>
+      <c r="Z42">
+        <v>1178200000.0</v>
+      </c>
+      <c r="AA42">
+        <v>1177600000.0</v>
+      </c>
+      <c r="AB42">
+        <v>1176893000.0</v>
+      </c>
+      <c r="AC42">
+        <v>1175534000.0</v>
+      </c>
+      <c r="AD42">
+        <v>1174636000.0</v>
+      </c>
+      <c r="AE42">
+        <v>1173148000.0</v>
+      </c>
+      <c r="AF42">
+        <v>1172393000.0</v>
+      </c>
+      <c r="AG42">
+        <v>1171301000.0</v>
+      </c>
+      <c r="AH42">
+        <v>1131569000.0</v>
+      </c>
+      <c r="AI42">
+        <v>1130918000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>1130110000.0</v>
+      </c>
+      <c r="AK42">
+        <v>1129373000.0</v>
+      </c>
+      <c r="AL42">
+        <v>1128500000.0</v>
+      </c>
+      <c r="AM42">
+        <v>1127638000.0</v>
+      </c>
+      <c r="AN42">
+        <v>1123349000.0</v>
+      </c>
+      <c r="AO42">
+        <v>1117208000.0</v>
+      </c>
+      <c r="AP42">
+        <v>1113529000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>1111894000.0</v>
+      </c>
+      <c r="AR42">
+        <v>1110980000.0</v>
+      </c>
+      <c r="AS42">
+        <v>1109742000.0</v>
+      </c>
+      <c r="AT42">
+        <v>1122112000.0</v>
+      </c>
+      <c r="AU42">
+        <v>1137454000.0</v>
+      </c>
+      <c r="AV42">
+        <v>1136347000.0</v>
+      </c>
+      <c r="AW42">
+        <v>1137781000.0</v>
+      </c>
+      <c r="AX42">
+        <v>1148547000.0</v>
+      </c>
+      <c r="AY42">
+        <v>1153891000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>1187869000.0</v>
+      </c>
+      <c r="BA42">
+        <v>1191178000.0</v>
+      </c>
+      <c r="BB42">
+        <v>1188919000.0</v>
+      </c>
+      <c r="BC42">
+        <v>1198968000.0</v>
+      </c>
+      <c r="BD42">
+        <v>1220086000.0</v>
+      </c>
+      <c r="BE42">
+        <v>1244547000.0</v>
+      </c>
+      <c r="BF42">
+        <v>1315352000.0</v>
+      </c>
+      <c r="BG42">
+        <v>1376093000.0</v>
+      </c>
+      <c r="BH42">
+        <v>1393508000.0</v>
+      </c>
+      <c r="BI42">
+        <v>1342020000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>1391860000.0</v>
+      </c>
+      <c r="BK42">
+        <v>1390949000.0</v>
+      </c>
+      <c r="BL42">
+        <v>1336708000.0</v>
+      </c>
+      <c r="BM42">
+        <v>134434000.0</v>
+      </c>
+      <c r="BN42">
+        <v>133409000.0</v>
+      </c>
+      <c r="BO42">
+        <v>131960000.0</v>
+      </c>
+      <c r="BP42">
+        <v>132116000.0</v>
+      </c>
+      <c r="BQ42">
+        <v>133305000.0</v>
+      </c>
+      <c r="BR42">
+        <v>131965000.0</v>
+      </c>
+      <c r="BS42">
+        <v>130136000.0</v>
+      </c>
+      <c r="BT42">
+        <v>129813000.0</v>
+      </c>
+      <c r="BU42">
+        <v>127529000.0</v>
+      </c>
+      <c r="BV42">
+        <v>125467000.0</v>
+      </c>
+      <c r="BW42">
+        <v>123864000.0</v>
+      </c>
+      <c r="BX42">
+        <v>122176000.0</v>
+      </c>
+      <c r="BY42">
+        <v>127971000.0</v>
+      </c>
+      <c r="BZ42">
+        <v>128091000.0</v>
+      </c>
+      <c r="CA42">
+        <v>125967000.0</v>
+      </c>
+      <c r="CB42">
+        <v>121943000.0</v>
+      </c>
+      <c r="CC42">
+        <v>118566000.0</v>
+      </c>
+      <c r="CD42">
+        <v>118570000.0</v>
+      </c>
+      <c r="CE42">
+        <v>121158000.0</v>
+      </c>
+      <c r="CF42">
+        <v>125075000.0</v>
+      </c>
+      <c r="CG42">
+        <v>125534000.0</v>
+      </c>
+      <c r="CH42">
+        <v>127561000.0</v>
+      </c>
+      <c r="CI42">
+        <v>128114000.0</v>
+      </c>
+      <c r="CJ42">
+        <v>121401000.0</v>
+      </c>
+      <c r="CK42">
+        <v>119224000.0</v>
+      </c>
+      <c r="CL42">
+        <v>119763000.0</v>
+      </c>
+      <c r="CM42">
+        <v>112792000.0</v>
+      </c>
+      <c r="CN42">
+        <v>107259000.0</v>
+      </c>
+      <c r="CO42">
+        <v>104747000.0</v>
+      </c>
+      <c r="CP42">
+        <v>102600000.0</v>
+      </c>
+      <c r="CQ42">
+        <v>98205000.0</v>
+      </c>
+      <c r="CR42">
+        <v>97338000.0</v>
+      </c>
+      <c r="CS42">
+        <v>110990000.0</v>
+      </c>
+      <c r="CT42">
+        <v>126127000.0</v>
+      </c>
+      <c r="CU42">
+        <v>136415000.0</v>
+      </c>
+      <c r="CV42">
+        <v>138698000.0</v>
+      </c>
+      <c r="CW42">
+        <v>257116000.0</v>
+      </c>
+      <c r="CX42">
+        <v>257253000.0</v>
+      </c>
+      <c r="CY42">
+        <v>256075000.0</v>
+      </c>
+      <c r="CZ42">
+        <v>259419000.0</v>
+      </c>
+      <c r="DA42">
+        <v>273778000.0</v>
+      </c>
+      <c r="DB42">
+        <v>323236000.0</v>
+      </c>
+      <c r="DC42">
+        <v>326871000.0</v>
+      </c>
+      <c r="DD42">
+        <v>360800000.0</v>
+      </c>
+      <c r="DE42">
+        <v>383964000.0</v>
+      </c>
+      <c r="DF42">
+        <v>300000.0</v>
+      </c>
+      <c r="DG42">
+        <v>300000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:111">
+      <c r="A43" t="s">
+        <v>70</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
+      <c r="CT43"/>
+      <c r="CU43"/>
+      <c r="CV43"/>
+      <c r="CW43"/>
+      <c r="CX43"/>
+      <c r="CY43"/>
+      <c r="CZ43"/>
+      <c r="DA43"/>
+      <c r="DB43"/>
+      <c r="DC43"/>
+      <c r="DD43"/>
+      <c r="DE43"/>
+      <c r="DF43"/>
+      <c r="DG43"/>
+    </row>
+    <row r="44" spans="1:111">
+      <c r="A44" t="s">
+        <v>71</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
+      <c r="CT44"/>
+      <c r="CU44"/>
+      <c r="CV44"/>
+      <c r="CW44"/>
+      <c r="CX44"/>
+      <c r="CY44"/>
+      <c r="CZ44"/>
+      <c r="DA44"/>
+      <c r="DB44"/>
+      <c r="DC44"/>
+      <c r="DD44"/>
+      <c r="DE44"/>
+      <c r="DF44"/>
+      <c r="DG44"/>
+    </row>
+    <row r="45" spans="1:111">
+      <c r="A45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45">
+        <v>202695000.0</v>
+      </c>
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45"/>
+      <c r="I45">
+        <v>199285000.0</v>
+      </c>
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45"/>
+      <c r="M45">
+        <v>192239000.0</v>
+      </c>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45"/>
+      <c r="Q45">
+        <v>188213000.0</v>
+      </c>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+      <c r="CK45"/>
+      <c r="CL45"/>
+      <c r="CM45"/>
+      <c r="CN45"/>
+      <c r="CO45"/>
+      <c r="CP45"/>
+      <c r="CQ45"/>
+      <c r="CR45"/>
+      <c r="CS45"/>
+      <c r="CT45"/>
+      <c r="CU45"/>
+      <c r="CV45"/>
+      <c r="CW45"/>
+      <c r="CX45"/>
+      <c r="CY45"/>
+      <c r="CZ45"/>
+      <c r="DA45"/>
+      <c r="DB45"/>
+      <c r="DC45"/>
+      <c r="DD45"/>
+      <c r="DE45"/>
+      <c r="DF45"/>
+      <c r="DG45"/>
+    </row>
+    <row r="46" spans="1:111">
+      <c r="A46" t="s">
+        <v>73</v>
+      </c>
+      <c r="B46">
+        <v>88461000.0</v>
+      </c>
+      <c r="C46">
+        <v>88413000.0</v>
+      </c>
+      <c r="D46">
+        <v>88753000.0</v>
+      </c>
+      <c r="E46">
+        <v>89314000.0</v>
+      </c>
+      <c r="F46">
+        <v>88967000.0</v>
+      </c>
+      <c r="G46">
+        <v>89081000.0</v>
+      </c>
+      <c r="H46">
+        <v>90326000.0</v>
+      </c>
+      <c r="I46">
+        <v>91463000.0</v>
+      </c>
+      <c r="J46">
+        <v>92089000.0</v>
+      </c>
+      <c r="K46">
+        <v>91105000.0</v>
+      </c>
+      <c r="L46">
+        <v>91475000.0</v>
+      </c>
+      <c r="M46">
+        <v>91531000.0</v>
+      </c>
+      <c r="N46">
+        <v>91713000.0</v>
+      </c>
+      <c r="O46">
+        <v>92415000.0</v>
+      </c>
+      <c r="P46">
+        <v>93507000.0</v>
+      </c>
+      <c r="Q46">
+        <v>94820000.0</v>
+      </c>
+      <c r="R46">
+        <v>96008000.0</v>
+      </c>
+      <c r="S46">
+        <v>96952000.0</v>
+      </c>
+      <c r="T46">
+        <v>97718000.0</v>
+      </c>
+      <c r="U46">
+        <v>99127000.0</v>
+      </c>
+      <c r="V46">
+        <v>99551000.0</v>
+      </c>
+      <c r="W46">
+        <v>99088000.0</v>
+      </c>
+      <c r="X46">
+        <v>101238000.0</v>
+      </c>
+      <c r="Y46">
+        <v>101875000.0</v>
+      </c>
+      <c r="Z46">
+        <v>98953000.0</v>
+      </c>
+      <c r="AA46">
+        <v>98589000.0</v>
+      </c>
+      <c r="AB46">
+        <v>98188000.0</v>
+      </c>
+      <c r="AC46">
+        <v>96784000.0</v>
+      </c>
+      <c r="AD46">
+        <v>96170000.0</v>
+      </c>
+      <c r="AE46">
+        <v>96492000.0</v>
+      </c>
+      <c r="AF46">
+        <v>96109000.0</v>
+      </c>
+      <c r="AG46">
+        <v>96005000.0</v>
+      </c>
+      <c r="AH46">
+        <v>85604000.0</v>
+      </c>
+      <c r="AI46">
+        <v>84704000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>84591000.0</v>
+      </c>
+      <c r="AK46">
+        <v>84818000.0</v>
+      </c>
+      <c r="AL46">
+        <v>83853000.0</v>
+      </c>
+      <c r="AM46">
+        <v>83248000.0</v>
+      </c>
+      <c r="AN46">
+        <v>83838000.0</v>
+      </c>
+      <c r="AO46">
+        <v>83221000.0</v>
+      </c>
+      <c r="AP46">
+        <v>81928000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>80857000.0</v>
+      </c>
+      <c r="AR46">
+        <v>79185000.0</v>
+      </c>
+      <c r="AS46">
+        <v>75810000.0</v>
+      </c>
+      <c r="AT46">
+        <v>73066000.0</v>
+      </c>
+      <c r="AU46">
+        <v>72154000.0</v>
+      </c>
+      <c r="AV46">
+        <v>70997000.0</v>
+      </c>
+      <c r="AW46">
+        <v>70530000.0</v>
+      </c>
+      <c r="AX46">
+        <v>69794000.0</v>
+      </c>
+      <c r="AY46">
+        <v>70218000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>71477000.0</v>
+      </c>
+      <c r="BA46">
+        <v>70112000.0</v>
+      </c>
+      <c r="BB46">
+        <v>64946000.0</v>
+      </c>
+      <c r="BC46">
+        <v>61754000.0</v>
+      </c>
+      <c r="BD46">
+        <v>59587000.0</v>
+      </c>
+      <c r="BE46">
+        <v>57766000.0</v>
+      </c>
+      <c r="BF46">
+        <v>54707000.0</v>
+      </c>
+      <c r="BG46">
+        <v>51746000.0</v>
+      </c>
+      <c r="BH46">
+        <v>50383000.0</v>
+      </c>
+      <c r="BI46">
+        <v>48423000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>46890000.0</v>
+      </c>
+      <c r="BK46">
+        <v>43211000.0</v>
+      </c>
+      <c r="BL46">
+        <v>41781000.0</v>
+      </c>
+      <c r="BM46">
+        <v>41260000.0</v>
+      </c>
+      <c r="BN46">
+        <v>40915000.0</v>
+      </c>
+      <c r="BO46">
+        <v>40379000.0</v>
+      </c>
+      <c r="BP46">
+        <v>39901000.0</v>
+      </c>
+      <c r="BQ46">
+        <v>37709000.0</v>
+      </c>
+      <c r="BR46">
+        <v>35008000.0</v>
+      </c>
+      <c r="BS46">
+        <v>33240000.0</v>
+      </c>
+      <c r="BT46">
+        <v>31769000.0</v>
+      </c>
+      <c r="BU46">
+        <v>29874000.0</v>
+      </c>
+      <c r="BV46">
+        <v>27775000.0</v>
+      </c>
+      <c r="BW46">
+        <v>25512000.0</v>
+      </c>
+      <c r="BX46">
+        <v>26309000.0</v>
+      </c>
+      <c r="BY46">
+        <v>26610000.0</v>
+      </c>
+      <c r="BZ46">
+        <v>27388000.0</v>
+      </c>
+      <c r="CA46">
+        <v>28344000.0</v>
+      </c>
+      <c r="CB46">
+        <v>27620000.0</v>
+      </c>
+      <c r="CC46">
+        <v>26500000.0</v>
+      </c>
+      <c r="CD46">
+        <v>27589000.0</v>
+      </c>
+      <c r="CE46">
+        <v>24470000.0</v>
+      </c>
+      <c r="CF46">
+        <v>24565000.0</v>
+      </c>
+      <c r="CG46">
+        <v>22963000.0</v>
+      </c>
+      <c r="CH46">
+        <v>23572000.0</v>
+      </c>
+      <c r="CI46">
+        <v>24308000.0</v>
+      </c>
+      <c r="CJ46">
+        <v>23967000.0</v>
+      </c>
+      <c r="CK46">
+        <v>24504000.0</v>
+      </c>
+      <c r="CL46">
+        <v>24860000.0</v>
+      </c>
+      <c r="CM46">
+        <v>25462000.0</v>
+      </c>
+      <c r="CN46">
+        <v>26029000.0</v>
+      </c>
+      <c r="CO46">
+        <v>26509000.0</v>
+      </c>
+      <c r="CP46">
+        <v>25865000.0</v>
+      </c>
+      <c r="CQ46">
+        <v>24803000.0</v>
+      </c>
+      <c r="CR46">
+        <v>23669000.0</v>
+      </c>
+      <c r="CS46">
+        <v>26565000.0</v>
+      </c>
+      <c r="CT46">
+        <v>23135000.0</v>
+      </c>
+      <c r="CU46">
+        <v>22598000.0</v>
+      </c>
+      <c r="CV46">
+        <v>22035000.0</v>
+      </c>
+      <c r="CW46">
+        <v>23525000.0</v>
+      </c>
+      <c r="CX46">
+        <v>23166000.0</v>
+      </c>
+      <c r="CY46">
+        <v>23687000.0</v>
+      </c>
+      <c r="CZ46">
+        <v>24089000.0</v>
+      </c>
+      <c r="DA46">
+        <v>24076000.0</v>
+      </c>
+      <c r="DB46">
+        <v>25927000.0</v>
+      </c>
+      <c r="DC46">
+        <v>24511000.0</v>
+      </c>
+      <c r="DD46">
+        <v>24500000.0</v>
+      </c>
+      <c r="DE46">
+        <v>24046000.0</v>
+      </c>
+      <c r="DF46"/>
+      <c r="DG46"/>
+    </row>
+    <row r="47" spans="1:111">
+      <c r="A47" t="s">
+        <v>74</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47"/>
+      <c r="O47"/>
+      <c r="P47"/>
+      <c r="Q47"/>
+      <c r="R47"/>
+      <c r="S47"/>
+      <c r="T47"/>
+      <c r="U47"/>
+      <c r="V47"/>
+      <c r="W47"/>
+      <c r="X47"/>
+      <c r="Y47"/>
+      <c r="Z47"/>
+      <c r="AA47"/>
+      <c r="AB47"/>
+      <c r="AC47"/>
+      <c r="AD47"/>
+      <c r="AE47"/>
+      <c r="AF47"/>
+      <c r="AG47"/>
+      <c r="AH47"/>
+      <c r="AI47"/>
+      <c r="AJ47"/>
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47"/>
+      <c r="AN47"/>
+      <c r="AO47"/>
+      <c r="AP47"/>
+      <c r="AQ47"/>
+      <c r="AR47"/>
+      <c r="AS47"/>
+      <c r="AT47"/>
+      <c r="AU47"/>
+      <c r="AV47"/>
+      <c r="AW47"/>
+      <c r="AX47"/>
+      <c r="AY47"/>
+      <c r="AZ47"/>
+      <c r="BA47"/>
+      <c r="BB47"/>
+      <c r="BC47"/>
+      <c r="BD47"/>
+      <c r="BE47"/>
+      <c r="BF47"/>
+      <c r="BG47"/>
+      <c r="BH47"/>
+      <c r="BI47"/>
+      <c r="BJ47"/>
+      <c r="BK47"/>
+      <c r="BL47"/>
+      <c r="BM47"/>
+      <c r="BN47"/>
+      <c r="BO47"/>
+      <c r="BP47"/>
+      <c r="BQ47"/>
+      <c r="BR47"/>
+      <c r="BS47"/>
+      <c r="BT47"/>
+      <c r="BU47"/>
+      <c r="BV47"/>
+      <c r="BW47"/>
+      <c r="BX47"/>
+      <c r="BY47"/>
+      <c r="BZ47"/>
+      <c r="CA47"/>
+      <c r="CB47"/>
+      <c r="CC47"/>
+      <c r="CD47"/>
+      <c r="CE47"/>
+      <c r="CF47"/>
+      <c r="CG47"/>
+      <c r="CH47"/>
+      <c r="CI47"/>
+      <c r="CJ47"/>
+      <c r="CK47"/>
+      <c r="CL47"/>
+      <c r="CM47"/>
+      <c r="CN47"/>
+      <c r="CO47"/>
+      <c r="CP47"/>
+      <c r="CQ47"/>
+      <c r="CR47"/>
+      <c r="CS47"/>
+      <c r="CT47"/>
+      <c r="CU47"/>
+      <c r="CV47"/>
+      <c r="CW47"/>
+      <c r="CX47"/>
+      <c r="CY47"/>
+      <c r="CZ47"/>
+      <c r="DA47"/>
+      <c r="DB47"/>
+      <c r="DC47"/>
+      <c r="DD47"/>
+      <c r="DE47"/>
+      <c r="DF47"/>
+      <c r="DG47"/>
+    </row>
+    <row r="48" spans="1:111">
+      <c r="A48" t="s">
+        <v>75</v>
+      </c>
+      <c r="B48">
+        <v>-60798000.0</v>
+      </c>
+      <c r="C48">
+        <v>-73805000.0</v>
+      </c>
+      <c r="D48">
+        <v>-78044000.0</v>
+      </c>
+      <c r="E48">
+        <v>-87331000.0</v>
+      </c>
+      <c r="F48">
+        <v>-95078000.0</v>
+      </c>
+      <c r="G48">
+        <v>-102397000.0</v>
+      </c>
+      <c r="H48">
+        <v>-106734000.0</v>
+      </c>
+      <c r="I48">
+        <v>-111104000.0</v>
+      </c>
+      <c r="J48">
+        <v>-112118000.0</v>
+      </c>
+      <c r="K48">
+        <v>-110722000.0</v>
+      </c>
+      <c r="L48">
+        <v>-113357000.0</v>
+      </c>
+      <c r="M48">
+        <v>-104565000.0</v>
+      </c>
+      <c r="N48">
+        <v>47148000.0</v>
+      </c>
+      <c r="O48">
+        <v>50167000.0</v>
+      </c>
+      <c r="P48">
+        <v>47297000.0</v>
+      </c>
+      <c r="Q48">
+        <v>80266000.0</v>
+      </c>
+      <c r="R48">
+        <v>72308000.0</v>
+      </c>
+      <c r="S48">
+        <v>89833000.0</v>
+      </c>
+      <c r="T48">
+        <v>79745000.0</v>
+      </c>
+      <c r="U48">
+        <v>98944000.0</v>
+      </c>
+      <c r="V48">
+        <v>91909000.0</v>
+      </c>
+      <c r="W48">
+        <v>139448000.0</v>
+      </c>
+      <c r="X48">
+        <v>130522000.0</v>
+      </c>
+      <c r="Y48">
+        <v>143162000.0</v>
+      </c>
+      <c r="Z48">
+        <v>138496000.0</v>
+      </c>
+      <c r="AA48">
+        <v>130756000.0</v>
+      </c>
+      <c r="AB48">
+        <v>138213000.0</v>
+      </c>
+      <c r="AC48">
+        <v>174277000.0</v>
+      </c>
+      <c r="AD48">
+        <v>163581000.0</v>
+      </c>
+      <c r="AE48">
+        <v>186838000.0</v>
+      </c>
+      <c r="AF48">
+        <v>173984000.0</v>
+      </c>
+      <c r="AG48">
+        <v>214569000.0</v>
+      </c>
+      <c r="AH48">
+        <v>204610000.0</v>
+      </c>
+      <c r="AI48">
+        <v>227281000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>216045000.0</v>
+      </c>
+      <c r="AK48">
+        <v>234640000.0</v>
+      </c>
+      <c r="AL48">
+        <v>225449000.0</v>
+      </c>
+      <c r="AM48">
+        <v>249047000.0</v>
+      </c>
+      <c r="AN48">
+        <v>238846000.0</v>
+      </c>
+      <c r="AO48">
+        <v>268466000.0</v>
+      </c>
+      <c r="AP48">
+        <v>259094000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>283128000.0</v>
+      </c>
+      <c r="AR48">
+        <v>272906000.0</v>
+      </c>
+      <c r="AS48">
+        <v>296739000.0</v>
+      </c>
+      <c r="AT48">
+        <v>294997000.0</v>
+      </c>
+      <c r="AU48">
+        <v>328055000.0</v>
+      </c>
+      <c r="AV48">
+        <v>320413000.0</v>
+      </c>
+      <c r="AW48">
+        <v>346705000.0</v>
+      </c>
+      <c r="AX48">
+        <v>341836000.0</v>
+      </c>
+      <c r="AY48">
+        <v>369657000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>375554000.0</v>
+      </c>
+      <c r="BA48">
+        <v>432203000.0</v>
+      </c>
+      <c r="BB48">
+        <v>426840000.0</v>
+      </c>
+      <c r="BC48">
+        <v>424765000.0</v>
+      </c>
+      <c r="BD48">
+        <v>427942000.0</v>
+      </c>
+      <c r="BE48">
+        <v>536150000.0</v>
+      </c>
+      <c r="BF48">
+        <v>540253000.0</v>
+      </c>
+      <c r="BG48">
+        <v>559014000.0</v>
+      </c>
+      <c r="BH48">
+        <v>559577000.0</v>
+      </c>
+      <c r="BI48">
+        <v>569127000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>564467000.0</v>
+      </c>
+      <c r="BK48">
+        <v>559313000.0</v>
+      </c>
+      <c r="BL48">
+        <v>652620000.0</v>
+      </c>
+      <c r="BM48">
+        <v>801044000.0</v>
+      </c>
+      <c r="BN48">
+        <v>796093000.0</v>
+      </c>
+      <c r="BO48">
+        <v>789831000.0</v>
+      </c>
+      <c r="BP48">
+        <v>785914000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>781604000.0</v>
+      </c>
+      <c r="BR48">
+        <v>775214000.0</v>
+      </c>
+      <c r="BS48">
+        <v>770186000.0</v>
+      </c>
+      <c r="BT48">
+        <v>762490000.0</v>
+      </c>
+      <c r="BU48">
+        <v>759375000.0</v>
+      </c>
+      <c r="BV48">
+        <v>753951000.0</v>
+      </c>
+      <c r="BW48">
+        <v>749927000.0</v>
+      </c>
+      <c r="BX48">
+        <v>748530000.0</v>
+      </c>
+      <c r="BY48">
+        <v>750186000.0</v>
+      </c>
+      <c r="BZ48">
+        <v>754233000.0</v>
+      </c>
+      <c r="CA48">
+        <v>757281000.0</v>
+      </c>
+      <c r="CB48">
+        <v>759086000.0</v>
+      </c>
+      <c r="CC48">
+        <v>760890000.0</v>
+      </c>
+      <c r="CD48">
+        <v>761105000.0</v>
+      </c>
+      <c r="CE48">
+        <v>759927000.0</v>
+      </c>
+      <c r="CF48">
+        <v>756569000.0</v>
+      </c>
+      <c r="CG48">
+        <v>759643000.0</v>
+      </c>
+      <c r="CH48">
+        <v>756957000.0</v>
+      </c>
+      <c r="CI48">
+        <v>750994000.0</v>
+      </c>
+      <c r="CJ48">
+        <v>743853000.0</v>
+      </c>
+      <c r="CK48">
+        <v>735306000.0</v>
+      </c>
+      <c r="CL48">
+        <v>875183000.0</v>
+      </c>
+      <c r="CM48">
+        <v>875537000.0</v>
+      </c>
+      <c r="CN48">
+        <v>875524000.0</v>
+      </c>
+      <c r="CO48">
+        <v>896015000.0</v>
+      </c>
+      <c r="CP48">
+        <v>897590000.0</v>
+      </c>
+      <c r="CQ48">
+        <v>894445000.0</v>
+      </c>
+      <c r="CR48">
+        <v>886208000.0</v>
+      </c>
+      <c r="CS48">
+        <v>883973000.0</v>
+      </c>
+      <c r="CT48">
+        <v>861629000.0</v>
+      </c>
+      <c r="CU48">
+        <v>844513000.0</v>
+      </c>
+      <c r="CV48">
+        <v>826375000.0</v>
+      </c>
+      <c r="CW48">
+        <v>809127000.0</v>
+      </c>
+      <c r="CX48">
+        <v>793551000.0</v>
+      </c>
+      <c r="CY48">
+        <v>778475000.0</v>
+      </c>
+      <c r="CZ48">
+        <v>762012000.0</v>
+      </c>
+      <c r="DA48">
+        <v>745598000.0</v>
+      </c>
+      <c r="DB48">
+        <v>730003000.0</v>
+      </c>
+      <c r="DC48">
+        <v>714652000.0</v>
+      </c>
+      <c r="DD48">
+        <v>699200000.0</v>
+      </c>
+      <c r="DE48">
+        <v>684800000.0</v>
+      </c>
+      <c r="DF48">
+        <v>700000.0</v>
+      </c>
+      <c r="DG48">
+        <v>700000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:111">
+      <c r="A49" t="s">
+        <v>76</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
+      <c r="CT49"/>
+      <c r="CU49"/>
+      <c r="CV49"/>
+      <c r="CW49"/>
+      <c r="CX49"/>
+      <c r="CY49"/>
+      <c r="CZ49"/>
+      <c r="DA49"/>
+      <c r="DB49"/>
+      <c r="DC49"/>
+      <c r="DD49"/>
+      <c r="DE49"/>
+      <c r="DF49"/>
+      <c r="DG49"/>
+    </row>
+    <row r="50" spans="1:111">
+      <c r="A50" t="s">
+        <v>77</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
+      <c r="CT50"/>
+      <c r="CU50"/>
+      <c r="CV50"/>
+      <c r="CW50"/>
+      <c r="CX50"/>
+      <c r="CY50"/>
+      <c r="CZ50"/>
+      <c r="DA50"/>
+      <c r="DB50"/>
+      <c r="DC50"/>
+      <c r="DD50"/>
+      <c r="DE50"/>
+      <c r="DF50"/>
+      <c r="DG50"/>
+    </row>
+    <row r="51" spans="1:111">
+      <c r="A51" t="s">
+        <v>78</v>
+      </c>
+      <c r="B51">
+        <v>1636246000.0</v>
+      </c>
+      <c r="C51">
+        <v>1707055000.0</v>
+      </c>
+      <c r="D51">
+        <v>1829914000.0</v>
+      </c>
+      <c r="E51">
+        <v>1950770000.0</v>
+      </c>
+      <c r="F51">
+        <v>2071585000.0</v>
+      </c>
+      <c r="G51">
+        <v>2142956000.0</v>
+      </c>
+      <c r="H51">
+        <v>2163775000.0</v>
+      </c>
+      <c r="I51">
+        <v>2179564000.0</v>
+      </c>
+      <c r="J51">
+        <v>2291605000.0</v>
+      </c>
+      <c r="K51">
+        <v>2351022000.0</v>
+      </c>
+      <c r="L51">
+        <v>2373064000.0</v>
+      </c>
+      <c r="M51">
+        <v>2379125000.0</v>
+      </c>
+      <c r="N51">
+        <v>2986162000.0</v>
+      </c>
+      <c r="O51">
+        <v>2696604000.0</v>
+      </c>
+      <c r="P51">
+        <v>2645195000.0</v>
+      </c>
+      <c r="Q51">
+        <v>2132154000.0</v>
+      </c>
+      <c r="R51">
+        <v>1869897000.0</v>
+      </c>
+      <c r="S51">
+        <v>1583747000.0</v>
+      </c>
+      <c r="T51">
+        <v>1583303000.0</v>
+      </c>
+      <c r="U51">
+        <v>1582850000.0</v>
+      </c>
+      <c r="V51">
+        <v>1582400000.0</v>
+      </c>
+      <c r="W51">
+        <v>1581955000.0</v>
+      </c>
+      <c r="X51">
+        <v>1734275000.0</v>
+      </c>
+      <c r="Y51">
+        <v>1789313000.0</v>
+      </c>
+      <c r="Z51">
+        <v>1989089000.0</v>
+      </c>
+      <c r="AA51">
+        <v>2115869000.0</v>
+      </c>
+      <c r="AB51">
+        <v>2189991000.0</v>
+      </c>
+      <c r="AC51">
+        <v>2239989000.0</v>
+      </c>
+      <c r="AD51">
+        <v>2239987000.0</v>
+      </c>
+      <c r="AE51">
+        <v>2339985000.0</v>
+      </c>
+      <c r="AF51">
+        <v>2281169000.0</v>
+      </c>
+      <c r="AG51">
+        <v>2395085000.0</v>
+      </c>
+      <c r="AH51">
+        <v>2274816000.0</v>
+      </c>
+      <c r="AI51">
+        <v>2274478000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>2274146000.0</v>
+      </c>
+      <c r="AK51">
+        <v>2373808000.0</v>
+      </c>
+      <c r="AL51">
+        <v>2373472000.0</v>
+      </c>
+      <c r="AM51">
+        <v>2473113000.0</v>
+      </c>
+      <c r="AN51">
+        <v>2472754000.0</v>
+      </c>
+      <c r="AO51">
+        <v>2572389000.0</v>
+      </c>
+      <c r="AP51">
+        <v>2672026000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>2671656000.0</v>
+      </c>
+      <c r="AR51">
+        <v>2671272000.0</v>
+      </c>
+      <c r="AS51">
+        <v>3470521000.0</v>
+      </c>
+      <c r="AT51">
+        <v>2792898000.0</v>
+      </c>
+      <c r="AU51">
+        <v>3591970000.0</v>
+      </c>
+      <c r="AV51">
+        <v>2790946000.0</v>
+      </c>
+      <c r="AW51">
+        <v>3589677000.0</v>
+      </c>
+      <c r="AX51">
+        <v>2788420000.0</v>
+      </c>
+      <c r="AY51">
+        <v>2787169000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>2835618000.0</v>
+      </c>
+      <c r="BA51">
+        <v>2833538000.0</v>
+      </c>
+      <c r="BB51">
+        <v>2901480000.0</v>
+      </c>
+      <c r="BC51">
+        <v>2949465000.0</v>
+      </c>
+      <c r="BD51">
+        <v>2897493000.0</v>
+      </c>
+      <c r="BE51">
+        <v>2895322000.0</v>
+      </c>
+      <c r="BF51">
+        <v>2892903000.0</v>
+      </c>
+      <c r="BG51">
+        <v>2890535000.0</v>
+      </c>
+      <c r="BH51">
+        <v>2896304000.0</v>
+      </c>
+      <c r="BI51">
+        <v>2894462000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>3018642000.0</v>
+      </c>
+      <c r="BK51">
+        <v>2995472000.0</v>
+      </c>
+      <c r="BL51">
+        <v>3018735000.0</v>
+      </c>
+      <c r="BM51">
+        <v>3016980000.0</v>
+      </c>
+      <c r="BN51">
+        <v>3110246000.0</v>
+      </c>
+      <c r="BO51">
+        <v>3109451000.0</v>
+      </c>
+      <c r="BP51">
+        <v>3107823000.0</v>
+      </c>
+      <c r="BQ51">
+        <v>3106179000.0</v>
+      </c>
+      <c r="BR51">
+        <v>3124558000.0</v>
+      </c>
+      <c r="BS51">
+        <v>3125169000.0</v>
+      </c>
+      <c r="BT51">
+        <v>3310559000.0</v>
+      </c>
+      <c r="BU51">
+        <v>3160710000.0</v>
+      </c>
+      <c r="BV51">
+        <v>3000860000.0</v>
+      </c>
+      <c r="BW51">
+        <v>3001140000.0</v>
+      </c>
+      <c r="BX51">
+        <v>3050070000.0</v>
+      </c>
+      <c r="BY51">
+        <v>2785707000.0</v>
+      </c>
+      <c r="BZ51">
+        <v>2923846000.0</v>
+      </c>
+      <c r="CA51">
+        <v>3128468000.0</v>
+      </c>
+      <c r="CB51">
+        <v>3323606000.0</v>
+      </c>
+      <c r="CC51">
+        <v>3322172000.0</v>
+      </c>
+      <c r="CD51">
+        <v>3261318000.0</v>
+      </c>
+      <c r="CE51">
+        <v>3266780000.0</v>
+      </c>
+      <c r="CF51">
+        <v>3438926000.0</v>
+      </c>
+      <c r="CG51">
+        <v>3479875000.0</v>
+      </c>
+      <c r="CH51">
+        <v>3494661000.0</v>
+      </c>
+      <c r="CI51">
+        <v>3478259000.0</v>
+      </c>
+      <c r="CJ51">
+        <v>3496618000.0</v>
+      </c>
+      <c r="CK51">
+        <v>3502777000.0</v>
+      </c>
+      <c r="CL51">
+        <v>3233344000.0</v>
+      </c>
+      <c r="CM51">
+        <v>3271591000.0</v>
+      </c>
+      <c r="CN51">
+        <v>3196642000.0</v>
+      </c>
+      <c r="CO51">
+        <v>3281146000.0</v>
+      </c>
+      <c r="CP51">
+        <v>3286187000.0</v>
+      </c>
+      <c r="CQ51">
+        <v>3291226000.0</v>
+      </c>
+      <c r="CR51">
+        <v>3296264000.0</v>
+      </c>
+      <c r="CS51">
+        <v>3301301000.0</v>
+      </c>
+      <c r="CT51">
+        <v>3326290000.0</v>
+      </c>
+      <c r="CU51">
+        <v>3343716000.0</v>
+      </c>
+      <c r="CV51">
+        <v>3336488000.0</v>
+      </c>
+      <c r="CW51">
+        <v>3240161000.0</v>
+      </c>
+      <c r="CX51">
+        <v>3200000000.0</v>
+      </c>
+      <c r="CY51">
+        <v>3200000000.0</v>
+      </c>
+      <c r="CZ51">
+        <v>3200000000.0</v>
+      </c>
+      <c r="DA51">
+        <v>3225000000.0</v>
+      </c>
+      <c r="DB51">
+        <v>2960000000.0</v>
+      </c>
+      <c r="DC51">
+        <v>2550000000.0</v>
+      </c>
+      <c r="DD51">
+        <v>2075000000.0</v>
+      </c>
+      <c r="DE51">
+        <v>1520000000.0</v>
+      </c>
+      <c r="DF51">
+        <v>1100000.0</v>
+      </c>
+      <c r="DG51">
+        <v>500000.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:111">
+      <c r="A52" t="s">
+        <v>79</v>
+      </c>
+      <c r="B52">
+        <v>125000000.0</v>
+      </c>
+      <c r="C52">
+        <v>175000000.0</v>
+      </c>
+      <c r="D52">
+        <v>275000000.0</v>
+      </c>
+      <c r="E52">
+        <v>425000000.0</v>
+      </c>
+      <c r="F52">
+        <v>100000000.0</v>
+      </c>
+      <c r="G52">
+        <v>300000000.0</v>
+      </c>
+      <c r="H52">
+        <v>450000000.0</v>
+      </c>
+      <c r="I52">
+        <v>650715000.0</v>
+      </c>
+      <c r="J52">
+        <v>175000000.0</v>
+      </c>
+      <c r="K52">
+        <v>275000000.0</v>
+      </c>
+      <c r="L52">
+        <v>340000000.0</v>
+      </c>
+      <c r="M52">
+        <v>1020806000.0</v>
+      </c>
+      <c r="N52"/>
+      <c r="O52">
+        <v>203400000.0</v>
+      </c>
+      <c r="P52">
+        <v>145000000.0</v>
+      </c>
+      <c r="Q52">
+        <v>330785000.0</v>
+      </c>
+      <c r="R52">
+        <v>75000000.0</v>
+      </c>
+      <c r="S52">
+        <v>75000000.0</v>
+      </c>
+      <c r="T52">
+        <v>75000000.0</v>
+      </c>
+      <c r="U52">
+        <v>176210000.0</v>
+      </c>
+      <c r="V52">
+        <v>200000000.0</v>
+      </c>
+      <c r="W52"/>
+      <c r="X52"/>
+      <c r="Y52"/>
+      <c r="Z52"/>
+      <c r="AA52"/>
+      <c r="AB52"/>
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52"/>
+      <c r="AF52">
+        <v>106186000.0</v>
+      </c>
+      <c r="AG52">
+        <v>110052000.0</v>
+      </c>
+      <c r="AH52">
+        <v>100000000.0</v>
+      </c>
+      <c r="AI52">
+        <v>100000000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>100000000.0</v>
+      </c>
+      <c r="AK52">
+        <v>200000000.0</v>
+      </c>
+      <c r="AL52">
+        <v>200000000.0</v>
+      </c>
+      <c r="AM52">
+        <v>200000000.0</v>
+      </c>
+      <c r="AN52">
+        <v>200000000.0</v>
+      </c>
+      <c r="AO52">
+        <v>200000000.0</v>
+      </c>
+      <c r="AP52">
+        <v>200000000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>200000000.0</v>
+      </c>
+      <c r="AR52">
+        <v>200000000.0</v>
+      </c>
+      <c r="AS52">
+        <v>200000000.0</v>
+      </c>
+      <c r="AT52">
+        <v>220000000.0</v>
+      </c>
+      <c r="AU52">
+        <v>220000000.0</v>
+      </c>
+      <c r="AV52">
+        <v>220000000.0</v>
+      </c>
+      <c r="AW52">
+        <v>220000000.0</v>
+      </c>
+      <c r="AX52">
+        <v>320000000.0</v>
+      </c>
+      <c r="AY52">
+        <v>320000000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>320000000.0</v>
+      </c>
+      <c r="BA52">
+        <v>320000000.0</v>
+      </c>
+      <c r="BB52">
+        <v>290000000.0</v>
+      </c>
+      <c r="BC52">
+        <v>315000000.0</v>
+      </c>
+      <c r="BD52">
+        <v>365000000.0</v>
+      </c>
+      <c r="BE52">
+        <v>365000000.0</v>
+      </c>
+      <c r="BF52">
+        <v>2527903000.0</v>
+      </c>
+      <c r="BG52">
+        <v>2525535000.0</v>
+      </c>
+      <c r="BH52">
+        <v>2531304000.0</v>
+      </c>
+      <c r="BI52"/>
+      <c r="BJ52">
+        <v>2453642000.0</v>
+      </c>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52">
+        <v>200000000.0</v>
+      </c>
+      <c r="CL52"/>
+      <c r="CM52"/>
+      <c r="CN52"/>
+      <c r="CO52"/>
+      <c r="CP52">
+        <v>3200000000.0</v>
+      </c>
+      <c r="CQ52">
+        <v>3200000000.0</v>
+      </c>
+      <c r="CR52">
+        <v>3200000000.0</v>
+      </c>
+      <c r="CS52"/>
+      <c r="CT52">
+        <v>3219946000.0</v>
+      </c>
+      <c r="CU52">
+        <v>3232329000.0</v>
+      </c>
+      <c r="CV52">
+        <v>3336488000.0</v>
+      </c>
+      <c r="CW52">
+        <v>3240161000.0</v>
+      </c>
+      <c r="CX52"/>
+      <c r="CY52"/>
+      <c r="CZ52"/>
+      <c r="DA52"/>
+      <c r="DB52">
+        <v>175000000.0</v>
+      </c>
+      <c r="DC52">
+        <v>175000000.0</v>
+      </c>
+      <c r="DD52">
+        <v>175000000.0</v>
+      </c>
+      <c r="DE52">
+        <v>175000000.0</v>
+      </c>
+      <c r="DF52">
+        <v>1100000.0</v>
+      </c>
+      <c r="DG52">
+        <v>500000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:111">
+      <c r="A53" t="s">
+        <v>80</v>
+      </c>
+      <c r="B53">
+        <v>779707000.0</v>
+      </c>
+      <c r="C53">
+        <v>805751000.0</v>
+      </c>
+      <c r="D53">
+        <v>829704000.0</v>
+      </c>
+      <c r="E53">
+        <v>867216000.0</v>
+      </c>
+      <c r="F53">
+        <v>956229000.0</v>
+      </c>
+      <c r="G53">
+        <v>961417000.0</v>
+      </c>
+      <c r="H53">
+        <v>861501000.0</v>
+      </c>
+      <c r="I53">
+        <v>856266000.0</v>
+      </c>
+      <c r="J53">
+        <v>801953000.0</v>
+      </c>
+      <c r="K53">
+        <v>842950000.0</v>
+      </c>
+      <c r="L53">
+        <v>740462000.0</v>
+      </c>
+      <c r="M53">
+        <v>1384482000.0</v>
+      </c>
+      <c r="N53">
+        <v>1444867000.0</v>
+      </c>
+      <c r="O53">
+        <v>1505808000.0</v>
+      </c>
+      <c r="P53">
+        <v>1528686000.0</v>
+      </c>
+      <c r="Q53">
+        <v>1563307000.0</v>
+      </c>
+      <c r="R53">
+        <v>1694160000.0</v>
+      </c>
+      <c r="S53">
+        <v>1780419000.0</v>
+      </c>
+      <c r="T53">
+        <v>1890653000.0</v>
+      </c>
+      <c r="U53">
+        <v>2014608000.0</v>
+      </c>
+      <c r="V53">
+        <v>2015705000.0</v>
+      </c>
+      <c r="W53">
+        <v>2095924000.0</v>
+      </c>
+      <c r="X53">
+        <v>1913866000.0</v>
+      </c>
+      <c r="Y53">
+        <v>1560950000.0</v>
+      </c>
+      <c r="Z53">
+        <v>1220054000.0</v>
+      </c>
+      <c r="AA53">
+        <v>1236037000.0</v>
+      </c>
+      <c r="AB53">
+        <v>1229587000.0</v>
+      </c>
+      <c r="AC53">
+        <v>1204863000.0</v>
+      </c>
+      <c r="AD53">
+        <v>769393000.0</v>
+      </c>
+      <c r="AE53">
+        <v>750570000.0</v>
+      </c>
+      <c r="AF53">
+        <v>668487000.0</v>
+      </c>
+      <c r="AG53">
+        <v>714614000.0</v>
+      </c>
+      <c r="AH53">
+        <v>555361000.0</v>
+      </c>
+      <c r="AI53">
+        <v>559146000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>501884000.0</v>
+      </c>
+      <c r="AK53">
+        <v>415831000.0</v>
+      </c>
+      <c r="AL53">
+        <v>452894000.0</v>
+      </c>
+      <c r="AM53">
+        <v>465083000.0</v>
+      </c>
+      <c r="AN53">
+        <v>499792000.0</v>
+      </c>
+      <c r="AO53">
+        <v>527301000.0</v>
+      </c>
+      <c r="AP53">
+        <v>666313000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>677416000.0</v>
+      </c>
+      <c r="AR53">
+        <v>636970000.0</v>
+      </c>
+      <c r="AS53">
+        <v>758171000.0</v>
+      </c>
+      <c r="AT53">
+        <v>847059000.0</v>
+      </c>
+      <c r="AU53">
+        <v>842856000.0</v>
+      </c>
+      <c r="AV53">
+        <v>777329000.0</v>
+      </c>
+      <c r="AW53">
+        <v>840790000.0</v>
+      </c>
+      <c r="AX53">
+        <v>857372000.0</v>
+      </c>
+      <c r="AY53">
+        <v>895623000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>993593000.0</v>
+      </c>
+      <c r="BA53">
+        <v>1069967000.0</v>
+      </c>
+      <c r="BB53">
+        <v>1167043000.0</v>
+      </c>
+      <c r="BC53">
+        <v>1245443000.0</v>
+      </c>
+      <c r="BD53">
+        <v>1259392000.0</v>
+      </c>
+      <c r="BE53">
+        <v>1406844000.0</v>
+      </c>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53">
+        <v>1486439000.0</v>
+      </c>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53"/>
+      <c r="CO53"/>
+      <c r="CP53"/>
+      <c r="CQ53"/>
+      <c r="CR53"/>
+      <c r="CS53"/>
+      <c r="CT53"/>
+      <c r="CU53"/>
+      <c r="CV53"/>
+      <c r="CW53"/>
+      <c r="CX53"/>
+      <c r="CY53"/>
+      <c r="CZ53"/>
+      <c r="DA53"/>
+      <c r="DB53"/>
+      <c r="DC53"/>
+      <c r="DD53"/>
+      <c r="DE53"/>
+      <c r="DF53"/>
+      <c r="DG53"/>
+    </row>
+    <row r="54" spans="1:111">
+      <c r="A54" t="s">
+        <v>81</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
+      <c r="CT54"/>
+      <c r="CU54"/>
+      <c r="CV54"/>
+      <c r="CW54"/>
+      <c r="CX54"/>
+      <c r="CY54"/>
+      <c r="CZ54"/>
+      <c r="DA54"/>
+      <c r="DB54"/>
+      <c r="DC54"/>
+      <c r="DD54"/>
+      <c r="DE54"/>
+      <c r="DF54"/>
+      <c r="DG54"/>
+    </row>
+    <row r="55" spans="1:111">
+      <c r="A55" t="s">
+        <v>82</v>
+      </c>
+      <c r="B55">
+        <v>9662184000.0</v>
+      </c>
+      <c r="C55">
+        <v>9829080000.0</v>
+      </c>
+      <c r="D55">
+        <v>9778400000.0</v>
+      </c>
+      <c r="E55">
+        <v>9778701000.0</v>
+      </c>
+      <c r="F55">
+        <v>9692739000.0</v>
+      </c>
+      <c r="G55">
+        <v>9718184000.0</v>
+      </c>
+      <c r="H55">
+        <v>9538167000.0</v>
+      </c>
+      <c r="I55">
+        <v>9527608000.0</v>
+      </c>
+      <c r="J55">
+        <v>9602757000.0</v>
+      </c>
+      <c r="K55">
+        <v>9721286000.0</v>
+      </c>
+      <c r="L55">
+        <v>9576064000.0</v>
+      </c>
+      <c r="M55">
+        <v>10177461000.0</v>
+      </c>
+      <c r="N55">
+        <v>10294127000.0</v>
+      </c>
+      <c r="O55">
+        <v>10085770000.0</v>
+      </c>
+      <c r="P55">
+        <v>9929760000.0</v>
+      </c>
+      <c r="Q55">
+        <v>9624897000.0</v>
+      </c>
+      <c r="R55">
+        <v>9476053000.0</v>
+      </c>
+      <c r="S55">
+        <v>9531296000.0</v>
+      </c>
+      <c r="T55">
+        <v>9609157000.0</v>
+      </c>
+      <c r="U55">
+        <v>9631246000.0</v>
+      </c>
+      <c r="V55">
+        <v>9649665000.0</v>
+      </c>
+      <c r="W55">
+        <v>9698019000.0</v>
+      </c>
+      <c r="X55">
+        <v>9606964000.0</v>
+      </c>
+      <c r="Y55">
+        <v>9487218000.0</v>
+      </c>
+      <c r="Z55">
+        <v>9558814000.0</v>
+      </c>
+      <c r="AA55">
+        <v>9371193000.0</v>
+      </c>
+      <c r="AB55">
+        <v>9236572000.0</v>
+      </c>
+      <c r="AC55">
+        <v>9340018000.0</v>
+      </c>
+      <c r="AD55">
+        <v>9286275000.0</v>
+      </c>
+      <c r="AE55">
+        <v>9534551000.0</v>
+      </c>
+      <c r="AF55">
+        <v>9303782000.0</v>
+      </c>
+      <c r="AG55">
+        <v>9449547000.0</v>
+      </c>
+      <c r="AH55">
+        <v>9048737000.0</v>
+      </c>
+      <c r="AI55">
+        <v>9116461000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>8990159000.0</v>
+      </c>
+      <c r="AK55">
+        <v>9192916000.0</v>
+      </c>
+      <c r="AL55">
+        <v>9103280000.0</v>
+      </c>
+      <c r="AM55">
+        <v>9246390000.0</v>
+      </c>
+      <c r="AN55">
+        <v>9139510000.0</v>
+      </c>
+      <c r="AO55">
+        <v>9267247000.0</v>
+      </c>
+      <c r="AP55">
+        <v>9241775000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>9316684000.0</v>
+      </c>
+      <c r="AR55">
+        <v>9133422000.0</v>
+      </c>
+      <c r="AS55">
+        <v>9844161000.0</v>
+      </c>
+      <c r="AT55">
+        <v>9131181000.0</v>
+      </c>
+      <c r="AU55">
+        <v>10023099000.0</v>
+      </c>
+      <c r="AV55">
+        <v>9056356000.0</v>
+      </c>
+      <c r="AW55">
+        <v>9865028000.0</v>
+      </c>
+      <c r="AX55">
+        <v>9031039000.0</v>
+      </c>
+      <c r="AY55">
+        <v>9115417000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>9111054000.0</v>
+      </c>
+      <c r="BA55">
+        <v>9186449000.0</v>
+      </c>
+      <c r="BB55">
+        <v>9239764000.0</v>
+      </c>
+      <c r="BC55">
+        <v>9393718000.0</v>
+      </c>
+      <c r="BD55">
+        <v>9238786000.0</v>
+      </c>
+      <c r="BE55">
+        <v>9378304000.0</v>
+      </c>
+      <c r="BF55">
+        <v>9420614000.0</v>
+      </c>
+      <c r="BG55">
+        <v>9573144000.0</v>
+      </c>
+      <c r="BH55">
+        <v>9421040000.0</v>
+      </c>
+      <c r="BI55">
+        <v>9450799000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>9602457000.0</v>
+      </c>
+      <c r="BK55">
+        <v>9733111000.0</v>
+      </c>
+      <c r="BL55">
+        <v>9798294000.0</v>
+      </c>
+      <c r="BM55">
+        <v>8487130000.0</v>
+      </c>
+      <c r="BN55">
+        <v>8543357000.0</v>
+      </c>
+      <c r="BO55">
+        <v>8485465000.0</v>
+      </c>
+      <c r="BP55">
+        <v>8374762000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>8403680000.0</v>
+      </c>
+      <c r="BR55">
+        <v>8319292000.0</v>
+      </c>
+      <c r="BS55">
+        <v>8269881000.0</v>
+      </c>
+      <c r="BT55">
+        <v>8157324000.0</v>
+      </c>
+      <c r="BU55">
+        <v>8055249000.0</v>
+      </c>
+      <c r="BV55">
+        <v>7892137000.0</v>
+      </c>
+      <c r="BW55">
+        <v>8034662000.0</v>
+      </c>
+      <c r="BX55">
+        <v>7945586000.0</v>
+      </c>
+      <c r="BY55">
+        <v>7675886000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>7823829000.0</v>
+      </c>
+      <c r="CA55">
+        <v>8097293000.0</v>
+      </c>
+      <c r="CB55">
+        <v>8205833000.0</v>
+      </c>
+      <c r="CC55">
+        <v>8199073000.0</v>
+      </c>
+      <c r="CD55">
+        <v>8117173000.0</v>
+      </c>
+      <c r="CE55">
+        <v>8252195000.0</v>
+      </c>
+      <c r="CF55">
+        <v>8318836000.0</v>
+      </c>
+      <c r="CG55">
+        <v>8409687000.0</v>
+      </c>
+      <c r="CH55">
+        <v>8419210000.0</v>
+      </c>
+      <c r="CI55">
+        <v>8498764000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>8549550000.0</v>
+      </c>
+      <c r="CK55">
+        <v>8541036000.0</v>
+      </c>
+      <c r="CL55">
+        <v>8447353000.0</v>
+      </c>
+      <c r="CM55">
+        <v>8466368000.0</v>
+      </c>
+      <c r="CN55">
+        <v>8383441000.0</v>
+      </c>
+      <c r="CO55">
+        <v>8582544000.0</v>
+      </c>
+      <c r="CP55">
+        <v>8629114000.0</v>
+      </c>
+      <c r="CQ55">
+        <v>8720717000.0</v>
+      </c>
+      <c r="CR55">
+        <v>8688013000.0</v>
+      </c>
+      <c r="CS55">
+        <v>8781127000.0</v>
+      </c>
+      <c r="CT55">
+        <v>8795241000.0</v>
+      </c>
+      <c r="CU55">
+        <v>8800376000.0</v>
+      </c>
+      <c r="CV55">
+        <v>8705324000.0</v>
+      </c>
+      <c r="CW55">
+        <v>8635443000.0</v>
+      </c>
+      <c r="CX55">
+        <v>8528199000.0</v>
+      </c>
+      <c r="CY55">
+        <v>8388869000.0</v>
+      </c>
+      <c r="CZ55">
+        <v>8295171000.0</v>
+      </c>
+      <c r="DA55">
+        <v>8265219000.0</v>
+      </c>
+      <c r="DB55">
+        <v>7984219000.0</v>
+      </c>
+      <c r="DC55">
+        <v>7607206000.0</v>
+      </c>
+      <c r="DD55">
+        <v>7129800000.0</v>
+      </c>
+      <c r="DE55">
+        <v>6539300000.0</v>
+      </c>
+      <c r="DF55">
+        <v>6100000.0</v>
+      </c>
+      <c r="DG55">
+        <v>5700000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:111">
+      <c r="A56" t="s">
+        <v>83</v>
+      </c>
+      <c r="B56">
+        <v>8302860000.0</v>
+      </c>
+      <c r="C56">
+        <v>16270000.0</v>
+      </c>
+      <c r="D56">
+        <v>8409370000.0</v>
+      </c>
+      <c r="E56">
+        <v>1119659000.0</v>
+      </c>
+      <c r="F56">
+        <v>1131194000.0</v>
+      </c>
+      <c r="G56">
+        <v>1301806000.0</v>
+      </c>
+      <c r="H56">
+        <v>1031825000.0</v>
+      </c>
+      <c r="I56">
+        <v>1073932000.0</v>
+      </c>
+      <c r="J56">
+        <v>1119903000.0</v>
+      </c>
+      <c r="K56">
+        <v>1289107000.0</v>
+      </c>
+      <c r="L56">
+        <v>1064758000.0</v>
+      </c>
+      <c r="M56">
+        <v>1638618000.0</v>
+      </c>
+      <c r="N56">
+        <v>1780170000.0</v>
+      </c>
+      <c r="O56">
+        <v>1569905000.0</v>
+      </c>
+      <c r="P56">
+        <v>1578496000.0</v>
+      </c>
+      <c r="Q56">
+        <v>1613767000.0</v>
+      </c>
+      <c r="R56">
+        <v>1750942000.0</v>
+      </c>
+      <c r="S56">
+        <v>1947288000.0</v>
+      </c>
+      <c r="T56">
+        <v>2026128000.0</v>
+      </c>
+      <c r="U56">
+        <v>2056870000.0</v>
+      </c>
+      <c r="V56">
+        <v>2111901000.0</v>
+      </c>
+      <c r="W56">
+        <v>2235396000.0</v>
+      </c>
+      <c r="X56">
+        <v>2081898000.0</v>
+      </c>
+      <c r="Y56">
+        <v>1746098000.0</v>
+      </c>
+      <c r="Z56">
+        <v>1617928000.0</v>
+      </c>
+      <c r="AA56">
+        <v>1358666000.0</v>
+      </c>
+      <c r="AB56">
+        <v>1300290000.0</v>
+      </c>
+      <c r="AC56">
+        <v>1425235000.0</v>
+      </c>
+      <c r="AD56">
+        <v>812939000.0</v>
+      </c>
+      <c r="AE56">
+        <v>968621000.0</v>
+      </c>
+      <c r="AF56">
+        <v>750200000.0</v>
+      </c>
+      <c r="AG56">
+        <v>855846000.0</v>
+      </c>
+      <c r="AH56">
+        <v>737439000.0</v>
+      </c>
+      <c r="AI56">
+        <v>699726000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>531004000.0</v>
+      </c>
+      <c r="AK56">
+        <v>767490000.0</v>
+      </c>
+      <c r="AL56">
+        <v>583143000.0</v>
+      </c>
+      <c r="AM56">
+        <v>705670000.0</v>
+      </c>
+      <c r="AN56">
+        <v>650352000.0</v>
+      </c>
+      <c r="AO56">
+        <v>809065000.0</v>
+      </c>
+      <c r="AP56">
+        <v>819267000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>881227000.0</v>
+      </c>
+      <c r="AR56">
+        <v>869324000.0</v>
+      </c>
+      <c r="AS56">
+        <v>1531874000.0</v>
+      </c>
+      <c r="AT56">
+        <v>894144000.0</v>
+      </c>
+      <c r="AU56">
+        <v>1864006000.0</v>
+      </c>
+      <c r="AV56">
+        <v>985971000.0</v>
+      </c>
+      <c r="AW56">
+        <v>1651630000.0</v>
+      </c>
+      <c r="AX56">
+        <v>969031000.0</v>
+      </c>
+      <c r="AY56">
+        <v>1033650000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>1105081000.0</v>
+      </c>
+      <c r="BA56">
+        <v>1207449000.0</v>
+      </c>
+      <c r="BB56">
+        <v>1322756000.0</v>
+      </c>
+      <c r="BC56">
+        <v>1318464000.0</v>
+      </c>
+      <c r="BD56">
+        <v>1388868000.0</v>
+      </c>
+      <c r="BE56">
+        <v>1574641000.0</v>
+      </c>
+      <c r="BF56">
+        <v>200364000.0</v>
+      </c>
+      <c r="BG56">
+        <v>171131000.0</v>
+      </c>
+      <c r="BH56">
+        <v>198460000.0</v>
+      </c>
+      <c r="BI56">
+        <v>1636825000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>193223000.0</v>
+      </c>
+      <c r="BK56">
+        <v>152780000.0</v>
+      </c>
+      <c r="BL56">
+        <v>1358797000.0</v>
+      </c>
+      <c r="BM56">
+        <v>116600000.0</v>
+      </c>
+      <c r="BN56">
+        <v>129749000.0</v>
+      </c>
+      <c r="BO56">
+        <v>116529000.0</v>
+      </c>
+      <c r="BP56">
+        <v>161911000.0</v>
+      </c>
+      <c r="BQ56">
+        <v>73794000.0</v>
+      </c>
+      <c r="BR56">
+        <v>106929000.0</v>
+      </c>
+      <c r="BS56">
+        <v>84589000.0</v>
+      </c>
+      <c r="BT56">
+        <v>175558000.0</v>
+      </c>
+      <c r="BU56">
+        <v>120842000.0</v>
+      </c>
+      <c r="BV56">
+        <v>118745000.0</v>
+      </c>
+      <c r="BW56">
+        <v>296039000.0</v>
+      </c>
+      <c r="BX56">
+        <v>284932000.0</v>
+      </c>
+      <c r="BY56">
+        <v>205280000.0</v>
+      </c>
+      <c r="BZ56">
+        <v>231460000.0</v>
+      </c>
+      <c r="CA56">
+        <v>287017000.0</v>
+      </c>
+      <c r="CB56">
+        <v>228184000.0</v>
+      </c>
+      <c r="CC56">
+        <v>226633000.0</v>
+      </c>
+      <c r="CD56">
+        <v>140357000.0</v>
+      </c>
+      <c r="CE56">
+        <v>243421000.0</v>
+      </c>
+      <c r="CF56">
+        <v>85394000.0</v>
+      </c>
+      <c r="CG56">
+        <v>95510000.0</v>
+      </c>
+      <c r="CH56">
+        <v>114132000.0</v>
+      </c>
+      <c r="CI56">
+        <v>101739000.0</v>
+      </c>
+      <c r="CJ56">
+        <v>146162000.0</v>
+      </c>
+      <c r="CK56">
+        <v>211174000.0</v>
+      </c>
+      <c r="CL56">
+        <v>140645000.0</v>
+      </c>
+      <c r="CM56">
+        <v>137541000.0</v>
+      </c>
+      <c r="CN56">
+        <v>82246000.0</v>
+      </c>
+      <c r="CO56">
+        <v>94392000.0</v>
+      </c>
+      <c r="CP56">
+        <v>147097000.0</v>
+      </c>
+      <c r="CQ56">
+        <v>279656000.0</v>
+      </c>
+      <c r="CR56">
+        <v>78321000.0</v>
+      </c>
+      <c r="CS56">
+        <v>495742000.0</v>
+      </c>
+      <c r="CT56">
+        <v>141250000.0</v>
+      </c>
+      <c r="CU56">
+        <v>121064000.0</v>
+      </c>
+      <c r="CV56">
+        <v>73644000.0</v>
+      </c>
+      <c r="CW56">
+        <v>200681000.0</v>
+      </c>
+      <c r="CX56">
+        <v>288460000.0</v>
+      </c>
+      <c r="CY56">
+        <v>286108000.0</v>
+      </c>
+      <c r="CZ56">
+        <v>249442000.0</v>
+      </c>
+      <c r="DA56">
+        <v>176431000.0</v>
+      </c>
+      <c r="DB56">
+        <v>69403000.0</v>
+      </c>
+      <c r="DC56">
+        <v>149764000.0</v>
+      </c>
+      <c r="DD56">
+        <v>97100000.0</v>
+      </c>
+      <c r="DE56">
+        <v>56902000.0</v>
+      </c>
+      <c r="DF56"/>
+      <c r="DG56"/>
+    </row>
+    <row r="57" spans="1:111">
+      <c r="A57" t="s">
+        <v>84</v>
+      </c>
+      <c r="B57">
+        <v>125000000.0</v>
+      </c>
+      <c r="C57">
+        <v>175000000.0</v>
+      </c>
+      <c r="D57">
+        <v>275000000.0</v>
+      </c>
+      <c r="E57">
+        <v>6591448000.0</v>
+      </c>
+      <c r="F57">
+        <v>6431137000.0</v>
+      </c>
+      <c r="G57">
+        <v>6372545000.0</v>
+      </c>
+      <c r="H57">
+        <v>6206117000.0</v>
+      </c>
+      <c r="I57">
+        <v>6129982000.0</v>
+      </c>
+      <c r="J57">
+        <v>6129660000.0</v>
+      </c>
+      <c r="K57">
+        <v>6141711000.0</v>
+      </c>
+      <c r="L57">
+        <v>6021595000.0</v>
+      </c>
+      <c r="M57">
+        <v>6051220000.0</v>
+      </c>
+      <c r="N57">
+        <v>6092840000.0</v>
+      </c>
+      <c r="O57">
+        <v>6144435000.0</v>
+      </c>
+      <c r="P57">
+        <v>6074549000.0</v>
+      </c>
+      <c r="Q57">
+        <v>6194866000.0</v>
+      </c>
+      <c r="R57">
+        <v>6329883000.0</v>
+      </c>
+      <c r="S57">
+        <v>6614844000.0</v>
+      </c>
+      <c r="T57">
+        <v>6648004000.0</v>
+      </c>
+      <c r="U57">
+        <v>6726666000.0</v>
+      </c>
+      <c r="V57">
+        <v>6638294000.0</v>
+      </c>
+      <c r="W57">
+        <v>6650865000.0</v>
+      </c>
+      <c r="X57">
+        <v>6550427000.0</v>
+      </c>
+      <c r="Y57">
+        <v>6338350000.0</v>
+      </c>
+      <c r="Z57">
+        <v>6219138000.0</v>
+      </c>
+      <c r="AA57">
+        <v>5901989000.0</v>
+      </c>
+      <c r="AB57">
+        <v>5693593000.0</v>
+      </c>
+      <c r="AC57">
+        <v>5683735000.0</v>
+      </c>
+      <c r="AD57">
+        <v>5664285000.0</v>
+      </c>
+      <c r="AE57">
+        <v>5772792000.0</v>
+      </c>
+      <c r="AF57">
+        <v>5732557000.0</v>
+      </c>
+      <c r="AG57">
+        <v>5796427000.0</v>
+      </c>
+      <c r="AH57">
+        <v>5474371000.0</v>
+      </c>
+      <c r="AI57">
+        <v>5503267000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>5413177000.0</v>
+      </c>
+      <c r="AK57">
+        <v>5562058000.0</v>
+      </c>
+      <c r="AL57">
+        <v>5505550000.0</v>
+      </c>
+      <c r="AM57">
+        <v>5510610000.0</v>
+      </c>
+      <c r="AN57">
+        <v>5439215000.0</v>
+      </c>
+      <c r="AO57">
+        <v>5413567000.0</v>
+      </c>
+      <c r="AP57">
+        <v>5325107000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>5361689000.0</v>
+      </c>
+      <c r="AR57">
+        <v>5214177000.0</v>
+      </c>
+      <c r="AS57">
+        <v>5069205000.0</v>
+      </c>
+      <c r="AT57">
+        <v>5068458000.0</v>
+      </c>
+      <c r="AU57">
+        <v>5096786000.0</v>
+      </c>
+      <c r="AV57">
+        <v>4963128000.0</v>
+      </c>
+      <c r="AW57">
+        <v>4921629000.0</v>
+      </c>
+      <c r="AX57">
+        <v>5004187000.0</v>
+      </c>
+      <c r="AY57">
+        <v>5044272000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>4974880000.0</v>
+      </c>
+      <c r="BA57">
+        <v>4962848000.0</v>
+      </c>
+      <c r="BB57">
+        <v>4950050000.0</v>
+      </c>
+      <c r="BC57">
+        <v>5040588000.0</v>
+      </c>
+      <c r="BD57">
+        <v>4980178000.0</v>
+      </c>
+      <c r="BE57">
+        <v>5004201000.0</v>
+      </c>
+      <c r="BF57">
+        <v>4637275000.0</v>
+      </c>
+      <c r="BG57">
+        <v>4696354000.0</v>
+      </c>
+      <c r="BH57">
+        <v>4541523000.0</v>
+      </c>
+      <c r="BI57">
+        <v>4582695000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>4589220000.0</v>
+      </c>
+      <c r="BK57">
+        <v>4741204000.0</v>
+      </c>
+      <c r="BL57">
+        <v>4715873000.0</v>
+      </c>
+      <c r="BM57">
+        <v>4419920000.0</v>
+      </c>
+      <c r="BN57">
+        <v>4404836000.0</v>
+      </c>
+      <c r="BO57">
+        <v>4347359000.0</v>
+      </c>
+      <c r="BP57">
+        <v>4257980000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>4263850000.0</v>
+      </c>
+      <c r="BR57">
+        <v>4212711000.0</v>
+      </c>
+      <c r="BS57">
+        <v>4149846000.0</v>
+      </c>
+      <c r="BT57">
+        <v>3867304000.0</v>
+      </c>
+      <c r="BU57">
+        <v>3923883000.0</v>
+      </c>
+      <c r="BV57">
+        <v>3961543000.0</v>
+      </c>
+      <c r="BW57">
+        <v>4020966000.0</v>
+      </c>
+      <c r="BX57">
+        <v>4012998000.0</v>
+      </c>
+      <c r="BY57">
+        <v>3922782000.0</v>
+      </c>
+      <c r="BZ57">
+        <v>3946693000.0</v>
+      </c>
+      <c r="CA57">
+        <v>4002866000.0</v>
+      </c>
+      <c r="CB57">
+        <v>3934707000.0</v>
+      </c>
+      <c r="CC57">
+        <v>3900431000.0</v>
+      </c>
+      <c r="CD57">
+        <v>3895869000.0</v>
+      </c>
+      <c r="CE57">
+        <v>4015128000.0</v>
+      </c>
+      <c r="CF57">
+        <v>3937237000.0</v>
+      </c>
+      <c r="CG57">
+        <v>3960297000.0</v>
+      </c>
+      <c r="CH57">
+        <v>3991180000.0</v>
+      </c>
+      <c r="CI57">
+        <v>4051329000.0</v>
+      </c>
+      <c r="CJ57">
+        <v>4150573000.0</v>
+      </c>
+      <c r="CK57">
+        <v>4327472000.0</v>
+      </c>
+      <c r="CL57">
+        <v>4174113000.0</v>
+      </c>
+      <c r="CM57">
+        <v>4144842000.0</v>
+      </c>
+      <c r="CN57">
+        <v>4173585000.0</v>
+      </c>
+      <c r="CO57">
+        <v>4237889000.0</v>
+      </c>
+      <c r="CP57">
+        <v>7478246000.0</v>
+      </c>
+      <c r="CQ57">
+        <v>7554191000.0</v>
+      </c>
+      <c r="CR57">
+        <v>7524052000.0</v>
+      </c>
+      <c r="CS57">
+        <v>4391874000.0</v>
+      </c>
+      <c r="CT57">
+        <v>7651267000.0</v>
+      </c>
+      <c r="CU57">
+        <v>7674984000.0</v>
+      </c>
+      <c r="CV57">
+        <v>7679370000.0</v>
+      </c>
+      <c r="CW57">
+        <v>7525996000.0</v>
+      </c>
+      <c r="CX57">
+        <v>4263361000.0</v>
+      </c>
+      <c r="CY57">
+        <v>4126069000.0</v>
+      </c>
+      <c r="CZ57">
+        <v>4064187000.0</v>
+      </c>
+      <c r="DA57">
+        <v>4002162000.0</v>
+      </c>
+      <c r="DB57">
+        <v>4116150000.0</v>
+      </c>
+      <c r="DC57">
+        <v>4182617000.0</v>
+      </c>
+      <c r="DD57">
+        <v>4171400000.0</v>
+      </c>
+      <c r="DE57">
+        <v>4098382000.0</v>
+      </c>
+      <c r="DF57">
+        <v>5000000.0</v>
+      </c>
+      <c r="DG57">
+        <v>500000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:111">
+      <c r="A58" t="s">
+        <v>85</v>
+      </c>
+      <c r="B58">
+        <v>8640864000.0</v>
+      </c>
+      <c r="C58">
+        <v>8803354000.0</v>
+      </c>
+      <c r="D58">
+        <v>8737080000.0</v>
+      </c>
+      <c r="E58">
+        <v>8731024000.0</v>
+      </c>
+      <c r="F58">
+        <v>8646581000.0</v>
+      </c>
+      <c r="G58">
+        <v>8681074000.0</v>
+      </c>
+      <c r="H58">
+        <v>8511228000.0</v>
+      </c>
+      <c r="I58">
+        <v>8495338000.0</v>
+      </c>
+      <c r="J58">
+        <v>8582081000.0</v>
+      </c>
+      <c r="K58">
+        <v>8696383000.0</v>
+      </c>
+      <c r="L58">
+        <v>8541943000.0</v>
+      </c>
+      <c r="M58">
+        <v>9133407000.0</v>
+      </c>
+      <c r="N58">
+        <v>9232842000.0</v>
+      </c>
+      <c r="O58">
+        <v>9013736000.0</v>
+      </c>
+      <c r="P58">
+        <v>8874965000.0</v>
+      </c>
+      <c r="Q58">
+        <v>8528398000.0</v>
+      </c>
+      <c r="R58">
+        <v>8344313000.0</v>
+      </c>
+      <c r="S58">
+        <v>8356544000.0</v>
+      </c>
+      <c r="T58">
+        <v>8392497000.0</v>
+      </c>
+      <c r="U58">
+        <v>8388973000.0</v>
+      </c>
+      <c r="V58">
+        <v>8412041000.0</v>
+      </c>
+      <c r="W58">
+        <v>8419424000.0</v>
+      </c>
+      <c r="X58">
+        <v>8330416000.0</v>
+      </c>
+      <c r="Y58">
+        <v>8202359000.0</v>
+      </c>
+      <c r="Z58">
+        <v>8258294000.0</v>
+      </c>
+      <c r="AA58">
+        <v>8083400000.0</v>
+      </c>
+      <c r="AB58">
+        <v>7929978000.0</v>
+      </c>
+      <c r="AC58">
+        <v>8003692000.0</v>
+      </c>
+      <c r="AD58">
+        <v>7959176000.0</v>
+      </c>
+      <c r="AE58">
+        <v>8178568000.0</v>
+      </c>
+      <c r="AF58">
+        <v>7957869000.0</v>
+      </c>
+      <c r="AG58">
+        <v>8057925000.0</v>
+      </c>
+      <c r="AH58">
+        <v>7707412000.0</v>
+      </c>
+      <c r="AI58">
+        <v>7751721000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>7639548000.0</v>
+      </c>
+      <c r="AK58">
+        <v>7824603000.0</v>
+      </c>
+      <c r="AL58">
+        <v>7744294000.0</v>
+      </c>
+      <c r="AM58">
+        <v>7864101000.0</v>
+      </c>
+      <c r="AN58">
+        <v>7771335000.0</v>
+      </c>
+      <c r="AO58">
+        <v>7874283000.0</v>
+      </c>
+      <c r="AP58">
+        <v>7860960000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>7913276000.0</v>
+      </c>
+      <c r="AR58">
+        <v>7742589000.0</v>
+      </c>
+      <c r="AS58">
+        <v>8427935000.0</v>
+      </c>
+      <c r="AT58">
+        <v>7704458000.0</v>
+      </c>
+      <c r="AU58">
+        <v>8546443000.0</v>
+      </c>
+      <c r="AV58">
+        <v>7590427000.0</v>
+      </c>
+      <c r="AW58">
+        <v>8372146000.0</v>
+      </c>
+      <c r="AX58">
+        <v>7532132000.0</v>
+      </c>
+      <c r="AY58">
+        <v>7585412000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>7541591000.0</v>
+      </c>
+      <c r="BA58">
+        <v>7554323000.0</v>
+      </c>
+      <c r="BB58">
+        <v>7615262000.0</v>
+      </c>
+      <c r="BC58">
+        <v>7750711000.0</v>
+      </c>
+      <c r="BD58">
+        <v>7568835000.0</v>
+      </c>
+      <c r="BE58">
+        <v>7571846000.0</v>
+      </c>
+      <c r="BF58">
+        <v>7587756000.0</v>
+      </c>
+      <c r="BG58">
+        <v>7660672000.0</v>
+      </c>
+      <c r="BH58">
+        <v>7489731000.0</v>
+      </c>
+      <c r="BI58">
+        <v>7511270000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>7668446000.0</v>
+      </c>
+      <c r="BK58">
+        <v>7806702000.0</v>
+      </c>
+      <c r="BL58">
+        <v>7779321000.0</v>
+      </c>
+      <c r="BM58">
+        <v>7525180000.0</v>
+      </c>
+      <c r="BN58">
+        <v>7583357000.0</v>
+      </c>
+      <c r="BO58">
+        <v>7539392000.0</v>
+      </c>
+      <c r="BP58">
+        <v>7432763000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>7462382000.0</v>
+      </c>
+      <c r="BR58">
+        <v>7396658000.0</v>
+      </c>
+      <c r="BS58">
+        <v>7353490000.0</v>
+      </c>
+      <c r="BT58">
+        <v>7259889000.0</v>
+      </c>
+      <c r="BU58">
+        <v>7184033000.0</v>
+      </c>
+      <c r="BV58">
+        <v>7028231000.0</v>
+      </c>
+      <c r="BW58">
+        <v>7165556000.0</v>
+      </c>
+      <c r="BX58">
+        <v>7083007000.0</v>
+      </c>
+      <c r="BY58">
+        <v>6808255000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>6953734000.0</v>
+      </c>
+      <c r="CA58">
+        <v>7226669000.0</v>
+      </c>
+      <c r="CB58">
+        <v>7338694000.0</v>
+      </c>
+      <c r="CC58">
+        <v>7335854000.0</v>
+      </c>
+      <c r="CD58">
+        <v>7257141000.0</v>
+      </c>
+      <c r="CE58">
+        <v>7390382000.0</v>
+      </c>
+      <c r="CF58">
+        <v>7456598000.0</v>
+      </c>
+      <c r="CG58">
+        <v>7544624000.0</v>
+      </c>
+      <c r="CH58">
+        <v>7553878000.0</v>
+      </c>
+      <c r="CI58">
+        <v>7641108000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>7702701000.0</v>
+      </c>
+      <c r="CK58">
+        <v>7708622000.0</v>
+      </c>
+      <c r="CL58">
+        <v>7483366000.0</v>
+      </c>
+      <c r="CM58">
+        <v>7494954000.0</v>
+      </c>
+      <c r="CN58">
+        <v>7426118000.0</v>
+      </c>
+      <c r="CO58">
+        <v>7606099000.0</v>
+      </c>
+      <c r="CP58">
+        <v>7639018000.0</v>
+      </c>
+      <c r="CQ58">
+        <v>7735910000.0</v>
+      </c>
+      <c r="CR58">
+        <v>7713278000.0</v>
+      </c>
+      <c r="CS58">
+        <v>7793697000.0</v>
+      </c>
+      <c r="CT58">
+        <v>7819470000.0</v>
+      </c>
+      <c r="CU58">
+        <v>7839506000.0</v>
+      </c>
+      <c r="CV58">
+        <v>7759745000.0</v>
+      </c>
+      <c r="CW58">
+        <v>7587181000.0</v>
+      </c>
+      <c r="CX58">
+        <v>7503053000.0</v>
+      </c>
+      <c r="CY58">
+        <v>7377608000.0</v>
+      </c>
+      <c r="CZ58">
+        <v>7302400000.0</v>
+      </c>
+      <c r="DA58">
+        <v>7279012000.0</v>
+      </c>
+      <c r="DB58">
+        <v>6967168000.0</v>
+      </c>
+      <c r="DC58">
+        <v>6595764000.0</v>
+      </c>
+      <c r="DD58">
+        <v>6094200000.0</v>
+      </c>
+      <c r="DE58">
+        <v>5492800000.0</v>
+      </c>
+      <c r="DF58">
+        <v>5100000.0</v>
+      </c>
+      <c r="DG58">
+        <v>4700000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:111">
+      <c r="A59" t="s">
+        <v>86</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
+      <c r="CT59"/>
+      <c r="CU59"/>
+      <c r="CV59"/>
+      <c r="CW59"/>
+      <c r="CX59"/>
+      <c r="CY59"/>
+      <c r="CZ59"/>
+      <c r="DA59"/>
+      <c r="DB59"/>
+      <c r="DC59"/>
+      <c r="DD59"/>
+      <c r="DE59"/>
+      <c r="DF59"/>
+      <c r="DG59"/>
+    </row>
+    <row r="60" spans="1:111">
+      <c r="A60" t="s">
+        <v>87</v>
+      </c>
+      <c r="B60">
+        <v>1021320000.0</v>
+      </c>
+      <c r="C60">
+        <v>1025726000.0</v>
+      </c>
+      <c r="D60">
+        <v>1041320000.0</v>
+      </c>
+      <c r="E60">
+        <v>1047677000.0</v>
+      </c>
+      <c r="F60">
+        <v>1046158000.0</v>
+      </c>
+      <c r="G60">
+        <v>1037110000.0</v>
+      </c>
+      <c r="H60">
+        <v>1026939000.0</v>
+      </c>
+      <c r="I60">
+        <v>1032270000.0</v>
+      </c>
+      <c r="J60">
+        <v>1020676000.0</v>
+      </c>
+      <c r="K60">
+        <v>1024903000.0</v>
+      </c>
+      <c r="L60">
+        <v>1034121000.0</v>
+      </c>
+      <c r="M60">
+        <v>1044054000.0</v>
+      </c>
+      <c r="N60">
+        <v>1061285000.0</v>
+      </c>
+      <c r="O60">
+        <v>1072034000.0</v>
+      </c>
+      <c r="P60">
+        <v>1054795000.0</v>
+      </c>
+      <c r="Q60">
+        <v>1096499000.0</v>
+      </c>
+      <c r="R60">
+        <v>1131740000.0</v>
+      </c>
+      <c r="S60">
+        <v>1174752000.0</v>
+      </c>
+      <c r="T60">
+        <v>1216660000.0</v>
+      </c>
+      <c r="U60">
+        <v>1242273000.0</v>
+      </c>
+      <c r="V60">
+        <v>1237624000.0</v>
+      </c>
+      <c r="W60">
+        <v>1278595000.0</v>
+      </c>
+      <c r="X60">
+        <v>1276548000.0</v>
+      </c>
+      <c r="Y60">
+        <v>1284859000.0</v>
+      </c>
+      <c r="Z60">
+        <v>1300520000.0</v>
+      </c>
+      <c r="AA60">
+        <v>1287793000.0</v>
+      </c>
+      <c r="AB60">
+        <v>1306594000.0</v>
+      </c>
+      <c r="AC60">
+        <v>1336326000.0</v>
+      </c>
+      <c r="AD60">
+        <v>1327099000.0</v>
+      </c>
+      <c r="AE60">
+        <v>1355983000.0</v>
+      </c>
+      <c r="AF60">
+        <v>1345913000.0</v>
+      </c>
+      <c r="AG60">
+        <v>1391622000.0</v>
+      </c>
+      <c r="AH60">
+        <v>1341325000.0</v>
+      </c>
+      <c r="AI60">
+        <v>1364740000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>1350611000.0</v>
+      </c>
+      <c r="AK60">
+        <v>1368313000.0</v>
+      </c>
+      <c r="AL60">
+        <v>1358986000.0</v>
+      </c>
+      <c r="AM60">
+        <v>1382289000.0</v>
+      </c>
+      <c r="AN60">
+        <v>1368175000.0</v>
+      </c>
+      <c r="AO60">
+        <v>1392964000.0</v>
+      </c>
+      <c r="AP60">
+        <v>1380815000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>1403408000.0</v>
+      </c>
+      <c r="AR60">
+        <v>1390833000.0</v>
+      </c>
+      <c r="AS60">
+        <v>1416226000.0</v>
+      </c>
+      <c r="AT60">
+        <v>1426723000.0</v>
+      </c>
+      <c r="AU60">
+        <v>1476656000.0</v>
+      </c>
+      <c r="AV60">
+        <v>1465929000.0</v>
+      </c>
+      <c r="AW60">
+        <v>1492882000.0</v>
+      </c>
+      <c r="AX60">
+        <v>1498907000.0</v>
+      </c>
+      <c r="AY60">
+        <v>1530005000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>1569463000.0</v>
+      </c>
+      <c r="BA60">
+        <v>1632126000.0</v>
+      </c>
+      <c r="BB60">
+        <v>1624502000.0</v>
+      </c>
+      <c r="BC60">
+        <v>1643007000.0</v>
+      </c>
+      <c r="BD60">
+        <v>1669951000.0</v>
+      </c>
+      <c r="BE60">
+        <v>1806458000.0</v>
+      </c>
+      <c r="BF60">
+        <v>1832858000.0</v>
+      </c>
+      <c r="BG60">
+        <v>1912472000.0</v>
+      </c>
+      <c r="BH60">
+        <v>1931309000.0</v>
+      </c>
+      <c r="BI60">
+        <v>1939529000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>1934011000.0</v>
+      </c>
+      <c r="BK60">
+        <v>1926409000.0</v>
+      </c>
+      <c r="BL60">
+        <v>2018973000.0</v>
+      </c>
+      <c r="BM60">
+        <v>961950000.0</v>
+      </c>
+      <c r="BN60">
+        <v>960000000.0</v>
+      </c>
+      <c r="BO60">
+        <v>946073000.0</v>
+      </c>
+      <c r="BP60">
+        <v>941999000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>941298000.0</v>
+      </c>
+      <c r="BR60">
+        <v>922634000.0</v>
+      </c>
+      <c r="BS60">
+        <v>916391000.0</v>
+      </c>
+      <c r="BT60">
+        <v>897435000.0</v>
+      </c>
+      <c r="BU60">
+        <v>871216000.0</v>
+      </c>
+      <c r="BV60">
+        <v>863906000.0</v>
+      </c>
+      <c r="BW60">
+        <v>869106000.0</v>
+      </c>
+      <c r="BX60">
+        <v>862579000.0</v>
+      </c>
+      <c r="BY60">
+        <v>867631000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>870095000.0</v>
+      </c>
+      <c r="CA60">
+        <v>870624000.0</v>
+      </c>
+      <c r="CB60">
+        <v>867139000.0</v>
+      </c>
+      <c r="CC60">
+        <v>863219000.0</v>
+      </c>
+      <c r="CD60">
+        <v>860032000.0</v>
+      </c>
+      <c r="CE60">
+        <v>861813000.0</v>
+      </c>
+      <c r="CF60">
+        <v>862238000.0</v>
+      </c>
+      <c r="CG60">
+        <v>865063000.0</v>
+      </c>
+      <c r="CH60">
+        <v>865332000.0</v>
+      </c>
+      <c r="CI60">
+        <v>857656000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>846849000.0</v>
+      </c>
+      <c r="CK60">
+        <v>832414000.0</v>
+      </c>
+      <c r="CL60">
+        <v>963987000.0</v>
+      </c>
+      <c r="CM60">
+        <v>971414000.0</v>
+      </c>
+      <c r="CN60">
+        <v>957323000.0</v>
+      </c>
+      <c r="CO60">
+        <v>976445000.0</v>
+      </c>
+      <c r="CP60">
+        <v>990096000.0</v>
+      </c>
+      <c r="CQ60">
+        <v>984807000.0</v>
+      </c>
+      <c r="CR60">
+        <v>974735000.0</v>
+      </c>
+      <c r="CS60">
+        <v>987430000.0</v>
+      </c>
+      <c r="CT60">
+        <v>975771000.0</v>
+      </c>
+      <c r="CU60">
+        <v>960870000.0</v>
+      </c>
+      <c r="CV60">
+        <v>945579000.0</v>
+      </c>
+      <c r="CW60">
+        <v>1048262000.0</v>
+      </c>
+      <c r="CX60">
+        <v>1025146000.0</v>
+      </c>
+      <c r="CY60">
+        <v>1011261000.0</v>
+      </c>
+      <c r="CZ60">
+        <v>992771000.0</v>
+      </c>
+      <c r="DA60">
+        <v>986207000.0</v>
+      </c>
+      <c r="DB60">
+        <v>1017051000.0</v>
+      </c>
+      <c r="DC60">
+        <v>1011442000.0</v>
+      </c>
+      <c r="DD60">
+        <v>1035600000.0</v>
+      </c>
+      <c r="DE60">
+        <v>1046500000.0</v>
+      </c>
+      <c r="DF60">
+        <v>1000000.0</v>
+      </c>
+      <c r="DG60">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:111">
+      <c r="A61" t="s">
+        <v>88</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
+      <c r="CR61"/>
+      <c r="CS61"/>
+      <c r="CT61"/>
+      <c r="CU61"/>
+      <c r="CV61"/>
+      <c r="CW61"/>
+      <c r="CX61"/>
+      <c r="CY61"/>
+      <c r="CZ61"/>
+      <c r="DA61"/>
+      <c r="DB61"/>
+      <c r="DC61"/>
+      <c r="DD61"/>
+      <c r="DE61"/>
+      <c r="DF61"/>
+      <c r="DG61"/>
+    </row>
+    <row r="62" spans="1:111">
+      <c r="A62" t="s">
+        <v>89</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
+      <c r="CT62"/>
+      <c r="CU62"/>
+      <c r="CV62"/>
+      <c r="CW62"/>
+      <c r="CX62"/>
+      <c r="CY62"/>
+      <c r="CZ62"/>
+      <c r="DA62"/>
+      <c r="DB62"/>
+      <c r="DC62"/>
+      <c r="DD62"/>
+      <c r="DE62"/>
+      <c r="DF62"/>
+      <c r="DG62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AC32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:29">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29">
+      <c r="A2" t="s">
+        <v>173</v>
+      </c>
+      <c r="B2">
+        <v>219953000.0</v>
+      </c>
+      <c r="C2">
+        <v>216041000.0</v>
+      </c>
+      <c r="D2">
+        <v>213355000.0</v>
+      </c>
+      <c r="E2">
+        <v>82316000.0</v>
+      </c>
+      <c r="F2">
+        <v>74670000.0</v>
+      </c>
+      <c r="G2">
+        <v>137943000.0</v>
+      </c>
+      <c r="H2">
+        <v>124314000.0</v>
+      </c>
+      <c r="I2">
+        <v>123119000.0</v>
+      </c>
+      <c r="J2">
+        <v>117804000.0</v>
+      </c>
+      <c r="K2">
+        <v>108181000.0</v>
+      </c>
+      <c r="L2">
+        <v>108365000.0</v>
+      </c>
+      <c r="M2">
+        <v>107512000.0</v>
+      </c>
+      <c r="N2">
+        <v>119327000.0</v>
+      </c>
+      <c r="O2">
+        <v>145210000.0</v>
+      </c>
+      <c r="P2">
+        <v>182191000.0</v>
+      </c>
+      <c r="Q2">
+        <v>213367000.0</v>
+      </c>
+      <c r="R2">
+        <v>242535000.0</v>
+      </c>
+      <c r="S2">
+        <v>278689000.0</v>
+      </c>
+      <c r="T2">
+        <v>304885000.0</v>
+      </c>
+      <c r="U2">
+        <v>284152000.0</v>
+      </c>
+      <c r="V2">
+        <v>244416000.0</v>
+      </c>
+      <c r="W2">
+        <v>268706000.0</v>
+      </c>
+      <c r="X2">
+        <v>326848000.0</v>
+      </c>
+      <c r="Y2">
+        <v>370927000.0</v>
+      </c>
+      <c r="Z2">
+        <v>410533000.0</v>
+      </c>
+      <c r="AA2">
+        <v>350611000.0</v>
+      </c>
+      <c r="AB2">
+        <v>253400000.0</v>
+      </c>
+      <c r="AC2">
+        <v>237359000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:29">
+      <c r="A3" t="s">
+        <v>174</v>
+      </c>
+      <c r="B3">
+        <v>7719000.0</v>
+      </c>
+      <c r="C3">
+        <v>8703000.0</v>
+      </c>
+      <c r="D3">
+        <v>10108000.0</v>
+      </c>
+      <c r="E3">
+        <v>10737000.0</v>
+      </c>
+      <c r="F3">
+        <v>10950000.0</v>
+      </c>
+      <c r="G3">
+        <v>11097000.0</v>
+      </c>
+      <c r="H3">
+        <v>11459000.0</v>
+      </c>
+      <c r="I3">
+        <v>8692000.0</v>
+      </c>
+      <c r="J3">
+        <v>7796000.0</v>
+      </c>
+      <c r="K3">
+        <v>7141000.0</v>
+      </c>
+      <c r="L3">
+        <v>6844000.0</v>
+      </c>
+      <c r="M3">
+        <v>6316000.0</v>
+      </c>
+      <c r="N3">
+        <v>5447000.0</v>
+      </c>
+      <c r="O3">
+        <v>4951000.0</v>
+      </c>
+      <c r="P3">
+        <v>4397000.0</v>
+      </c>
+      <c r="Q3">
+        <v>4584000.0</v>
+      </c>
+      <c r="R3">
+        <v>5132000.0</v>
+      </c>
+      <c r="S3">
+        <v>6145000.0</v>
+      </c>
+      <c r="T3">
+        <v>4390000.0</v>
+      </c>
+      <c r="U3">
+        <v>9967000.0</v>
+      </c>
+      <c r="V3">
+        <v>15222000.0</v>
+      </c>
+      <c r="W3">
+        <v>28437000.0</v>
+      </c>
+      <c r="X3">
+        <v>31050000.0</v>
+      </c>
+      <c r="Y3">
+        <v>3055000.0</v>
+      </c>
+      <c r="Z3">
+        <v>7384000.0</v>
+      </c>
+      <c r="AA3">
+        <v>1298000.0</v>
+      </c>
+      <c r="AB3">
+        <v>-1900000.0</v>
+      </c>
+      <c r="AC3">
+        <v>-970000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="A4" t="s">
+        <v>175</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" t="s">
+        <v>176</v>
+      </c>
+      <c r="B5">
+        <v>83021000.0</v>
+      </c>
+      <c r="C5">
+        <v>54103000.0</v>
+      </c>
+      <c r="D5">
+        <v>-138955000.0</v>
+      </c>
+      <c r="E5">
+        <v>107203000.0</v>
+      </c>
+      <c r="F5">
+        <v>96028000.0</v>
+      </c>
+      <c r="G5">
+        <v>80630000.0</v>
+      </c>
+      <c r="H5">
+        <v>120654000.0</v>
+      </c>
+      <c r="I5">
+        <v>123906000.0</v>
+      </c>
+      <c r="J5">
+        <v>127920000.0</v>
+      </c>
+      <c r="K5">
+        <v>121939000.0</v>
+      </c>
+      <c r="L5">
+        <v>115768000.0</v>
+      </c>
+      <c r="M5">
+        <v>115152000.0</v>
+      </c>
+      <c r="N5">
+        <v>105569000.0</v>
+      </c>
+      <c r="O5">
+        <v>115999000.0</v>
+      </c>
+      <c r="P5">
+        <v>57352000.0</v>
+      </c>
+      <c r="Q5">
+        <v>105365000.0</v>
+      </c>
+      <c r="R5">
+        <v>105224000.0</v>
+      </c>
+      <c r="S5">
+        <v>80155000.0</v>
+      </c>
+      <c r="T5">
+        <v>52906000.0</v>
+      </c>
+      <c r="U5">
+        <v>78703000.0</v>
+      </c>
+      <c r="V5">
+        <v>105375000.0</v>
+      </c>
+      <c r="W5">
+        <v>-169326000.0</v>
+      </c>
+      <c r="X5">
+        <v>85290000.0</v>
+      </c>
+      <c r="Y5">
+        <v>147036000.0</v>
+      </c>
+      <c r="Z5">
+        <v>123351000.0</v>
+      </c>
+      <c r="AA5">
+        <v>120871000.0</v>
+      </c>
+      <c r="AB5">
+        <v>69400000.0</v>
+      </c>
+      <c r="AC5">
+        <v>88772000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" t="s">
+        <v>177</v>
+      </c>
+      <c r="B6">
+        <v>90740000.0</v>
+      </c>
+      <c r="C6">
+        <v>62806000.0</v>
+      </c>
+      <c r="D6">
+        <v>-128847000.0</v>
+      </c>
+      <c r="E6">
+        <v>117940000.0</v>
+      </c>
+      <c r="F6">
+        <v>106978000.0</v>
+      </c>
+      <c r="G6">
+        <v>91727000.0</v>
+      </c>
+      <c r="H6">
+        <v>132113000.0</v>
+      </c>
+      <c r="I6">
+        <v>132598000.0</v>
+      </c>
+      <c r="J6">
+        <v>135716000.0</v>
+      </c>
+      <c r="K6">
+        <v>129080000.0</v>
+      </c>
+      <c r="L6">
+        <v>122612000.0</v>
+      </c>
+      <c r="M6">
+        <v>121468000.0</v>
+      </c>
+      <c r="N6">
+        <v>111016000.0</v>
+      </c>
+      <c r="O6">
+        <v>120950000.0</v>
+      </c>
+      <c r="P6">
+        <v>61749000.0</v>
+      </c>
+      <c r="Q6">
+        <v>109949000.0</v>
+      </c>
+      <c r="R6">
+        <v>110356000.0</v>
+      </c>
+      <c r="S6">
+        <v>86300000.0</v>
+      </c>
+      <c r="T6">
+        <v>57296000.0</v>
+      </c>
+      <c r="U6">
+        <v>88670000.0</v>
+      </c>
+      <c r="V6">
+        <v>120597000.0</v>
+      </c>
+      <c r="W6">
+        <v>-140889000.0</v>
+      </c>
+      <c r="X6">
+        <v>116340000.0</v>
+      </c>
+      <c r="Y6">
+        <v>150091000.0</v>
+      </c>
+      <c r="Z6">
+        <v>130735000.0</v>
+      </c>
+      <c r="AA6">
+        <v>122169000.0</v>
+      </c>
+      <c r="AB6">
+        <v>67500000.0</v>
+      </c>
+      <c r="AC6">
+        <v>87802000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29">
+      <c r="A7" t="s">
+        <v>178</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+    </row>
+    <row r="8" spans="1:29">
+      <c r="A8" t="s">
+        <v>179</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
+      <c r="A9" t="s">
+        <v>180</v>
+      </c>
+      <c r="B9">
+        <v>197448000.0</v>
+      </c>
+      <c r="C9">
+        <v>163327000.0</v>
+      </c>
+      <c r="D9">
+        <v>-27715000.0</v>
+      </c>
+      <c r="E9">
+        <v>217257000.0</v>
+      </c>
+      <c r="F9">
+        <v>204084000.0</v>
+      </c>
+      <c r="G9">
+        <v>183744000.0</v>
+      </c>
+      <c r="H9">
+        <v>225120000.0</v>
+      </c>
+      <c r="I9">
+        <v>215187000.0</v>
+      </c>
+      <c r="J9">
+        <v>212294000.0</v>
+      </c>
+      <c r="K9">
+        <v>206787000.0</v>
+      </c>
+      <c r="L9">
+        <v>200148000.0</v>
+      </c>
+      <c r="M9">
+        <v>197944000.0</v>
+      </c>
+      <c r="N9">
+        <v>195008000.0</v>
+      </c>
+      <c r="O9">
+        <v>201693000.0</v>
+      </c>
+      <c r="P9">
+        <v>184512000.0</v>
+      </c>
+      <c r="Q9">
+        <v>189795000.0</v>
+      </c>
+      <c r="R9">
+        <v>198845000.0</v>
+      </c>
+      <c r="S9">
+        <v>162144000.0</v>
+      </c>
+      <c r="T9">
+        <v>130631000.0</v>
+      </c>
+      <c r="U9">
+        <v>152043000.0</v>
+      </c>
+      <c r="V9">
+        <v>179006000.0</v>
+      </c>
+      <c r="W9">
+        <v>139674000.0</v>
+      </c>
+      <c r="X9">
+        <v>157850000.0</v>
+      </c>
+      <c r="Y9">
+        <v>215762000.0</v>
+      </c>
+      <c r="Z9">
+        <v>186544000.0</v>
+      </c>
+      <c r="AA9">
+        <v>182536000.0</v>
+      </c>
+      <c r="AB9">
+        <v>156374000.0</v>
+      </c>
+      <c r="AC9">
+        <v>12793000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
+      <c r="A10" t="s">
+        <v>181</v>
+      </c>
+      <c r="B10">
+        <v>83021000.0</v>
+      </c>
+      <c r="C10">
+        <v>54103000.0</v>
+      </c>
+      <c r="D10">
+        <v>-138955000.0</v>
+      </c>
+      <c r="E10">
+        <v>107203000.0</v>
+      </c>
+      <c r="F10">
+        <v>96028000.0</v>
+      </c>
+      <c r="G10">
+        <v>80630000.0</v>
+      </c>
+      <c r="H10">
+        <v>120654000.0</v>
+      </c>
+      <c r="I10">
+        <v>123906000.0</v>
+      </c>
+      <c r="J10">
+        <v>127920000.0</v>
+      </c>
+      <c r="K10">
+        <v>121939000.0</v>
+      </c>
+      <c r="L10">
+        <v>115768000.0</v>
+      </c>
+      <c r="M10">
+        <v>115152000.0</v>
+      </c>
+      <c r="N10">
+        <v>105569000.0</v>
+      </c>
+      <c r="O10">
+        <v>115999000.0</v>
+      </c>
+      <c r="P10">
+        <v>57352000.0</v>
+      </c>
+      <c r="Q10">
+        <v>105365000.0</v>
+      </c>
+      <c r="R10">
+        <v>105224000.0</v>
+      </c>
+      <c r="S10">
+        <v>80155000.0</v>
+      </c>
+      <c r="T10">
+        <v>52906000.0</v>
+      </c>
+      <c r="U10">
+        <v>78703000.0</v>
+      </c>
+      <c r="V10">
+        <v>105375000.0</v>
+      </c>
+      <c r="W10">
+        <v>-169326000.0</v>
+      </c>
+      <c r="X10">
+        <v>85290000.0</v>
+      </c>
+      <c r="Y10">
+        <v>147036000.0</v>
+      </c>
+      <c r="Z10">
+        <v>123351000.0</v>
+      </c>
+      <c r="AA10">
+        <v>120871000.0</v>
+      </c>
+      <c r="AB10">
+        <v>69400000.0</v>
+      </c>
+      <c r="AC10">
+        <v>88772000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
+      <c r="A11" t="s">
+        <v>182</v>
+      </c>
+      <c r="B11">
+        <v>14996000.0</v>
+      </c>
+      <c r="C11">
+        <v>16093000.0</v>
+      </c>
+      <c r="D11">
+        <v>-37296000.0</v>
+      </c>
+      <c r="E11">
+        <v>22750000.0</v>
+      </c>
+      <c r="F11">
+        <v>19946000.0</v>
+      </c>
+      <c r="G11">
+        <v>16090000.0</v>
+      </c>
+      <c r="H11">
+        <v>26411000.0</v>
+      </c>
+      <c r="I11">
+        <v>24979000.0</v>
+      </c>
+      <c r="J11">
+        <v>43783000.0</v>
+      </c>
+      <c r="K11">
+        <v>38445000.0</v>
+      </c>
+      <c r="L11">
+        <v>37675000.0</v>
+      </c>
+      <c r="M11">
+        <v>37458000.0</v>
+      </c>
+      <c r="N11">
+        <v>36229000.0</v>
+      </c>
+      <c r="O11">
+        <v>41486000.0</v>
+      </c>
+      <c r="P11">
+        <v>18949000.0</v>
+      </c>
+      <c r="Q11">
+        <v>37525000.0</v>
+      </c>
+      <c r="R11">
+        <v>38926000.0</v>
+      </c>
+      <c r="S11">
+        <v>29201000.0</v>
+      </c>
+      <c r="T11">
+        <v>20610000.0</v>
+      </c>
+      <c r="U11">
+        <v>30586000.0</v>
+      </c>
+      <c r="V11">
+        <v>40316000.0</v>
+      </c>
+      <c r="W11">
+        <v>-63051000.0</v>
+      </c>
+      <c r="X11">
+        <v>33259000.0</v>
+      </c>
+      <c r="Y11">
+        <v>57444000.0</v>
+      </c>
+      <c r="Z11">
+        <v>45572000.0</v>
+      </c>
+      <c r="AA11">
+        <v>44532000.0</v>
+      </c>
+      <c r="AB11">
+        <v>26500000.0</v>
+      </c>
+      <c r="AC11">
+        <v>34781000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
+      <c r="A12" t="s">
+        <v>183</v>
+      </c>
+      <c r="B12">
+        <v>219208000.0</v>
+      </c>
+      <c r="C12">
+        <v>214782000.0</v>
+      </c>
+      <c r="D12">
+        <v>206517000.0</v>
+      </c>
+      <c r="E12">
+        <v>86946000.0</v>
+      </c>
+      <c r="F12">
+        <v>83180000.0</v>
+      </c>
+      <c r="G12">
+        <v>115643000.0</v>
+      </c>
+      <c r="H12">
+        <v>123564000.0</v>
+      </c>
+      <c r="I12">
+        <v>123119000.0</v>
+      </c>
+      <c r="J12">
+        <v>117804000.0</v>
+      </c>
+      <c r="K12">
+        <v>108931000.0</v>
+      </c>
+      <c r="L12">
+        <v>107594000.0</v>
+      </c>
+      <c r="M12">
+        <v>106103000.0</v>
+      </c>
+      <c r="N12">
+        <v>120394000.0</v>
+      </c>
+      <c r="O12">
+        <v>143170000.0</v>
+      </c>
+      <c r="P12">
+        <v>178131000.0</v>
+      </c>
+      <c r="Q12">
+        <v>204486000.0</v>
+      </c>
+      <c r="R12">
+        <v>236144000.0</v>
+      </c>
+      <c r="S12">
+        <v>276638000.0</v>
+      </c>
+      <c r="T12">
+        <v>305110000.0</v>
+      </c>
+      <c r="U12">
+        <v>283905000.0</v>
+      </c>
+      <c r="V12">
+        <v>244201000.0</v>
+      </c>
+      <c r="W12">
+        <v>268642000.0</v>
+      </c>
+      <c r="X12">
+        <v>326848000.0</v>
+      </c>
+      <c r="Y12">
+        <v>370743000.0</v>
+      </c>
+      <c r="Z12">
+        <v>410458000.0</v>
+      </c>
+      <c r="AA12">
+        <v>350117000.0</v>
+      </c>
+      <c r="AB12">
+        <v>253000000.0</v>
+      </c>
+      <c r="AC12">
+        <v>234897000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
+      <c r="A13" t="s">
+        <v>184</v>
+      </c>
+      <c r="B13">
+        <v>399519000.0</v>
+      </c>
+      <c r="C13">
+        <v>376843000.0</v>
+      </c>
+      <c r="D13">
+        <v>359789000.0</v>
+      </c>
+      <c r="E13">
+        <v>279540000.0</v>
+      </c>
+      <c r="F13">
+        <v>258181000.0</v>
+      </c>
+      <c r="G13">
+        <v>304978000.0</v>
+      </c>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+    </row>
+    <row r="14" spans="1:29">
+      <c r="A14" t="s">
+        <v>185</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+    </row>
+    <row r="15" spans="1:29">
+      <c r="A15" t="s">
+        <v>186</v>
+      </c>
+      <c r="B15">
+        <v>68025000.0</v>
+      </c>
+      <c r="C15">
+        <v>38010000.0</v>
+      </c>
+      <c r="D15">
+        <v>-101659000.0</v>
+      </c>
+      <c r="E15">
+        <v>84453000.0</v>
+      </c>
+      <c r="F15">
+        <v>76082000.0</v>
+      </c>
+      <c r="G15">
+        <v>64540000.0</v>
+      </c>
+      <c r="H15">
+        <v>94243000.0</v>
+      </c>
+      <c r="I15">
+        <v>98927000.0</v>
+      </c>
+      <c r="J15">
+        <v>84137000.0</v>
+      </c>
+      <c r="K15">
+        <v>83494000.0</v>
+      </c>
+      <c r="L15">
+        <v>78093000.0</v>
+      </c>
+      <c r="M15">
+        <v>77694000.0</v>
+      </c>
+      <c r="N15">
+        <v>69340000.0</v>
+      </c>
+      <c r="O15">
+        <v>74513000.0</v>
+      </c>
+      <c r="P15">
+        <v>38403000.0</v>
+      </c>
+      <c r="Q15">
+        <v>67840000.0</v>
+      </c>
+      <c r="R15">
+        <v>66298000.0</v>
+      </c>
+      <c r="S15">
+        <v>50954000.0</v>
+      </c>
+      <c r="T15">
+        <v>32296000.0</v>
+      </c>
+      <c r="U15">
+        <v>48117000.0</v>
+      </c>
+      <c r="V15">
+        <v>65059000.0</v>
+      </c>
+      <c r="W15">
+        <v>-106275000.0</v>
+      </c>
+      <c r="X15">
+        <v>52031000.0</v>
+      </c>
+      <c r="Y15">
+        <v>89592000.0</v>
+      </c>
+      <c r="Z15">
+        <v>77779000.0</v>
+      </c>
+      <c r="AA15">
+        <v>76339000.0</v>
+      </c>
+      <c r="AB15">
+        <v>42900000.0</v>
+      </c>
+      <c r="AC15">
+        <v>53991000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
+      <c r="A16" t="s">
+        <v>187</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+    </row>
+    <row r="17" spans="1:29">
+      <c r="A17" t="s">
+        <v>188</v>
+      </c>
+      <c r="B17">
+        <v>68025000.0</v>
+      </c>
+      <c r="C17">
+        <v>38010000.0</v>
+      </c>
+      <c r="D17">
+        <v>-101659000.0</v>
+      </c>
+      <c r="E17">
+        <v>84453000.0</v>
+      </c>
+      <c r="F17">
+        <v>76082000.0</v>
+      </c>
+      <c r="G17">
+        <v>64540000.0</v>
+      </c>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+    </row>
+    <row r="18" spans="1:29">
+      <c r="A18" t="s">
+        <v>189</v>
+      </c>
+      <c r="B18">
+        <v>180311000.0</v>
+      </c>
+      <c r="C18">
+        <v>162061000.0</v>
+      </c>
+      <c r="D18">
+        <v>153272000.0</v>
+      </c>
+      <c r="E18">
+        <v>192594000.0</v>
+      </c>
+      <c r="F18">
+        <v>175001000.0</v>
+      </c>
+      <c r="G18">
+        <v>189335000.0</v>
+      </c>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" t="s">
+        <v>190</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" t="s">
+        <v>191</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
+      <c r="A21" t="s">
+        <v>192</v>
+      </c>
+      <c r="B21">
+        <v>83021000.0</v>
+      </c>
+      <c r="C21">
+        <v>54103000.0</v>
+      </c>
+      <c r="D21">
+        <v>-138955000.0</v>
+      </c>
+      <c r="E21">
+        <v>107203000.0</v>
+      </c>
+      <c r="F21">
+        <v>96028000.0</v>
+      </c>
+      <c r="G21">
+        <v>80630000.0</v>
+      </c>
+      <c r="H21">
+        <v>120654000.0</v>
+      </c>
+      <c r="I21">
+        <v>123906000.0</v>
+      </c>
+      <c r="J21">
+        <v>127920000.0</v>
+      </c>
+      <c r="K21">
+        <v>121939000.0</v>
+      </c>
+      <c r="L21">
+        <v>115768000.0</v>
+      </c>
+      <c r="M21">
+        <v>115152000.0</v>
+      </c>
+      <c r="N21">
+        <v>105569000.0</v>
+      </c>
+      <c r="O21">
+        <v>115999000.0</v>
+      </c>
+      <c r="P21">
+        <v>57352000.0</v>
+      </c>
+      <c r="Q21">
+        <v>105365000.0</v>
+      </c>
+      <c r="R21">
+        <v>105224000.0</v>
+      </c>
+      <c r="S21">
+        <v>80155000.0</v>
+      </c>
+      <c r="T21">
+        <v>52906000.0</v>
+      </c>
+      <c r="U21">
+        <v>78703000.0</v>
+      </c>
+      <c r="V21">
+        <v>105375000.0</v>
+      </c>
+      <c r="W21">
+        <v>-169326000.0</v>
+      </c>
+      <c r="X21">
+        <v>85290000.0</v>
+      </c>
+      <c r="Y21">
+        <v>147036000.0</v>
+      </c>
+      <c r="Z21">
+        <v>123351000.0</v>
+      </c>
+      <c r="AA21">
+        <v>120871000.0</v>
+      </c>
+      <c r="AB21">
+        <v>69400000.0</v>
+      </c>
+      <c r="AC21">
+        <v>88772000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" t="s">
+        <v>193</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+    </row>
+    <row r="23" spans="1:29">
+      <c r="A23" t="s">
+        <v>194</v>
+      </c>
+      <c r="B23">
+        <v>334380000.0</v>
+      </c>
+      <c r="C23">
+        <v>325265000.0</v>
+      </c>
+      <c r="D23">
+        <v>324595000.0</v>
+      </c>
+      <c r="E23">
+        <v>192370000.0</v>
+      </c>
+      <c r="F23">
+        <v>182726000.0</v>
+      </c>
+      <c r="G23">
+        <v>241057000.0</v>
+      </c>
+      <c r="H23">
+        <v>228780000.0</v>
+      </c>
+      <c r="I23">
+        <v>214400000.0</v>
+      </c>
+      <c r="J23">
+        <v>202178000.0</v>
+      </c>
+      <c r="K23">
+        <v>193029000.0</v>
+      </c>
+      <c r="L23">
+        <v>192745000.0</v>
+      </c>
+      <c r="M23">
+        <v>190304000.0</v>
+      </c>
+      <c r="N23">
+        <v>208766000.0</v>
+      </c>
+      <c r="O23">
+        <v>230904000.0</v>
+      </c>
+      <c r="P23">
+        <v>309351000.0</v>
+      </c>
+      <c r="Q23">
+        <v>297797000.0</v>
+      </c>
+      <c r="R23">
+        <v>336156000.0</v>
+      </c>
+      <c r="S23">
+        <v>360678000.0</v>
+      </c>
+      <c r="T23">
+        <v>382610000.0</v>
+      </c>
+      <c r="U23">
+        <v>357492000.0</v>
+      </c>
+      <c r="V23">
+        <v>318047000.0</v>
+      </c>
+      <c r="W23">
+        <v>577706000.0</v>
+      </c>
+      <c r="X23">
+        <v>399408000.0</v>
+      </c>
+      <c r="Y23">
+        <v>439653000.0</v>
+      </c>
+      <c r="Z23">
+        <v>473726000.0</v>
+      </c>
+      <c r="AA23">
+        <v>412276000.0</v>
+      </c>
+      <c r="AB23">
+        <v>340374000.0</v>
+      </c>
+      <c r="AC23">
+        <v>161380000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
+      <c r="A24" t="s">
+        <v>195</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+    </row>
+    <row r="25" spans="1:29">
+      <c r="A25" t="s">
+        <v>196</v>
+      </c>
+      <c r="B25">
+        <v>7719000.0</v>
+      </c>
+      <c r="C25">
+        <v>8703000.0</v>
+      </c>
+      <c r="D25">
+        <v>10108000.0</v>
+      </c>
+      <c r="E25">
+        <v>10737000.0</v>
+      </c>
+      <c r="F25">
+        <v>10950000.0</v>
+      </c>
+      <c r="G25">
+        <v>11097000.0</v>
+      </c>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+    </row>
+    <row r="26" spans="1:29">
+      <c r="A26" t="s">
+        <v>197</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+    </row>
+    <row r="27" spans="1:29">
+      <c r="A27" t="s">
+        <v>198</v>
+      </c>
+      <c r="B27">
+        <v>4950000.0</v>
+      </c>
+      <c r="C27">
+        <v>4264000.0</v>
+      </c>
+      <c r="D27">
+        <v>4305000.0</v>
+      </c>
+      <c r="E27">
+        <v>5178000.0</v>
+      </c>
+      <c r="F27">
+        <v>5133000.0</v>
+      </c>
+      <c r="G27">
+        <v>4889000.0</v>
+      </c>
+      <c r="H27">
+        <v>5244000.0</v>
+      </c>
+      <c r="I27">
+        <v>5034000.0</v>
+      </c>
+      <c r="J27">
+        <v>4673000.0</v>
+      </c>
+      <c r="K27">
+        <v>4609000.0</v>
+      </c>
+      <c r="L27">
+        <v>4547000.0</v>
+      </c>
+      <c r="M27">
+        <v>4195000.0</v>
+      </c>
+      <c r="N27">
+        <v>5027000.0</v>
+      </c>
+      <c r="O27">
+        <v>3931000.0</v>
+      </c>
+      <c r="P27">
+        <v>3723000.0</v>
+      </c>
+      <c r="Q27">
+        <v>6027000.0</v>
+      </c>
+      <c r="R27">
+        <v>6918000.0</v>
+      </c>
+      <c r="S27">
+        <v>4925000.0</v>
+      </c>
+      <c r="T27">
+        <v>4317000.0</v>
+      </c>
+      <c r="U27">
+        <v>4038000.0</v>
+      </c>
+      <c r="V27">
+        <v>4312000.0</v>
+      </c>
+      <c r="W27">
+        <v>3682000.0</v>
+      </c>
+      <c r="X27">
+        <v>3962000.0</v>
+      </c>
+      <c r="Y27">
+        <v>4232000.0</v>
+      </c>
+      <c r="Z27">
+        <v>2960000.0</v>
+      </c>
+      <c r="AA27">
+        <v>2165000.0</v>
+      </c>
+      <c r="AB27">
+        <v>2700000.0</v>
+      </c>
+      <c r="AC27">
+        <v>2564000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
+      <c r="A28" t="s">
+        <v>199</v>
+      </c>
+      <c r="B28">
+        <v>64702000.0</v>
+      </c>
+      <c r="C28">
+        <v>58324000.0</v>
+      </c>
+      <c r="D28">
+        <v>55947000.0</v>
+      </c>
+      <c r="E28">
+        <v>59620000.0</v>
+      </c>
+      <c r="F28">
+        <v>58547000.0</v>
+      </c>
+      <c r="G28">
+        <v>70884000.0</v>
+      </c>
+      <c r="H28">
+        <v>71932000.0</v>
+      </c>
+      <c r="I28">
+        <v>63839000.0</v>
+      </c>
+      <c r="J28">
+        <v>58258000.0</v>
+      </c>
+      <c r="K28">
+        <v>57994000.0</v>
+      </c>
+      <c r="L28">
+        <v>59164000.0</v>
+      </c>
+      <c r="M28">
+        <v>57722000.0</v>
+      </c>
+      <c r="N28">
+        <v>62469000.0</v>
+      </c>
+      <c r="O28">
+        <v>56262000.0</v>
+      </c>
+      <c r="P28">
+        <v>57345000.0</v>
+      </c>
+      <c r="Q28">
+        <v>50118000.0</v>
+      </c>
+      <c r="R28">
+        <v>68738000.0</v>
+      </c>
+      <c r="S28">
+        <v>43498000.0</v>
+      </c>
+      <c r="T28">
+        <v>41269000.0</v>
+      </c>
+      <c r="U28">
+        <v>40026000.0</v>
+      </c>
+      <c r="V28">
+        <v>40448000.0</v>
+      </c>
+      <c r="W28">
+        <v>41909000.0</v>
+      </c>
+      <c r="X28">
+        <v>39547000.0</v>
+      </c>
+      <c r="Y28">
+        <v>38843000.0</v>
+      </c>
+      <c r="Z28">
+        <v>36118000.0</v>
+      </c>
+      <c r="AA28">
+        <v>36608000.0</v>
+      </c>
+      <c r="AB28">
+        <v>31800000.0</v>
+      </c>
+      <c r="AC28"/>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" t="s">
+        <v>200</v>
+      </c>
+      <c r="B29">
+        <v>14996000.0</v>
+      </c>
+      <c r="C29">
+        <v>16093000.0</v>
+      </c>
+      <c r="D29">
+        <v>-37296000.0</v>
+      </c>
+      <c r="E29">
+        <v>22750000.0</v>
+      </c>
+      <c r="F29">
+        <v>19946000.0</v>
+      </c>
+      <c r="G29">
+        <v>16090000.0</v>
+      </c>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+    </row>
+    <row r="30" spans="1:29">
+      <c r="A30" t="s">
+        <v>201</v>
+      </c>
+      <c r="B30">
+        <v>114427000.0</v>
+      </c>
+      <c r="C30">
+        <v>109224000.0</v>
+      </c>
+      <c r="D30">
+        <v>111240000.0</v>
+      </c>
+      <c r="E30">
+        <v>110054000.0</v>
+      </c>
+      <c r="F30">
+        <v>108056000.0</v>
+      </c>
+      <c r="G30">
+        <v>103114000.0</v>
+      </c>
+      <c r="H30">
+        <v>104466000.0</v>
+      </c>
+      <c r="I30">
+        <v>91281000.0</v>
+      </c>
+      <c r="J30">
+        <v>84374000.0</v>
+      </c>
+      <c r="K30">
+        <v>84848000.0</v>
+      </c>
+      <c r="L30">
+        <v>84380000.0</v>
+      </c>
+      <c r="M30">
+        <v>82792000.0</v>
+      </c>
+      <c r="N30">
+        <v>89439000.0</v>
+      </c>
+      <c r="O30">
+        <v>85694000.0</v>
+      </c>
+      <c r="P30">
+        <v>127160000.0</v>
+      </c>
+      <c r="Q30">
+        <v>84430000.0</v>
+      </c>
+      <c r="R30">
+        <v>93621000.0</v>
+      </c>
+      <c r="S30">
+        <v>81989000.0</v>
+      </c>
+      <c r="T30">
+        <v>77725000.0</v>
+      </c>
+      <c r="U30">
+        <v>73340000.0</v>
+      </c>
+      <c r="V30">
+        <v>73631000.0</v>
+      </c>
+      <c r="W30">
+        <v>309000000.0</v>
+      </c>
+      <c r="X30">
+        <v>72560000.0</v>
+      </c>
+      <c r="Y30">
+        <v>68726000.0</v>
+      </c>
+      <c r="Z30">
+        <v>63193000.0</v>
+      </c>
+      <c r="AA30">
+        <v>61665000.0</v>
+      </c>
+      <c r="AB30">
+        <v>86974000.0</v>
+      </c>
+      <c r="AC30">
+        <v>-75979000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
+      <c r="A31" t="s">
+        <v>202</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31">
+        <v>-17978000.0</v>
+      </c>
+      <c r="E31">
+        <v>-16441000.0</v>
+      </c>
+      <c r="F31">
+        <v>-19812000.0</v>
+      </c>
+      <c r="G31">
+        <v>-15080000.0</v>
+      </c>
+      <c r="H31">
+        <v>-15469000.0</v>
+      </c>
+      <c r="I31">
+        <v>-17963000.0</v>
+      </c>
+      <c r="J31">
+        <v>-17471000.0</v>
+      </c>
+      <c r="K31">
+        <v>-23562000.0</v>
+      </c>
+      <c r="L31">
+        <v>-24121000.0</v>
+      </c>
+      <c r="M31">
+        <v>-20792000.0</v>
+      </c>
+      <c r="N31">
+        <v>-24042000.0</v>
+      </c>
+      <c r="O31">
+        <v>-4951000.0</v>
+      </c>
+      <c r="P31">
+        <v>-182528000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-209070000.0</v>
+      </c>
+      <c r="R31">
+        <v>-241276000.0</v>
+      </c>
+      <c r="S31">
+        <v>-276638000.0</v>
+      </c>
+      <c r="T31">
+        <v>-305110000.0</v>
+      </c>
+      <c r="U31">
+        <v>-472000.0</v>
+      </c>
+      <c r="V31">
+        <v>-280000.0</v>
+      </c>
+      <c r="W31">
+        <v>-268642000.0</v>
+      </c>
+      <c r="X31">
+        <v>-326848000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-370743000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-410458000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-350117000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-253000000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-234897000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
+      <c r="A32" t="s">
+        <v>203</v>
+      </c>
+      <c r="B32">
+        <v>417401000.0</v>
+      </c>
+      <c r="C32">
+        <v>379368000.0</v>
+      </c>
+      <c r="D32">
+        <v>185640000.0</v>
+      </c>
+      <c r="E32">
+        <v>299573000.0</v>
+      </c>
+      <c r="F32">
+        <v>278754000.0</v>
+      </c>
+      <c r="G32">
+        <v>321687000.0</v>
+      </c>
+      <c r="H32">
+        <v>349434000.0</v>
+      </c>
+      <c r="I32">
+        <v>338306000.0</v>
+      </c>
+      <c r="J32">
+        <v>330098000.0</v>
+      </c>
+      <c r="K32">
+        <v>314968000.0</v>
+      </c>
+      <c r="L32">
+        <v>308513000.0</v>
+      </c>
+      <c r="M32">
+        <v>305456000.0</v>
+      </c>
+      <c r="N32">
+        <v>314335000.0</v>
+      </c>
+      <c r="O32">
+        <v>346903000.0</v>
+      </c>
+      <c r="P32">
+        <v>366703000.0</v>
+      </c>
+      <c r="Q32">
+        <v>403162000.0</v>
+      </c>
+      <c r="R32">
+        <v>441380000.0</v>
+      </c>
+      <c r="S32">
+        <v>440833000.0</v>
+      </c>
+      <c r="T32">
+        <v>435516000.0</v>
+      </c>
+      <c r="U32">
+        <v>436195000.0</v>
+      </c>
+      <c r="V32">
+        <v>423422000.0</v>
+      </c>
+      <c r="W32">
+        <v>408380000.0</v>
+      </c>
+      <c r="X32">
+        <v>484698000.0</v>
+      </c>
+      <c r="Y32">
+        <v>586689000.0</v>
+      </c>
+      <c r="Z32">
+        <v>597077000.0</v>
+      </c>
+      <c r="AA32">
+        <v>533147000.0</v>
+      </c>
+      <c r="AB32">
+        <v>409774000.0</v>
+      </c>
+      <c r="AC32">
+        <v>250152000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DG32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:111">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
+        <v>92</v>
+      </c>
+      <c r="E1" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
+        <v>95</v>
+      </c>
+      <c r="I1" t="s">
+        <v>2</v>
+      </c>
+      <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
+        <v>98</v>
+      </c>
+      <c r="M1" t="s">
+        <v>3</v>
+      </c>
+      <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
+        <v>101</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>4</v>
+      </c>
+      <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
+        <v>104</v>
+      </c>
+      <c r="U1" t="s">
+        <v>5</v>
+      </c>
+      <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
+        <v>107</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>167</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>27</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="2" spans="1:111">
+      <c r="A2" t="s">
+        <v>173</v>
+      </c>
+      <c r="B2">
+        <v>51636000.0</v>
+      </c>
+      <c r="C2">
+        <v>54666000.0</v>
+      </c>
+      <c r="D2">
+        <v>55778000.0</v>
+      </c>
+      <c r="E2">
+        <v>55780000.0</v>
+      </c>
+      <c r="F2">
+        <v>53769000.0</v>
+      </c>
+      <c r="G2">
+        <v>54335000.0</v>
+      </c>
+      <c r="H2">
+        <v>56069000.0</v>
+      </c>
+      <c r="I2">
+        <v>55406000.0</v>
+      </c>
+      <c r="J2">
+        <v>56143000.0</v>
+      </c>
+      <c r="K2">
+        <v>52270000.0</v>
+      </c>
+      <c r="L2">
+        <v>52222000.0</v>
+      </c>
+      <c r="M2">
+        <v>58487000.0</v>
+      </c>
+      <c r="N2">
+        <v>57218000.0</v>
+      </c>
+      <c r="O2">
+        <v>48478000.0</v>
+      </c>
+      <c r="P2">
+        <v>49172000.0</v>
+      </c>
+      <c r="Q2">
+        <v>34602000.0</v>
+      </c>
+      <c r="R2">
+        <v>20368000.0</v>
+      </c>
+      <c r="S2">
+        <v>13933000.0</v>
+      </c>
+      <c r="T2">
+        <v>13413000.0</v>
+      </c>
+      <c r="U2">
+        <v>16901000.0</v>
+      </c>
+      <c r="V2">
+        <v>16610000.0</v>
+      </c>
+      <c r="W2">
+        <v>18297000.0</v>
+      </c>
+      <c r="X2">
+        <v>22862000.0</v>
+      </c>
+      <c r="Y2">
+        <v>25923000.0</v>
+      </c>
+      <c r="Z2">
+        <v>28094000.0</v>
+      </c>
+      <c r="AA2">
+        <v>52362000.0</v>
+      </c>
+      <c r="AB2">
+        <v>31564000.0</v>
+      </c>
+      <c r="AC2">
+        <v>33774000.0</v>
+      </c>
+      <c r="AD2">
+        <v>30980000.0</v>
+      </c>
+      <c r="AE2">
+        <v>29440000.0</v>
+      </c>
+      <c r="AF2">
+        <v>30120000.0</v>
+      </c>
+      <c r="AG2">
+        <v>27236000.0</v>
+      </c>
+      <c r="AH2">
+        <v>32728000.0</v>
+      </c>
+      <c r="AI2">
+        <v>31885000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>31270000.0</v>
+      </c>
+      <c r="AK2">
+        <v>30916000.0</v>
+      </c>
+      <c r="AL2">
+        <v>30266000.0</v>
+      </c>
+      <c r="AM2">
+        <v>28606000.0</v>
+      </c>
+      <c r="AN2">
+        <v>28016000.0</v>
+      </c>
+      <c r="AO2">
+        <v>27113000.0</v>
+      </c>
+      <c r="AP2">
+        <v>27597000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>27094000.0</v>
+      </c>
+      <c r="AR2">
+        <v>26377000.0</v>
+      </c>
+      <c r="AS2">
+        <v>26471000.0</v>
+      </c>
+      <c r="AT2">
+        <v>27484000.0</v>
+      </c>
+      <c r="AU2">
+        <v>27373000.0</v>
+      </c>
+      <c r="AV2">
+        <v>27037000.0</v>
+      </c>
+      <c r="AW2">
+        <v>26688000.0</v>
+      </c>
+      <c r="AX2">
+        <v>26030000.0</v>
+      </c>
+      <c r="AY2">
+        <v>26290000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>28504000.0</v>
+      </c>
+      <c r="BA2">
+        <v>27917000.0</v>
+      </c>
+      <c r="BB2">
+        <v>28471000.0</v>
+      </c>
+      <c r="BC2">
+        <v>30660000.0</v>
+      </c>
+      <c r="BD2">
+        <v>32279000.0</v>
+      </c>
+      <c r="BE2">
+        <v>33452000.0</v>
+      </c>
+      <c r="BF2">
+        <v>34457000.0</v>
+      </c>
+      <c r="BG2">
+        <v>37308000.0</v>
+      </c>
+      <c r="BH2">
+        <v>39993000.0</v>
+      </c>
+      <c r="BI2">
+        <v>44379000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>45015000.0</v>
+      </c>
+      <c r="BK2">
+        <v>44905000.0</v>
+      </c>
+      <c r="BL2">
+        <v>47892000.0</v>
+      </c>
+      <c r="BM2">
+        <v>49581000.0</v>
+      </c>
+      <c r="BN2">
+        <v>52414000.0</v>
+      </c>
+      <c r="BO2">
+        <v>54224000.0</v>
+      </c>
+      <c r="BP2">
+        <v>57148000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>57083000.0</v>
+      </c>
+      <c r="BR2">
+        <v>60268000.0</v>
+      </c>
+      <c r="BS2">
+        <v>60580000.0</v>
+      </c>
+      <c r="BT2">
+        <v>64604000.0</v>
+      </c>
+      <c r="BU2">
+        <v>65649000.0</v>
+      </c>
+      <c r="BV2">
+        <v>67706000.0</v>
+      </c>
+      <c r="BW2">
+        <v>70933000.0</v>
+      </c>
+      <c r="BX2">
+        <v>74401000.0</v>
+      </c>
+      <c r="BY2">
+        <v>76185000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>75710000.0</v>
+      </c>
+      <c r="CA2">
+        <v>75931000.0</v>
+      </c>
+      <c r="CB2">
+        <v>77059000.0</v>
+      </c>
+      <c r="CC2">
+        <v>76172000.0</v>
+      </c>
+      <c r="CD2">
+        <v>71703000.0</v>
+      </c>
+      <c r="CE2">
+        <v>71703000.0</v>
+      </c>
+      <c r="CF2">
+        <v>68272000.0</v>
+      </c>
+      <c r="CG2">
+        <v>65093000.0</v>
+      </c>
+      <c r="CH2">
+        <v>61571000.0</v>
+      </c>
+      <c r="CI2">
+        <v>59339000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>58198000.0</v>
+      </c>
+      <c r="CK2">
+        <v>59349000.0</v>
+      </c>
+      <c r="CL2">
+        <v>67269000.0</v>
+      </c>
+      <c r="CM2">
+        <v>67442000.0</v>
+      </c>
+      <c r="CN2">
+        <v>74646000.0</v>
+      </c>
+      <c r="CO2">
+        <v>77734000.0</v>
+      </c>
+      <c r="CP2">
+        <v>79614000.0</v>
+      </c>
+      <c r="CQ2">
+        <v>82553000.0</v>
+      </c>
+      <c r="CR2">
+        <v>86947000.0</v>
+      </c>
+      <c r="CS2">
+        <v>89863000.0</v>
+      </c>
+      <c r="CT2">
+        <v>91219000.0</v>
+      </c>
+      <c r="CU2">
+        <v>92250000.0</v>
+      </c>
+      <c r="CV2">
+        <v>97595000.0</v>
+      </c>
+      <c r="CW2">
+        <v>100943000.0</v>
+      </c>
+      <c r="CX2">
+        <v>102523000.0</v>
+      </c>
+      <c r="CY2">
+        <v>102341000.0</v>
+      </c>
+      <c r="CZ2">
+        <v>104651000.0</v>
+      </c>
+      <c r="DA2">
+        <v>102138000.0</v>
+      </c>
+      <c r="DB2">
+        <v>92652000.0</v>
+      </c>
+      <c r="DC2">
+        <v>82422000.0</v>
+      </c>
+      <c r="DD2">
+        <v>73400000.0</v>
+      </c>
+      <c r="DE2">
+        <v>252900000.0</v>
+      </c>
+      <c r="DF2">
+        <v>62100000.0</v>
+      </c>
+      <c r="DG2"/>
+    </row>
+    <row r="3" spans="1:111">
+      <c r="A3" t="s">
+        <v>174</v>
+      </c>
+      <c r="B3">
+        <v>1824000.0</v>
+      </c>
+      <c r="C3">
+        <v>1816000.0</v>
+      </c>
+      <c r="D3">
+        <v>1818000.0</v>
+      </c>
+      <c r="E3">
+        <v>1868000.0</v>
+      </c>
+      <c r="F3">
+        <v>1915000.0</v>
+      </c>
+      <c r="G3">
+        <v>1952000.0</v>
+      </c>
+      <c r="H3">
+        <v>1984000.0</v>
+      </c>
+      <c r="I3">
+        <v>2030000.0</v>
+      </c>
+      <c r="J3">
+        <v>2216000.0</v>
+      </c>
+      <c r="K3">
+        <v>2218000.0</v>
+      </c>
+      <c r="L3">
+        <v>2239000.0</v>
+      </c>
+      <c r="M3">
+        <v>2471000.0</v>
+      </c>
+      <c r="N3">
+        <v>2508000.0</v>
+      </c>
+      <c r="O3">
+        <v>2557000.0</v>
+      </c>
+      <c r="P3">
+        <v>2572000.0</v>
+      </c>
+      <c r="Q3">
+        <v>2668000.0</v>
+      </c>
+      <c r="R3">
+        <v>2691000.0</v>
+      </c>
+      <c r="S3">
+        <v>2687000.0</v>
+      </c>
+      <c r="T3">
+        <v>2691000.0</v>
+      </c>
+      <c r="U3">
+        <v>2748000.0</v>
+      </c>
+      <c r="V3">
+        <v>2768000.0</v>
+      </c>
+      <c r="W3">
+        <v>2708000.0</v>
+      </c>
+      <c r="X3">
+        <v>2726000.0</v>
+      </c>
+      <c r="Y3">
+        <v>2792000.0</v>
+      </c>
+      <c r="Z3">
+        <v>2744000.0</v>
+      </c>
+      <c r="AA3">
+        <v>2775000.0</v>
+      </c>
+      <c r="AB3">
+        <v>2786000.0</v>
+      </c>
+      <c r="AC3">
+        <v>2786000.0</v>
+      </c>
+      <c r="AD3">
+        <v>2774000.0</v>
+      </c>
+      <c r="AE3">
+        <v>2773000.0</v>
+      </c>
+      <c r="AF3">
+        <v>3126000.0</v>
+      </c>
+      <c r="AG3">
+        <v>2417000.0</v>
+      </c>
+      <c r="AH3">
+        <v>2095000.0</v>
+      </c>
+      <c r="AI3">
+        <v>2122000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>2058000.0</v>
+      </c>
+      <c r="AK3">
+        <v>2012000.0</v>
+      </c>
+      <c r="AL3">
+        <v>1953000.0</v>
+      </c>
+      <c r="AM3">
+        <v>1940000.0</v>
+      </c>
+      <c r="AN3">
+        <v>1891000.0</v>
+      </c>
+      <c r="AO3">
+        <v>1853000.0</v>
+      </c>
+      <c r="AP3">
+        <v>1813000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>1769000.0</v>
+      </c>
+      <c r="AR3">
+        <v>1706000.0</v>
+      </c>
+      <c r="AS3">
+        <v>1790000.0</v>
+      </c>
+      <c r="AT3">
+        <v>1742000.0</v>
+      </c>
+      <c r="AU3">
+        <v>1632000.0</v>
+      </c>
+      <c r="AV3">
+        <v>1680000.0</v>
+      </c>
+      <c r="AW3">
+        <v>1612000.0</v>
+      </c>
+      <c r="AX3">
+        <v>1582000.0</v>
+      </c>
+      <c r="AY3">
+        <v>1583000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>1539000.0</v>
+      </c>
+      <c r="BA3">
+        <v>1467000.0</v>
+      </c>
+      <c r="BB3">
+        <v>1399000.0</v>
+      </c>
+      <c r="BC3">
+        <v>1324000.0</v>
+      </c>
+      <c r="BD3">
+        <v>1257000.0</v>
+      </c>
+      <c r="BE3">
+        <v>1367000.0</v>
+      </c>
+      <c r="BF3">
+        <v>1184000.0</v>
+      </c>
+      <c r="BG3">
+        <v>1201000.0</v>
+      </c>
+      <c r="BH3">
+        <v>1199000.0</v>
+      </c>
+      <c r="BI3">
+        <v>1100000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>1079000.0</v>
+      </c>
+      <c r="BK3">
+        <v>1110000.0</v>
+      </c>
+      <c r="BL3">
+        <v>1108000.0</v>
+      </c>
+      <c r="BM3">
+        <v>1097000.0</v>
+      </c>
+      <c r="BN3">
+        <v>1077000.0</v>
+      </c>
+      <c r="BO3">
+        <v>1138000.0</v>
+      </c>
+      <c r="BP3">
+        <v>1272000.0</v>
+      </c>
+      <c r="BQ3">
+        <v>1381000.0</v>
+      </c>
+      <c r="BR3">
+        <v>1336000.0</v>
+      </c>
+      <c r="BS3">
+        <v>1259000.0</v>
+      </c>
+      <c r="BT3">
+        <v>1156000.0</v>
+      </c>
+      <c r="BU3">
+        <v>379000.0</v>
+      </c>
+      <c r="BV3">
+        <v>1397000.0</v>
+      </c>
+      <c r="BW3">
+        <v>1087000.0</v>
+      </c>
+      <c r="BX3">
+        <v>1450000.0</v>
+      </c>
+      <c r="BY3">
+        <v>1575000.0</v>
+      </c>
+      <c r="BZ3">
+        <v>1315000.0</v>
+      </c>
+      <c r="CA3">
+        <v>706000.0</v>
+      </c>
+      <c r="CB3">
+        <v>794000.0</v>
+      </c>
+      <c r="CC3">
+        <v>1880000.0</v>
+      </c>
+      <c r="CD3">
+        <v>-544000.0</v>
+      </c>
+      <c r="CE3">
+        <v>5606000.0</v>
+      </c>
+      <c r="CF3">
+        <v>3025000.0</v>
+      </c>
+      <c r="CG3">
+        <v>4184000.0</v>
+      </c>
+      <c r="CH3">
+        <v>3900000.0</v>
+      </c>
+      <c r="CI3">
+        <v>3192000.0</v>
+      </c>
+      <c r="CJ3">
+        <v>4186000.0</v>
+      </c>
+      <c r="CK3">
+        <v>6459000.0</v>
+      </c>
+      <c r="CL3">
+        <v>7817000.0</v>
+      </c>
+      <c r="CM3">
+        <v>6346000.0</v>
+      </c>
+      <c r="CN3">
+        <v>9319000.0</v>
+      </c>
+      <c r="CO3">
+        <v>13551000.0</v>
+      </c>
+      <c r="CP3">
+        <v>10081000.0</v>
+      </c>
+      <c r="CQ3">
+        <v>6851000.0</v>
+      </c>
+      <c r="CR3">
+        <v>567000.0</v>
+      </c>
+      <c r="CS3">
+        <v>1192000.0</v>
+      </c>
+      <c r="CT3">
+        <v>730000.0</v>
+      </c>
+      <c r="CU3">
+        <v>1030000.0</v>
+      </c>
+      <c r="CV3">
+        <v>103000.0</v>
+      </c>
+      <c r="CW3">
+        <v>2016000.0</v>
+      </c>
+      <c r="CX3">
+        <v>3207000.0</v>
+      </c>
+      <c r="CY3">
+        <v>1423000.0</v>
+      </c>
+      <c r="CZ3">
+        <v>738000.0</v>
+      </c>
+      <c r="DA3">
+        <v>-5422000.0</v>
+      </c>
+      <c r="DB3">
+        <v>3518000.0</v>
+      </c>
+      <c r="DC3">
+        <v>2302000.0</v>
+      </c>
+      <c r="DD3">
+        <v>900000.0</v>
+      </c>
+      <c r="DE3"/>
+      <c r="DF3"/>
+      <c r="DG3"/>
+    </row>
+    <row r="4" spans="1:111">
+      <c r="A4" t="s">
+        <v>175</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
+      <c r="CV4"/>
+      <c r="CW4"/>
+      <c r="CX4"/>
+      <c r="CY4"/>
+      <c r="CZ4"/>
+      <c r="DA4"/>
+      <c r="DB4"/>
+      <c r="DC4"/>
+      <c r="DD4"/>
+      <c r="DE4"/>
+      <c r="DF4"/>
+      <c r="DG4"/>
+    </row>
+    <row r="5" spans="1:111">
+      <c r="A5" t="s">
+        <v>176</v>
+      </c>
+      <c r="B5">
+        <v>29242000.0</v>
+      </c>
+      <c r="C5">
+        <v>25079000.0</v>
+      </c>
+      <c r="D5">
+        <v>25214000.0</v>
+      </c>
+      <c r="E5">
+        <v>23037000.0</v>
+      </c>
+      <c r="F5">
+        <v>21633000.0</v>
+      </c>
+      <c r="G5">
+        <v>19253000.0</v>
+      </c>
+      <c r="H5">
+        <v>19098000.0</v>
+      </c>
+      <c r="I5">
+        <v>19207000.0</v>
+      </c>
+      <c r="J5">
+        <v>15611000.0</v>
+      </c>
+      <c r="K5">
+        <v>17217000.0</v>
+      </c>
+      <c r="L5">
+        <v>2068000.0</v>
+      </c>
+      <c r="M5">
+        <v>-186126000.0</v>
+      </c>
+      <c r="N5">
+        <v>9904000.0</v>
+      </c>
+      <c r="O5">
+        <v>17520000.0</v>
+      </c>
+      <c r="P5">
+        <v>19747000.0</v>
+      </c>
+      <c r="Q5">
+        <v>24824000.0</v>
+      </c>
+      <c r="R5">
+        <v>26769000.0</v>
+      </c>
+      <c r="S5">
+        <v>27745000.0</v>
+      </c>
+      <c r="T5">
+        <v>27865000.0</v>
+      </c>
+      <c r="U5">
+        <v>23923000.0</v>
+      </c>
+      <c r="V5">
+        <v>22896000.0</v>
+      </c>
+      <c r="W5">
+        <v>25861000.0</v>
+      </c>
+      <c r="X5">
+        <v>23348000.0</v>
+      </c>
+      <c r="Y5">
+        <v>23492000.0</v>
+      </c>
+      <c r="Z5">
+        <v>24562000.0</v>
+      </c>
+      <c r="AA5">
+        <v>5100000.0</v>
+      </c>
+      <c r="AB5">
+        <v>27476000.0</v>
+      </c>
+      <c r="AC5">
+        <v>29040000.0</v>
+      </c>
+      <c r="AD5">
+        <v>29214000.0</v>
+      </c>
+      <c r="AE5">
+        <v>31457000.0</v>
+      </c>
+      <c r="AF5">
+        <v>30943000.0</v>
+      </c>
+      <c r="AG5">
+        <v>29140000.0</v>
+      </c>
+      <c r="AH5">
+        <v>30346000.0</v>
+      </c>
+      <c r="AI5">
+        <v>31724000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>32696000.0</v>
+      </c>
+      <c r="AK5">
+        <v>32074000.0</v>
+      </c>
+      <c r="AL5">
+        <v>32179000.0</v>
+      </c>
+      <c r="AM5">
+        <v>32690000.0</v>
+      </c>
+      <c r="AN5">
+        <v>30977000.0</v>
+      </c>
+      <c r="AO5">
+        <v>30211000.0</v>
+      </c>
+      <c r="AP5">
+        <v>30032000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>31738000.0</v>
+      </c>
+      <c r="AR5">
+        <v>29958000.0</v>
+      </c>
+      <c r="AS5">
+        <v>28139000.0</v>
+      </c>
+      <c r="AT5">
+        <v>28729000.0</v>
+      </c>
+      <c r="AU5">
+        <v>28922000.0</v>
+      </c>
+      <c r="AV5">
+        <v>29978000.0</v>
+      </c>
+      <c r="AW5">
+        <v>30113000.0</v>
+      </c>
+      <c r="AX5">
+        <v>29130000.0</v>
+      </c>
+      <c r="AY5">
+        <v>29466000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>26443000.0</v>
+      </c>
+      <c r="BA5">
+        <v>24675000.0</v>
+      </c>
+      <c r="BB5">
+        <v>27423000.0</v>
+      </c>
+      <c r="BC5">
+        <v>27047000.0</v>
+      </c>
+      <c r="BD5">
+        <v>26424000.0</v>
+      </c>
+      <c r="BE5">
+        <v>27548000.0</v>
+      </c>
+      <c r="BF5">
+        <v>29363000.0</v>
+      </c>
+      <c r="BG5">
+        <v>30169000.0</v>
+      </c>
+      <c r="BH5">
+        <v>28919000.0</v>
+      </c>
+      <c r="BI5">
+        <v>25627000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>26066000.0</v>
+      </c>
+      <c r="BK5">
+        <v>23325000.0</v>
+      </c>
+      <c r="BL5">
+        <v>-17666000.0</v>
+      </c>
+      <c r="BM5">
+        <v>24124000.0</v>
+      </c>
+      <c r="BN5">
+        <v>26201000.0</v>
+      </c>
+      <c r="BO5">
+        <v>22919000.0</v>
+      </c>
+      <c r="BP5">
+        <v>32121000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>26773000.0</v>
+      </c>
+      <c r="BR5">
+        <v>24631000.0</v>
+      </c>
+      <c r="BS5">
+        <v>28696000.0</v>
+      </c>
+      <c r="BT5">
+        <v>25124000.0</v>
+      </c>
+      <c r="BU5">
+        <v>25322000.0</v>
+      </c>
+      <c r="BV5">
+        <v>22588000.0</v>
+      </c>
+      <c r="BW5">
+        <v>17958000.0</v>
+      </c>
+      <c r="BX5">
+        <v>14287000.0</v>
+      </c>
+      <c r="BY5">
+        <v>10574000.0</v>
+      </c>
+      <c r="BZ5">
+        <v>11588000.0</v>
+      </c>
+      <c r="CA5">
+        <v>14053000.0</v>
+      </c>
+      <c r="CB5">
+        <v>16691000.0</v>
+      </c>
+      <c r="CC5">
+        <v>16214000.0</v>
+      </c>
+      <c r="CD5">
+        <v>18619000.0</v>
+      </c>
+      <c r="CE5">
+        <v>18619000.0</v>
+      </c>
+      <c r="CF5">
+        <v>21838000.0</v>
+      </c>
+      <c r="CG5">
+        <v>21154000.0</v>
+      </c>
+      <c r="CH5">
+        <v>26058000.0</v>
+      </c>
+      <c r="CI5">
+        <v>28349000.0</v>
+      </c>
+      <c r="CJ5">
+        <v>29814000.0</v>
+      </c>
+      <c r="CK5">
+        <v>-209082000.0</v>
+      </c>
+      <c r="CL5">
+        <v>15888000.0</v>
+      </c>
+      <c r="CM5">
+        <v>16120000.0</v>
+      </c>
+      <c r="CN5">
+        <v>7748000.0</v>
+      </c>
+      <c r="CO5">
+        <v>4774000.0</v>
+      </c>
+      <c r="CP5">
+        <v>12369000.0</v>
+      </c>
+      <c r="CQ5">
+        <v>20349000.0</v>
+      </c>
+      <c r="CR5">
+        <v>47798000.0</v>
+      </c>
+      <c r="CS5">
+        <v>42919000.0</v>
+      </c>
+      <c r="CT5">
+        <v>34710000.0</v>
+      </c>
+      <c r="CU5">
+        <v>35746000.0</v>
+      </c>
+      <c r="CV5">
+        <v>33661000.0</v>
+      </c>
+      <c r="CW5">
+        <v>31686000.0</v>
+      </c>
+      <c r="CX5">
+        <v>29629000.0</v>
+      </c>
+      <c r="CY5">
+        <v>31251000.0</v>
+      </c>
+      <c r="CZ5">
+        <v>30785000.0</v>
+      </c>
+      <c r="DA5">
+        <v>31032000.0</v>
+      </c>
+      <c r="DB5">
+        <v>30113000.0</v>
+      </c>
+      <c r="DC5">
+        <v>30610000.0</v>
+      </c>
+      <c r="DD5">
+        <v>29100000.0</v>
+      </c>
+      <c r="DE5"/>
+      <c r="DF5"/>
+      <c r="DG5"/>
+    </row>
+    <row r="6" spans="1:111">
+      <c r="A6" t="s">
+        <v>177</v>
+      </c>
+      <c r="B6">
+        <v>31066000.0</v>
+      </c>
+      <c r="C6">
+        <v>26895000.0</v>
+      </c>
+      <c r="D6">
+        <v>27032000.0</v>
+      </c>
+      <c r="E6">
+        <v>24905000.0</v>
+      </c>
+      <c r="F6">
+        <v>23548000.0</v>
+      </c>
+      <c r="G6">
+        <v>21205000.0</v>
+      </c>
+      <c r="H6">
+        <v>21082000.0</v>
+      </c>
+      <c r="I6">
+        <v>21237000.0</v>
+      </c>
+      <c r="J6">
+        <v>17827000.0</v>
+      </c>
+      <c r="K6">
+        <v>19435000.0</v>
+      </c>
+      <c r="L6">
+        <v>4307000.0</v>
+      </c>
+      <c r="M6">
+        <v>-183655000.0</v>
+      </c>
+      <c r="N6">
+        <v>12412000.0</v>
+      </c>
+      <c r="O6">
+        <v>20077000.0</v>
+      </c>
+      <c r="P6">
+        <v>22319000.0</v>
+      </c>
+      <c r="Q6">
+        <v>27492000.0</v>
+      </c>
+      <c r="R6">
+        <v>29460000.0</v>
+      </c>
+      <c r="S6">
+        <v>30432000.0</v>
+      </c>
+      <c r="T6">
+        <v>30556000.0</v>
+      </c>
+      <c r="U6">
+        <v>26671000.0</v>
+      </c>
+      <c r="V6">
+        <v>25664000.0</v>
+      </c>
+      <c r="W6">
+        <v>28569000.0</v>
+      </c>
+      <c r="X6">
+        <v>26074000.0</v>
+      </c>
+      <c r="Y6">
+        <v>26284000.0</v>
+      </c>
+      <c r="Z6">
+        <v>27306000.0</v>
+      </c>
+      <c r="AA6">
+        <v>7875000.0</v>
+      </c>
+      <c r="AB6">
+        <v>30262000.0</v>
+      </c>
+      <c r="AC6">
+        <v>31826000.0</v>
+      </c>
+      <c r="AD6">
+        <v>31988000.0</v>
+      </c>
+      <c r="AE6">
+        <v>34230000.0</v>
+      </c>
+      <c r="AF6">
+        <v>34069000.0</v>
+      </c>
+      <c r="AG6">
+        <v>31557000.0</v>
+      </c>
+      <c r="AH6">
+        <v>32441000.0</v>
+      </c>
+      <c r="AI6">
+        <v>33846000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>34754000.0</v>
+      </c>
+      <c r="AK6">
+        <v>34086000.0</v>
+      </c>
+      <c r="AL6">
+        <v>34132000.0</v>
+      </c>
+      <c r="AM6">
+        <v>34630000.0</v>
+      </c>
+      <c r="AN6">
+        <v>32868000.0</v>
+      </c>
+      <c r="AO6">
+        <v>32064000.0</v>
+      </c>
+      <c r="AP6">
+        <v>31845000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>33507000.0</v>
+      </c>
+      <c r="AR6">
+        <v>31664000.0</v>
+      </c>
+      <c r="AS6">
+        <v>29929000.0</v>
+      </c>
+      <c r="AT6">
+        <v>30471000.0</v>
+      </c>
+      <c r="AU6">
+        <v>30554000.0</v>
+      </c>
+      <c r="AV6">
+        <v>31658000.0</v>
+      </c>
+      <c r="AW6">
+        <v>31725000.0</v>
+      </c>
+      <c r="AX6">
+        <v>30712000.0</v>
+      </c>
+      <c r="AY6">
+        <v>31049000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>27982000.0</v>
+      </c>
+      <c r="BA6">
+        <v>26142000.0</v>
+      </c>
+      <c r="BB6">
+        <v>28822000.0</v>
+      </c>
+      <c r="BC6">
+        <v>28371000.0</v>
+      </c>
+      <c r="BD6">
+        <v>27681000.0</v>
+      </c>
+      <c r="BE6">
+        <v>28915000.0</v>
+      </c>
+      <c r="BF6">
+        <v>30547000.0</v>
+      </c>
+      <c r="BG6">
+        <v>31370000.0</v>
+      </c>
+      <c r="BH6">
+        <v>30118000.0</v>
+      </c>
+      <c r="BI6">
+        <v>26727000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>27145000.0</v>
+      </c>
+      <c r="BK6">
+        <v>24435000.0</v>
+      </c>
+      <c r="BL6">
+        <v>-16558000.0</v>
+      </c>
+      <c r="BM6">
+        <v>25221000.0</v>
+      </c>
+      <c r="BN6">
+        <v>27278000.0</v>
+      </c>
+      <c r="BO6">
+        <v>24057000.0</v>
+      </c>
+      <c r="BP6">
+        <v>33393000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>28154000.0</v>
+      </c>
+      <c r="BR6">
+        <v>25967000.0</v>
+      </c>
+      <c r="BS6">
+        <v>29955000.0</v>
+      </c>
+      <c r="BT6">
+        <v>26280000.0</v>
+      </c>
+      <c r="BU6">
+        <v>25701000.0</v>
+      </c>
+      <c r="BV6">
+        <v>23985000.0</v>
+      </c>
+      <c r="BW6">
+        <v>19045000.0</v>
+      </c>
+      <c r="BX6">
+        <v>15737000.0</v>
+      </c>
+      <c r="BY6">
+        <v>12149000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>12903000.0</v>
+      </c>
+      <c r="CA6">
+        <v>14759000.0</v>
+      </c>
+      <c r="CB6">
+        <v>17485000.0</v>
+      </c>
+      <c r="CC6">
+        <v>18094000.0</v>
+      </c>
+      <c r="CD6">
+        <v>18075000.0</v>
+      </c>
+      <c r="CE6">
+        <v>24225000.0</v>
+      </c>
+      <c r="CF6">
+        <v>24863000.0</v>
+      </c>
+      <c r="CG6">
+        <v>25338000.0</v>
+      </c>
+      <c r="CH6">
+        <v>29958000.0</v>
+      </c>
+      <c r="CI6">
+        <v>31541000.0</v>
+      </c>
+      <c r="CJ6">
+        <v>34000000.0</v>
+      </c>
+      <c r="CK6">
+        <v>-202623000.0</v>
+      </c>
+      <c r="CL6">
+        <v>23705000.0</v>
+      </c>
+      <c r="CM6">
+        <v>22466000.0</v>
+      </c>
+      <c r="CN6">
+        <v>17067000.0</v>
+      </c>
+      <c r="CO6">
+        <v>18325000.0</v>
+      </c>
+      <c r="CP6">
+        <v>22450000.0</v>
+      </c>
+      <c r="CQ6">
+        <v>27200000.0</v>
+      </c>
+      <c r="CR6">
+        <v>48365000.0</v>
+      </c>
+      <c r="CS6">
+        <v>44111000.0</v>
+      </c>
+      <c r="CT6">
+        <v>35440000.0</v>
+      </c>
+      <c r="CU6">
+        <v>36776000.0</v>
+      </c>
+      <c r="CV6">
+        <v>33764000.0</v>
+      </c>
+      <c r="CW6">
+        <v>33702000.0</v>
+      </c>
+      <c r="CX6">
+        <v>32836000.0</v>
+      </c>
+      <c r="CY6">
+        <v>32674000.0</v>
+      </c>
+      <c r="CZ6">
+        <v>31523000.0</v>
+      </c>
+      <c r="DA6">
+        <v>25610000.0</v>
+      </c>
+      <c r="DB6">
+        <v>33631000.0</v>
+      </c>
+      <c r="DC6">
+        <v>32912000.0</v>
+      </c>
+      <c r="DD6">
+        <v>30000000.0</v>
+      </c>
+      <c r="DE6">
+        <v>156600000.0</v>
+      </c>
+      <c r="DF6">
+        <v>27700000.0</v>
+      </c>
+      <c r="DG6"/>
+    </row>
+    <row r="7" spans="1:111">
+      <c r="A7" t="s">
+        <v>178</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
+      <c r="CS7"/>
+      <c r="CT7"/>
+      <c r="CU7"/>
+      <c r="CV7"/>
+      <c r="CW7"/>
+      <c r="CX7"/>
+      <c r="CY7"/>
+      <c r="CZ7"/>
+      <c r="DA7"/>
+      <c r="DB7"/>
+      <c r="DC7"/>
+      <c r="DD7"/>
+      <c r="DE7"/>
+      <c r="DF7"/>
+      <c r="DG7"/>
+    </row>
+    <row r="8" spans="1:111">
+      <c r="A8" t="s">
+        <v>179</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
+      <c r="CV8"/>
+      <c r="CW8"/>
+      <c r="CX8"/>
+      <c r="CY8"/>
+      <c r="CZ8"/>
+      <c r="DA8"/>
+      <c r="DB8"/>
+      <c r="DC8"/>
+      <c r="DD8"/>
+      <c r="DE8"/>
+      <c r="DF8"/>
+      <c r="DG8"/>
+    </row>
+    <row r="9" spans="1:111">
+      <c r="A9" t="s">
+        <v>180</v>
+      </c>
+      <c r="B9">
+        <v>53483000.0</v>
+      </c>
+      <c r="C9">
+        <v>55353000.0</v>
+      </c>
+      <c r="D9">
+        <v>54974000.0</v>
+      </c>
+      <c r="E9">
+        <v>53397000.0</v>
+      </c>
+      <c r="F9">
+        <v>50482000.0</v>
+      </c>
+      <c r="G9">
+        <v>47914000.0</v>
+      </c>
+      <c r="H9">
+        <v>45655000.0</v>
+      </c>
+      <c r="I9">
+        <v>45663000.0</v>
+      </c>
+      <c r="J9">
+        <v>42835000.0</v>
+      </c>
+      <c r="K9">
+        <v>44795000.0</v>
+      </c>
+      <c r="L9">
+        <v>30034000.0</v>
+      </c>
+      <c r="M9">
+        <v>-158710000.0</v>
+      </c>
+      <c r="N9">
+        <v>38625000.0</v>
+      </c>
+      <c r="O9">
+        <v>45461000.0</v>
+      </c>
+      <c r="P9">
+        <v>46909000.0</v>
+      </c>
+      <c r="Q9">
+        <v>53884000.0</v>
+      </c>
+      <c r="R9">
+        <v>54495000.0</v>
+      </c>
+      <c r="S9">
+        <v>55016000.0</v>
+      </c>
+      <c r="T9">
+        <v>53862000.0</v>
+      </c>
+      <c r="U9">
+        <v>51532000.0</v>
+      </c>
+      <c r="V9">
+        <v>49805000.0</v>
+      </c>
+      <c r="W9">
+        <v>53098000.0</v>
+      </c>
+      <c r="X9">
+        <v>49649000.0</v>
+      </c>
+      <c r="Y9">
+        <v>49864000.0</v>
+      </c>
+      <c r="Z9">
+        <v>50029000.0</v>
+      </c>
+      <c r="AA9">
+        <v>30586000.0</v>
+      </c>
+      <c r="AB9">
+        <v>53265000.0</v>
+      </c>
+      <c r="AC9">
+        <v>54774000.0</v>
+      </c>
+      <c r="AD9">
+        <v>56224000.0</v>
+      </c>
+      <c r="AE9">
+        <v>57133000.0</v>
+      </c>
+      <c r="AF9">
+        <v>56989000.0</v>
+      </c>
+      <c r="AG9">
+        <v>54433000.0</v>
+      </c>
+      <c r="AH9">
+        <v>53420000.0</v>
+      </c>
+      <c r="AI9">
+        <v>54009000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>53325000.0</v>
+      </c>
+      <c r="AK9">
+        <v>54187000.0</v>
+      </c>
+      <c r="AL9">
+        <v>53520000.0</v>
+      </c>
+      <c r="AM9">
+        <v>53399000.0</v>
+      </c>
+      <c r="AN9">
+        <v>51188000.0</v>
+      </c>
+      <c r="AO9">
+        <v>51650000.0</v>
+      </c>
+      <c r="AP9">
+        <v>51189000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>52447000.0</v>
+      </c>
+      <c r="AR9">
+        <v>51501000.0</v>
+      </c>
+      <c r="AS9">
+        <v>50881000.0</v>
+      </c>
+      <c r="AT9">
+        <v>49908000.0</v>
+      </c>
+      <c r="AU9">
+        <v>49159000.0</v>
+      </c>
+      <c r="AV9">
+        <v>50200000.0</v>
+      </c>
+      <c r="AW9">
+        <v>52302000.0</v>
+      </c>
+      <c r="AX9">
+        <v>49637000.0</v>
+      </c>
+      <c r="AY9">
+        <v>49708000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>46747000.0</v>
+      </c>
+      <c r="BA9">
+        <v>48722000.0</v>
+      </c>
+      <c r="BB9">
+        <v>49739000.0</v>
+      </c>
+      <c r="BC9">
+        <v>48880000.0</v>
+      </c>
+      <c r="BD9">
+        <v>49639000.0</v>
+      </c>
+      <c r="BE9">
+        <v>46301000.0</v>
+      </c>
+      <c r="BF9">
+        <v>50911000.0</v>
+      </c>
+      <c r="BG9">
+        <v>50893000.0</v>
+      </c>
+      <c r="BH9">
+        <v>49756000.0</v>
+      </c>
+      <c r="BI9">
+        <v>48649000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>49168000.0</v>
+      </c>
+      <c r="BK9">
+        <v>46180000.0</v>
+      </c>
+      <c r="BL9">
+        <v>45672000.0</v>
+      </c>
+      <c r="BM9">
+        <v>47381000.0</v>
+      </c>
+      <c r="BN9">
+        <v>46825000.0</v>
+      </c>
+      <c r="BO9">
+        <v>46019000.0</v>
+      </c>
+      <c r="BP9">
+        <v>54870000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>49762000.0</v>
+      </c>
+      <c r="BR9">
+        <v>51042000.0</v>
+      </c>
+      <c r="BS9">
+        <v>50691000.0</v>
+      </c>
+      <c r="BT9">
+        <v>47311000.0</v>
+      </c>
+      <c r="BU9">
+        <v>47117000.0</v>
+      </c>
+      <c r="BV9">
+        <v>42424000.0</v>
+      </c>
+      <c r="BW9">
+        <v>38865000.0</v>
+      </c>
+      <c r="BX9">
+        <v>33738000.0</v>
+      </c>
+      <c r="BY9">
+        <v>30512000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>31724000.0</v>
+      </c>
+      <c r="CA9">
+        <v>34117000.0</v>
+      </c>
+      <c r="CB9">
+        <v>34522000.0</v>
+      </c>
+      <c r="CC9">
+        <v>35837000.0</v>
+      </c>
+      <c r="CD9">
+        <v>36793000.0</v>
+      </c>
+      <c r="CE9">
+        <v>36785000.0</v>
+      </c>
+      <c r="CF9">
+        <v>39430000.0</v>
+      </c>
+      <c r="CG9">
+        <v>40650000.0</v>
+      </c>
+      <c r="CH9">
+        <v>44828000.0</v>
+      </c>
+      <c r="CI9">
+        <v>46359000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>47417000.0</v>
+      </c>
+      <c r="CK9">
+        <v>44056000.0</v>
+      </c>
+      <c r="CL9">
+        <v>33597000.0</v>
+      </c>
+      <c r="CM9">
+        <v>34578000.0</v>
+      </c>
+      <c r="CN9">
+        <v>27440000.0</v>
+      </c>
+      <c r="CO9">
+        <v>23399000.0</v>
+      </c>
+      <c r="CP9">
+        <v>30633000.0</v>
+      </c>
+      <c r="CQ9">
+        <v>38308000.0</v>
+      </c>
+      <c r="CR9">
+        <v>65874000.0</v>
+      </c>
+      <c r="CS9">
+        <v>61258000.0</v>
+      </c>
+      <c r="CT9">
+        <v>52502000.0</v>
+      </c>
+      <c r="CU9">
+        <v>52078000.0</v>
+      </c>
+      <c r="CV9">
+        <v>49867000.0</v>
+      </c>
+      <c r="CW9">
+        <v>47984000.0</v>
+      </c>
+      <c r="CX9">
+        <v>46280000.0</v>
+      </c>
+      <c r="CY9">
+        <v>46495000.0</v>
+      </c>
+      <c r="CZ9">
+        <v>45860000.0</v>
+      </c>
+      <c r="DA9">
+        <v>46553000.0</v>
+      </c>
+      <c r="DB9">
+        <v>47091000.0</v>
+      </c>
+      <c r="DC9">
+        <v>44899000.0</v>
+      </c>
+      <c r="DD9">
+        <v>44000000.0</v>
+      </c>
+      <c r="DE9">
+        <v>156600000.0</v>
+      </c>
+      <c r="DF9">
+        <v>41400000.0</v>
+      </c>
+      <c r="DG9"/>
+    </row>
+    <row r="10" spans="1:111">
+      <c r="A10" t="s">
+        <v>181</v>
+      </c>
+      <c r="B10">
+        <v>29242000.0</v>
+      </c>
+      <c r="C10">
+        <v>25079000.0</v>
+      </c>
+      <c r="D10">
+        <v>25214000.0</v>
+      </c>
+      <c r="E10">
+        <v>23037000.0</v>
+      </c>
+      <c r="F10">
+        <v>21633000.0</v>
+      </c>
+      <c r="G10">
+        <v>19253000.0</v>
+      </c>
+      <c r="H10">
+        <v>19098000.0</v>
+      </c>
+      <c r="I10">
+        <v>19207000.0</v>
+      </c>
+      <c r="J10">
+        <v>15611000.0</v>
+      </c>
+      <c r="K10">
+        <v>17217000.0</v>
+      </c>
+      <c r="L10">
+        <v>2068000.0</v>
+      </c>
+      <c r="M10">
+        <v>-186126000.0</v>
+      </c>
+      <c r="N10">
+        <v>9904000.0</v>
+      </c>
+      <c r="O10">
+        <v>17520000.0</v>
+      </c>
+      <c r="P10">
+        <v>19747000.0</v>
+      </c>
+      <c r="Q10">
+        <v>24824000.0</v>
+      </c>
+      <c r="R10">
+        <v>26769000.0</v>
+      </c>
+      <c r="S10">
+        <v>27745000.0</v>
+      </c>
+      <c r="T10">
+        <v>27865000.0</v>
+      </c>
+      <c r="U10">
+        <v>23923000.0</v>
+      </c>
+      <c r="V10">
+        <v>22896000.0</v>
+      </c>
+      <c r="W10">
+        <v>25861000.0</v>
+      </c>
+      <c r="X10">
+        <v>23348000.0</v>
+      </c>
+      <c r="Y10">
+        <v>23492000.0</v>
+      </c>
+      <c r="Z10">
+        <v>24562000.0</v>
+      </c>
+      <c r="AA10">
+        <v>5100000.0</v>
+      </c>
+      <c r="AB10">
+        <v>27476000.0</v>
+      </c>
+      <c r="AC10">
+        <v>29040000.0</v>
+      </c>
+      <c r="AD10">
+        <v>29214000.0</v>
+      </c>
+      <c r="AE10">
+        <v>31457000.0</v>
+      </c>
+      <c r="AF10">
+        <v>30943000.0</v>
+      </c>
+      <c r="AG10">
+        <v>29140000.0</v>
+      </c>
+      <c r="AH10">
+        <v>30346000.0</v>
+      </c>
+      <c r="AI10">
+        <v>31724000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>32696000.0</v>
+      </c>
+      <c r="AK10">
+        <v>32074000.0</v>
+      </c>
+      <c r="AL10">
+        <v>32179000.0</v>
+      </c>
+      <c r="AM10">
+        <v>32690000.0</v>
+      </c>
+      <c r="AN10">
+        <v>30977000.0</v>
+      </c>
+      <c r="AO10">
+        <v>30211000.0</v>
+      </c>
+      <c r="AP10">
+        <v>30032000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>31738000.0</v>
+      </c>
+      <c r="AR10">
+        <v>29958000.0</v>
+      </c>
+      <c r="AS10">
+        <v>28139000.0</v>
+      </c>
+      <c r="AT10">
+        <v>28729000.0</v>
+      </c>
+      <c r="AU10">
+        <v>28922000.0</v>
+      </c>
+      <c r="AV10">
+        <v>29978000.0</v>
+      </c>
+      <c r="AW10">
+        <v>30113000.0</v>
+      </c>
+      <c r="AX10">
+        <v>29130000.0</v>
+      </c>
+      <c r="AY10">
+        <v>29466000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>26443000.0</v>
+      </c>
+      <c r="BA10">
+        <v>24675000.0</v>
+      </c>
+      <c r="BB10">
+        <v>27423000.0</v>
+      </c>
+      <c r="BC10">
+        <v>27047000.0</v>
+      </c>
+      <c r="BD10">
+        <v>26424000.0</v>
+      </c>
+      <c r="BE10">
+        <v>27548000.0</v>
+      </c>
+      <c r="BF10">
+        <v>29363000.0</v>
+      </c>
+      <c r="BG10">
+        <v>30169000.0</v>
+      </c>
+      <c r="BH10">
+        <v>28919000.0</v>
+      </c>
+      <c r="BI10">
+        <v>25627000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>26066000.0</v>
+      </c>
+      <c r="BK10">
+        <v>23325000.0</v>
+      </c>
+      <c r="BL10">
+        <v>-17666000.0</v>
+      </c>
+      <c r="BM10">
+        <v>24124000.0</v>
+      </c>
+      <c r="BN10">
+        <v>26201000.0</v>
+      </c>
+      <c r="BO10">
+        <v>22919000.0</v>
+      </c>
+      <c r="BP10">
+        <v>32121000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>26773000.0</v>
+      </c>
+      <c r="BR10">
+        <v>24631000.0</v>
+      </c>
+      <c r="BS10">
+        <v>28696000.0</v>
+      </c>
+      <c r="BT10">
+        <v>25124000.0</v>
+      </c>
+      <c r="BU10">
+        <v>25322000.0</v>
+      </c>
+      <c r="BV10">
+        <v>22588000.0</v>
+      </c>
+      <c r="BW10">
+        <v>17958000.0</v>
+      </c>
+      <c r="BX10">
+        <v>14287000.0</v>
+      </c>
+      <c r="BY10">
+        <v>10574000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>11588000.0</v>
+      </c>
+      <c r="CA10">
+        <v>14053000.0</v>
+      </c>
+      <c r="CB10">
+        <v>16691000.0</v>
+      </c>
+      <c r="CC10">
+        <v>16214000.0</v>
+      </c>
+      <c r="CD10">
+        <v>18619000.0</v>
+      </c>
+      <c r="CE10">
+        <v>18619000.0</v>
+      </c>
+      <c r="CF10">
+        <v>21838000.0</v>
+      </c>
+      <c r="CG10">
+        <v>21154000.0</v>
+      </c>
+      <c r="CH10">
+        <v>26058000.0</v>
+      </c>
+      <c r="CI10">
+        <v>28349000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>29814000.0</v>
+      </c>
+      <c r="CK10">
+        <v>-209082000.0</v>
+      </c>
+      <c r="CL10">
+        <v>15888000.0</v>
+      </c>
+      <c r="CM10">
+        <v>16120000.0</v>
+      </c>
+      <c r="CN10">
+        <v>7748000.0</v>
+      </c>
+      <c r="CO10">
+        <v>4774000.0</v>
+      </c>
+      <c r="CP10">
+        <v>12369000.0</v>
+      </c>
+      <c r="CQ10">
+        <v>20349000.0</v>
+      </c>
+      <c r="CR10">
+        <v>47798000.0</v>
+      </c>
+      <c r="CS10">
+        <v>42919000.0</v>
+      </c>
+      <c r="CT10">
+        <v>34710000.0</v>
+      </c>
+      <c r="CU10">
+        <v>35746000.0</v>
+      </c>
+      <c r="CV10">
+        <v>33661000.0</v>
+      </c>
+      <c r="CW10">
+        <v>31686000.0</v>
+      </c>
+      <c r="CX10">
+        <v>29629000.0</v>
+      </c>
+      <c r="CY10">
+        <v>31251000.0</v>
+      </c>
+      <c r="CZ10">
+        <v>30785000.0</v>
+      </c>
+      <c r="DA10">
+        <v>31032000.0</v>
+      </c>
+      <c r="DB10">
+        <v>30113000.0</v>
+      </c>
+      <c r="DC10">
+        <v>30610000.0</v>
+      </c>
+      <c r="DD10">
+        <v>29100000.0</v>
+      </c>
+      <c r="DE10"/>
+      <c r="DF10">
+        <v>27700000.0</v>
+      </c>
+      <c r="DG10"/>
+    </row>
+    <row r="11" spans="1:111">
+      <c r="A11" t="s">
+        <v>182</v>
+      </c>
+      <c r="B11">
+        <v>5672000.0</v>
+      </c>
+      <c r="C11">
+        <v>4931000.0</v>
+      </c>
+      <c r="D11">
+        <v>4910000.0</v>
+      </c>
+      <c r="E11">
+        <v>4224000.0</v>
+      </c>
+      <c r="F11">
+        <v>3251000.0</v>
+      </c>
+      <c r="G11">
+        <v>3854000.0</v>
+      </c>
+      <c r="H11">
+        <v>3667000.0</v>
+      </c>
+      <c r="I11">
+        <v>7150000.0</v>
+      </c>
+      <c r="J11">
+        <v>5963000.0</v>
+      </c>
+      <c r="K11">
+        <v>3455000.0</v>
+      </c>
+      <c r="L11">
+        <v>-475000.0</v>
+      </c>
+      <c r="M11">
+        <v>-45736000.0</v>
+      </c>
+      <c r="N11">
+        <v>1602000.0</v>
+      </c>
+      <c r="O11">
+        <v>3331000.0</v>
+      </c>
+      <c r="P11">
+        <v>3507000.0</v>
+      </c>
+      <c r="Q11">
+        <v>5332000.0</v>
+      </c>
+      <c r="R11">
+        <v>5617000.0</v>
+      </c>
+      <c r="S11">
+        <v>6122000.0</v>
+      </c>
+      <c r="T11">
+        <v>5679000.0</v>
+      </c>
+      <c r="U11">
+        <v>5370000.0</v>
+      </c>
+      <c r="V11">
+        <v>4709000.0</v>
+      </c>
+      <c r="W11">
+        <v>5417000.0</v>
+      </c>
+      <c r="X11">
+        <v>4450000.0</v>
+      </c>
+      <c r="Y11">
+        <v>5213000.0</v>
+      </c>
+      <c r="Z11">
+        <v>5088000.0</v>
+      </c>
+      <c r="AA11">
+        <v>824000.0</v>
+      </c>
+      <c r="AB11">
+        <v>4965000.0</v>
+      </c>
+      <c r="AC11">
+        <v>6631000.0</v>
+      </c>
+      <c r="AD11">
+        <v>6317000.0</v>
+      </c>
+      <c r="AE11">
+        <v>6903000.0</v>
+      </c>
+      <c r="AF11">
+        <v>6560000.0</v>
+      </c>
+      <c r="AG11">
+        <v>7751000.0</v>
+      </c>
+      <c r="AH11">
+        <v>7974000.0</v>
+      </c>
+      <c r="AI11">
+        <v>8394000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>860000.0</v>
+      </c>
+      <c r="AK11">
+        <v>11472000.0</v>
+      </c>
+      <c r="AL11">
+        <v>10809000.0</v>
+      </c>
+      <c r="AM11">
+        <v>11103000.0</v>
+      </c>
+      <c r="AN11">
+        <v>10399000.0</v>
+      </c>
+      <c r="AO11">
+        <v>9513000.0</v>
+      </c>
+      <c r="AP11">
+        <v>9481000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>10211000.0</v>
+      </c>
+      <c r="AR11">
+        <v>9240000.0</v>
+      </c>
+      <c r="AS11">
+        <v>9354000.0</v>
+      </c>
+      <c r="AT11">
+        <v>9127000.0</v>
+      </c>
+      <c r="AU11">
+        <v>9688000.0</v>
+      </c>
+      <c r="AV11">
+        <v>9506000.0</v>
+      </c>
+      <c r="AW11">
+        <v>9903000.0</v>
+      </c>
+      <c r="AX11">
+        <v>9147000.0</v>
+      </c>
+      <c r="AY11">
+        <v>9778000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>8630000.0</v>
+      </c>
+      <c r="BA11">
+        <v>8608000.0</v>
+      </c>
+      <c r="BB11">
+        <v>9428000.0</v>
+      </c>
+      <c r="BC11">
+        <v>9332000.0</v>
+      </c>
+      <c r="BD11">
+        <v>8861000.0</v>
+      </c>
+      <c r="BE11">
+        <v>9812000.0</v>
+      </c>
+      <c r="BF11">
+        <v>10690000.0</v>
+      </c>
+      <c r="BG11">
+        <v>10854000.0</v>
+      </c>
+      <c r="BH11">
+        <v>10130000.0</v>
+      </c>
+      <c r="BI11">
+        <v>8861000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>8807000.0</v>
+      </c>
+      <c r="BK11">
+        <v>7689000.0</v>
+      </c>
+      <c r="BL11">
+        <v>-6408000.0</v>
+      </c>
+      <c r="BM11">
+        <v>8677000.0</v>
+      </c>
+      <c r="BN11">
+        <v>9443000.0</v>
+      </c>
+      <c r="BO11">
+        <v>8264000.0</v>
+      </c>
+      <c r="BP11">
+        <v>11141000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>9935000.0</v>
+      </c>
+      <c r="BR11">
+        <v>9155000.0</v>
+      </c>
+      <c r="BS11">
+        <v>10564000.0</v>
+      </c>
+      <c r="BT11">
+        <v>9272000.0</v>
+      </c>
+      <c r="BU11">
+        <v>9563000.0</v>
+      </c>
+      <c r="BV11">
+        <v>8233000.0</v>
+      </c>
+      <c r="BW11">
+        <v>6231000.0</v>
+      </c>
+      <c r="BX11">
+        <v>5174000.0</v>
+      </c>
+      <c r="BY11">
+        <v>4274000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>4299000.0</v>
+      </c>
+      <c r="CA11">
+        <v>5597000.0</v>
+      </c>
+      <c r="CB11">
+        <v>6440000.0</v>
+      </c>
+      <c r="CC11">
+        <v>6303000.0</v>
+      </c>
+      <c r="CD11">
+        <v>7313000.0</v>
+      </c>
+      <c r="CE11">
+        <v>7313000.0</v>
+      </c>
+      <c r="CF11">
+        <v>8525000.0</v>
+      </c>
+      <c r="CG11">
+        <v>8310000.0</v>
+      </c>
+      <c r="CH11">
+        <v>9898000.0</v>
+      </c>
+      <c r="CI11">
+        <v>10867000.0</v>
+      </c>
+      <c r="CJ11">
+        <v>11241000.0</v>
+      </c>
+      <c r="CK11">
+        <v>-79094000.0</v>
+      </c>
+      <c r="CL11">
+        <v>6403000.0</v>
+      </c>
+      <c r="CM11">
+        <v>6510000.0</v>
+      </c>
+      <c r="CN11">
+        <v>3130000.0</v>
+      </c>
+      <c r="CO11">
+        <v>1814000.0</v>
+      </c>
+      <c r="CP11">
+        <v>4842000.0</v>
+      </c>
+      <c r="CQ11">
+        <v>7971000.0</v>
+      </c>
+      <c r="CR11">
+        <v>18632000.0</v>
+      </c>
+      <c r="CS11">
+        <v>16858000.0</v>
+      </c>
+      <c r="CT11">
+        <v>13641000.0</v>
+      </c>
+      <c r="CU11">
+        <v>14048000.0</v>
+      </c>
+      <c r="CV11">
+        <v>12897000.0</v>
+      </c>
+      <c r="CW11">
+        <v>12114000.0</v>
+      </c>
+      <c r="CX11">
+        <v>10815000.0</v>
+      </c>
+      <c r="CY11">
+        <v>11323000.0</v>
+      </c>
+      <c r="CZ11">
+        <v>11320000.0</v>
+      </c>
+      <c r="DA11">
+        <v>10618000.0</v>
+      </c>
+      <c r="DB11">
+        <v>11368000.0</v>
+      </c>
+      <c r="DC11">
+        <v>11555000.0</v>
+      </c>
+      <c r="DD11">
+        <v>11000000.0</v>
+      </c>
+      <c r="DE11"/>
+      <c r="DF11">
+        <v>10400000.0</v>
+      </c>
+      <c r="DG11"/>
+    </row>
+    <row r="12" spans="1:111">
+      <c r="A12" t="s">
+        <v>183</v>
+      </c>
+      <c r="B12">
+        <v>51636000.0</v>
+      </c>
+      <c r="C12">
+        <v>52294000.0</v>
+      </c>
+      <c r="D12">
+        <v>54672000.0</v>
+      </c>
+      <c r="E12">
+        <v>55261000.0</v>
+      </c>
+      <c r="F12">
+        <v>54220000.0</v>
+      </c>
+      <c r="G12">
+        <v>54335000.0</v>
+      </c>
+      <c r="H12">
+        <v>55392000.0</v>
+      </c>
+      <c r="I12">
+        <v>56043000.0</v>
+      </c>
+      <c r="J12">
+        <v>54671000.0</v>
+      </c>
+      <c r="K12">
+        <v>51969000.0</v>
+      </c>
+      <c r="L12">
+        <v>52099000.0</v>
+      </c>
+      <c r="M12">
+        <v>57524000.0</v>
+      </c>
+      <c r="N12">
+        <v>55894000.0</v>
+      </c>
+      <c r="O12">
+        <v>47587000.0</v>
+      </c>
+      <c r="P12">
+        <v>45512000.0</v>
+      </c>
+      <c r="Q12">
+        <v>33542000.0</v>
+      </c>
+      <c r="R12">
+        <v>19431000.0</v>
+      </c>
+      <c r="S12">
+        <v>17121000.0</v>
+      </c>
+      <c r="T12">
+        <v>16852000.0</v>
+      </c>
+      <c r="U12">
+        <v>18224000.0</v>
+      </c>
+      <c r="V12">
+        <v>19301000.0</v>
+      </c>
+      <c r="W12">
+        <v>21261000.0</v>
+      </c>
+      <c r="X12">
+        <v>24394000.0</v>
+      </c>
+      <c r="Y12">
+        <v>25923000.0</v>
+      </c>
+      <c r="Z12">
+        <v>28094000.0</v>
+      </c>
+      <c r="AA12">
+        <v>30287000.0</v>
+      </c>
+      <c r="AB12">
+        <v>31339000.0</v>
+      </c>
+      <c r="AC12">
+        <v>33474000.0</v>
+      </c>
+      <c r="AD12">
+        <v>30530000.0</v>
+      </c>
+      <c r="AE12">
+        <v>29440000.0</v>
+      </c>
+      <c r="AF12">
+        <v>30120000.0</v>
+      </c>
+      <c r="AG12">
+        <v>27236000.0</v>
+      </c>
+      <c r="AH12">
+        <v>32728000.0</v>
+      </c>
+      <c r="AI12">
+        <v>31885000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>31270000.0</v>
+      </c>
+      <c r="AK12">
+        <v>30916000.0</v>
+      </c>
+      <c r="AL12">
+        <v>30266000.0</v>
+      </c>
+      <c r="AM12">
+        <v>28606000.0</v>
+      </c>
+      <c r="AN12">
+        <v>28016000.0</v>
+      </c>
+      <c r="AO12">
+        <v>27863000.0</v>
+      </c>
+      <c r="AP12">
+        <v>27597000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>27094000.0</v>
+      </c>
+      <c r="AR12">
+        <v>26377000.0</v>
+      </c>
+      <c r="AS12">
+        <v>26471000.0</v>
+      </c>
+      <c r="AT12">
+        <v>27161000.0</v>
+      </c>
+      <c r="AU12">
+        <v>27098000.0</v>
+      </c>
+      <c r="AV12">
+        <v>26864000.0</v>
+      </c>
+      <c r="AW12">
+        <v>26261000.0</v>
+      </c>
+      <c r="AX12">
+        <v>25723000.0</v>
+      </c>
+      <c r="AY12">
+        <v>26130000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>27989000.0</v>
+      </c>
+      <c r="BA12">
+        <v>28417000.0</v>
+      </c>
+      <c r="BB12">
+        <v>29271000.0</v>
+      </c>
+      <c r="BC12">
+        <v>30660000.0</v>
+      </c>
+      <c r="BD12">
+        <v>32046000.0</v>
+      </c>
+      <c r="BE12">
+        <v>33452000.0</v>
+      </c>
+      <c r="BF12">
+        <v>34457000.0</v>
+      </c>
+      <c r="BG12">
+        <v>35808000.0</v>
+      </c>
+      <c r="BH12">
+        <v>39453000.0</v>
+      </c>
+      <c r="BI12">
+        <v>42729000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>43775000.0</v>
+      </c>
+      <c r="BK12">
+        <v>44385000.0</v>
+      </c>
+      <c r="BL12">
+        <v>47242000.0</v>
+      </c>
+      <c r="BM12">
+        <v>48831000.0</v>
+      </c>
+      <c r="BN12">
+        <v>50598000.0</v>
+      </c>
+      <c r="BO12">
+        <v>51024000.0</v>
+      </c>
+      <c r="BP12">
+        <v>54033000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>56460000.0</v>
+      </c>
+      <c r="BR12">
+        <v>57156000.0</v>
+      </c>
+      <c r="BS12">
+        <v>58473000.0</v>
+      </c>
+      <c r="BT12">
+        <v>64055000.0</v>
+      </c>
+      <c r="BU12">
+        <v>65319000.0</v>
+      </c>
+      <c r="BV12">
+        <v>66104000.0</v>
+      </c>
+      <c r="BW12">
+        <v>70814000.0</v>
+      </c>
+      <c r="BX12">
+        <v>74401000.0</v>
+      </c>
+      <c r="BY12">
+        <v>76185000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>75710000.0</v>
+      </c>
+      <c r="CA12">
+        <v>75876000.0</v>
+      </c>
+      <c r="CB12">
+        <v>77339000.0</v>
+      </c>
+      <c r="CC12">
+        <v>76095000.0</v>
+      </c>
+      <c r="CD12">
+        <v>71663000.0</v>
+      </c>
+      <c r="CE12">
+        <v>71663000.0</v>
+      </c>
+      <c r="CF12">
+        <v>68004000.0</v>
+      </c>
+      <c r="CG12">
+        <v>65093000.0</v>
+      </c>
+      <c r="CH12">
+        <v>61571000.0</v>
+      </c>
+      <c r="CI12">
+        <v>59339000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>58198000.0</v>
+      </c>
+      <c r="CK12">
+        <v>59305000.0</v>
+      </c>
+      <c r="CL12">
+        <v>67249000.0</v>
+      </c>
+      <c r="CM12">
+        <v>67442000.0</v>
+      </c>
+      <c r="CN12">
+        <v>74646000.0</v>
+      </c>
+      <c r="CO12">
+        <v>77734000.0</v>
+      </c>
+      <c r="CP12">
+        <v>79614000.0</v>
+      </c>
+      <c r="CQ12">
+        <v>82553000.0</v>
+      </c>
+      <c r="CR12">
+        <v>86947000.0</v>
+      </c>
+      <c r="CS12">
+        <v>89863000.0</v>
+      </c>
+      <c r="CT12">
+        <v>91159000.0</v>
+      </c>
+      <c r="CU12">
+        <v>92226000.0</v>
+      </c>
+      <c r="CV12">
+        <v>97495000.0</v>
+      </c>
+      <c r="CW12">
+        <v>100943000.0</v>
+      </c>
+      <c r="CX12">
+        <v>102523000.0</v>
+      </c>
+      <c r="CY12">
+        <v>102341000.0</v>
+      </c>
+      <c r="CZ12">
+        <v>104651000.0</v>
+      </c>
+      <c r="DA12">
+        <v>102138000.0</v>
+      </c>
+      <c r="DB12">
+        <v>92652000.0</v>
+      </c>
+      <c r="DC12">
+        <v>82172000.0</v>
+      </c>
+      <c r="DD12">
+        <v>73200000.0</v>
+      </c>
+      <c r="DE12">
+        <v>252900000.0</v>
+      </c>
+      <c r="DF12">
+        <v>62100000.0</v>
+      </c>
+      <c r="DG12">
+        <v>100000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:111">
+      <c r="A13" t="s">
+        <v>184</v>
+      </c>
+      <c r="B13">
+        <v>105119000.0</v>
+      </c>
+      <c r="C13">
+        <v>104560000.0</v>
+      </c>
+      <c r="D13">
+        <v>105989000.0</v>
+      </c>
+      <c r="E13">
+        <v>104044000.0</v>
+      </c>
+      <c r="F13">
+        <v>99678000.0</v>
+      </c>
+      <c r="G13">
+        <v>98175000.0</v>
+      </c>
+      <c r="H13">
+        <v>97622000.0</v>
+      </c>
+      <c r="I13">
+        <v>96867000.0</v>
+      </c>
+      <c r="J13">
+        <v>94995000.0</v>
+      </c>
+      <c r="K13">
+        <v>93289000.0</v>
+      </c>
+      <c r="L13">
+        <v>91692000.0</v>
+      </c>
+      <c r="M13">
+        <v>88259000.0</v>
+      </c>
+      <c r="N13">
+        <v>90644000.0</v>
+      </c>
+      <c r="O13">
+        <v>89546000.0</v>
+      </c>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13"/>
+      <c r="DE13"/>
+      <c r="DF13"/>
+      <c r="DG13"/>
+    </row>
+    <row r="14" spans="1:111">
+      <c r="A14" t="s">
+        <v>185</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
+      <c r="CO14"/>
+      <c r="CP14"/>
+      <c r="CQ14"/>
+      <c r="CR14"/>
+      <c r="CS14"/>
+      <c r="CT14"/>
+      <c r="CU14"/>
+      <c r="CV14"/>
+      <c r="CW14"/>
+      <c r="CX14"/>
+      <c r="CY14"/>
+      <c r="CZ14"/>
+      <c r="DA14"/>
+      <c r="DB14"/>
+      <c r="DC14"/>
+      <c r="DD14"/>
+      <c r="DE14"/>
+      <c r="DF14"/>
+      <c r="DG14"/>
+    </row>
+    <row r="15" spans="1:111">
+      <c r="A15" t="s">
+        <v>186</v>
+      </c>
+      <c r="B15">
+        <v>23570000.0</v>
+      </c>
+      <c r="C15">
+        <v>20148000.0</v>
+      </c>
+      <c r="D15">
+        <v>20304000.0</v>
+      </c>
+      <c r="E15">
+        <v>18813000.0</v>
+      </c>
+      <c r="F15">
+        <v>18382000.0</v>
+      </c>
+      <c r="G15">
+        <v>15399000.0</v>
+      </c>
+      <c r="H15">
+        <v>15431000.0</v>
+      </c>
+      <c r="I15">
+        <v>12057000.0</v>
+      </c>
+      <c r="J15">
+        <v>9648000.0</v>
+      </c>
+      <c r="K15">
+        <v>13762000.0</v>
+      </c>
+      <c r="L15">
+        <v>2543000.0</v>
+      </c>
+      <c r="M15">
+        <v>-140390000.0</v>
+      </c>
+      <c r="N15">
+        <v>8302000.0</v>
+      </c>
+      <c r="O15">
+        <v>14189000.0</v>
+      </c>
+      <c r="P15">
+        <v>16240000.0</v>
+      </c>
+      <c r="Q15">
+        <v>19492000.0</v>
+      </c>
+      <c r="R15">
+        <v>21152000.0</v>
+      </c>
+      <c r="S15">
+        <v>21623000.0</v>
+      </c>
+      <c r="T15">
+        <v>22186000.0</v>
+      </c>
+      <c r="U15">
+        <v>18553000.0</v>
+      </c>
+      <c r="V15">
+        <v>18187000.0</v>
+      </c>
+      <c r="W15">
+        <v>20444000.0</v>
+      </c>
+      <c r="X15">
+        <v>18898000.0</v>
+      </c>
+      <c r="Y15">
+        <v>18279000.0</v>
+      </c>
+      <c r="Z15">
+        <v>19474000.0</v>
+      </c>
+      <c r="AA15">
+        <v>4276000.0</v>
+      </c>
+      <c r="AB15">
+        <v>22511000.0</v>
+      </c>
+      <c r="AC15">
+        <v>22409000.0</v>
+      </c>
+      <c r="AD15">
+        <v>22897000.0</v>
+      </c>
+      <c r="AE15">
+        <v>24554000.0</v>
+      </c>
+      <c r="AF15">
+        <v>24383000.0</v>
+      </c>
+      <c r="AG15">
+        <v>21389000.0</v>
+      </c>
+      <c r="AH15">
+        <v>22372000.0</v>
+      </c>
+      <c r="AI15">
+        <v>23330000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>31836000.0</v>
+      </c>
+      <c r="AK15">
+        <v>20602000.0</v>
+      </c>
+      <c r="AL15">
+        <v>21370000.0</v>
+      </c>
+      <c r="AM15">
+        <v>21587000.0</v>
+      </c>
+      <c r="AN15">
+        <v>20578000.0</v>
+      </c>
+      <c r="AO15">
+        <v>20698000.0</v>
+      </c>
+      <c r="AP15">
+        <v>20551000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>21527000.0</v>
+      </c>
+      <c r="AR15">
+        <v>20718000.0</v>
+      </c>
+      <c r="AS15">
+        <v>18785000.0</v>
+      </c>
+      <c r="AT15">
+        <v>19602000.0</v>
+      </c>
+      <c r="AU15">
+        <v>19234000.0</v>
+      </c>
+      <c r="AV15">
+        <v>20472000.0</v>
+      </c>
+      <c r="AW15">
+        <v>20210000.0</v>
+      </c>
+      <c r="AX15">
+        <v>19983000.0</v>
+      </c>
+      <c r="AY15">
+        <v>19688000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>17813000.0</v>
+      </c>
+      <c r="BA15">
+        <v>16067000.0</v>
+      </c>
+      <c r="BB15">
+        <v>17995000.0</v>
+      </c>
+      <c r="BC15">
+        <v>17715000.0</v>
+      </c>
+      <c r="BD15">
+        <v>17563000.0</v>
+      </c>
+      <c r="BE15">
+        <v>17736000.0</v>
+      </c>
+      <c r="BF15">
+        <v>18673000.0</v>
+      </c>
+      <c r="BG15">
+        <v>19315000.0</v>
+      </c>
+      <c r="BH15">
+        <v>18789000.0</v>
+      </c>
+      <c r="BI15">
+        <v>16766000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>17259000.0</v>
+      </c>
+      <c r="BK15">
+        <v>15636000.0</v>
+      </c>
+      <c r="BL15">
+        <v>-11258000.0</v>
+      </c>
+      <c r="BM15">
+        <v>15447000.0</v>
+      </c>
+      <c r="BN15">
+        <v>16758000.0</v>
+      </c>
+      <c r="BO15">
+        <v>14655000.0</v>
+      </c>
+      <c r="BP15">
+        <v>20980000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>16838000.0</v>
+      </c>
+      <c r="BR15">
+        <v>15476000.0</v>
+      </c>
+      <c r="BS15">
+        <v>18132000.0</v>
+      </c>
+      <c r="BT15">
+        <v>15852000.0</v>
+      </c>
+      <c r="BU15">
+        <v>15759000.0</v>
+      </c>
+      <c r="BV15">
+        <v>14355000.0</v>
+      </c>
+      <c r="BW15">
+        <v>11727000.0</v>
+      </c>
+      <c r="BX15">
+        <v>9113000.0</v>
+      </c>
+      <c r="BY15">
+        <v>6300000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>7289000.0</v>
+      </c>
+      <c r="CA15">
+        <v>8456000.0</v>
+      </c>
+      <c r="CB15">
+        <v>10251000.0</v>
+      </c>
+      <c r="CC15">
+        <v>9911000.0</v>
+      </c>
+      <c r="CD15">
+        <v>11306000.0</v>
+      </c>
+      <c r="CE15">
+        <v>11306000.0</v>
+      </c>
+      <c r="CF15">
+        <v>13313000.0</v>
+      </c>
+      <c r="CG15">
+        <v>12844000.0</v>
+      </c>
+      <c r="CH15">
+        <v>16160000.0</v>
+      </c>
+      <c r="CI15">
+        <v>17482000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>18573000.0</v>
+      </c>
+      <c r="CK15">
+        <v>-129988000.0</v>
+      </c>
+      <c r="CL15">
+        <v>9485000.0</v>
+      </c>
+      <c r="CM15">
+        <v>9610000.0</v>
+      </c>
+      <c r="CN15">
+        <v>4618000.0</v>
+      </c>
+      <c r="CO15">
+        <v>2960000.0</v>
+      </c>
+      <c r="CP15">
+        <v>7527000.0</v>
+      </c>
+      <c r="CQ15">
+        <v>12378000.0</v>
+      </c>
+      <c r="CR15">
+        <v>29166000.0</v>
+      </c>
+      <c r="CS15">
+        <v>26061000.0</v>
+      </c>
+      <c r="CT15">
+        <v>21069000.0</v>
+      </c>
+      <c r="CU15">
+        <v>21698000.0</v>
+      </c>
+      <c r="CV15">
+        <v>20764000.0</v>
+      </c>
+      <c r="CW15">
+        <v>19572000.0</v>
+      </c>
+      <c r="CX15">
+        <v>18814000.0</v>
+      </c>
+      <c r="CY15">
+        <v>19928000.0</v>
+      </c>
+      <c r="CZ15">
+        <v>19465000.0</v>
+      </c>
+      <c r="DA15">
+        <v>20414000.0</v>
+      </c>
+      <c r="DB15">
+        <v>18745000.0</v>
+      </c>
+      <c r="DC15">
+        <v>19055000.0</v>
+      </c>
+      <c r="DD15">
+        <v>18100000.0</v>
+      </c>
+      <c r="DE15"/>
+      <c r="DF15">
+        <v>17300000.0</v>
+      </c>
+      <c r="DG15"/>
+    </row>
+    <row r="16" spans="1:111">
+      <c r="A16" t="s">
+        <v>187</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16"/>
+      <c r="CR16"/>
+      <c r="CS16"/>
+      <c r="CT16"/>
+      <c r="CU16"/>
+      <c r="CV16"/>
+      <c r="CW16"/>
+      <c r="CX16"/>
+      <c r="CY16"/>
+      <c r="CZ16"/>
+      <c r="DA16"/>
+      <c r="DB16"/>
+      <c r="DC16"/>
+      <c r="DD16"/>
+      <c r="DE16"/>
+      <c r="DF16"/>
+      <c r="DG16"/>
+    </row>
+    <row r="17" spans="1:111">
+      <c r="A17" t="s">
+        <v>188</v>
+      </c>
+      <c r="B17">
+        <v>23570000.0</v>
+      </c>
+      <c r="C17">
+        <v>20148000.0</v>
+      </c>
+      <c r="D17">
+        <v>20304000.0</v>
+      </c>
+      <c r="E17">
+        <v>18813000.0</v>
+      </c>
+      <c r="F17">
+        <v>18382000.0</v>
+      </c>
+      <c r="G17">
+        <v>15399000.0</v>
+      </c>
+      <c r="H17">
+        <v>15431000.0</v>
+      </c>
+      <c r="I17">
+        <v>12057000.0</v>
+      </c>
+      <c r="J17">
+        <v>9648000.0</v>
+      </c>
+      <c r="K17">
+        <v>13762000.0</v>
+      </c>
+      <c r="L17">
+        <v>2543000.0</v>
+      </c>
+      <c r="M17">
+        <v>-140390000.0</v>
+      </c>
+      <c r="N17">
+        <v>8302000.0</v>
+      </c>
+      <c r="O17">
+        <v>14189000.0</v>
+      </c>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
+      <c r="CU17"/>
+      <c r="CV17"/>
+      <c r="CW17"/>
+      <c r="CX17"/>
+      <c r="CY17"/>
+      <c r="CZ17"/>
+      <c r="DA17"/>
+      <c r="DB17"/>
+      <c r="DC17"/>
+      <c r="DD17"/>
+      <c r="DE17"/>
+      <c r="DF17"/>
+      <c r="DG17"/>
+    </row>
+    <row r="18" spans="1:111">
+      <c r="A18" t="s">
+        <v>189</v>
+      </c>
+      <c r="B18">
+        <v>53483000.0</v>
+      </c>
+      <c r="C18">
+        <v>52266000.0</v>
+      </c>
+      <c r="D18">
+        <v>51317000.0</v>
+      </c>
+      <c r="E18">
+        <v>48783000.0</v>
+      </c>
+      <c r="F18">
+        <v>45458000.0</v>
+      </c>
+      <c r="G18">
+        <v>43840000.0</v>
+      </c>
+      <c r="H18">
+        <v>42230000.0</v>
+      </c>
+      <c r="I18">
+        <v>40824000.0</v>
+      </c>
+      <c r="J18">
+        <v>40324000.0</v>
+      </c>
+      <c r="K18">
+        <v>41320000.0</v>
+      </c>
+      <c r="L18">
+        <v>39593000.0</v>
+      </c>
+      <c r="M18">
+        <v>30735000.0</v>
+      </c>
+      <c r="N18">
+        <v>34750000.0</v>
+      </c>
+      <c r="O18">
+        <v>41959000.0</v>
+      </c>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
+      <c r="DE18"/>
+      <c r="DF18"/>
+      <c r="DG18"/>
+    </row>
+    <row r="19" spans="1:111">
+      <c r="A19" t="s">
+        <v>190</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
+      <c r="DE19"/>
+      <c r="DF19"/>
+      <c r="DG19"/>
+    </row>
+    <row r="20" spans="1:111">
+      <c r="A20" t="s">
+        <v>191</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20"/>
+      <c r="CU20"/>
+      <c r="CV20"/>
+      <c r="CW20"/>
+      <c r="CX20"/>
+      <c r="CY20"/>
+      <c r="CZ20"/>
+      <c r="DA20"/>
+      <c r="DB20"/>
+      <c r="DC20"/>
+      <c r="DD20"/>
+      <c r="DE20"/>
+      <c r="DF20"/>
+      <c r="DG20"/>
+    </row>
+    <row r="21" spans="1:111">
+      <c r="A21" t="s">
+        <v>192</v>
+      </c>
+      <c r="B21">
+        <v>22574000.0</v>
+      </c>
+      <c r="C21">
+        <v>25079000.0</v>
+      </c>
+      <c r="D21">
+        <v>25214000.0</v>
+      </c>
+      <c r="E21">
+        <v>23037000.0</v>
+      </c>
+      <c r="F21">
+        <v>21633000.0</v>
+      </c>
+      <c r="G21">
+        <v>19253000.0</v>
+      </c>
+      <c r="H21">
+        <v>19098000.0</v>
+      </c>
+      <c r="I21">
+        <v>19207000.0</v>
+      </c>
+      <c r="J21">
+        <v>15611000.0</v>
+      </c>
+      <c r="K21">
+        <v>17217000.0</v>
+      </c>
+      <c r="L21">
+        <v>2068000.0</v>
+      </c>
+      <c r="M21">
+        <v>-186126000.0</v>
+      </c>
+      <c r="N21">
+        <v>9904000.0</v>
+      </c>
+      <c r="O21">
+        <v>17520000.0</v>
+      </c>
+      <c r="P21">
+        <v>19747000.0</v>
+      </c>
+      <c r="Q21">
+        <v>24824000.0</v>
+      </c>
+      <c r="R21">
+        <v>26769000.0</v>
+      </c>
+      <c r="S21">
+        <v>27745000.0</v>
+      </c>
+      <c r="T21">
+        <v>27865000.0</v>
+      </c>
+      <c r="U21">
+        <v>23923000.0</v>
+      </c>
+      <c r="V21">
+        <v>22896000.0</v>
+      </c>
+      <c r="W21">
+        <v>25861000.0</v>
+      </c>
+      <c r="X21">
+        <v>23348000.0</v>
+      </c>
+      <c r="Y21">
+        <v>23492000.0</v>
+      </c>
+      <c r="Z21">
+        <v>24562000.0</v>
+      </c>
+      <c r="AA21">
+        <v>5100000.0</v>
+      </c>
+      <c r="AB21">
+        <v>27476000.0</v>
+      </c>
+      <c r="AC21">
+        <v>29040000.0</v>
+      </c>
+      <c r="AD21">
+        <v>29214000.0</v>
+      </c>
+      <c r="AE21">
+        <v>31457000.0</v>
+      </c>
+      <c r="AF21">
+        <v>30943000.0</v>
+      </c>
+      <c r="AG21">
+        <v>29140000.0</v>
+      </c>
+      <c r="AH21">
+        <v>30346000.0</v>
+      </c>
+      <c r="AI21">
+        <v>31724000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>32696000.0</v>
+      </c>
+      <c r="AK21">
+        <v>32074000.0</v>
+      </c>
+      <c r="AL21">
+        <v>32179000.0</v>
+      </c>
+      <c r="AM21">
+        <v>32690000.0</v>
+      </c>
+      <c r="AN21">
+        <v>30977000.0</v>
+      </c>
+      <c r="AO21">
+        <v>30211000.0</v>
+      </c>
+      <c r="AP21">
+        <v>30032000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>31738000.0</v>
+      </c>
+      <c r="AR21">
+        <v>29958000.0</v>
+      </c>
+      <c r="AS21">
+        <v>28139000.0</v>
+      </c>
+      <c r="AT21">
+        <v>28729000.0</v>
+      </c>
+      <c r="AU21">
+        <v>28922000.0</v>
+      </c>
+      <c r="AV21">
+        <v>29978000.0</v>
+      </c>
+      <c r="AW21">
+        <v>30113000.0</v>
+      </c>
+      <c r="AX21">
+        <v>29130000.0</v>
+      </c>
+      <c r="AY21">
+        <v>29466000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>26443000.0</v>
+      </c>
+      <c r="BA21">
+        <v>24675000.0</v>
+      </c>
+      <c r="BB21">
+        <v>27423000.0</v>
+      </c>
+      <c r="BC21">
+        <v>27047000.0</v>
+      </c>
+      <c r="BD21">
+        <v>26424000.0</v>
+      </c>
+      <c r="BE21">
+        <v>27548000.0</v>
+      </c>
+      <c r="BF21">
+        <v>29363000.0</v>
+      </c>
+      <c r="BG21">
+        <v>30169000.0</v>
+      </c>
+      <c r="BH21">
+        <v>28919000.0</v>
+      </c>
+      <c r="BI21">
+        <v>25627000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>26066000.0</v>
+      </c>
+      <c r="BK21">
+        <v>23325000.0</v>
+      </c>
+      <c r="BL21">
+        <v>-17666000.0</v>
+      </c>
+      <c r="BM21">
+        <v>24124000.0</v>
+      </c>
+      <c r="BN21">
+        <v>26201000.0</v>
+      </c>
+      <c r="BO21">
+        <v>22919000.0</v>
+      </c>
+      <c r="BP21">
+        <v>32121000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>26773000.0</v>
+      </c>
+      <c r="BR21">
+        <v>24631000.0</v>
+      </c>
+      <c r="BS21">
+        <v>28696000.0</v>
+      </c>
+      <c r="BT21">
+        <v>25124000.0</v>
+      </c>
+      <c r="BU21">
+        <v>25322000.0</v>
+      </c>
+      <c r="BV21">
+        <v>22588000.0</v>
+      </c>
+      <c r="BW21">
+        <v>17958000.0</v>
+      </c>
+      <c r="BX21">
+        <v>14287000.0</v>
+      </c>
+      <c r="BY21">
+        <v>10574000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>11588000.0</v>
+      </c>
+      <c r="CA21">
+        <v>14053000.0</v>
+      </c>
+      <c r="CB21">
+        <v>16691000.0</v>
+      </c>
+      <c r="CC21">
+        <v>16214000.0</v>
+      </c>
+      <c r="CD21">
+        <v>18619000.0</v>
+      </c>
+      <c r="CE21">
+        <v>18619000.0</v>
+      </c>
+      <c r="CF21">
+        <v>21838000.0</v>
+      </c>
+      <c r="CG21">
+        <v>21154000.0</v>
+      </c>
+      <c r="CH21">
+        <v>26058000.0</v>
+      </c>
+      <c r="CI21">
+        <v>28349000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>29814000.0</v>
+      </c>
+      <c r="CK21">
+        <v>-209082000.0</v>
+      </c>
+      <c r="CL21">
+        <v>15888000.0</v>
+      </c>
+      <c r="CM21">
+        <v>16120000.0</v>
+      </c>
+      <c r="CN21">
+        <v>7748000.0</v>
+      </c>
+      <c r="CO21">
+        <v>4774000.0</v>
+      </c>
+      <c r="CP21">
+        <v>12369000.0</v>
+      </c>
+      <c r="CQ21">
+        <v>20349000.0</v>
+      </c>
+      <c r="CR21">
+        <v>47798000.0</v>
+      </c>
+      <c r="CS21">
+        <v>42919000.0</v>
+      </c>
+      <c r="CT21">
+        <v>34710000.0</v>
+      </c>
+      <c r="CU21">
+        <v>35746000.0</v>
+      </c>
+      <c r="CV21">
+        <v>33661000.0</v>
+      </c>
+      <c r="CW21">
+        <v>31686000.0</v>
+      </c>
+      <c r="CX21">
+        <v>29629000.0</v>
+      </c>
+      <c r="CY21">
+        <v>31251000.0</v>
+      </c>
+      <c r="CZ21">
+        <v>30785000.0</v>
+      </c>
+      <c r="DA21">
+        <v>31032000.0</v>
+      </c>
+      <c r="DB21">
+        <v>30113000.0</v>
+      </c>
+      <c r="DC21">
+        <v>30610000.0</v>
+      </c>
+      <c r="DD21">
+        <v>29100000.0</v>
+      </c>
+      <c r="DE21">
+        <v>156600000.0</v>
+      </c>
+      <c r="DF21">
+        <v>27700000.0</v>
+      </c>
+      <c r="DG21"/>
+    </row>
+    <row r="22" spans="1:111">
+      <c r="A22" t="s">
+        <v>193</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
+      <c r="CQ22"/>
+      <c r="CR22"/>
+      <c r="CS22"/>
+      <c r="CT22"/>
+      <c r="CU22"/>
+      <c r="CV22"/>
+      <c r="CW22"/>
+      <c r="CX22"/>
+      <c r="CY22"/>
+      <c r="CZ22"/>
+      <c r="DA22"/>
+      <c r="DB22"/>
+      <c r="DC22"/>
+      <c r="DD22"/>
+      <c r="DE22"/>
+      <c r="DF22"/>
+      <c r="DG22"/>
+    </row>
+    <row r="23" spans="1:111">
+      <c r="A23" t="s">
+        <v>194</v>
+      </c>
+      <c r="B23">
+        <v>82545000.0</v>
+      </c>
+      <c r="C23">
+        <v>84940000.0</v>
+      </c>
+      <c r="D23">
+        <v>85538000.0</v>
+      </c>
+      <c r="E23">
+        <v>86140000.0</v>
+      </c>
+      <c r="F23">
+        <v>82618000.0</v>
+      </c>
+      <c r="G23">
+        <v>82996000.0</v>
+      </c>
+      <c r="H23">
+        <v>82626000.0</v>
+      </c>
+      <c r="I23">
+        <v>81862000.0</v>
+      </c>
+      <c r="J23">
+        <v>83367000.0</v>
+      </c>
+      <c r="K23">
+        <v>79848000.0</v>
+      </c>
+      <c r="L23">
+        <v>80188000.0</v>
+      </c>
+      <c r="M23">
+        <v>85903000.0</v>
+      </c>
+      <c r="N23">
+        <v>85939000.0</v>
+      </c>
+      <c r="O23">
+        <v>76419000.0</v>
+      </c>
+      <c r="P23">
+        <v>76334000.0</v>
+      </c>
+      <c r="Q23">
+        <v>63662000.0</v>
+      </c>
+      <c r="R23">
+        <v>48094000.0</v>
+      </c>
+      <c r="S23">
+        <v>41204000.0</v>
+      </c>
+      <c r="T23">
+        <v>39410000.0</v>
+      </c>
+      <c r="U23">
+        <v>44510000.0</v>
+      </c>
+      <c r="V23">
+        <v>43519000.0</v>
+      </c>
+      <c r="W23">
+        <v>45534000.0</v>
+      </c>
+      <c r="X23">
+        <v>49163000.0</v>
+      </c>
+      <c r="Y23">
+        <v>52295000.0</v>
+      </c>
+      <c r="Z23">
+        <v>53561000.0</v>
+      </c>
+      <c r="AA23">
+        <v>77848000.0</v>
+      </c>
+      <c r="AB23">
+        <v>57353000.0</v>
+      </c>
+      <c r="AC23">
+        <v>59508000.0</v>
+      </c>
+      <c r="AD23">
+        <v>57990000.0</v>
+      </c>
+      <c r="AE23">
+        <v>55116000.0</v>
+      </c>
+      <c r="AF23">
+        <v>56166000.0</v>
+      </c>
+      <c r="AG23">
+        <v>52529000.0</v>
+      </c>
+      <c r="AH23">
+        <v>55802000.0</v>
+      </c>
+      <c r="AI23">
+        <v>54170000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>51899000.0</v>
+      </c>
+      <c r="AK23">
+        <v>53029000.0</v>
+      </c>
+      <c r="AL23">
+        <v>51607000.0</v>
+      </c>
+      <c r="AM23">
+        <v>49315000.0</v>
+      </c>
+      <c r="AN23">
+        <v>48227000.0</v>
+      </c>
+      <c r="AO23">
+        <v>48552000.0</v>
+      </c>
+      <c r="AP23">
+        <v>48754000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>47803000.0</v>
+      </c>
+      <c r="AR23">
+        <v>47920000.0</v>
+      </c>
+      <c r="AS23">
+        <v>49213000.0</v>
+      </c>
+      <c r="AT23">
+        <v>48663000.0</v>
+      </c>
+      <c r="AU23">
+        <v>47610000.0</v>
+      </c>
+      <c r="AV23">
+        <v>47259000.0</v>
+      </c>
+      <c r="AW23">
+        <v>48877000.0</v>
+      </c>
+      <c r="AX23">
+        <v>46537000.0</v>
+      </c>
+      <c r="AY23">
+        <v>46532000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>48808000.0</v>
+      </c>
+      <c r="BA23">
+        <v>51964000.0</v>
+      </c>
+      <c r="BB23">
+        <v>50787000.0</v>
+      </c>
+      <c r="BC23">
+        <v>52493000.0</v>
+      </c>
+      <c r="BD23">
+        <v>55494000.0</v>
+      </c>
+      <c r="BE23">
+        <v>52205000.0</v>
+      </c>
+      <c r="BF23">
+        <v>56005000.0</v>
+      </c>
+      <c r="BG23">
+        <v>58032000.0</v>
+      </c>
+      <c r="BH23">
+        <v>60830000.0</v>
+      </c>
+      <c r="BI23">
+        <v>67401000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>68117000.0</v>
+      </c>
+      <c r="BK23">
+        <v>67760000.0</v>
+      </c>
+      <c r="BL23">
+        <v>111230000.0</v>
+      </c>
+      <c r="BM23">
+        <v>72838000.0</v>
+      </c>
+      <c r="BN23">
+        <v>73038000.0</v>
+      </c>
+      <c r="BO23">
+        <v>77324000.0</v>
+      </c>
+      <c r="BP23">
+        <v>79897000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>80072000.0</v>
+      </c>
+      <c r="BR23">
+        <v>86679000.0</v>
+      </c>
+      <c r="BS23">
+        <v>82575000.0</v>
+      </c>
+      <c r="BT23">
+        <v>86791000.0</v>
+      </c>
+      <c r="BU23">
+        <v>87444000.0</v>
+      </c>
+      <c r="BV23">
+        <v>87542000.0</v>
+      </c>
+      <c r="BW23">
+        <v>91840000.0</v>
+      </c>
+      <c r="BX23">
+        <v>93852000.0</v>
+      </c>
+      <c r="BY23">
+        <v>96123000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>95846000.0</v>
+      </c>
+      <c r="CA23">
+        <v>95995000.0</v>
+      </c>
+      <c r="CB23">
+        <v>94890000.0</v>
+      </c>
+      <c r="CC23">
+        <v>95795000.0</v>
+      </c>
+      <c r="CD23">
+        <v>89877000.0</v>
+      </c>
+      <c r="CE23">
+        <v>89869000.0</v>
+      </c>
+      <c r="CF23">
+        <v>85864000.0</v>
+      </c>
+      <c r="CG23">
+        <v>84589000.0</v>
+      </c>
+      <c r="CH23">
+        <v>80341000.0</v>
+      </c>
+      <c r="CI23">
+        <v>77349000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>75801000.0</v>
+      </c>
+      <c r="CK23">
+        <v>312487000.0</v>
+      </c>
+      <c r="CL23">
+        <v>84978000.0</v>
+      </c>
+      <c r="CM23">
+        <v>85900000.0</v>
+      </c>
+      <c r="CN23">
+        <v>94338000.0</v>
+      </c>
+      <c r="CO23">
+        <v>96359000.0</v>
+      </c>
+      <c r="CP23">
+        <v>97878000.0</v>
+      </c>
+      <c r="CQ23">
+        <v>100512000.0</v>
+      </c>
+      <c r="CR23">
+        <v>105023000.0</v>
+      </c>
+      <c r="CS23">
+        <v>108202000.0</v>
+      </c>
+      <c r="CT23">
+        <v>109011000.0</v>
+      </c>
+      <c r="CU23">
+        <v>108582000.0</v>
+      </c>
+      <c r="CV23">
+        <v>113801000.0</v>
+      </c>
+      <c r="CW23">
+        <v>117241000.0</v>
+      </c>
+      <c r="CX23">
+        <v>119174000.0</v>
+      </c>
+      <c r="CY23">
+        <v>117585000.0</v>
+      </c>
+      <c r="CZ23">
+        <v>119726000.0</v>
+      </c>
+      <c r="DA23">
+        <v>117659000.0</v>
+      </c>
+      <c r="DB23">
+        <v>109630000.0</v>
+      </c>
+      <c r="DC23">
+        <v>96711000.0</v>
+      </c>
+      <c r="DD23">
+        <v>88300000.0</v>
+      </c>
+      <c r="DE23">
+        <v>409500000.0</v>
+      </c>
+      <c r="DF23">
+        <v>75800000.0</v>
+      </c>
+      <c r="DG23"/>
+    </row>
+    <row r="24" spans="1:111">
+      <c r="A24" t="s">
+        <v>195</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
+      <c r="DD24"/>
+      <c r="DE24"/>
+      <c r="DF24"/>
+      <c r="DG24"/>
+    </row>
+    <row r="25" spans="1:111">
+      <c r="A25" t="s">
+        <v>196</v>
+      </c>
+      <c r="B25">
+        <v>1824000.0</v>
+      </c>
+      <c r="C25">
+        <v>1816000.0</v>
+      </c>
+      <c r="D25">
+        <v>1818000.0</v>
+      </c>
+      <c r="E25">
+        <v>1868000.0</v>
+      </c>
+      <c r="F25">
+        <v>1915000.0</v>
+      </c>
+      <c r="G25">
+        <v>1952000.0</v>
+      </c>
+      <c r="H25">
+        <v>1984000.0</v>
+      </c>
+      <c r="I25">
+        <v>2030000.0</v>
+      </c>
+      <c r="J25">
+        <v>2216000.0</v>
+      </c>
+      <c r="K25">
+        <v>2218000.0</v>
+      </c>
+      <c r="L25">
+        <v>2239000.0</v>
+      </c>
+      <c r="M25">
+        <v>2471000.0</v>
+      </c>
+      <c r="N25">
+        <v>2508000.0</v>
+      </c>
+      <c r="O25">
+        <v>2557000.0</v>
+      </c>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
+      <c r="CU25"/>
+      <c r="CV25"/>
+      <c r="CW25"/>
+      <c r="CX25"/>
+      <c r="CY25"/>
+      <c r="CZ25"/>
+      <c r="DA25"/>
+      <c r="DB25"/>
+      <c r="DC25"/>
+      <c r="DD25"/>
+      <c r="DE25"/>
+      <c r="DF25"/>
+      <c r="DG25"/>
+    </row>
+    <row r="26" spans="1:111">
+      <c r="A26" t="s">
+        <v>197</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
+      <c r="CU26"/>
+      <c r="CV26"/>
+      <c r="CW26"/>
+      <c r="CX26"/>
+      <c r="CY26"/>
+      <c r="CZ26"/>
+      <c r="DA26"/>
+      <c r="DB26"/>
+      <c r="DC26"/>
+      <c r="DD26"/>
+      <c r="DE26"/>
+      <c r="DF26"/>
+      <c r="DG26"/>
+    </row>
+    <row r="27" spans="1:111">
+      <c r="A27" t="s">
+        <v>198</v>
+      </c>
+      <c r="B27">
+        <v>1365000.0</v>
+      </c>
+      <c r="C27">
+        <v>645000.0</v>
+      </c>
+      <c r="D27">
+        <v>1056000.0</v>
+      </c>
+      <c r="E27">
+        <v>1915000.0</v>
+      </c>
+      <c r="F27">
+        <v>1453000.0</v>
+      </c>
+      <c r="G27">
+        <v>760000.0</v>
+      </c>
+      <c r="H27">
+        <v>822000.0</v>
+      </c>
+      <c r="I27">
+        <v>1054000.0</v>
+      </c>
+      <c r="J27">
+        <v>951000.0</v>
+      </c>
+      <c r="K27">
+        <v>1271000.0</v>
+      </c>
+      <c r="L27">
+        <v>988000.0</v>
+      </c>
+      <c r="M27">
+        <v>692000.0</v>
+      </c>
+      <c r="N27">
+        <v>1447000.0</v>
+      </c>
+      <c r="O27">
+        <v>1333000.0</v>
+      </c>
+      <c r="P27">
+        <v>833000.0</v>
+      </c>
+      <c r="Q27">
+        <v>1552000.0</v>
+      </c>
+      <c r="R27">
+        <v>1068000.0</v>
+      </c>
+      <c r="S27">
+        <v>1494000.0</v>
+      </c>
+      <c r="T27">
+        <v>1064000.0</v>
+      </c>
+      <c r="U27">
+        <v>1404000.0</v>
+      </c>
+      <c r="V27">
+        <v>1407000.0</v>
+      </c>
+      <c r="W27">
+        <v>1484000.0</v>
+      </c>
+      <c r="X27">
+        <v>838000.0</v>
+      </c>
+      <c r="Y27">
+        <v>1116000.0</v>
+      </c>
+      <c r="Z27">
+        <v>1004000.0</v>
+      </c>
+      <c r="AA27">
+        <v>1359000.0</v>
+      </c>
+      <c r="AB27">
+        <v>1410000.0</v>
+      </c>
+      <c r="AC27">
+        <v>1647000.0</v>
+      </c>
+      <c r="AD27">
+        <v>1447000.0</v>
+      </c>
+      <c r="AE27">
+        <v>1390000.0</v>
+      </c>
+      <c r="AF27">
+        <v>760000.0</v>
+      </c>
+      <c r="AG27">
+        <v>1522000.0</v>
+      </c>
+      <c r="AH27">
+        <v>1490000.0</v>
+      </c>
+      <c r="AI27">
+        <v>1337000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>685000.0</v>
+      </c>
+      <c r="AK27">
+        <v>1398000.0</v>
+      </c>
+      <c r="AL27">
+        <v>1322000.0</v>
+      </c>
+      <c r="AM27">
+        <v>1263000.0</v>
+      </c>
+      <c r="AN27">
+        <v>690000.0</v>
+      </c>
+      <c r="AO27">
+        <v>1419000.0</v>
+      </c>
+      <c r="AP27">
+        <v>1053000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>983000.0</v>
+      </c>
+      <c r="AR27">
+        <v>1154000.0</v>
+      </c>
+      <c r="AS27">
+        <v>1840000.0</v>
+      </c>
+      <c r="AT27">
+        <v>1069000.0</v>
+      </c>
+      <c r="AU27">
+        <v>749000.0</v>
+      </c>
+      <c r="AV27">
+        <v>889000.0</v>
+      </c>
+      <c r="AW27">
+        <v>1370000.0</v>
+      </c>
+      <c r="AX27">
+        <v>942000.0</v>
+      </c>
+      <c r="AY27">
+        <v>877000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>1006000.0</v>
+      </c>
+      <c r="BA27">
+        <v>1805000.0</v>
+      </c>
+      <c r="BB27">
+        <v>1186000.0</v>
+      </c>
+      <c r="BC27">
+        <v>1004000.0</v>
+      </c>
+      <c r="BD27">
+        <v>1032000.0</v>
+      </c>
+      <c r="BE27">
+        <v>1257000.0</v>
+      </c>
+      <c r="BF27">
+        <v>923000.0</v>
+      </c>
+      <c r="BG27">
+        <v>841000.0</v>
+      </c>
+      <c r="BH27">
+        <v>910000.0</v>
+      </c>
+      <c r="BI27">
+        <v>1089000.0</v>
+      </c>
+      <c r="BJ27">
+        <v>1110000.0</v>
+      </c>
+      <c r="BK27">
+        <v>693000.0</v>
+      </c>
+      <c r="BL27">
+        <v>831000.0</v>
+      </c>
+      <c r="BM27">
+        <v>1751000.0</v>
+      </c>
+      <c r="BN27">
+        <v>1295000.0</v>
+      </c>
+      <c r="BO27">
+        <v>1337000.0</v>
+      </c>
+      <c r="BP27">
+        <v>1644000.0</v>
+      </c>
+      <c r="BQ27">
+        <v>1525000.0</v>
+      </c>
+      <c r="BR27">
+        <v>1704000.0</v>
+      </c>
+      <c r="BS27">
+        <v>1947000.0</v>
+      </c>
+      <c r="BT27">
+        <v>1742000.0</v>
+      </c>
+      <c r="BU27">
+        <v>1492000.0</v>
+      </c>
+      <c r="BV27">
+        <v>1216000.0</v>
+      </c>
+      <c r="BW27">
+        <v>1386000.0</v>
+      </c>
+      <c r="BX27">
+        <v>831000.0</v>
+      </c>
+      <c r="BY27">
+        <v>1124000.0</v>
+      </c>
+      <c r="BZ27">
+        <v>1081000.0</v>
+      </c>
+      <c r="CA27">
+        <v>1223000.0</v>
+      </c>
+      <c r="CB27">
+        <v>889000.0</v>
+      </c>
+      <c r="CC27">
+        <v>1654000.0</v>
+      </c>
+      <c r="CD27">
+        <v>819000.0</v>
+      </c>
+      <c r="CE27">
+        <v>819000.0</v>
+      </c>
+      <c r="CF27">
+        <v>697000.0</v>
+      </c>
+      <c r="CG27">
+        <v>1234000.0</v>
+      </c>
+      <c r="CH27">
+        <v>1031000.0</v>
+      </c>
+      <c r="CI27">
+        <v>1272000.0</v>
+      </c>
+      <c r="CJ27">
+        <v>775000.0</v>
+      </c>
+      <c r="CK27">
+        <v>1450000.0</v>
+      </c>
+      <c r="CL27">
+        <v>816000.0</v>
+      </c>
+      <c r="CM27">
+        <v>761000.0</v>
+      </c>
+      <c r="CN27">
+        <v>655000.0</v>
+      </c>
+      <c r="CO27">
+        <v>985000.0</v>
+      </c>
+      <c r="CP27">
+        <v>685000.0</v>
+      </c>
+      <c r="CQ27">
+        <v>1317000.0</v>
+      </c>
+      <c r="CR27">
+        <v>975000.0</v>
+      </c>
+      <c r="CS27">
+        <v>1616000.0</v>
+      </c>
+      <c r="CT27">
+        <v>1137000.0</v>
+      </c>
+      <c r="CU27">
+        <v>673000.0</v>
+      </c>
+      <c r="CV27">
+        <v>805000.0</v>
+      </c>
+      <c r="CW27">
+        <v>792000.0</v>
+      </c>
+      <c r="CX27">
+        <v>952000.0</v>
+      </c>
+      <c r="CY27">
+        <v>720000.0</v>
+      </c>
+      <c r="CZ27">
+        <v>496000.0</v>
+      </c>
+      <c r="DA27">
+        <v>467000.0</v>
+      </c>
+      <c r="DB27">
+        <v>505000.0</v>
+      </c>
+      <c r="DC27">
+        <v>720000.0</v>
+      </c>
+      <c r="DD27">
+        <v>500000.0</v>
+      </c>
+      <c r="DE27"/>
+      <c r="DF27">
+        <v>1100000.0</v>
+      </c>
+      <c r="DG27"/>
+    </row>
+    <row r="28" spans="1:111">
+      <c r="A28" t="s">
+        <v>199</v>
+      </c>
+      <c r="B28">
+        <v>17961000.0</v>
+      </c>
+      <c r="C28">
+        <v>19093000.0</v>
+      </c>
+      <c r="D28">
+        <v>16858000.0</v>
+      </c>
+      <c r="E28">
+        <v>17050000.0</v>
+      </c>
+      <c r="F28">
+        <v>16349000.0</v>
+      </c>
+      <c r="G28">
+        <v>16033000.0</v>
+      </c>
+      <c r="H28">
+        <v>15270000.0</v>
+      </c>
+      <c r="I28">
+        <v>14199000.0</v>
+      </c>
+      <c r="J28">
+        <v>14659000.0</v>
+      </c>
+      <c r="K28">
+        <v>14614000.0</v>
+      </c>
+      <c r="L28">
+        <v>14852000.0</v>
+      </c>
+      <c r="M28">
+        <v>12971000.0</v>
+      </c>
+      <c r="N28">
+        <v>14431000.0</v>
+      </c>
+      <c r="O28">
+        <v>14035000.0</v>
+      </c>
+      <c r="P28">
+        <v>14510000.0</v>
+      </c>
+      <c r="Q28">
+        <v>20131000.0</v>
+      </c>
+      <c r="R28">
+        <v>15365000.0</v>
+      </c>
+      <c r="S28">
+        <v>14800000.0</v>
+      </c>
+      <c r="T28">
+        <v>14367000.0</v>
+      </c>
+      <c r="U28">
+        <v>19611000.0</v>
+      </c>
+      <c r="V28">
+        <v>19236000.0</v>
+      </c>
+      <c r="W28">
+        <v>18630000.0</v>
+      </c>
+      <c r="X28">
+        <v>18992000.0</v>
+      </c>
+      <c r="Y28">
+        <v>18138000.0</v>
+      </c>
+      <c r="Z28">
+        <v>17631000.0</v>
+      </c>
+      <c r="AA28">
+        <v>17503000.0</v>
+      </c>
+      <c r="AB28">
+        <v>17612000.0</v>
+      </c>
+      <c r="AC28">
+        <v>17405000.0</v>
+      </c>
+      <c r="AD28">
+        <v>18706000.0</v>
+      </c>
+      <c r="AE28">
+        <v>17732000.0</v>
+      </c>
+      <c r="AF28">
+        <v>18089000.0</v>
+      </c>
+      <c r="AG28">
+        <v>17380000.0</v>
+      </c>
+      <c r="AH28">
+        <v>16112000.0</v>
+      </c>
+      <c r="AI28">
+        <v>15636000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>14711000.0</v>
+      </c>
+      <c r="AK28">
+        <v>14695000.0</v>
+      </c>
+      <c r="AL28">
+        <v>15011000.0</v>
+      </c>
+      <c r="AM28">
+        <v>14190000.0</v>
+      </c>
+      <c r="AN28">
+        <v>14362000.0</v>
+      </c>
+      <c r="AO28">
+        <v>14349000.0</v>
+      </c>
+      <c r="AP28">
+        <v>14922000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>14296000.0</v>
+      </c>
+      <c r="AR28">
+        <v>14427000.0</v>
+      </c>
+      <c r="AS28">
+        <v>15419000.0</v>
+      </c>
+      <c r="AT28">
+        <v>14953000.0</v>
+      </c>
+      <c r="AU28">
+        <v>14465000.0</v>
+      </c>
+      <c r="AV28">
+        <v>14327000.0</v>
+      </c>
+      <c r="AW28">
+        <v>15094000.0</v>
+      </c>
+      <c r="AX28">
+        <v>14380000.0</v>
+      </c>
+      <c r="AY28">
+        <v>14147000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>14101000.0</v>
+      </c>
+      <c r="BA28">
+        <v>15936000.0</v>
+      </c>
+      <c r="BB28">
+        <v>15537000.0</v>
+      </c>
+      <c r="BC28">
+        <v>15503000.0</v>
+      </c>
+      <c r="BD28">
+        <v>15493000.0</v>
+      </c>
+      <c r="BE28">
+        <v>2943000.0</v>
+      </c>
+      <c r="BF28">
+        <v>14568000.0</v>
+      </c>
+      <c r="BG28">
+        <v>13504000.0</v>
+      </c>
+      <c r="BH28">
+        <v>13509000.0</v>
+      </c>
+      <c r="BI28">
+        <v>27298000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>18615000.0</v>
+      </c>
+      <c r="BK28">
+        <v>17311000.0</v>
+      </c>
+      <c r="BL28">
+        <v>16914000.0</v>
+      </c>
+      <c r="BM28">
+        <v>17094000.0</v>
+      </c>
+      <c r="BN28">
+        <v>16396000.0</v>
+      </c>
+      <c r="BO28">
+        <v>16506000.0</v>
+      </c>
+      <c r="BP28">
+        <v>16288000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>13335000.0</v>
+      </c>
+      <c r="BR28">
+        <v>20540000.0</v>
+      </c>
+      <c r="BS28">
+        <v>11531000.0</v>
+      </c>
+      <c r="BT28">
+        <v>12043000.0</v>
+      </c>
+      <c r="BU28">
+        <v>11769000.0</v>
+      </c>
+      <c r="BV28">
+        <v>11630000.0</v>
+      </c>
+      <c r="BW28">
+        <v>10273000.0</v>
+      </c>
+      <c r="BX28">
+        <v>10435000.0</v>
+      </c>
+      <c r="BY28">
+        <v>10058000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>10717000.0</v>
+      </c>
+      <c r="CA28">
+        <v>10373000.0</v>
+      </c>
+      <c r="CB28">
+        <v>10121000.0</v>
+      </c>
+      <c r="CC28">
+        <v>9843000.0</v>
+      </c>
+      <c r="CD28">
+        <v>10063000.0</v>
+      </c>
+      <c r="CE28">
+        <v>10063000.0</v>
+      </c>
+      <c r="CF28">
+        <v>9935000.0</v>
+      </c>
+      <c r="CG28">
+        <v>10383000.0</v>
+      </c>
+      <c r="CH28">
+        <v>9889000.0</v>
+      </c>
+      <c r="CI28">
+        <v>10054000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>10122000.0</v>
+      </c>
+      <c r="CK28">
+        <v>9160000.0</v>
+      </c>
+      <c r="CL28">
+        <v>10205000.0</v>
+      </c>
+      <c r="CM28">
+        <v>10910000.0</v>
+      </c>
+      <c r="CN28">
+        <v>11634000.0</v>
+      </c>
+      <c r="CO28">
+        <v>9525000.0</v>
+      </c>
+      <c r="CP28">
+        <v>9723000.0</v>
+      </c>
+      <c r="CQ28">
+        <v>9907000.0</v>
+      </c>
+      <c r="CR28">
+        <v>10392000.0</v>
+      </c>
+      <c r="CS28">
+        <v>9719000.0</v>
+      </c>
+      <c r="CT28">
+        <v>10302000.0</v>
+      </c>
+      <c r="CU28">
+        <v>9413000.0</v>
+      </c>
+      <c r="CV28">
+        <v>9409000.0</v>
+      </c>
+      <c r="CW28">
+        <v>8960000.0</v>
+      </c>
+      <c r="CX28">
+        <v>9302000.0</v>
+      </c>
+      <c r="CY28">
+        <v>8825000.0</v>
+      </c>
+      <c r="CZ28">
+        <v>9031000.0</v>
+      </c>
+      <c r="DA28">
+        <v>9117000.0</v>
+      </c>
+      <c r="DB28">
+        <v>11199000.0</v>
+      </c>
+      <c r="DC28">
+        <v>8063000.0</v>
+      </c>
+      <c r="DD28">
+        <v>8200000.0</v>
+      </c>
+      <c r="DE28"/>
+      <c r="DF28">
+        <v>7300000.0</v>
+      </c>
+      <c r="DG28"/>
+    </row>
+    <row r="29" spans="1:111">
+      <c r="A29" t="s">
+        <v>200</v>
+      </c>
+      <c r="B29">
+        <v>5672000.0</v>
+      </c>
+      <c r="C29">
+        <v>4931000.0</v>
+      </c>
+      <c r="D29">
+        <v>4910000.0</v>
+      </c>
+      <c r="E29">
+        <v>4224000.0</v>
+      </c>
+      <c r="F29">
+        <v>3251000.0</v>
+      </c>
+      <c r="G29">
+        <v>3854000.0</v>
+      </c>
+      <c r="H29">
+        <v>3667000.0</v>
+      </c>
+      <c r="I29">
+        <v>7150000.0</v>
+      </c>
+      <c r="J29">
+        <v>5963000.0</v>
+      </c>
+      <c r="K29">
+        <v>3455000.0</v>
+      </c>
+      <c r="L29">
+        <v>-475000.0</v>
+      </c>
+      <c r="M29">
+        <v>-45736000.0</v>
+      </c>
+      <c r="N29">
+        <v>1602000.0</v>
+      </c>
+      <c r="O29">
+        <v>3331000.0</v>
+      </c>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
+      <c r="DE29"/>
+      <c r="DF29"/>
+      <c r="DG29"/>
+    </row>
+    <row r="30" spans="1:111">
+      <c r="A30" t="s">
+        <v>201</v>
+      </c>
+      <c r="B30">
+        <v>30909000.0</v>
+      </c>
+      <c r="C30">
+        <v>30274000.0</v>
+      </c>
+      <c r="D30">
+        <v>29760000.0</v>
+      </c>
+      <c r="E30">
+        <v>30360000.0</v>
+      </c>
+      <c r="F30">
+        <v>28849000.0</v>
+      </c>
+      <c r="G30">
+        <v>28661000.0</v>
+      </c>
+      <c r="H30">
+        <v>26557000.0</v>
+      </c>
+      <c r="I30">
+        <v>26456000.0</v>
+      </c>
+      <c r="J30">
+        <v>27224000.0</v>
+      </c>
+      <c r="K30">
+        <v>27578000.0</v>
+      </c>
+      <c r="L30">
+        <v>27966000.0</v>
+      </c>
+      <c r="M30">
+        <v>27416000.0</v>
+      </c>
+      <c r="N30">
+        <v>28721000.0</v>
+      </c>
+      <c r="O30">
+        <v>27941000.0</v>
+      </c>
+      <c r="P30">
+        <v>27162000.0</v>
+      </c>
+      <c r="Q30">
+        <v>29060000.0</v>
+      </c>
+      <c r="R30">
+        <v>27726000.0</v>
+      </c>
+      <c r="S30">
+        <v>27271000.0</v>
+      </c>
+      <c r="T30">
+        <v>25997000.0</v>
+      </c>
+      <c r="U30">
+        <v>27609000.0</v>
+      </c>
+      <c r="V30">
+        <v>26909000.0</v>
+      </c>
+      <c r="W30">
+        <v>27237000.0</v>
+      </c>
+      <c r="X30">
+        <v>26301000.0</v>
+      </c>
+      <c r="Y30">
+        <v>26372000.0</v>
+      </c>
+      <c r="Z30">
+        <v>25467000.0</v>
+      </c>
+      <c r="AA30">
+        <v>25486000.0</v>
+      </c>
+      <c r="AB30">
+        <v>25789000.0</v>
+      </c>
+      <c r="AC30">
+        <v>25734000.0</v>
+      </c>
+      <c r="AD30">
+        <v>27010000.0</v>
+      </c>
+      <c r="AE30">
+        <v>25676000.0</v>
+      </c>
+      <c r="AF30">
+        <v>26046000.0</v>
+      </c>
+      <c r="AG30">
+        <v>25293000.0</v>
+      </c>
+      <c r="AH30">
+        <v>23074000.0</v>
+      </c>
+      <c r="AI30">
+        <v>22285000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>20629000.0</v>
+      </c>
+      <c r="AK30">
+        <v>22113000.0</v>
+      </c>
+      <c r="AL30">
+        <v>21341000.0</v>
+      </c>
+      <c r="AM30">
+        <v>20709000.0</v>
+      </c>
+      <c r="AN30">
+        <v>20211000.0</v>
+      </c>
+      <c r="AO30">
+        <v>21439000.0</v>
+      </c>
+      <c r="AP30">
+        <v>21157000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>20709000.0</v>
+      </c>
+      <c r="AR30">
+        <v>21543000.0</v>
+      </c>
+      <c r="AS30">
+        <v>22742000.0</v>
+      </c>
+      <c r="AT30">
+        <v>21179000.0</v>
+      </c>
+      <c r="AU30">
+        <v>20237000.0</v>
+      </c>
+      <c r="AV30">
+        <v>20222000.0</v>
+      </c>
+      <c r="AW30">
+        <v>22189000.0</v>
+      </c>
+      <c r="AX30">
+        <v>20507000.0</v>
+      </c>
+      <c r="AY30">
+        <v>20242000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>20304000.0</v>
+      </c>
+      <c r="BA30">
+        <v>24047000.0</v>
+      </c>
+      <c r="BB30">
+        <v>22316000.0</v>
+      </c>
+      <c r="BC30">
+        <v>21833000.0</v>
+      </c>
+      <c r="BD30">
+        <v>23215000.0</v>
+      </c>
+      <c r="BE30">
+        <v>18753000.0</v>
+      </c>
+      <c r="BF30">
+        <v>21548000.0</v>
+      </c>
+      <c r="BG30">
+        <v>20724000.0</v>
+      </c>
+      <c r="BH30">
+        <v>20837000.0</v>
+      </c>
+      <c r="BI30">
+        <v>23022000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>23102000.0</v>
+      </c>
+      <c r="BK30">
+        <v>22855000.0</v>
+      </c>
+      <c r="BL30">
+        <v>63338000.0</v>
+      </c>
+      <c r="BM30">
+        <v>23257000.0</v>
+      </c>
+      <c r="BN30">
+        <v>20624000.0</v>
+      </c>
+      <c r="BO30">
+        <v>23100000.0</v>
+      </c>
+      <c r="BP30">
+        <v>22749000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>22989000.0</v>
+      </c>
+      <c r="BR30">
+        <v>26411000.0</v>
+      </c>
+      <c r="BS30">
+        <v>21995000.0</v>
+      </c>
+      <c r="BT30">
+        <v>22187000.0</v>
+      </c>
+      <c r="BU30">
+        <v>21795000.0</v>
+      </c>
+      <c r="BV30">
+        <v>19836000.0</v>
+      </c>
+      <c r="BW30">
+        <v>20907000.0</v>
+      </c>
+      <c r="BX30">
+        <v>19451000.0</v>
+      </c>
+      <c r="BY30">
+        <v>19938000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>20136000.0</v>
+      </c>
+      <c r="CA30">
+        <v>20064000.0</v>
+      </c>
+      <c r="CB30">
+        <v>17831000.0</v>
+      </c>
+      <c r="CC30">
+        <v>19623000.0</v>
+      </c>
+      <c r="CD30">
+        <v>18174000.0</v>
+      </c>
+      <c r="CE30">
+        <v>18166000.0</v>
+      </c>
+      <c r="CF30">
+        <v>17592000.0</v>
+      </c>
+      <c r="CG30">
+        <v>19496000.0</v>
+      </c>
+      <c r="CH30">
+        <v>18770000.0</v>
+      </c>
+      <c r="CI30">
+        <v>18010000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>17603000.0</v>
+      </c>
+      <c r="CK30">
+        <v>253138000.0</v>
+      </c>
+      <c r="CL30">
+        <v>17709000.0</v>
+      </c>
+      <c r="CM30">
+        <v>18458000.0</v>
+      </c>
+      <c r="CN30">
+        <v>19692000.0</v>
+      </c>
+      <c r="CO30">
+        <v>18625000.0</v>
+      </c>
+      <c r="CP30">
+        <v>18264000.0</v>
+      </c>
+      <c r="CQ30">
+        <v>17959000.0</v>
+      </c>
+      <c r="CR30">
+        <v>18076000.0</v>
+      </c>
+      <c r="CS30">
+        <v>18339000.0</v>
+      </c>
+      <c r="CT30">
+        <v>17792000.0</v>
+      </c>
+      <c r="CU30">
+        <v>16332000.0</v>
+      </c>
+      <c r="CV30">
+        <v>16206000.0</v>
+      </c>
+      <c r="CW30">
+        <v>16298000.0</v>
+      </c>
+      <c r="CX30">
+        <v>16651000.0</v>
+      </c>
+      <c r="CY30">
+        <v>15244000.0</v>
+      </c>
+      <c r="CZ30">
+        <v>15075000.0</v>
+      </c>
+      <c r="DA30">
+        <v>15521000.0</v>
+      </c>
+      <c r="DB30">
+        <v>16978000.0</v>
+      </c>
+      <c r="DC30">
+        <v>14289000.0</v>
+      </c>
+      <c r="DD30">
+        <v>14900000.0</v>
+      </c>
+      <c r="DE30">
+        <v>156600000.0</v>
+      </c>
+      <c r="DF30">
+        <v>13700000.0</v>
+      </c>
+      <c r="DG30"/>
+    </row>
+    <row r="31" spans="1:111">
+      <c r="A31" t="s">
+        <v>202</v>
+      </c>
+      <c r="B31">
+        <v>6668000.0</v>
+      </c>
+      <c r="C31">
+        <v>50293000.0</v>
+      </c>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31">
+        <v>-77702000.0</v>
+      </c>
+      <c r="I31"/>
+      <c r="J31">
+        <v>-4660000.0</v>
+      </c>
+      <c r="K31">
+        <v>-5433000.0</v>
+      </c>
+      <c r="L31">
+        <v>-5426000.0</v>
+      </c>
+      <c r="M31">
+        <v>-50985000.0</v>
+      </c>
+      <c r="N31">
+        <v>-4469000.0</v>
+      </c>
+      <c r="O31">
+        <v>-4521000.0</v>
+      </c>
+      <c r="P31">
+        <v>-4065000.0</v>
+      </c>
+      <c r="Q31">
+        <v>160607000.0</v>
+      </c>
+      <c r="R31">
+        <v>-4183000.0</v>
+      </c>
+      <c r="S31">
+        <v>-3955000.0</v>
+      </c>
+      <c r="T31">
+        <v>-3623000.0</v>
+      </c>
+      <c r="U31">
+        <v>-2884000.0</v>
+      </c>
+      <c r="V31">
+        <v>-3686000.0</v>
+      </c>
+      <c r="W31">
+        <v>-9187000.0</v>
+      </c>
+      <c r="X31">
+        <v>-4055000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-4282000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-3785000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-3261000.0</v>
+      </c>
+      <c r="AB31"/>
+      <c r="AC31">
+        <v>-2844000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-4225000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-3650000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-4750000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-5007000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-4480000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-4191000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-2058000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-888000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-4040000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-1940000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-4327000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-5806000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-5578000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-6346000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-5832000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-6371000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-5370000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-6064000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-6316000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-5744000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-5657000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-5273000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-6214000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-6036000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-1107000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-1116000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-1114000.0</v>
+      </c>
+      <c r="BE31">
+        <v>27548000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-34457000.0</v>
+      </c>
+      <c r="BG31">
+        <v>-35808000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-39453000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-42729000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-43775000.0</v>
+      </c>
+      <c r="BK31">
+        <v>-44385000.0</v>
+      </c>
+      <c r="BL31">
+        <v>-17666000.0</v>
+      </c>
+      <c r="BM31">
+        <v>-48831000.0</v>
+      </c>
+      <c r="BN31">
+        <v>-50598000.0</v>
+      </c>
+      <c r="BO31">
+        <v>-51024000.0</v>
+      </c>
+      <c r="BP31">
+        <v>-54033000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>-56460000.0</v>
+      </c>
+      <c r="BR31">
+        <v>-57156000.0</v>
+      </c>
+      <c r="BS31">
+        <v>-58473000.0</v>
+      </c>
+      <c r="BT31">
+        <v>-64055000.0</v>
+      </c>
+      <c r="BU31">
+        <v>-65319000.0</v>
+      </c>
+      <c r="BV31">
+        <v>-66104000.0</v>
+      </c>
+      <c r="BW31">
+        <v>-70814000.0</v>
+      </c>
+      <c r="BX31">
+        <v>-74401000.0</v>
+      </c>
+      <c r="BY31">
+        <v>-76185000.0</v>
+      </c>
+      <c r="BZ31">
+        <v>-75710000.0</v>
+      </c>
+      <c r="CA31">
+        <v>-75876000.0</v>
+      </c>
+      <c r="CB31">
+        <v>-77339000.0</v>
+      </c>
+      <c r="CC31">
+        <v>-76095000.0</v>
+      </c>
+      <c r="CD31">
+        <v>-71663000.0</v>
+      </c>
+      <c r="CE31">
+        <v>-68143000.0</v>
+      </c>
+      <c r="CF31">
+        <v>-68004000.0</v>
+      </c>
+      <c r="CG31">
+        <v>-65093000.0</v>
+      </c>
+      <c r="CH31">
+        <v>-61571000.0</v>
+      </c>
+      <c r="CI31">
+        <v>-59339000.0</v>
+      </c>
+      <c r="CJ31">
+        <v>-58198000.0</v>
+      </c>
+      <c r="CK31">
+        <v>-209082000.0</v>
+      </c>
+      <c r="CL31">
+        <v>-67249000.0</v>
+      </c>
+      <c r="CM31">
+        <v>-67442000.0</v>
+      </c>
+      <c r="CN31">
+        <v>-74646000.0</v>
+      </c>
+      <c r="CO31">
+        <v>-77734000.0</v>
+      </c>
+      <c r="CP31">
+        <v>-79614000.0</v>
+      </c>
+      <c r="CQ31">
+        <v>-82553000.0</v>
+      </c>
+      <c r="CR31">
+        <v>-86947000.0</v>
+      </c>
+      <c r="CS31">
+        <v>-89863000.0</v>
+      </c>
+      <c r="CT31">
+        <v>-91159000.0</v>
+      </c>
+      <c r="CU31">
+        <v>-92226000.0</v>
+      </c>
+      <c r="CV31">
+        <v>-97495000.0</v>
+      </c>
+      <c r="CW31">
+        <v>-100943000.0</v>
+      </c>
+      <c r="CX31">
+        <v>-102523000.0</v>
+      </c>
+      <c r="CY31">
+        <v>-102341000.0</v>
+      </c>
+      <c r="CZ31">
+        <v>-104651000.0</v>
+      </c>
+      <c r="DA31">
+        <v>-102138000.0</v>
+      </c>
+      <c r="DB31">
+        <v>-92652000.0</v>
+      </c>
+      <c r="DC31">
+        <v>-82172000.0</v>
+      </c>
+      <c r="DD31">
+        <v>-73200000.0</v>
+      </c>
+      <c r="DE31"/>
+      <c r="DF31">
+        <v>36000000.0</v>
+      </c>
+      <c r="DG31"/>
+    </row>
+    <row r="32" spans="1:111">
+      <c r="A32" t="s">
+        <v>203</v>
+      </c>
+      <c r="B32">
+        <v>105119000.0</v>
+      </c>
+      <c r="C32">
+        <v>110019000.0</v>
+      </c>
+      <c r="D32">
+        <v>110752000.0</v>
+      </c>
+      <c r="E32">
+        <v>109177000.0</v>
+      </c>
+      <c r="F32">
+        <v>104251000.0</v>
+      </c>
+      <c r="G32">
+        <v>102249000.0</v>
+      </c>
+      <c r="H32">
+        <v>101724000.0</v>
+      </c>
+      <c r="I32">
+        <v>101069000.0</v>
+      </c>
+      <c r="J32">
+        <v>98978000.0</v>
+      </c>
+      <c r="K32">
+        <v>97065000.0</v>
+      </c>
+      <c r="L32">
+        <v>82256000.0</v>
+      </c>
+      <c r="M32">
+        <v>-100223000.0</v>
+      </c>
+      <c r="N32">
+        <v>95843000.0</v>
+      </c>
+      <c r="O32">
+        <v>93939000.0</v>
+      </c>
+      <c r="P32">
+        <v>96081000.0</v>
+      </c>
+      <c r="Q32">
+        <v>88486000.0</v>
+      </c>
+      <c r="R32">
+        <v>74863000.0</v>
+      </c>
+      <c r="S32">
+        <v>68949000.0</v>
+      </c>
+      <c r="T32">
+        <v>67275000.0</v>
+      </c>
+      <c r="U32">
+        <v>68433000.0</v>
+      </c>
+      <c r="V32">
+        <v>66415000.0</v>
+      </c>
+      <c r="W32">
+        <v>71395000.0</v>
+      </c>
+      <c r="X32">
+        <v>72511000.0</v>
+      </c>
+      <c r="Y32">
+        <v>75787000.0</v>
+      </c>
+      <c r="Z32">
+        <v>78123000.0</v>
+      </c>
+      <c r="AA32">
+        <v>82948000.0</v>
+      </c>
+      <c r="AB32">
+        <v>84829000.0</v>
+      </c>
+      <c r="AC32">
+        <v>88548000.0</v>
+      </c>
+      <c r="AD32">
+        <v>87204000.0</v>
+      </c>
+      <c r="AE32">
+        <v>86573000.0</v>
+      </c>
+      <c r="AF32">
+        <v>87109000.0</v>
+      </c>
+      <c r="AG32">
+        <v>81669000.0</v>
+      </c>
+      <c r="AH32">
+        <v>86148000.0</v>
+      </c>
+      <c r="AI32">
+        <v>85894000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>84595000.0</v>
+      </c>
+      <c r="AK32">
+        <v>85103000.0</v>
+      </c>
+      <c r="AL32">
+        <v>83786000.0</v>
+      </c>
+      <c r="AM32">
+        <v>82005000.0</v>
+      </c>
+      <c r="AN32">
+        <v>79204000.0</v>
+      </c>
+      <c r="AO32">
+        <v>78763000.0</v>
+      </c>
+      <c r="AP32">
+        <v>78786000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>79541000.0</v>
+      </c>
+      <c r="AR32">
+        <v>77878000.0</v>
+      </c>
+      <c r="AS32">
+        <v>77352000.0</v>
+      </c>
+      <c r="AT32">
+        <v>77392000.0</v>
+      </c>
+      <c r="AU32">
+        <v>76532000.0</v>
+      </c>
+      <c r="AV32">
+        <v>77237000.0</v>
+      </c>
+      <c r="AW32">
+        <v>78990000.0</v>
+      </c>
+      <c r="AX32">
+        <v>75667000.0</v>
+      </c>
+      <c r="AY32">
+        <v>75998000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>75251000.0</v>
+      </c>
+      <c r="BA32">
+        <v>76639000.0</v>
+      </c>
+      <c r="BB32">
+        <v>78210000.0</v>
+      </c>
+      <c r="BC32">
+        <v>79540000.0</v>
+      </c>
+      <c r="BD32">
+        <v>81918000.0</v>
+      </c>
+      <c r="BE32">
+        <v>79753000.0</v>
+      </c>
+      <c r="BF32">
+        <v>85368000.0</v>
+      </c>
+      <c r="BG32">
+        <v>88201000.0</v>
+      </c>
+      <c r="BH32">
+        <v>89749000.0</v>
+      </c>
+      <c r="BI32">
+        <v>93028000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>94183000.0</v>
+      </c>
+      <c r="BK32">
+        <v>91085000.0</v>
+      </c>
+      <c r="BL32">
+        <v>93564000.0</v>
+      </c>
+      <c r="BM32">
+        <v>96962000.0</v>
+      </c>
+      <c r="BN32">
+        <v>99239000.0</v>
+      </c>
+      <c r="BO32">
+        <v>100243000.0</v>
+      </c>
+      <c r="BP32">
+        <v>112018000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>106845000.0</v>
+      </c>
+      <c r="BR32">
+        <v>111310000.0</v>
+      </c>
+      <c r="BS32">
+        <v>111271000.0</v>
+      </c>
+      <c r="BT32">
+        <v>111915000.0</v>
+      </c>
+      <c r="BU32">
+        <v>112766000.0</v>
+      </c>
+      <c r="BV32">
+        <v>110130000.0</v>
+      </c>
+      <c r="BW32">
+        <v>109798000.0</v>
+      </c>
+      <c r="BX32">
+        <v>108139000.0</v>
+      </c>
+      <c r="BY32">
+        <v>106697000.0</v>
+      </c>
+      <c r="BZ32">
+        <v>107434000.0</v>
+      </c>
+      <c r="CA32">
+        <v>110048000.0</v>
+      </c>
+      <c r="CB32">
+        <v>111581000.0</v>
+      </c>
+      <c r="CC32">
+        <v>112009000.0</v>
+      </c>
+      <c r="CD32">
+        <v>108496000.0</v>
+      </c>
+      <c r="CE32">
+        <v>108488000.0</v>
+      </c>
+      <c r="CF32">
+        <v>107702000.0</v>
+      </c>
+      <c r="CG32">
+        <v>105743000.0</v>
+      </c>
+      <c r="CH32">
+        <v>106399000.0</v>
+      </c>
+      <c r="CI32">
+        <v>105698000.0</v>
+      </c>
+      <c r="CJ32">
+        <v>105615000.0</v>
+      </c>
+      <c r="CK32">
+        <v>103405000.0</v>
+      </c>
+      <c r="CL32">
+        <v>100866000.0</v>
+      </c>
+      <c r="CM32">
+        <v>102020000.0</v>
+      </c>
+      <c r="CN32">
+        <v>102086000.0</v>
+      </c>
+      <c r="CO32">
+        <v>101133000.0</v>
+      </c>
+      <c r="CP32">
+        <v>110247000.0</v>
+      </c>
+      <c r="CQ32">
+        <v>120861000.0</v>
+      </c>
+      <c r="CR32">
+        <v>152821000.0</v>
+      </c>
+      <c r="CS32">
+        <v>151121000.0</v>
+      </c>
+      <c r="CT32">
+        <v>143721000.0</v>
+      </c>
+      <c r="CU32">
+        <v>144328000.0</v>
+      </c>
+      <c r="CV32">
+        <v>147462000.0</v>
+      </c>
+      <c r="CW32">
+        <v>148927000.0</v>
+      </c>
+      <c r="CX32">
+        <v>148803000.0</v>
+      </c>
+      <c r="CY32">
+        <v>148836000.0</v>
+      </c>
+      <c r="CZ32">
+        <v>150511000.0</v>
+      </c>
+      <c r="DA32">
+        <v>148691000.0</v>
+      </c>
+      <c r="DB32">
+        <v>139743000.0</v>
+      </c>
+      <c r="DC32">
+        <v>127321000.0</v>
+      </c>
+      <c r="DD32">
+        <v>117400000.0</v>
+      </c>
+      <c r="DE32">
+        <v>409500000.0</v>
+      </c>
+      <c r="DF32">
+        <v>103500000.0</v>
+      </c>
+      <c r="DG32"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AC30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:29">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29">
+      <c r="A2" t="s">
+        <v>204</v>
+      </c>
+      <c r="B2">
+        <v>217307000.0</v>
+      </c>
+      <c r="C2">
+        <v>245605000.0</v>
+      </c>
+      <c r="D2">
+        <v>103977000.0</v>
+      </c>
+      <c r="E2">
+        <v>70292000.0</v>
+      </c>
+      <c r="F2">
+        <v>239708000.0</v>
+      </c>
+      <c r="G2">
+        <v>253700000.0</v>
+      </c>
+      <c r="H2">
+        <v>139055000.0</v>
+      </c>
+      <c r="I2">
+        <v>351659000.0</v>
+      </c>
+      <c r="J2">
+        <v>281764000.0</v>
+      </c>
+      <c r="K2">
+        <v>772632000.0</v>
+      </c>
+      <c r="L2">
+        <v>810840000.0</v>
+      </c>
+      <c r="M2">
+        <v>113886000.0</v>
+      </c>
+      <c r="N2">
+        <v>141705000.0</v>
+      </c>
+      <c r="O2">
+        <v>121070000.0</v>
+      </c>
+      <c r="P2">
+        <v>65217000.0</v>
+      </c>
+      <c r="Q2">
+        <v>41154000.0</v>
+      </c>
+      <c r="R2">
+        <v>87138000.0</v>
+      </c>
+      <c r="S2">
+        <v>162791000.0</v>
+      </c>
+      <c r="T2">
+        <v>183242000.0</v>
+      </c>
+      <c r="U2">
+        <v>58566000.0</v>
+      </c>
+      <c r="V2">
+        <v>171526000.0</v>
+      </c>
+      <c r="W2">
+        <v>41918000.0</v>
+      </c>
+      <c r="X2">
+        <v>452341000.0</v>
+      </c>
+      <c r="Y2">
+        <v>153462000.0</v>
+      </c>
+      <c r="Z2">
+        <v>133034000.0</v>
+      </c>
+      <c r="AA2">
+        <v>22275000.0</v>
+      </c>
+      <c r="AB2">
+        <v>24500000.0</v>
+      </c>
+      <c r="AC2">
+        <v>31188000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:29">
+      <c r="A3" t="s">
+        <v>205</v>
+      </c>
+      <c r="B3">
+        <v>5202000</v>
+      </c>
+      <c r="C3">
+        <v>7184000</v>
+      </c>
+      <c r="D3">
+        <v>5462000</v>
+      </c>
+      <c r="E3">
+        <v>5557000</v>
+      </c>
+      <c r="F3">
+        <v>9410000</v>
+      </c>
+      <c r="G3">
+        <v>14742000</v>
+      </c>
+      <c r="H3">
+        <v>11732000</v>
+      </c>
+      <c r="I3">
+        <v>11761000</v>
+      </c>
+      <c r="J3">
+        <v>9128000</v>
+      </c>
+      <c r="K3">
+        <v>14854000</v>
+      </c>
+      <c r="L3">
+        <v>12022000</v>
+      </c>
+      <c r="M3">
+        <v>7227000</v>
+      </c>
+      <c r="N3">
+        <v>18769000</v>
+      </c>
+      <c r="O3">
+        <v>12617000</v>
+      </c>
+      <c r="P3">
+        <v>12751000</v>
+      </c>
+      <c r="Q3">
+        <v>8183000</v>
+      </c>
+      <c r="R3">
+        <v>13053000</v>
+      </c>
+      <c r="S3">
+        <v>8721000</v>
+      </c>
+      <c r="T3">
+        <v>4625000</v>
+      </c>
+      <c r="U3">
+        <v>2677000</v>
+      </c>
+      <c r="V3">
+        <v>2646000</v>
+      </c>
+      <c r="W3">
+        <v>2194000</v>
+      </c>
+      <c r="X3">
+        <v>6638000</v>
+      </c>
+      <c r="Y3">
+        <v>4514000</v>
+      </c>
+      <c r="Z3">
+        <v>2092000</v>
+      </c>
+      <c r="AA3">
+        <v>3575000</v>
+      </c>
+      <c r="AB3">
+        <v>4400000</v>
+      </c>
+      <c r="AC3">
+        <v>5632000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="A4" t="s">
+        <v>206</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" t="s">
+        <v>207</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" t="s">
+        <v>208</v>
+      </c>
+      <c r="B6">
+        <v>35136000.0</v>
+      </c>
+      <c r="C6">
+        <v>-28298000.0</v>
+      </c>
+      <c r="D6">
+        <v>-462794000.0</v>
+      </c>
+      <c r="E6">
+        <v>-21098000.0</v>
+      </c>
+      <c r="F6">
+        <v>-169416000.0</v>
+      </c>
+      <c r="G6">
+        <v>-13992000.0</v>
+      </c>
+      <c r="H6">
+        <v>114645000.0</v>
+      </c>
+      <c r="I6">
+        <v>-212604000.0</v>
+      </c>
+      <c r="J6">
+        <v>69895000.0</v>
+      </c>
+      <c r="K6">
+        <v>-490868000.0</v>
+      </c>
+      <c r="L6">
+        <v>-38208000.0</v>
+      </c>
+      <c r="M6">
+        <v>696954000.0</v>
+      </c>
+      <c r="N6">
+        <v>-27819000.0</v>
+      </c>
+      <c r="O6">
+        <v>20635000.0</v>
+      </c>
+      <c r="P6">
+        <v>55853000.0</v>
+      </c>
+      <c r="Q6">
+        <v>24063000.0</v>
+      </c>
+      <c r="R6">
+        <v>-45984000.0</v>
+      </c>
+      <c r="S6">
+        <v>-75653000.0</v>
+      </c>
+      <c r="T6">
+        <v>-20451000.0</v>
+      </c>
+      <c r="U6">
+        <v>124676000.0</v>
+      </c>
+      <c r="V6">
+        <v>-112960000.0</v>
+      </c>
+      <c r="W6">
+        <v>129608000.0</v>
+      </c>
+      <c r="X6">
+        <v>-410423000.0</v>
+      </c>
+      <c r="Y6">
+        <v>298879000.0</v>
+      </c>
+      <c r="Z6">
+        <v>20428000.0</v>
+      </c>
+      <c r="AA6">
+        <v>110759000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-2200000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-6734000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29">
+      <c r="A7" t="s">
+        <v>209</v>
+      </c>
+      <c r="B7">
+        <v>-15936000.0</v>
+      </c>
+      <c r="C7">
+        <v>-18315000.0</v>
+      </c>
+      <c r="D7">
+        <v>-1285000.0</v>
+      </c>
+      <c r="E7">
+        <v>5691000.0</v>
+      </c>
+      <c r="F7">
+        <v>-1450000.0</v>
+      </c>
+      <c r="G7">
+        <v>1648000.0</v>
+      </c>
+      <c r="H7">
+        <v>-21323000.0</v>
+      </c>
+      <c r="I7">
+        <v>9512000.0</v>
+      </c>
+      <c r="J7">
+        <v>-10833000.0</v>
+      </c>
+      <c r="K7">
+        <v>-3652000.0</v>
+      </c>
+      <c r="L7">
+        <v>-3711000.0</v>
+      </c>
+      <c r="M7">
+        <v>-6196000.0</v>
+      </c>
+      <c r="N7">
+        <v>819000.0</v>
+      </c>
+      <c r="O7">
+        <v>-2486000.0</v>
+      </c>
+      <c r="P7">
+        <v>9120000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-33390000.0</v>
+      </c>
+      <c r="R7">
+        <v>700000.0</v>
+      </c>
+      <c r="S7">
+        <v>13264000.0</v>
+      </c>
+      <c r="T7">
+        <v>392768000.0</v>
+      </c>
+      <c r="U7">
+        <v>-3265000.0</v>
+      </c>
+      <c r="V7">
+        <v>3758000.0</v>
+      </c>
+      <c r="W7">
+        <v>6315000.0</v>
+      </c>
+      <c r="X7">
+        <v>-5693000.0</v>
+      </c>
+      <c r="Y7">
+        <v>5741000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-6629000.0</v>
+      </c>
+      <c r="AA7">
+        <v>10741000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-1100000.0</v>
+      </c>
+      <c r="AC7">
+        <v>7729000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
+      <c r="A8" t="s">
+        <v>210</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
+      <c r="A9" t="s">
+        <v>211</v>
+      </c>
+      <c r="B9">
+        <v>114000.0</v>
+      </c>
+      <c r="C9">
+        <v>8139000.0</v>
+      </c>
+      <c r="D9">
+        <v>-7303000.0</v>
+      </c>
+      <c r="E9">
+        <v>-2197000.0</v>
+      </c>
+      <c r="F9"/>
+      <c r="G9">
+        <v>-63000.0</v>
+      </c>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
+        <v>2496000.0</v>
+      </c>
+      <c r="O9">
+        <v>3224000.0</v>
+      </c>
+      <c r="P9">
+        <v>904000.0</v>
+      </c>
+      <c r="Q9">
+        <v>2420000.0</v>
+      </c>
+      <c r="R9">
+        <v>1064000.0</v>
+      </c>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9">
+        <v>3916000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
+      <c r="A10" t="s">
+        <v>212</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+    </row>
+    <row r="11" spans="1:29">
+      <c r="A11" t="s">
+        <v>213</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>-8231000.0</v>
+      </c>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+    </row>
+    <row r="12" spans="1:29">
+      <c r="A12" t="s">
+        <v>214</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-5384000.0</v>
+      </c>
+      <c r="F12">
+        <v>-12697000.0</v>
+      </c>
+      <c r="G12">
+        <v>15104000.0</v>
+      </c>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+    </row>
+    <row r="13" spans="1:29">
+      <c r="A13" t="s">
+        <v>215</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>7888000.0</v>
+      </c>
+      <c r="F13">
+        <v>-1555000.0</v>
+      </c>
+      <c r="G13">
+        <v>9105000.0</v>
+      </c>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+    </row>
+    <row r="14" spans="1:29">
+      <c r="A14" t="s">
+        <v>216</v>
+      </c>
+      <c r="B14">
+        <v>7719000.0</v>
+      </c>
+      <c r="C14">
+        <v>8703000.0</v>
+      </c>
+      <c r="D14">
+        <v>45000.0</v>
+      </c>
+      <c r="E14">
+        <v>10737000.0</v>
+      </c>
+      <c r="F14">
+        <v>10950000.0</v>
+      </c>
+      <c r="G14">
+        <v>11097000.0</v>
+      </c>
+      <c r="H14">
+        <v>11459000.0</v>
+      </c>
+      <c r="I14">
+        <v>8692000.0</v>
+      </c>
+      <c r="J14">
+        <v>7796000.0</v>
+      </c>
+      <c r="K14">
+        <v>7141000.0</v>
+      </c>
+      <c r="L14">
+        <v>6844000.0</v>
+      </c>
+      <c r="M14">
+        <v>6316000.0</v>
+      </c>
+      <c r="N14">
+        <v>5447000.0</v>
+      </c>
+      <c r="O14">
+        <v>4951000.0</v>
+      </c>
+      <c r="P14">
+        <v>4397000.0</v>
+      </c>
+      <c r="Q14">
+        <v>4584000.0</v>
+      </c>
+      <c r="R14">
+        <v>5132000.0</v>
+      </c>
+      <c r="S14">
+        <v>6145000.0</v>
+      </c>
+      <c r="T14">
+        <v>4390000.0</v>
+      </c>
+      <c r="U14">
+        <v>9967000.0</v>
+      </c>
+      <c r="V14">
+        <v>15222000.0</v>
+      </c>
+      <c r="W14">
+        <v>28437000.0</v>
+      </c>
+      <c r="X14">
+        <v>31050000.0</v>
+      </c>
+      <c r="Y14">
+        <v>3055000.0</v>
+      </c>
+      <c r="Z14">
+        <v>7384000.0</v>
+      </c>
+      <c r="AA14">
+        <v>1298000.0</v>
+      </c>
+      <c r="AB14">
+        <v>-1900000.0</v>
+      </c>
+      <c r="AC14">
+        <v>-970000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
+      <c r="A15" t="s">
+        <v>217</v>
+      </c>
+      <c r="B15">
+        <v>44252000.0</v>
+      </c>
+      <c r="C15">
+        <v>44522000.0</v>
+      </c>
+      <c r="D15">
+        <v>359789000.0</v>
+      </c>
+      <c r="E15">
+        <v>103131000.0</v>
+      </c>
+      <c r="F15">
+        <v>117890000.0</v>
+      </c>
+      <c r="G15">
+        <v>93862000.0</v>
+      </c>
+      <c r="H15">
+        <v>134929000.0</v>
+      </c>
+      <c r="I15">
+        <v>118312000.0</v>
+      </c>
+      <c r="J15">
+        <v>117963000.0</v>
+      </c>
+      <c r="K15">
+        <v>111767000.0</v>
+      </c>
+      <c r="L15">
+        <v>114162000.0</v>
+      </c>
+      <c r="M15">
+        <v>138172000.0</v>
+      </c>
+      <c r="N15">
+        <v>146824000.0</v>
+      </c>
+      <c r="O15">
+        <v>63768000.0</v>
+      </c>
+      <c r="P15">
+        <v>150110000.0</v>
+      </c>
+      <c r="Q15">
+        <v>48400000.0</v>
+      </c>
+      <c r="R15">
+        <v>44069000.0</v>
+      </c>
+      <c r="S15">
+        <v>41426000.0</v>
+      </c>
+      <c r="T15">
+        <v>43000000.0</v>
+      </c>
+      <c r="U15">
+        <v>46949000.0</v>
+      </c>
+      <c r="V15">
+        <v>38687000.0</v>
+      </c>
+      <c r="W15">
+        <v>55340000.0</v>
+      </c>
+      <c r="X15">
+        <v>41609000.0</v>
+      </c>
+      <c r="Y15">
+        <v>14147000.0</v>
+      </c>
+      <c r="Z15">
+        <v>14215000.0</v>
+      </c>
+      <c r="AA15">
+        <v>14070000.0</v>
+      </c>
+      <c r="AB15">
+        <v>7300000.0</v>
+      </c>
+      <c r="AC15"/>
+    </row>
+    <row r="16" spans="1:29">
+      <c r="A16" t="s">
+        <v>218</v>
+      </c>
+      <c r="B16">
+        <v>252443000.0</v>
+      </c>
+      <c r="C16">
+        <v>217307000.0</v>
+      </c>
+      <c r="D16">
+        <v>-358817000.0</v>
+      </c>
+      <c r="E16">
+        <v>49194000.0</v>
+      </c>
+      <c r="F16">
+        <v>70292000.0</v>
+      </c>
+      <c r="G16">
+        <v>239708000.0</v>
+      </c>
+      <c r="H16">
+        <v>253700000.0</v>
+      </c>
+      <c r="I16">
+        <v>139055000.0</v>
+      </c>
+      <c r="J16">
+        <v>351659000.0</v>
+      </c>
+      <c r="K16">
+        <v>281764000.0</v>
+      </c>
+      <c r="L16">
+        <v>772632000.0</v>
+      </c>
+      <c r="M16">
+        <v>810840000.0</v>
+      </c>
+      <c r="N16">
+        <v>113886000.0</v>
+      </c>
+      <c r="O16">
+        <v>141705000.0</v>
+      </c>
+      <c r="P16">
+        <v>121070000.0</v>
+      </c>
+      <c r="Q16">
+        <v>65217000.0</v>
+      </c>
+      <c r="R16">
+        <v>41154000.0</v>
+      </c>
+      <c r="S16">
+        <v>87138000.0</v>
+      </c>
+      <c r="T16">
+        <v>162791000.0</v>
+      </c>
+      <c r="U16">
+        <v>183242000.0</v>
+      </c>
+      <c r="V16">
+        <v>58566000.0</v>
+      </c>
+      <c r="W16">
+        <v>171526000.0</v>
+      </c>
+      <c r="X16">
+        <v>41918000.0</v>
+      </c>
+      <c r="Y16">
+        <v>452341000.0</v>
+      </c>
+      <c r="Z16">
+        <v>153462000.0</v>
+      </c>
+      <c r="AA16">
+        <v>133034000.0</v>
+      </c>
+      <c r="AB16">
+        <v>22300000.0</v>
+      </c>
+      <c r="AC16">
+        <v>24454000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
+      <c r="A17" t="s">
+        <v>219</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+    </row>
+    <row r="18" spans="1:29">
+      <c r="A18" t="s">
+        <v>220</v>
+      </c>
+      <c r="B18">
+        <v>49839000.0</v>
+      </c>
+      <c r="C18">
+        <v>24000000.0</v>
+      </c>
+      <c r="D18">
+        <v>972000.0</v>
+      </c>
+      <c r="E18">
+        <v>91744000.0</v>
+      </c>
+      <c r="F18">
+        <v>65057000.0</v>
+      </c>
+      <c r="G18">
+        <v>78186000.0</v>
+      </c>
+      <c r="H18">
+        <v>69215000.0</v>
+      </c>
+      <c r="I18">
+        <v>112402000.0</v>
+      </c>
+      <c r="J18">
+        <v>76317000.0</v>
+      </c>
+      <c r="K18">
+        <v>70102000.0</v>
+      </c>
+      <c r="L18">
+        <v>74587000.0</v>
+      </c>
+      <c r="M18">
+        <v>84560000.0</v>
+      </c>
+      <c r="N18">
+        <v>82953000.0</v>
+      </c>
+      <c r="O18">
+        <v>93621000.0</v>
+      </c>
+      <c r="P18">
+        <v>53034000.0</v>
+      </c>
+      <c r="Q18">
+        <v>50979000.0</v>
+      </c>
+      <c r="R18">
+        <v>177665000.0</v>
+      </c>
+      <c r="S18">
+        <v>72999000.0</v>
+      </c>
+      <c r="T18">
+        <v>442089000.0</v>
+      </c>
+      <c r="U18">
+        <v>78886000.0</v>
+      </c>
+      <c r="V18">
+        <v>97718000.0</v>
+      </c>
+      <c r="W18">
+        <v>89200000.0</v>
+      </c>
+      <c r="X18">
+        <v>223296000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-29098000.0</v>
+      </c>
+      <c r="Z18">
+        <v>93896000.0</v>
+      </c>
+      <c r="AA18">
+        <v>89093000.0</v>
+      </c>
+      <c r="AB18">
+        <v>62500000.0</v>
+      </c>
+      <c r="AC18">
+        <v>52587000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" t="s">
+        <v>221</v>
+      </c>
+      <c r="B19">
+        <v>-206586000.0</v>
+      </c>
+      <c r="C19">
+        <v>629109000.0</v>
+      </c>
+      <c r="D19">
+        <v>-550301000.0</v>
+      </c>
+      <c r="E19">
+        <v>234999000.0</v>
+      </c>
+      <c r="F19">
+        <v>-477671000.0</v>
+      </c>
+      <c r="G19">
+        <v>-151290000.0</v>
+      </c>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" t="s">
+        <v>222</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
+      <c r="A21" t="s">
+        <v>223</v>
+      </c>
+      <c r="B21">
+        <v>-229714000.0</v>
+      </c>
+      <c r="C21">
+        <v>-702191000.0</v>
+      </c>
+      <c r="D21">
+        <v>745328000.0</v>
+      </c>
+      <c r="E21">
+        <v>547500000.0</v>
+      </c>
+      <c r="F21">
+        <v>-203000000.0</v>
+      </c>
+      <c r="G21">
+        <v>-447000000.0</v>
+      </c>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" t="s">
+        <v>186</v>
+      </c>
+      <c r="B22">
+        <v>68025000.0</v>
+      </c>
+      <c r="C22">
+        <v>38010000.0</v>
+      </c>
+      <c r="D22">
+        <v>153272000.0</v>
+      </c>
+      <c r="E22">
+        <v>84453000.0</v>
+      </c>
+      <c r="F22">
+        <v>76082000.0</v>
+      </c>
+      <c r="G22">
+        <v>64540000.0</v>
+      </c>
+      <c r="H22">
+        <v>94243000.0</v>
+      </c>
+      <c r="I22">
+        <v>98927000.0</v>
+      </c>
+      <c r="J22">
+        <v>84137000.0</v>
+      </c>
+      <c r="K22">
+        <v>83494000.0</v>
+      </c>
+      <c r="L22">
+        <v>78093000.0</v>
+      </c>
+      <c r="M22">
+        <v>77694000.0</v>
+      </c>
+      <c r="N22">
+        <v>69340000.0</v>
+      </c>
+      <c r="O22">
+        <v>74513000.0</v>
+      </c>
+      <c r="P22">
+        <v>38403000.0</v>
+      </c>
+      <c r="Q22">
+        <v>67840000.0</v>
+      </c>
+      <c r="R22">
+        <v>66298000.0</v>
+      </c>
+      <c r="S22">
+        <v>50954000.0</v>
+      </c>
+      <c r="T22">
+        <v>32296000.0</v>
+      </c>
+      <c r="U22">
+        <v>48117000.0</v>
+      </c>
+      <c r="V22">
+        <v>65059000.0</v>
+      </c>
+      <c r="W22">
+        <v>-106275000.0</v>
+      </c>
+      <c r="X22">
+        <v>52031000.0</v>
+      </c>
+      <c r="Y22">
+        <v>89592000.0</v>
+      </c>
+      <c r="Z22">
+        <v>77779000.0</v>
+      </c>
+      <c r="AA22">
+        <v>76339000.0</v>
+      </c>
+      <c r="AB22">
+        <v>42900000.0</v>
+      </c>
+      <c r="AC22">
+        <v>53991000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
+      <c r="A23" t="s">
+        <v>224</v>
+      </c>
+      <c r="B23">
+        <v>464534000.0</v>
+      </c>
+      <c r="C23">
+        <v>77570000.0</v>
+      </c>
+      <c r="D23">
+        <v>23453000.0</v>
+      </c>
+      <c r="E23">
+        <v>756967000.0</v>
+      </c>
+      <c r="F23">
+        <v>1931000.0</v>
+      </c>
+      <c r="G23">
+        <v>-4180000.0</v>
+      </c>
+      <c r="H23">
+        <v>-19580000.0</v>
+      </c>
+      <c r="I23">
+        <v>-57788000.0</v>
+      </c>
+      <c r="J23">
+        <v>156129000.0</v>
+      </c>
+      <c r="K23">
+        <v>336449000.0</v>
+      </c>
+      <c r="L23">
+        <v>177876000.0</v>
+      </c>
+      <c r="M23">
+        <v>44997000.0</v>
+      </c>
+      <c r="N23">
+        <v>62565000.0</v>
+      </c>
+      <c r="O23">
+        <v>48098000.0</v>
+      </c>
+      <c r="P23">
+        <v>126697000.0</v>
+      </c>
+      <c r="Q23">
+        <v>156794000.0</v>
+      </c>
+      <c r="R23">
+        <v>270345000.0</v>
+      </c>
+      <c r="S23">
+        <v>3319000.0</v>
+      </c>
+      <c r="T23">
+        <v>28425000.0</v>
+      </c>
+      <c r="U23">
+        <v>-55383000.0</v>
+      </c>
+      <c r="V23">
+        <v>-158489000.0</v>
+      </c>
+      <c r="W23">
+        <v>-103355000.0</v>
+      </c>
+      <c r="X23">
+        <v>-155304000.0</v>
+      </c>
+      <c r="Y23">
+        <v>105521000.0</v>
+      </c>
+      <c r="Z23">
+        <v>329506000.0</v>
+      </c>
+      <c r="AA23">
+        <v>57808000.0</v>
+      </c>
+      <c r="AB23">
+        <v>5500000.0</v>
+      </c>
+      <c r="AC23">
+        <v>331599000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
+      <c r="A24" t="s">
+        <v>225</v>
+      </c>
+      <c r="B24">
+        <v>-187163000.0</v>
+      </c>
+      <c r="C24">
+        <v>85316000.0</v>
+      </c>
+      <c r="D24">
+        <v>-509682000.0</v>
+      </c>
+      <c r="E24">
+        <v>-16149000.0</v>
+      </c>
+      <c r="F24">
+        <v>24800000.0</v>
+      </c>
+      <c r="G24">
+        <v>10911000.0</v>
+      </c>
+      <c r="H24">
+        <v>106504000.0</v>
+      </c>
+      <c r="I24">
+        <v>-21343000.0</v>
+      </c>
+      <c r="J24">
+        <v>-220495000.0</v>
+      </c>
+      <c r="K24">
+        <v>-277475000.0</v>
+      </c>
+      <c r="L24">
+        <v>-367253000.0</v>
+      </c>
+      <c r="M24">
+        <v>-352794000.0</v>
+      </c>
+      <c r="N24">
+        <v>-336061000.0</v>
+      </c>
+      <c r="O24">
+        <v>-459647000.0</v>
+      </c>
+      <c r="P24">
+        <v>11880000.0</v>
+      </c>
+      <c r="Q24">
+        <v>247065000.0</v>
+      </c>
+      <c r="R24">
+        <v>-387116000.0</v>
+      </c>
+      <c r="S24">
+        <v>-35392000.0</v>
+      </c>
+      <c r="T24">
+        <v>-117808000.0</v>
+      </c>
+      <c r="U24">
+        <v>-165134000.0</v>
+      </c>
+      <c r="V24">
+        <v>-705381000.0</v>
+      </c>
+      <c r="W24">
+        <v>-441965000.0</v>
+      </c>
+      <c r="X24">
+        <v>555904000.0</v>
+      </c>
+      <c r="Y24">
+        <v>548686000.0</v>
+      </c>
+      <c r="Z24">
+        <v>24514000.0</v>
+      </c>
+      <c r="AA24">
+        <v>-1168496000.0</v>
+      </c>
+      <c r="AB24">
+        <v>-580600000.0</v>
+      </c>
+      <c r="AC24">
+        <v>-580980000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
+      <c r="A25" t="s">
+        <v>226</v>
+      </c>
+      <c r="B25">
+        <v>-8243000.0</v>
+      </c>
+      <c r="C25">
+        <v>-2045000.0</v>
+      </c>
+      <c r="D25">
+        <v>-45000.0</v>
+      </c>
+      <c r="E25">
+        <v>-7865000.0</v>
+      </c>
+      <c r="F25">
+        <v>-11979000.0</v>
+      </c>
+      <c r="G25">
+        <v>18673000.0</v>
+      </c>
+      <c r="H25">
+        <v>-5823000.0</v>
+      </c>
+      <c r="I25">
+        <v>9007000.0</v>
+      </c>
+      <c r="J25">
+        <v>481000.0</v>
+      </c>
+      <c r="K25">
+        <v>-5792000.0</v>
+      </c>
+      <c r="L25">
+        <v>-1940000.0</v>
+      </c>
+      <c r="M25">
+        <v>7719000.0</v>
+      </c>
+      <c r="N25">
+        <v>11137000.0</v>
+      </c>
+      <c r="O25">
+        <v>15569000.0</v>
+      </c>
+      <c r="P25">
+        <v>17228000.0</v>
+      </c>
+      <c r="Q25">
+        <v>9729000.0</v>
+      </c>
+      <c r="R25">
+        <v>114436000.0</v>
+      </c>
+      <c r="S25">
+        <v>3197000.0</v>
+      </c>
+      <c r="T25">
+        <v>-1454000.0</v>
+      </c>
+      <c r="U25">
+        <v>-1544000.0</v>
+      </c>
+      <c r="V25">
+        <v>-7394000.0</v>
+      </c>
+      <c r="W25">
+        <v>244223000.0</v>
+      </c>
+      <c r="X25">
+        <v>153026000.0</v>
+      </c>
+      <c r="Y25">
+        <v>-121016000.0</v>
+      </c>
+      <c r="Z25">
+        <v>17168000.0</v>
+      </c>
+      <c r="AA25">
+        <v>1871000.0</v>
+      </c>
+      <c r="AB25">
+        <v>36000000.0</v>
+      </c>
+      <c r="AC25">
+        <v>-2498000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
+      <c r="A26" t="s">
+        <v>227</v>
+      </c>
+      <c r="B26">
+        <v>-3887000.0</v>
+      </c>
+      <c r="C26">
+        <v>-19448000.0</v>
+      </c>
+      <c r="D26">
+        <v>-23453000.0</v>
+      </c>
+      <c r="E26">
+        <v>1000.0</v>
+      </c>
+      <c r="F26">
+        <v>-4568000.0</v>
+      </c>
+      <c r="G26">
+        <v>-20767000.0</v>
+      </c>
+      <c r="H26">
+        <v>5562267000.0</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26">
+        <v>-50034000.0</v>
+      </c>
+      <c r="M26">
+        <v>-79633000.0</v>
+      </c>
+      <c r="N26">
+        <v>-91573000.0</v>
+      </c>
+      <c r="O26">
+        <v>-146781000.0</v>
+      </c>
+      <c r="P26">
+        <v>770750000.0</v>
+      </c>
+      <c r="Q26">
+        <v>-10001000.0</v>
+      </c>
+      <c r="R26">
+        <v>-2426000.0</v>
+      </c>
+      <c r="S26">
+        <v>-7307000.0</v>
+      </c>
+      <c r="T26">
+        <v>-3198000.0</v>
+      </c>
+      <c r="U26">
+        <v>-16681000.0</v>
+      </c>
+      <c r="V26">
+        <v>-8609000.0</v>
+      </c>
+      <c r="W26">
+        <v>-3355000.0</v>
+      </c>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+    </row>
+    <row r="27" spans="1:29">
+      <c r="A27" t="s">
+        <v>228</v>
+      </c>
+      <c r="B27">
+        <v>1396000.0</v>
+      </c>
+      <c r="C27">
+        <v>1285000.0</v>
+      </c>
+      <c r="D27">
+        <v>1682000.0</v>
+      </c>
+      <c r="E27">
+        <v>2238000.0</v>
+      </c>
+      <c r="F27">
+        <v>2532000.0</v>
+      </c>
+      <c r="G27">
+        <v>2558000.0</v>
+      </c>
+      <c r="H27">
+        <v>2752000.0</v>
+      </c>
+      <c r="I27">
+        <v>2565000.0</v>
+      </c>
+      <c r="J27">
+        <v>2942000.0</v>
+      </c>
+      <c r="K27">
+        <v>3295000.0</v>
+      </c>
+      <c r="L27">
+        <v>4122000.0</v>
+      </c>
+      <c r="M27">
+        <v>4148000.0</v>
+      </c>
+      <c r="N27">
+        <v>9283000.0</v>
+      </c>
+      <c r="O27">
+        <v>7602000.0</v>
+      </c>
+      <c r="P27">
+        <v>6284000.0</v>
+      </c>
+      <c r="Q27">
+        <v>6933000.0</v>
+      </c>
+      <c r="R27">
+        <v>604000.0</v>
+      </c>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+    </row>
+    <row r="28" spans="1:29">
+      <c r="A28" t="s">
+        <v>229</v>
+      </c>
+      <c r="B28">
+        <v>186681000.0</v>
+      </c>
+      <c r="C28">
+        <v>-688591000.0</v>
+      </c>
+      <c r="D28">
+        <v>-359789000.0</v>
+      </c>
+      <c r="E28">
+        <v>49177000.0</v>
+      </c>
+      <c r="F28">
+        <v>82785000.0</v>
+      </c>
+      <c r="G28">
+        <v>44370000.0</v>
+      </c>
+      <c r="H28">
+        <v>-199561000.0</v>
+      </c>
+      <c r="I28">
+        <v>-315200000.0</v>
+      </c>
+      <c r="J28">
+        <v>-161834000.0</v>
+      </c>
+      <c r="K28">
+        <v>-675318000.0</v>
+      </c>
+      <c r="L28">
+        <v>-106320000.0</v>
+      </c>
+      <c r="M28">
+        <v>577192000.0</v>
+      </c>
+      <c r="N28">
+        <v>-245832000.0</v>
+      </c>
+      <c r="O28">
+        <v>-162451000.0</v>
+      </c>
+      <c r="P28">
+        <v>923389000.0</v>
+      </c>
+      <c r="Q28">
+        <v>3393000.0</v>
+      </c>
+      <c r="R28">
+        <v>203850000.0</v>
+      </c>
+      <c r="S28">
+        <v>315209000.0</v>
+      </c>
+      <c r="T28">
+        <v>-563831000.0</v>
+      </c>
+      <c r="U28">
+        <v>-270734000.0</v>
+      </c>
+      <c r="V28">
+        <v>-200720000.0</v>
+      </c>
+      <c r="W28">
+        <v>-170272000.0</v>
+      </c>
+      <c r="X28">
+        <v>-231684000.0</v>
+      </c>
+      <c r="Y28">
+        <v>39487000.0</v>
+      </c>
+      <c r="Z28">
+        <v>272381000.0</v>
+      </c>
+      <c r="AA28">
+        <v>1625021000.0</v>
+      </c>
+      <c r="AB28">
+        <v>1183500000.0</v>
+      </c>
+      <c r="AC28">
+        <v>331599000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" t="s">
+        <v>230</v>
+      </c>
+      <c r="B29">
+        <v>55041000.0</v>
+      </c>
+      <c r="C29">
+        <v>31184000.0</v>
+      </c>
+      <c r="D29">
+        <v>972000.0</v>
+      </c>
+      <c r="E29">
+        <v>97301000.0</v>
+      </c>
+      <c r="F29">
+        <v>74467000.0</v>
+      </c>
+      <c r="G29">
+        <v>92928000.0</v>
+      </c>
+      <c r="H29">
+        <v>80947000.0</v>
+      </c>
+      <c r="I29">
+        <v>124163000.0</v>
+      </c>
+      <c r="J29">
+        <v>85445000.0</v>
+      </c>
+      <c r="K29">
+        <v>84956000.0</v>
+      </c>
+      <c r="L29">
+        <v>86609000.0</v>
+      </c>
+      <c r="M29">
+        <v>91787000.0</v>
+      </c>
+      <c r="N29">
+        <v>101722000.0</v>
+      </c>
+      <c r="O29">
+        <v>106238000.0</v>
+      </c>
+      <c r="P29">
+        <v>65785000.0</v>
+      </c>
+      <c r="Q29">
+        <v>59162000.0</v>
+      </c>
+      <c r="R29">
+        <v>190718000.0</v>
+      </c>
+      <c r="S29">
+        <v>81720000.0</v>
+      </c>
+      <c r="T29">
+        <v>446714000.0</v>
+      </c>
+      <c r="U29">
+        <v>81563000.0</v>
+      </c>
+      <c r="V29">
+        <v>100364000.0</v>
+      </c>
+      <c r="W29">
+        <v>89200000.0</v>
+      </c>
+      <c r="X29">
+        <v>229934000.0</v>
+      </c>
+      <c r="Y29">
+        <v>-24584000.0</v>
+      </c>
+      <c r="Z29">
+        <v>95988000.0</v>
+      </c>
+      <c r="AA29">
+        <v>92668000.0</v>
+      </c>
+      <c r="AB29">
+        <v>66900000.0</v>
+      </c>
+      <c r="AC29">
+        <v>58219000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
+      <c r="A30" t="s">
+        <v>231</v>
+      </c>
+      <c r="B30">
+        <v>-206586000.0</v>
+      </c>
+      <c r="C30">
+        <v>629109000.0</v>
+      </c>
+      <c r="D30">
+        <v>-329103000.0</v>
+      </c>
+      <c r="E30">
+        <v>-167576000.0</v>
+      </c>
+      <c r="F30">
+        <v>-326668000.0</v>
+      </c>
+      <c r="G30">
+        <v>-151290000.0</v>
+      </c>
+      <c r="H30">
+        <v>233259000.0</v>
+      </c>
+      <c r="I30">
+        <v>-21567000.0</v>
+      </c>
+      <c r="J30">
+        <v>146284000.0</v>
+      </c>
+      <c r="K30">
+        <v>99494000.0</v>
+      </c>
+      <c r="L30">
+        <v>-18497000.0</v>
+      </c>
+      <c r="M30">
+        <v>27975000.0</v>
+      </c>
+      <c r="N30">
+        <v>116291000.0</v>
+      </c>
+      <c r="O30">
+        <v>76848000.0</v>
+      </c>
+      <c r="P30">
+        <v>-933321000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-38492000.0</v>
+      </c>
+      <c r="R30">
+        <v>-440552000.0</v>
+      </c>
+      <c r="S30">
+        <v>-472582000.0</v>
+      </c>
+      <c r="T30">
+        <v>96666000.0</v>
+      </c>
+      <c r="U30">
+        <v>313847000.0</v>
+      </c>
+      <c r="V30">
+        <v>-12604000.0</v>
+      </c>
+      <c r="W30">
+        <v>210680000.0</v>
+      </c>
+      <c r="X30">
+        <v>-408673000.0</v>
+      </c>
+      <c r="Y30">
+        <v>283976000.0</v>
+      </c>
+      <c r="Z30">
+        <v>-347941000.0</v>
+      </c>
+      <c r="AA30">
+        <v>-1606930000.0</v>
+      </c>
+      <c r="AB30">
+        <v>-1252500000.0</v>
+      </c>
+      <c r="AC30">
+        <v>-396552000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DF30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:110">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
+        <v>92</v>
+      </c>
+      <c r="E1" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
+        <v>95</v>
+      </c>
+      <c r="I1" t="s">
+        <v>2</v>
+      </c>
+      <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
+        <v>98</v>
+      </c>
+      <c r="M1" t="s">
+        <v>3</v>
+      </c>
+      <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
+        <v>101</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>4</v>
+      </c>
+      <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
+        <v>104</v>
+      </c>
+      <c r="U1" t="s">
+        <v>5</v>
+      </c>
+      <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
+        <v>107</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>167</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>27</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="2" spans="1:110">
+      <c r="A2" t="s">
+        <v>204</v>
+      </c>
+      <c r="B2">
+        <v>330925000.0</v>
+      </c>
+      <c r="C2">
+        <v>232634000.0</v>
+      </c>
+      <c r="D2">
+        <v>252443000.0</v>
+      </c>
+      <c r="E2">
+        <v>174965000.0</v>
+      </c>
+      <c r="F2">
+        <v>340389000.0</v>
+      </c>
+      <c r="G2">
+        <v>170324000.0</v>
+      </c>
+      <c r="H2">
+        <v>217307000.0</v>
+      </c>
+      <c r="I2">
+        <v>317821000.0</v>
+      </c>
+      <c r="J2">
+        <v>443513000.0</v>
+      </c>
+      <c r="K2">
+        <v>320357000.0</v>
+      </c>
+      <c r="L2">
+        <v>245605000.0</v>
+      </c>
+      <c r="M2">
+        <v>329409000.0</v>
+      </c>
+      <c r="N2">
+        <v>60207000.0</v>
+      </c>
+      <c r="O2">
+        <v>49686000.0</v>
+      </c>
+      <c r="P2">
+        <v>49194000.0</v>
+      </c>
+      <c r="Q2">
+        <v>54789000.0</v>
+      </c>
+      <c r="R2">
+        <v>172449000.0</v>
+      </c>
+      <c r="S2">
+        <v>158545000.0</v>
+      </c>
+      <c r="T2">
+        <v>70292000.0</v>
+      </c>
+      <c r="U2">
+        <v>126495000.0</v>
+      </c>
+      <c r="V2">
+        <v>171452000.0</v>
+      </c>
+      <c r="W2">
+        <v>216842000.0</v>
+      </c>
+      <c r="X2">
+        <v>239708000.0</v>
+      </c>
+      <c r="Y2">
+        <v>454219000.0</v>
+      </c>
+      <c r="Z2">
+        <v>174664000.0</v>
+      </c>
+      <c r="AA2">
+        <v>97263000.0</v>
+      </c>
+      <c r="AB2">
+        <v>253700000.0</v>
+      </c>
+      <c r="AC2">
+        <v>70121000.0</v>
+      </c>
+      <c r="AD2">
+        <v>231471000.0</v>
+      </c>
+      <c r="AE2">
+        <v>83853000.0</v>
+      </c>
+      <c r="AF2">
+        <v>139055000.0</v>
+      </c>
+      <c r="AG2">
+        <v>182078000.0</v>
+      </c>
+      <c r="AH2">
+        <v>140580000.0</v>
+      </c>
+      <c r="AI2">
+        <v>29120000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>351659000.0</v>
+      </c>
+      <c r="AK2">
+        <v>130249000.0</v>
+      </c>
+      <c r="AL2">
+        <v>240587000.0</v>
+      </c>
+      <c r="AM2">
+        <v>150560000.0</v>
+      </c>
+      <c r="AN2">
+        <v>281764000.0</v>
+      </c>
+      <c r="AO2">
+        <v>152831000.0</v>
+      </c>
+      <c r="AP2">
+        <v>203811000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>232354000.0</v>
+      </c>
+      <c r="AR2">
+        <v>772632000.0</v>
+      </c>
+      <c r="AS2">
+        <v>46668000.0</v>
+      </c>
+      <c r="AT2">
+        <v>1021150000.0</v>
+      </c>
+      <c r="AU2">
+        <v>208642000.0</v>
+      </c>
+      <c r="AV2">
+        <v>810840000.0</v>
+      </c>
+      <c r="AW2">
+        <v>88424000.0</v>
+      </c>
+      <c r="AX2">
+        <v>114835000.0</v>
+      </c>
+      <c r="AY2">
+        <v>88665000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>113886000.0</v>
+      </c>
+      <c r="BA2">
+        <v>131287000.0</v>
+      </c>
+      <c r="BB2">
+        <v>48574000.0</v>
+      </c>
+      <c r="BC2">
+        <v>105157000.0</v>
+      </c>
+      <c r="BD2">
+        <v>141705000.0</v>
+      </c>
+      <c r="BE2">
+        <v>172948000.0</v>
+      </c>
+      <c r="BF2">
+        <v>143707000.0</v>
+      </c>
+      <c r="BG2">
+        <v>170175000.0</v>
+      </c>
+      <c r="BH2">
+        <v>121070000.0</v>
+      </c>
+      <c r="BI2">
+        <v>161872000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>122002000.0</v>
+      </c>
+      <c r="BK2">
+        <v>1329861000.0</v>
+      </c>
+      <c r="BL2">
+        <v>65217000.0</v>
+      </c>
+      <c r="BM2">
+        <v>75886000.0</v>
+      </c>
+      <c r="BN2">
+        <v>60735000.0</v>
+      </c>
+      <c r="BO2">
+        <v>105128000.0</v>
+      </c>
+      <c r="BP2">
+        <v>41154000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>74101000.0</v>
+      </c>
+      <c r="BR2">
+        <v>52025000.0</v>
+      </c>
+      <c r="BS2">
+        <v>143134000.0</v>
+      </c>
+      <c r="BT2">
+        <v>87138000.0</v>
+      </c>
+      <c r="BU2">
+        <v>86437000.0</v>
+      </c>
+      <c r="BV2">
+        <v>264501000.0</v>
+      </c>
+      <c r="BW2">
+        <v>253725000.0</v>
+      </c>
+      <c r="BX2">
+        <v>162791000.0</v>
+      </c>
+      <c r="BY2">
+        <v>188664000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>242186000.0</v>
+      </c>
+      <c r="CA2">
+        <v>187479000.0</v>
+      </c>
+      <c r="CB2">
+        <v>183242000.0</v>
+      </c>
+      <c r="CC2">
+        <v>105162000.0</v>
+      </c>
+      <c r="CD2">
+        <v>105162000.0</v>
+      </c>
+      <c r="CE2">
+        <v>51333000.0</v>
+      </c>
+      <c r="CF2">
+        <v>58566000.0</v>
+      </c>
+      <c r="CG2">
+        <v>79412000.0</v>
+      </c>
+      <c r="CH2">
+        <v>63906000.0</v>
+      </c>
+      <c r="CI2">
+        <v>111047000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>171526000.0</v>
+      </c>
+      <c r="CK2">
+        <v>101645000.0</v>
+      </c>
+      <c r="CL2">
+        <v>89859000.0</v>
+      </c>
+      <c r="CM2">
+        <v>40152000.0</v>
+      </c>
+      <c r="CN2">
+        <v>41918000.0</v>
+      </c>
+      <c r="CO2">
+        <v>100618000.0</v>
+      </c>
+      <c r="CP2">
+        <v>231855000.0</v>
+      </c>
+      <c r="CQ2">
+        <v>27866000.0</v>
+      </c>
+      <c r="CR2">
+        <v>452341000.0</v>
+      </c>
+      <c r="CS2">
+        <v>95992000.0</v>
+      </c>
+      <c r="CT2">
+        <v>75762000.0</v>
+      </c>
+      <c r="CU2">
+        <v>29652000.0</v>
+      </c>
+      <c r="CV2">
+        <v>153462000.0</v>
+      </c>
+      <c r="CW2">
+        <v>242407000.0</v>
+      </c>
+      <c r="CX2">
+        <v>243941000.0</v>
+      </c>
+      <c r="CY2">
+        <v>207392000.0</v>
+      </c>
+      <c r="CZ2">
+        <v>133034000.0</v>
+      </c>
+      <c r="DA2">
+        <v>28639000.0</v>
+      </c>
+      <c r="DB2">
+        <v>111349000.0</v>
+      </c>
+      <c r="DC2">
+        <v>62400000.0</v>
+      </c>
+      <c r="DD2">
+        <v>22300000.0</v>
+      </c>
+      <c r="DE2">
+        <v>-1160400000.0</v>
+      </c>
+      <c r="DF2">
+        <v>-600000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:110">
+      <c r="A3" t="s">
+        <v>205</v>
+      </c>
+      <c r="B3">
+        <v>1754000</v>
+      </c>
+      <c r="C3">
+        <v>1302000</v>
+      </c>
+      <c r="D3">
+        <v>1608000</v>
+      </c>
+      <c r="E3">
+        <v>1652000</v>
+      </c>
+      <c r="F3">
+        <v>1642000</v>
+      </c>
+      <c r="G3">
+        <v>756000</v>
+      </c>
+      <c r="H3">
+        <v>1152000</v>
+      </c>
+      <c r="I3">
+        <v>1776000</v>
+      </c>
+      <c r="J3">
+        <v>2676000</v>
+      </c>
+      <c r="K3">
+        <v>1471000</v>
+      </c>
+      <c r="L3">
+        <v>1261000</v>
+      </c>
+      <c r="M3">
+        <v>1884000</v>
+      </c>
+      <c r="N3">
+        <v>2128000</v>
+      </c>
+      <c r="O3">
+        <v>1176000</v>
+      </c>
+      <c r="P3">
+        <v>1093000</v>
+      </c>
+      <c r="Q3">
+        <v>1065000</v>
+      </c>
+      <c r="R3">
+        <v>1974000</v>
+      </c>
+      <c r="S3">
+        <v>992000</v>
+      </c>
+      <c r="T3">
+        <v>1526000</v>
+      </c>
+      <c r="U3">
+        <v>1302000</v>
+      </c>
+      <c r="V3">
+        <v>3136000</v>
+      </c>
+      <c r="W3">
+        <v>2914000</v>
+      </c>
+      <c r="X3">
+        <v>2058000</v>
+      </c>
+      <c r="Y3">
+        <v>5320000</v>
+      </c>
+      <c r="Z3">
+        <v>2925000</v>
+      </c>
+      <c r="AA3">
+        <v>2615000</v>
+      </c>
+      <c r="AB3">
+        <v>3882000</v>
+      </c>
+      <c r="AC3">
+        <v>2886000</v>
+      </c>
+      <c r="AD3">
+        <v>4263000</v>
+      </c>
+      <c r="AE3">
+        <v>2400000</v>
+      </c>
+      <c r="AF3">
+        <v>2183000</v>
+      </c>
+      <c r="AG3">
+        <v>4699000</v>
+      </c>
+      <c r="AH3">
+        <v>2848000</v>
+      </c>
+      <c r="AI3">
+        <v>2180000</v>
+      </c>
+      <c r="AJ3">
+        <v>2034000</v>
+      </c>
+      <c r="AK3">
+        <v>2619000</v>
+      </c>
+      <c r="AL3">
+        <v>2543000</v>
+      </c>
+      <c r="AM3">
+        <v>1985000</v>
+      </c>
+      <c r="AN3">
+        <v>1981000</v>
+      </c>
+      <c r="AO3">
+        <v>3554000</v>
+      </c>
+      <c r="AP3">
+        <v>2854000</v>
+      </c>
+      <c r="AQ3">
+        <v>3891000</v>
+      </c>
+      <c r="AR3">
+        <v>4555000</v>
+      </c>
+      <c r="AS3">
+        <v>4626000</v>
+      </c>
+      <c r="AT3">
+        <v>2273000</v>
+      </c>
+      <c r="AU3">
+        <v>2587000</v>
+      </c>
+      <c r="AV3">
+        <v>2536000</v>
+      </c>
+      <c r="AW3">
+        <v>2191000</v>
+      </c>
+      <c r="AX3">
+        <v>1033000</v>
+      </c>
+      <c r="AY3">
+        <v>1493000</v>
+      </c>
+      <c r="AZ3">
+        <v>2510000</v>
+      </c>
+      <c r="BA3">
+        <v>7967000</v>
+      </c>
+      <c r="BB3">
+        <v>4569000</v>
+      </c>
+      <c r="BC3">
+        <v>4115000</v>
+      </c>
+      <c r="BD3">
+        <v>2118000</v>
+      </c>
+      <c r="BE3">
+        <v>3498000</v>
+      </c>
+      <c r="BF3">
+        <v>4771000</v>
+      </c>
+      <c r="BG3">
+        <v>2802000</v>
+      </c>
+      <c r="BH3">
+        <v>1546000</v>
+      </c>
+      <c r="BI3">
+        <v>4391000</v>
+      </c>
+      <c r="BJ3">
+        <v>4349000</v>
+      </c>
+      <c r="BK3">
+        <v>2378000</v>
+      </c>
+      <c r="BL3">
+        <v>1633000</v>
+      </c>
+      <c r="BM3">
+        <v>1448000</v>
+      </c>
+      <c r="BN3">
+        <v>1641000</v>
+      </c>
+      <c r="BO3">
+        <v>1621000</v>
+      </c>
+      <c r="BP3">
+        <v>3473000</v>
+      </c>
+      <c r="BQ3">
+        <v>4109000</v>
+      </c>
+      <c r="BR3">
+        <v>3106000</v>
+      </c>
+      <c r="BS3">
+        <v>2750000</v>
+      </c>
+      <c r="BT3">
+        <v>3088000</v>
+      </c>
+      <c r="BU3">
+        <v>7692000</v>
+      </c>
+      <c r="BV3">
+        <v>3668000</v>
+      </c>
+      <c r="BW3">
+        <v>471000</v>
+      </c>
+      <c r="BX3">
+        <v>974000</v>
+      </c>
+      <c r="BY3">
+        <v>4044000</v>
+      </c>
+      <c r="BZ3">
+        <v>3290000</v>
+      </c>
+      <c r="CA3">
+        <v>2001000</v>
+      </c>
+      <c r="CB3">
+        <v>1870000</v>
+      </c>
+      <c r="CC3">
+        <v>1032000</v>
+      </c>
+      <c r="CD3">
+        <v>0</v>
+      </c>
+      <c r="CE3">
+        <v>823000</v>
+      </c>
+      <c r="CF3">
+        <v>2449000</v>
+      </c>
+      <c r="CG3">
+        <v>412000</v>
+      </c>
+      <c r="CH3">
+        <v>286000</v>
+      </c>
+      <c r="CI3">
+        <v>1417000</v>
+      </c>
+      <c r="CJ3">
+        <v>531000</v>
+      </c>
+      <c r="CK3">
+        <v>730000</v>
+      </c>
+      <c r="CL3">
+        <v>488000</v>
+      </c>
+      <c r="CM3">
+        <v>366000</v>
+      </c>
+      <c r="CN3">
+        <v>610000</v>
+      </c>
+      <c r="CO3">
+        <v>1850000</v>
+      </c>
+      <c r="CP3">
+        <v>1982000</v>
+      </c>
+      <c r="CQ3">
+        <v>1966000</v>
+      </c>
+      <c r="CR3">
+        <v>840000</v>
+      </c>
+      <c r="CS3">
+        <v>1369000</v>
+      </c>
+      <c r="CT3">
+        <v>1290000</v>
+      </c>
+      <c r="CU3">
+        <v>1396000</v>
+      </c>
+      <c r="CV3">
+        <v>459000</v>
+      </c>
+      <c r="CW3">
+        <v>395000</v>
+      </c>
+      <c r="CX3">
+        <v>370000</v>
+      </c>
+      <c r="CY3">
+        <v>466000</v>
+      </c>
+      <c r="CZ3">
+        <v>861000</v>
+      </c>
+      <c r="DA3">
+        <v>460000</v>
+      </c>
+      <c r="DB3">
+        <v>616000</v>
+      </c>
+      <c r="DC3">
+        <v>799000</v>
+      </c>
+      <c r="DD3">
+        <v>1700000</v>
+      </c>
+      <c r="DE3">
+        <v>0</v>
+      </c>
+      <c r="DF3">
+        <v>3600000</v>
+      </c>
     </row>
     <row r="4" spans="1:110">
       <c r="A4" t="s">
-        <v>31</v>
+        <v>206</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5466,651 +30261,839 @@
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
     </row>
     <row r="5" spans="1:110">
       <c r="A5" t="s">
-        <v>32</v>
-[...321 lines deleted...]
-      </c>
+        <v>207</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
+      <c r="CT5"/>
+      <c r="CU5"/>
+      <c r="CV5"/>
+      <c r="CW5"/>
+      <c r="CX5"/>
+      <c r="CY5"/>
+      <c r="CZ5"/>
+      <c r="DA5"/>
+      <c r="DB5"/>
+      <c r="DC5"/>
+      <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
     </row>
     <row r="6" spans="1:110">
       <c r="A6" t="s">
-        <v>33</v>
-[...109 lines deleted...]
-      <c r="DF6"/>
+        <v>208</v>
+      </c>
+      <c r="B6">
+        <v>-194827000.0</v>
+      </c>
+      <c r="C6">
+        <v>98291000.0</v>
+      </c>
+      <c r="D6">
+        <v>-19809000.0</v>
+      </c>
+      <c r="E6">
+        <v>77478000.0</v>
+      </c>
+      <c r="F6">
+        <v>-165424000.0</v>
+      </c>
+      <c r="G6">
+        <v>170065000.0</v>
+      </c>
+      <c r="H6">
+        <v>-46983000.0</v>
+      </c>
+      <c r="I6">
+        <v>-100514000.0</v>
+      </c>
+      <c r="J6">
+        <v>-125692000.0</v>
+      </c>
+      <c r="K6">
+        <v>123156000.0</v>
+      </c>
+      <c r="L6">
+        <v>74752000.0</v>
+      </c>
+      <c r="M6">
+        <v>-83804000.0</v>
+      </c>
+      <c r="N6">
+        <v>269202000.0</v>
+      </c>
+      <c r="O6">
+        <v>10521000.0</v>
+      </c>
+      <c r="P6">
+        <v>492000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-5595000.0</v>
+      </c>
+      <c r="R6">
+        <v>-117660000.0</v>
+      </c>
+      <c r="S6">
+        <v>13904000.0</v>
+      </c>
+      <c r="T6">
+        <v>88253000.0</v>
+      </c>
+      <c r="U6">
+        <v>-56203000.0</v>
+      </c>
+      <c r="V6">
+        <v>-44957000.0</v>
+      </c>
+      <c r="W6">
+        <v>-45390000.0</v>
+      </c>
+      <c r="X6">
+        <v>-22866000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-214511000.0</v>
+      </c>
+      <c r="Z6">
+        <v>279555000.0</v>
+      </c>
+      <c r="AA6">
+        <v>77401000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-156437000.0</v>
+      </c>
+      <c r="AC6">
+        <v>183579000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-161350000.0</v>
+      </c>
+      <c r="AE6">
+        <v>147618000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-55202000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-43023000.0</v>
+      </c>
+      <c r="AH6">
+        <v>41498000.0</v>
+      </c>
+      <c r="AI6">
+        <v>111460000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-322539000.0</v>
+      </c>
+      <c r="AK6">
+        <v>221410000.0</v>
+      </c>
+      <c r="AL6">
+        <v>-110338000.0</v>
+      </c>
+      <c r="AM6">
+        <v>90027000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-131204000.0</v>
+      </c>
+      <c r="AO6">
+        <v>128933000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-50980000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-28543000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-540278000.0</v>
+      </c>
+      <c r="AS6">
+        <v>725964000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-974482000.0</v>
+      </c>
+      <c r="AU6">
+        <v>812508000.0</v>
+      </c>
+      <c r="AV6">
+        <v>-602198000.0</v>
+      </c>
+      <c r="AW6">
+        <v>722416000.0</v>
+      </c>
+      <c r="AX6">
+        <v>-26411000.0</v>
+      </c>
+      <c r="AY6">
+        <v>26170000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-25221000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-17401000.0</v>
+      </c>
+      <c r="BB6">
+        <v>82713000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-56583000.0</v>
+      </c>
+      <c r="BD6">
+        <v>-36548000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-31243000.0</v>
+      </c>
+      <c r="BF6">
+        <v>29241000.0</v>
+      </c>
+      <c r="BG6">
+        <v>-26468000.0</v>
+      </c>
+      <c r="BH6">
+        <v>49105000.0</v>
+      </c>
+      <c r="BI6">
+        <v>-40802000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>39870000.0</v>
+      </c>
+      <c r="BK6">
+        <v>-1207859000.0</v>
+      </c>
+      <c r="BL6">
+        <v>1264644000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-10669000.0</v>
+      </c>
+      <c r="BN6">
+        <v>15151000.0</v>
+      </c>
+      <c r="BO6">
+        <v>-44393000.0</v>
+      </c>
+      <c r="BP6">
+        <v>63974000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-32947000.0</v>
+      </c>
+      <c r="BR6">
+        <v>22076000.0</v>
+      </c>
+      <c r="BS6">
+        <v>-91109000.0</v>
+      </c>
+      <c r="BT6">
+        <v>55996000.0</v>
+      </c>
+      <c r="BU6">
+        <v>701000.0</v>
+      </c>
+      <c r="BV6">
+        <v>-178064000.0</v>
+      </c>
+      <c r="BW6">
+        <v>10776000.0</v>
+      </c>
+      <c r="BX6">
+        <v>90934000.0</v>
+      </c>
+      <c r="BY6">
+        <v>-25873000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>-53522000.0</v>
+      </c>
+      <c r="CA6">
+        <v>54707000.0</v>
+      </c>
+      <c r="CB6">
+        <v>4237000.0</v>
+      </c>
+      <c r="CC6">
+        <v>78080000.0</v>
+      </c>
+      <c r="CD6">
+        <v>-101013000.0</v>
+      </c>
+      <c r="CE6">
+        <v>53829000.0</v>
+      </c>
+      <c r="CF6">
+        <v>-7233000.0</v>
+      </c>
+      <c r="CG6">
+        <v>-20846000.0</v>
+      </c>
+      <c r="CH6">
+        <v>15506000.0</v>
+      </c>
+      <c r="CI6">
+        <v>-47141000.0</v>
+      </c>
+      <c r="CJ6">
+        <v>-60479000.0</v>
+      </c>
+      <c r="CK6">
+        <v>69881000.0</v>
+      </c>
+      <c r="CL6">
+        <v>11786000.0</v>
+      </c>
+      <c r="CM6">
+        <v>49707000.0</v>
+      </c>
+      <c r="CN6">
+        <v>-1766000.0</v>
+      </c>
+      <c r="CO6">
+        <v>-58700000.0</v>
+      </c>
+      <c r="CP6">
+        <v>-131237000.0</v>
+      </c>
+      <c r="CQ6">
+        <v>203989000.0</v>
+      </c>
+      <c r="CR6">
+        <v>-424475000.0</v>
+      </c>
+      <c r="CS6">
+        <v>356349000.0</v>
+      </c>
+      <c r="CT6">
+        <v>20230000.0</v>
+      </c>
+      <c r="CU6">
+        <v>46110000.0</v>
+      </c>
+      <c r="CV6">
+        <v>-123810000.0</v>
+      </c>
+      <c r="CW6">
+        <v>-88945000.0</v>
+      </c>
+      <c r="CX6">
+        <v>-1534000.0</v>
+      </c>
+      <c r="CY6">
+        <v>36549000.0</v>
+      </c>
+      <c r="CZ6">
+        <v>74358000.0</v>
+      </c>
+      <c r="DA6">
+        <v>104395000.0</v>
+      </c>
+      <c r="DB6">
+        <v>-82710000.0</v>
+      </c>
+      <c r="DC6">
+        <v>48949000.0</v>
+      </c>
+      <c r="DD6">
+        <v>40100000.0</v>
+      </c>
+      <c r="DE6">
+        <v>22300000.0</v>
+      </c>
+      <c r="DF6">
+        <v>34500000.0</v>
+      </c>
     </row>
     <row r="7" spans="1:110">
       <c r="A7" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="C7"/>
+        <v>209</v>
+      </c>
+      <c r="B7">
+        <v>-3375000.0</v>
+      </c>
+      <c r="C7">
+        <v>2500000.0</v>
+      </c>
       <c r="D7">
-        <v>1063000.0</v>
-[...3 lines deleted...]
-      <c r="G7"/>
+        <v>-2500000.0</v>
+      </c>
+      <c r="E7">
+        <v>268000.0</v>
+      </c>
+      <c r="F7">
+        <v>-6813000.0</v>
+      </c>
+      <c r="G7">
+        <v>617000.0</v>
+      </c>
       <c r="H7">
-        <v>1081000.0</v>
-[...100 lines deleted...]
-      <c r="DD7"/>
+        <v>-10008000.0</v>
+      </c>
+      <c r="I7">
+        <v>-17542000.0</v>
+      </c>
+      <c r="J7">
+        <v>9139000.0</v>
+      </c>
+      <c r="K7">
+        <v>9015000.0</v>
+      </c>
+      <c r="L7">
+        <v>-18927000.0</v>
+      </c>
+      <c r="M7">
+        <v>4676000.0</v>
+      </c>
+      <c r="N7">
+        <v>-991000.0</v>
+      </c>
+      <c r="O7">
+        <v>-5453000.0</v>
+      </c>
+      <c r="P7">
+        <v>-5439000.0</v>
+      </c>
+      <c r="Q7">
+        <v>10598000.0</v>
+      </c>
+      <c r="R7">
+        <v>2784000.0</v>
+      </c>
+      <c r="S7">
+        <v>-5319000.0</v>
+      </c>
+      <c r="T7">
+        <v>-2372000.0</v>
+      </c>
+      <c r="U7">
+        <v>2768000.0</v>
+      </c>
+      <c r="V7">
+        <v>-801000.0</v>
+      </c>
+      <c r="W7">
+        <v>-1713000.0</v>
+      </c>
+      <c r="X7">
+        <v>-1704000.0</v>
+      </c>
+      <c r="Y7">
+        <v>3050000.0</v>
+      </c>
+      <c r="Z7">
+        <v>8481000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-16949000.0</v>
+      </c>
+      <c r="AB7">
+        <v>2136000.0</v>
+      </c>
+      <c r="AC7">
+        <v>1396000.0</v>
+      </c>
+      <c r="AD7">
+        <v>-1819000.0</v>
+      </c>
+      <c r="AE7">
+        <v>-8648000.0</v>
+      </c>
+      <c r="AF7">
+        <v>-12252000.0</v>
+      </c>
+      <c r="AG7">
+        <v>10579000.0</v>
+      </c>
+      <c r="AH7">
+        <v>-57000.0</v>
+      </c>
+      <c r="AI7">
+        <v>-599000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>-5041000.0</v>
+      </c>
+      <c r="AK7">
+        <v>-927000.0</v>
+      </c>
+      <c r="AL7">
+        <v>-3649000.0</v>
+      </c>
+      <c r="AM7">
+        <v>-11163000.0</v>
+      </c>
+      <c r="AN7">
+        <v>4906000.0</v>
+      </c>
+      <c r="AO7">
+        <v>1208000.0</v>
+      </c>
+      <c r="AP7">
+        <v>-3552000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>-5103000.0</v>
+      </c>
+      <c r="AR7">
+        <v>3795000.0</v>
+      </c>
+      <c r="AS7">
+        <v>422000.0</v>
+      </c>
+      <c r="AT7">
+        <v>-3937000.0</v>
+      </c>
+      <c r="AU7">
+        <v>-6221000.0</v>
+      </c>
+      <c r="AV7">
+        <v>6025000.0</v>
+      </c>
+      <c r="AW7">
+        <v>-354000.0</v>
+      </c>
+      <c r="AX7">
+        <v>-1494000.0</v>
+      </c>
+      <c r="AY7">
+        <v>-5584000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>1236000.0</v>
+      </c>
+      <c r="BA7">
+        <v>-75000.0</v>
+      </c>
+      <c r="BB7">
+        <v>6628000.0</v>
+      </c>
+      <c r="BC7">
+        <v>-2098000.0</v>
+      </c>
+      <c r="BD7">
+        <v>-3636000.0</v>
+      </c>
+      <c r="BE7">
+        <v>-1512000.0</v>
+      </c>
+      <c r="BF7">
+        <v>884000.0</v>
+      </c>
+      <c r="BG7">
+        <v>-5926000.0</v>
+      </c>
+      <c r="BH7">
+        <v>4068000.0</v>
+      </c>
+      <c r="BI7">
+        <v>11308000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>8852000.0</v>
+      </c>
+      <c r="BK7">
+        <v>-8708000.0</v>
+      </c>
+      <c r="BL7">
+        <v>-2332000.0</v>
+      </c>
+      <c r="BM7">
+        <v>3992000.0</v>
+      </c>
+      <c r="BN7">
+        <v>-5330000.0</v>
+      </c>
+      <c r="BO7">
+        <v>-12185000.0</v>
+      </c>
+      <c r="BP7">
+        <v>-19867000.0</v>
+      </c>
+      <c r="BQ7">
+        <v>-3131000.0</v>
+      </c>
+      <c r="BR7">
+        <v>-1592000.0</v>
+      </c>
+      <c r="BS7">
+        <v>-1173000.0</v>
+      </c>
+      <c r="BT7">
+        <v>7111000.0</v>
+      </c>
+      <c r="BU7">
+        <v>-703000.0</v>
+      </c>
+      <c r="BV7">
+        <v>-1271000.0</v>
+      </c>
+      <c r="BW7">
+        <v>6356000.0</v>
+      </c>
+      <c r="BX7">
+        <v>7512000.0</v>
+      </c>
+      <c r="BY7">
+        <v>365284000.0</v>
+      </c>
+      <c r="BZ7">
+        <v>14900000.0</v>
+      </c>
+      <c r="CA7">
+        <v>-391739000.0</v>
+      </c>
+      <c r="CB7">
+        <v>404323000.0</v>
+      </c>
+      <c r="CC7">
+        <v>-24695000.0</v>
+      </c>
+      <c r="CD7">
+        <v>-13375000.0</v>
+      </c>
+      <c r="CE7">
+        <v>21584000.0</v>
+      </c>
+      <c r="CF7">
+        <v>13221000.0</v>
+      </c>
+      <c r="CG7">
+        <v>-17188000.0</v>
+      </c>
+      <c r="CH7">
+        <v>6437000.0</v>
+      </c>
+      <c r="CI7">
+        <v>5704000.0</v>
+      </c>
+      <c r="CJ7">
+        <v>11567000.0</v>
+      </c>
+      <c r="CK7">
+        <v>-486000.0</v>
+      </c>
+      <c r="CL7">
+        <v>9630000.0</v>
+      </c>
+      <c r="CM7">
+        <v>3863000.0</v>
+      </c>
+      <c r="CN7">
+        <v>-2219000.0</v>
+      </c>
+      <c r="CO7">
+        <v>-1011000.0</v>
+      </c>
+      <c r="CP7">
+        <v>2827000.0</v>
+      </c>
+      <c r="CQ7">
+        <v>-20415000.0</v>
+      </c>
+      <c r="CR7">
+        <v>12906000.0</v>
+      </c>
+      <c r="CS7">
+        <v>969000.0</v>
+      </c>
+      <c r="CT7">
+        <v>7674000.0</v>
+      </c>
+      <c r="CU7">
+        <v>-17802000.0</v>
+      </c>
+      <c r="CV7">
+        <v>14900000.0</v>
+      </c>
+      <c r="CW7">
+        <v>-1388000.0</v>
+      </c>
+      <c r="CX7">
+        <v>520000.0</v>
+      </c>
+      <c r="CY7">
+        <v>-12976000.0</v>
+      </c>
+      <c r="CZ7">
+        <v>7215000.0</v>
+      </c>
+      <c r="DA7">
+        <v>5130000.0</v>
+      </c>
+      <c r="DB7">
+        <v>4523000.0</v>
+      </c>
+      <c r="DC7">
+        <v>-11012000.0</v>
+      </c>
+      <c r="DD7">
+        <v>12100000.0</v>
+      </c>
       <c r="DE7"/>
       <c r="DF7"/>
     </row>
     <row r="8" spans="1:110">
       <c r="A8" t="s">
-        <v>35</v>
-[...39 lines deleted...]
-      </c>
+        <v>210</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
@@ -6166,493 +31149,355 @@
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
     </row>
     <row r="9" spans="1:110">
       <c r="A9" t="s">
-        <v>36</v>
-[...11 lines deleted...]
-      <c r="L9"/>
+        <v>211</v>
+      </c>
+      <c r="B9">
+        <v>173000.0</v>
+      </c>
+      <c r="C9">
+        <v>-457000.0</v>
+      </c>
+      <c r="D9">
+        <v>457000.0</v>
+      </c>
+      <c r="E9">
+        <v>841000.0</v>
+      </c>
+      <c r="F9">
+        <v>313000.0</v>
+      </c>
+      <c r="G9">
+        <v>-558000.0</v>
+      </c>
+      <c r="H9">
+        <v>-482000.0</v>
+      </c>
+      <c r="I9">
+        <v>-235000.0</v>
+      </c>
+      <c r="J9">
+        <v>2499000.0</v>
+      </c>
+      <c r="K9">
+        <v>1291000.0</v>
+      </c>
+      <c r="L9">
+        <v>4584000.0</v>
+      </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
-      <c r="AW9"/>
-[...22 lines deleted...]
-      <c r="BT9"/>
+      <c r="AW9">
+        <v>-361000.0</v>
+      </c>
+      <c r="AX9">
+        <v>-43000.0</v>
+      </c>
+      <c r="AY9">
+        <v>-369000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>773000.0</v>
+      </c>
+      <c r="BA9">
+        <v>830000.0</v>
+      </c>
+      <c r="BB9">
+        <v>21000.0</v>
+      </c>
+      <c r="BC9">
+        <v>-128000.0</v>
+      </c>
+      <c r="BD9">
+        <v>1773000.0</v>
+      </c>
+      <c r="BE9">
+        <v>1324000.0</v>
+      </c>
+      <c r="BF9">
+        <v>8000.0</v>
+      </c>
+      <c r="BG9">
+        <v>861000.0</v>
+      </c>
+      <c r="BH9">
+        <v>1031000.0</v>
+      </c>
+      <c r="BI9">
+        <v>2035000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>-573000.0</v>
+      </c>
+      <c r="BK9">
+        <v>-1842000.0</v>
+      </c>
+      <c r="BL9">
+        <v>1284000.0</v>
+      </c>
+      <c r="BM9">
+        <v>1358000.0</v>
+      </c>
+      <c r="BN9">
+        <v>211000.0</v>
+      </c>
+      <c r="BO9">
+        <v>-741000.0</v>
+      </c>
+      <c r="BP9">
+        <v>1592000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>188000.0</v>
+      </c>
+      <c r="BR9">
+        <v>-264000.0</v>
+      </c>
+      <c r="BS9">
+        <v>-140000.0</v>
+      </c>
+      <c r="BT9">
+        <v>1280000.0</v>
+      </c>
       <c r="BU9"/>
-      <c r="BV9"/>
+      <c r="BV9">
+        <v>-770000.0</v>
+      </c>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
     </row>
     <row r="10" spans="1:110">
       <c r="A10" t="s">
-        <v>37</v>
-[...174 lines deleted...]
-      </c>
+        <v>212</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
       <c r="BH10">
-        <v>121070000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>1034000.0</v>
+      </c>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
       <c r="BL10">
-        <v>65217000.0</v>
-[...132 lines deleted...]
-      </c>
+        <v>2132000.0</v>
+      </c>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10"/>
+      <c r="CS10"/>
+      <c r="CT10"/>
+      <c r="CU10"/>
+      <c r="CV10"/>
+      <c r="CW10"/>
+      <c r="CX10"/>
+      <c r="CY10"/>
+      <c r="CZ10"/>
+      <c r="DA10"/>
+      <c r="DB10"/>
+      <c r="DC10"/>
+      <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
     </row>
     <row r="11" spans="1:110">
       <c r="A11" t="s">
-        <v>38</v>
+        <v>213</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -6722,1275 +31567,1267 @@
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
     </row>
     <row r="12" spans="1:110">
       <c r="A12" t="s">
-        <v>39</v>
-[...321 lines deleted...]
-      </c>
+        <v>214</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12"/>
+      <c r="AG12"/>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
+      <c r="CT12"/>
+      <c r="CU12"/>
+      <c r="CV12"/>
+      <c r="CW12"/>
+      <c r="CX12"/>
+      <c r="CY12"/>
+      <c r="CZ12"/>
+      <c r="DA12"/>
+      <c r="DB12"/>
+      <c r="DC12"/>
+      <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
     </row>
     <row r="13" spans="1:110">
       <c r="A13" t="s">
-        <v>40</v>
-[...321 lines deleted...]
-      </c>
+        <v>215</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
     </row>
     <row r="14" spans="1:110">
       <c r="A14" t="s">
-        <v>41</v>
+        <v>216</v>
       </c>
       <c r="B14">
-        <v>126631000.0</v>
+        <v>1824000.0</v>
       </c>
       <c r="C14">
-        <v>128953166.0</v>
+        <v>1816000.0</v>
       </c>
       <c r="D14">
-        <v>130026000.0</v>
+        <v>917000.0</v>
       </c>
       <c r="E14">
-        <v>130026000.0</v>
+        <v>1868000.0</v>
       </c>
       <c r="F14">
-        <v>130026000.0</v>
+        <v>1915000.0</v>
       </c>
       <c r="G14">
-        <v>129973000.0</v>
+        <v>1952000.0</v>
       </c>
       <c r="H14">
-        <v>129918000.0</v>
+        <v>1984000.0</v>
       </c>
       <c r="I14">
-        <v>129866000.0</v>
+        <v>2030000.0</v>
       </c>
       <c r="J14">
-        <v>130536000.0</v>
+        <v>2216000.0</v>
       </c>
       <c r="K14">
-        <v>132353000.0</v>
+        <v>2218000.0</v>
       </c>
       <c r="L14">
-        <v>133225000.0</v>
+        <v>2239000.0</v>
       </c>
       <c r="M14">
-        <v>133198755.0</v>
+        <v>2471000.0</v>
       </c>
       <c r="N14">
-        <v>133150000.0</v>
+        <v>2508000.0</v>
       </c>
       <c r="O14">
-        <v>134641000.0</v>
+        <v>2557000.0</v>
       </c>
       <c r="P14">
-        <v>135773000.0</v>
+        <v>2572000.0</v>
       </c>
       <c r="Q14">
-        <v>135725000.0</v>
+        <v>2668000.0</v>
       </c>
       <c r="R14">
-        <v>135677000.0</v>
+        <v>2691000.0</v>
       </c>
       <c r="S14">
-        <v>135627000.0</v>
+        <v>2687000.0</v>
       </c>
       <c r="T14">
-        <v>135572000.0</v>
+        <v>2691000.0</v>
       </c>
       <c r="U14">
-        <v>135537000.0</v>
+        <v>2748000.0</v>
       </c>
       <c r="V14">
-        <v>136200000.0</v>
+        <v>2768000.0</v>
       </c>
       <c r="W14">
-        <v>135399000.0</v>
+        <v>2708000.0</v>
       </c>
       <c r="X14">
-        <v>137705000.0</v>
+        <v>2726000.0</v>
       </c>
       <c r="Y14">
-        <v>138987000.0</v>
+        <v>3016000.0</v>
       </c>
       <c r="Z14">
-        <v>138000334.0</v>
+        <v>2744000.0</v>
       </c>
       <c r="AA14">
-        <v>137898000.0</v>
+        <v>2775000.0</v>
       </c>
       <c r="AB14">
-        <v>137867000.0</v>
+        <v>2786000.0</v>
       </c>
       <c r="AC14">
-        <v>137993000.0</v>
+        <v>2786000.0</v>
       </c>
       <c r="AD14">
-        <v>137691000.0</v>
+        <v>2774000.0</v>
       </c>
       <c r="AE14">
-        <v>137592000.0</v>
+        <v>2773000.0</v>
       </c>
       <c r="AF14">
-        <v>135556000.0</v>
+        <v>3126000.0</v>
       </c>
       <c r="AG14">
-        <v>134530000.0</v>
+        <v>2417000.0</v>
       </c>
       <c r="AH14">
-        <v>134475000.0</v>
+        <v>2095000.0</v>
       </c>
       <c r="AI14">
-        <v>134467000.0</v>
+        <v>2122000.0</v>
       </c>
       <c r="AJ14">
-        <v>134404000.0</v>
+        <v>2058000.0</v>
       </c>
       <c r="AK14">
-        <v>134360000.0</v>
+        <v>2012000.0</v>
       </c>
       <c r="AL14">
-        <v>134844000.0</v>
+        <v>1953000.0</v>
       </c>
       <c r="AM14">
-        <v>133950000.0</v>
+        <v>1940000.0</v>
       </c>
       <c r="AN14">
-        <v>133493000.0</v>
+        <v>1891000.0</v>
       </c>
       <c r="AO14">
-        <v>133251000.0</v>
+        <v>1853000.0</v>
       </c>
       <c r="AP14">
-        <v>133031000.0</v>
+        <v>1813000.0</v>
       </c>
       <c r="AQ14">
-        <v>132911000.0</v>
+        <v>1769000.0</v>
       </c>
       <c r="AR14">
-        <v>133533000.0</v>
+        <v>1706000.0</v>
       </c>
       <c r="AS14">
-        <v>135763000.0</v>
+        <v>1790000.0</v>
       </c>
       <c r="AT14">
-        <v>137193000.0</v>
+        <v>1742000.0</v>
       </c>
       <c r="AU14">
-        <v>136200000.0</v>
+        <v>1632000.0</v>
       </c>
       <c r="AV14">
-        <v>137051000.0</v>
+        <v>1680000.0</v>
       </c>
       <c r="AW14">
-        <v>138334000.0</v>
+        <v>1612000.0</v>
       </c>
       <c r="AX14">
-        <v>140315000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="AY14">
-        <v>142883000.0</v>
+        <v>1583000.0</v>
       </c>
       <c r="AZ14">
-        <v>142858000.0</v>
+        <v>1539000.0</v>
       </c>
       <c r="BA14">
-        <v>143263000.0</v>
+        <v>1467000.0</v>
       </c>
       <c r="BB14">
-        <v>145382000.0</v>
+        <v>1399000.0</v>
       </c>
       <c r="BC14">
-        <v>147883000.0</v>
+        <v>1324000.0</v>
       </c>
       <c r="BD14">
-        <v>151079000.0</v>
+        <v>1257000.0</v>
       </c>
       <c r="BE14">
-        <v>156966000.0</v>
+        <v>1367000.0</v>
       </c>
       <c r="BF14">
-        <v>161728000.0</v>
+        <v>1184000.0</v>
       </c>
       <c r="BG14">
-        <v>161931000.0</v>
+        <v>1201000.0</v>
       </c>
       <c r="BH14">
-        <v>161923000.0</v>
+        <v>1199000.0</v>
       </c>
       <c r="BI14">
-        <v>161648000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="BJ14">
-        <v>161507000.0</v>
+        <v>1079000.0</v>
       </c>
       <c r="BK14">
-        <v>165541000.0</v>
+        <v>1110000.0</v>
       </c>
       <c r="BL14">
-        <v>165541000.0</v>
+        <v>1108000.0</v>
       </c>
       <c r="BM14">
-        <v>165923000.0</v>
+        <v>1097000.0</v>
       </c>
       <c r="BN14">
-        <v>165799000.0</v>
+        <v>1077000.0</v>
       </c>
       <c r="BO14">
-        <v>165879000.0</v>
+        <v>1138000.0</v>
       </c>
       <c r="BP14">
-        <v>165642000.0</v>
+        <v>1272000.0</v>
       </c>
       <c r="BQ14">
-        <v>165776000.0</v>
+        <v>1381000.0</v>
       </c>
       <c r="BR14">
-        <v>165646000.0</v>
+        <v>1336000.0</v>
       </c>
       <c r="BS14">
-        <v>165649000.0</v>
+        <v>1259000.0</v>
       </c>
       <c r="BT14">
-        <v>165098000.0</v>
+        <v>1156000.0</v>
       </c>
       <c r="BU14">
-        <v>165298000.0</v>
+        <v>379000.0</v>
       </c>
       <c r="BV14">
-        <v>165089000.0</v>
+        <v>1397000.0</v>
       </c>
       <c r="BW14">
-        <v>165290846.0</v>
+        <v>1087000.0</v>
       </c>
       <c r="BX14">
-        <v>165130123.0</v>
+        <v>1450000.0</v>
       </c>
       <c r="BY14">
-        <v>165347439.0</v>
+        <v>1575000.0</v>
       </c>
       <c r="BZ14">
-        <v>165148233.0</v>
+        <v>1315000.0</v>
       </c>
       <c r="CA14">
-        <v>164877000.0</v>
+        <v>706000.0</v>
       </c>
       <c r="CB14">
-        <v>164174842.0</v>
+        <v>794000.0</v>
       </c>
       <c r="CC14">
-        <v>164693000.0</v>
+        <v>1880000.0</v>
       </c>
       <c r="CD14">
-        <v>165076000.0</v>
+        <v>-544000.0</v>
       </c>
       <c r="CE14">
-        <v>165187000.0</v>
+        <v>5606000.0</v>
       </c>
       <c r="CF14">
-        <v>164483000.0</v>
+        <v>3025000.0</v>
       </c>
       <c r="CG14">
-        <v>165510000.0</v>
+        <v>4184000.0</v>
       </c>
       <c r="CH14">
-        <v>165467000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="CI14">
-        <v>165259000.0</v>
+        <v>3192000.0</v>
       </c>
       <c r="CJ14">
-        <v>165163000.0</v>
+        <v>4186000.0</v>
       </c>
       <c r="CK14">
-        <v>165163035.0</v>
+        <v>6459000.0</v>
       </c>
       <c r="CL14">
-        <v>164736240.0</v>
+        <v>7817000.0</v>
       </c>
       <c r="CM14">
-        <v>174229443.0</v>
+        <v>6346000.0</v>
       </c>
       <c r="CN14">
-        <v>154898817.0</v>
+        <v>9319000.0</v>
       </c>
       <c r="CO14">
-        <v>154898817.0</v>
+        <v>13551000.0</v>
       </c>
       <c r="CP14">
-        <v>164824000.0</v>
+        <v>10081000.0</v>
       </c>
       <c r="CQ14">
-        <v>164912000.0</v>
+        <v>6851000.0</v>
       </c>
       <c r="CR14">
-        <v>164462000.0</v>
+        <v>567000.0</v>
       </c>
       <c r="CS14">
-        <v>166629000.0</v>
+        <v>1192000.0</v>
       </c>
       <c r="CT14">
-        <v>166414000.0</v>
+        <v>730000.0</v>
       </c>
       <c r="CU14">
-        <v>168218000.0</v>
+        <v>1030000.0</v>
       </c>
       <c r="CV14">
-        <v>177455000.0</v>
+        <v>103000.0</v>
       </c>
       <c r="CW14">
-        <v>177455000.0</v>
+        <v>2016000.0</v>
       </c>
       <c r="CX14">
-        <v>180444000.0</v>
+        <v>3207000.0</v>
       </c>
       <c r="CY14">
-        <v>183596000.0</v>
+        <v>1423000.0</v>
       </c>
       <c r="CZ14">
-        <v>192878000.0</v>
+        <v>738000.0</v>
       </c>
       <c r="DA14">
-        <v>192878000.0</v>
+        <v>-5422000.0</v>
       </c>
       <c r="DB14">
-        <v>196067000.0</v>
+        <v>3518000.0</v>
       </c>
       <c r="DC14">
-        <v>195109000.0</v>
+        <v>2302000.0</v>
       </c>
       <c r="DD14">
-        <v>207156000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>900000.0</v>
+      </c>
+      <c r="DE14"/>
+      <c r="DF14"/>
     </row>
     <row r="15" spans="1:110">
       <c r="A15" t="s">
-        <v>42</v>
-[...107 lines deleted...]
-      <c r="DD15"/>
+        <v>217</v>
+      </c>
+      <c r="B15">
+        <v>10563000.0</v>
+      </c>
+      <c r="C15">
+        <v>15909000.0</v>
+      </c>
+      <c r="D15">
+        <v>11017000.0</v>
+      </c>
+      <c r="E15">
+        <v>11066000.0</v>
+      </c>
+      <c r="F15">
+        <v>11063000.0</v>
+      </c>
+      <c r="G15">
+        <v>11062000.0</v>
+      </c>
+      <c r="H15">
+        <v>11061000.0</v>
+      </c>
+      <c r="I15">
+        <v>11043000.0</v>
+      </c>
+      <c r="J15">
+        <v>11044000.0</v>
+      </c>
+      <c r="K15">
+        <v>11127000.0</v>
+      </c>
+      <c r="L15">
+        <v>11308000.0</v>
+      </c>
+      <c r="M15">
+        <v>11323000.0</v>
+      </c>
+      <c r="N15">
+        <v>11321000.0</v>
+      </c>
+      <c r="O15">
+        <v>11319000.0</v>
+      </c>
+      <c r="P15">
+        <v>49209000.0</v>
+      </c>
+      <c r="Q15">
+        <v>11534000.0</v>
+      </c>
+      <c r="R15">
+        <v>38677000.0</v>
+      </c>
+      <c r="S15">
+        <v>11535000.0</v>
+      </c>
+      <c r="T15">
+        <v>41385000.0</v>
+      </c>
+      <c r="U15">
+        <v>11518000.0</v>
+      </c>
+      <c r="V15">
+        <v>65726000.0</v>
+      </c>
+      <c r="W15">
+        <v>11518000.0</v>
+      </c>
+      <c r="X15">
+        <v>29128000.0</v>
+      </c>
+      <c r="Y15">
+        <v>11732000.0</v>
+      </c>
+      <c r="Z15">
+        <v>11734000.0</v>
+      </c>
+      <c r="AA15">
+        <v>11733000.0</v>
+      </c>
+      <c r="AB15">
+        <v>58663000.0</v>
+      </c>
+      <c r="AC15">
+        <v>11713000.0</v>
+      </c>
+      <c r="AD15">
+        <v>46154000.0</v>
+      </c>
+      <c r="AE15">
+        <v>11700000.0</v>
+      </c>
+      <c r="AF15">
+        <v>65362000.0</v>
+      </c>
+      <c r="AG15">
+        <v>11430000.0</v>
+      </c>
+      <c r="AH15">
+        <v>45043000.0</v>
+      </c>
+      <c r="AI15">
+        <v>11427000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>50412000.0</v>
+      </c>
+      <c r="AK15">
+        <v>11411000.0</v>
+      </c>
+      <c r="AL15">
+        <v>44968000.0</v>
+      </c>
+      <c r="AM15">
+        <v>11386000.0</v>
+      </c>
+      <c r="AN15">
+        <v>50198000.0</v>
+      </c>
+      <c r="AO15">
+        <v>11326000.0</v>
+      </c>
+      <c r="AP15">
+        <v>44585000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>11305000.0</v>
+      </c>
+      <c r="AR15">
+        <v>44551000.0</v>
+      </c>
+      <c r="AS15">
+        <v>11385000.0</v>
+      </c>
+      <c r="AT15">
+        <v>45509000.0</v>
+      </c>
+      <c r="AU15">
+        <v>11592000.0</v>
+      </c>
+      <c r="AV15">
+        <v>45676000.0</v>
+      </c>
+      <c r="AW15">
+        <v>10318000.0</v>
+      </c>
+      <c r="AX15">
+        <v>45062000.0</v>
+      </c>
+      <c r="AY15">
+        <v>10513000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>72279000.0</v>
+      </c>
+      <c r="BA15">
+        <v>10703000.0</v>
+      </c>
+      <c r="BB15">
+        <v>10796000.0</v>
+      </c>
+      <c r="BC15">
+        <v>11023000.0</v>
+      </c>
+      <c r="BD15">
+        <v>114302000.0</v>
+      </c>
+      <c r="BE15">
+        <v>11402000.0</v>
+      </c>
+      <c r="BF15">
+        <v>11883000.0</v>
+      </c>
+      <c r="BG15">
+        <v>12144000.0</v>
+      </c>
+      <c r="BH15">
+        <v>28339000.0</v>
+      </c>
+      <c r="BI15">
+        <v>12106000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>12105000.0</v>
+      </c>
+      <c r="BK15">
+        <v>108943000.0</v>
+      </c>
+      <c r="BL15">
+        <v>16956000.0</v>
+      </c>
+      <c r="BM15">
+        <v>10496000.0</v>
+      </c>
+      <c r="BN15">
+        <v>10496000.0</v>
+      </c>
+      <c r="BO15">
+        <v>10738000.0</v>
+      </c>
+      <c r="BP15">
+        <v>16670000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>10448000.0</v>
+      </c>
+      <c r="BR15">
+        <v>10448000.0</v>
+      </c>
+      <c r="BS15">
+        <v>10436000.0</v>
+      </c>
+      <c r="BT15">
+        <v>12737000.0</v>
+      </c>
+      <c r="BU15">
+        <v>10335000.0</v>
+      </c>
+      <c r="BV15">
+        <v>10331000.0</v>
+      </c>
+      <c r="BW15">
+        <v>10330000.0</v>
+      </c>
+      <c r="BX15">
+        <v>10430000.0</v>
+      </c>
+      <c r="BY15">
+        <v>11016000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>9668000.0</v>
+      </c>
+      <c r="CA15">
+        <v>10261000.0</v>
+      </c>
+      <c r="CB15">
+        <v>12055000.0</v>
+      </c>
+      <c r="CC15">
+        <v>10205000.0</v>
+      </c>
+      <c r="CD15">
+        <v>79000.0</v>
+      </c>
+      <c r="CE15">
+        <v>20357000.0</v>
+      </c>
+      <c r="CF15">
+        <v>16466000.0</v>
+      </c>
+      <c r="CG15">
+        <v>10182000.0</v>
+      </c>
+      <c r="CH15">
+        <v>10197000.0</v>
+      </c>
+      <c r="CI15">
+        <v>10317000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>10026000.0</v>
+      </c>
+      <c r="CK15">
+        <v>10802000.0</v>
+      </c>
+      <c r="CL15">
+        <v>9817000.0</v>
+      </c>
+      <c r="CM15">
+        <v>9610000.0</v>
+      </c>
+      <c r="CN15">
+        <v>25111000.0</v>
+      </c>
+      <c r="CO15">
+        <v>6244000.0</v>
+      </c>
+      <c r="CP15">
+        <v>4318000.0</v>
+      </c>
+      <c r="CQ15">
+        <v>4116000.0</v>
+      </c>
+      <c r="CR15">
+        <v>26931000.0</v>
+      </c>
+      <c r="CS15">
+        <v>3717000.0</v>
+      </c>
+      <c r="CT15">
+        <v>3678000.0</v>
+      </c>
+      <c r="CU15">
+        <v>3467000.0</v>
+      </c>
+      <c r="CV15">
+        <v>3285000.0</v>
+      </c>
+      <c r="CW15">
+        <v>3971000.0</v>
+      </c>
+      <c r="CX15">
+        <v>3719000.0</v>
+      </c>
+      <c r="CY15">
+        <v>3465000.0</v>
+      </c>
+      <c r="CZ15">
+        <v>3060000.0</v>
+      </c>
+      <c r="DA15">
+        <v>3387000.0</v>
+      </c>
+      <c r="DB15">
+        <v>3395000.0</v>
+      </c>
+      <c r="DC15">
+        <v>3588000.0</v>
+      </c>
+      <c r="DD15">
+        <v>3700000.0</v>
+      </c>
       <c r="DE15"/>
       <c r="DF15"/>
     </row>
     <row r="16" spans="1:110">
       <c r="A16" t="s">
-        <v>43</v>
-[...14 lines deleted...]
-      <c r="O16"/>
+        <v>218</v>
+      </c>
+      <c r="B16">
+        <v>136098000.0</v>
+      </c>
+      <c r="C16">
+        <v>330925000.0</v>
+      </c>
+      <c r="D16">
+        <v>232634000.0</v>
+      </c>
+      <c r="E16">
+        <v>252443000.0</v>
+      </c>
+      <c r="F16">
+        <v>174965000.0</v>
+      </c>
+      <c r="G16">
+        <v>340389000.0</v>
+      </c>
+      <c r="H16">
+        <v>170324000.0</v>
+      </c>
+      <c r="I16">
+        <v>217307000.0</v>
+      </c>
+      <c r="J16">
+        <v>317821000.0</v>
+      </c>
+      <c r="K16">
+        <v>443513000.0</v>
+      </c>
+      <c r="L16">
+        <v>320357000.0</v>
+      </c>
+      <c r="M16">
+        <v>245605000.0</v>
+      </c>
+      <c r="N16">
+        <v>329409000.0</v>
+      </c>
+      <c r="O16">
+        <v>60207000.0</v>
+      </c>
       <c r="P16">
-        <v>33884000.0</v>
-[...3 lines deleted...]
-      <c r="S16"/>
+        <v>49686000.0</v>
+      </c>
+      <c r="Q16">
+        <v>49194000.0</v>
+      </c>
+      <c r="R16">
+        <v>54789000.0</v>
+      </c>
+      <c r="S16">
+        <v>172449000.0</v>
+      </c>
       <c r="T16">
-        <v>5810000.0</v>
-[...3 lines deleted...]
-      <c r="W16"/>
+        <v>158545000.0</v>
+      </c>
+      <c r="U16">
+        <v>70292000.0</v>
+      </c>
+      <c r="V16">
+        <v>126495000.0</v>
+      </c>
+      <c r="W16">
+        <v>171452000.0</v>
+      </c>
       <c r="X16">
-        <v>8180000.0</v>
-[...83 lines deleted...]
-      <c r="DC16"/>
+        <v>216842000.0</v>
+      </c>
+      <c r="Y16">
+        <v>239708000.0</v>
+      </c>
+      <c r="Z16">
+        <v>454219000.0</v>
+      </c>
+      <c r="AA16">
+        <v>174664000.0</v>
+      </c>
+      <c r="AB16">
+        <v>97263000.0</v>
+      </c>
+      <c r="AC16">
+        <v>253700000.0</v>
+      </c>
+      <c r="AD16">
+        <v>70121000.0</v>
+      </c>
+      <c r="AE16">
+        <v>231471000.0</v>
+      </c>
+      <c r="AF16">
+        <v>83853000.0</v>
+      </c>
+      <c r="AG16">
+        <v>139055000.0</v>
+      </c>
+      <c r="AH16">
+        <v>182078000.0</v>
+      </c>
+      <c r="AI16">
+        <v>140580000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>29120000.0</v>
+      </c>
+      <c r="AK16">
+        <v>351659000.0</v>
+      </c>
+      <c r="AL16">
+        <v>130249000.0</v>
+      </c>
+      <c r="AM16">
+        <v>240587000.0</v>
+      </c>
+      <c r="AN16">
+        <v>150560000.0</v>
+      </c>
+      <c r="AO16">
+        <v>281764000.0</v>
+      </c>
+      <c r="AP16">
+        <v>152831000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>203811000.0</v>
+      </c>
+      <c r="AR16">
+        <v>232354000.0</v>
+      </c>
+      <c r="AS16">
+        <v>772632000.0</v>
+      </c>
+      <c r="AT16">
+        <v>46668000.0</v>
+      </c>
+      <c r="AU16">
+        <v>1021150000.0</v>
+      </c>
+      <c r="AV16">
+        <v>208642000.0</v>
+      </c>
+      <c r="AW16">
+        <v>810840000.0</v>
+      </c>
+      <c r="AX16">
+        <v>88424000.0</v>
+      </c>
+      <c r="AY16">
+        <v>114835000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>88665000.0</v>
+      </c>
+      <c r="BA16">
+        <v>113886000.0</v>
+      </c>
+      <c r="BB16">
+        <v>131287000.0</v>
+      </c>
+      <c r="BC16">
+        <v>48574000.0</v>
+      </c>
+      <c r="BD16">
+        <v>105157000.0</v>
+      </c>
+      <c r="BE16">
+        <v>141705000.0</v>
+      </c>
+      <c r="BF16">
+        <v>172948000.0</v>
+      </c>
+      <c r="BG16">
+        <v>143707000.0</v>
+      </c>
+      <c r="BH16">
+        <v>170175000.0</v>
+      </c>
+      <c r="BI16">
+        <v>121070000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>161872000.0</v>
+      </c>
+      <c r="BK16">
+        <v>122002000.0</v>
+      </c>
+      <c r="BL16">
+        <v>1329861000.0</v>
+      </c>
+      <c r="BM16">
+        <v>65217000.0</v>
+      </c>
+      <c r="BN16">
+        <v>75886000.0</v>
+      </c>
+      <c r="BO16">
+        <v>60735000.0</v>
+      </c>
+      <c r="BP16">
+        <v>105128000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>41154000.0</v>
+      </c>
+      <c r="BR16">
+        <v>74101000.0</v>
+      </c>
+      <c r="BS16">
+        <v>52025000.0</v>
+      </c>
+      <c r="BT16">
+        <v>143134000.0</v>
+      </c>
+      <c r="BU16">
+        <v>87138000.0</v>
+      </c>
+      <c r="BV16">
+        <v>86437000.0</v>
+      </c>
+      <c r="BW16">
+        <v>264501000.0</v>
+      </c>
+      <c r="BX16">
+        <v>253725000.0</v>
+      </c>
+      <c r="BY16">
+        <v>162791000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>188664000.0</v>
+      </c>
+      <c r="CA16">
+        <v>242186000.0</v>
+      </c>
+      <c r="CB16">
+        <v>187479000.0</v>
+      </c>
+      <c r="CC16">
+        <v>183242000.0</v>
+      </c>
+      <c r="CD16">
+        <v>105162000.0</v>
+      </c>
+      <c r="CE16">
+        <v>105162000.0</v>
+      </c>
+      <c r="CF16">
+        <v>51333000.0</v>
+      </c>
+      <c r="CG16">
+        <v>58566000.0</v>
+      </c>
+      <c r="CH16">
+        <v>79412000.0</v>
+      </c>
+      <c r="CI16">
+        <v>63906000.0</v>
+      </c>
+      <c r="CJ16">
+        <v>111047000.0</v>
+      </c>
+      <c r="CK16">
+        <v>171526000.0</v>
+      </c>
+      <c r="CL16">
+        <v>101645000.0</v>
+      </c>
+      <c r="CM16">
+        <v>89859000.0</v>
+      </c>
+      <c r="CN16">
+        <v>40152000.0</v>
+      </c>
+      <c r="CO16">
+        <v>41918000.0</v>
+      </c>
+      <c r="CP16">
+        <v>100618000.0</v>
+      </c>
+      <c r="CQ16">
+        <v>231855000.0</v>
+      </c>
+      <c r="CR16">
+        <v>27866000.0</v>
+      </c>
+      <c r="CS16">
+        <v>452341000.0</v>
+      </c>
+      <c r="CT16">
+        <v>95992000.0</v>
+      </c>
+      <c r="CU16">
+        <v>75762000.0</v>
+      </c>
+      <c r="CV16">
+        <v>29652000.0</v>
+      </c>
+      <c r="CW16">
+        <v>153462000.0</v>
+      </c>
+      <c r="CX16">
+        <v>242407000.0</v>
+      </c>
+      <c r="CY16">
+        <v>243941000.0</v>
+      </c>
+      <c r="CZ16">
+        <v>207392000.0</v>
+      </c>
+      <c r="DA16">
+        <v>133034000.0</v>
+      </c>
+      <c r="DB16">
+        <v>28639000.0</v>
+      </c>
+      <c r="DC16">
+        <v>111349000.0</v>
+      </c>
       <c r="DD16">
-        <v>-154300000.0</v>
-[...2 lines deleted...]
-      <c r="DF16"/>
+        <v>62400000.0</v>
+      </c>
+      <c r="DE16">
+        <v>22300000.0</v>
+      </c>
+      <c r="DF16">
+        <v>34500000.0</v>
+      </c>
     </row>
     <row r="17" spans="1:110">
       <c r="A17" t="s">
-        <v>44</v>
+        <v>219</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -8060,180 +32897,426 @@
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
     </row>
     <row r="18" spans="1:110">
       <c r="A18" t="s">
-        <v>45</v>
-[...109 lines deleted...]
-      <c r="DF18"/>
+        <v>220</v>
+      </c>
+      <c r="B18">
+        <v>15679000.0</v>
+      </c>
+      <c r="C18">
+        <v>20144000.0</v>
+      </c>
+      <c r="D18">
+        <v>15835000.0</v>
+      </c>
+      <c r="E18">
+        <v>19872000.0</v>
+      </c>
+      <c r="F18">
+        <v>10762000.0</v>
+      </c>
+      <c r="G18">
+        <v>14749000.0</v>
+      </c>
+      <c r="H18">
+        <v>4456000.0</v>
+      </c>
+      <c r="I18">
+        <v>-4867000.0</v>
+      </c>
+      <c r="J18">
+        <v>16431000.0</v>
+      </c>
+      <c r="K18">
+        <v>19033000.0</v>
+      </c>
+      <c r="L18">
+        <v>-6595000.0</v>
+      </c>
+      <c r="M18">
+        <v>11584000.0</v>
+      </c>
+      <c r="N18">
+        <v>7201000.0</v>
+      </c>
+      <c r="O18">
+        <v>8957000.0</v>
+      </c>
+      <c r="P18">
+        <v>13508000.0</v>
+      </c>
+      <c r="Q18">
+        <v>32842000.0</v>
+      </c>
+      <c r="R18">
+        <v>24928000.0</v>
+      </c>
+      <c r="S18">
+        <v>15231000.0</v>
+      </c>
+      <c r="T18">
+        <v>18743000.0</v>
+      </c>
+      <c r="U18">
+        <v>21788000.0</v>
+      </c>
+      <c r="V18">
+        <v>16187000.0</v>
+      </c>
+      <c r="W18">
+        <v>9937000.0</v>
+      </c>
+      <c r="X18">
+        <v>17145000.0</v>
+      </c>
+      <c r="Y18">
+        <v>18471000.0</v>
+      </c>
+      <c r="Z18">
+        <v>27836000.0</v>
+      </c>
+      <c r="AA18">
+        <v>8951000.0</v>
+      </c>
+      <c r="AB18">
+        <v>22928000.0</v>
+      </c>
+      <c r="AC18">
+        <v>22535000.0</v>
+      </c>
+      <c r="AD18">
+        <v>19125000.0</v>
+      </c>
+      <c r="AE18">
+        <v>15436000.0</v>
+      </c>
+      <c r="AF18">
+        <v>12119000.0</v>
+      </c>
+      <c r="AG18">
+        <v>29402000.0</v>
+      </c>
+      <c r="AH18">
+        <v>20455000.0</v>
+      </c>
+      <c r="AI18">
+        <v>21267000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>41278000.0</v>
+      </c>
+      <c r="AK18">
+        <v>25717000.0</v>
+      </c>
+      <c r="AL18">
+        <v>16105000.0</v>
+      </c>
+      <c r="AM18">
+        <v>9522000.0</v>
+      </c>
+      <c r="AN18">
+        <v>24973000.0</v>
+      </c>
+      <c r="AO18">
+        <v>19343000.0</v>
+      </c>
+      <c r="AP18">
+        <v>15508000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>13641000.0</v>
+      </c>
+      <c r="AR18">
+        <v>21610000.0</v>
+      </c>
+      <c r="AS18">
+        <v>19780000.0</v>
+      </c>
+      <c r="AT18">
+        <v>15735000.0</v>
+      </c>
+      <c r="AU18">
+        <v>12709000.0</v>
+      </c>
+      <c r="AV18">
+        <v>26363000.0</v>
+      </c>
+      <c r="AW18">
+        <v>22955000.0</v>
+      </c>
+      <c r="AX18">
+        <v>21911000.0</v>
+      </c>
+      <c r="AY18">
+        <v>17101000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>22593000.0</v>
+      </c>
+      <c r="BA18">
+        <v>19185000.0</v>
+      </c>
+      <c r="BB18">
+        <v>26257000.0</v>
+      </c>
+      <c r="BC18">
+        <v>18374000.0</v>
+      </c>
+      <c r="BD18">
+        <v>19137000.0</v>
+      </c>
+      <c r="BE18">
+        <v>25779000.0</v>
+      </c>
+      <c r="BF18">
+        <v>21467000.0</v>
+      </c>
+      <c r="BG18">
+        <v>18969000.0</v>
+      </c>
+      <c r="BH18">
+        <v>27406000.0</v>
+      </c>
+      <c r="BI18">
+        <v>21471000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>29239000.0</v>
+      </c>
+      <c r="BK18">
+        <v>10700000.0</v>
+      </c>
+      <c r="BL18">
+        <v>-8376000.0</v>
+      </c>
+      <c r="BM18">
+        <v>30048000.0</v>
+      </c>
+      <c r="BN18">
+        <v>14179000.0</v>
+      </c>
+      <c r="BO18">
+        <v>8533000.0</v>
+      </c>
+      <c r="BP18">
+        <v>-1781000.0</v>
+      </c>
+      <c r="BQ18">
+        <v>18429000.0</v>
+      </c>
+      <c r="BR18">
+        <v>85322000.0</v>
+      </c>
+      <c r="BS18">
+        <v>49876000.0</v>
+      </c>
+      <c r="BT18">
+        <v>24038000.0</v>
+      </c>
+      <c r="BU18">
+        <v>20089000.0</v>
+      </c>
+      <c r="BV18">
+        <v>10174000.0</v>
+      </c>
+      <c r="BW18">
+        <v>20602000.0</v>
+      </c>
+      <c r="BX18">
+        <v>18050000.0</v>
+      </c>
+      <c r="BY18">
+        <v>3999000.0</v>
+      </c>
+      <c r="BZ18">
+        <v>13234000.0</v>
+      </c>
+      <c r="CA18">
+        <v>12017000.0</v>
+      </c>
+      <c r="CB18">
+        <v>412959000.0</v>
+      </c>
+      <c r="CC18">
+        <v>13508000.0</v>
+      </c>
+      <c r="CD18">
+        <v>2161000.0</v>
+      </c>
+      <c r="CE18">
+        <v>36264000.0</v>
+      </c>
+      <c r="CF18">
+        <v>26953000.0</v>
+      </c>
+      <c r="CG18">
+        <v>19625000.0</v>
+      </c>
+      <c r="CH18">
+        <v>26403000.0</v>
+      </c>
+      <c r="CI18">
+        <v>26237000.0</v>
+      </c>
+      <c r="CJ18">
+        <v>32067000.0</v>
+      </c>
+      <c r="CK18">
+        <v>24843000.0</v>
+      </c>
+      <c r="CL18">
+        <v>30288000.0</v>
+      </c>
+      <c r="CM18">
+        <v>24729000.0</v>
+      </c>
+      <c r="CN18">
+        <v>12558000.0</v>
+      </c>
+      <c r="CO18">
+        <v>30458000.0</v>
+      </c>
+      <c r="CP18">
+        <v>25864000.0</v>
+      </c>
+      <c r="CQ18">
+        <v>29338000.0</v>
+      </c>
+      <c r="CR18">
+        <v>138001000.0</v>
+      </c>
+      <c r="CS18">
+        <v>-104240000.0</v>
+      </c>
+      <c r="CT18">
+        <v>31377000.0</v>
+      </c>
+      <c r="CU18">
+        <v>4694000.0</v>
+      </c>
+      <c r="CV18">
+        <v>39071000.0</v>
+      </c>
+      <c r="CW18">
+        <v>25885000.0</v>
+      </c>
+      <c r="CX18">
+        <v>21212000.0</v>
+      </c>
+      <c r="CY18">
+        <v>9546000.0</v>
+      </c>
+      <c r="CZ18">
+        <v>37253000.0</v>
+      </c>
+      <c r="DA18">
+        <v>25841000.0</v>
+      </c>
+      <c r="DB18">
+        <v>26017000.0</v>
+      </c>
+      <c r="DC18">
+        <v>10235000.0</v>
+      </c>
+      <c r="DD18">
+        <v>27000000.0</v>
+      </c>
+      <c r="DE18">
+        <v>62500000.0</v>
+      </c>
+      <c r="DF18">
+        <v>31500000.0</v>
+      </c>
     </row>
     <row r="19" spans="1:110">
       <c r="A19" t="s">
-        <v>46</v>
-[...14 lines deleted...]
-      <c r="O19"/>
+        <v>221</v>
+      </c>
+      <c r="B19">
+        <v>21932000.0</v>
+      </c>
+      <c r="C19">
+        <v>14301000.0</v>
+      </c>
+      <c r="D19">
+        <v>39108000.0</v>
+      </c>
+      <c r="E19">
+        <v>5216000.0</v>
+      </c>
+      <c r="F19">
+        <v>-137628000.0</v>
+      </c>
+      <c r="G19">
+        <v>-8399000.0</v>
+      </c>
+      <c r="H19">
+        <v>-65775000.0</v>
+      </c>
+      <c r="I19">
+        <v>-1226000.0</v>
+      </c>
+      <c r="J19">
+        <v>-43935000.0</v>
+      </c>
+      <c r="K19">
+        <v>-4224000.0</v>
+      </c>
+      <c r="L19">
+        <v>678494000.0</v>
+      </c>
+      <c r="M19">
+        <v>42335000.0</v>
+      </c>
+      <c r="N19">
+        <v>52820000.0</v>
+      </c>
+      <c r="O19">
+        <v>-133149000.0</v>
+      </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
@@ -8288,15602 +33371,51 @@
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
     </row>
     <row r="20" spans="1:110">
       <c r="A20" t="s">
-        <v>47</v>
-[...15550 lines deleted...]
-        <v>190</v>
+        <v>222</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -23953,9367 +33485,76 @@
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
     </row>
     <row r="21" spans="1:110">
       <c r="A21" t="s">
-        <v>191</v>
+        <v>223</v>
       </c>
       <c r="B21">
-        <v>25079000.0</v>
+        <v>-71186000.0</v>
       </c>
       <c r="C21">
-        <v>25214000.0</v>
+        <v>-121197000.0</v>
       </c>
       <c r="D21">
-        <v>23037000.0</v>
+        <v>-121180000.0</v>
       </c>
       <c r="E21">
-        <v>21633000.0</v>
+        <v>-121179000.0</v>
       </c>
       <c r="F21">
-        <v>19253000.0</v>
+        <v>-71179000.0</v>
       </c>
       <c r="G21">
-        <v>19098000.0</v>
+        <v>-21179000.0</v>
       </c>
       <c r="H21">
-        <v>19207000.0</v>
+        <v>-16177000.0</v>
       </c>
       <c r="I21">
-        <v>15611000.0</v>
-[...9288 lines deleted...]
-      <c r="H21">
         <v>-112427000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
@@ -33370,2799 +33611,2827 @@
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
+      <c r="DF21"/>
     </row>
-    <row r="22" spans="1:109">
+    <row r="22" spans="1:110">
       <c r="A22" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B22">
+        <v>23570000.0</v>
+      </c>
+      <c r="C22">
         <v>20124000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>20304000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>18813000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>18382000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>15399000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>15431000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>12057000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>9648000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>13762000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2543000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-140390000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>8302000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>14189000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>16240000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>19492000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>21152000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>21623000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>22186000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>18553000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>18187000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>20444000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>18898000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>18279000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>19474000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>4276000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>22511000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>22409000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>22897000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>24554000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>24383000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>21389000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>22372000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>23330000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>31836000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>20602000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>21370000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>21587000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>20578000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>20698000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>20551000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>21527000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>20718000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>18785000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>19602000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>19234000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>20472000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>20210000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>19983000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>19688000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>17813000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>16067000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>17995000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>17715000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>17563000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>17736000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>18673000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>19315000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>18789000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>16766000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>17259000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>15636000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-11258000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>15447000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>16758000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>14655000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>20980000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>16838000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>15476000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>18132000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>15852000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>15759000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>14355000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>11727000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>9113000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>6300000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>7289000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>8456000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>10251000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>9911000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>11306000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>24893000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>13313000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>12844000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>16160000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>17482000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>18573000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>-129988000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>9485000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>9610000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>4618000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>2960000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>7527000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>12378000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>29166000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>26061000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>21069000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>21698000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>20764000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>19572000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>18814000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>19928000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>19465000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>20414000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>18746000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>19079000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>18100000.0</v>
       </c>
-      <c r="DD22"/>
       <c r="DE22"/>
+      <c r="DF22"/>
     </row>
-    <row r="23" spans="1:109">
+    <row r="23" spans="1:110">
       <c r="A23" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B23">
+        <v>-90720000.0</v>
+      </c>
+      <c r="C23">
         <v>194864000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>130291000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>186870000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>42042000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>195200000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>40422000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>27272000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-29898000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>147975000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-67779000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-19609000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-70808000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>93874000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-164177000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-110905000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-294908000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-5485000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>16106000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-15500000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-26896000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>265702000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>184637000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>148320000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>278884000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>212600000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-33805000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>27051000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-128010000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>163260000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-81881000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-47203000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-46082000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>115047000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-79550000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>66468000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-16500000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>109405000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-3244000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>106558000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-48128000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>175403000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>102616000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>40416000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-37863000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>159960000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>15363000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>23126000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-53633000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>99105000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-23601000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>6082000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-80764000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>137551000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-304000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-18322000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-81985000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>175287000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-26882000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-39282000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-169650000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>56221000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>279408000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-15184000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>36980000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>119401000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-35385000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>78334000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>40610000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>240486000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-89085000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-13285000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-25038000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>417412000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>24555000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>5773000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-68454000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-111893000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>2999000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>28842000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-1481000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-28573000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-54171000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-10010000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-74794000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-75302000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-2756000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-25547000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>17092000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-6154000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-94204000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-18840000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-91376000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>56312000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-101400000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-19750000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-167938000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>267194000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>26015000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>76453000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>124419000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>85375000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>43259000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>32835000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-46599000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>35572000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>36000000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-1800000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>382900000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:109">
+    <row r="24" spans="1:110">
       <c r="A24" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B24">
+        <v>-51744000.0</v>
+      </c>
+      <c r="C24">
         <v>68711000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-56876000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-79928000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-145040000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>82586000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-44781000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>35991000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-51159000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>74535000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>25949000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-1284000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>8984000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-176321000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-341061000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-238630000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-138758000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-6754000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-12876000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-43577000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-54883000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>44441000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>214432000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-148803000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>88721000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-69349000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-11348000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>94063000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>67555000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-45023000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-10091000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>44487000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>59081000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-7260000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-101966000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>41852000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-38276000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-118643000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-105428000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-109885000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-64999000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-96080000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-6511000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-158882000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-139769000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-134496000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>65894000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-198730000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-64199000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-24900000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-64965000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-156913000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-77858000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-74109000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-27181000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-396969000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>16082000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-1707000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-77053000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>11746000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-68170000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>23201000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>45103000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>144474000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>62765000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>39696000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-16034000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>430290000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-85363000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-101058000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-136053000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>4822000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-34089000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>16754000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-18795000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-86207000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-38021000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>13282000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-6862000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-60157000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-759000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-232811000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-101060000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-260934000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-150144000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-149573000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-144737000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-209947000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-170448000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-31479000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-30045000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-23443000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>42595000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>10407000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>526345000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>483265000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-24423000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>9011000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>80833000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>30596000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>61027000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>20661000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-87770000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-278219000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-473509000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>-173768000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>-243000000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>-584600000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>-314100000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:109">
+    <row r="25" spans="1:110">
       <c r="A25" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B25">
+        <v>-6760000.0</v>
+      </c>
+      <c r="C25">
         <v>-1178000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-1377000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>217000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1410000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-2807000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-2163000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>29000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-2210000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-4820000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>8502000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>146378000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-823000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-1570000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>798000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>640000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-259000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-3353000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-2846000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-1563000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-1489000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-9267000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-1328000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-1076000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-544000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>20782000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-1371000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-1932000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-1191000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-1480000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-1581000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-920000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-1735000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-2035000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>13787000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>5986000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-1706000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-1665000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-1212000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-1607000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-1178000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-1425000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-1112000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>2392000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-417000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-402000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-312000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>2663000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1859000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1846000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>3457000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>7455000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>2621000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>3231000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>3526000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>4653000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>3392000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>5533000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>3310000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-3385000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>6343000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>4980000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>5665000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>10878000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>3230000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>6392000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-824000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>7321000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>73042000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>34276000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>2830000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>12346000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-787000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1903000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>949000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-365116000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-13560000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>396595000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-659000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>27444000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>16080000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-16623000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-157000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>20197000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-2042000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>1276000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-1728000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>149588000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>3844000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>5276000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>1450000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>16808000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>7411000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>32490000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>95837000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-131093000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>3194000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>1164000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>3763000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>6080000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-959000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>1637000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>10696000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>6179000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-154000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>665000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-2400000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>66900000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>35100000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:109">
+    <row r="26" spans="1:110">
       <c r="A26" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B26">
+        <v>-14206000.0</v>
+      </c>
+      <c r="C26">
         <v>-15765000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-15959000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-3887000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26">
         <v>1000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-7549000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-11900000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-1257000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
         <v>-22196000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>1000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-1000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>-4568000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-20767000.0</v>
       </c>
-      <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
-      <c r="AR26">
+      <c r="AR26"/>
+      <c r="AS26">
         <v>-20192000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-22634000.0</v>
       </c>
-      <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>-7208000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-13810000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-8617000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-50177000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-7029000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-2199000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-17379000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-33338000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-38657000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-39927000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-85102000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-21752000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>253854000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>1013111000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>191481000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>29087000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>613482000.0</v>
       </c>
-      <c r="BL26"/>
       <c r="BM26"/>
-      <c r="BN26">
+      <c r="BN26"/>
+      <c r="BO26">
         <v>-1727000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-2292000.0</v>
       </c>
-      <c r="BP26"/>
       <c r="BQ26"/>
-      <c r="BR26">
+      <c r="BR26"/>
+      <c r="BS26">
         <v>-1567000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-859000.0</v>
       </c>
-      <c r="BT26"/>
-      <c r="BU26">
+      <c r="BU26"/>
+      <c r="BV26">
         <v>-62000.0</v>
       </c>
-      <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
+      <c r="DF26"/>
     </row>
-    <row r="27" spans="1:109">
+    <row r="27" spans="1:110">
       <c r="A27" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B27">
+        <v>420000.0</v>
+      </c>
+      <c r="C27">
         <v>389000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>99000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>358000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>330000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>344000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>364000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>335000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>314000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>327000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>309000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>333000.0</v>
       </c>
       <c r="M27">
         <v>333000.0</v>
       </c>
       <c r="N27">
+        <v>333000.0</v>
+      </c>
+      <c r="O27">
         <v>410000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>430000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>509000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>534000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>585000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>610000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>584000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>658000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>679000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>611000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>522000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>606000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>682000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>748000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>762000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>727000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>637000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>626000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>636000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>628000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>629000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>672000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>663000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>680000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>808000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>791000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>745000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>728000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>764000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1058000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1017000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1018000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1053000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1034000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1015000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1014000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1061000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1058000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>2238000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>2183000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>2317000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>2545000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>7033000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>2105000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>1648000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>1586000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>73000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>55000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>60000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>74000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>82000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>85000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>154000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>131000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>129000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>166000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>132000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>177000.0</v>
       </c>
-      <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>148000.0</v>
       </c>
-      <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
+      <c r="DF27"/>
     </row>
-    <row r="28" spans="1:109">
+    <row r="28" spans="1:110">
       <c r="A28" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B28">
+        <v>-186675000.0</v>
+      </c>
+      <c r="C28">
         <v>39857000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-17876000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>50738000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-40200000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>162959000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>13184000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-96197000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-100864000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>106878000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-598408000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-139607000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>207053000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>133537000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>277000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>139361000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-47885000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-17020000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-25279000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-27017000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-92323000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>104184000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>97941000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-84179000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>140150000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>130867000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-142468000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>15338000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-274164000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>210374000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-151109000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-97733000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-91125000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>103620000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-229962000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>55057000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-161468000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>98019000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-153442000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-4768000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-92713000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>164098000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-741935000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>688839000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-906006000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>948368000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-837521000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>798998000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-107312000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-11585000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-102909000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-76820000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-58939000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>43190000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-153263000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-69651000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-178970000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>141391000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-55221000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-177388000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-160365000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-76895000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1338037000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-75680000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>26484000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>106936000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-54347000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>47886000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>30162000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>78483000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>47319000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>136678000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-35431000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-43014000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>256976000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-156811000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-277558000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-121752000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-7710000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>63149000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-1402000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-223621000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-108860000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-23735000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-84716000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-84657000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-11985000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-23834000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>9785000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>38219000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-199900000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-30098000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-97162000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>43997000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-148421000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-44486000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-46697000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>90273000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>40397000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>74390000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>120910000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>78256000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-1175000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>244175000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>344525000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>473121000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>563200000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>1182700000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>2399700000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:109">
+    <row r="29" spans="1:110">
       <c r="A29" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B29">
+        <v>17433000.0</v>
+      </c>
+      <c r="C29">
         <v>21446000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>17443000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>21524000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>12404000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>15505000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5608000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-3091000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>19107000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>20502000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-5334000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>13468000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>9329000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>10133000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>14601000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>33907000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>26902000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>16223000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>20269000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>23090000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>19323000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>12851000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>19203000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>23791000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>30761000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>11566000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>26810000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>25421000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>23388000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>17836000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>14302000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>34101000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>23303000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>23447000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>43312000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>28336000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>18648000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>11507000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>26954000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>22897000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>18362000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>17532000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>26165000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>24406000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>18008000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>15296000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>28899000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>25146000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>22944000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>18594000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>25103000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>27152000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>30826000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>22489000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>21255000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>29277000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>26238000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>21771000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>28952000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>25862000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>33588000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>13078000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-6743000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>31496000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>15820000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>10154000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>1692000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>22538000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>88428000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>52626000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>27126000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>27781000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>13842000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>21073000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>19024000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>8043000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>9944000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>14018000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>414709000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>14540000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>2161000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>35460000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>29402000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>20037000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>24455000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>27654000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>32598000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>25573000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>30776000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>25095000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>13168000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>32308000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>27846000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>31304000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>138476000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>-102871000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>32667000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>6090000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>39530000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>26280000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>21582000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>10012000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>38114000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>26301000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>26633000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>11034000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>28700000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>66900000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>35100000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:109">
+    <row r="30" spans="1:110">
       <c r="A30" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B30">
+        <v>-25585000.0</v>
+      </c>
+      <c r="C30">
         <v>36988000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-19376000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5216000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-137628000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-8399000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-65775000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1226000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-43935000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-4224000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>678494000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>42335000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>52820000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-133149000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-291109000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-178863000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-96677000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>14701000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>93263000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-52276000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>28043000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-162425000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-140010000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-154123000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>108644000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-65032000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-40779000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>142820000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>89426000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-80592000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>81605000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>20609000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>109320000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-15607000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-135889000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>138017000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>32482000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-19499000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-4716000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>110804000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>23371000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-210173000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>175492000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>12719000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-86484000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-151156000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>206424000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-101728000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>57957000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>19161000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>52585000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>32267000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>110826000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-122262000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>95460000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>9131000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>181973000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-189630000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>75374000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>110724000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>166647000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-1144042000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-66650000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>33515000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-27153000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-161483000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>116629000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-103371000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-96514000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-222218000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-18449000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-163758000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-156475000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>32717000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-185066000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>122895000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>214092000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>162441000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-402762000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>391000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-759000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>241990000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>72225000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-17148000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>75767000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>9862000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-81092000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>68142000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-28775000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-13607000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>184966000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-60910000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-61921000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>128688000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-414530000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>503706000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>34260000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-50253000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-203737000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-189615000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-144026000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-51719000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>37419000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-166081000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-453868000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-435181000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-551800000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-1251700000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-2424700000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>