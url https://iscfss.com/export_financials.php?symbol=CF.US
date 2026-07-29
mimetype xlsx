--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1293,51 +1293,53 @@
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>29</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-235000000.0</v>
+      </c>
       <c r="C5">
         <v>-280000000.0</v>
       </c>
       <c r="D5">
         <v>-209000000.0</v>
       </c>
       <c r="E5">
         <v>-230000000.0</v>
       </c>
       <c r="F5">
         <v>-257000000.0</v>
       </c>
       <c r="G5">
         <v>-320000000.0</v>
       </c>
       <c r="H5">
         <v>-366000000.0</v>
       </c>
       <c r="I5">
         <v>-371000000.0</v>
       </c>
       <c r="J5">
         <v>-263000000.0</v>
       </c>
       <c r="K5">
@@ -3688,51 +3690,51 @@
         <v>212600000.0</v>
       </c>
       <c r="T41">
         <v>141900000.0</v>
       </c>
       <c r="U41">
         <v>152200000.0</v>
       </c>
       <c r="V41">
         <v>104900000.0</v>
       </c>
       <c r="W41">
         <v>83203000.0</v>
       </c>
       <c r="X41">
         <v>52447000.0</v>
       </c>
       <c r="Y41"/>
       <c r="Z41"/>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>66</v>
       </c>
       <c r="B42">
-        <v>4838000000.0</v>
+        <v>1197000000.0</v>
       </c>
       <c r="C42">
         <v>1254000000.0</v>
       </c>
       <c r="D42">
         <v>1389000000.0</v>
       </c>
       <c r="E42">
         <v>1412000000.0</v>
       </c>
       <c r="F42">
         <v>1373000000.0</v>
       </c>
       <c r="G42">
         <v>1313000000.0</v>
       </c>
       <c r="H42">
         <v>1303000000.0</v>
       </c>
       <c r="I42">
         <v>864000000.0</v>
       </c>
       <c r="J42">
         <v>1397000000.0</v>
       </c>
@@ -5789,52 +5791,56 @@
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
     </row>
     <row r="5" spans="1:89">
       <c r="A5" t="s">
         <v>29</v>
       </c>
-      <c r="B5"/>
-      <c r="C5"/>
+      <c r="B5">
+        <v>-256000000.0</v>
+      </c>
+      <c r="C5">
+        <v>-235000000.0</v>
+      </c>
       <c r="D5">
         <v>-231000000.0</v>
       </c>
       <c r="E5">
         <v>-202000000.0</v>
       </c>
       <c r="F5">
         <v>-271000000.0</v>
       </c>
       <c r="G5">
         <v>-280000000.0</v>
       </c>
       <c r="H5">
         <v>-209000000.0</v>
       </c>
       <c r="I5">
         <v>-232000000.0</v>
       </c>
       <c r="J5">
         <v>-225000000.0</v>
       </c>
       <c r="K5">
         <v>-209000000.0</v>
       </c>
       <c r="L5">
@@ -7375,51 +7381,53 @@
         <v>228000000.0</v>
       </c>
       <c r="CD12">
         <v>196300000.0</v>
       </c>
       <c r="CE12">
         <v>216700000.0</v>
       </c>
       <c r="CF12">
         <v>317476000.0</v>
       </c>
       <c r="CG12">
         <v>510330000.0</v>
       </c>
       <c r="CH12"/>
       <c r="CI12">
         <v>419293000.0</v>
       </c>
       <c r="CJ12"/>
       <c r="CK12"/>
     </row>
     <row r="13" spans="1:89">
       <c r="A13" t="s">
         <v>37</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>2000000.0</v>
+      </c>
       <c r="C13">
         <v>2000000.0</v>
       </c>
       <c r="D13">
         <v>2000000.0</v>
       </c>
       <c r="E13">
         <v>2000000.0</v>
       </c>
       <c r="F13">
         <v>2000000.0</v>
       </c>
       <c r="G13">
         <v>2000000.0</v>
       </c>
       <c r="H13">
         <v>2000000.0</v>
       </c>
       <c r="I13">
         <v>2000000.0</v>
       </c>
       <c r="J13">
         <v>2000000.0</v>
       </c>
       <c r="K13">
@@ -13925,54 +13933,54 @@
         <v>104800000.0</v>
       </c>
       <c r="CE41">
         <v>104900000.0</v>
       </c>
       <c r="CF41">
         <v>82476000.0</v>
       </c>
       <c r="CG41">
         <v>81810000.0</v>
       </c>
       <c r="CH41"/>
       <c r="CI41">
         <v>83203000.0</v>
       </c>
       <c r="CJ41"/>
       <c r="CK41">
         <v>52447000.0</v>
       </c>
     </row>
     <row r="42" spans="1:89">
       <c r="A42" t="s">
         <v>66</v>
       </c>
       <c r="B42">
-        <v>5342000000.0</v>
+        <v>1184000000.0</v>
       </c>
       <c r="C42">
-        <v>4838000000.0</v>
+        <v>1197000000.0</v>
       </c>
       <c r="D42">
         <v>883000000.0</v>
       </c>
       <c r="E42">
         <v>1239000000.0</v>
       </c>
       <c r="F42">
         <v>841000000.0</v>
       </c>
       <c r="G42">
         <v>1254000000.0</v>
       </c>
       <c r="H42">
         <v>868000000.0</v>
       </c>
       <c r="I42">
         <v>1330000000.0</v>
       </c>
       <c r="J42">
         <v>1029000000.0</v>
       </c>
       <c r="K42">
         <v>1389000000.0</v>
       </c>
@@ -21699,51 +21707,51 @@
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:94">
       <c r="A5" t="s">
         <v>155</v>
       </c>
       <c r="B5">
-        <v>640000000.0</v>
+        <v>883000000.0</v>
       </c>
       <c r="C5">
         <v>643000000.0</v>
       </c>
       <c r="D5">
         <v>606000000.0</v>
       </c>
       <c r="E5">
         <v>671000000.0</v>
       </c>
       <c r="F5">
         <v>474000000.0</v>
       </c>
       <c r="G5">
         <v>480000000.0</v>
       </c>
       <c r="H5">
         <v>400000000.0</v>
       </c>
       <c r="I5">
         <v>666000000.0</v>
       </c>
       <c r="J5">
         <v>337000000.0</v>
       </c>
@@ -21983,51 +21991,51 @@
       </c>
       <c r="CK5">
         <v>0.0</v>
       </c>
       <c r="CL5">
         <v>0.0</v>
       </c>
       <c r="CM5">
         <v>0.0</v>
       </c>
       <c r="CN5">
         <v>0.0</v>
       </c>
       <c r="CO5">
         <v>0.0</v>
       </c>
       <c r="CP5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:94">
       <c r="A6" t="s">
         <v>156</v>
       </c>
       <c r="B6">
-        <v>868000000.0</v>
+        <v>1111000000.0</v>
       </c>
       <c r="C6">
         <v>871000000.0</v>
       </c>
       <c r="D6">
         <v>823000000.0</v>
       </c>
       <c r="E6">
         <v>903000000.0</v>
       </c>
       <c r="F6">
         <v>695000000.0</v>
       </c>
       <c r="G6">
         <v>701000000.0</v>
       </c>
       <c r="H6">
         <v>629000000.0</v>
       </c>
       <c r="I6">
         <v>888000000.0</v>
       </c>
       <c r="J6">
         <v>590000000.0</v>
       </c>
@@ -29926,51 +29934,51 @@
       </c>
       <c r="S22">
         <v>684600000.0</v>
       </c>
       <c r="T22">
         <v>372700000.0</v>
       </c>
       <c r="U22">
         <v>33300000.0</v>
       </c>
       <c r="V22">
         <v>-39000000.0</v>
       </c>
       <c r="W22">
         <v>67732000.0</v>
       </c>
       <c r="X22">
         <v>-18400000.0</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
         <v>208</v>
       </c>
       <c r="B23">
-        <v>-1158000000.0</v>
+        <v>-25000000.0</v>
       </c>
       <c r="C23">
         <v>-334000000.0</v>
       </c>
       <c r="D23">
         <v>-481000000.0</v>
       </c>
       <c r="E23">
         <v>-646000000.0</v>
       </c>
       <c r="F23">
         <v>-199000000.0</v>
       </c>
       <c r="G23">
         <v>-189000000.0</v>
       </c>
       <c r="H23">
         <v>-198000000.0</v>
       </c>
       <c r="I23">
         <v>-535000000.0</v>
       </c>
       <c r="J23">
         <v>-137000000.0</v>
       </c>
@@ -30148,51 +30156,51 @@
       </c>
       <c r="S25">
         <v>151500000.0</v>
       </c>
       <c r="T25">
         <v>21400000.0</v>
       </c>
       <c r="U25">
         <v>59500000.0</v>
       </c>
       <c r="V25">
         <v>45200000.0</v>
       </c>
       <c r="W25">
         <v>10579000.0</v>
       </c>
       <c r="X25">
         <v>18400000.0</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
         <v>211</v>
       </c>
       <c r="B26">
-        <v>-1364000000.0</v>
+        <v>-1379000000.0</v>
       </c>
       <c r="C26">
         <v>-1509000000.0</v>
       </c>
       <c r="D26">
         <v>-580000000.0</v>
       </c>
       <c r="E26">
         <v>-1347000000.0</v>
       </c>
       <c r="F26">
         <v>-550000000.0</v>
       </c>
       <c r="G26">
         <v>-100000000.0</v>
       </c>
       <c r="H26">
         <v>-370000000.0</v>
       </c>
       <c r="I26">
         <v>-467000000.0</v>
       </c>
       <c r="J26">
         <v>1000000.0</v>
       </c>