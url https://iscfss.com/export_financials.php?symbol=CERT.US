--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -988,78 +991,82 @@
       </c>
       <c r="H5">
         <v>-5497000.0</v>
       </c>
       <c r="I5">
         <v>-1647000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>14</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>12891000.0</v>
+      </c>
       <c r="C7">
         <v>16472000.0</v>
       </c>
       <c r="D7">
         <v>11330000.0</v>
       </c>
       <c r="E7">
         <v>15126000.0</v>
       </c>
       <c r="F7">
         <v>13614000.0</v>
       </c>
       <c r="G7">
         <v>593000.0</v>
       </c>
       <c r="H7">
         <v>48000.0</v>
       </c>
       <c r="I7">
         <v>332000.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>15</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1641000.0</v>
+      </c>
       <c r="C8">
         <v>1620000.0</v>
       </c>
       <c r="D8">
         <v>1603000.0</v>
       </c>
       <c r="E8">
         <v>1596000.0</v>
       </c>
       <c r="F8">
         <v>1596000.0</v>
       </c>
       <c r="G8">
         <v>1529000.0</v>
       </c>
       <c r="H8">
         <v>1324000.0</v>
       </c>
       <c r="I8">
         <v>1324000.0</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>16</v>
@@ -1397,51 +1404,53 @@
         <v>1575104000.0</v>
       </c>
       <c r="D23">
         <v>1563140000.0</v>
       </c>
       <c r="E23">
         <v>1572922000.0</v>
       </c>
       <c r="F23">
         <v>1511730000.0</v>
       </c>
       <c r="G23">
         <v>1269400000.0</v>
       </c>
       <c r="H23">
         <v>1037069000.0</v>
       </c>
       <c r="I23">
         <v>1051493000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>31</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>290131000.0</v>
+      </c>
       <c r="C24">
         <v>292425000.0</v>
       </c>
       <c r="D24">
         <v>288217000.0</v>
       </c>
       <c r="E24">
         <v>289988000.0</v>
       </c>
       <c r="F24">
         <v>291746000.0</v>
       </c>
       <c r="G24">
         <v>294100000.0</v>
       </c>
       <c r="H24">
         <v>397121000.0</v>
       </c>
       <c r="I24">
         <v>404795000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>32</v>
@@ -1492,51 +1501,53 @@
         <v>132714000.0</v>
       </c>
       <c r="D28">
         <v>63241000.0</v>
       </c>
       <c r="E28">
         <v>71548000.0</v>
       </c>
       <c r="F28">
         <v>122583000.0</v>
       </c>
       <c r="G28">
         <v>27991000.0</v>
       </c>
       <c r="H28">
         <v>372123000.0</v>
       </c>
       <c r="I28">
         <v>396596000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>36</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1355889000.0</v>
+      </c>
       <c r="C29">
         <v>1354081000.0</v>
       </c>
       <c r="D29">
         <v>1338077000.0</v>
       </c>
       <c r="E29">
         <v>1372669000.0</v>
       </c>
       <c r="F29">
         <v>1336615000.0</v>
       </c>
       <c r="G29">
         <v>1120912000.0</v>
       </c>
       <c r="H29">
         <v>893379000.0</v>
       </c>
       <c r="I29">
         <v>900717000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>37</v>
@@ -1571,51 +1582,53 @@
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>-124864000.0</v>
       </c>
       <c r="F31">
         <v>-173345000.0</v>
       </c>
       <c r="G31">
         <v>-92905000.0</v>
       </c>
       <c r="H31">
         <v>-450946000.0</v>
       </c>
       <c r="I31">
         <v>-481128000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>39</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>161734000.0</v>
+      </c>
       <c r="C32">
         <v>164764000.0</v>
       </c>
       <c r="D32">
         <v>210178000.0</v>
       </c>
       <c r="E32">
         <v>239094000.0</v>
       </c>
       <c r="F32">
         <v>182502000.0</v>
       </c>
       <c r="G32">
         <v>271239000.0</v>
       </c>
       <c r="H32">
         <v>24521000.0</v>
       </c>
       <c r="I32">
         <v>3479000.0</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>40</v>
@@ -1878,51 +1891,53 @@
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>52</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>19495000.0</v>
+      </c>
       <c r="C45">
         <v>21877000.0</v>
       </c>
       <c r="D45">
         <v>18906000.0</v>
       </c>
       <c r="E45">
         <v>16827000.0</v>
       </c>
       <c r="F45">
         <v>15569000.0</v>
       </c>
       <c r="G45">
         <v>3872000.0</v>
       </c>
       <c r="H45">
         <v>4623000.0</v>
       </c>
       <c r="I45">
         <v>5401000.0</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>53</v>
@@ -2003,51 +2018,53 @@
       <c r="I48">
         <v>-14432000.0</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49">
         <v>-60873000.0</v>
       </c>
       <c r="F49">
         <v>-75604000.0</v>
       </c>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>57</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>2963000.0</v>
+      </c>
       <c r="C50">
         <v>3000000.0</v>
       </c>
       <c r="D50">
         <v>3020000.0</v>
       </c>
       <c r="E50">
         <v>3020000.0</v>
       </c>
       <c r="F50">
         <v>3020000.0</v>
       </c>
       <c r="G50">
         <v>4680000.0</v>
       </c>
       <c r="H50">
         <v>4210000.0</v>
       </c>
       <c r="I50">
         <v>3153000.0</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>58</v>
@@ -2325,4038 +2342,4184 @@
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC62"/>
+  <dimension ref="A1:AD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
+        <v>3691000.0</v>
+      </c>
+      <c r="C2">
         <v>3426000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3457000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5477000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5068000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3502000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2494000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4801000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3733000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5171000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5256000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3789000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4326000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>7533000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3002000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5243000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>6255000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7458000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>11260000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5549000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>6593000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>6394000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5436000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4030000.0</v>
       </c>
-      <c r="Y2"/>
-      <c r="Z2">
+      <c r="Z2"/>
+      <c r="AA2">
         <v>4917000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
-    </row>
-    <row r="3" spans="1:29">
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
+        <v>-1869000.0</v>
+      </c>
+      <c r="C5">
         <v>2040000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1947000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>4949000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-5268000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-13424000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-5013000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-8328000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-7036000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-7593000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-7714000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-3173000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-7320000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-8230000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-17928000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-13718000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-7046000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-3926000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2930000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-85000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-2655000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1587000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-6514000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-10228000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>492048000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-5497000.0</v>
       </c>
-      <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>14</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>7789000.0</v>
+      </c>
       <c r="C7">
+        <v>12891000.0</v>
+      </c>
+      <c r="D7">
         <v>8965000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>9366000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>9834000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>16472000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>10420000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>11150000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>11631000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>11330000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>11680000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>8285000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>14052000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>15126000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>11931000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>13068000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>14491000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>13614000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>388000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>458000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>525000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>593000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>651000.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
-      <c r="Z7">
+      <c r="Z7"/>
+      <c r="AA7">
         <v>48000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
         <v>15</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1641000.0</v>
+      </c>
       <c r="C8">
+        <v>1641000.0</v>
+      </c>
+      <c r="D8">
         <v>1640000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>1639000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>1625000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>1620000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1618000.0</v>
       </c>
       <c r="H8">
         <v>1618000.0</v>
       </c>
       <c r="I8">
+        <v>1618000.0</v>
+      </c>
+      <c r="J8">
         <v>1607000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>1603000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>1602000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1601000.0</v>
       </c>
       <c r="M8">
         <v>1601000.0</v>
       </c>
       <c r="N8">
+        <v>1601000.0</v>
+      </c>
+      <c r="O8">
         <v>1596000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>1599000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1596000.0</v>
       </c>
       <c r="R8">
         <v>1596000.0</v>
       </c>
       <c r="S8">
+        <v>1596000.0</v>
+      </c>
+      <c r="T8">
         <v>1574000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>1529000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>1162317000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1158708000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1150168000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1143638000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1136831000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1127334000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1119821000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1038581000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>897209000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>889679000.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>149484000.0</v>
+      </c>
+      <c r="C10">
         <v>189392000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>172711000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>162266000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>179086000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>179183000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>233023000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>224599000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>224776000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>234951000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>272312000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>245190000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>244135000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>236586000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>210509000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>194755000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>184315000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>185797000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>416850000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>267757000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>272988000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>271382000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>29937000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>55669000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-29256000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>29256000.0</v>
       </c>
-      <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10"/>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>149484000.0</v>
+      </c>
+      <c r="C12">
         <v>189392000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>172711000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>162266000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>179086000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>179183000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>233023000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>224599000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>224776000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>234951000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>272312000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>245190000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>244135000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>236586000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>210509000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>194755000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>184315000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>185797000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>416850000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>267757000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>272988000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>271382000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>29937000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>55669000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29256000.0</v>
       </c>
       <c r="Z12">
         <v>29256000.0</v>
       </c>
-      <c r="AA12"/>
+      <c r="AA12">
+        <v>29256000.0</v>
+      </c>
       <c r="AB12"/>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
         <v>1641000.0</v>
       </c>
       <c r="C13">
+        <v>1641000.0</v>
+      </c>
+      <c r="D13">
         <v>1640000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1639000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1625000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1620000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1618000.0</v>
       </c>
       <c r="H13">
         <v>1618000.0</v>
       </c>
       <c r="I13">
+        <v>1618000.0</v>
+      </c>
+      <c r="J13">
         <v>1607000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1603000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1602000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1601000.0</v>
       </c>
       <c r="M13">
         <v>1601000.0</v>
       </c>
       <c r="N13">
+        <v>1601000.0</v>
+      </c>
+      <c r="O13">
         <v>1596000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1599000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1596000.0</v>
       </c>
       <c r="R13">
         <v>1596000.0</v>
       </c>
       <c r="S13">
+        <v>1596000.0</v>
+      </c>
+      <c r="T13">
         <v>1574000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1529000.0</v>
       </c>
       <c r="U13">
         <v>1529000.0</v>
       </c>
       <c r="V13">
         <v>1529000.0</v>
       </c>
       <c r="W13">
+        <v>1529000.0</v>
+      </c>
+      <c r="X13">
         <v>1324000.0</v>
       </c>
-      <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>1324000.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
+        <v>157754647.0</v>
+      </c>
+      <c r="C14">
         <v>160394418.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>160600570.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>160916057.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>161350292.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>161265650.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>160642000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>160505223.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>159524270.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>159430660.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>159165206.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>159906972.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>159727412.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>159241217.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>159587645.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>156478724.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>159160321.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>155624454.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>149016609.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>147485566.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>152084745.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>135747243.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>152681756.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>152979479.0</v>
       </c>
       <c r="Y14">
         <v>152979479.0</v>
       </c>
       <c r="Z14">
+        <v>152979479.0</v>
+      </c>
+      <c r="AA14">
         <v>147160084.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>151105244.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>147989001.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>144872758.0</v>
       </c>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>1601000.0</v>
       </c>
       <c r="N15">
+        <v>1601000.0</v>
+      </c>
+      <c r="O15">
         <v>1596000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1599000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1596000.0</v>
       </c>
       <c r="R15">
         <v>1596000.0</v>
       </c>
       <c r="S15">
+        <v>1596000.0</v>
+      </c>
+      <c r="T15">
         <v>1574000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1529000.0</v>
       </c>
       <c r="U15">
         <v>1529000.0</v>
       </c>
       <c r="V15">
         <v>1529000.0</v>
       </c>
       <c r="W15">
+        <v>1529000.0</v>
+      </c>
+      <c r="X15">
         <v>1324000.0</v>
       </c>
-      <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>1324000.0</v>
       </c>
-      <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16">
+        <v>76480000.0</v>
+      </c>
+      <c r="C16">
         <v>75412000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>65023000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>70238000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>72035000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>77829000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>59336000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>60989000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>56801000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>60678000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>47980000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>52788000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>51654000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>52209000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>40434000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>46122000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>48168000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>45496000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>27987000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>29120000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>29802000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>30662000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>24900000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>26240000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>590000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>729000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>797000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>868000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>937000.0</v>
       </c>
-      <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20">
+        <v>770761000.0</v>
+      </c>
+      <c r="C20">
         <v>773311000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>773036000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>772322000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>764338000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>757038000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>718483000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>715524000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>715620000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>716333000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>673159000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>721853000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>718841000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>717743000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>696921000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>700800000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>704788000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>703371000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>522814000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>524265000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>519226000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>518592000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>515587000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>513380000.0</v>
       </c>
-      <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>514996000.0</v>
       </c>
-      <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
+        <v>433255000.0</v>
+      </c>
+      <c r="C21">
         <v>447476000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>459543000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>469280000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>475405000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>485214000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>453225000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>463155000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>473687000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>487043000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>463112000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>473805000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>476554000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>486782000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>481536000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>493051000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>504310000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>511823000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>378985000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>387942000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>388225000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>396445000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>404255000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>411408000.0</v>
       </c>
-      <c r="Y21"/>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21">
         <v>427998000.0</v>
       </c>
-      <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
-      <c r="F22">
+      <c r="F22"/>
+      <c r="G22">
         <v>1.0</v>
       </c>
-      <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-5026000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-5033000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-4473000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>13441000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>3020000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>3103000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>3102000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>13016000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>12202000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>9506000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-8751000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1108000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1838000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>733000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1909000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1812000.0</v>
       </c>
-      <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
+      <c r="Z22"/>
+      <c r="AA22">
         <v>4280000.0</v>
       </c>
-      <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
+        <v>1500368000.0</v>
+      </c>
+      <c r="C23">
         <v>1556582000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1535856000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1543446000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1561011000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1575104000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1543229000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1539613000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1542378000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1563140000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1526821000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1572220000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1566757000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1572922000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1508693000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1501749000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1507026000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1511730000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1414789000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1265335000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1262624000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1269400000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1020380000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1056384000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>492048000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1037069000.0</v>
       </c>
-      <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23"/>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
         <v>31</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>289504000.0</v>
+      </c>
       <c r="C24">
+        <v>290131000.0</v>
+      </c>
+      <c r="D24">
         <v>290541000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>291170000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>291798000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>292425000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>293053000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>293683000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>287772000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>288217000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>288661000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>289104000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>289546000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>289988000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>290428000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>290868000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>291308000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>291746000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>292183000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>292622000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>293689000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>294100000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>376037000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>397121000.0</v>
       </c>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
+        <v>-138732000.0</v>
+      </c>
+      <c r="C28">
         <v>-177991000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>129795000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>145592000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>125546000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>132714000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>73450000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>83234000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>77647000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>67616000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>31049000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>59864000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>62483000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>71548000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>94870000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>112201000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>124504000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>122583000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-121259000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>28343000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>25906000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>27991000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>349904000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>368851000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>29256000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>372123000.0</v>
       </c>
-      <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28"/>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
         <v>36</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1309511000.0</v>
+      </c>
       <c r="C29">
+        <v>1355889000.0</v>
+      </c>
+      <c r="D29">
         <v>1358348000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1364749000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1379077000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1354081000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1349458000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1340084000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1345150000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1338077000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1343432000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1389298000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1377621000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1372669000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1347846000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1342269000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1342733000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1336615000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1266523000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1130152000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1125636000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1120912000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>876728000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
+        <v>96072000.0</v>
+      </c>
+      <c r="C30">
         <v>103525000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>98475000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>106330000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>105202000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>119084000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>106301000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>98046000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>89149000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>93256000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>83199000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>89099000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>87403000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>88805000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>80547000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>78246000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>80366000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>78306000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>62859000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>56586000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>54402000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>64799000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>48830000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>51690000.0</v>
       </c>
-      <c r="Y30"/>
-      <c r="Z30">
+      <c r="Z30"/>
+      <c r="AA30">
         <v>52356000.0</v>
       </c>
-      <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30"/>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>1097174000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-110340000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-124864000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-124059000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-145470000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-160693000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-173345000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>69521000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-77697000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-80184000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-92905000.0</v>
       </c>
-      <c r="W31"/>
       <c r="X31"/>
-      <c r="Y31">
-[...1 lines deleted...]
-      </c>
+      <c r="Y31"/>
       <c r="Z31">
         <v>-450946000.0</v>
       </c>
-      <c r="AA31"/>
+      <c r="AA31">
+        <v>-450946000.0</v>
+      </c>
       <c r="AB31"/>
       <c r="AC31"/>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31"/>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
         <v>39</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>126437000.0</v>
+      </c>
       <c r="C32">
+        <v>161734000.0</v>
+      </c>
+      <c r="D32">
         <v>147783000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>150957000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>192096000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>164764000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>227904000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>207953000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>227828000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>210178000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>264350000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>250148000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>254438000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>239094000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>228562000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>204474000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>193569000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>182502000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>435215000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>285559000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>284189000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>271239000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>32457000.0</v>
       </c>
-      <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32"/>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>1229808000.0</v>
+      </c>
+      <c r="C33">
         <v>1241463000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1252553000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1262053000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1260836000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1264252000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1192620000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1202537000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1213921000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1222939000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1157044000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1219176000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1218503000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1230670000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1203601000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1215730000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1231840000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1237003000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>909940000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>920527000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>915063000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>922816000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>927582000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>934793000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>-29256000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>949546000.0</v>
       </c>
-      <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33"/>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
-      <c r="E34">
+      <c r="E34"/>
+      <c r="F34">
         <v>24860000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>23581000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>23607000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>22258000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>38977000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>39209000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>26111000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>18028000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>23396000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>22121000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>1422000.0</v>
       </c>
-      <c r="P34"/>
       <c r="Q34"/>
-      <c r="R34">
+      <c r="R34"/>
+      <c r="S34">
         <v>25000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>686000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>690000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>682000.0</v>
       </c>
-      <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34"/>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
+        <v>339201000.0</v>
+      </c>
+      <c r="C35">
         <v>340402000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>335529000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>342431000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>368653000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>370360000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>367119000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>367089000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>387391000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>386277000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>369643000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>372150000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>387886000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>390103000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>377765000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>371823000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>377004000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>377656000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>373835000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>371576000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>371985000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>371923000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>462501000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>507213000.0</v>
       </c>
-      <c r="Y35"/>
-      <c r="Z35">
+      <c r="Z35"/>
+      <c r="AA35">
         <v>482019000.0</v>
       </c>
-      <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35"/>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
+        <v>1604000.0</v>
+      </c>
+      <c r="C36">
         <v>1642000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1796000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1834000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>2013000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2031000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>2052000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>2690000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>3240000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>3053000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>5217000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>5283000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>3683000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>5615000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>6896000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>2681000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>2098000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>2167000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>2220000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>2312000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1184000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1163000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>2570000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>5225000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-29256000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1096000.0</v>
       </c>
-      <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36"/>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37"/>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>5463000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>7386000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>5582000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>11054000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>6827000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>6184000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>6240000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>5136000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>5251000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>4107000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>3907000.0</v>
       </c>
-      <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
-      <c r="Z38">
+      <c r="Z38"/>
+      <c r="AA38">
         <v>1929000.0</v>
       </c>
-      <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
+        <v>25004000.0</v>
+      </c>
+      <c r="C39">
         <v>22202000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>12117000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>12797000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>15887000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>12585000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>11285000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>14431000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>14532000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>11994000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>14266000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>18755000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>16716000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>16861000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>14036000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>13018000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>10505000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>10624000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>25140000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>20465000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>20171000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>10403000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>14031000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>14232000.0</v>
       </c>
-      <c r="Y39"/>
-      <c r="Z39">
+      <c r="Z39"/>
+      <c r="AA39">
         <v>5911000.0</v>
       </c>
-      <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39"/>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
+        <v>60989000.0</v>
+      </c>
+      <c r="C40">
         <v>71584000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>61525000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>47399000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>27537000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>56021000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>56175000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>56102000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>35754000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>55769000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>37056000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>32117000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>26311000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>33180000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>24811000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>19486000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>17948000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>29520000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>27079000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>21276000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>22018000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>32422000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>26600000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>47250000.0</v>
       </c>
-      <c r="Y40"/>
-      <c r="Z40">
+      <c r="Z40"/>
+      <c r="AA40">
         <v>27536000.0</v>
       </c>
-      <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40"/>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>74761000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>89096000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>89982000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>78828000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>72660000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>76348000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>77654000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>81552000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>78780000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>77620000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>76439000.0</v>
       </c>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
-      <c r="Z41">
+      <c r="Z41"/>
+      <c r="AA41">
         <v>83297000.0</v>
       </c>
-      <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41"/>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
+        <v>1155911000.0</v>
+      </c>
+      <c r="C42">
         <v>1188990000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1185201000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1189497000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1211460000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1198741000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1191658000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1183598000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1180700000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1169060000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1161637000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1153555000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1150289000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1147168000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1140774000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1134482000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1127249000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1119783000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1038581000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>897209000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>889679000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>884528000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>510619000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>511536000.0</v>
       </c>
-      <c r="Y42"/>
-      <c r="Z42">
+      <c r="Z42"/>
+      <c r="AA42">
         <v>509162000.0</v>
       </c>
-      <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42"/>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43"/>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44"/>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" t="s">
         <v>52</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>13073000.0</v>
+      </c>
       <c r="C45">
+        <v>19495000.0</v>
+      </c>
+      <c r="D45">
         <v>14217000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>14656000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>15119000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>21877000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>14624000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>16932000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>17138000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>18906000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>11853000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>2206000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>15722000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>16827000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>14090000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>3069000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>3505000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>3872000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>4355000.0</v>
       </c>
-      <c r="X45"/>
       <c r="Y45"/>
-      <c r="Z45">
+      <c r="Z45"/>
+      <c r="AA45">
         <v>4623000.0</v>
       </c>
-      <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45"/>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>13073000.0</v>
+      </c>
+      <c r="C46">
         <v>13792000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>14217000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>14656000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>15119000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>16008000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>14624000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>16932000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>17138000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>12274000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>11853000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>14532000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>15722000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>16827000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>14090000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>15052000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>16558000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>15569000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>3005000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>3069000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>3505000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>3872000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>4355000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>4780000.0</v>
       </c>
-      <c r="Y46"/>
-      <c r="Z46">
+      <c r="Z46"/>
+      <c r="AA46">
         <v>4623000.0</v>
       </c>
-      <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46"/>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>2206000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>2317000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>2400000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2609000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>2749000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>2927000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>15569000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>3005000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>3069000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>3505000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>3872000.0</v>
       </c>
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
-      <c r="Z47">
+      <c r="Z47"/>
+      <c r="AA47">
         <v>4623000.0</v>
       </c>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
-    </row>
-    <row r="48" spans="1:29">
+      <c r="AD47"/>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>-138639000.0</v>
+      </c>
+      <c r="C48">
         <v>-129876000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-123981000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-125506000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-123538000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-128281000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-134858000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-133487000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-120913000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-116230000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-103774000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-54809000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-59515000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-60873000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-70047000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-73983000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-73394000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-75604000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-65905000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-64143000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-61286000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-62338000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-7891000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-9118000.0</v>
       </c>
-      <c r="Y48"/>
-      <c r="Z48">
+      <c r="Z48"/>
+      <c r="AA48">
         <v>-12941000.0</v>
       </c>
-      <c r="AA48"/>
       <c r="AB48"/>
       <c r="AC48"/>
-    </row>
-    <row r="49" spans="1:29">
+      <c r="AD48"/>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-54809000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-59515000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-60873000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-70047000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-73983000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-73394000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-75604000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-65905000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-64143000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-61286000.0</v>
       </c>
-      <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49"/>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" t="s">
         <v>57</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>2963000.0</v>
+      </c>
       <c r="C50">
-        <v>3000000.0</v>
+        <v>2963000.0</v>
       </c>
       <c r="D50">
         <v>3000000.0</v>
       </c>
       <c r="E50">
         <v>3000000.0</v>
       </c>
       <c r="F50">
         <v>3000000.0</v>
       </c>
       <c r="G50">
         <v>3000000.0</v>
       </c>
       <c r="H50">
         <v>3000000.0</v>
       </c>
       <c r="I50">
-        <v>3020000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="J50">
         <v>3020000.0</v>
       </c>
       <c r="K50">
         <v>3020000.0</v>
       </c>
       <c r="L50">
         <v>3020000.0</v>
       </c>
       <c r="M50">
         <v>3020000.0</v>
       </c>
       <c r="N50">
         <v>3020000.0</v>
       </c>
       <c r="O50">
         <v>3020000.0</v>
       </c>
       <c r="P50">
         <v>3020000.0</v>
       </c>
       <c r="Q50">
         <v>3020000.0</v>
       </c>
       <c r="R50">
         <v>3020000.0</v>
       </c>
       <c r="S50">
         <v>3020000.0</v>
       </c>
       <c r="T50">
         <v>3020000.0</v>
       </c>
       <c r="U50">
-        <v>4680000.0</v>
+        <v>3020000.0</v>
       </c>
       <c r="V50">
         <v>4680000.0</v>
       </c>
       <c r="W50">
+        <v>4680000.0</v>
+      </c>
+      <c r="X50">
         <v>3153000.0</v>
       </c>
-      <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>4210000.0</v>
       </c>
-      <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50"/>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
+        <v>10752000.0</v>
+      </c>
+      <c r="C51">
         <v>11401000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>302506000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>307858000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>304632000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>311897000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>306473000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>307833000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>302423000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>302567000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>303361000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>305054000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>306618000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>308134000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>305379000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>306956000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>308819000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>308380000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>295591000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>296100000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>298894000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>299373000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>379841000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>424520000.0</v>
       </c>
-      <c r="Y51"/>
-      <c r="Z51">
+      <c r="Z51"/>
+      <c r="AA51">
         <v>401379000.0</v>
       </c>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51"/>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
         <v>2963000.0</v>
       </c>
       <c r="C52">
+        <v>2963000.0</v>
+      </c>
+      <c r="D52">
         <v>3000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>7322000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>3000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>8306000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="H52">
         <v>3000000.0</v>
       </c>
       <c r="I52">
+        <v>3000000.0</v>
+      </c>
+      <c r="J52">
         <v>3020000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>7395000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>7466000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>7665000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>7828000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>8013000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>6442000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>7793000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>8163000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>8353000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>3308000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>3304000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>4959000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>4955000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>3405000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>5701000.0</v>
       </c>
-      <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>4258000.0</v>
       </c>
-      <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
-    </row>
-    <row r="53" spans="1:29">
+      <c r="AD52"/>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>5026000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>5033000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>4473000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>5880000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>5667000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>4261000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>4638000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>3429000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>680000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>181000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>57000.0</v>
       </c>
-      <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53">
         <v>58512000.0</v>
       </c>
-      <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-    </row>
-    <row r="54" spans="1:29">
+      <c r="AD53"/>
+    </row>
+    <row r="54" spans="1:30">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-    </row>
-    <row r="55" spans="1:29">
+      <c r="AD54"/>
+    </row>
+    <row r="55" spans="1:30">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>1500368000.0</v>
+      </c>
+      <c r="C55">
         <v>1556582000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1535856000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1543446000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1561011000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1575104000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1543229000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1539613000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1542378000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1563140000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1526821000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1572220000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1566757000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1572922000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1508693000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1501749000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1507026000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1511730000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1414789000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1265335000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1262624000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1269400000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1020380000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1056384000.0</v>
       </c>
-      <c r="Y55"/>
-      <c r="Z55">
+      <c r="Z55"/>
+      <c r="AA55">
         <v>1037069000.0</v>
       </c>
-      <c r="AA55"/>
       <c r="AB55"/>
       <c r="AC55"/>
-    </row>
-    <row r="56" spans="1:29">
+      <c r="AD55"/>
+    </row>
+    <row r="56" spans="1:30">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>270560000.0</v>
+      </c>
+      <c r="C56">
         <v>315119000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>283303000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>281393000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>300175000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>310852000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>350609000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>337076000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>328457000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>340201000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>369777000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>353044000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>348254000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>342252000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>305092000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>286019000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>275186000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>274727000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>504849000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>344808000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>347561000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>346584000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>92798000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>121591000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>29256000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>87523000.0</v>
       </c>
-      <c r="AA56"/>
       <c r="AB56"/>
       <c r="AC56"/>
-    </row>
-    <row r="57" spans="1:29">
+      <c r="AD56"/>
+    </row>
+    <row r="57" spans="1:30">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>144123000.0</v>
+      </c>
+      <c r="C57">
         <v>153385000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>135520000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>130436000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>108079000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>146088000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>122705000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>129123000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>100629000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>130023000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>105427000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>102896000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>93816000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>103158000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>76530000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>81545000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>81617000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>92225000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>69634000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>59249000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>63372000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>75345000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>60341000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>56981000.0</v>
       </c>
-      <c r="Y57"/>
-      <c r="Z57">
+      <c r="Z57"/>
+      <c r="AA57">
         <v>63002000.0</v>
       </c>
-      <c r="AA57"/>
       <c r="AB57"/>
       <c r="AC57"/>
-    </row>
-    <row r="58" spans="1:29">
+      <c r="AD57"/>
+    </row>
+    <row r="58" spans="1:30">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
+        <v>483324000.0</v>
+      </c>
+      <c r="C58">
         <v>493787000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>471049000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>472867000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>476732000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>516448000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>489824000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>496212000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>488020000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>516300000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>475070000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>475046000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>481702000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>493261000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>454295000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>453368000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>458621000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>469881000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>443469000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>430825000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>435357000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>447268000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>522842000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>564194000.0</v>
       </c>
-      <c r="Y58"/>
-      <c r="Z58">
+      <c r="Z58"/>
+      <c r="AA58">
         <v>545021000.0</v>
       </c>
-      <c r="AA58"/>
       <c r="AB58"/>
       <c r="AC58"/>
-    </row>
-    <row r="59" spans="1:29">
+      <c r="AD58"/>
+    </row>
+    <row r="59" spans="1:30">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-    </row>
-    <row r="60" spans="1:29">
+      <c r="AD59"/>
+    </row>
+    <row r="60" spans="1:30">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>1017044000.0</v>
+      </c>
+      <c r="C60">
         <v>1062795000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1064807000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1070579000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1084279000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1058656000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1053405000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1043401000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1054358000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1046840000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1051751000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1097174000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1085055000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1079661000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1054398000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1048381000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1048405000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1041849000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>971320000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>834510000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>827267000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>822132000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>497538000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>492190000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>492048000.0</v>
       </c>
       <c r="Z60">
         <v>492048000.0</v>
       </c>
-      <c r="AA60"/>
+      <c r="AA60">
+        <v>492048000.0</v>
+      </c>
       <c r="AB60"/>
       <c r="AC60"/>
-    </row>
-    <row r="61" spans="1:29">
+      <c r="AD60"/>
+    </row>
+    <row r="61" spans="1:30">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61">
+      <c r="Q61"/>
+      <c r="R61">
         <v>-85000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-38000.0</v>
       </c>
-      <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-    </row>
-    <row r="62" spans="1:29">
+      <c r="AD61"/>
+    </row>
+    <row r="62" spans="1:30">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
+      <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6385,3120 +6548,3212 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B2">
         <v>161126000.0</v>
       </c>
       <c r="C2">
         <v>154516000.0</v>
       </c>
       <c r="D2">
         <v>141022000.0</v>
       </c>
       <c r="E2">
         <v>132577000.0</v>
       </c>
       <c r="F2">
         <v>111616000.0</v>
       </c>
       <c r="G2">
         <v>100765000.0</v>
       </c>
       <c r="H2">
         <v>79770000.0</v>
       </c>
       <c r="I2">
         <v>71043000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B3">
         <v>56556000.0</v>
       </c>
       <c r="C3">
         <v>68033000.0</v>
       </c>
       <c r="D3">
         <v>56071000.0</v>
       </c>
       <c r="E3">
         <v>52470000.0</v>
       </c>
       <c r="F3">
         <v>45115000.0</v>
       </c>
       <c r="G3">
         <v>42753000.0</v>
       </c>
       <c r="H3">
         <v>41560000.0</v>
       </c>
       <c r="I3">
         <v>37011000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B5">
         <v>27354000.0</v>
       </c>
       <c r="C5">
         <v>4336000.0</v>
       </c>
       <c r="D5">
         <v>-32227001.0</v>
       </c>
       <c r="E5">
         <v>36528000.0</v>
       </c>
       <c r="F5">
         <v>13462000.0</v>
       </c>
       <c r="G5">
         <v>-24885000.0</v>
       </c>
       <c r="H5">
         <v>18853000.0</v>
       </c>
       <c r="I5">
         <v>-4759000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B6">
         <v>83910000.0</v>
       </c>
       <c r="C6">
         <v>72369000.0</v>
       </c>
       <c r="D6">
         <v>23843999.0</v>
       </c>
       <c r="E6">
         <v>88998000.0</v>
       </c>
       <c r="F6">
         <v>58577000.0</v>
       </c>
       <c r="G6">
         <v>17868000.0</v>
       </c>
       <c r="H6">
         <v>60413000.0</v>
       </c>
       <c r="I6">
         <v>32252000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B9">
         <v>257712000.0</v>
       </c>
       <c r="C9">
         <v>230632000.0</v>
       </c>
       <c r="D9">
         <v>213315000.0</v>
       </c>
       <c r="E9">
         <v>203067000.0</v>
       </c>
       <c r="F9">
         <v>174488000.0</v>
       </c>
       <c r="G9">
         <v>142765000.0</v>
       </c>
       <c r="H9">
         <v>128741000.0</v>
       </c>
       <c r="I9">
         <v>92676000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B10">
         <v>7616000.0</v>
       </c>
       <c r="C10">
         <v>-17184000.0</v>
       </c>
       <c r="D10">
         <v>-55143000.0</v>
       </c>
       <c r="E10">
         <v>18755000.0</v>
       </c>
       <c r="F10">
         <v>-3375000.0</v>
       </c>
       <c r="G10">
         <v>-50181000.0</v>
       </c>
       <c r="H10">
         <v>-9151000.0</v>
       </c>
       <c r="I10">
         <v>-32561000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B11">
         <v>9211000.0</v>
       </c>
       <c r="C11">
         <v>-5133000.0</v>
       </c>
       <c r="D11">
         <v>214000.0</v>
       </c>
       <c r="E11">
         <v>4024000.0</v>
       </c>
       <c r="F11">
         <v>9891000.0</v>
       </c>
       <c r="G11">
         <v>-784000.0</v>
       </c>
       <c r="H11">
         <v>-225000.0</v>
       </c>
       <c r="I11">
         <v>697000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B12">
         <v>19738000.0</v>
       </c>
       <c r="C12">
         <v>21520000.0</v>
       </c>
       <c r="D12">
         <v>22916000.0</v>
       </c>
       <c r="E12">
         <v>17773000.0</v>
       </c>
       <c r="F12">
         <v>16837000.0</v>
       </c>
       <c r="G12">
         <v>25296000.0</v>
       </c>
       <c r="H12">
         <v>28004000.0</v>
       </c>
       <c r="I12">
         <v>27802000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B15">
         <v>-1595000.0</v>
       </c>
       <c r="C15">
         <v>-12051000.0</v>
       </c>
       <c r="D15">
         <v>-55357000.0</v>
       </c>
       <c r="E15">
         <v>14731000.0</v>
       </c>
       <c r="F15">
         <v>-13266000.0</v>
       </c>
       <c r="G15">
         <v>-49397000.0</v>
       </c>
       <c r="H15">
         <v>-8926000.0</v>
       </c>
       <c r="I15">
         <v>-33258000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>14731000.0</v>
       </c>
       <c r="F16">
         <v>-13266000.0</v>
       </c>
       <c r="G16">
         <v>-49397000.0</v>
       </c>
       <c r="H16">
         <v>-8926000.0</v>
       </c>
       <c r="I16">
         <v>-33258000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>107</v>
+      </c>
+      <c r="B17">
+        <v>-1595000.0</v>
+      </c>
       <c r="C17">
         <v>-12051000.0</v>
       </c>
       <c r="D17">
         <v>-33727000.0</v>
       </c>
       <c r="E17">
         <v>14731000.0</v>
       </c>
       <c r="F17">
         <v>-13266000.0</v>
       </c>
       <c r="G17">
         <v>-49397000.0</v>
       </c>
       <c r="H17">
         <v>-8926000.0</v>
       </c>
       <c r="I17">
         <v>-33258000.0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>108</v>
+      </c>
+      <c r="B18">
+        <v>-19738000.0</v>
+      </c>
       <c r="C18">
         <v>-21520000.0</v>
       </c>
       <c r="D18">
         <v>-22491000.0</v>
       </c>
       <c r="E18">
         <v>-17773000.0</v>
       </c>
       <c r="F18">
         <v>-16837000.0</v>
       </c>
       <c r="G18">
         <v>-25296000.0</v>
       </c>
       <c r="H18">
         <v>-28004000.0</v>
       </c>
       <c r="I18">
         <v>-27802000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-13766000.0</v>
       </c>
       <c r="F19">
         <v>-16954000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B21">
         <v>21016000.0</v>
       </c>
       <c r="C21">
         <v>-1731000.0</v>
       </c>
       <c r="D21">
         <v>-40774000.0</v>
       </c>
       <c r="E21">
         <v>32521000.0</v>
       </c>
       <c r="F21">
         <v>13579000.0</v>
       </c>
       <c r="G21">
         <v>-24420000.0</v>
       </c>
       <c r="H21">
         <v>19613000.0</v>
       </c>
       <c r="I21">
         <v>-4652000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B23">
         <v>397822000.0</v>
       </c>
       <c r="C23">
         <v>386879000.0</v>
       </c>
       <c r="D23">
         <v>395111000.0</v>
       </c>
       <c r="E23">
         <v>303123000.0</v>
       </c>
       <c r="F23">
         <v>272525000.0</v>
       </c>
       <c r="G23">
         <v>267950000.0</v>
       </c>
       <c r="H23">
         <v>188898000.0</v>
       </c>
       <c r="I23">
         <v>168371000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>115</v>
+      </c>
+      <c r="B25">
+        <v>75162000.0</v>
+      </c>
       <c r="C25">
         <v>68033000.0</v>
       </c>
       <c r="D25">
         <v>54380000.0</v>
       </c>
       <c r="E25">
         <v>52470000.0</v>
       </c>
       <c r="F25">
         <v>45115000.0</v>
       </c>
       <c r="G25">
         <v>42753000.0</v>
       </c>
       <c r="H25">
         <v>41560000.0</v>
       </c>
       <c r="I25">
         <v>37011000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B26">
         <v>41040000.0</v>
       </c>
       <c r="C26">
         <v>37105000.0</v>
       </c>
       <c r="D26">
         <v>34173000.0</v>
       </c>
       <c r="E26">
         <v>28205000.0</v>
       </c>
       <c r="F26">
         <v>20379000.0</v>
       </c>
       <c r="G26">
         <v>19644000.0</v>
       </c>
       <c r="H26">
         <v>11633000.0</v>
       </c>
       <c r="I26">
         <v>10478000.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B27">
         <v>53720000.0</v>
       </c>
       <c r="C27">
         <v>47444000.0</v>
       </c>
       <c r="D27">
         <v>32022000.0</v>
       </c>
       <c r="E27">
         <v>27408000.0</v>
       </c>
       <c r="F27">
         <v>20141000.0</v>
       </c>
       <c r="G27">
         <v>19202000.0</v>
       </c>
       <c r="H27">
         <v>10732000.0</v>
       </c>
       <c r="I27">
         <v>9416000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B28">
         <v>85380000.0</v>
       </c>
       <c r="C28">
         <v>73526000.0</v>
       </c>
       <c r="D28">
         <v>95385000.0</v>
       </c>
       <c r="E28">
         <v>71773000.0</v>
       </c>
       <c r="F28">
         <v>79539000.0</v>
       </c>
       <c r="G28">
         <v>88482000.0</v>
       </c>
       <c r="H28">
         <v>47926000.0</v>
       </c>
       <c r="I28">
         <v>43393000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>119</v>
+      </c>
+      <c r="B29">
+        <v>9211000.0</v>
+      </c>
       <c r="C29">
         <v>-5133000.0</v>
       </c>
       <c r="D29">
         <v>-5307000.0</v>
       </c>
       <c r="E29">
         <v>4024000.0</v>
       </c>
       <c r="F29">
         <v>9891000.0</v>
       </c>
       <c r="G29">
         <v>-784000.0</v>
       </c>
       <c r="H29">
         <v>-225000.0</v>
       </c>
       <c r="I29">
         <v>697000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B30">
         <v>236696000.0</v>
       </c>
       <c r="C30">
         <v>232363000.0</v>
       </c>
       <c r="D30">
         <v>254089000.0</v>
       </c>
       <c r="E30">
         <v>170546000.0</v>
       </c>
       <c r="F30">
         <v>160909000.0</v>
       </c>
       <c r="G30">
         <v>167185000.0</v>
       </c>
       <c r="H30">
         <v>109128000.0</v>
       </c>
       <c r="I30">
         <v>97328000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B31">
         <v>-13400000.0</v>
       </c>
       <c r="C31">
         <v>-15453000.0</v>
       </c>
       <c r="D31">
         <v>-14369000.0</v>
       </c>
       <c r="E31">
         <v>-13766000.0</v>
       </c>
       <c r="F31">
         <v>-16954000.0</v>
       </c>
       <c r="G31">
         <v>-25761000.0</v>
       </c>
       <c r="H31">
         <v>-28764000.0</v>
       </c>
       <c r="I31">
         <v>-27909000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B32">
         <v>418838000.0</v>
       </c>
       <c r="C32">
         <v>385148000.0</v>
       </c>
       <c r="D32">
         <v>354337000.0</v>
       </c>
       <c r="E32">
         <v>335644000.0</v>
       </c>
       <c r="F32">
         <v>286104000.0</v>
       </c>
       <c r="G32">
         <v>243530000.0</v>
       </c>
       <c r="H32">
         <v>208511000.0</v>
       </c>
       <c r="I32">
         <v>163719000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC32"/>
+  <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B2">
+        <v>56200000.0</v>
+      </c>
+      <c r="C2">
         <v>39171000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>39718000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>40716000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>41521000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>38263000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>37189000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>39809000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>39255000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>34066000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>35876000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>36224000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>34856000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>31782000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>32812000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>35194000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>32789000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>29289000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>28769000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>27542000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>26016000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>34905000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>23030000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>20647000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>22183000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>21953000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>18893000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19462000.0</v>
       </c>
       <c r="AC2">
         <v>19462000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:29">
+      <c r="AD2">
+        <v>19462000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B3">
+        <v>19089000.0</v>
+      </c>
+      <c r="C3">
         <v>498000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>18626000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>18818000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>18614000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>18216000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>439000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>16597000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>16428000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>14833000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>14180000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>13534000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>13524000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>13142000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>13263000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>13133000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>12932000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>12993000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>10741000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>10677000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>10704000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>11113000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>10570000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>10587000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>10483000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>10915000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>10217000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10214000.0</v>
       </c>
       <c r="AC3">
         <v>10214000.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3">
+        <v>10214000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B5">
+        <v>3950000.0</v>
+      </c>
+      <c r="C5">
         <v>31447000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>4744000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>11053000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>9348000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>7184000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-6848000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-6691000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>317000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-6514000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-47706000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>14049000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>7944000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>9170000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>13714000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>6670000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>6974000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>3131000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-104000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>4928000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>5507000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-54441000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>7506000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>13525000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>8525000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>3454000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>8026000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5070500.0</v>
       </c>
       <c r="AC5">
         <v>5070500.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5">
+        <v>5070500.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B6">
+        <v>23039000.0</v>
+      </c>
+      <c r="C6">
         <v>31945000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>23370000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>29871000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>27962000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>25400000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-6409000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>9906000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>16745000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>8319000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-33526000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>27583000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>21468000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>22312000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>26977000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>19803000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>19906000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>16124000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>10637000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>15605000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>16211000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-43328000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>18076000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>24112000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>19008000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>14369000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>18243000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15284500.0</v>
       </c>
       <c r="AC6">
         <v>15284500.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6">
+        <v>15284500.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B9">
+        <v>50715000.0</v>
+      </c>
+      <c r="C9">
         <v>64477000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>64898000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>63854000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>64483000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>62098000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>57631000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>53504000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>57399000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>53944000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>49700000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>54226000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>55445000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>54851000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>51888000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>47566000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>48762000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>46057000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>45175000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>42554000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>40702000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>29736000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>37287000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>40476000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>35266000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>31904000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>34593000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31122000.0</v>
       </c>
       <c r="AC9">
         <v>31122000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9">
+        <v>31122000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B10">
+        <v>-7943000.0</v>
+      </c>
+      <c r="C10">
         <v>-2910000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-267000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>6251000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4542000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2180000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1661000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-12269000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-5434000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-12384000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-53609000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>8381000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2469000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3725000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>8493000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2791000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>3746000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-157000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-3393000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-1404000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1579000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-59927000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1577000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>6502000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1667000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-3539000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1065000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3338500.0</v>
       </c>
       <c r="AC10">
         <v>-3338500.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10">
+        <v>-3338500.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B11">
+        <v>820000.0</v>
+      </c>
+      <c r="C11">
         <v>2985000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-1792000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>8219000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-201000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-4397000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-290000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>305000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-751000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>72000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-4644000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>3675000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1111000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-5449000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4557000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3380000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1536000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>9542000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-1631000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1453000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>527000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-5480000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>350000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>3725000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>621000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2476000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-1728000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-486500.0</v>
       </c>
       <c r="AC11">
         <v>-486500.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11">
+        <v>-486500.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B12">
+        <v>4941000.0</v>
+      </c>
+      <c r="C12">
         <v>34357000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>5011000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4802000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4806000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5004000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5187000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5578000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>5751000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>5870000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5903000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5668000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5475000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5445000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5221000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3879000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3228000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3288000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3289000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>6332000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3928000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5486000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>5929000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>7023000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>6858000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>6993000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B15">
+        <v>-8763000.0</v>
+      </c>
+      <c r="C15">
         <v>-5895000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1525000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-1968000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>4743000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>6577000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-1371000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-12574000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-4683000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-12456000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-48965000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>4706000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1358000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>9174000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>3936000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-589000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>2210000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-9699000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-1762000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-2857000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1052000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-54447000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1227000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>2777000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1046000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-6015000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>2793000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2852000.0</v>
       </c>
       <c r="AC15">
         <v>-2852000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15">
+        <v>-2852000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>4706000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1358000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>9174000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3936000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-589000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2210000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-9699000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-1762000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-2857000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1052000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-54447000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>2777000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1046000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-6015000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>107</v>
+      </c>
+      <c r="B17">
+        <v>-8763000.0</v>
+      </c>
       <c r="C17">
+        <v>-5895000.0</v>
+      </c>
+      <c r="D17">
         <v>1525000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-1968000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>4743000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>6577000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-1371000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-12574000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-4683000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-12456000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-48965000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>4706000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>1358000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>9174000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>3936000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-589000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>2210000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-9699000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-1762000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-2857000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>1052000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-54447000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>1227000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>2777000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>1046000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-6015000.0</v>
       </c>
-      <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>108</v>
+      </c>
+      <c r="B18">
+        <v>-4941000.0</v>
+      </c>
       <c r="C18">
+        <v>-5119000.0</v>
+      </c>
+      <c r="D18">
         <v>-5011000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-4802000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-4806000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-5004000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-5187000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-5578000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-5751000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-5870000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-5903000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-5668000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-5475000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-5445000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-5221000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-3879000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-3228000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-3288000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-3289000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-6332000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-3928000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-5486000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-5929000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-7023000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-6858000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-6993000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-4658000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-4969000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-7655000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-2366000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1358000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-2387000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-3599000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-2632000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-6678000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-4045000.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B21">
+        <v>3950000.0</v>
+      </c>
+      <c r="C21">
         <v>836000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3005000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>9552000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>7623000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>6003000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2594000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-9041000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-1287000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-8467000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-52784000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>13039000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>7438000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>11380000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>10859000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>4149000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>6133000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3442000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-761000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>5274000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>5624000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-53520000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>7495000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>13605000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>8000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>4051000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>8026000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5070500.0</v>
       </c>
       <c r="AC21">
         <v>5070500.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21">
+        <v>5070500.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B23">
+        <v>102965000.0</v>
+      </c>
+      <c r="C23">
         <v>102812000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>101611000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>95018000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>98381000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>94358000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>92226000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>102354000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>97941000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>96477000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>138360000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>77411000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>82863000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>75253000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>73841000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>78611000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>75418000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>71904000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>74705000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>64822000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>61094000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>118161000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>52822000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>47518000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>49449000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>49806000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>45533000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46861000.0</v>
       </c>
       <c r="AC23">
         <v>46861000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23">
+        <v>46861000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>115</v>
+      </c>
+      <c r="B25">
+        <v>19089000.0</v>
+      </c>
       <c r="C25">
+        <v>19104000.0</v>
+      </c>
+      <c r="D25">
         <v>18626000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>18818000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>18614000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>18216000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>16792000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>16597000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>16428000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>14833000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>14180000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>13534000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>13524000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>13142000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>13263000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>13133000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>12932000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>12993000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>10741000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>10677000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>10704000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>11113000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>10570000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>10587000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>10483000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>10915000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B26">
+        <v>12286000.0</v>
+      </c>
+      <c r="C26">
         <v>11280000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>10266000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>8972000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>10522000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>7772000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>8271000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>9067000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>11995000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>8018000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>8980000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>7888000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>9287000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>6598000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>6318000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>7741000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>7548000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>6517000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>4530000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>4626000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>4706000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>10505000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>3295000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2969000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2875000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>2982000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>2918000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2866500.0</v>
       </c>
       <c r="AC26">
         <v>2866500.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26">
+        <v>2866500.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B27">
+        <v>13355000.0</v>
+      </c>
+      <c r="C27">
         <v>14016000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>12998000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>13989000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>12717000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>13197000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>11347000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>12213000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>10687000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>8671000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>7238000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>8111000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>8002000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>7800000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>6376000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>6271000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>6111000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>6718000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>5082000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>4589000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3752000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>10429000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3106000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2729000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2938000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2786000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2358000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2794000.0</v>
       </c>
       <c r="AC27">
         <v>2794000.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27">
+        <v>2794000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B28">
+        <v>29377000.0</v>
+      </c>
+      <c r="C28">
         <v>23893000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>24647000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>17186000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>19654000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>21141000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>22030000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>28071000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>22979000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>33608000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>27760000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>14245000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>19772000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>18329000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>17327000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>18628000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>18339000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>18744000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>26199000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>18034000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>16562000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>52357000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>13403000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>11181000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>11541000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>12296000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>11465000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10780000.0</v>
       </c>
       <c r="AC28">
         <v>10780000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28">
+        <v>10780000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>119</v>
+      </c>
+      <c r="B29">
+        <v>820000.0</v>
+      </c>
       <c r="C29">
+        <v>2985000.0</v>
+      </c>
+      <c r="D29">
         <v>-1792000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>8219000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-201000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-4397000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-290000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>305000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-751000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>72000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-4644000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3675000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1111000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-5449000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4557000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3380000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1536000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>9542000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-1631000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1453000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>527000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-5480000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>350000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3725000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>621000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2476000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B30">
+        <v>46765000.0</v>
+      </c>
+      <c r="C30">
         <v>63641000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>61893000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>54302000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>56860000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>56095000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>55037000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>62545000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>58686000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>62411000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>102484000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>41187000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>48007000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>43471000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>41029000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>43417000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>42629000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>42615000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>45936000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>37280000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>35078000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>83256000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>29792000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>26871000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>27266000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>27853000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>26640000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27399000.0</v>
       </c>
       <c r="AC30">
         <v>27399000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30">
+        <v>27399000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B31">
+        <v>-11893000.0</v>
+      </c>
+      <c r="C31">
         <v>-3746000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-3272000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-3301000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-3081000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-3823000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-4255000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-3228000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-4147000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-3917000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-825000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-4658000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-4969000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-7655000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-2366000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1358000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-2387000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-3599000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-2632000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-6678000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-4045000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-6407000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-5918000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-7103000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-6333000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-7590000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-6961000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7127500.0</v>
       </c>
       <c r="AC31">
         <v>-7127500.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31">
+        <v>-7127500.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B32">
+        <v>106915000.0</v>
+      </c>
+      <c r="C32">
         <v>103648000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>104616000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>104570000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>106004000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>100361000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>94820000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>93313000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>96654000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>88010000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>85576000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>90450000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>90301000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>86633000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>84700000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>82760000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>81551000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>75346000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>73944000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>70096000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>66718000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>64641000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>60317000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>61123000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>57449000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>53857000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>53486000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>50584000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>50584000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
@@ -9529,3050 +9784,3130 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B2">
         <v>179183000.0</v>
       </c>
       <c r="C2">
         <v>234951000.0</v>
       </c>
       <c r="D2">
         <v>239688000.0</v>
       </c>
       <c r="E2">
         <v>186624000.0</v>
       </c>
       <c r="F2">
         <v>273291000.0</v>
       </c>
       <c r="G2">
         <v>29762000.0</v>
       </c>
       <c r="H2">
         <v>12187000.0</v>
       </c>
       <c r="I2">
         <v>18541000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3">
         <v>1760000</v>
       </c>
       <c r="C3">
         <v>1625000</v>
       </c>
       <c r="D3">
         <v>15322000</v>
       </c>
       <c r="E3">
         <v>1430000</v>
       </c>
       <c r="F3">
         <v>8902000</v>
       </c>
       <c r="G3">
         <v>7937000</v>
       </c>
       <c r="H3">
         <v>9517000</v>
       </c>
       <c r="I3">
         <v>11485000</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>57343000.0</v>
       </c>
       <c r="F4">
         <v>-86143000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>50865000.0</v>
       </c>
       <c r="F5">
         <v>43565000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B6">
         <v>10209000.0</v>
       </c>
       <c r="C6">
         <v>-55768000.0</v>
       </c>
       <c r="D6">
         <v>-4737000.0</v>
       </c>
       <c r="E6">
         <v>53064000.0</v>
       </c>
       <c r="F6">
         <v>-86667000.0</v>
       </c>
       <c r="G6">
         <v>243529000.0</v>
       </c>
       <c r="H6">
         <v>17575000.0</v>
       </c>
       <c r="I6">
         <v>-6354000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>128</v>
+      </c>
+      <c r="B7">
+        <v>-115000.0</v>
+      </c>
       <c r="C7">
         <v>-8183000.0</v>
       </c>
       <c r="D7">
         <v>-4716000.0</v>
       </c>
       <c r="E7">
         <v>-14883000.0</v>
       </c>
       <c r="F7">
         <v>-2916000.0</v>
       </c>
       <c r="G7">
         <v>-6714000.0</v>
       </c>
       <c r="H7">
         <v>8744000.0</v>
       </c>
       <c r="I7">
         <v>8318000.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-15009000.0</v>
       </c>
       <c r="F8">
         <v>-10066000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9">
         <v>428000.0</v>
       </c>
       <c r="C9">
         <v>-16225000.0</v>
       </c>
       <c r="D9">
         <v>152000.0</v>
       </c>
       <c r="E9">
         <v>-15009000.0</v>
       </c>
       <c r="F9">
         <v>-10066000.0</v>
       </c>
       <c r="G9">
         <v>-3932000.0</v>
       </c>
       <c r="H9">
         <v>-1521000.0</v>
       </c>
       <c r="I9">
         <v>-2031000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>-1130000.0</v>
       </c>
       <c r="G10">
         <v>-8257000.0</v>
       </c>
       <c r="H10">
         <v>-1831000.0</v>
       </c>
       <c r="I10">
         <v>-2614000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>18610000.0</v>
       </c>
       <c r="F11">
         <v>6565000.0</v>
       </c>
       <c r="G11">
         <v>5475000.0</v>
       </c>
       <c r="H11">
         <v>12096000.0</v>
       </c>
       <c r="I11">
         <v>12963000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>20075000.0</v>
       </c>
       <c r="F12">
         <v>29924000.0</v>
       </c>
       <c r="G12">
         <v>56648000.0</v>
       </c>
       <c r="H12">
         <v>-4889000.0</v>
       </c>
       <c r="I12">
         <v>-1996000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>3917000.0</v>
       </c>
       <c r="F13">
         <v>585000.0</v>
       </c>
       <c r="G13">
         <v>-8257000.0</v>
       </c>
       <c r="H13">
         <v>-1831000.0</v>
       </c>
       <c r="I13">
         <v>-2614000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B14">
         <v>75162000.0</v>
       </c>
       <c r="C14">
         <v>68033000.0</v>
       </c>
       <c r="D14">
         <v>56071000.0</v>
       </c>
       <c r="E14">
         <v>54010000.0</v>
       </c>
       <c r="F14">
         <v>45115000.0</v>
       </c>
       <c r="G14">
         <v>42753000.0</v>
       </c>
       <c r="H14">
         <v>41560000.0</v>
       </c>
       <c r="I14">
         <v>37011000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>272000.0</v>
       </c>
       <c r="G15">
         <v>19880000.0</v>
       </c>
       <c r="H15">
         <v>703000.0</v>
       </c>
       <c r="I15">
         <v>75000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B16">
         <v>189392000.0</v>
       </c>
       <c r="C16">
         <v>179183000.0</v>
       </c>
       <c r="D16">
         <v>234951000.0</v>
       </c>
       <c r="E16">
         <v>239688000.0</v>
       </c>
       <c r="F16">
         <v>186624000.0</v>
       </c>
       <c r="G16">
         <v>273291000.0</v>
       </c>
       <c r="H16">
         <v>29762000.0</v>
       </c>
       <c r="I16">
         <v>12187000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B18">
         <v>94565000.0</v>
       </c>
       <c r="C18">
         <v>78841000.0</v>
       </c>
       <c r="D18">
         <v>67433000.0</v>
       </c>
       <c r="E18">
         <v>91113000.0</v>
       </c>
       <c r="F18">
         <v>51486000.0</v>
       </c>
       <c r="G18">
         <v>36873000.0</v>
       </c>
       <c r="H18">
         <v>28508000.0</v>
       </c>
       <c r="I18">
         <v>107000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-112368000.0</v>
       </c>
       <c r="D19">
         <v>-31102000.0</v>
       </c>
       <c r="E19">
         <v>-27837000.0</v>
       </c>
       <c r="F19">
         <v>-269922000.0</v>
       </c>
       <c r="G19">
         <v>-8612000.0</v>
       </c>
       <c r="H19">
         <v>-9517000.0</v>
       </c>
       <c r="I19">
         <v>-73905000.0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>133351000.0</v>
       </c>
       <c r="G20">
         <v>316551000.0</v>
       </c>
       <c r="H20">
         <v>650000.0</v>
       </c>
       <c r="I20">
         <v>1110000.0</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>142</v>
+      </c>
+      <c r="B21">
+        <v>-2991000.0</v>
+      </c>
       <c r="C21">
         <v>4050000.0</v>
       </c>
       <c r="D21">
         <v>-3045000.0</v>
       </c>
       <c r="E21">
         <v>-4401000.0</v>
       </c>
       <c r="F21">
         <v>-3884000.0</v>
       </c>
       <c r="G21">
         <v>-104358000.0</v>
       </c>
       <c r="H21">
         <v>-8436000.0</v>
       </c>
       <c r="I21">
         <v>58349000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B22">
         <v>-1595000.0</v>
       </c>
       <c r="C22">
         <v>-12051000.0</v>
       </c>
       <c r="D22">
         <v>-55357000.0</v>
       </c>
       <c r="E22">
         <v>14731000.0</v>
       </c>
       <c r="F22">
         <v>-13266000.0</v>
       </c>
       <c r="G22">
         <v>-49397000.0</v>
       </c>
       <c r="H22">
         <v>-8926000.0</v>
       </c>
       <c r="I22">
         <v>-33258000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B23">
-        <v>-63986000.0</v>
+        <v>-18385000.0</v>
       </c>
       <c r="C23">
         <v>-16372000.0</v>
       </c>
       <c r="D23">
         <v>-6402000.0</v>
       </c>
       <c r="E23">
         <v>-1088000.0</v>
       </c>
       <c r="F23">
         <v>-6076000.0</v>
       </c>
       <c r="G23">
         <v>36860000.0</v>
       </c>
       <c r="H23">
         <v>703000.0</v>
       </c>
       <c r="I23">
         <v>-8733000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B24">
         <v>-11566000.0</v>
       </c>
       <c r="C24">
         <v>-19416000.0</v>
       </c>
       <c r="D24">
         <v>-13545001.0</v>
       </c>
       <c r="E24">
         <v>-11099000.0</v>
       </c>
       <c r="F24">
         <v>-7759000.0</v>
       </c>
       <c r="G24">
         <v>-7074000.0</v>
       </c>
       <c r="H24">
         <v>-7410000.0</v>
       </c>
       <c r="I24">
         <v>-6727000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25">
-        <v>-2000000.0</v>
+        <v>-1885000.0</v>
       </c>
       <c r="C25">
         <v>10588000.0</v>
       </c>
       <c r="D25">
         <v>74980000.0</v>
       </c>
       <c r="E25">
         <v>8339000.0</v>
       </c>
       <c r="F25">
         <v>3156000.0</v>
       </c>
       <c r="G25">
         <v>1486000.0</v>
       </c>
       <c r="H25">
         <v>1659000.0</v>
       </c>
       <c r="I25">
         <v>1358000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B26">
         <v>-42610000.0</v>
       </c>
       <c r="C26">
         <v>-8688000.0</v>
       </c>
       <c r="D26">
         <v>-6402000.0</v>
       </c>
       <c r="E26">
         <v>-2962000.0</v>
       </c>
       <c r="F26">
         <v>-272000.0</v>
       </c>
       <c r="G26">
         <v>-1079000.0</v>
       </c>
       <c r="H26">
         <v>-703000.0</v>
       </c>
       <c r="I26">
         <v>-1100000.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B27">
         <v>33079000.0</v>
       </c>
       <c r="C27">
         <v>34774000.0</v>
       </c>
       <c r="D27">
         <v>28300000.0</v>
       </c>
       <c r="E27">
         <v>30346000.0</v>
       </c>
       <c r="F27">
         <v>29483000.0</v>
       </c>
       <c r="G27">
         <v>64507000.0</v>
       </c>
       <c r="H27">
         <v>1691000.0</v>
       </c>
       <c r="I27">
         <v>1711000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28">
         <v>-63986000.0</v>
       </c>
       <c r="C28">
         <v>-21010000.0</v>
       </c>
       <c r="D28">
         <v>-9447000.0</v>
       </c>
       <c r="E28">
         <v>-7363000.0</v>
       </c>
       <c r="F28">
         <v>123391000.0</v>
       </c>
       <c r="G28">
         <v>208214000.0</v>
       </c>
       <c r="H28">
         <v>-8489000.0</v>
       </c>
       <c r="I28">
         <v>57296000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29">
         <v>96325000.0</v>
       </c>
       <c r="C29">
         <v>80466000.0</v>
       </c>
       <c r="D29">
         <v>82755000.0</v>
       </c>
       <c r="E29">
         <v>92543000.0</v>
       </c>
       <c r="F29">
         <v>60388000.0</v>
       </c>
       <c r="G29">
         <v>44810000.0</v>
       </c>
       <c r="H29">
         <v>38025000.0</v>
       </c>
       <c r="I29">
         <v>11592000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B30">
         <v>-26556000.0</v>
       </c>
       <c r="C30">
         <v>-112368000.0</v>
       </c>
       <c r="D30"/>
       <c r="E30">
         <v>-27837000.0</v>
       </c>
       <c r="F30">
         <v>-269922000.0</v>
       </c>
       <c r="G30">
         <v>-8612000.0</v>
       </c>
       <c r="H30">
         <v>-9517000.0</v>
       </c>
       <c r="I30">
         <v>-73905000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC30"/>
+  <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B2">
+        <v>189392000.0</v>
+      </c>
+      <c r="C2">
         <v>172711000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>162266000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>179086000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>179183000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>233023000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>224599000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>224776000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>234951000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>272312000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>248210000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>247238000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>239688000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>213783000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>198250000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>185060000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>186624000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>417958000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>269595000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>273721000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>273291000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>31749000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>59353000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>54356000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>29762000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>15010000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>14826000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>13506500.0</v>
       </c>
-      <c r="AC2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:29">
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3">
-        <v>5174000</v>
+        <v>631000</v>
       </c>
       <c r="C3">
+        <v>1003000</v>
+      </c>
+      <c r="D3">
         <v>221000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>64000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5774000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5836000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>164000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>427000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>619000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>878000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>311000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>271000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2731000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3174000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3324000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>353000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>506000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>148000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2600000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>289000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1414000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1403000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>144000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2232000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2334000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2651000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>506000</v>
-      </c>
-[...1 lines deleted...]
-        <v>414500</v>
       </c>
       <c r="AC3">
         <v>414500</v>
       </c>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3">
+        <v>414500</v>
+      </c>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-93000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>6376000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>21918000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>19328000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>16490000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-393000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-232136000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>149601000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-4229000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>621000.0</v>
       </c>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>11847000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>14933000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>8860000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>11887000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>16920000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>13198000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>18634000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>4507000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>10995000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>9429000.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B6">
+        <v>-39908000.0</v>
+      </c>
+      <c r="C6">
         <v>16681000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>10445000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-16820000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-97000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-53840000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>8424000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-177000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-10175000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-37361000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>24102000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>972000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>7550000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>25905000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>15533000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>13190000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-1564000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-231334000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>148363000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-4126000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>430000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>241542000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-27604000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>4997000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>24594000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>14752000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>184000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1319500.0</v>
       </c>
       <c r="AC6">
         <v>1319500.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6">
+        <v>1319500.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B7">
-        <v>-2296000.0</v>
+        <v>-7693000.0</v>
       </c>
       <c r="C7">
+        <v>8077000.0</v>
+      </c>
+      <c r="D7">
         <v>3552000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>10716000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-22688000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>13856000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-6535000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-9968000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>3057000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-5663000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>6304000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-984000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-13424000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>13843000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-3090000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1010000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-3288000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1880000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-789000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1563000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-12362000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2578000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-3138000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-7297000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-4693000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>16777000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-855000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>777500.0</v>
       </c>
       <c r="AC7">
         <v>777500.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7">
+        <v>777500.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-919000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>647000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-7114000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-2189000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-2462000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-3244000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-3918000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-6768000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>622000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-2000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9">
+        <v>6900000.0</v>
+      </c>
+      <c r="C9">
         <v>-12957000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>7912000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-3263000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>8736000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-5252000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-4367000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-10241000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>3635000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-6289000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>6713000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-919000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>647000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-7114000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-2189000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-2462000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-3244000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-3918000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-6768000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>622000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-2000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-5497000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2864000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-1348000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>49000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-3937000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-3443000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2929500.0</v>
       </c>
       <c r="AC9">
         <v>2929500.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9">
+        <v>2929500.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>12638000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-6785000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-5853000.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>7739000.0</v>
       </c>
-      <c r="S10"/>
       <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>-673000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>353000.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>-115000.0</v>
       </c>
-      <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10"/>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>4204000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-14630000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>24829000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>58000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3789000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-10066000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>9790000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>11680000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-3218000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-11687000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>7722000.0</v>
       </c>
-      <c r="W11"/>
-      <c r="X11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>-5366000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-2717000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>20829000.0</v>
       </c>
-      <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-2523000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>6855000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-1058000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>9502000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4794000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6837000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5189000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>11414000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>8159000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5162000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>53059000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>1371000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1605000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>565000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-665000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1159000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1007000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-518000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>3472000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-44000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>6089000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-5701000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>870000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-673000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>353000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>-583000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-2025000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-115000.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B14">
+        <v>19089000.0</v>
+      </c>
+      <c r="C14">
         <v>-143000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>18769000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>18818000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>18614000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>18216000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>16934000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>16966000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>16808000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>15214000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>14561000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>13916000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>13524000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>13142000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>13263000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>13518000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>13318000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>13380000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>10741000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>11046000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>10704000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>11113000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>10950000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>10587000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>10483000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>10915000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>10217000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10214000.0</v>
       </c>
       <c r="AC14">
         <v>10214000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14">
+        <v>10214000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15">
         <v>1024000.0</v>
       </c>
-      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B16">
+        <v>149484000.0</v>
+      </c>
+      <c r="C16">
         <v>189392000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>172711000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>162266000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>179086000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>179183000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>233023000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>224599000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>224776000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>234951000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>272312000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>248210000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>247238000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>239688000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>213783000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>198250000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>185060000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>186624000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>417958000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>269595000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>273721000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>273291000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>31749000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>59353000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>54356000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>29762000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>15010000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>14826000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1319500.0</v>
       </c>
     </row>
-    <row r="17" spans="1:29">
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B18">
-        <v>5174000.0</v>
+        <v>11063000.0</v>
       </c>
       <c r="C18">
+        <v>27814000.0</v>
+      </c>
+      <c r="D18">
         <v>32093000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>17906000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>11578000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>43533000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>16822999.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>9387000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>3677000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>22448000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>31103000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>17787000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>7226000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>32311000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>20672000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>22906000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>9297000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>20683000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>17401000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>14333000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>3520000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>11278000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>15344000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>5586000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>6489000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>19591000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1373000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6537500.0</v>
       </c>
       <c r="AC18">
         <v>6537500.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18">
+        <v>6537500.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-6792000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-6961000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-5774000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-97163000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-5508000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-6119000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-3578000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-61047000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-4041000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-11731000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-2731000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-12599000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-3324000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-3238000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-8676000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-249323000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-2600000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-14541000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-3458000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1403000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1968000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-2232000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-3009000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-2651000.0</v>
       </c>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>142</v>
+      </c>
+      <c r="B21">
+        <v>-741000.0</v>
+      </c>
       <c r="C21">
-        <v>-750000.0</v>
+        <v>-741000.0</v>
       </c>
       <c r="D21">
         <v>-750000.0</v>
       </c>
       <c r="E21">
         <v>-750000.0</v>
       </c>
       <c r="F21">
         <v>-750000.0</v>
       </c>
       <c r="G21">
         <v>-750000.0</v>
       </c>
-      <c r="H21"/>
+      <c r="H21">
+        <v>-750000.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-755000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-780000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-833000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-829000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-1267000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-1472000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-826000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-1051000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-1379000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-855000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-81084000.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>-1790000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>19031000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-849000.0</v>
       </c>
-      <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B22"/>
+        <v>105</v>
+      </c>
+      <c r="B22">
+        <v>-8763000.0</v>
+      </c>
       <c r="C22">
+        <v>-5895000.0</v>
+      </c>
+      <c r="D22">
         <v>1525000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-1968000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>4743000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>6577000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-1371000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-12574000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-4683000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-12456000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-48965000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>4706000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1358000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>9174000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>3936000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-589000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2210000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-9699000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-1762000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-2857000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1052000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-54447000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1227000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>2777000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1046000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-6015000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>2793000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2852000.0</v>
       </c>
       <c r="AC22">
         <v>-2852000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22">
+        <v>-2852000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B23">
-        <v>-45796000.0</v>
+        <v>-3000000.0</v>
       </c>
       <c r="C23">
+        <v>-3127000.0</v>
+      </c>
+      <c r="D23">
         <v>-14483000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-4944000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-13246000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-553000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-4730000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3312000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-8649000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-497000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-170000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-5665000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-70000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-138000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-515000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-439000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-646000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-2646000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-327000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-2842000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-3458000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-2900000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>250000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-55000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>19880000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-2651000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2787500.0</v>
       </c>
       <c r="AC23">
         <v>-2787500.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23">
+        <v>-2787500.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B24">
+        <v>-3150000.0</v>
+      </c>
+      <c r="C24">
         <v>1027000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-6571000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-7025000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>8056000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-5344000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-5692000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-2959000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-3491000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-3730000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-3910000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-2414000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-12418000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-2934000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-2985000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-2187000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-2269000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-2116000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-2182000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-1192000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-1322000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-1824000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-2053000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-1875000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-1879000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-1563000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1984000.0</v>
       </c>
       <c r="AC24">
         <v>-1984000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24">
+        <v>-1984000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25">
-        <v>36742000.0</v>
+        <v>7642000.0</v>
       </c>
       <c r="C25">
+        <v>26369000.0</v>
+      </c>
+      <c r="D25">
         <v>-1106000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-5498000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-889000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3058000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-227999.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5607000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-19959000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>18729000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>50869000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-3190000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1480000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1101000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>685000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-181000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-9950000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6633000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-121000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-2660000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>377000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>304000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5268000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>397000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>365000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>113000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-10800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1496000.0</v>
       </c>
       <c r="AC25">
         <v>-1496000.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25">
+        <v>-1496000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B26">
+        <v>-40000000.0</v>
+      </c>
+      <c r="C26">
         <v>-3936000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-13733000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-25000000.0</v>
       </c>
-      <c r="E26"/>
-[...1 lines deleted...]
-      <c r="G26">
+      <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26"/>
+      <c r="H26">
         <v>-125000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-7067000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-943000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-497000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-170000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-5665000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-70000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-135000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-515000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-2264000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-48000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-172000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>133351000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>1024000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-1024000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-55000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>0.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-98000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-302500.0</v>
       </c>
       <c r="AC26">
         <v>-302500.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26">
+        <v>-302500.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>147</v>
+      </c>
+      <c r="B27">
+        <v>7320000.0</v>
+      </c>
       <c r="C27">
+        <v>8190000.0</v>
+      </c>
+      <c r="D27">
         <v>9574000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>8245000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>7070000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>7731000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>8186999.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>9783000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>9073000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>7502000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>8645000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3610000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>8543000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>6527000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>6804000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>9501000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>7513000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>8637000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>8165000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>7530000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5151000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>62221000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1181000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>567000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>538000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>550000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>524000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>308500.0</v>
       </c>
       <c r="AC27">
         <v>308500.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27">
+        <v>308500.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28">
+        <v>-43741000.0</v>
+      </c>
+      <c r="C28">
         <v>-4813000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-14483000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-30694000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-13996000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1303000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-5605000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-3755000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-10347000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1252000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-925000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-6420000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-850000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-968000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1344000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-3531000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1520000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-3644000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>132200000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-4310000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-855000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>232317000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-41289000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-1845000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>19031000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-849000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1460000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3090000.0</v>
       </c>
       <c r="AC28">
         <v>-3090000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28">
+        <v>-3090000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29">
+        <v>11694000.0</v>
+      </c>
+      <c r="C29">
         <v>28817000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>32314000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>17842000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>17352000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>49369000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>16987000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>9814000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4296000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>23326000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>31414000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>18058000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>9957000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>35485000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>23996000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>23259000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>9803000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>20831000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>20001000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>14622000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4934000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>12681000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>15488000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>7818000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>8823000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>22242000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1879000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6952000.0</v>
       </c>
       <c r="AC29">
         <v>6952000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29">
+        <v>6952000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B30">
+        <v>-6781000.0</v>
+      </c>
+      <c r="C30">
         <v>-7029000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-6792000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-6961000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-5774000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-97163000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-5508000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-6119000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-3578000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-61047000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-4041000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-11731000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2731000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-12599000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-3324000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-3238000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-8676000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-249323000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-2600000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-14541000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-3458000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1403000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1968000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-2232000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-3009000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-2651000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-2069000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-2398500.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-2398500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>