--- v1 (2026-06-04)
+++ v2 (2026-07-30)
@@ -1531,51 +1531,51 @@
       </c>
       <c r="D29">
         <v>1338077000.0</v>
       </c>
       <c r="E29">
         <v>1372669000.0</v>
       </c>
       <c r="F29">
         <v>1336615000.0</v>
       </c>
       <c r="G29">
         <v>1120912000.0</v>
       </c>
       <c r="H29">
         <v>893379000.0</v>
       </c>
       <c r="I29">
         <v>900717000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
-        <v>103525000.0</v>
+        <v>116265000.0</v>
       </c>
       <c r="C30">
         <v>119084000.0</v>
       </c>
       <c r="D30">
         <v>93256000.0</v>
       </c>
       <c r="E30">
         <v>88805000.0</v>
       </c>
       <c r="F30">
         <v>78306000.0</v>
       </c>
       <c r="G30">
         <v>64799000.0</v>
       </c>
       <c r="H30">
         <v>52356000.0</v>
       </c>
       <c r="I30">
         <v>49881000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
@@ -1756,51 +1756,51 @@
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38">
         <v>5582000.0</v>
       </c>
       <c r="F38">
         <v>6240000.0</v>
       </c>
       <c r="G38">
         <v>3907000.0</v>
       </c>
       <c r="H38">
         <v>1929000.0</v>
       </c>
       <c r="I38">
         <v>2101000.0</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
-        <v>22202000.0</v>
+        <v>9462000.0</v>
       </c>
       <c r="C39">
         <v>12585000.0</v>
       </c>
       <c r="D39">
         <v>11994000.0</v>
       </c>
       <c r="E39">
         <v>16861000.0</v>
       </c>
       <c r="F39">
         <v>10624000.0</v>
       </c>
       <c r="G39">
         <v>10403000.0</v>
       </c>
       <c r="H39">
         <v>5911000.0</v>
       </c>
       <c r="I39">
         <v>6862000.0</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
@@ -2662,51 +2662,51 @@
       <c r="N5">
         <v>-7320000.0</v>
       </c>
       <c r="O5">
         <v>-8230000.0</v>
       </c>
       <c r="P5">
         <v>-17928000.0</v>
       </c>
       <c r="Q5">
         <v>-13718000.0</v>
       </c>
       <c r="R5">
         <v>-7046000.0</v>
       </c>
       <c r="S5">
         <v>-3926000.0</v>
       </c>
       <c r="T5">
         <v>-2930000.0</v>
       </c>
       <c r="U5">
         <v>-85000.0</v>
       </c>
       <c r="V5">
-        <v>-2655000.0</v>
+        <v>-2654999.0</v>
       </c>
       <c r="W5">
         <v>-1587000.0</v>
       </c>
       <c r="X5">
         <v>-6514000.0</v>
       </c>
       <c r="Y5">
         <v>-10228000.0</v>
       </c>
       <c r="Z5">
         <v>492048000.0</v>
       </c>
       <c r="AA5">
         <v>-5497000.0</v>
       </c>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
@@ -4074,51 +4074,51 @@
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
-        <v>-138732000.0</v>
+        <v>150772000.0</v>
       </c>
       <c r="C28">
         <v>-177991000.0</v>
       </c>
       <c r="D28">
         <v>129795000.0</v>
       </c>
       <c r="E28">
         <v>145592000.0</v>
       </c>
       <c r="F28">
         <v>125546000.0</v>
       </c>
       <c r="G28">
         <v>132714000.0</v>
       </c>
       <c r="H28">
         <v>73450000.0</v>
       </c>
       <c r="I28">
         <v>83234000.0</v>
       </c>
       <c r="J28">
         <v>77647000.0</v>
       </c>
@@ -4240,54 +4240,54 @@
       </c>
       <c r="U29">
         <v>1130152000.0</v>
       </c>
       <c r="V29">
         <v>1125636000.0</v>
       </c>
       <c r="W29">
         <v>1120912000.0</v>
       </c>
       <c r="X29">
         <v>876728000.0</v>
       </c>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
-        <v>96072000.0</v>
+        <v>107606000.0</v>
       </c>
       <c r="C30">
-        <v>103525000.0</v>
+        <v>116265000.0</v>
       </c>
       <c r="D30">
         <v>98475000.0</v>
       </c>
       <c r="E30">
         <v>106330000.0</v>
       </c>
       <c r="F30">
         <v>105202000.0</v>
       </c>
       <c r="G30">
         <v>119084000.0</v>
       </c>
       <c r="H30">
         <v>106301000.0</v>
       </c>
       <c r="I30">
         <v>98046000.0</v>
       </c>
       <c r="J30">
         <v>89149000.0</v>
       </c>
       <c r="K30">
         <v>93256000.0</v>
       </c>
@@ -4878,54 +4878,54 @@
       </c>
       <c r="U38">
         <v>5251000.0</v>
       </c>
       <c r="V38">
         <v>4107000.0</v>
       </c>
       <c r="W38">
         <v>3907000.0</v>
       </c>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38">
         <v>1929000.0</v>
       </c>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
     </row>
     <row r="39" spans="1:30">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
-        <v>25004000.0</v>
+        <v>13470000.0</v>
       </c>
       <c r="C39">
-        <v>22202000.0</v>
+        <v>9462000.0</v>
       </c>
       <c r="D39">
         <v>12117000.0</v>
       </c>
       <c r="E39">
         <v>12797000.0</v>
       </c>
       <c r="F39">
         <v>15887000.0</v>
       </c>
       <c r="G39">
         <v>12585000.0</v>
       </c>
       <c r="H39">
         <v>11285000.0</v>
       </c>
       <c r="I39">
         <v>14431000.0</v>
       </c>
       <c r="J39">
         <v>14532000.0</v>
       </c>
       <c r="K39">
         <v>11994000.0</v>
       </c>
@@ -5164,51 +5164,51 @@
       <c r="N42">
         <v>1150289000.0</v>
       </c>
       <c r="O42">
         <v>1147168000.0</v>
       </c>
       <c r="P42">
         <v>1140774000.0</v>
       </c>
       <c r="Q42">
         <v>1134482000.0</v>
       </c>
       <c r="R42">
         <v>1127249000.0</v>
       </c>
       <c r="S42">
         <v>1119783000.0</v>
       </c>
       <c r="T42">
         <v>1038581000.0</v>
       </c>
       <c r="U42">
         <v>897209000.0</v>
       </c>
       <c r="V42">
-        <v>889679000.0</v>
+        <v>889678999.0</v>
       </c>
       <c r="W42">
         <v>884528000.0</v>
       </c>
       <c r="X42">
         <v>510619000.0</v>
       </c>
       <c r="Y42">
         <v>511536000.0</v>
       </c>
       <c r="Z42"/>
       <c r="AA42">
         <v>509162000.0</v>
       </c>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
     </row>
     <row r="43" spans="1:30">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
@@ -5692,51 +5692,51 @@
         <v>3020000.0</v>
       </c>
       <c r="V50">
         <v>4680000.0</v>
       </c>
       <c r="W50">
         <v>4680000.0</v>
       </c>
       <c r="X50">
         <v>3153000.0</v>
       </c>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50">
         <v>4210000.0</v>
       </c>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
     </row>
     <row r="51" spans="1:30">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
-        <v>10752000.0</v>
+        <v>300256000.0</v>
       </c>
       <c r="C51">
         <v>11401000.0</v>
       </c>
       <c r="D51">
         <v>302506000.0</v>
       </c>
       <c r="E51">
         <v>307858000.0</v>
       </c>
       <c r="F51">
         <v>304632000.0</v>
       </c>
       <c r="G51">
         <v>311897000.0</v>
       </c>
       <c r="H51">
         <v>306473000.0</v>
       </c>
       <c r="I51">
         <v>307833000.0</v>
       </c>
       <c r="J51">
         <v>302423000.0</v>
       </c>
@@ -7646,51 +7646,51 @@
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>95</v>
       </c>
       <c r="B5">
-        <v>3950000.0</v>
+        <v>-3002000.0</v>
       </c>
       <c r="C5">
         <v>31447000.0</v>
       </c>
       <c r="D5">
         <v>4744000.0</v>
       </c>
       <c r="E5">
         <v>11053000.0</v>
       </c>
       <c r="F5">
         <v>9348000.0</v>
       </c>
       <c r="G5">
         <v>7184000.0</v>
       </c>
       <c r="H5">
         <v>-6848000.0</v>
       </c>
       <c r="I5">
         <v>-6691000.0</v>
       </c>
       <c r="J5">
         <v>317000.0</v>
       </c>
@@ -7738,51 +7738,51 @@
       </c>
       <c r="Y5">
         <v>13525000.0</v>
       </c>
       <c r="Z5">
         <v>8525000.0</v>
       </c>
       <c r="AA5">
         <v>3454000.0</v>
       </c>
       <c r="AB5">
         <v>8026000.0</v>
       </c>
       <c r="AC5">
         <v>5070500.0</v>
       </c>
       <c r="AD5">
         <v>5070500.0</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>96</v>
       </c>
       <c r="B6">
-        <v>23039000.0</v>
+        <v>16087000.0</v>
       </c>
       <c r="C6">
         <v>31945000.0</v>
       </c>
       <c r="D6">
         <v>23370000.0</v>
       </c>
       <c r="E6">
         <v>29871000.0</v>
       </c>
       <c r="F6">
         <v>27962000.0</v>
       </c>
       <c r="G6">
         <v>25400000.0</v>
       </c>
       <c r="H6">
         <v>-6409000.0</v>
       </c>
       <c r="I6">
         <v>9906000.0</v>
       </c>
       <c r="J6">
         <v>16745000.0</v>
       </c>
@@ -10345,51 +10345,51 @@
       </c>
       <c r="H23">
         <v>703000.0</v>
       </c>
       <c r="I23">
         <v>-8733000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>144</v>
       </c>
       <c r="B24">
         <v>-11566000.0</v>
       </c>
       <c r="C24">
         <v>-19416000.0</v>
       </c>
       <c r="D24">
         <v>-13545001.0</v>
       </c>
       <c r="E24">
         <v>-11099000.0</v>
       </c>
       <c r="F24">
-        <v>-7759000.0</v>
+        <v>-1.0</v>
       </c>
       <c r="G24">
         <v>-7074000.0</v>
       </c>
       <c r="H24">
         <v>-7410000.0</v>
       </c>
       <c r="I24">
         <v>-6727000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>145</v>
       </c>
       <c r="B25">
         <v>-1885000.0</v>
       </c>
       <c r="C25">
         <v>10588000.0</v>
       </c>
       <c r="D25">
         <v>74980000.0</v>
       </c>
       <c r="E25">
@@ -10751,51 +10751,51 @@
       <c r="Y2">
         <v>54356000.0</v>
       </c>
       <c r="Z2">
         <v>29762000.0</v>
       </c>
       <c r="AA2">
         <v>15010000.0</v>
       </c>
       <c r="AB2">
         <v>14826000.0</v>
       </c>
       <c r="AC2">
         <v>13506500.0</v>
       </c>
       <c r="AD2"/>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>124</v>
       </c>
       <c r="B3">
         <v>631000</v>
       </c>
       <c r="C3">
-        <v>1003000</v>
+        <v>7029000</v>
       </c>
       <c r="D3">
         <v>221000</v>
       </c>
       <c r="E3">
         <v>64000</v>
       </c>
       <c r="F3">
         <v>5774000</v>
       </c>
       <c r="G3">
         <v>5836000</v>
       </c>
       <c r="H3">
         <v>164000</v>
       </c>
       <c r="I3">
         <v>427000</v>
       </c>
       <c r="J3">
         <v>619000</v>
       </c>
       <c r="K3">
         <v>878000</v>
       </c>
@@ -11043,51 +11043,51 @@
       </c>
       <c r="Z6">
         <v>24594000.0</v>
       </c>
       <c r="AA6">
         <v>14752000.0</v>
       </c>
       <c r="AB6">
         <v>184000.0</v>
       </c>
       <c r="AC6">
         <v>1319500.0</v>
       </c>
       <c r="AD6">
         <v>1319500.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>128</v>
       </c>
       <c r="B7">
         <v>-7693000.0</v>
       </c>
       <c r="C7">
-        <v>8077000.0</v>
+        <v>9103000.0</v>
       </c>
       <c r="D7">
         <v>3552000.0</v>
       </c>
       <c r="E7">
         <v>10716000.0</v>
       </c>
       <c r="F7">
         <v>-22688000.0</v>
       </c>
       <c r="G7">
         <v>13856000.0</v>
       </c>
       <c r="H7">
         <v>-6535000.0</v>
       </c>
       <c r="I7">
         <v>-9968000.0</v>
       </c>
       <c r="J7">
         <v>3057000.0</v>
       </c>
       <c r="K7">
         <v>-5663000.0</v>
       </c>
@@ -11515,51 +11515,51 @@
       <c r="W13">
         <v>353000.0</v>
       </c>
       <c r="X13"/>
       <c r="Y13">
         <v>-583000.0</v>
       </c>
       <c r="Z13">
         <v>-2025000.0</v>
       </c>
       <c r="AA13">
         <v>-115000.0</v>
       </c>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
         <v>135</v>
       </c>
       <c r="B14">
         <v>19089000.0</v>
       </c>
       <c r="C14">
-        <v>-143000.0</v>
+        <v>19104000.0</v>
       </c>
       <c r="D14">
         <v>18769000.0</v>
       </c>
       <c r="E14">
         <v>18818000.0</v>
       </c>
       <c r="F14">
         <v>18614000.0</v>
       </c>
       <c r="G14">
         <v>18216000.0</v>
       </c>
       <c r="H14">
         <v>16934000.0</v>
       </c>
       <c r="I14">
         <v>16966000.0</v>
       </c>
       <c r="J14">
         <v>16808000.0</v>
       </c>
       <c r="K14">
         <v>15214000.0</v>
       </c>
@@ -11769,51 +11769,51 @@
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
         <v>139</v>
       </c>
       <c r="B18">
         <v>11063000.0</v>
       </c>
       <c r="C18">
-        <v>27814000.0</v>
+        <v>21788000.0</v>
       </c>
       <c r="D18">
         <v>32093000.0</v>
       </c>
       <c r="E18">
         <v>17906000.0</v>
       </c>
       <c r="F18">
         <v>11578000.0</v>
       </c>
       <c r="G18">
         <v>43533000.0</v>
       </c>
       <c r="H18">
         <v>16822999.0</v>
       </c>
       <c r="I18">
         <v>9387000.0</v>
       </c>
       <c r="J18">
         <v>3677000.0</v>
       </c>
       <c r="K18">
         <v>22448000.0</v>
       </c>
@@ -12149,60 +12149,60 @@
       </c>
       <c r="Z22">
         <v>1046000.0</v>
       </c>
       <c r="AA22">
         <v>-6015000.0</v>
       </c>
       <c r="AB22">
         <v>2793000.0</v>
       </c>
       <c r="AC22">
         <v>-2852000.0</v>
       </c>
       <c r="AD22">
         <v>-2852000.0</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>143</v>
       </c>
       <c r="B23">
         <v>-3000000.0</v>
       </c>
       <c r="C23">
-        <v>-3127000.0</v>
+        <v>-136000.0</v>
       </c>
       <c r="D23">
-        <v>-14483000.0</v>
+        <v>-59000.0</v>
       </c>
       <c r="E23">
         <v>-4944000.0</v>
       </c>
       <c r="F23">
-        <v>-13246000.0</v>
+        <v>-13230000.0</v>
       </c>
       <c r="G23">
         <v>-553000.0</v>
       </c>
       <c r="H23">
         <v>-4730000.0</v>
       </c>
       <c r="I23">
         <v>3312000.0</v>
       </c>
       <c r="J23">
         <v>-8649000.0</v>
       </c>
       <c r="K23">
         <v>-497000.0</v>
       </c>
       <c r="L23">
         <v>-170000.0</v>
       </c>
       <c r="M23">
         <v>-5665000.0</v>
       </c>
       <c r="N23">
         <v>-70000.0</v>
       </c>
@@ -12250,76 +12250,78 @@
       </c>
       <c r="AC23">
         <v>-2787500.0</v>
       </c>
       <c r="AD23">
         <v>-2787500.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
         <v>144</v>
       </c>
       <c r="B24">
         <v>-3150000.0</v>
       </c>
       <c r="C24">
         <v>1027000.0</v>
       </c>
       <c r="D24">
         <v>-6571000.0</v>
       </c>
       <c r="E24">
         <v>-7025000.0</v>
       </c>
       <c r="F24">
-        <v>8056000.0</v>
-[...1 lines deleted...]
-      <c r="G24"/>
+        <v>-5174000.0</v>
+      </c>
+      <c r="G24">
+        <v>-5421000.0</v>
+      </c>
       <c r="H24">
         <v>-5344000.0</v>
       </c>
       <c r="I24">
         <v>-5692000.0</v>
       </c>
       <c r="J24">
         <v>-2959000.0</v>
       </c>
       <c r="K24">
         <v>-3491000.0</v>
       </c>
       <c r="L24">
         <v>-3730000.0</v>
       </c>
       <c r="M24">
         <v>-3910000.0</v>
       </c>
       <c r="N24">
         <v>-2414000.0</v>
       </c>
       <c r="O24">
-        <v>-12418000.0</v>
+        <v>-2993000.0</v>
       </c>
       <c r="P24">
         <v>-2934000.0</v>
       </c>
       <c r="Q24">
         <v>-2985000.0</v>
       </c>
       <c r="R24">
         <v>-2187000.0</v>
       </c>
       <c r="S24">
         <v>-2269000.0</v>
       </c>
       <c r="T24">
         <v>-2116000.0</v>
       </c>
       <c r="U24">
         <v>-2182000.0</v>
       </c>
       <c r="V24">
         <v>-1192000.0</v>
       </c>
       <c r="W24">
         <v>-1322000.0</v>
       </c>
@@ -12331,51 +12333,51 @@
       </c>
       <c r="Z24">
         <v>-1875000.0</v>
       </c>
       <c r="AA24">
         <v>-1879000.0</v>
       </c>
       <c r="AB24">
         <v>-1563000.0</v>
       </c>
       <c r="AC24">
         <v>-1984000.0</v>
       </c>
       <c r="AD24">
         <v>-1984000.0</v>
       </c>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>145</v>
       </c>
       <c r="B25">
         <v>7642000.0</v>
       </c>
       <c r="C25">
-        <v>26369000.0</v>
+        <v>-819000.0</v>
       </c>
       <c r="D25">
         <v>-1106000.0</v>
       </c>
       <c r="E25">
         <v>-5498000.0</v>
       </c>
       <c r="F25">
         <v>-889000.0</v>
       </c>
       <c r="G25">
         <v>3058000.0</v>
       </c>
       <c r="H25">
         <v>-227999.0</v>
       </c>
       <c r="I25">
         <v>5607000.0</v>
       </c>
       <c r="J25">
         <v>-19959000.0</v>
       </c>
       <c r="K25">
         <v>18729000.0</v>
       </c>
@@ -12432,51 +12434,51 @@
       </c>
       <c r="AC25">
         <v>-1496000.0</v>
       </c>
       <c r="AD25">
         <v>-1496000.0</v>
       </c>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
         <v>146</v>
       </c>
       <c r="B26">
         <v>-40000000.0</v>
       </c>
       <c r="C26">
         <v>-3936000.0</v>
       </c>
       <c r="D26">
         <v>-13733000.0</v>
       </c>
       <c r="E26">
         <v>-25000000.0</v>
       </c>
       <c r="F26">
-        <v>0.0</v>
+        <v>-16000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26">
         <v>-125000.0</v>
       </c>
       <c r="I26">
         <v>-7067000.0</v>
       </c>
       <c r="J26">
         <v>-943000.0</v>
       </c>
       <c r="K26">
         <v>-497000.0</v>
       </c>
       <c r="L26">
         <v>-170000.0</v>
       </c>
       <c r="M26">
         <v>-5665000.0</v>
       </c>
       <c r="N26">
         <v>-70000.0</v>
       </c>
       <c r="O26">
         <v>-135000.0</v>