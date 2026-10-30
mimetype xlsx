--- v0 (2026-06-15)
+++ v1 (2026-10-30)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2266,4152 +2272,4416 @@
         <v>275563755.0</v>
       </c>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
+        <v>75</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
+        <v>78</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
+        <v>84</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
+        <v>14578000.0</v>
+      </c>
+      <c r="C2">
+        <v>25100000.0</v>
+      </c>
+      <c r="D2">
         <v>26422000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>26422000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>24587000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>24400000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>23296000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>23296000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>15400000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>14144000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>12983000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>12931000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>12931000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>12448000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>8755000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>5810000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>9216000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>10226000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>10418000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>9317000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>7031000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>6682000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>5497000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>5390000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>8749000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>48325.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>66604.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>18883.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>106814.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>56058.0</v>
       </c>
-      <c r="AD2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:30">
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5">
         <v>-3000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-5000.0</v>
       </c>
-      <c r="G5"/>
-      <c r="H5">
+      <c r="I5"/>
+      <c r="J5">
         <v>-2000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>0.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>2395000.0</v>
       </c>
       <c r="L5"/>
       <c r="M5">
+        <v>2395000.0</v>
+      </c>
+      <c r="N5"/>
+      <c r="O5">
         <v>2388000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>2667000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>9000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>236000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-434202000.0</v>
       </c>
       <c r="S5"/>
       <c r="T5">
+        <v>-434202000.0</v>
+      </c>
+      <c r="U5"/>
+      <c r="V5">
         <v>-448286000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="W5">
         <v>0.0</v>
       </c>
       <c r="X5">
         <v>0.0</v>
       </c>
-      <c r="Y5"/>
+      <c r="Y5">
+        <v>0.0</v>
+      </c>
       <c r="Z5">
+        <v>0.0</v>
+      </c>
+      <c r="AA5"/>
+      <c r="AB5">
         <v>-327420000.0</v>
       </c>
-      <c r="AA5"/>
-      <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7"/>
       <c r="C7">
+        <v>27054000.0</v>
+      </c>
+      <c r="D7">
+        <v>26975000.0</v>
+      </c>
+      <c r="E7">
         <v>26898000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>62478000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>26717000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>26631000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>26548000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>26451000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>26356000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>26265000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>26177000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>26074000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>28102000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>28049000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>27985000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>27917000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>27850000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>30463000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>31136000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>31068000.0</v>
       </c>
-      <c r="U7"/>
-      <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>3000.0</v>
       </c>
       <c r="D8">
         <v>3000.0</v>
       </c>
       <c r="E8">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="F8">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="G8">
         <v>2000.0</v>
       </c>
       <c r="H8">
         <v>2000.0</v>
       </c>
       <c r="I8">
         <v>2000.0</v>
       </c>
       <c r="J8">
         <v>2000.0</v>
       </c>
       <c r="K8">
+        <v>2000.0</v>
+      </c>
+      <c r="L8">
+        <v>2000.0</v>
+      </c>
+      <c r="M8">
         <v>19000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>19000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>18000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>17000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>15000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>14000.0</v>
       </c>
       <c r="R8">
         <v>14000.0</v>
       </c>
       <c r="S8">
+        <v>14000.0</v>
+      </c>
+      <c r="T8">
+        <v>14000.0</v>
+      </c>
+      <c r="U8">
         <v>12000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>10000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>128366218.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
-[...1 lines deleted...]
-      </c>
+      <c r="N9"/>
       <c r="O9"/>
       <c r="P9">
+        <v>862457000.0</v>
+      </c>
+      <c r="Q9"/>
+      <c r="R9">
         <v>833915000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>824865000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>812443000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>755847000.0</v>
       </c>
       <c r="U9"/>
       <c r="V9">
-        <v>48381093.0</v>
+        <v>755847000.0</v>
       </c>
       <c r="W9"/>
       <c r="X9">
+        <v>48381093.0</v>
+      </c>
+      <c r="Y9"/>
+      <c r="Z9">
         <v>1643686.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>1606168.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>1462578.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>2487262.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>3244529.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>4365696.0</v>
       </c>
-      <c r="AD9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:30">
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>586000.0</v>
+      </c>
+      <c r="C10">
+        <v>368000.0</v>
+      </c>
+      <c r="D10">
         <v>6175000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>6175000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>120000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>863000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>738000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>738000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>133000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>227000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>1902000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>273000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>273000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>3084000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>8532000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>13966000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>42649000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>37996000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>48039000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>37240000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>72716000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>8196999.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>22910000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>54311000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>80831000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>716700.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-28128000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>28128000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>1024811.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>1169030.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>18881.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>586000.0</v>
+      </c>
+      <c r="C12">
+        <v>368000.0</v>
+      </c>
+      <c r="D12">
         <v>6175000.0</v>
       </c>
-      <c r="C12"/>
-      <c r="D12">
+      <c r="E12"/>
+      <c r="F12">
         <v>120000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>863000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>738000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12">
+      <c r="I12"/>
+      <c r="J12">
         <v>133000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>227000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>273000.0</v>
       </c>
       <c r="L12"/>
       <c r="M12">
+        <v>273000.0</v>
+      </c>
+      <c r="N12"/>
+      <c r="O12">
         <v>3084000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>8532000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>13966000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>42649000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>37996000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>48039000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>37240000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>72716000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>8196999.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>22910000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>54311000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>80831000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>716700.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>28128000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>28128000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>1024811.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>1169030.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>18881.0</v>
       </c>
     </row>
-    <row r="13" spans="1:30">
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
         <v>3000.0</v>
       </c>
-      <c r="C13"/>
+      <c r="C13">
+        <v>3000.0</v>
+      </c>
       <c r="D13">
         <v>3000.0</v>
       </c>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
+        <v>3000.0</v>
+      </c>
+      <c r="G13">
         <v>2000.0</v>
       </c>
-      <c r="F13">
-[...2 lines deleted...]
-      <c r="G13"/>
       <c r="H13">
         <v>2000.0</v>
       </c>
-      <c r="I13">
-[...2 lines deleted...]
-      <c r="J13"/>
+      <c r="I13"/>
+      <c r="J13">
+        <v>2000.0</v>
+      </c>
       <c r="K13">
         <v>19000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13">
+        <v>19000.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13">
         <v>18000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>17000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>15000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>14000.0</v>
       </c>
       <c r="R13">
         <v>14000.0</v>
       </c>
       <c r="S13">
+        <v>14000.0</v>
+      </c>
+      <c r="T13">
+        <v>14000.0</v>
+      </c>
+      <c r="U13">
         <v>12000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>10000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="W13">
         <v>1000.0</v>
       </c>
       <c r="X13">
         <v>1000.0</v>
       </c>
       <c r="Y13">
+        <v>1000.0</v>
+      </c>
+      <c r="Z13">
+        <v>1000.0</v>
+      </c>
+      <c r="AA13">
         <v>276445715.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>276589305.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>1000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>274807354.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>273686187.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>863.0</v>
       </c>
     </row>
-    <row r="14" spans="1:30">
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
+        <v>29344664.0</v>
+      </c>
+      <c r="C14">
+        <v>30300004.0</v>
+      </c>
+      <c r="D14">
         <v>25598586.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>28837787.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>26347818.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>24020193.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>22352482.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>22546671.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>21976339.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>19378192.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>21808752.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>18831726.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>19365913.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>17656398.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>15536504.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>14892118.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>15054626.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>15131178.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>13039881.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>12412384.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>12358282.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>2399218.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>2399006.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>1843324.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1841607.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>2395556.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>2395291.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>2394969.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>3594011.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>3455584.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>3593750.0</v>
       </c>
     </row>
-    <row r="15" spans="1:30">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
-[...1 lines deleted...]
-      </c>
+      <c r="N15"/>
       <c r="O15"/>
       <c r="P15">
-        <v>14000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>17000.0</v>
+      </c>
+      <c r="Q15"/>
       <c r="R15">
         <v>14000.0</v>
       </c>
-      <c r="S15"/>
+      <c r="S15">
+        <v>14000.0</v>
+      </c>
       <c r="T15">
+        <v>14000.0</v>
+      </c>
+      <c r="U15"/>
+      <c r="V15">
         <v>10000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>128366218.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>272934359.0</v>
       </c>
-      <c r="W15"/>
-      <c r="X15">
+      <c r="Y15"/>
+      <c r="Z15">
         <v>276408197.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>867.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>870.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>866.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>864.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>864.0</v>
       </c>
-      <c r="AD15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:30">
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16">
+        <v>5130000.0</v>
+      </c>
+      <c r="C16">
+        <v>4025000.0</v>
+      </c>
+      <c r="D16">
         <v>5255000.0</v>
       </c>
-      <c r="C16"/>
-      <c r="D16">
+      <c r="E16"/>
+      <c r="F16">
         <v>5584000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>3503000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>3531000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16">
+      <c r="I16"/>
+      <c r="J16">
         <v>3693000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>2834000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>2458000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16">
+        <v>2458000.0</v>
+      </c>
+      <c r="N16"/>
+      <c r="O16">
         <v>2311000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>2199000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>2273000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>2241000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>2231000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>2178000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>2198000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>2033000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-6682000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>5325000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>5120000.0</v>
       </c>
-      <c r="X16"/>
-      <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
-[...1 lines deleted...]
-      </c>
+      <c r="N18"/>
       <c r="O18"/>
       <c r="P18">
-        <v>10000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>9000.0</v>
+      </c>
+      <c r="Q18"/>
       <c r="R18">
         <v>10000.0</v>
       </c>
-      <c r="S18"/>
+      <c r="S18">
+        <v>10000.0</v>
+      </c>
       <c r="T18">
+        <v>10000.0</v>
+      </c>
+      <c r="U18"/>
+      <c r="V18">
         <v>7000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>29350000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>23792500.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>3881.0</v>
       </c>
       <c r="Y18"/>
       <c r="Z18">
-        <v>90277.0</v>
+        <v>3881.0</v>
       </c>
       <c r="AA18"/>
       <c r="AB18">
+        <v>90277.0</v>
+      </c>
+      <c r="AC18"/>
+      <c r="AD18">
         <v>39466.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>51784.0</v>
       </c>
-      <c r="AD18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:30">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20">
         <v>7347000.0</v>
       </c>
       <c r="C20">
         <v>7347000.0</v>
       </c>
       <c r="D20">
         <v>7347000.0</v>
       </c>
       <c r="E20">
         <v>7347000.0</v>
       </c>
       <c r="F20">
         <v>7347000.0</v>
       </c>
       <c r="G20">
         <v>7347000.0</v>
       </c>
       <c r="H20">
         <v>7347000.0</v>
       </c>
       <c r="I20">
         <v>7347000.0</v>
       </c>
       <c r="J20">
         <v>7347000.0</v>
       </c>
       <c r="K20">
         <v>7347000.0</v>
       </c>
       <c r="L20">
         <v>7347000.0</v>
       </c>
       <c r="M20">
+        <v>7347000.0</v>
+      </c>
+      <c r="N20">
+        <v>7347000.0</v>
+      </c>
+      <c r="O20">
         <v>90061000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>90061000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>119694000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>123304000.0</v>
       </c>
       <c r="R20">
         <v>123304000.0</v>
       </c>
       <c r="S20">
         <v>123304000.0</v>
       </c>
       <c r="T20">
         <v>123304000.0</v>
       </c>
       <c r="U20">
         <v>123304000.0</v>
       </c>
       <c r="V20">
         <v>123304000.0</v>
       </c>
       <c r="W20">
         <v>123304000.0</v>
       </c>
       <c r="X20">
         <v>123304000.0</v>
       </c>
-      <c r="Y20"/>
-[...1 lines deleted...]
-      <c r="AA20">
+      <c r="Y20">
+        <v>123304000.0</v>
+      </c>
+      <c r="Z20">
+        <v>123304000.0</v>
+      </c>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20">
         <v>127068000.0</v>
       </c>
-      <c r="AB20"/>
-      <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
+        <v>6334000.0</v>
+      </c>
+      <c r="C21">
+        <v>7388000.0</v>
+      </c>
+      <c r="D21">
         <v>7756000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>7756000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>8132000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>8508000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>9248000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>9248000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>9624000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>11001000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>10455000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>11554000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>11554000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>12107000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>120453000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>120994000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>121547000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>122100000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>122646000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>123187000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>123739000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>124292000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>124839000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>125379000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>125931000.0</v>
       </c>
-      <c r="Y21"/>
-[...1 lines deleted...]
-      <c r="AA21">
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21">
         <v>271469000.0</v>
       </c>
-      <c r="AB21"/>
-      <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22">
+        <v>718000.0</v>
+      </c>
+      <c r="C22">
+        <v>477000.0</v>
+      </c>
+      <c r="D22">
         <v>571000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>571000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>2563000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>4410000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>5409000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>5409000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>3963000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>5753000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>3701000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>4934000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>4934000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>5738000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>5484000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>5308000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>5239000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>24663000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>14715000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>9549000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>5747000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>4472000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>5049000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>3850000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>1554000.0</v>
       </c>
-      <c r="Y22"/>
-[...1 lines deleted...]
-      <c r="AA22">
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22">
         <v>3232000.0</v>
       </c>
-      <c r="AB22"/>
-      <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
+        <v>96167000.0</v>
+      </c>
+      <c r="C23">
+        <v>99480000.0</v>
+      </c>
+      <c r="D23">
         <v>107329000.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="E23"/>
+      <c r="F23">
         <v>114239000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>120283000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>132682000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23">
+      <c r="I23"/>
+      <c r="J23">
         <v>128840000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>143889000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>157192000.0</v>
       </c>
       <c r="L23"/>
       <c r="M23">
+        <v>157192000.0</v>
+      </c>
+      <c r="N23"/>
+      <c r="O23">
         <v>246419000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>362416000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>401066000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>437116000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>429337000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>434202000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>414128000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>448286000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>387885000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>405114000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>431008000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>450873000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>292409964.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>137862000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>521495000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>290765271.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>289722557.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>186242.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24">
         <v>36492000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>36492000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>35927000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24">
         <v>17027000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>4745000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25">
         <v>4745000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26">
         <v>2890000.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
+        <v>35435000.0</v>
+      </c>
+      <c r="C28">
+        <v>33900000.0</v>
+      </c>
+      <c r="D28">
         <v>34726000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>7828000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>66642000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>69291000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>68098000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>41550000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>68928000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>65190000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>37898000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>60805000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>34731000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>58861000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>55207000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>51622000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>24523000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-10146000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-17576000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-6104000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-41648000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>27803001.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>8024000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-23669000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-50913000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-716700.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>28128000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-66000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-1024811.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-1169030.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>131119.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29"/>
       <c r="C29">
+        <v>-26564000.0</v>
+      </c>
+      <c r="D29">
+        <v>-27968000.0</v>
+      </c>
+      <c r="E29">
         <v>-24059000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-15810000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>17940000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>37639000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>51125000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>59890000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>68810000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>71045000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>80200000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>65251000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>152344000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>191318000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>236504000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>203490000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>150150000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>89905000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>99418000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>96216000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>82070165.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
+        <v>4681000.0</v>
+      </c>
+      <c r="C30">
+        <v>4781000.0</v>
+      </c>
+      <c r="D30">
         <v>4653000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>4653000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>6705000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>11152000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>13557000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>13557000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>8770000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>12118000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>13769000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>6186000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>4114000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>4884000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>5165000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>6966000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>8372000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>3933000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>6014000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>5233000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>3684000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>930000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>6472000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>6550000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-750000.0</v>
       </c>
-      <c r="Y30"/>
-[...1 lines deleted...]
-      <c r="AA30">
+      <c r="AA30"/>
+      <c r="AB30"/>
+      <c r="AC30">
         <v>3078000.0</v>
       </c>
-      <c r="AB30"/>
-      <c r="AC30"/>
       <c r="AD30"/>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30"/>
+      <c r="AF30"/>
+    </row>
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
         <v>16333000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-54886000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-41787000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-80616000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-95254000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-156045000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-147073000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-150827000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>80960895.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>252162421.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-780083000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>281407331.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>281444855.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>281588443.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>280563756.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>279806491.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>278685324.0</v>
       </c>
-      <c r="AD31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:30">
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
         <v>39</v>
       </c>
       <c r="B32"/>
       <c r="C32">
+        <v>-53290000.0</v>
+      </c>
+      <c r="D32">
+        <v>-64282000.0</v>
+      </c>
+      <c r="E32">
         <v>-68440000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-54718000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-51964000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-36610000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-33119000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>-61667000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-50169000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-43189000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-47505000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-68134000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-46939000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>-41454000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>-28586000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>-6122000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>42514000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>49705000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>32875000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>62069000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>-7234200.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32"/>
+      <c r="AF32"/>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>89719000.0</v>
+      </c>
+      <c r="C33">
+        <v>93179000.0</v>
+      </c>
+      <c r="D33">
         <v>95010000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>95010000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>103643000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>103020000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>112121000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>112121000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>114338000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>124096000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>120961000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>140694000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>140694000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>228382000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>337412000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>367564000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>374019000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>353884000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>358463000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>355027999.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>357005000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>362921000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>362455999.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>358847999.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>355750000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>291595015.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>-28128000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>484689000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>289504788.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>288418585.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>167361.0</v>
       </c>
     </row>
-    <row r="34" spans="1:30">
+    <row r="34" spans="1:32">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34">
+        <v>31257000.0</v>
+      </c>
+      <c r="D34">
+        <v>32318000.0</v>
+      </c>
+      <c r="E34">
         <v>33378000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>1682000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>1686000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>1689000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>1693000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>1889000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>1893000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>1896000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>1900000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>1902000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>1921000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>135576000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>106266000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>203652000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>246238000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>318253000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>232557000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>322851000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>10812500.0</v>
       </c>
-      <c r="V34">
-[...2 lines deleted...]
-      <c r="W34"/>
       <c r="X34">
         <v>10812500.0</v>
       </c>
-      <c r="Y34">
-[...1 lines deleted...]
-      </c>
+      <c r="Y34"/>
       <c r="Z34">
         <v>10812500.0</v>
       </c>
       <c r="AA34">
         <v>10812500.0</v>
       </c>
       <c r="AB34">
         <v>10812500.0</v>
       </c>
       <c r="AC34">
         <v>10812500.0</v>
       </c>
-      <c r="AD34"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:30">
+      <c r="AD34">
+        <v>10812500.0</v>
+      </c>
+      <c r="AE34">
+        <v>10812500.0</v>
+      </c>
+      <c r="AF34"/>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
+        <v>71960000.0</v>
+      </c>
+      <c r="C35">
+        <v>64158000.0</v>
+      </c>
+      <c r="D35">
         <v>64632000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>64632000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>69019000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>76553000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>70165000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>70165000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>35391000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>35631000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>46527000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>42313000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>42313000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>62942000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>140330000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>140077000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>203661999.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>246248000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>318263000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>288484999.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>322858000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>452762000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>442231000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>385618000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>411461000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>10812500.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>10902777.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>362998000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>10851966.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>10864284.0</v>
       </c>
-      <c r="AD35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:30">
+      <c r="AF35"/>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
+        <v>11971000.0</v>
+      </c>
+      <c r="C36">
+        <v>13175000.0</v>
+      </c>
+      <c r="D36">
         <v>13390000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>13390000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>7172000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>7651000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>12857000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>23096000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>13131000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>26930000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>25946000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>40107000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>40107000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>25665000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>24938000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>23316000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>24262000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>3074000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>4025000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>3075999.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>4226000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>24988000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>8663999.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>4885999.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>20181000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>-413723.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>-320128000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>-271236653.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>-495212.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>288418585.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>167361.0</v>
       </c>
     </row>
-    <row r="37" spans="1:30">
+    <row r="37" spans="1:32">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37"/>
+      <c r="AF37"/>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
-[...1 lines deleted...]
-      </c>
+      <c r="M38"/>
       <c r="N38"/>
       <c r="O38">
+        <v>40490000.0</v>
+      </c>
+      <c r="P38"/>
+      <c r="Q38">
         <v>38161000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>39094000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>17913000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>18860000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>17912000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>18955000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>24988000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>1.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>20088000.0</v>
       </c>
-      <c r="X38"/>
-[...1 lines deleted...]
-      <c r="Z38">
+      <c r="Z38"/>
+      <c r="AA38"/>
+      <c r="AB38">
         <v>292619916.0</v>
       </c>
-      <c r="AA38"/>
-      <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38"/>
+      <c r="AF38"/>
+    </row>
+    <row r="39" spans="1:32">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
+        <v>463000.0</v>
+      </c>
+      <c r="C39">
+        <v>675000.0</v>
+      </c>
+      <c r="D39">
         <v>920000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>222000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>1208000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>838000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>857000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>261000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>1636000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>1695000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>1411000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>5105000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>5105000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>4331000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>5823000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>7262000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>6837000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>8861000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>6971000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>7078000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>9134000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>11365001.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>8227000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>7449000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>13488000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>98249.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>118981.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>2368000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>235672.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>134942.0</v>
       </c>
-      <c r="AD39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:30">
+      <c r="AF39"/>
+    </row>
+    <row r="40" spans="1:32">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
+        <v>31063000.0</v>
+      </c>
+      <c r="C40">
+        <v>34165000.0</v>
+      </c>
+      <c r="D40">
         <v>35079000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>6925000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>29420999.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>34379000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>20492000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>1090000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>14466000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>11080000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>34239000.0</v>
       </c>
       <c r="L40"/>
       <c r="M40">
+        <v>34239000.0</v>
+      </c>
+      <c r="N40"/>
+      <c r="O40">
         <v>33401000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>24559000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>16402000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>18507000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>20482000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>13438000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>11659000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>17102000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>18494000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>10866000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>13159000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>17212000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>48325.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>62092.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>20597234.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>-945.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>116891.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>162461.0</v>
       </c>
     </row>
-    <row r="41" spans="1:30">
+    <row r="41" spans="1:32">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
         <v>17813000.0</v>
       </c>
-      <c r="N41"/>
-[...1 lines deleted...]
-      <c r="P41">
+      <c r="P41"/>
+      <c r="Q41"/>
+      <c r="R41">
         <v>175745000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>218398000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>287800000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>260400000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>294836000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>424801000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>414309000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>357984000.0</v>
       </c>
-      <c r="X41"/>
-      <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41"/>
+      <c r="AF41"/>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
+        <v>954369000.0</v>
+      </c>
+      <c r="C42">
+        <v>955345000.0</v>
+      </c>
+      <c r="D42">
         <v>953418000.0</v>
       </c>
-      <c r="C42"/>
-      <c r="D42">
+      <c r="E42"/>
+      <c r="F42">
         <v>947004000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>918529000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>908523000.0</v>
       </c>
-      <c r="G42"/>
-      <c r="H42">
+      <c r="I42"/>
+      <c r="J42">
         <v>903670000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>882732000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>879171000.0</v>
       </c>
       <c r="L42"/>
       <c r="M42">
+        <v>879171000.0</v>
+      </c>
+      <c r="N42"/>
+      <c r="O42">
         <v>873557000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>862457000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>844373000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>833915000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>824865000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>812443000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>763087000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>755847000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>61373000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>33171000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>32162000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>31060000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>1606168.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>-736871297.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>27909000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>3244529.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>4365696.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>24137.0</v>
       </c>
     </row>
-    <row r="43" spans="1:30">
+    <row r="43" spans="1:32">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43"/>
+      <c r="AF43"/>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44"/>
+      <c r="AF44"/>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" t="s">
         <v>52</v>
       </c>
       <c r="B45"/>
       <c r="C45">
+        <v>105151000.0</v>
+      </c>
+      <c r="D45">
+        <v>105169000.0</v>
+      </c>
+      <c r="E45">
         <v>105187000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>105210000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>105236000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>105265000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>105297000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>106020000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>106058000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>106101000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>106096000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>107238000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>109653000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>109288000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>109046000.0</v>
       </c>
-      <c r="P45">
+      <c r="R45">
         <v>108524000.0</v>
       </c>
-      <c r="Q45"/>
-      <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45"/>
+      <c r="AF45"/>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>64067000.0</v>
+      </c>
+      <c r="C46">
+        <v>65269000.0</v>
+      </c>
+      <c r="D46">
         <v>66517000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>66517000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>67967000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>69441000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>72430000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>72430000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>74073000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>78818000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>77213000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>81686000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>81686000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>85724000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>87135000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>88715000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>90074000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>90567000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>93653000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>90625000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>91007000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>90337000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>90447000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>90077000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>86334000.0</v>
       </c>
-      <c r="Y46"/>
-[...1 lines deleted...]
-      <c r="AA46">
+      <c r="AA46"/>
+      <c r="AB46"/>
+      <c r="AC46">
         <v>66387000.0</v>
       </c>
-      <c r="AB46"/>
-      <c r="AC46"/>
       <c r="AD46"/>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46"/>
+      <c r="AF46"/>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47"/>
+      <c r="O47">
         <v>85724000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>98642000.0</v>
       </c>
-      <c r="O47"/>
-      <c r="P47">
+      <c r="Q47"/>
+      <c r="R47">
         <v>100893000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>79840000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>81187000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>90625000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>94886000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>90337000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>90447000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>90077000.0</v>
       </c>
-      <c r="X47"/>
-      <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47"/>
+      <c r="AF47"/>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>-989903000.0</v>
+      </c>
+      <c r="C48">
+        <v>-990609000.0</v>
+      </c>
+      <c r="D48">
         <v>-991483000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-991483000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-967101000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-944025000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-899683000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-899683000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-886390000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-841791000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-863804000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-851338000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-851338000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-757462000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-709513000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-645496000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-669930000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-674729000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-722552000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-663681000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-659641000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-709579000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-645102000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-563563000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-567473000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>3392972.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>3536560.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-355330000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>1754608.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>633441.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-1219.0</v>
       </c>
     </row>
-    <row r="49" spans="1:30">
+    <row r="49" spans="1:32">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
-[...1 lines deleted...]
-      </c>
+      <c r="N49"/>
       <c r="O49"/>
       <c r="P49">
+        <v>-709513000.0</v>
+      </c>
+      <c r="Q49"/>
+      <c r="R49">
         <v>-669930000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-674729000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-722552000.0</v>
       </c>
-      <c r="S49"/>
-      <c r="T49">
+      <c r="U49"/>
+      <c r="V49">
         <v>-659641000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-47405323.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-39583656.0</v>
       </c>
-      <c r="W49"/>
-      <c r="X49">
+      <c r="Y49"/>
+      <c r="Z49">
         <v>3355448.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>3392972.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>3536560.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>2511873.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>1754608.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>633441.0</v>
       </c>
-      <c r="AD49"/>
-[...1 lines deleted...]
-    <row r="50" spans="1:30">
+      <c r="AF49"/>
+    </row>
+    <row r="50" spans="1:32">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50">
+        <v>8967000.0</v>
+      </c>
+      <c r="D50">
+        <v>7293000.0</v>
+      </c>
+      <c r="E50">
         <v>14003000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>4284000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>6945000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>6653000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>6361000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>42610000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>40999000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>39800000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>39240000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>35004000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>16816000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>30945000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>37603000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>39255000.0</v>
       </c>
-      <c r="Q50"/>
-      <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50">
         <v>1109270.0</v>
       </c>
-      <c r="V50"/>
-      <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
-    </row>
-    <row r="51" spans="1:30">
+      <c r="AE50"/>
+      <c r="AF50"/>
+    </row>
+    <row r="51" spans="1:32">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
+        <v>36021000.0</v>
+      </c>
+      <c r="C51">
+        <v>34268000.0</v>
+      </c>
+      <c r="D51">
         <v>40901000.0</v>
       </c>
-      <c r="C51"/>
-      <c r="D51">
+      <c r="E51"/>
+      <c r="F51">
         <v>66762000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>70154000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>68836000.0</v>
       </c>
-      <c r="G51"/>
-      <c r="H51">
+      <c r="I51"/>
+      <c r="J51">
         <v>69061000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>65417000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>61078000.0</v>
       </c>
       <c r="L51"/>
       <c r="M51">
+        <v>61078000.0</v>
+      </c>
+      <c r="N51"/>
+      <c r="O51">
         <v>61945000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>63739000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>65588000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>67172000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>27850000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>30463000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>31136000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>31068000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>36000000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>30934000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>30642000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>29918000.0</v>
       </c>
-      <c r="Y51"/>
-[...1 lines deleted...]
-      <c r="AA51">
+      <c r="AA51"/>
+      <c r="AB51"/>
+      <c r="AC51">
         <v>28062000.0</v>
       </c>
-      <c r="AB51"/>
-[...1 lines deleted...]
-      <c r="AD51">
+      <c r="AD51"/>
+      <c r="AE51"/>
+      <c r="AF51">
         <v>150000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:30">
+    <row r="52" spans="1:32">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
+        <v>8967000.0</v>
+      </c>
+      <c r="C52">
+        <v>7293000.0</v>
+      </c>
+      <c r="D52">
         <v>14003000.0</v>
       </c>
-      <c r="C52"/>
-      <c r="D52">
+      <c r="E52"/>
+      <c r="F52">
         <v>5722000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>6945000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>6361000.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52">
+      <c r="I52"/>
+      <c r="J52">
         <v>42610000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>39240000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>35004000.0</v>
       </c>
       <c r="L52"/>
       <c r="M52">
+        <v>35004000.0</v>
+      </c>
+      <c r="N52"/>
+      <c r="O52">
         <v>16816000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>30945000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>37603000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>39255000.0</v>
       </c>
-      <c r="Q52"/>
-[...1 lines deleted...]
-      <c r="S52">
+      <c r="S52"/>
+      <c r="T52"/>
+      <c r="U52">
         <v>3051000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>3046000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>8039000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>3012000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>3008000.0</v>
       </c>
-      <c r="X52"/>
-      <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
-    </row>
-    <row r="53" spans="1:30">
+      <c r="AE52"/>
+      <c r="AF52"/>
+    </row>
+    <row r="53" spans="1:32">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53">
         <v>56256000.0</v>
       </c>
-      <c r="AA53"/>
-      <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-    </row>
-    <row r="54" spans="1:30">
+      <c r="AE53"/>
+      <c r="AF53"/>
+    </row>
+    <row r="54" spans="1:32">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-    </row>
-    <row r="55" spans="1:30">
+      <c r="AE54"/>
+      <c r="AF54"/>
+    </row>
+    <row r="55" spans="1:32">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>96167000.0</v>
+      </c>
+      <c r="C55">
+        <v>99480000.0</v>
+      </c>
+      <c r="D55">
         <v>107329000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>107329000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>114239000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>120283000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>132682000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>132682000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>128840000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>143889000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>143816000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>157192000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>157192000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>246419000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>362416000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>401066000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>437116000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>429337000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>434202000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>414128000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>448286000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>387885000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>405114000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>431008000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>450873000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>292409964.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>292619916.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>521495000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>290765271.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>289722557.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>186242.0</v>
       </c>
     </row>
-    <row r="56" spans="1:30">
+    <row r="56" spans="1:32">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>6448000.0</v>
+      </c>
+      <c r="C56">
+        <v>6301000.0</v>
+      </c>
+      <c r="D56">
         <v>12319000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>12319000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>10596000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>17263000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>20561000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>20561000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>14502000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>19793000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>22855000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>16498000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>16498000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>18037000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>25004000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>33502000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>63097000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>75453000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>75739000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>59100000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>91281000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>24964000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>42658000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>72160000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>95123000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>814949.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>28128000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>36806000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>1260483.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>1303972.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>18881.0</v>
       </c>
     </row>
-    <row r="57" spans="1:30">
+    <row r="57" spans="1:32">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>59738000.0</v>
+      </c>
+      <c r="C57">
+        <v>70583000.0</v>
+      </c>
+      <c r="D57">
         <v>80759000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>80759000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>65313999.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>69227000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>53680000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>53680000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>76169000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>67298000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>66044000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>84632000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>84632000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>64976000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>66458000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>62088000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>69219000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>32939000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>26034000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>26225000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>29212000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>33215000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>24700000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>26677000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>25961000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>152609.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>128696.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>20635000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>106814.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>172949.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>162461.0</v>
       </c>
     </row>
-    <row r="58" spans="1:30">
+    <row r="58" spans="1:32">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
+        <v>131698000.0</v>
+      </c>
+      <c r="C58">
+        <v>134741000.0</v>
+      </c>
+      <c r="D58">
         <v>145391000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>145391000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>134333000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>145780000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>123845000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>123845000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>111560000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>102929000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>112571000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>126945000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>126945000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>127918000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>206788000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>202165000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>272881000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>279187000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>344297000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>314710000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>352070000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>485977000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>466931000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>412295000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>437422000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>10965109.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>11031473.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>383633000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>10958780.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>11037233.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>162461.0</v>
       </c>
     </row>
-    <row r="59" spans="1:30">
+    <row r="59" spans="1:32">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-    </row>
-    <row r="60" spans="1:30">
+      <c r="AE59"/>
+      <c r="AF59"/>
+    </row>
+    <row r="60" spans="1:32">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>-35531000.0</v>
+      </c>
+      <c r="C60">
+        <v>-35261000.0</v>
+      </c>
+      <c r="D60">
         <v>-38062000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>-38062000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>-20094000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>-25497000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>8837000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>8837000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>17280000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>40960000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>31245000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>30247000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>30247000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>118501000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>155628000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>198901000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>164235000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>150150000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>89905000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>99418000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>96216000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>-98092000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>-61816999.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>18713000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>13451000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>281444855.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>137862000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>137862000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>279806491.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>278685324.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>23781.0</v>
       </c>
     </row>
-    <row r="61" spans="1:30">
+    <row r="61" spans="1:32">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-    </row>
-    <row r="62" spans="1:30">
+      <c r="AE61"/>
+      <c r="AF61"/>
+    </row>
+    <row r="62" spans="1:32">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
-      <c r="U62">
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62">
         <v>128365499.0</v>
       </c>
-      <c r="V62">
+      <c r="X62">
         <v>291745358.0</v>
       </c>
-      <c r="W62"/>
-      <c r="X62">
+      <c r="Y62"/>
+      <c r="Z62">
         <v>276407327.0</v>
       </c>
-      <c r="Y62">
+      <c r="AA62">
         <v>276444848.0</v>
       </c>
-      <c r="Z62">
+      <c r="AB62">
         <v>276588435.0</v>
       </c>
-      <c r="AA62">
+      <c r="AC62">
         <v>275563755.0</v>
       </c>
-      <c r="AB62">
+      <c r="AD62">
         <v>274806490.0</v>
       </c>
-      <c r="AC62">
+      <c r="AE62">
         <v>273685323.0</v>
       </c>
-      <c r="AD62"/>
+      <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6440,3112 +6710,3272 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B2">
-        <v>6362000.0</v>
+        <v>20074000.0</v>
       </c>
       <c r="C2">
         <v>14989000.0</v>
       </c>
       <c r="D2">
         <v>16016000.0</v>
       </c>
       <c r="E2">
         <v>19665000.0</v>
       </c>
       <c r="F2">
         <v>9653000.0</v>
       </c>
       <c r="G2">
         <v>4932000.0</v>
       </c>
       <c r="H2">
         <v>6324000.0</v>
       </c>
       <c r="I2">
         <v>6555000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B3">
         <v>7295000.0</v>
       </c>
       <c r="C3">
         <v>7922000.0</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>9436000.0</v>
       </c>
       <c r="F3">
         <v>8817000.0</v>
       </c>
       <c r="G3">
         <v>8174000.0</v>
       </c>
       <c r="H3">
         <v>6186000.0</v>
       </c>
       <c r="I3">
         <v>4790000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B5">
         <v>-84959000.0</v>
       </c>
       <c r="C5">
         <v>-51628000.0</v>
       </c>
-      <c r="D5"/>
+      <c r="D5">
+        <v>-193270000.0</v>
+      </c>
       <c r="E5">
         <v>-148267000.0</v>
       </c>
       <c r="F5">
         <v>-96927000.0</v>
       </c>
       <c r="G5">
         <v>-210579000.0</v>
       </c>
       <c r="H5">
         <v>-77162000.0</v>
       </c>
       <c r="I5">
         <v>-4791098.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B6">
         <v>-77664000.0</v>
       </c>
       <c r="C6">
         <v>-43706000.0</v>
       </c>
-      <c r="D6"/>
+      <c r="D6">
+        <v>-183946000.0</v>
+      </c>
       <c r="E6">
         <v>-138831000.0</v>
       </c>
       <c r="F6">
         <v>-88110000.0</v>
       </c>
       <c r="G6">
         <v>-202405000.0</v>
       </c>
       <c r="H6">
         <v>-70976000.0</v>
       </c>
       <c r="I6">
         <v>-1098.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B9">
-        <v>20188000.0</v>
+        <v>6476000.0</v>
       </c>
       <c r="C9">
         <v>39231000.0</v>
       </c>
       <c r="D9">
         <v>6755000.0</v>
       </c>
       <c r="E9">
         <v>-1690000.0</v>
       </c>
       <c r="F9">
         <v>11682000.0</v>
       </c>
       <c r="G9">
         <v>9346000.0</v>
       </c>
       <c r="H9">
         <v>14823000.0</v>
       </c>
       <c r="I9">
         <v>10999000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B10">
         <v>-91713000.0</v>
       </c>
       <c r="C10">
         <v>-57892000.0</v>
       </c>
       <c r="D10">
         <v>-196285000.0</v>
       </c>
       <c r="E10">
         <v>14205000.0</v>
       </c>
       <c r="F10">
         <v>-100098000.0</v>
       </c>
       <c r="G10">
         <v>-212933000.0</v>
       </c>
       <c r="H10">
         <v>-267994000.0</v>
       </c>
       <c r="I10">
         <v>-1098.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B11">
         <v>3000.0</v>
       </c>
       <c r="C11">
         <v>10000.0</v>
       </c>
       <c r="D11"/>
       <c r="E11">
         <v>13000.0</v>
       </c>
       <c r="F11">
         <v>20000.0</v>
       </c>
       <c r="G11">
         <v>-4700000.0</v>
       </c>
       <c r="H11">
         <v>-56113000.0</v>
       </c>
       <c r="I11">
         <v>21302000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B12">
         <v>6754000.0</v>
       </c>
       <c r="C12">
         <v>6264000.0</v>
       </c>
       <c r="D12">
         <v>3015000.0</v>
       </c>
       <c r="E12">
         <v>3171000.0</v>
       </c>
       <c r="F12">
         <v>3171000.0</v>
       </c>
       <c r="G12">
         <v>2354000.0</v>
       </c>
       <c r="H12">
         <v>3745540.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B13">
         <v>262000.0</v>
       </c>
       <c r="C13">
         <v>331000.0</v>
       </c>
       <c r="D13">
         <v>320000.0</v>
       </c>
       <c r="E13">
         <v>365000.0</v>
       </c>
       <c r="F13">
         <v>332000.0</v>
       </c>
       <c r="G13">
         <v>370000.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B15">
-        <v>-91800000.0</v>
+        <v>-91716000.0</v>
       </c>
       <c r="C15">
         <v>-57892000.0</v>
       </c>
       <c r="D15">
         <v>-196295000.0</v>
       </c>
       <c r="E15">
         <v>14192000.0</v>
       </c>
       <c r="F15">
         <v>-100118000.0</v>
       </c>
       <c r="G15">
         <v>-208233000.0</v>
       </c>
       <c r="H15">
         <v>-211881000.0</v>
       </c>
       <c r="I15">
         <v>-1098.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>14192000.0</v>
       </c>
       <c r="F16">
         <v>-100118000.0</v>
       </c>
       <c r="G16">
         <v>-49260297.0</v>
       </c>
       <c r="H16">
         <v>-211881000.0</v>
       </c>
       <c r="I16">
         <v>-13375000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B17">
         <v>-91716000.0</v>
       </c>
       <c r="C17">
         <v>-57892000.0</v>
       </c>
       <c r="D17">
         <v>-196295000.0</v>
       </c>
       <c r="E17">
         <v>14192000.0</v>
       </c>
       <c r="F17">
         <v>-100118000.0</v>
       </c>
       <c r="G17">
         <v>-49260297.0</v>
       </c>
       <c r="H17">
         <v>2512971.0</v>
       </c>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B18">
         <v>-6492000.0</v>
       </c>
       <c r="C18">
         <v>-5933000.0</v>
       </c>
       <c r="D18">
         <v>-2695000.0</v>
       </c>
       <c r="E18">
         <v>365000.0</v>
       </c>
       <c r="F18">
         <v>-2839000.0</v>
       </c>
       <c r="G18">
         <v>-1984000.0</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19">
         <v>-44848693.0</v>
       </c>
       <c r="H19">
         <v>3745540.0</v>
       </c>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B21">
         <v>-61308000.0</v>
       </c>
       <c r="C21">
         <v>-38358000.0</v>
       </c>
       <c r="D21">
         <v>-76479000.0</v>
       </c>
       <c r="E21">
         <v>-25600000.0</v>
       </c>
       <c r="F21">
         <v>-109059000.0</v>
       </c>
       <c r="G21">
         <v>-151925000.0</v>
       </c>
       <c r="H21">
         <v>-264129000.0</v>
       </c>
       <c r="I21">
         <v>-1098.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B23">
         <v>87858000.0</v>
       </c>
       <c r="C23">
         <v>92578000.0</v>
       </c>
       <c r="D23"/>
       <c r="E23">
         <v>43575000.0</v>
       </c>
       <c r="F23">
         <v>130394000.0</v>
       </c>
       <c r="G23">
         <v>166203000.0</v>
       </c>
       <c r="H23">
         <v>285276000.0</v>
       </c>
       <c r="I23">
         <v>1098.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B25">
         <v>7295000.0</v>
       </c>
       <c r="C25">
         <v>7922000.0</v>
       </c>
       <c r="D25">
         <v>9324000.0</v>
       </c>
       <c r="E25">
         <v>9436000.0</v>
       </c>
       <c r="F25">
         <v>8817000.0</v>
       </c>
       <c r="G25">
         <v>8174000.0</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B26">
         <v>15025000.0</v>
       </c>
       <c r="C26">
         <v>17386000.0</v>
       </c>
       <c r="D26">
         <v>30465000.0</v>
       </c>
       <c r="E26">
         <v>78363000.0</v>
       </c>
       <c r="F26">
         <v>88353000.0</v>
       </c>
       <c r="G26">
         <v>52707000.0</v>
       </c>
       <c r="H26">
         <v>46051000.0</v>
       </c>
       <c r="I26">
         <v>29063000.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>23000.0</v>
       </c>
       <c r="D27"/>
       <c r="E27">
         <v>163000.0</v>
       </c>
       <c r="F27">
         <v>252000.0</v>
       </c>
       <c r="G27">
         <v>764000.0</v>
       </c>
       <c r="H27">
         <v>1158000.0</v>
       </c>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B28">
         <v>51266000.0</v>
       </c>
       <c r="C28">
         <v>58620000.0</v>
       </c>
       <c r="D28">
         <v>50576000.0</v>
       </c>
       <c r="E28">
         <v>65858000.0</v>
       </c>
       <c r="F28">
         <v>71089000.0</v>
       </c>
       <c r="G28">
         <v>30572000.0</v>
       </c>
       <c r="H28">
         <v>40633000.0</v>
       </c>
       <c r="I28"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B29">
         <v>3000.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>10000.0</v>
       </c>
       <c r="E29">
         <v>13000.0</v>
       </c>
       <c r="F29">
         <v>20000.0</v>
       </c>
       <c r="G29">
         <v>-4700000.0</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B30">
-        <v>81496000.0</v>
+        <v>67784000.0</v>
       </c>
       <c r="C30">
         <v>77589000.0</v>
       </c>
       <c r="D30">
         <v>99250000.0</v>
       </c>
       <c r="E30">
         <v>23910000.0</v>
       </c>
       <c r="F30">
         <v>120741000.0</v>
       </c>
       <c r="G30">
         <v>161271000.0</v>
       </c>
       <c r="H30">
         <v>278952000.0</v>
       </c>
       <c r="I30">
         <v>1098.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B31">
         <v>-30405000.0</v>
       </c>
       <c r="C31">
         <v>-19534000.0</v>
       </c>
       <c r="D31">
         <v>-117111000.0</v>
       </c>
       <c r="E31">
         <v>39805000.0</v>
       </c>
       <c r="F31">
         <v>8961000.0</v>
       </c>
       <c r="G31">
         <v>-61008000.0</v>
       </c>
       <c r="H31">
         <v>-3865000.0</v>
       </c>
       <c r="I31">
         <v>2.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B32">
         <v>26550000.0</v>
       </c>
       <c r="C32">
         <v>54220000.0</v>
       </c>
       <c r="D32">
         <v>22771000.0</v>
       </c>
       <c r="E32">
         <v>17975000.0</v>
       </c>
       <c r="F32">
         <v>21335000.0</v>
       </c>
       <c r="G32">
         <v>14278000.0</v>
       </c>
       <c r="H32">
         <v>21147000.0</v>
       </c>
       <c r="I32">
         <v>17554000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD32"/>
+  <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
+        <v>75</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
+        <v>78</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
+        <v>84</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B2">
-        <v>-4452000.0</v>
+        <v>2347000.0</v>
       </c>
       <c r="C2">
+        <v>1452000.0</v>
+      </c>
+      <c r="D2">
         <v>7374000.0</v>
       </c>
-      <c r="D2">
-[...1 lines deleted...]
-      </c>
       <c r="E2">
+        <v>7374000.0</v>
+      </c>
+      <c r="F2">
+        <v>3904000.0</v>
+      </c>
+      <c r="G2">
         <v>5242000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>7343000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>7343000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>3883000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>9609000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1640000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>3602000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>3602000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>802000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2003000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>5247000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>7213000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>3179000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>4026000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>4660000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2311000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1440000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1242000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1170000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1033000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1492000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1237000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1414000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>202004.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>115250.0</v>
       </c>
-      <c r="AD2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:30">
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B3">
+        <v>1539000.0</v>
+      </c>
+      <c r="C3">
+        <v>1597000.0</v>
+      </c>
+      <c r="D3">
         <v>1803000.0</v>
       </c>
-      <c r="C3"/>
-[...3 lines deleted...]
-      <c r="E3">
+      <c r="E3"/>
+      <c r="F3">
+        <v>1824000.0</v>
+      </c>
+      <c r="G3">
         <v>1834000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1876000.0</v>
       </c>
-      <c r="G3"/>
-      <c r="H3">
+      <c r="I3"/>
+      <c r="J3">
         <v>1894000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>2296000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>2343000.0</v>
       </c>
       <c r="L3"/>
       <c r="M3">
+        <v>2343000.0</v>
+      </c>
+      <c r="N3"/>
+      <c r="O3">
         <v>2322000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>2363000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>2439000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>2394000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>2319000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>2284000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>2606000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>2345000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1931000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1936000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1833000.0</v>
       </c>
-      <c r="X3">
-[...2 lines deleted...]
-      <c r="Y3">
+      <c r="Z3">
+        <v>2295000.0</v>
+      </c>
+      <c r="AA3">
         <v>2368000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1678000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>1497000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1621000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>918585.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>40374.0</v>
       </c>
     </row>
-    <row r="4" spans="1:30">
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B5">
+        <v>883000.0</v>
+      </c>
+      <c r="C5">
+        <v>1226000.0</v>
+      </c>
+      <c r="D5">
         <v>-23462000.0</v>
       </c>
-      <c r="C5"/>
-      <c r="D5">
+      <c r="E5">
+        <v>-23462000.0</v>
+      </c>
+      <c r="F5">
         <v>-21599000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-22581000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-9473000.0</v>
       </c>
-      <c r="G5"/>
-      <c r="H5">
+      <c r="I5">
+        <v>-11481000.0</v>
+      </c>
+      <c r="J5">
         <v>-14346000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-10846000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-92905000.0</v>
       </c>
       <c r="L5"/>
       <c r="M5">
+        <v>-92905000.0</v>
+      </c>
+      <c r="N5"/>
+      <c r="O5">
         <v>-46845000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-63740000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-31741000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>4782000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>47843000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-62867000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-3261000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>50781000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-63660000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-80787000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>4565000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-45604000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-22440000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-19271000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-20022000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-202000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-115250.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-40495.0</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B6">
+        <v>2422000.0</v>
+      </c>
+      <c r="C6">
+        <v>2823000.0</v>
+      </c>
+      <c r="D6">
         <v>-21659000.0</v>
       </c>
-      <c r="C6"/>
-[...2 lines deleted...]
-      </c>
       <c r="E6">
+        <v>-21659000.0</v>
+      </c>
+      <c r="F6">
+        <v>-19775000.0</v>
+      </c>
+      <c r="G6">
         <v>-20747000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-7597000.0</v>
       </c>
-      <c r="G6"/>
-      <c r="H6">
+      <c r="I6">
+        <v>-9605000.0</v>
+      </c>
+      <c r="J6">
         <v>-12452000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-8550000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-90562000.0</v>
       </c>
       <c r="L6"/>
       <c r="M6">
+        <v>-90562000.0</v>
+      </c>
+      <c r="N6"/>
+      <c r="O6">
         <v>-44523000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-61377000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-29302000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>7176000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>50162000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-60583000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-655000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>53126000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-61729000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-78851000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>6398000.0</v>
       </c>
-      <c r="X6">
-[...2 lines deleted...]
-      <c r="Y6">
+      <c r="Z6">
+        <v>-43309000.0</v>
+      </c>
+      <c r="AA6">
         <v>-20072000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-17593000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-18525000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>1419000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>803335.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-121.0</v>
       </c>
     </row>
-    <row r="7" spans="1:30">
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B9">
-        <v>8556000.0</v>
+        <v>3085000.0</v>
       </c>
       <c r="C9">
+        <v>2394000.0</v>
+      </c>
+      <c r="D9">
         <v>-3270000.0</v>
       </c>
-      <c r="D9">
-[...1 lines deleted...]
-      </c>
       <c r="E9">
+        <v>-3270000.0</v>
+      </c>
+      <c r="F9">
+        <v>1380000.0</v>
+      </c>
+      <c r="G9">
         <v>494000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>10789000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>10789000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>5413000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>2503000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>13041000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>184000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>184000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>2136000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>1932000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-1118000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-3078000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>597000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>1909000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>196000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>8311000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1757000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>1418000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>2073000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>2322000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>1980000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>2971000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>3737000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-202000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-115000.0</v>
       </c>
-      <c r="AD9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:30">
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B10">
+        <v>706000.0</v>
+      </c>
+      <c r="C10">
+        <v>874000.0</v>
+      </c>
+      <c r="D10">
         <v>-24359000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-24359000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-23076000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-24524000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-13293000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-13293000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-16098000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>9557000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-22013000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-93876000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-93876000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-47949000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-64017000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>24447000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>4782000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>47843000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-62867000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-4020000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>49938000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-64477000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-81539000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>3841000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-46310000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-135611000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-34853000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-35261000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>1419000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>803335.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-121.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
-        <v>-3000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="E11"/>
       <c r="F11">
-        <v>13489000.0</v>
+        <v>-3000.0</v>
       </c>
       <c r="G11"/>
       <c r="H11">
+        <v>13489000.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11">
         <v>-13489000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>10000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>2112000.0</v>
       </c>
       <c r="L11"/>
       <c r="M11">
+        <v>2112000.0</v>
+      </c>
+      <c r="N11"/>
+      <c r="O11">
         <v>-3197000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>424000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>13000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-17000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>17000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>26102000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>20000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>734000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>43700.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>43700.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-69000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>15000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>7000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-4653000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-13030000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>298032.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>168675.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-40374.0</v>
       </c>
     </row>
-    <row r="12" spans="1:30">
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B12">
+        <v>177000.0</v>
+      </c>
+      <c r="C12">
+        <v>352000.0</v>
+      </c>
+      <c r="D12">
         <v>897000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>897000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1477000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>1943000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1812000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1812000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1752000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>663000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>1148000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>971000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>971000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1104000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>277000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>59722000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>10428000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>88715000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>26102000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>759000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>843000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>817000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>752000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>724000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>706000.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>1538965.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1205752.0</v>
       </c>
-      <c r="AB12">
-[...7 lines deleted...]
-    <row r="13" spans="1:30">
+      <c r="AD12">
+        <v>1621000.0</v>
+      </c>
+      <c r="AE12">
+        <v>919000.0</v>
+      </c>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B13"/>
       <c r="C13">
-        <v>62000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="D13">
         <v>62000.0</v>
       </c>
       <c r="E13">
         <v>62000.0</v>
       </c>
       <c r="F13">
+        <v>62000.0</v>
+      </c>
+      <c r="G13">
+        <v>62000.0</v>
+      </c>
+      <c r="H13">
         <v>76000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>77000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>77000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>67000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>110000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>115000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>23000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>66000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>116000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>210000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>108000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>41000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>6000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>8000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>55000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>9175.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>140000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>92000.0</v>
       </c>
-      <c r="Y13"/>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14"/>
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B15">
+        <v>706000.0</v>
+      </c>
+      <c r="C15">
+        <v>874000.0</v>
+      </c>
+      <c r="D15">
         <v>-24362000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-24362000.0</v>
       </c>
-      <c r="D15">
-[...2 lines deleted...]
-      <c r="E15">
+      <c r="F15">
+        <v>-23076000.0</v>
+      </c>
+      <c r="G15">
         <v>-24524000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-13293000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-13293000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-16098000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>9547000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-22013000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-93876000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-93876000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-47949000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-64017000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>24434000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>4799000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>47826000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-62867000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-4040000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>49938000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-64477000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-81539000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>3910000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-46325000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-135618000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-30200000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-22231000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>1121000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>634660.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-121.0</v>
       </c>
     </row>
-    <row r="16" spans="1:30">
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16">
         <v>-47949000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-64017000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>24434000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>4799000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>47826000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-62867000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-4040000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>49938000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-7130104.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>38028962.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>3910000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-37524.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-143588.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>1024687.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16">
+      <c r="AC16"/>
+      <c r="AD16">
         <v>1121167.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>634660.0</v>
       </c>
-      <c r="AD16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:30">
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B17"/>
       <c r="C17">
+        <v>706000.0</v>
+      </c>
+      <c r="D17">
+        <v>874000.0</v>
+      </c>
+      <c r="E17">
         <v>-24362000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-23076000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-24524000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-19754000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-13293000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-16098000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-6488000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-22013000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>9547000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-93876000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-47949000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-64017000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>24434000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>4799000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>47826000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-62867000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-4040000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>49938000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-7130104.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>38028962.0</v>
       </c>
-      <c r="W17"/>
-      <c r="X17">
+      <c r="Y17"/>
+      <c r="Z17">
         <v>-37524.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-143588.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>1024687.0</v>
       </c>
-      <c r="AA17"/>
-      <c r="AB17">
+      <c r="AC17"/>
+      <c r="AD17">
         <v>1121167.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>634660.0</v>
       </c>
-      <c r="AD17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:30">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B18"/>
       <c r="C18">
+        <v>-166000.0</v>
+      </c>
+      <c r="D18">
+        <v>-290000.0</v>
+      </c>
+      <c r="E18">
         <v>-835000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-1415000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-1881000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-2361000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-1735000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-1675000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-1485000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-1038000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-548000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-948000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-1038000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-161000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>210000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>108000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>41000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>6000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-751000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-788000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>9175.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-612000.0</v>
       </c>
-      <c r="W18"/>
-      <c r="X18">
+      <c r="Y18"/>
+      <c r="Z18">
         <v>-614000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
-[...1 lines deleted...]
-      </c>
+      <c r="N19"/>
       <c r="O19"/>
       <c r="P19">
+        <v>-147000.0</v>
+      </c>
+      <c r="Q19"/>
+      <c r="R19">
         <v>10428000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>43668000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-21253000.0</v>
       </c>
-      <c r="S19"/>
-      <c r="T19">
+      <c r="U19"/>
+      <c r="V19">
         <v>39040000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-5547723.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>40035383.0</v>
       </c>
-      <c r="W19"/>
-      <c r="X19">
+      <c r="Y19"/>
+      <c r="Z19">
         <v>160817.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>26475.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>1538965.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19">
+      <c r="AC19"/>
+      <c r="AD19">
         <v>1621203.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>918585.0</v>
       </c>
-      <c r="AD19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:30">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20">
         <v>29633000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B21">
+        <v>-4237000.0</v>
+      </c>
+      <c r="C21">
+        <v>-10133000.0</v>
+      </c>
+      <c r="D21">
         <v>-22058000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-22058000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-12900000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-15864000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-9280000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-9473000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-11527000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>13315000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-7376000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-99256000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-16299000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-42476000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-63870000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>17485000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-5646000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>4175000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-41614000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-14951000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>10898000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-60611000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-44395000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>11055000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-4806000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-137178000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-20996000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-32365000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-202000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-115000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-121.0</v>
       </c>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B23">
+        <v>9669000.0</v>
+      </c>
+      <c r="C23">
+        <v>13979000.0</v>
+      </c>
+      <c r="D23">
         <v>26162000.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="E23"/>
+      <c r="F23">
         <v>18184000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>21600000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>27412000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23">
+      <c r="I23"/>
+      <c r="J23">
         <v>20823000.0</v>
       </c>
-      <c r="I23">
-[...2 lines deleted...]
-      <c r="J23"/>
       <c r="K23">
-        <v>103042000.0</v>
+        <v>1203000.0</v>
       </c>
       <c r="L23"/>
       <c r="M23">
+        <v>103042000.0</v>
+      </c>
+      <c r="N23"/>
+      <c r="O23">
         <v>45414000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>67805000.0</v>
       </c>
-      <c r="O23">
-[...2 lines deleted...]
-      <c r="P23">
+      <c r="Q23">
+        <v>13356001.0</v>
+      </c>
+      <c r="R23">
         <v>9781000.0</v>
       </c>
-      <c r="Q23">
-[...2 lines deleted...]
-      <c r="R23">
+      <c r="S23">
+        <v>399000.0</v>
+      </c>
+      <c r="T23">
         <v>47549000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>19807000.0</v>
       </c>
-      <c r="T23">
-[...2 lines deleted...]
-      <c r="U23">
+      <c r="V23">
+        <v>276000.0</v>
+      </c>
+      <c r="W23">
         <v>63808000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>47055000.0</v>
       </c>
-      <c r="W23">
-[...2 lines deleted...]
-      <c r="X23">
+      <c r="Y23">
+        <v>7812000.0</v>
+      </c>
+      <c r="Z23">
         <v>8161000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>140650000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>25204000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>37516000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>202004.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>115250.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>121.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>1539000.0</v>
+      </c>
+      <c r="D25">
+        <v>1597000.0</v>
+      </c>
+      <c r="E25">
         <v>1803000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1824000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1834000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1834000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1876000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1894000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1996000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>2156000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>2296000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>2343000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>2322000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>2363000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>2439000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>2394000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>2319000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2284000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>2606000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>553000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>546000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1936000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>783000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B26">
+        <v>2028000.0</v>
+      </c>
+      <c r="C26">
+        <v>2994000.0</v>
+      </c>
+      <c r="D26">
         <v>3347000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>3347000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>4598000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>3352000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>3828000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>3828000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>3915000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>108072000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>5843000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>5182000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>5182000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>8604000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>16951000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>10990000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>20351000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>25349000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>21673000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>24687000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>23765000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>22911000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>16990000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>13924000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>11217000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>15804000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>11762000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>12750000.0</v>
       </c>
-      <c r="AB26"/>
-      <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27">
         <v>23000.0</v>
       </c>
-      <c r="G27"/>
-[...1 lines deleted...]
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27">
         <v>44000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27">
         <v>163000.0</v>
       </c>
-      <c r="P27"/>
-      <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27">
         <v>252000.0</v>
       </c>
-      <c r="T27"/>
-      <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27">
         <v>1538000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>644000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>1030000.0</v>
       </c>
-      <c r="Z27"/>
-      <c r="AA27">
+      <c r="AB27"/>
+      <c r="AC27">
         <v>1158000.0</v>
       </c>
-      <c r="AB27"/>
-      <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>120</v>
+      </c>
+      <c r="B28">
+        <v>4940000.0</v>
+      </c>
       <c r="C28">
+        <v>9165000.0</v>
+      </c>
+      <c r="D28">
         <v>15064000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
+        <v>15064000.0</v>
+      </c>
+      <c r="F28">
         <v>9306000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>12634000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>16035000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>16058000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>12650000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>13024000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>14028000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>13068000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>10748000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>12826000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>13934000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>18917000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>14907000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>15574000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>16460000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>12956000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>21644000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>28863000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2050121.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>4435000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>7683000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>6556000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>241639.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>8809000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>202004.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>115250.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>121.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B29"/>
       <c r="C29">
+        <v>0.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
         <v>3000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
-        <v>10000.0</v>
+        <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29">
-        <v>0.0</v>
+        <v>10000.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
+        <v>0.0</v>
+      </c>
+      <c r="P29">
+        <v>0.0</v>
+      </c>
+      <c r="Q29">
         <v>13000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-17000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>17000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>20000.0</v>
       </c>
       <c r="T29">
         <v>0.0</v>
       </c>
       <c r="U29">
-        <v>43700.0</v>
+        <v>20000.0</v>
       </c>
       <c r="V29">
         <v>0.0</v>
       </c>
-      <c r="W29"/>
+      <c r="W29">
+        <v>43700.0</v>
+      </c>
       <c r="X29">
+        <v>0.0</v>
+      </c>
+      <c r="Y29"/>
+      <c r="Z29">
         <v>15000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B30">
-        <v>30614000.0</v>
+        <v>7322000.0</v>
       </c>
       <c r="C30">
+        <v>12527000.0</v>
+      </c>
+      <c r="D30">
+        <v>18788000.0</v>
+      </c>
+      <c r="E30">
         <v>26162000.0</v>
       </c>
-      <c r="D30">
-[...2 lines deleted...]
-      <c r="E30">
+      <c r="F30">
+        <v>14280000.0</v>
+      </c>
+      <c r="G30">
         <v>16358000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>20069000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>27605000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>16940000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-10812000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>22057000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>99440000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>20085000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>44612000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>65802000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-18603001.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>2568000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-3578000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>43523000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>15147000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-2587000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>62368000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>45813000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-8982000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>7128000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>139158000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>23967000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>36102000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>202004.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>115250.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>121.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B31">
+        <v>4943000.0</v>
+      </c>
+      <c r="C31">
+        <v>11007000.0</v>
+      </c>
+      <c r="D31">
         <v>-2301000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-1466000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-10176000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-8660000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-4013000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-2085000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-4571000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-3758000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-13599000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>5380000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-76629000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-5473000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-147000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>6962000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>10428000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>43668000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-21253000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>10931000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>39040000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-3866000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-37144000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-7214000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-41504000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>1567000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-13857000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-2896000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>1621000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>918585.0</v>
       </c>
-      <c r="AD31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:30">
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B32">
+        <v>5432000.0</v>
+      </c>
+      <c r="C32">
+        <v>3846000.0</v>
+      </c>
+      <c r="D32">
         <v>4104000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>4104000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>5284000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>5736000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>18132000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>18132000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>9296000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>12112000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>14681000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>3786000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>3786000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>2938000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>3935000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>4128999.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>4135000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>3776000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>5935000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>4856000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>10622000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>3197000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>2660000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>3243000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>3355000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>3472000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>4208000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>5151000.0</v>
       </c>
-      <c r="AB32"/>
-      <c r="AC32"/>
       <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9574,3056 +10004,3188 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B2">
         <v>10977000.0</v>
       </c>
       <c r="C2">
         <v>10163000.0</v>
       </c>
       <c r="D2">
         <v>28802000.0</v>
       </c>
       <c r="E2">
         <v>52076000.0</v>
       </c>
       <c r="F2">
         <v>69513000.0</v>
       </c>
       <c r="G2">
         <v>43507000.0</v>
       </c>
       <c r="H2">
         <v>24707.0</v>
       </c>
       <c r="I2">
         <v>31185000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>161000</v>
       </c>
       <c r="D3">
         <v>4048000</v>
       </c>
       <c r="E3">
         <v>5236000</v>
       </c>
       <c r="F3">
         <v>6203000</v>
       </c>
       <c r="G3">
         <v>27834000</v>
       </c>
       <c r="H3">
         <v>3</v>
       </c>
       <c r="I3">
         <v>1918000</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4">
         <v>-602311.0</v>
       </c>
       <c r="H4">
         <v>892300.0</v>
       </c>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5">
         <v>-1731514.0</v>
       </c>
       <c r="H5">
         <v>-3845561.0</v>
       </c>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B6">
         <v>5395000.0</v>
       </c>
       <c r="C6">
         <v>814000.0</v>
       </c>
       <c r="D6">
         <v>-18639000.0</v>
       </c>
       <c r="E6">
         <v>-23274000.0</v>
       </c>
       <c r="F6">
         <v>-17437000.0</v>
       </c>
       <c r="G6">
         <v>26006000.0</v>
       </c>
       <c r="H6">
         <v>892300.0</v>
       </c>
       <c r="I6">
         <v>-31160293.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B7">
         <v>33594000.0</v>
       </c>
       <c r="C7">
         <v>22200000.0</v>
       </c>
       <c r="D7">
         <v>3252000.0</v>
       </c>
       <c r="E7">
         <v>-15453000.0</v>
       </c>
       <c r="F7">
         <v>-11083000.0</v>
       </c>
       <c r="G7">
         <v>3604000.0</v>
       </c>
       <c r="H7">
         <v>136389.0</v>
       </c>
       <c r="I7">
         <v>-1342000.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B9">
         <v>7551000.0</v>
       </c>
       <c r="C9">
         <v>-3968000.0</v>
       </c>
       <c r="D9">
         <v>-6827000.0</v>
       </c>
       <c r="E9">
         <v>-3584000.0</v>
       </c>
       <c r="F9">
         <v>-1909000.0</v>
       </c>
       <c r="G9">
         <v>1652000.0</v>
       </c>
       <c r="H9">
         <v>134000.0</v>
       </c>
       <c r="I9">
         <v>-2287000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B10">
         <v>10246000.0</v>
       </c>
       <c r="C10">
         <v>6284000.0</v>
       </c>
       <c r="D10">
         <v>-865000.0</v>
       </c>
       <c r="E10">
         <v>-16891000.0</v>
       </c>
       <c r="F10">
         <v>-6422000.0</v>
       </c>
       <c r="G10">
         <v>-643000.0</v>
       </c>
       <c r="H10">
         <v>-1708000.0</v>
       </c>
       <c r="I10">
         <v>-3403000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-2948000.0</v>
       </c>
       <c r="F11">
         <v>-5375000.0</v>
       </c>
       <c r="G11">
         <v>3180778.0</v>
       </c>
       <c r="H11">
         <v>-1580000.0</v>
       </c>
       <c r="I11">
         <v>1664000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>-7712000.0</v>
       </c>
       <c r="G12">
         <v>46630019.0</v>
       </c>
       <c r="H12">
         <v>139542000.0</v>
       </c>
       <c r="I12">
         <v>-51706000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>2623000.0</v>
       </c>
       <c r="G13">
         <v>-1812000.0</v>
       </c>
       <c r="H13">
         <v>2514000.0</v>
       </c>
       <c r="I13">
         <v>4348000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B14">
         <v>7295000.0</v>
       </c>
       <c r="C14">
         <v>7922000.0</v>
       </c>
       <c r="D14">
         <v>9324000.0</v>
       </c>
       <c r="E14">
         <v>9436000.0</v>
       </c>
       <c r="F14">
         <v>8817000.0</v>
       </c>
       <c r="G14">
         <v>8174000.0</v>
       </c>
       <c r="H14">
         <v>6186000.0</v>
       </c>
       <c r="I14">
         <v>4790000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B15">
-        <v>-5900000.0</v>
+        <v>5900000.0</v>
       </c>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15"/>
       <c r="E15">
         <v>39068000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B16">
         <v>16372000.0</v>
       </c>
       <c r="C16">
         <v>10977000.0</v>
       </c>
       <c r="D16">
         <v>10163000.0</v>
       </c>
       <c r="E16">
         <v>28802000.0</v>
       </c>
       <c r="F16">
         <v>52076000.0</v>
       </c>
       <c r="G16">
         <v>69513000.0</v>
       </c>
       <c r="H16">
         <v>917007.0</v>
       </c>
       <c r="I16">
         <v>24707.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B18">
         <v>-13254000.0</v>
       </c>
       <c r="C18">
         <v>-6562000.0</v>
       </c>
       <c r="D18">
         <v>-42733000.0</v>
       </c>
       <c r="E18">
         <v>-143112000.0</v>
       </c>
       <c r="F18">
         <v>-116299000.0</v>
       </c>
       <c r="G18">
         <v>-91027000.0</v>
       </c>
       <c r="H18">
         <v>-1097830.0</v>
       </c>
       <c r="I18">
         <v>-1918543.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>514000.0</v>
       </c>
       <c r="D19">
         <v>-4048000.0</v>
       </c>
       <c r="E19">
         <v>-5236000.0</v>
       </c>
       <c r="F19">
         <v>-5903000.0</v>
       </c>
       <c r="G19">
         <v>-137500.0</v>
       </c>
       <c r="H19">
         <v>-287500000.0</v>
       </c>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B20">
         <v>4000000.0</v>
       </c>
       <c r="C20">
         <v>6000000.0</v>
       </c>
       <c r="D20">
         <v>21886000.0</v>
       </c>
       <c r="E20">
         <v>36519000.0</v>
       </c>
       <c r="F20">
         <v>83400000.0</v>
       </c>
       <c r="G20">
         <v>102535000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B21">
         <v>-121000.0</v>
       </c>
       <c r="C21">
         <v>-13898000.0</v>
       </c>
       <c r="D21">
         <v>-14811000.0</v>
       </c>
       <c r="E21">
         <v>85691000.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21"/>
       <c r="H21">
         <v>-150000.0</v>
       </c>
       <c r="I21"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B22">
         <v>-91716000.0</v>
       </c>
       <c r="C22">
         <v>-57892000.0</v>
       </c>
       <c r="D22">
         <v>-196295000.0</v>
       </c>
       <c r="E22">
         <v>14192000.0</v>
       </c>
       <c r="F22">
         <v>-100118000.0</v>
       </c>
       <c r="G22">
         <v>-208233000.0</v>
       </c>
       <c r="H22">
         <v>5878770.0</v>
       </c>
       <c r="I22">
         <v>-13375000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B23">
         <v>255000.0</v>
       </c>
       <c r="C23">
         <v>-459000.0</v>
       </c>
       <c r="D23"/>
       <c r="E23">
         <v>27264000.0</v>
       </c>
       <c r="F23">
         <v>20162000.0</v>
       </c>
       <c r="G23">
         <v>102270000.0</v>
       </c>
       <c r="H23">
         <v>-150000.0</v>
       </c>
       <c r="I23">
         <v>250.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>2175000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>300000.0</v>
       </c>
       <c r="F24">
         <v>300000.0</v>
       </c>
       <c r="G24">
         <v>15019000.0</v>
       </c>
       <c r="H24">
         <v>651000.0</v>
       </c>
       <c r="I24">
         <v>14000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B25">
         <v>27192000.0</v>
       </c>
       <c r="C25">
         <v>9800000.0</v>
       </c>
       <c r="D25">
         <v>-92314000.0</v>
       </c>
       <c r="E25">
         <v>-161907000.0</v>
       </c>
       <c r="F25">
         <v>-46369000.0</v>
       </c>
       <c r="G25">
         <v>137373000.0</v>
       </c>
       <c r="H25">
-        <v>-7111339.0</v>
+        <v>-13297339.0</v>
       </c>
       <c r="I25">
         <v>-54543000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>-132000.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>-256000.0</v>
       </c>
       <c r="H26">
         <v>6489133.0</v>
       </c>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B27">
         <v>10378000.0</v>
       </c>
       <c r="C27">
         <v>11569000.0</v>
       </c>
       <c r="D27">
         <v>15017000.0</v>
       </c>
       <c r="E27">
         <v>15856000.0</v>
       </c>
       <c r="F27">
         <v>40010000.0</v>
       </c>
       <c r="G27">
         <v>4371000.0</v>
       </c>
       <c r="H27">
         <v>3668000.0</v>
       </c>
       <c r="I27">
         <v>4501000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B28">
         <v>18649000.0</v>
       </c>
       <c r="C28">
         <v>6701000.0</v>
       </c>
       <c r="D28">
         <v>24094000.0</v>
       </c>
       <c r="E28">
         <v>119838000.0</v>
       </c>
       <c r="F28">
         <v>98562000.0</v>
       </c>
       <c r="G28">
         <v>102014000.0</v>
       </c>
       <c r="H28">
         <v>288839133.0</v>
       </c>
       <c r="I28">
         <v>25250.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B29">
         <v>-13254000.0</v>
       </c>
       <c r="C29">
         <v>-6401000.0</v>
       </c>
       <c r="D29">
         <v>-38685000.0</v>
       </c>
       <c r="E29">
         <v>-137876000.0</v>
       </c>
       <c r="F29">
         <v>-110096000.0</v>
       </c>
       <c r="G29">
         <v>-63193000.0</v>
       </c>
       <c r="H29">
         <v>-1097833.0</v>
       </c>
       <c r="I29">
         <v>-543.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B30"/>
       <c r="C30">
         <v>514000.0</v>
       </c>
       <c r="D30"/>
       <c r="E30">
         <v>-5236000.0</v>
       </c>
       <c r="F30">
         <v>-5903000.0</v>
       </c>
       <c r="G30">
         <v>-12815000.0</v>
       </c>
       <c r="H30">
         <v>-286849000.0</v>
       </c>
       <c r="I30">
         <v>-31185000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD30"/>
+  <dimension ref="A1:AF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
+        <v>75</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
+        <v>78</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
+        <v>84</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B2">
+        <v>10477000.0</v>
+      </c>
+      <c r="C2">
+        <v>16372000.0</v>
+      </c>
+      <c r="D2">
         <v>10255000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>10255000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>863000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>293000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>10296000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>10296000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>10554000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>15098000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>10163000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>17909000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>17909000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>23357000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>28802000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>57481000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>52825000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>62864000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>52076000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>87438000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>211.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>38112000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>69513000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>96033000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>716700.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>116806000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>43507000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1024810.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1169030.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>18881.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>24707.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
-        <v>56000</v>
+        <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>56000</v>
       </c>
       <c r="G3">
+        <v>1</v>
+      </c>
+      <c r="H3">
         <v>56000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
+        <v>56000</v>
+      </c>
+      <c r="J3">
         <v>35000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>580000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>39000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>228000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>228000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>31000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>3209000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>779000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1563000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1440000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1454000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>2303000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>3900000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1308000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1479000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>9372000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>18461999</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>3829000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>3829000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3">
+        <v>0</v>
+      </c>
+      <c r="AF3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
-[...1 lines deleted...]
-      </c>
+      <c r="N4"/>
       <c r="O4"/>
       <c r="P4">
+        <v>-5445000.0</v>
+      </c>
+      <c r="Q4"/>
+      <c r="R4">
         <v>4656000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-10039000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>10788000.0</v>
       </c>
-      <c r="S4"/>
-      <c r="T4">
+      <c r="U4"/>
+      <c r="V4">
         <v>18239485.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-28443.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>-286042.0</v>
       </c>
-      <c r="W4"/>
-      <c r="X4">
+      <c r="Y4"/>
+      <c r="Z4">
         <v>-262203.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>211770.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-412077.0</v>
       </c>
-      <c r="AA4"/>
-      <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
-[...1 lines deleted...]
-      </c>
+      <c r="N5"/>
       <c r="O5"/>
       <c r="P5">
+        <v>-19693000.0</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5">
         <v>-943000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-228000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>1403000.0</v>
       </c>
-      <c r="S5"/>
-      <c r="T5">
+      <c r="U5"/>
+      <c r="V5">
         <v>3090065.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>4072.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-54137.0</v>
       </c>
-      <c r="W5"/>
-      <c r="X5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-68415.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-477243.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-1135906.0</v>
       </c>
-      <c r="AA5"/>
-      <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B6">
+        <v>-83000.0</v>
+      </c>
+      <c r="C6">
+        <v>-5895000.0</v>
+      </c>
+      <c r="D6">
         <v>6117000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>6117000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-743000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>570000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>681000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>681000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-258000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-4935000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>1785000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-2811000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-2811000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-5448000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-5445000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-28679000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>4656000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-10039000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>10788000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-35362000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>72715789.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-15193000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-31401000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-26520000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-262203.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>716700.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>73299000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-107803.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-144219.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>1150149.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-5826.0</v>
       </c>
     </row>
-    <row r="7" spans="1:30">
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B7">
+        <v>512000.0</v>
+      </c>
+      <c r="C7">
+        <v>512000.0</v>
+      </c>
+      <c r="D7">
         <v>7862000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>7862000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>6688000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>14759000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>9749000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>9749000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>8721000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-33095000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-2111000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>216000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1817000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1197000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>24909000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-3186000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-6102000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-1024000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-5141000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-4856000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-10880862.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>2162000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-3029000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>987000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>3842584.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>9146416.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-8470000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>265802.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-373606.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>22646.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-555.0</v>
       </c>
     </row>
-    <row r="8" spans="1:30">
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
-[...1 lines deleted...]
-      </c>
+      <c r="N8"/>
       <c r="O8"/>
       <c r="P8">
+        <v>791000.0</v>
+      </c>
+      <c r="Q8"/>
+      <c r="R8">
         <v>-1497000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-79000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-1112000.0</v>
       </c>
-      <c r="S8"/>
-      <c r="T8">
+      <c r="U8"/>
+      <c r="V8">
         <v>-754000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B9">
+        <v>1000.0</v>
+      </c>
+      <c r="C9">
+        <v>-328000.0</v>
+      </c>
+      <c r="D9">
         <v>548000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>548000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>4545000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>3808000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-5022000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-5022000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>4786000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-6709000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-3924000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-1384000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-1384000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>475000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>791000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-896000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-1497000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-79000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-1112000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-1155000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-758094.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-95000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>185000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>187000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>309000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>753000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>403000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>47000.0</v>
       </c>
-      <c r="AB9"/>
-      <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B10">
+        <v>659000.0</v>
+      </c>
+      <c r="C10">
+        <v>215000.0</v>
+      </c>
+      <c r="D10">
         <v>1725000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1725000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>2307000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>3664000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>631000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>631000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>503000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>740000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>3181000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1215000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1215000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-1007000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-1813000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-61000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-2138000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-9022000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-5670000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-2644000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-2090000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-526000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-1162000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>102000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>43000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-290000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-498000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-465000.0</v>
       </c>
-      <c r="AB10"/>
-      <c r="AC10"/>
       <c r="AD10"/>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10"/>
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11">
         <v>3456000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>3459000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>0.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-3256000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>6828000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>3271000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1894000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-6195869.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>1142586.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>1630283.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-1143000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-11295.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-939000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-100398.0</v>
       </c>
-      <c r="AA11"/>
-      <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...4 lines deleted...]
-      </c>
+      <c r="M12"/>
+      <c r="N12"/>
       <c r="O12">
         <v>27796000.0</v>
       </c>
       <c r="P12">
+        <v>16565000.0</v>
+      </c>
+      <c r="Q12">
+        <v>27796000.0</v>
+      </c>
+      <c r="R12">
         <v>-37079000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-83962000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>28438000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-27649000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>51181602.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>5600598.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-40051200.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-22418000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-47469.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>113674000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-337960.0</v>
       </c>
-      <c r="AA12"/>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13">
         <v>1729000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1729000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-2229000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-2467000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>8077000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1641000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-1057000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>2949000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>2783000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-2052000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>698000.0</v>
       </c>
-      <c r="X13"/>
-      <c r="Y13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>6911000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B14">
+        <v>1539000.0</v>
+      </c>
+      <c r="C14">
+        <v>1598000.0</v>
+      </c>
+      <c r="D14">
         <v>1803000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>1803000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>1824000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1834000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>1876000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1876000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1894000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>2296000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>2156000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>2343000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>2343000.0</v>
       </c>
-      <c r="M14">
-[...2 lines deleted...]
-      <c r="N14">
+      <c r="O14">
+        <v>2322000.0</v>
+      </c>
+      <c r="P14">
         <v>2363000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>2439000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>2394000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>2319000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>2284000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>2606000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>2345000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>1931000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>1936000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>1833000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>2295000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>2368000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>1678000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>1497000.0</v>
       </c>
-      <c r="AB14"/>
-      <c r="AC14"/>
       <c r="AD14"/>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14"/>
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15">
         <v>0.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>64000.0</v>
       </c>
-      <c r="E15"/>
-      <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15">
         <v>33000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>53000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B16">
+        <v>10394000.0</v>
+      </c>
+      <c r="C16">
+        <v>10477000.0</v>
+      </c>
+      <c r="D16">
         <v>16372000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>16372000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>120000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>863000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>10977000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>10977000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>10296000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>10163000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>11948000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>15098000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>15098000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>17909000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>23357000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>28802000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>57481000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>52825000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>62864000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>52076000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>72716000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>22919000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>38112000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>69513000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>454497.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>716700.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>116806000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>917007.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>1024811.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>1169030.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>18881.0</v>
       </c>
     </row>
-    <row r="17" spans="1:30">
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B18">
+        <v>-1108000.0</v>
+      </c>
+      <c r="C18">
+        <v>1447000.0</v>
+      </c>
+      <c r="D18">
         <v>-5103000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-5103000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-4159000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-999000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>1538000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>1538000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-179000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-4921000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-4442000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-8550000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-8550000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-11058000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-18204000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-30364000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-39283000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-37758000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-35707000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-34348000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-81122060.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-19508000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-26559000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-26203000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-64049989.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>28476990.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-29251000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-223800.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-679219.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-194134.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-676.0</v>
       </c>
     </row>
-    <row r="19" spans="1:30">
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
-[...4 lines deleted...]
-      </c>
+      <c r="D19"/>
+      <c r="E19"/>
       <c r="F19">
         <v>0.0</v>
       </c>
       <c r="G19">
+        <v>0.0</v>
+      </c>
+      <c r="H19">
+        <v>0.0</v>
+      </c>
+      <c r="I19">
         <v>-1556000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-35000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>2144000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-39000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-580000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-228000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-31000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-3209000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-779000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-1563000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-1440000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-1454000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-2303000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-3005185.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-714865.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-1479000.0</v>
       </c>
-      <c r="W19"/>
-      <c r="X19">
+      <c r="Y19"/>
+      <c r="Z19">
         <v>-97500.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>573703.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
         <v>965000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>-435000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>1010000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>2460000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
-        <v>6000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
+        <v>6000000.0</v>
+      </c>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
         <v>3000000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>9750000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>9136000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>1949000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>4570000.0</v>
       </c>
-      <c r="Q20"/>
-[...1 lines deleted...]
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B21"/>
       <c r="C21">
+        <v>1325000.0</v>
+      </c>
+      <c r="D21">
+        <v>-7042000.0</v>
+      </c>
+      <c r="E21">
         <v>-6820000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>6776000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-35000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-42000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>589000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-6000.0</v>
       </c>
-      <c r="I21"/>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...4 lines deleted...]
-      </c>
+      <c r="M21"/>
+      <c r="N21"/>
       <c r="O21">
         <v>-2818000.0</v>
       </c>
       <c r="P21">
+        <v>-1618000.0</v>
+      </c>
+      <c r="Q21">
+        <v>-2818000.0</v>
+      </c>
+      <c r="R21">
         <v>39174000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-2523000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>39200000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>39200000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-10542270.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>989270.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>120000.0</v>
       </c>
-      <c r="W21">
-[...2 lines deleted...]
-      <c r="X21"/>
       <c r="Y21">
         <v>5000000.0</v>
       </c>
       <c r="Z21"/>
-      <c r="AA21"/>
+      <c r="AA21">
+        <v>5000000.0</v>
+      </c>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B22">
+        <v>706000.0</v>
+      </c>
+      <c r="C22">
+        <v>675000.0</v>
+      </c>
+      <c r="D22">
         <v>-24362000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-24362000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-23076000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-24524000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-13293000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-13293000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-16097999.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>9547000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-22013000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-93876000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-93876000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-47949000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-64016999.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>24434000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>4799000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>47826000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-62867000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-4040000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>49938000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-64477000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-81539000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>3910000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-46325000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-143588.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-30200000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>4123064.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>1121167.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>634660.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-121.0</v>
       </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B23">
+        <v>-300000.0</v>
+      </c>
+      <c r="C23">
+        <v>-7342000.0</v>
+      </c>
+      <c r="D23">
         <v>-772000.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="E23"/>
+      <c r="F23">
         <v>469000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>656000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>54000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23">
+      <c r="I23"/>
+      <c r="J23">
         <v>-73000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-14000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>2739000.0</v>
       </c>
       <c r="L23"/>
       <c r="M23">
+        <v>2739000.0</v>
+      </c>
+      <c r="N23"/>
+      <c r="O23">
         <v>4674000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-53000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-187000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-26000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>27477000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>46495000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-1429000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>99353000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-999000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-4842000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-403000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>37000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>436203.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>102550000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>44182000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>535000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>5150.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-5150.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24">
         <v>56000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-56000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-1500000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="I24"/>
+      <c r="J24">
         <v>2175000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-3000000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24">
         <v>-3000000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-      <c r="S24">
-[...4 lines deleted...]
-      </c>
+      <c r="S24"/>
+      <c r="T24"/>
       <c r="U24">
         <v>300000.0</v>
       </c>
       <c r="V24">
+        <v>-120050.0</v>
+      </c>
+      <c r="W24">
+        <v>300000.0</v>
+      </c>
+      <c r="X24">
         <v>40050.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>4021703.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-573703.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>573703.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>137500.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>116000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>535000.0</v>
       </c>
-      <c r="AC24"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B25">
+        <v>-4709000.0</v>
+      </c>
+      <c r="C25">
+        <v>-2069000.0</v>
+      </c>
+      <c r="D25">
         <v>6342000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>508000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>8364000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>4484000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>163000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1152000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2666999.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>13336000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1660000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>79397000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-216000.0</v>
       </c>
-      <c r="M25">
-[...2 lines deleted...]
-      <c r="N25">
+      <c r="O25">
+        <v>29547000.0</v>
+      </c>
+      <c r="P25">
         <v>17761999.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-57658000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-43330000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-89968000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>29049000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-27688000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-117268800.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>13996000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>56543000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-24577000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>2994341.0</v>
       </c>
-      <c r="Y25">
-[...2 lines deleted...]
-      <c r="Z25">
+      <c r="AA25">
+        <v>8631247.0</v>
+      </c>
+      <c r="AB25">
         <v>10742000.0</v>
       </c>
-      <c r="AA25">
-[...2 lines deleted...]
-      <c r="AB25">
+      <c r="AC25">
+        <v>-6068551.0</v>
+      </c>
+      <c r="AD25">
         <v>-1414462.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-851440.0</v>
       </c>
-      <c r="AD25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:30">
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
-[...1 lines deleted...]
-      </c>
+      <c r="I26"/>
       <c r="J26"/>
       <c r="K26">
-        <v>-1000.0</v>
+        <v>-14000.0</v>
       </c>
       <c r="L26"/>
       <c r="M26">
+        <v>-1000.0</v>
+      </c>
+      <c r="N26"/>
+      <c r="O26">
         <v>-33000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-53000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-132000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>400000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>30242000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>46495000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>0.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>83623000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26"/>
       <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26">
         <v>-256000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B27">
+        <v>844000.0</v>
+      </c>
+      <c r="C27">
+        <v>1243000.0</v>
+      </c>
+      <c r="D27">
         <v>3252000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>3252000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>2041000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>2448000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>3099000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>3099000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>2672000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>3575000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>2966000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>3598000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>3598000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>3856000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>3988000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>4386000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>4519000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>4529000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>2422000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1933000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>8880000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>28188000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1008999.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>1016000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>1083000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>1444000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>828000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>523000.0</v>
       </c>
-      <c r="AB27"/>
-      <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B28">
+        <v>1025000.0</v>
+      </c>
+      <c r="C28">
+        <v>-7342000.0</v>
+      </c>
+      <c r="D28">
         <v>11220000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>11220000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>3478000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1631000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>643000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>643000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-79000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-14000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>6227000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>5739000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>5739000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>5610000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>12759000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1685000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>43939000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>27719000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>46495000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-1014000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>98466730.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>4015000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-4842000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-317000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>102331000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-102550000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>102550000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>44182000.0</v>
       </c>
-      <c r="AB28"/>
-      <c r="AC28">
+      <c r="AD28"/>
+      <c r="AE28">
         <v>288844283.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-5150.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B29">
+        <v>-1108000.0</v>
+      </c>
+      <c r="C29">
+        <v>1447000.0</v>
+      </c>
+      <c r="D29">
         <v>-5103000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-5103000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-4159000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-998999.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1594000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1594000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-144000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-4341000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-4403000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-8322000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-8322000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-11027000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-14995000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-29585000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-37720000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-36318000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-34253000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-32045000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-77222060.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-18200000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-25080000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-16831000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-45587990.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>24647990.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-25422000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-223804.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-679219.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-194134.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-676.0</v>
       </c>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
-[...1 lines deleted...]
-      </c>
+      <c r="D30"/>
       <c r="E30"/>
       <c r="F30">
-        <v>-1556000.0</v>
+        <v>2890000.0</v>
       </c>
       <c r="G30"/>
       <c r="H30">
+        <v>-1556000.0</v>
+      </c>
+      <c r="I30"/>
+      <c r="J30">
         <v>-35000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-580000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-228000.0</v>
       </c>
       <c r="L30"/>
       <c r="M30">
+        <v>-228000.0</v>
+      </c>
+      <c r="N30"/>
+      <c r="O30">
         <v>-31000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-3209000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-779000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-1563000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-1440000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-1454000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-2303000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-3005185.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-1008000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-1479000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-9372000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-4016702.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>4402703.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-3829000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>116000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>535000.0</v>
       </c>
-      <c r="AC30"/>
-      <c r="AD30"/>
+      <c r="AE30"/>
+      <c r="AF30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>