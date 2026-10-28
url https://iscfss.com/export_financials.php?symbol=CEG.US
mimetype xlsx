--- v0 (2026-09-13)
+++ v1 (2026-10-28)
@@ -2175,53 +2175,59 @@
         <v>17298000000.0</v>
       </c>
       <c r="J36">
         <v>19055000000.0</v>
       </c>
       <c r="K36">
         <v>17309000000.0</v>
       </c>
       <c r="L36">
         <v>17126000000.0</v>
       </c>
       <c r="M36">
         <v>17186000000.0</v>
       </c>
       <c r="N36">
         <v>14472000000.0</v>
       </c>
       <c r="O36">
         <v>-20136000000.0</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="s">
         <v>50</v>
       </c>
-      <c r="B37"/>
-[...1 lines deleted...]
-      <c r="D37"/>
+      <c r="B37">
+        <v>336000000.0</v>
+      </c>
+      <c r="C37">
+        <v>373000000.0</v>
+      </c>
+      <c r="D37">
+        <v>361000000.0</v>
+      </c>
       <c r="E37">
         <v>354000000.0</v>
       </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38">
         <v>8470000000.0</v>
       </c>
       <c r="D38"/>
       <c r="E38">
         <v>19251000000.0</v>
@@ -4625,60 +4631,60 @@
       </c>
       <c r="BC13">
         <v>8876000000.0</v>
       </c>
       <c r="BD13">
         <v>8876000000.0</v>
       </c>
       <c r="BE13">
         <v>8814000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:57">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
         <v>354000000.0</v>
       </c>
       <c r="C14">
         <v>354000000.0</v>
       </c>
       <c r="D14">
         <v>314000000.0</v>
       </c>
       <c r="E14">
-        <v>314000000.0</v>
+        <v>313000000.0</v>
       </c>
       <c r="F14">
         <v>314000000.0</v>
       </c>
       <c r="G14">
         <v>314000000.0</v>
       </c>
       <c r="H14">
-        <v>314000000.0</v>
+        <v>315000000.0</v>
       </c>
       <c r="I14">
         <v>314000000.0</v>
       </c>
       <c r="J14">
         <v>316000000.0</v>
       </c>
       <c r="K14">
         <v>318000000.0</v>
       </c>
       <c r="L14">
         <v>320000000.0</v>
       </c>
       <c r="M14">
         <v>323000000.0</v>
       </c>
       <c r="N14">
         <v>325000000.0</v>
       </c>
       <c r="O14">
         <v>328000000.0</v>
       </c>
       <c r="P14">
         <v>329000000.0</v>
       </c>
@@ -7376,55 +7382,65 @@
         <v>11791000000.0</v>
       </c>
       <c r="AZ36">
         <v>14472000000.0</v>
       </c>
       <c r="BA36">
         <v>11367000000.0</v>
       </c>
       <c r="BB36">
         <v>11552000000.0</v>
       </c>
       <c r="BC36">
         <v>11654000000.0</v>
       </c>
       <c r="BD36">
         <v>-20136000000.0</v>
       </c>
       <c r="BE36">
         <v>-22671000000.0</v>
       </c>
     </row>
     <row r="37" spans="1:57">
       <c r="A37" t="s">
         <v>50</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>345000000.0</v>
+      </c>
+      <c r="C37">
+        <v>337000000.0</v>
+      </c>
+      <c r="D37">
+        <v>336000000.0</v>
+      </c>
+      <c r="E37">
+        <v>342000000.0</v>
+      </c>
+      <c r="F37">
+        <v>357000000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37">
         <v>356000000.0</v>
       </c>
       <c r="O37">
         <v>358000000.0</v>
       </c>
       <c r="P37">
         <v>354000000.0</v>
       </c>
       <c r="Q37">
         <v>366000000.0</v>
       </c>
       <c r="R37">
         <v>389000000.0</v>
       </c>
       <c r="S37">
         <v>400000000.0</v>
       </c>
@@ -10622,98 +10638,98 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>118</v>
       </c>
       <c r="B2">
-        <v>6159000000.0</v>
+        <v>20840000000.0</v>
       </c>
       <c r="C2">
         <v>17578000000.0</v>
       </c>
       <c r="D2">
-        <v>21615000000.0</v>
+        <v>21686000000.0</v>
       </c>
       <c r="E2">
         <v>22303000000.0</v>
       </c>
       <c r="F2">
         <v>16904000000.0</v>
       </c>
       <c r="G2">
         <v>14328000000.0</v>
       </c>
       <c r="H2">
         <v>15627000000.0</v>
       </c>
       <c r="I2">
         <v>17125000000.0</v>
       </c>
       <c r="J2">
         <v>15395000000.0</v>
       </c>
       <c r="K2">
         <v>14372000000.0</v>
       </c>
       <c r="L2">
         <v>15317000000.0</v>
       </c>
       <c r="M2">
         <v>14828000000.0</v>
       </c>
       <c r="N2">
         <v>12731000000.0</v>
       </c>
       <c r="O2">
         <v>11703000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>119</v>
       </c>
       <c r="B3">
-        <v>985000000.0</v>
+        <v>2601000000.0</v>
       </c>
       <c r="C3">
         <v>2700000000.0</v>
       </c>
       <c r="D3">
         <v>2514000000.0</v>
       </c>
       <c r="E3">
         <v>2427000000.0</v>
       </c>
       <c r="F3">
         <v>2587000000.0</v>
       </c>
       <c r="G3">
         <v>2681000000.0</v>
       </c>
       <c r="H3">
         <v>2837000000.0</v>
       </c>
       <c r="I3">
         <v>2819000000.0</v>
       </c>
       <c r="J3">
         <v>2794000000.0</v>
       </c>
@@ -10735,104 +10751,104 @@
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>121</v>
       </c>
       <c r="B5">
-        <v>4022000000.0</v>
+        <v>3031000000.0</v>
       </c>
       <c r="C5">
-        <v>4273000000.0</v>
+        <v>4272000000.0</v>
       </c>
       <c r="D5">
-        <v>1708000000.0</v>
+        <v>1641000000.0</v>
       </c>
       <c r="E5">
         <v>494000000.0</v>
       </c>
       <c r="F5">
         <v>1220000000.0</v>
       </c>
       <c r="G5">
         <v>1625000000.0</v>
       </c>
       <c r="H5">
         <v>1472000000.0</v>
       </c>
       <c r="I5">
         <v>1555000000.0</v>
       </c>
       <c r="J5">
         <v>1355000000.0</v>
       </c>
       <c r="K5">
         <v>1772000000.0</v>
       </c>
       <c r="L5">
         <v>2275000000.0</v>
       </c>
       <c r="M5">
         <v>1133000000.0</v>
       </c>
       <c r="N5">
         <v>1654000000.0</v>
       </c>
       <c r="O5">
         <v>1597000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>122</v>
       </c>
       <c r="B6">
-        <v>5007000000.0</v>
+        <v>5632000000.0</v>
       </c>
       <c r="C6">
-        <v>6973000000.0</v>
+        <v>6972000000.0</v>
       </c>
       <c r="D6">
-        <v>4222000000.0</v>
+        <v>4155000000.0</v>
       </c>
       <c r="E6">
         <v>2921000000.0</v>
       </c>
       <c r="F6">
         <v>3807000000.0</v>
       </c>
       <c r="G6">
         <v>4306000000.0</v>
       </c>
       <c r="H6">
         <v>4309000000.0</v>
       </c>
       <c r="I6">
         <v>4374000000.0</v>
       </c>
       <c r="J6">
         <v>4149000000.0</v>
       </c>
       <c r="K6">
         <v>4519000000.0</v>
       </c>
       <c r="L6">
         <v>4864000000.0</v>
       </c>
@@ -10867,98 +10883,98 @@
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>125</v>
       </c>
       <c r="B9">
-        <v>19361000000.0</v>
+        <v>4693000000.0</v>
       </c>
       <c r="C9">
         <v>5990000000.0</v>
       </c>
       <c r="D9">
-        <v>3303000000.0</v>
+        <v>3232000000.0</v>
       </c>
       <c r="E9">
         <v>2137000000.0</v>
       </c>
       <c r="F9">
         <v>2745000000.0</v>
       </c>
       <c r="G9">
         <v>3275000000.0</v>
       </c>
       <c r="H9">
         <v>3297000000.0</v>
       </c>
       <c r="I9">
         <v>3312000000.0</v>
       </c>
       <c r="J9">
         <v>3105000000.0</v>
       </c>
       <c r="K9">
         <v>3385000000.0</v>
       </c>
       <c r="L9">
         <v>3818000000.0</v>
       </c>
       <c r="M9">
         <v>2565000000.0</v>
       </c>
       <c r="N9">
         <v>2899000000.0</v>
       </c>
       <c r="O9">
         <v>2734000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>126</v>
       </c>
       <c r="B10">
-        <v>3511000000.0</v>
+        <v>3510000000.0</v>
       </c>
       <c r="C10">
         <v>4512000000.0</v>
       </c>
       <c r="D10">
         <v>2436000000.0</v>
       </c>
       <c r="E10">
         <v>-555000000.0</v>
       </c>
       <c r="F10">
         <v>142000000.0</v>
       </c>
       <c r="G10">
         <v>828000000.0</v>
       </c>
       <c r="H10">
         <v>1733000000.0</v>
       </c>
       <c r="I10">
         <v>335000000.0</v>
       </c>
       <c r="J10">
         <v>1422000000.0</v>
       </c>
@@ -11365,51 +11381,51 @@
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
         <v>138</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
         <v>139</v>
       </c>
       <c r="B23">
-        <v>22434000000.0</v>
+        <v>22447000000.0</v>
       </c>
       <c r="C23">
         <v>19216000000.0</v>
       </c>
       <c r="D23">
         <v>23308000000.0</v>
       </c>
       <c r="E23">
         <v>23945000000.0</v>
       </c>
       <c r="F23">
         <v>19995000000.0</v>
       </c>
       <c r="G23">
         <v>17347000000.0</v>
       </c>
       <c r="H23">
         <v>17601000000.0</v>
       </c>
       <c r="I23">
         <v>19462000000.0</v>
       </c>
       <c r="J23">
         <v>17553000000.0</v>
       </c>
@@ -11568,98 +11584,98 @@
       </c>
       <c r="F29">
         <v>225000000.0</v>
       </c>
       <c r="G29">
         <v>249000000.0</v>
       </c>
       <c r="H29">
         <v>516000000.0</v>
       </c>
       <c r="I29">
         <v>-108000000.0</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
         <v>146</v>
       </c>
       <c r="B30">
-        <v>16275000000.0</v>
+        <v>1607000000.0</v>
       </c>
       <c r="C30">
         <v>1638000000.0</v>
       </c>
       <c r="D30">
-        <v>1693000000.0</v>
+        <v>1622000000.0</v>
       </c>
       <c r="E30">
         <v>1642000000.0</v>
       </c>
       <c r="F30">
         <v>3091000000.0</v>
       </c>
       <c r="G30">
         <v>3019000000.0</v>
       </c>
       <c r="H30">
         <v>1974000000.0</v>
       </c>
       <c r="I30">
         <v>2337000000.0</v>
       </c>
       <c r="J30">
         <v>2158000000.0</v>
       </c>
       <c r="K30">
         <v>2565000000.0</v>
       </c>
       <c r="L30">
         <v>1543000000.0</v>
       </c>
       <c r="M30">
         <v>1389000000.0</v>
       </c>
       <c r="N30">
         <v>1222000000.0</v>
       </c>
       <c r="O30">
         <v>1260000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
         <v>147</v>
       </c>
       <c r="B31">
-        <v>425000000.0</v>
+        <v>424000000.0</v>
       </c>
       <c r="C31">
         <v>160000000.0</v>
       </c>
       <c r="D31">
         <v>826000000.0</v>
       </c>
       <c r="E31">
         <v>-1050000000.0</v>
       </c>
       <c r="F31">
         <v>488000000.0</v>
       </c>
       <c r="G31">
         <v>572000000.0</v>
       </c>
       <c r="H31">
         <v>410000000.0</v>
       </c>
       <c r="I31">
         <v>-640000000.0</v>
       </c>
       <c r="J31">
         <v>475000000.0</v>
       </c>
@@ -11915,75 +11931,75 @@
       </c>
       <c r="AZ1" t="s">
         <v>13</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
       <c r="BB1" t="s">
         <v>115</v>
       </c>
       <c r="BC1" t="s">
         <v>116</v>
       </c>
       <c r="BD1" t="s">
         <v>14</v>
       </c>
       <c r="BE1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="2" spans="1:57">
       <c r="A2" t="s">
         <v>118</v>
       </c>
       <c r="B2">
-        <v>6276000000.0</v>
+        <v>6175000000.0</v>
       </c>
       <c r="C2">
-        <v>6352000000.0</v>
+        <v>7991000000.0</v>
       </c>
       <c r="D2">
         <v>5130000000.0</v>
       </c>
       <c r="E2">
-        <v>5480000000.0</v>
+        <v>5078000000.0</v>
       </c>
       <c r="F2">
-        <v>5003000000.0</v>
+        <v>4737000000.0</v>
       </c>
       <c r="G2">
-        <v>5929000000.0</v>
+        <v>5912000000.0</v>
       </c>
       <c r="H2">
-        <v>4096000000.0</v>
+        <v>4084000000.0</v>
       </c>
       <c r="I2">
         <v>4654000000.0</v>
       </c>
       <c r="J2">
-        <v>3932000000.0</v>
+        <v>3937000000.0</v>
       </c>
       <c r="K2">
         <v>4903000000.0</v>
       </c>
       <c r="L2">
         <v>5529000000.0</v>
       </c>
       <c r="M2">
         <v>4626000000.0</v>
       </c>
       <c r="N2">
         <v>4328000000.0</v>
       </c>
       <c r="O2">
         <v>7138000000.0</v>
       </c>
       <c r="P2">
         <v>7042000000.0</v>
       </c>
       <c r="Q2">
         <v>5704000000.0</v>
       </c>
       <c r="R2">
         <v>4750000000.0</v>
       </c>
@@ -12088,63 +12104,63 @@
       </c>
       <c r="AZ2">
         <v>3116000000.0</v>
       </c>
       <c r="BA2">
         <v>3223000000.0</v>
       </c>
       <c r="BB2">
         <v>3023000000.0</v>
       </c>
       <c r="BC2">
         <v>3258000000.0</v>
       </c>
       <c r="BD2">
         <v>3733000000.0</v>
       </c>
       <c r="BE2">
         <v>3472000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:57">
       <c r="A3" t="s">
         <v>119</v>
       </c>
       <c r="B3">
-        <v>697000000.0</v>
+        <v>971000000.0</v>
       </c>
       <c r="C3">
-        <v>1202000000.0</v>
+        <v>974000000.0</v>
       </c>
       <c r="D3">
         <v>496000000.0</v>
       </c>
       <c r="E3">
-        <v>241000000.0</v>
+        <v>645000000.0</v>
       </c>
       <c r="F3">
-        <v>254000000.0</v>
+        <v>660000000.0</v>
       </c>
       <c r="G3">
         <v>640000000.0</v>
       </c>
       <c r="H3">
         <v>651000000.0</v>
       </c>
       <c r="I3">
         <v>661000000.0</v>
       </c>
       <c r="J3">
         <v>694000000.0</v>
       </c>
       <c r="K3">
         <v>694000000.0</v>
       </c>
       <c r="L3">
         <v>674000000.0</v>
       </c>
       <c r="M3">
         <v>621000000.0</v>
       </c>
       <c r="N3">
         <v>614000000.0</v>
       </c>
@@ -12322,75 +12338,75 @@
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
     </row>
     <row r="5" spans="1:57">
       <c r="A5" t="s">
         <v>121</v>
       </c>
       <c r="B5">
-        <v>1183000000.0</v>
+        <v>650000000.0</v>
       </c>
       <c r="C5">
-        <v>2332000000.0</v>
+        <v>2431000000.0</v>
       </c>
       <c r="D5">
         <v>805000000.0</v>
       </c>
       <c r="E5">
-        <v>1529000000.0</v>
+        <v>1073000000.0</v>
       </c>
       <c r="F5">
-        <v>1391000000.0</v>
+        <v>951000000.0</v>
       </c>
       <c r="G5">
-        <v>438000000.0</v>
+        <v>455000000.0</v>
       </c>
       <c r="H5">
-        <v>887000000.0</v>
+        <v>903000000.0</v>
       </c>
       <c r="I5">
-        <v>1792000000.0</v>
+        <v>1462000000.0</v>
       </c>
       <c r="J5">
-        <v>1101000000.0</v>
+        <v>1096000000.0</v>
       </c>
       <c r="K5">
         <v>811000000.0</v>
       </c>
       <c r="L5">
         <v>-142000000.0</v>
       </c>
       <c r="M5">
         <v>1085000000.0</v>
       </c>
       <c r="N5">
         <v>719000000.0</v>
       </c>
       <c r="O5">
         <v>42000000.0</v>
       </c>
       <c r="P5">
         <v>-88000000.0</v>
       </c>
       <c r="Q5">
         <v>-33000000.0</v>
       </c>
       <c r="R5">
         <v>338000000.0</v>
       </c>
@@ -12495,75 +12511,75 @@
       </c>
       <c r="AZ5">
         <v>346000000.0</v>
       </c>
       <c r="BA5">
         <v>716000000.0</v>
       </c>
       <c r="BB5">
         <v>736000000.0</v>
       </c>
       <c r="BC5">
         <v>-32000000.0</v>
       </c>
       <c r="BD5">
         <v>-136000000.0</v>
       </c>
       <c r="BE5">
         <v>243000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:57">
       <c r="A6" t="s">
         <v>122</v>
       </c>
       <c r="B6">
-        <v>1880000000.0</v>
+        <v>1621000000.0</v>
       </c>
       <c r="C6">
-        <v>3534000000.0</v>
+        <v>3405000000.0</v>
       </c>
       <c r="D6">
         <v>1301000000.0</v>
       </c>
       <c r="E6">
-        <v>1770000000.0</v>
+        <v>1718000000.0</v>
       </c>
       <c r="F6">
-        <v>1645000000.0</v>
+        <v>1611000000.0</v>
       </c>
       <c r="G6">
-        <v>1078000000.0</v>
+        <v>1095000000.0</v>
       </c>
       <c r="H6">
-        <v>1538000000.0</v>
+        <v>1554000000.0</v>
       </c>
       <c r="I6">
-        <v>2453000000.0</v>
+        <v>2123000000.0</v>
       </c>
       <c r="J6">
-        <v>1795000000.0</v>
+        <v>1790000000.0</v>
       </c>
       <c r="K6">
         <v>1505000000.0</v>
       </c>
       <c r="L6">
         <v>532000000.0</v>
       </c>
       <c r="M6">
         <v>1706000000.0</v>
       </c>
       <c r="N6">
         <v>1333000000.0</v>
       </c>
       <c r="O6">
         <v>647000000.0</v>
       </c>
       <c r="P6">
         <v>529000000.0</v>
       </c>
       <c r="Q6">
         <v>570000000.0</v>
       </c>
       <c r="R6">
         <v>943000000.0</v>
       </c>
@@ -12790,75 +12806,75 @@
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
     </row>
     <row r="9" spans="1:57">
       <c r="A9" t="s">
         <v>125</v>
       </c>
       <c r="B9">
-        <v>7506000000.0</v>
+        <v>1329000000.0</v>
       </c>
       <c r="C9">
-        <v>4770000000.0</v>
+        <v>3131000000.0</v>
       </c>
       <c r="D9">
         <v>944000000.0</v>
       </c>
       <c r="E9">
-        <v>1704000000.0</v>
+        <v>1492000000.0</v>
       </c>
       <c r="F9">
-        <v>1098000000.0</v>
+        <v>1364000000.0</v>
       </c>
       <c r="G9">
-        <v>859000000.0</v>
+        <v>876000000.0</v>
       </c>
       <c r="H9">
-        <v>1286000000.0</v>
+        <v>1298000000.0</v>
       </c>
       <c r="I9">
         <v>1896000000.0</v>
       </c>
       <c r="J9">
-        <v>1543000000.0</v>
+        <v>1538000000.0</v>
       </c>
       <c r="K9">
         <v>1258000000.0</v>
       </c>
       <c r="L9">
         <v>267000000.0</v>
       </c>
       <c r="M9">
         <v>1485000000.0</v>
       </c>
       <c r="N9">
         <v>1118000000.0</v>
       </c>
       <c r="O9">
         <v>427000000.0</v>
       </c>
       <c r="P9">
         <v>291000000.0</v>
       </c>
       <c r="Q9">
         <v>347000000.0</v>
       </c>
       <c r="R9">
         <v>715000000.0</v>
       </c>
@@ -12963,54 +12979,54 @@
       </c>
       <c r="AZ9">
         <v>656000000.0</v>
       </c>
       <c r="BA9">
         <v>1032000000.0</v>
       </c>
       <c r="BB9">
         <v>1047000000.0</v>
       </c>
       <c r="BC9">
         <v>275000000.0</v>
       </c>
       <c r="BD9">
         <v>165000000.0</v>
       </c>
       <c r="BE9">
         <v>559000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:57">
       <c r="A10" t="s">
         <v>126</v>
       </c>
       <c r="B10">
-        <v>900000000.0</v>
+        <v>906000000.0</v>
       </c>
       <c r="C10">
-        <v>2125000000.0</v>
+        <v>2133000000.0</v>
       </c>
       <c r="D10">
         <v>692000000.0</v>
       </c>
       <c r="E10">
         <v>1395000000.0</v>
       </c>
       <c r="F10">
         <v>1273000000.0</v>
       </c>
       <c r="G10">
         <v>151000000.0</v>
       </c>
       <c r="H10">
         <v>856000000.0</v>
       </c>
       <c r="I10">
         <v>1645000000.0</v>
       </c>
       <c r="J10">
         <v>963000000.0</v>
       </c>
       <c r="K10">
         <v>1048000000.0</v>
       </c>
@@ -13136,51 +13152,51 @@
       </c>
       <c r="AZ10">
         <v>566000000.0</v>
       </c>
       <c r="BA10">
         <v>773000000.0</v>
       </c>
       <c r="BB10">
         <v>477000000.0</v>
       </c>
       <c r="BC10">
         <v>-18000000.0</v>
       </c>
       <c r="BD10">
         <v>266000000.0</v>
       </c>
       <c r="BE10">
         <v>172000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:57">
       <c r="A11" t="s">
         <v>127</v>
       </c>
       <c r="B11">
-        <v>392000000.0</v>
+        <v>398000000.0</v>
       </c>
       <c r="C11">
         <v>530000000.0</v>
       </c>
       <c r="D11">
         <v>264000000.0</v>
       </c>
       <c r="E11">
         <v>466000000.0</v>
       </c>
       <c r="F11">
         <v>440000000.0</v>
       </c>
       <c r="G11">
         <v>22000000.0</v>
       </c>
       <c r="H11">
         <v>6000000.0</v>
       </c>
       <c r="I11">
         <v>449000000.0</v>
       </c>
       <c r="J11">
         <v>154000000.0</v>
       </c>
@@ -13665,78 +13681,78 @@
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
     </row>
     <row r="15" spans="1:57">
       <c r="A15" t="s">
         <v>131</v>
       </c>
       <c r="B15">
         <v>513000000.0</v>
       </c>
       <c r="C15">
-        <v>1603000000.0</v>
+        <v>1590000000.0</v>
       </c>
       <c r="D15">
         <v>432000000.0</v>
       </c>
       <c r="E15">
         <v>930000000.0</v>
       </c>
       <c r="F15">
         <v>839000000.0</v>
       </c>
       <c r="G15">
         <v>118000000.0</v>
       </c>
       <c r="H15">
         <v>852000000.0</v>
       </c>
       <c r="I15">
         <v>1200000000.0</v>
       </c>
       <c r="J15">
         <v>814000000.0</v>
       </c>
       <c r="K15">
         <v>883000000.0</v>
       </c>
       <c r="L15">
-        <v>-36000000.0</v>
+        <v>-37000000.0</v>
       </c>
       <c r="M15">
         <v>731000000.0</v>
       </c>
       <c r="N15">
         <v>833000000.0</v>
       </c>
       <c r="O15">
         <v>96000000.0</v>
       </c>
       <c r="P15">
         <v>34000000.0</v>
       </c>
       <c r="Q15">
         <v>-188000000.0</v>
       </c>
       <c r="R15">
         <v>-111000000.0</v>
       </c>
       <c r="S15">
         <v>106000000.0</v>
       </c>
       <c r="T15">
         <v>42000000.0</v>
       </c>
@@ -14257,57 +14273,57 @@
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
     </row>
     <row r="21" spans="1:57">
       <c r="A21" t="s">
         <v>137</v>
       </c>
       <c r="B21">
         <v>580000000.0</v>
       </c>
       <c r="C21">
-        <v>2318000000.0</v>
+        <v>2332000000.0</v>
       </c>
       <c r="D21">
         <v>145000000.0</v>
       </c>
       <c r="E21">
-        <v>1539000000.0</v>
+        <v>1086000000.0</v>
       </c>
       <c r="F21">
         <v>951000000.0</v>
       </c>
       <c r="G21">
         <v>451000000.0</v>
       </c>
       <c r="H21">
         <v>972000000.0</v>
       </c>
       <c r="I21">
         <v>1467000000.0</v>
       </c>
       <c r="J21">
         <v>1100000000.0</v>
       </c>
       <c r="K21">
         <v>813000000.0</v>
       </c>
       <c r="L21">
         <v>-67000000.0</v>
       </c>
       <c r="M21">
         <v>977000000.0</v>
       </c>
@@ -14488,60 +14504,60 @@
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
     </row>
     <row r="23" spans="1:57">
       <c r="A23" t="s">
         <v>139</v>
       </c>
       <c r="B23">
-        <v>6926000000.0</v>
+        <v>6924000000.0</v>
       </c>
       <c r="C23">
-        <v>8804000000.0</v>
+        <v>8790000000.0</v>
       </c>
       <c r="D23">
         <v>5315000000.0</v>
       </c>
       <c r="E23">
-        <v>5645000000.0</v>
+        <v>5484000000.0</v>
       </c>
       <c r="F23">
         <v>5150000000.0</v>
       </c>
       <c r="G23">
         <v>6337000000.0</v>
       </c>
       <c r="H23">
         <v>4410000000.0</v>
       </c>
       <c r="I23">
         <v>5083000000.0</v>
       </c>
       <c r="J23">
         <v>4375000000.0</v>
       </c>
       <c r="K23">
         <v>5348000000.0</v>
       </c>
       <c r="L23">
         <v>5863000000.0</v>
       </c>
       <c r="M23">
         <v>5134000000.0</v>
       </c>
@@ -15141,75 +15157,75 @@
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
     </row>
     <row r="30" spans="1:57">
       <c r="A30" t="s">
         <v>146</v>
       </c>
       <c r="B30">
-        <v>6926000000.0</v>
+        <v>749000000.0</v>
       </c>
       <c r="C30">
-        <v>2452000000.0</v>
+        <v>799000000.0</v>
       </c>
       <c r="D30">
         <v>5480000000.0</v>
       </c>
       <c r="E30">
-        <v>165000000.0</v>
+        <v>406000000.0</v>
       </c>
       <c r="F30">
-        <v>147000000.0</v>
+        <v>413000000.0</v>
       </c>
       <c r="G30">
-        <v>408000000.0</v>
+        <v>425000000.0</v>
       </c>
       <c r="H30">
-        <v>314000000.0</v>
+        <v>326000000.0</v>
       </c>
       <c r="I30">
         <v>429000000.0</v>
       </c>
       <c r="J30">
-        <v>443000000.0</v>
+        <v>438000000.0</v>
       </c>
       <c r="K30">
         <v>445000000.0</v>
       </c>
       <c r="L30">
         <v>334000000.0</v>
       </c>
       <c r="M30">
         <v>508000000.0</v>
       </c>
       <c r="N30">
         <v>449000000.0</v>
       </c>
       <c r="O30">
         <v>396000000.0</v>
       </c>
       <c r="P30">
         <v>463000000.0</v>
       </c>
       <c r="Q30">
         <v>388000000.0</v>
       </c>
       <c r="R30">
         <v>443000000.0</v>
       </c>
@@ -15314,60 +15330,60 @@
       </c>
       <c r="AZ30">
         <v>238000000.0</v>
       </c>
       <c r="BA30">
         <v>311000000.0</v>
       </c>
       <c r="BB30">
         <v>477000000.0</v>
       </c>
       <c r="BC30">
         <v>216000000.0</v>
       </c>
       <c r="BD30">
         <v>179000000.0</v>
       </c>
       <c r="BE30">
         <v>302000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:57">
       <c r="A31" t="s">
         <v>147</v>
       </c>
       <c r="B31">
-        <v>320000000.0</v>
+        <v>326000000.0</v>
       </c>
       <c r="C31">
-        <v>-193000000.0</v>
+        <v>-199000000.0</v>
       </c>
       <c r="D31">
         <v>547000000.0</v>
       </c>
       <c r="E31">
-        <v>-144000000.0</v>
+        <v>309000000.0</v>
       </c>
       <c r="F31">
         <v>322000000.0</v>
       </c>
       <c r="G31">
         <v>-300000000.0</v>
       </c>
       <c r="H31">
         <v>-116000000.0</v>
       </c>
       <c r="I31">
         <v>178000000.0</v>
       </c>
       <c r="J31">
         <v>-137000000.0</v>
       </c>
       <c r="K31">
         <v>235000000.0</v>
       </c>
       <c r="L31">
         <v>210000000.0</v>
       </c>
       <c r="M31">
         <v>-82000000.0</v>
       </c>
@@ -15487,60 +15503,60 @@
       </c>
       <c r="AZ31">
         <v>148000000.0</v>
       </c>
       <c r="BA31">
         <v>52000000.0</v>
       </c>
       <c r="BB31">
         <v>-259000000.0</v>
       </c>
       <c r="BC31">
         <v>14000000.0</v>
       </c>
       <c r="BD31">
         <v>402000000.0</v>
       </c>
       <c r="BE31">
         <v>-71000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:57">
       <c r="A32" t="s">
         <v>148</v>
       </c>
       <c r="B32">
-        <v>7506000000.0</v>
+        <v>7504000000.0</v>
       </c>
       <c r="C32">
         <v>11122000000.0</v>
       </c>
       <c r="D32">
         <v>6074000000.0</v>
       </c>
       <c r="E32">
-        <v>7184000000.0</v>
+        <v>6570000000.0</v>
       </c>
       <c r="F32">
         <v>6101000000.0</v>
       </c>
       <c r="G32">
         <v>6788000000.0</v>
       </c>
       <c r="H32">
         <v>5382000000.0</v>
       </c>
       <c r="I32">
         <v>6550000000.0</v>
       </c>
       <c r="J32">
         <v>5475000000.0</v>
       </c>
       <c r="K32">
         <v>6161000000.0</v>
       </c>
       <c r="L32">
         <v>5796000000.0</v>
       </c>
       <c r="M32">
         <v>6111000000.0</v>
       </c>
@@ -18614,69 +18630,69 @@
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
     </row>
     <row r="14" spans="1:57">
       <c r="A14" t="s">
         <v>161</v>
       </c>
       <c r="B14">
         <v>1166000000.0</v>
       </c>
       <c r="C14">
         <v>1202000000.0</v>
       </c>
       <c r="D14">
         <v>496000000.0</v>
       </c>
       <c r="E14">
         <v>241000000.0</v>
       </c>
       <c r="F14">
-        <v>820000000.0</v>
+        <v>660000000.0</v>
       </c>
       <c r="G14">
         <v>640000000.0</v>
       </c>
       <c r="H14">
-        <v>483000000.0</v>
+        <v>651000000.0</v>
       </c>
       <c r="I14">
         <v>661000000.0</v>
       </c>
       <c r="J14">
-        <v>711000000.0</v>
+        <v>694000000.0</v>
       </c>
       <c r="K14">
         <v>694000000.0</v>
       </c>
       <c r="L14">
-        <v>1133000000.0</v>
+        <v>674000000.0</v>
       </c>
       <c r="M14">
         <v>162000000.0</v>
       </c>
       <c r="N14">
         <v>614000000.0</v>
       </c>
       <c r="O14">
         <v>605000000.0</v>
       </c>
       <c r="P14">
         <v>470000000.0</v>
       </c>
       <c r="Q14">
         <v>172000000.0</v>
       </c>
       <c r="R14">
         <v>605000000.0</v>
       </c>
       <c r="S14">
         <v>602000000.0</v>
       </c>
       <c r="T14">
         <v>589000000.0</v>
       </c>
@@ -20153,69 +20169,69 @@
       </c>
       <c r="BD24">
         <v>400000000.0</v>
       </c>
       <c r="BE24">
         <v>10000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:57">
       <c r="A25" t="s">
         <v>171</v>
       </c>
       <c r="B25">
         <v>273000000.0</v>
       </c>
       <c r="C25">
         <v>-1224000000.0</v>
       </c>
       <c r="D25">
         <v>354000000.0</v>
       </c>
       <c r="E25">
         <v>219000000.0</v>
       </c>
       <c r="F25">
-        <v>-667000000.0</v>
+        <v>-507000000.0</v>
       </c>
       <c r="G25">
         <v>638000000.0</v>
       </c>
       <c r="H25">
-        <v>59000000.0</v>
+        <v>-109000000.0</v>
       </c>
       <c r="I25">
         <v>-630000000.0</v>
       </c>
       <c r="J25">
-        <v>-583000000.0</v>
+        <v>-566000000.0</v>
       </c>
       <c r="K25">
         <v>-466000000.0</v>
       </c>
       <c r="L25">
-        <v>-55000000.0</v>
+        <v>404000000.0</v>
       </c>
       <c r="M25">
         <v>670000000.0</v>
       </c>
       <c r="N25">
         <v>-197000000.0</v>
       </c>
       <c r="O25">
         <v>-175000000.0</v>
       </c>
       <c r="P25">
         <v>-845000000.0</v>
       </c>
       <c r="Q25">
         <v>654000000.0</v>
       </c>
       <c r="R25">
         <v>505000000.0</v>
       </c>
       <c r="S25">
         <v>1540000000.0</v>
       </c>
       <c r="T25">
         <v>-2301000000.0</v>
       </c>