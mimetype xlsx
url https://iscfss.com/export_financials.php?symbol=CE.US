--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -283,50 +283,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1407,93 +1410,97 @@
       <c r="O6">
         <v>0.0</v>
       </c>
       <c r="P6">
         <v>0.0</v>
       </c>
       <c r="Q6">
         <v>0.0</v>
       </c>
       <c r="R6">
         <v>0.0</v>
       </c>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>31</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>336000000.0</v>
+      </c>
       <c r="C7">
         <v>373000000.0</v>
       </c>
       <c r="D7">
         <v>414000000.0</v>
       </c>
       <c r="E7">
         <v>364000000.0</v>
       </c>
       <c r="F7">
         <v>200000000.0</v>
       </c>
       <c r="G7">
         <v>208000000.0</v>
       </c>
       <c r="H7">
         <v>210000000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>32</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>0.0</v>
+      </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -2607,51 +2614,53 @@
       <c r="O25">
         <v>2930000000.0</v>
       </c>
       <c r="P25">
         <v>2873000000.0</v>
       </c>
       <c r="Q25">
         <v>2990000000.0</v>
       </c>
       <c r="R25">
         <v>3259000000.0</v>
       </c>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>50</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>1252000000.0</v>
+      </c>
       <c r="C26">
         <v>1217000000.0</v>
       </c>
       <c r="D26">
         <v>1220000000.0</v>
       </c>
       <c r="E26">
         <v>1062000000.0</v>
       </c>
       <c r="F26">
         <v>823000000.0</v>
       </c>
       <c r="G26">
         <v>820000000.0</v>
       </c>
       <c r="H26">
         <v>975000000.0</v>
       </c>
       <c r="I26">
         <v>979000000.0</v>
       </c>
       <c r="J26">
         <v>976000000.0</v>
       </c>
       <c r="K26">
@@ -2700,51 +2709,51 @@
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28">
-        <v>11865000000.0</v>
+        <v>11671000000.0</v>
       </c>
       <c r="C28">
         <v>11617000000.0</v>
       </c>
       <c r="D28">
         <v>12293000000.0</v>
       </c>
       <c r="E28">
         <v>13618000000.0</v>
       </c>
       <c r="F28">
         <v>3668000000.0</v>
       </c>
       <c r="G28">
         <v>3012000000.0</v>
       </c>
       <c r="H28">
         <v>3652000000.0</v>
       </c>
       <c r="I28">
         <v>3092000000.0</v>
       </c>
       <c r="J28">
         <v>3065000000.0</v>
       </c>
@@ -2775,51 +2784,53 @@
       <c r="S28">
         <v>2857000000.0</v>
       </c>
       <c r="T28">
         <v>2731000000.0</v>
       </c>
       <c r="U28">
         <v>2707000000.0</v>
       </c>
       <c r="V28">
         <v>3047000000.0</v>
       </c>
       <c r="W28">
         <v>2549000000.0</v>
       </c>
       <c r="X28">
         <v>489000000.0</v>
       </c>
       <c r="Y28"/>
       <c r="Z28"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>53</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>16647000000.0</v>
+      </c>
       <c r="C29">
         <v>17754000000.0</v>
       </c>
       <c r="D29">
         <v>20775000000.0</v>
       </c>
       <c r="E29">
         <v>20316000000.0</v>
       </c>
       <c r="F29">
         <v>8156000000.0</v>
       </c>
       <c r="G29">
         <v>7249000000.0</v>
       </c>
       <c r="H29">
         <v>6412000000.0</v>
       </c>
       <c r="I29">
         <v>6515000000.0</v>
       </c>
       <c r="J29">
         <v>6528000000.0</v>
       </c>
       <c r="K29"/>
@@ -2955,51 +2966,53 @@
       <c r="O31">
         <v>788000000.0</v>
       </c>
       <c r="P31">
         <v>384000000.0</v>
       </c>
       <c r="Q31">
         <v>-100000000.0</v>
       </c>
       <c r="R31">
         <v>-508000000.0</v>
       </c>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>56</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>2010000000.0</v>
+      </c>
       <c r="C32">
         <v>1292000000.0</v>
       </c>
       <c r="D32">
         <v>2146000000.0</v>
       </c>
       <c r="E32">
         <v>2543000000.0</v>
       </c>
       <c r="F32">
         <v>1302000000.0</v>
       </c>
       <c r="G32">
         <v>1790000000.0</v>
       </c>
       <c r="H32">
         <v>1011000000.0</v>
       </c>
       <c r="I32">
         <v>1095000000.0</v>
       </c>
       <c r="J32">
         <v>1233000000.0</v>
       </c>
       <c r="K32"/>
@@ -3077,51 +3090,53 @@
       <c r="S33">
         <v>4882000000.0</v>
       </c>
       <c r="T33">
         <v>4995000000.0</v>
       </c>
       <c r="U33">
         <v>4784000000.0</v>
       </c>
       <c r="V33">
         <v>4866000000.0</v>
       </c>
       <c r="W33">
         <v>4259000000.0</v>
       </c>
       <c r="X33">
         <v>4563000000.0</v>
       </c>
       <c r="Y33"/>
       <c r="Z33"/>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>58</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>817000000.0</v>
+      </c>
       <c r="C34">
         <v>694000000.0</v>
       </c>
       <c r="D34">
         <v>591000000.0</v>
       </c>
       <c r="E34">
         <v>709000000.0</v>
       </c>
       <c r="F34">
         <v>444000000.0</v>
       </c>
       <c r="G34">
         <v>1097000000.0</v>
       </c>
       <c r="H34">
         <v>977000000.0</v>
       </c>
       <c r="I34">
         <v>930000000.0</v>
       </c>
       <c r="J34">
         <v>1154000000.0</v>
       </c>
       <c r="K34">
@@ -3506,51 +3521,51 @@
         <v>66000000.0</v>
       </c>
       <c r="T39">
         <v>156000000.0</v>
       </c>
       <c r="U39">
         <v>191000000.0</v>
       </c>
       <c r="V39">
         <v>130000000.0</v>
       </c>
       <c r="W39">
         <v>159000000.0</v>
       </c>
       <c r="X39">
         <v>283000000.0</v>
       </c>
       <c r="Y39"/>
       <c r="Z39"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
-        <v>1200000000.0</v>
+        <v>940000000.0</v>
       </c>
       <c r="C40">
         <v>1120000000.0</v>
       </c>
       <c r="D40">
         <v>937000000.0</v>
       </c>
       <c r="E40">
         <v>1010000000.0</v>
       </c>
       <c r="F40">
         <v>188000000.0</v>
       </c>
       <c r="G40">
         <v>504000000.0</v>
       </c>
       <c r="H40">
         <v>397000000.0</v>
       </c>
       <c r="I40">
         <v>343000000.0</v>
       </c>
       <c r="J40">
         <v>354000000.0</v>
       </c>
@@ -3809,51 +3824,53 @@
       <c r="O44">
         <v>0.0</v>
       </c>
       <c r="P44">
         <v>0.0</v>
       </c>
       <c r="Q44">
         <v>0.0</v>
       </c>
       <c r="R44">
         <v>0.0</v>
       </c>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>69</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>10671000000.0</v>
+      </c>
       <c r="C45">
         <v>10223000000.0</v>
       </c>
       <c r="D45">
         <v>10086000000.0</v>
       </c>
       <c r="E45">
         <v>5584000000.0</v>
       </c>
       <c r="F45">
         <v>4193000000.0</v>
       </c>
       <c r="G45">
         <v>4171000000.0</v>
       </c>
       <c r="H45">
         <v>3916000000.0</v>
       </c>
       <c r="I45">
         <v>3719000000.0</v>
       </c>
       <c r="J45">
         <v>3762000000.0</v>
       </c>
       <c r="K45">
@@ -4169,51 +4186,53 @@
       <c r="O49">
         <v>2986000000.0</v>
       </c>
       <c r="P49">
         <v>2424000000.0</v>
       </c>
       <c r="Q49">
         <v>1851000000.0</v>
       </c>
       <c r="R49">
         <v>1502000000.0</v>
       </c>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>74</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>1204000000.0</v>
+      </c>
       <c r="C50">
         <v>1501000000.0</v>
       </c>
       <c r="D50">
         <v>1383000000.0</v>
       </c>
       <c r="E50">
         <v>1306000000.0</v>
       </c>
       <c r="F50">
         <v>791000000.0</v>
       </c>
       <c r="G50">
         <v>496000000.0</v>
       </c>
       <c r="H50">
         <v>496000000.0</v>
       </c>
       <c r="I50">
         <v>561000000.0</v>
       </c>
       <c r="J50">
         <v>326000000.0</v>
       </c>
       <c r="K50">
@@ -4222,51 +4241,51 @@
       <c r="L50">
         <v>56000000.0</v>
       </c>
       <c r="M50">
         <v>29000000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>75</v>
       </c>
       <c r="B51">
-        <v>13128000000.0</v>
+        <v>12934000000.0</v>
       </c>
       <c r="C51">
         <v>12952000000.0</v>
       </c>
       <c r="D51">
         <v>14098000000.0</v>
       </c>
       <c r="E51">
         <v>15126000000.0</v>
       </c>
       <c r="F51">
         <v>4204000000.0</v>
       </c>
       <c r="G51">
         <v>3967000000.0</v>
       </c>
       <c r="H51">
         <v>4115000000.0</v>
       </c>
       <c r="I51">
         <v>3531000000.0</v>
       </c>
       <c r="J51">
         <v>3641000000.0</v>
       </c>
@@ -4298,51 +4317,51 @@
         <v>3533000000.0</v>
       </c>
       <c r="T51">
         <v>3556000000.0</v>
       </c>
       <c r="U51">
         <v>3498000000.0</v>
       </c>
       <c r="V51">
         <v>3437000000.0</v>
       </c>
       <c r="W51">
         <v>3387000000.0</v>
       </c>
       <c r="X51">
         <v>637000000.0</v>
       </c>
       <c r="Y51"/>
       <c r="Z51"/>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>76</v>
       </c>
       <c r="B52">
-        <v>1204000000.0</v>
+        <v>1275000000.0</v>
       </c>
       <c r="C52">
         <v>1501000000.0</v>
       </c>
       <c r="D52">
         <v>1472000000.0</v>
       </c>
       <c r="E52">
         <v>1389000000.0</v>
       </c>
       <c r="F52">
         <v>828000000.0</v>
       </c>
       <c r="G52">
         <v>532000000.0</v>
       </c>
       <c r="H52">
         <v>525000000.0</v>
       </c>
       <c r="I52">
         <v>561000000.0</v>
       </c>
       <c r="J52">
         <v>326000000.0</v>
       </c>
@@ -4843,51 +4862,51 @@
         <v>0.0</v>
       </c>
       <c r="Q59">
         <v>0.0</v>
       </c>
       <c r="R59">
         <v>0.0</v>
       </c>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>84</v>
       </c>
       <c r="B60">
         <v>4049000000.0</v>
       </c>
       <c r="C60">
-        <v>5175000000.0</v>
+        <v>5609000000.0</v>
       </c>
       <c r="D60">
         <v>7091000000.0</v>
       </c>
       <c r="E60">
         <v>5637000000.0</v>
       </c>
       <c r="F60">
         <v>4189000000.0</v>
       </c>
       <c r="G60">
         <v>3526000000.0</v>
       </c>
       <c r="H60">
         <v>2507000000.0</v>
       </c>
       <c r="I60">
         <v>2984000000.0</v>
       </c>
       <c r="J60">
         <v>2887000000.0</v>
       </c>
       <c r="K60">
         <v>2588000000.0</v>
       </c>
@@ -5030,602 +5049,610 @@
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CL62"/>
+  <dimension ref="A1:CM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CJ1" t="s">
         <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
       <c r="CL1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:90">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
         <v>26</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>1441000000.0</v>
+      </c>
       <c r="C2">
+        <v>1279000000.0</v>
+      </c>
+      <c r="D2">
         <v>1248000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1283000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1314000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1228000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1446000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1538000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1447000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1510000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1263000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1243000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1445000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1518000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1128000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1250000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1169000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1160000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1042000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>998000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>906000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>797000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>699000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>599000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>724000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>780000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>764000000.0</v>
       </c>
       <c r="AB2">
         <v>764000000.0</v>
       </c>
       <c r="AC2">
+        <v>764000000.0</v>
+      </c>
+      <c r="AD2">
         <v>699000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>819000000.0</v>
       </c>
       <c r="AE2">
         <v>819000000.0</v>
       </c>
       <c r="AF2">
         <v>819000000.0</v>
       </c>
       <c r="AG2">
+        <v>819000000.0</v>
+      </c>
+      <c r="AH2">
         <v>797000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>807000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>695000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>666000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>615000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>625000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>591000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>551000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>574000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>587000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>608000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>736000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>664000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>757000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>816000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>839000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>790000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>799000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>739000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>716000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>659000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>649000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>685000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>688000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>758000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>673000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>713000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>786000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>740000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>673000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>640000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>607000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>626000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>649000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>558000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>557000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>504000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>523000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>754000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>829000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>822000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>818000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>675000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>667000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>731000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>823000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>741000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>744000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>750000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>811000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>698000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>682000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1585000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>722000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>583000000.0</v>
       </c>
-      <c r="CJ2"/>
       <c r="CK2"/>
-      <c r="CL2">
+      <c r="CL2"/>
+      <c r="CM2">
         <v>590000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:90">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5674,82 +5701,83 @@
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
+      <c r="CM3"/>
     </row>
-    <row r="4" spans="1:90">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-      <c r="V4">
+      <c r="V4"/>
+      <c r="W4">
         <v>3279000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>3201000000.0</v>
       </c>
-      <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
@@ -5772,353 +5800,355 @@
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
+      <c r="CM4"/>
     </row>
-    <row r="5" spans="1:90">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5">
+        <v>-811000000.0</v>
+      </c>
+      <c r="C5">
         <v>-776000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-849000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-903000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-817000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-848000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-727000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-792000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-797000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-744000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-713000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-702000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-502000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-518000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-498000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-438000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-333000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-329000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-328000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-298000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-302000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-328000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-344000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-346000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-341000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-300000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-306000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-267000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-243000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-247000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-219000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-188000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-128000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-177000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-206000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-247000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-327000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-358000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-310000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-301000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-283000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-348000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-292000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-281000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-322000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-165000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-190000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-53000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-14000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-4000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-47000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-91000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-119000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-1082000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-822000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-858000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-817000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-850000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-626000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-566000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-600000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-670000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-606000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-709000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-686000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-659000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-543000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-588000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-690000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-579000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>108000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>206000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>164000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>197000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>55000000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>48000000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-9000000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>31000000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-136000000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-156000000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-133000000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-126000000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-134000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-28000000.0</v>
       </c>
       <c r="CG5">
         <v>-28000000.0</v>
       </c>
       <c r="CH5">
+        <v>-28000000.0</v>
+      </c>
+      <c r="CI5">
         <v>-17000000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-134000000.0</v>
       </c>
-      <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
+      <c r="CM5"/>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -6186,160 +6216,167 @@
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
       <c r="BM6">
         <v>0.0</v>
       </c>
       <c r="BN6">
         <v>0.0</v>
       </c>
       <c r="BO6">
         <v>0.0</v>
       </c>
       <c r="BP6">
         <v>0.0</v>
       </c>
-      <c r="BQ6"/>
+      <c r="BQ6">
+        <v>0.0</v>
+      </c>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
+      <c r="CM6"/>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
         <v>31</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>351000000.0</v>
+      </c>
       <c r="C7">
+        <v>336000000.0</v>
+      </c>
+      <c r="D7">
         <v>350000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>295000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>284000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>294000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>325000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>368000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>382000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>414000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>334000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>347000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>359000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>364000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>248000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>220000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>223000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>200000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>197000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>181000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>223000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>208000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>222000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>212000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>204000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>210000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>213000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>223000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>225000000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -6356,56 +6393,59 @@
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
+      <c r="CM7"/>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
         <v>32</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>0.0</v>
+      </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
@@ -6416,51 +6456,53 @@
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
         <v>0.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>0.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6486,601 +6528,606 @@
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
+      <c r="CM8"/>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
         <v>33</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9">
         <v>431000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>425000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>419000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>413000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>409000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>397000000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>386000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>383000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>365000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>372000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>356000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>344000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>326000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>333000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>313000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>292000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>253000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>257000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>248000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>252000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>242000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>254000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>244000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>233000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>224000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>233000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>222000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>208000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>192000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>175000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>171000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>158000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>149000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>157000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>140000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>133000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>125000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>136000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>127000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>120000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>105000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>103000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>83000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>73000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>61000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>53000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>753000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>745000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>736000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>731000000.0</v>
       </c>
       <c r="BC9">
         <v>731000000.0</v>
       </c>
       <c r="BD9">
+        <v>731000000.0</v>
+      </c>
+      <c r="BE9">
         <v>725000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>641000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>627000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>601000000.0</v>
       </c>
       <c r="BH9">
         <v>601000000.0</v>
       </c>
       <c r="BI9">
+        <v>601000000.0</v>
+      </c>
+      <c r="BJ9">
         <v>583000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>574000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>544000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>535000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>530000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>522000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>503000000.0</v>
       </c>
-      <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
+      <c r="CM9"/>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10">
+        <v>1758000000.0</v>
+      </c>
+      <c r="C10">
         <v>1263000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1440000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1173000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>951000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>962000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>813000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1185000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1483000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1805000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1357000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1296000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1167000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1508000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>9671000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>783000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>605000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>536000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1340000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1054000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>791000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>955000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>615000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>539000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>570000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>463000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>497000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>491000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>441000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>439000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>703000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>708000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>490000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>576000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>461000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>511000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>501000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>638000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1252000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>735000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>716000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>967000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>952000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>988000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>851000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>780000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1510000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1064000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>998000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>984000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1100000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1107000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>978000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>959000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>928000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>800000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>727000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>682000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>704000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>741000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>722000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>740000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>884000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1081000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1139000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1254000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1293000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1145000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1150000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>676000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>584000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>983000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>763000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>825000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>531000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>470000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1115000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>791000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>513000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>354000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>312000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>390000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>401000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>959000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>1738000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>838000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>819000000.0</v>
       </c>
-      <c r="CJ10"/>
       <c r="CK10"/>
-      <c r="CL10">
+      <c r="CL10"/>
+      <c r="CM10">
         <v>148000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
         <v>35</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>1263000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1440000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1173000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>951000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>962000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>813000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1185000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1483000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1805000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1357000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1296000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1167000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1508000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>9671000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>783000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>605000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>536000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1340000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1054000000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -7106,393 +7153,395 @@
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
+      <c r="CM11"/>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12">
+        <v>1758000000.0</v>
+      </c>
+      <c r="C12">
         <v>1263000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1440000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1173000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>951000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>962000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>813000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1185000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1483000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1805000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1357000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1296000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1167000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1508000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>9671000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>790000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>614000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>546000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1368000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1083000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1122000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1488000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>650000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>575000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>608000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>503000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>523000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>518000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>470000000.0</v>
       </c>
       <c r="AD12">
         <v>470000000.0</v>
       </c>
       <c r="AE12">
+        <v>470000000.0</v>
+      </c>
+      <c r="AF12">
         <v>734000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>740000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>522000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>608000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>492000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>541000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>532000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>668000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1286000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>770000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>747000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>997000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>982000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1017000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>880000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>812000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1546000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1103000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1041000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1025000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1144000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1152000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1027000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1012000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>984000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>860000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>790000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>746000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>768000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>811000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>796000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>818000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>886000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1083000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1143000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1257000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1297000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1151000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1155000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>682000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>601000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1007000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>763000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>825000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>531000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>470000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1115000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>791000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>513000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>354000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>312000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>390000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>401000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>959000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1738000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>838000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>819000000.0</v>
       </c>
-      <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
+      <c r="CM12"/>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
         <v>37</v>
       </c>
-      <c r="B13">
+      <c r="B13"/>
+      <c r="C13">
         <v>170920.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17090.0</v>
       </c>
       <c r="D13">
         <v>17090.0</v>
       </c>
       <c r="E13">
         <v>17090.0</v>
       </c>
       <c r="F13">
-        <v>17080.0</v>
+        <v>17090.0</v>
       </c>
       <c r="G13">
         <v>17080.0</v>
       </c>
-      <c r="H13"/>
+      <c r="H13">
+        <v>17080.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>17050.0</v>
       </c>
       <c r="M13">
+        <v>17050.0</v>
+      </c>
+      <c r="N13">
         <v>17040.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17010.0</v>
       </c>
       <c r="O13">
         <v>17010.0</v>
       </c>
       <c r="P13">
         <v>17010.0</v>
       </c>
       <c r="Q13">
+        <v>17010.0</v>
+      </c>
+      <c r="R13">
         <v>17000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>16980.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>17000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16970.0</v>
       </c>
       <c r="U13">
         <v>16970.0</v>
       </c>
       <c r="V13">
-        <v>16940.0</v>
+        <v>16970.0</v>
       </c>
       <c r="W13">
         <v>16940.0</v>
       </c>
       <c r="X13">
         <v>16940.0</v>
       </c>
-      <c r="Y13"/>
+      <c r="Y13">
+        <v>16940.0</v>
+      </c>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-      <c r="AE13">
-[...1 lines deleted...]
-      </c>
+      <c r="AE13"/>
       <c r="AF13">
         <v>0.0</v>
       </c>
       <c r="AG13">
         <v>0.0</v>
       </c>
       <c r="AH13">
         <v>0.0</v>
       </c>
       <c r="AI13">
         <v>0.0</v>
       </c>
       <c r="AJ13">
         <v>0.0</v>
       </c>
       <c r="AK13">
         <v>0.0</v>
       </c>
       <c r="AL13">
         <v>0.0</v>
       </c>
       <c r="AM13">
         <v>0.0</v>
       </c>
       <c r="AN13">
@@ -7560,383 +7609,387 @@
       </c>
       <c r="BI13">
         <v>0.0</v>
       </c>
       <c r="BJ13">
         <v>0.0</v>
       </c>
       <c r="BK13">
         <v>0.0</v>
       </c>
       <c r="BL13">
         <v>0.0</v>
       </c>
       <c r="BM13">
         <v>0.0</v>
       </c>
       <c r="BN13">
         <v>0.0</v>
       </c>
       <c r="BO13">
         <v>0.0</v>
       </c>
       <c r="BP13">
         <v>0.0</v>
       </c>
-      <c r="BQ13"/>
+      <c r="BQ13">
+        <v>0.0</v>
+      </c>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
-      <c r="CL13">
+      <c r="CL13"/>
+      <c r="CM13">
         <v>150000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14">
+        <v>110000000.0</v>
+      </c>
+      <c r="C14">
         <v>109800000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>109600000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>109734396.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>109400000.0</v>
       </c>
       <c r="F14">
         <v>109400000.0</v>
       </c>
       <c r="G14">
+        <v>109400000.0</v>
+      </c>
+      <c r="H14">
         <v>109535037.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>109547401.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>109513991.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>109500000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>109439486.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>109306331.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>109188266.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>109200000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>109065970.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>109123349.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>108917577.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>109400000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>111044558.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>112758639.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>114028145.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>116300000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>118600000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>118800000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>119900000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>120900000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>123300000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>125847894.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>128215700.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>132100000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>135499390.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>136300000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>136400000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>136300000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>136951923.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>139029425.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>141000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>140600000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>144600000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>147100000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>148100000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>147400000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>151004081.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>154000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>153900000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>153400000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>155174528.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>156054232.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>156800000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>157700000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>159095531.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>160100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160200000.0</v>
       </c>
       <c r="BB14">
         <v>160200000.0</v>
       </c>
       <c r="BC14">
+        <v>160200000.0</v>
+      </c>
+      <c r="BD14">
         <v>160100000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>159700000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>159115232.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>156542424.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>159000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>159200000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>158666687.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>155966259.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>157883548.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>158400000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>152642371.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>150272227.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>157562916.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>157100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>143506981.0</v>
       </c>
       <c r="BR14">
         <v>143506981.0</v>
       </c>
       <c r="BS14">
+        <v>143506981.0</v>
+      </c>
+      <c r="BT14">
         <v>162911689.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>167814803.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>167306016.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>151993753.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>167410047.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>156932929.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>174442332.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>159284888.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>171176126.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>172066546.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>171487669.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>158562161.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>171930270.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>170530397.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>141742428.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>99737362.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99377884.0</v>
       </c>
       <c r="CJ14">
         <v>99377884.0</v>
       </c>
       <c r="CK14">
+        <v>99377884.0</v>
+      </c>
+      <c r="CL14">
         <v>49712421.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>49457145.0</v>
       </c>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
@@ -8004,684 +8057,690 @@
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
       <c r="BK15">
         <v>0.0</v>
       </c>
       <c r="BL15">
         <v>0.0</v>
       </c>
       <c r="BM15">
         <v>0.0</v>
       </c>
       <c r="BN15">
         <v>0.0</v>
       </c>
       <c r="BO15">
         <v>0.0</v>
       </c>
       <c r="BP15">
         <v>0.0</v>
       </c>
-      <c r="BQ15"/>
+      <c r="BQ15">
+        <v>0.0</v>
+      </c>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
+      <c r="CM15"/>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>-1446000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>5000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>114000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>25000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>18000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>7000000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>808000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>222000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>315000000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>248000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>138000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>100000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>43000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>259000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>120000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>46000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>33000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>96000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>43000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>188000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>248000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>84000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>357000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>111000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>114000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>366000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>274000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>225000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>31000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>159000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>116000000.0</v>
       </c>
       <c r="AN16">
         <v>116000000.0</v>
       </c>
       <c r="AO16">
+        <v>116000000.0</v>
+      </c>
+      <c r="AP16">
         <v>125000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>68000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>320000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>111000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>61000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>29000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>366000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>297000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>84000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>115000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>417000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>165000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>121000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>49000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>62000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>55000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>41000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>104000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>156000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>125000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>326000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>92000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>147000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>106000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>104000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>42000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>44000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>32000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000.0</v>
       </c>
       <c r="BR16">
         <v>24000000.0</v>
       </c>
       <c r="BS16">
+        <v>24000000.0</v>
+      </c>
+      <c r="BT16">
         <v>29000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="BU16">
         <v>30000000.0</v>
       </c>
       <c r="BV16">
+        <v>30000000.0</v>
+      </c>
+      <c r="BW16">
         <v>70000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>6000000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>8000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>6000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>76000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>27000000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>24000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>16000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>36000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>826000000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>753000000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>25000000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>908000000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>21000000.0</v>
       </c>
-      <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
+      <c r="CM16"/>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
         <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-      <c r="AL17">
+      <c r="AL17"/>
+      <c r="AM17">
         <v>159000000.0</v>
       </c>
-      <c r="AM17"/>
       <c r="AN17"/>
-      <c r="AO17">
+      <c r="AO17"/>
+      <c r="AP17">
         <v>236000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>222000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>278000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>260000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>275000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>253000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>296000000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>271000000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>261000000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>289000000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>604000000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>602000000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>603000000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>606000000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>539000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>562000000.0</v>
       </c>
       <c r="BE17">
         <v>562000000.0</v>
       </c>
       <c r="BF17">
+        <v>562000000.0</v>
+      </c>
+      <c r="BG17">
         <v>421000000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>412000000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>434000000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>438000000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>443000000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>499000000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>485000000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>488000000.0</v>
       </c>
-      <c r="BN17">
+      <c r="BO17">
         <v>484000000.0</v>
       </c>
-      <c r="BO17">
+      <c r="BP17">
         <v>358000000.0</v>
       </c>
-      <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
+      <c r="CM17"/>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
         <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>1220000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1223000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1242000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>640000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>589000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>563000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>555000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>537000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>526000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>530000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>509000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>164000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>256000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>258000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>257000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>269000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>265000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>273000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>255000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>246000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>248000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>219000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>211000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>195000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>165000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>140000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>260000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>139000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>116000000.0</v>
       </c>
       <c r="AO18">
         <v>116000000.0</v>
       </c>
       <c r="AP18">
+        <v>116000000.0</v>
+      </c>
+      <c r="AQ18">
         <v>136000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>122000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>127000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>130000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>141000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>225000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>228000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>220000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>225000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>61000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>47000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>44000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>50000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>131000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>130000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>138000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>92000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>116000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>124000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>122000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>116000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>132000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>121000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>129000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>137000000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>127000000.0</v>
       </c>
-      <c r="BP18">
-[...2 lines deleted...]
-      <c r="BQ18"/>
+      <c r="BQ18">
+        <v>0.0</v>
+      </c>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
+      <c r="CM18"/>
     </row>
-    <row r="19" spans="1:90">
+    <row r="19" spans="1:91">
       <c r="A19" t="s">
         <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8730,1834 +8789,1856 @@
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
+      <c r="CM19"/>
     </row>
-    <row r="20" spans="1:90">
+    <row r="20" spans="1:91">
       <c r="A20" t="s">
         <v>44</v>
       </c>
       <c r="B20">
+        <v>4157000000.0</v>
+      </c>
+      <c r="C20">
         <v>4171000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>4170000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>5466000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>5413000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>5387000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>6997000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>6899000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>6926000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>6977000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>6991000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>7063000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>7139000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>7142000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>1294000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1348000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1396000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1412000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>1131000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>1143000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>1134000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>1166000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>1128000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>1098000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>1056000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>1074000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>1054000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>1083000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>1075000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>1057000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>1064000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>1069000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>1107000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>1003000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>995000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>975000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>800000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>796000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>712000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>711000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>722000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>705000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>716000000.0</v>
       </c>
       <c r="AR20">
         <v>716000000.0</v>
       </c>
       <c r="AS20">
+        <v>716000000.0</v>
+      </c>
+      <c r="AT20">
         <v>700000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>749000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>756000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>794000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>798000000.0</v>
       </c>
       <c r="AX20">
         <v>798000000.0</v>
       </c>
       <c r="AY20">
+        <v>798000000.0</v>
+      </c>
+      <c r="AZ20">
         <v>787000000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>772000000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>762000000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>777000000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>768000000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>756000000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>783000000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>760000000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>780000000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>813000000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>804000000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>774000000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>785000000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>736000000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>765000000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>798000000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>806000000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>788000000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>758000000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>779000000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>816000000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>897000000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>890000000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>866000000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>875000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>869000000.0</v>
       </c>
       <c r="BY20">
         <v>869000000.0</v>
       </c>
       <c r="BZ20">
+        <v>869000000.0</v>
+      </c>
+      <c r="CA20">
         <v>875000000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>876000000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>906000000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>928000000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>949000000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>1042000000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>813000000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>779000000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>747000000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>934000000.0</v>
       </c>
-      <c r="CJ20"/>
       <c r="CK20"/>
-      <c r="CL20">
+      <c r="CL20"/>
+      <c r="CM20">
         <v>1072000000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:90">
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21">
+        <v>3119000000.0</v>
+      </c>
+      <c r="C21">
         <v>3184000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3213000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3772000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3670000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3641000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3858000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3844000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>3902000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>3975000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>3944000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>4007000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>4086000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>4105000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>645000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>675000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>715000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>735000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>303000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>304000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>308000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>319000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>317000000.0</v>
       </c>
       <c r="X21">
         <v>317000000.0</v>
       </c>
       <c r="Y21">
+        <v>317000000.0</v>
+      </c>
+      <c r="Z21">
         <v>302000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>312000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>314000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>327000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>332000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>310000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>317000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>325000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>336000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>301000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>303000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>302000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>192000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>194000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>119000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>121000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125000000.0</v>
       </c>
       <c r="AP21">
         <v>125000000.0</v>
       </c>
       <c r="AQ21">
+        <v>125000000.0</v>
+      </c>
+      <c r="AR21">
         <v>122000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>125000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>123000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>132000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>131000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>140000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>145000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>142000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>147000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>152000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>155000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>165000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>174000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>184000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>202000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>197000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>213000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>238000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>252000000.0</v>
       </c>
       <c r="BJ21">
         <v>252000000.0</v>
       </c>
       <c r="BK21">
+        <v>252000000.0</v>
+      </c>
+      <c r="BL21">
         <v>271000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>269000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>266000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>294000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>315000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>328000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>335000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>364000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>389000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>437000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>457000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>425000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>432000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>437000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>451000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>463000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>469000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>488000000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>487000000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>481000000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>1435000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>1202000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>1175000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>1147000000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>934000000.0</v>
       </c>
-      <c r="CJ21"/>
       <c r="CK21"/>
-      <c r="CL21">
+      <c r="CL21"/>
+      <c r="CM21">
         <v>1108000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:90">
+    <row r="22" spans="1:91">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22">
+        <v>2284000000.0</v>
+      </c>
+      <c r="C22">
         <v>2220000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2213000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2288000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2309000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2284000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2562000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2464000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2354000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2357000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2337000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2514000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2749000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2808000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1723000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1713000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1549000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1524000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1159000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1118000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1025000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>978000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1001000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1031000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1036000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1038000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>994000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1011000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1009000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1046000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1033000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>917000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>955000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>900000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>809000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>771000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>717000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>720000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>652000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>636000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>667000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>682000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>738000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>762000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>744000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>782000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>771000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>816000000.0</v>
       </c>
       <c r="AW22">
         <v>816000000.0</v>
       </c>
       <c r="AX22">
+        <v>816000000.0</v>
+      </c>
+      <c r="AY22">
         <v>804000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>753000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>738000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>758000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>711000000.0</v>
       </c>
       <c r="BC22">
         <v>711000000.0</v>
       </c>
       <c r="BD22">
+        <v>711000000.0</v>
+      </c>
+      <c r="BE22">
         <v>726000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>753000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>712000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>777000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>779000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>688000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>610000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>578000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>522000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>545000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>522000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>467000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>473000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>522000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>577000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>743000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>754000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>709000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>636000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>575000000.0</v>
       </c>
       <c r="BX22">
         <v>575000000.0</v>
       </c>
       <c r="BY22">
+        <v>575000000.0</v>
+      </c>
+      <c r="BZ22">
         <v>584000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>653000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>639000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>655000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>678000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>661000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>625000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>586000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>641000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>618000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>565000000.0</v>
       </c>
-      <c r="CJ22"/>
       <c r="CK22"/>
-      <c r="CL22">
+      <c r="CL22"/>
+      <c r="CM22">
         <v>509000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:90">
+    <row r="23" spans="1:91">
       <c r="A23" t="s">
         <v>47</v>
       </c>
       <c r="B23">
+        <v>21735000000.0</v>
+      </c>
+      <c r="C23">
         <v>21695000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>22169000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>23713000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>23197000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>22857000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>25892000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>25812000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>26033000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>26597000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>25538000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>25649000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>26090000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>26272000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>21337000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>12713000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>12426000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>11975000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>11583000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>11220000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>10756000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>10909000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>9769000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>9506000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>9545000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>9476000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>9414000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>9506000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>9574000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>9313000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>9824000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>9789000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>9780000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>9538000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>9062000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>8883000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>8288000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>8357000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>8757000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>8248000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>8392000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>8586000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>8908000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>8988000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>8626000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>8818000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>9710000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>9333000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>9129000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>9018000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>9512000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>9322000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>9068000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>9158000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>8965000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>8779000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>8823000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>8518000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>8711000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>8919000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>8622000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>8281000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>8394000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>8105000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>8202000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>8410000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>8250000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>7623000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>7337000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>7166000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>7972000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>8614000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>8315000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>8058000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>7541000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>7355000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>7887000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>7895000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>7626000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>7568000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>7521000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>7445000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>7340000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>7396000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>8403000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>7410000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>7066000000.0</v>
       </c>
-      <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
+      <c r="CM23"/>
     </row>
-    <row r="24" spans="1:90">
+    <row r="24" spans="1:91">
       <c r="A24" t="s">
         <v>48</v>
       </c>
       <c r="B24">
+        <v>10813000000.0</v>
+      </c>
+      <c r="C24">
         <v>11394000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>11655000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>12689000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>12378000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>11078000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>11324000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>11058000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>11018000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>12301000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>12291000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>12889000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>13396000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>13373000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>11360000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>3022000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>3132000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>3176000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>3724000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>3156000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>3135000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>3227000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>3140000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2989000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>3356000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>3409000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>3359000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>3444000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2933000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>2827000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>3196000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>3228000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>3343000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>3315000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>2954000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>2931000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>2851000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>2890000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>2923000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>2464000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>2487000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>2468000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>2541000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>2552000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>2536000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>2608000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>2639000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>2880000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>2881000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>2887000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>2870000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>2860000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>2959000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>2930000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>2839000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>2845000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>2875000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>2873000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2893000000.0</v>
       </c>
       <c r="BH24">
         <v>2893000000.0</v>
       </c>
       <c r="BI24">
+        <v>2893000000.0</v>
+      </c>
+      <c r="BJ24">
         <v>3003000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>2990000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>3010000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>3162000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>3233000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>3259000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>3312000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>3268000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>3274000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>3300000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>3318000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>3371000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>3351000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>3284000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>3252000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>3198000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>3305000000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>3189000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>3244000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>3320000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>3306000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>3282000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>3315000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>3253000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>3300000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>3243000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>2973000000.0</v>
       </c>
-      <c r="CJ24"/>
       <c r="CK24"/>
-      <c r="CL24">
+      <c r="CL24"/>
+      <c r="CM24">
         <v>489000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:90">
+    <row r="25" spans="1:91">
       <c r="A25" t="s">
         <v>49</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>11394000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>11655000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>12984000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>12662000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>11372000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>11649000000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>12291000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>12889000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>13396000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>13373000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>11360000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3022000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3132000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3176000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3724000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3156000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3135000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3227000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3140000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2989000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3356000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3409000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3359000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3444000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2933000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2970000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>3196000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3228000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>3343000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>3315000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>2954000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2931000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2851000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>2890000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2923000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>2464000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2487000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2468000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>2541000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>2552000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2536000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2608000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>2639000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>2880000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>2881000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2887000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>2870000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>2860000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>2959000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>2930000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>2839000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>2845000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>2875000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>2873000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2893000000.0</v>
       </c>
       <c r="BH25">
         <v>2893000000.0</v>
       </c>
       <c r="BI25">
+        <v>2893000000.0</v>
+      </c>
+      <c r="BJ25">
         <v>3003000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>2990000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>3010000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>3162000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>3233000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>3259000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>3312000000.0</v>
       </c>
-      <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
+      <c r="CM25"/>
     </row>
-    <row r="26" spans="1:90">
+    <row r="26" spans="1:91">
       <c r="A26" t="s">
         <v>50</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>1227000000.0</v>
+      </c>
       <c r="C26">
+        <v>1252000000.0</v>
+      </c>
+      <c r="D26">
         <v>1259000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1263000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1220000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1217000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1253000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1215000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1238000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1220000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1245000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1028000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1049000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1062000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>954000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>935000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>847000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>823000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>842000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>818000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>796000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>820000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>993000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>957000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>981000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>975000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>970000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>959000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>950000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>979000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>981000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>963000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>979000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>976000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>938000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>885000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>874000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>852000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>864000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>842000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>870000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>838000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>868000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>821000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>804000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>876000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>857000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>880000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>828000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>841000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>857000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>808000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>796000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>800000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>775000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>756000000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>762000000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>824000000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>841000000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>838000000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>822000000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>838000000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>896000000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>844000000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>843000000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>870000000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>894000000.0</v>
       </c>
-      <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
+      <c r="CM26"/>
     </row>
-    <row r="27" spans="1:90">
+    <row r="27" spans="1:91">
       <c r="A27" t="s">
         <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10606,392 +10687,400 @@
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
+      <c r="CM27"/>
     </row>
-    <row r="28" spans="1:90">
+    <row r="28" spans="1:91">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28">
-        <v>206000000.0</v>
+        <v>10796000000.0</v>
       </c>
       <c r="C28">
-        <v>11692000000.0</v>
+        <v>11671000000.0</v>
       </c>
       <c r="D28">
+        <v>11764000000.0</v>
+      </c>
+      <c r="E28">
         <v>12141000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>12117000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>11990000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>12526000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>12218000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>12356000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>12293000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>12789000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>13561000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>14084000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>13618000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2914000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3312000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3654000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3668000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2719000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2818000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3064000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3012000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3705000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3707000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3739000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3652000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3412000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3495000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3460000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3092000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2722000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2886000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3278000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3065000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2928000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2804000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2457000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2370000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1763000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1848000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1887000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2014000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2052000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1687000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1813000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1965000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1894000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1974000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2040000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2080000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1994000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1977000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2093000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2139000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>2052000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>2176000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>2303000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2335000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2350000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2307000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2500000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>2478000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>2387000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>2346000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>2352000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>2247000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>2284000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>2347000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>2319000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>2857000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>3036000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>2640000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>2841000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>2731000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>2964000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>2915000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>2374000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>2707000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>2936000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>3140000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>3206000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>3047000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>3095000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>2434000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>1701000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>2549000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>2281000000.0</v>
       </c>
-      <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
+      <c r="CM28"/>
     </row>
-    <row r="29" spans="1:90">
+    <row r="29" spans="1:91">
       <c r="A29" t="s">
         <v>53</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>16617000000.0</v>
+      </c>
       <c r="C29">
+        <v>16647000000.0</v>
+      </c>
+      <c r="D29">
         <v>16808000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>18217000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>17970000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>17754000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>20205000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>20201000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>20528000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>20775000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>20190000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>20020000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>20443000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>20316000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>17287000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>8711000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>8599000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>8156000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>7746000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>7454000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>7174000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>7249000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>6606000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>6521000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>6553000000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -11012,600 +11101,609 @@
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
+      <c r="CM29"/>
     </row>
-    <row r="30" spans="1:90">
+    <row r="30" spans="1:91">
       <c r="A30" t="s">
         <v>54</v>
       </c>
       <c r="B30">
-        <v>922000000.0</v>
+        <v>1680000000.0</v>
       </c>
       <c r="C30">
+        <v>1467000000.0</v>
+      </c>
+      <c r="D30">
         <v>1695000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1919000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1240000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1614000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2055000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1926000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1825000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1784000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1909000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1963000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2313000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2054000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1612000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1827000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1913000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1667000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1738000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1788000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1510000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1242000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1063000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1041000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1160000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1181000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1282000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1303000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1358000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1318000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1365000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1445000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1476000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1230000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1249000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1212000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1102000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1024000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1005000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1009000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1042000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>791000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1024000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1099000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1012000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>893000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1216000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1276000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1242000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1210000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1242000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1209000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1113000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>904000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1120000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1134000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1135000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>959000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1181000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1266000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1219000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1080000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1161000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>1106000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>1077000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>919000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>951000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>933000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>846000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>905000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>1359000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>1442000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>1523000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>1446000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>1348000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>1324000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>1420000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>1476000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>1539000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>1553000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>1543000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>1398000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>1466000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>1478000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>1542000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>1545000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>1401000000.0</v>
       </c>
-      <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
+      <c r="CM30"/>
     </row>
-    <row r="31" spans="1:90">
+    <row r="31" spans="1:91">
       <c r="A31" t="s">
         <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-4444000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-5099000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-5205000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>6001000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>3011000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>3077000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>2719000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>2042000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>2485000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>2351000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>2287000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>2249000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1254000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1255000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1265000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1302000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1561000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1646000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1833000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1617000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>2160000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1986000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1810000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1583000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1417000000.0</v>
       </c>
       <c r="AJ31">
         <v>1417000000.0</v>
       </c>
       <c r="AK31">
+        <v>1417000000.0</v>
+      </c>
+      <c r="AL31">
         <v>1619000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>1468000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>1879000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>1770000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>1798000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>1548000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>1928000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>2235000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>2038000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>1937000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>2057000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>2021000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>1869000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>1759000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>1150000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>1061000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>918000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>788000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>973000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>837000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>556000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>384000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>463000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>322000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>80000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-100000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-139000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-316000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-457000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-508000000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-437000000.0</v>
       </c>
-      <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
+      <c r="CM31"/>
     </row>
-    <row r="32" spans="1:90">
+    <row r="32" spans="1:91">
       <c r="A32" t="s">
         <v>56</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>1653000000.0</v>
+      </c>
       <c r="C32">
+        <v>2010000000.0</v>
+      </c>
+      <c r="D32">
         <v>2363000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2908000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2621000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1292000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1547000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1278000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1020000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2146000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2271000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2330000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2597000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2543000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>10404000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1864000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1646000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1302000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2543000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1932000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1775000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1790000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>362000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>447000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>927000000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -11626,2594 +11724,2621 @@
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
+      <c r="CM32"/>
     </row>
-    <row r="33" spans="1:90">
+    <row r="33" spans="1:91">
       <c r="A33" t="s">
         <v>57</v>
       </c>
       <c r="B33">
+        <v>15766000000.0</v>
+      </c>
+      <c r="C33">
         <v>16002000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>16079000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>18038000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>17779000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>17712000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>20186000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>19908000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>20088000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>20379000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>19651000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>19397000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>19642000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>19661000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>8145000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>8254000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>8226000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>8168000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>7228000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>7159000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>7046000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>7146000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>6998000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>6797000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>6690000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>6711000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>6571000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>6630000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>6690000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>6439000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>6644000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>6636000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>6774000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>6746000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>6449000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>6300000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>5899000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>5885000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>5779000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>5792000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>5889000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>5799000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>6112000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>6065000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>5930000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>6120000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>6023000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>5994000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>5883000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>5836000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>6284000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>6142000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>6082000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>6110000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>5997000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>5913000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>6006000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>5815000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>5813000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>5905000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>5771000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>5613000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>5627000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>5283000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>5351000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>5554000000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>5388000000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>4845000000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>4748000000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>4882000000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>5152000000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>5313000000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>5185000000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>4995000000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>4951000000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>4859000000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>4650000000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>4784000000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>4786000000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>4858000000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>4837000000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>4866000000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>4730000000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>4189000000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>4291000000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>4259000000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>4189000000.0</v>
       </c>
-      <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
+      <c r="CM33"/>
     </row>
-    <row r="34" spans="1:90">
+    <row r="34" spans="1:91">
       <c r="A34" t="s">
         <v>58</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>777000000.0</v>
+      </c>
       <c r="C34">
+        <v>817000000.0</v>
+      </c>
+      <c r="D34">
         <v>829000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>917000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>512000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>694000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>612000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>763000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>803000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>591000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>453000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>492000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>1131000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>709000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>1050000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>1062000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>1001000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>444000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>450000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>460000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>1062000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>1097000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>981000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>947000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>992000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>977000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>932000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>943000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>914000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>930000000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>907000000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>916000000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>951000000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>1154000000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>1228000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1241000000.0</v>
       </c>
       <c r="AK34">
         <v>1241000000.0</v>
       </c>
       <c r="AL34">
+        <v>1241000000.0</v>
+      </c>
+      <c r="AM34">
         <v>1239000000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>1446000000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>1530000000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>1596000000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>1603000000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>1532000000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>1556000000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>1566000000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>1653000000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>1522000000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>1581000000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>1598000000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>1662000000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>2900000000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>2886000000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>2879000000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>2935000000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>2685000000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>2687000000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>2798000000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>2827000000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>2633000000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>2888000000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>2751000000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>2707000000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>2698000000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>2623000000.0</v>
       </c>
-      <c r="BM34">
+      <c r="BN34">
         <v>2726000000.0</v>
       </c>
-      <c r="BN34">
+      <c r="BO34">
         <v>2823000000.0</v>
       </c>
-      <c r="BO34">
+      <c r="BP34">
         <v>2652000000.0</v>
       </c>
-      <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
+      <c r="CM34"/>
     </row>
-    <row r="35" spans="1:90">
+    <row r="35" spans="1:91">
       <c r="A35" t="s">
         <v>59</v>
       </c>
       <c r="B35">
+        <v>12934000000.0</v>
+      </c>
+      <c r="C35">
         <v>13540000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>14063000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>15242000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>14785000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>13395000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>14015000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13577000000.0</v>
       </c>
       <c r="I35">
         <v>13577000000.0</v>
       </c>
       <c r="J35">
-        <v>14973000000.0</v>
+        <v>13577000000.0</v>
       </c>
       <c r="K35">
         <v>14973000000.0</v>
       </c>
       <c r="L35">
+        <v>14973000000.0</v>
+      </c>
+      <c r="M35">
         <v>15639000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>16109000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>16099000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>13255000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>4893000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>4919000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>4933000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>5500000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>4934000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>4914000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>5041000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>4476000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>4375000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>4781000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>4824000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>4742000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>4844000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>4313000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>4155000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>4349000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>4392000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>4513000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>4680000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>4377000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>4337000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>4232000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>4259000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>4508000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>4110000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>4199000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>4207000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>4195000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>4235000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>4232000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>4402000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>4386000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>4689000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>4699000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>4774000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>5831000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>5793000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>5882000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>6080000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>5655000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>5662000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>5811000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>5792000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>5642000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>5905000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>5876000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>5813000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>5840000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>5906000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>6088000000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>6219000000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>6091000000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>6033000000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>5991000000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>5613000000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>5243000000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>5405000000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>5106000000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>4960000000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>5071000000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>5090000000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>5162000000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>4818000000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>5063000000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>5184000000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>5129000000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>5133000000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>5200000000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>4935000000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>5010000000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>5009000000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>4975000000.0</v>
       </c>
-      <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
+      <c r="CM35"/>
     </row>
-    <row r="36" spans="1:90">
+    <row r="36" spans="1:91">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36">
+        <v>984000000.0</v>
+      </c>
+      <c r="C36">
         <v>601000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>546000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>525000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>543000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>555000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>554000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>579000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>537000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>488000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>535000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>523000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>553000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>547000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>695000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>642000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>569000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>521000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>543000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>500000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>456000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>411000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>412000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>399000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>381000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>338000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>344000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>320000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>309000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>290000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>413000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>392000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>369000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>338000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>306000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>311000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>308000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>307000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>290000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>293000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>296000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>300000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>350000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>372000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>343000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>377000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>365000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>332000000.0</v>
       </c>
       <c r="AW36">
         <v>332000000.0</v>
       </c>
       <c r="AX36">
+        <v>332000000.0</v>
+      </c>
+      <c r="AY36">
         <v>341000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>498000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>483000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>480000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>463000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>446000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>390000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>368000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>344000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>334000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>309000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>302000000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>289000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>292000000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>273000000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>266000000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>311000000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>328000000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>327000000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>344000000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>357000000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>370000000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>376000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>309000000.0</v>
       </c>
       <c r="BV36">
         <v>309000000.0</v>
       </c>
       <c r="BW36">
+        <v>309000000.0</v>
+      </c>
+      <c r="BX36">
         <v>545000000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>565000000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>487000000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>506000000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>484000000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>442000000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>469000000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>482000000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>727000000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>652000000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>654000000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>756000000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>1235000000.0</v>
       </c>
-      <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
+      <c r="CM36"/>
     </row>
-    <row r="37" spans="1:90">
+    <row r="37" spans="1:91">
       <c r="A37" t="s">
         <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>464000000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>469000000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>468000000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>344000000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>345000000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>346000000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>348000000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>352000000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>359000000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>365000000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>369000000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>376000000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>382000000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>388000000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>391000000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>392000000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>390000000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>392000000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>395000000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>402000000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>407000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>412000000.0</v>
       </c>
       <c r="AH37">
         <v>412000000.0</v>
       </c>
       <c r="AI37">
+        <v>412000000.0</v>
+      </c>
+      <c r="AJ37">
         <v>420000000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>428000000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>430000000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>433000000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>441000000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>449000000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>453000000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>451000000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>431000000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>409000000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>338000000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>260000000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>191000000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>146000000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>108000000.0</v>
       </c>
-      <c r="AX37">
-[...1 lines deleted...]
-      </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
       <c r="BM37">
         <v>0.0</v>
       </c>
       <c r="BN37">
         <v>0.0</v>
       </c>
       <c r="BO37">
+        <v>0.0</v>
+      </c>
+      <c r="BP37">
         <v>2000000.0</v>
       </c>
-      <c r="BP37">
-[...2 lines deleted...]
-      <c r="BQ37"/>
+      <c r="BQ37">
+        <v>0.0</v>
+      </c>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
+      <c r="CM37"/>
     </row>
-    <row r="38" spans="1:90">
+    <row r="38" spans="1:91">
       <c r="A38" t="s">
         <v>62</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>1960000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1893000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>1846000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1838000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1806000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>2226000000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1609000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>1355000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>1366000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1355000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>917000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>874000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>813000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>769000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>797000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>757000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>711000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1189000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>499000000.0</v>
       </c>
       <c r="X38">
         <v>499000000.0</v>
       </c>
       <c r="Y38">
+        <v>499000000.0</v>
+      </c>
+      <c r="Z38">
         <v>472000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>434000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>442000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>410000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>402000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>374000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>581000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>555000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>2973000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>2984000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>2743000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>2637000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>2328000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>2308000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>2201000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>2204000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>2249000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>2190000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>2334000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>2294000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>2245000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>2387000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>2405000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>2417000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>2364000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>2411000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>2893000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>2817000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>2796000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>2760000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>2702000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>2648000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>2677000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>2546000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>2580000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>2632000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>2618000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>2596000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>2743000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>2607000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>2628000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>2757000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>2701000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>2312000000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>2266000000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>2410000000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>2625000000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>2771000000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>2708000000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>2633000000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>2681000000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>2683000000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>2603000000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>2629000000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>2701000000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>2776000000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>2802000000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>2826000000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>2748000000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>2433000000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>2452000000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>2557000000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>2241000000.0</v>
       </c>
-      <c r="CJ38"/>
       <c r="CK38"/>
-      <c r="CL38">
+      <c r="CL38"/>
+      <c r="CM38">
         <v>2853000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:90">
+    <row r="39" spans="1:91">
       <c r="A39" t="s">
         <v>63</v>
       </c>
       <c r="B39">
-        <v>1288000000.0</v>
+        <v>247000000.0</v>
       </c>
       <c r="C39">
+        <v>743000000.0</v>
+      </c>
+      <c r="D39">
         <v>742000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>295000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>918000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>285000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>276000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>329000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>283000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>272000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>284000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>479000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>219000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>241000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>186000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>129000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>124000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>70000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>90000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>72000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>53000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>55000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>57000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>62000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>51000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>43000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44000000.0</v>
       </c>
       <c r="AB39">
         <v>44000000.0</v>
       </c>
       <c r="AC39">
+        <v>44000000.0</v>
+      </c>
+      <c r="AD39">
         <v>47000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>40000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>48000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>51000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>53000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>54000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>63000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>59000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>38000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>60000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>35000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>258000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>259000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>402000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>283000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>271000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>268000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>303000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>354000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>375000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>403000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>143000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>382000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>361000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>285000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>289000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>341000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>323000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>346000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>374000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>375000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>397000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>417000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>413000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>406000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>355000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>362000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>356000000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>370000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>452000000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>288000000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>394000000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>117000000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>98000000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>111000000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>593000000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>136000000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>127000000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>118000000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>666000000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>149000000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>148000000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>151000000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>141000000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>118000000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>184000000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>191000000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>150000000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>92000000.0</v>
       </c>
-      <c r="CJ39"/>
       <c r="CK39"/>
-      <c r="CL39">
+      <c r="CL39"/>
+      <c r="CM39">
         <v>283000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:90">
+    <row r="40" spans="1:91">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
-        <v>2403000000.0</v>
+        <v>1040000000.0</v>
       </c>
       <c r="C40">
-        <v>1280000000.0</v>
+        <v>940000000.0</v>
       </c>
       <c r="D40">
+        <v>975000000.0</v>
+      </c>
+      <c r="E40">
         <v>1137000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2311000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>939000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1000000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1020000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>811000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1040000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>814000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>952000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>813000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1010000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>473000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>342000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>330000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>436000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>384000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>391000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>336000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>504000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>485000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>445000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>335000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>397000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>327000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>254000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>216000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>301000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>316000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>314000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>266000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>354000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>320000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>309000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>262000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>301000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>299000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>301000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>280000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>347000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>315000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>304000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>348000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>439000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>479000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>468000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>489000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>551000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>465000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>464000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>484000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>499000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>526000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>484000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>536000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>556000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>610000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>605000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>574000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>624000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>622000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>562000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>584000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>644000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>622000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>544000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>590000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>589000000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>561000000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>824000000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>931000000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>848000000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>851000000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>731000000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>716000000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>805000000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>726000000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>701000000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>762000000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>822000000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>829000000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>760000000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>812000000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>915000000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>1963000000.0</v>
       </c>
-      <c r="CJ40"/>
       <c r="CK40"/>
-      <c r="CL40">
+      <c r="CL40"/>
+      <c r="CM40">
         <v>968000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:90">
+    <row r="41" spans="1:91">
       <c r="A41" t="s">
         <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>2348000000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>2403000000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>2362000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>1690000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1651000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1564000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>1557000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1579000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>1597000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>1592000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1606000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>1145000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1203000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1159000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>1194000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>1146000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>1208000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>1187000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>1185000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>1153000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>1164000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>951000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>1154000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>1228000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1241000000.0</v>
       </c>
       <c r="AK41">
         <v>1241000000.0</v>
       </c>
       <c r="AL41">
+        <v>1241000000.0</v>
+      </c>
+      <c r="AM41">
         <v>1239000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>1446000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>1530000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>1596000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>1603000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>1532000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>1556000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>1566000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>1653000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>1522000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>1581000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>1598000000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>1662000000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>2900000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>2886000000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>2879000000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>2935000000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>2685000000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>2687000000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>2798000000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>2827000000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>2633000000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>2888000000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>2751000000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>2707000000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>2698000000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>2623000000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>2726000000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>2823000000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>2652000000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>2642000000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>2599000000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>2191000000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>1682000000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>1757000000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>1469000000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>1411000000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>1572000000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>1591000000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>1592000000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>1332000000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>1519000000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>1564000000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>1536000000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>1566000000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>1660000000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>1455000000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>1480000000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>1510000000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>1758000000.0</v>
       </c>
-      <c r="CJ41"/>
       <c r="CK41"/>
-      <c r="CL41">
+      <c r="CL41"/>
+      <c r="CM41">
         <v>1654000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:90">
+    <row r="42" spans="1:91">
       <c r="A42" t="s">
         <v>66</v>
       </c>
       <c r="B42">
+        <v>-5043000000.0</v>
+      </c>
+      <c r="C42">
         <v>-5051000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-5058000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-5064000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-5073000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-5077000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-5090000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-5093000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-5105000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-5094000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-5104000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-5107000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-5126000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-5119000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-5136000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-5148000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-5166000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-5159000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-4980000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-4701000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-4491000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-4237000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-3858000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-3743000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-3754000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-3592000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-3378000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-3114000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-2824000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-2616000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-2059000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-1923000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-1839000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-1856000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-1860000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-1676000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-1513000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-1374000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-1191000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-1098000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-906000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-895000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>-904000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>-491000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>-506000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>-508000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>-479000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>-391000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>-353000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>-308000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>-254000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>-166000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>-169000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>-174000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>-166000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>-163000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>-239000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>-233000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>-256000000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>-241000000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>-249000000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>-255000000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>-278000000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>-266000000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>-251000000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>-259000000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>-278000000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>-280000000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>-283000000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>-286000000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>-289000000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>-35000000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>20000000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>66000000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>25000000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>134000000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>388000000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>362000000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>356000000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>348000000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>343000000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>337000000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>344000000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>350000000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>352000000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>158000000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>277000000.0</v>
       </c>
-      <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
+      <c r="CM42"/>
     </row>
-    <row r="43" spans="1:90">
+    <row r="43" spans="1:91">
       <c r="A43" t="s">
         <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -14262,87 +14387,86 @@
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
+      <c r="CM43"/>
     </row>
-    <row r="44" spans="1:90">
+    <row r="44" spans="1:91">
       <c r="A44" t="s">
         <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -14410,2285 +14534,2311 @@
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
       <c r="BM44">
         <v>0.0</v>
       </c>
       <c r="BN44">
         <v>0.0</v>
       </c>
       <c r="BO44">
         <v>0.0</v>
       </c>
       <c r="BP44">
         <v>0.0</v>
       </c>
-      <c r="BQ44"/>
+      <c r="BQ44">
+        <v>0.0</v>
+      </c>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
+      <c r="CM44"/>
     </row>
-    <row r="45" spans="1:90">
+    <row r="45" spans="1:91">
       <c r="A45" t="s">
         <v>69</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>5314000000.0</v>
+      </c>
       <c r="C45">
+        <v>10671000000.0</v>
+      </c>
+      <c r="D45">
         <v>10622000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>10686000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>10393000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>10223000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>10397000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>10122000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>10110000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>10086000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>5862000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>5944000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>6002000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>5584000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>4335000000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
-      <c r="R45">
+      <c r="R45"/>
+      <c r="S45">
         <v>4193000000.0</v>
       </c>
-      <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>4137000000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>4097000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>4171000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>4061000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>3926000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>3879000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>3916000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>3791000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>3851000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>3931000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>3719000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>3699000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>3724000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>3801000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>3762000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>3706000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>3663000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>3571000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>3577000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>3578000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>3588000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>3640000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>3609000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>3778000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>3771000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>3685000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>3733000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>3618000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>3577000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>3519000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>3425000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>3391000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>3325000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>3286000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>3350000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>3295000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>3265000000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>3329000000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>3269000000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>3233000000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>3273000000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>3153000000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>3017000000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>2884000000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>2676000000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>2723000000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>2797000000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>2687000000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>2533000000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>2482000000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>2472000000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>2527000000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>2542000000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>2477000000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>2362000000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>2270000000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>2176000000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>2047000000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>2155000000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>2085000000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>2082000000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>2035000000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>2040000000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>1982000000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>1756000000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>1839000000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>1702000000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>1948000000.0</v>
       </c>
-      <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
+      <c r="CM45"/>
     </row>
-    <row r="46" spans="1:90">
+    <row r="46" spans="1:91">
       <c r="A46" t="s">
         <v>70</v>
       </c>
       <c r="B46">
+        <v>4938000000.0</v>
+      </c>
+      <c r="C46">
         <v>5435000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>5544000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>5691000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>5638000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>5661000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>5852000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>5763000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>5867000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>6006000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>5862000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>5944000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>6002000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>5997000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>4335000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>4422000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>4455000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>4429000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>4155000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>4137000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>4097000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>4171000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>4061000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>3926000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>3879000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>3916000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>3791000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>3851000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>3931000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>3719000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>3699000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>3724000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>3801000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>3762000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>3706000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>3663000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>3571000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>3577000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>3578000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>3588000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>3640000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>3609000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>3778000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>3771000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>3685000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>3733000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>3618000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>3577000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>3519000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>3425000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>3391000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>3325000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>3286000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>3350000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>3295000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>3265000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>3329000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>3269000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>3233000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>3273000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>3153000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>3017000000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>2884000000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>2676000000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>2723000000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>2797000000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>2687000000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>2533000000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>2482000000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>2472000000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>2527000000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>2542000000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>2477000000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>2362000000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>2270000000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>2176000000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>2047000000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>2155000000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>2085000000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>2082000000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>2035000000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>2040000000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>1982000000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>1756000000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>1839000000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>1702000000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>1948000000.0</v>
       </c>
-      <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
+      <c r="CM46"/>
     </row>
-    <row r="47" spans="1:90">
+    <row r="47" spans="1:91">
       <c r="A47" t="s">
         <v>71</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>5435000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>5544000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>5691000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>5638000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>5661000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>5852000000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>5862000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>5541000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>5588000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>5584000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>4335000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>4158000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>4188000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>4429000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>4155000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>4137000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>3876000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>3939000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>3851000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>3725000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>3678000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>3713000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>3585000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>3642000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>3721000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>3719000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>3699000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>3724000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>3801000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>3762000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>3706000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>3663000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>3571000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>3577000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>3578000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>3588000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>3640000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>3609000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>3778000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>3771000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>3685000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>3733000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>3618000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>3577000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>3519000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>3425000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>3391000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>3325000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>3286000000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>3350000000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>3295000000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>3265000000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>3329000000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>3269000000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>3233000000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>3273000000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>3153000000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>3017000000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>2884000000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>2676000000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>2723000000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>2797000000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>2687000000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>2533000000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>2482000000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>2472000000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>2527000000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>2542000000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>2477000000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>2362000000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>2270000000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>2176000000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>2047000000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>2155000000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>2085000000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>2082000000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>2035000000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>2040000000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>1982000000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>1756000000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>1839000000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>1702000000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>1948000000.0</v>
       </c>
-      <c r="CJ47"/>
       <c r="CK47"/>
-      <c r="CL47">
+      <c r="CL47"/>
+      <c r="CM47">
         <v>1710000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:90">
+    <row r="48" spans="1:91">
       <c r="A48" t="s">
         <v>72</v>
       </c>
       <c r="B48">
+        <v>9917000000.0</v>
+      </c>
+      <c r="C48">
         <v>9876000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>9861000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>11243000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>11076000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>11100000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>13091000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>13051000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>12973000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>12929000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>12308000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>11433000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>11289000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>11274000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>10584000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>10466000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>10106000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>9677000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>9227000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>8797000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>8335000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>8091000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>6710000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>6576000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>6543000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>6399000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>6431000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>6245000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>6114000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>5847000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>5819000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>5491000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>5220000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>4920000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>4781000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>4617000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>4451000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>4320000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>4211000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>4001000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>3834000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>3621000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>3962000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>3848000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>3689000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>3491000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>3613000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>3399000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>3179000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>3011000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>2385000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>2242000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>2123000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>2986000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>2903000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>2798000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>2597000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>2424000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>2338000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>2180000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>1985000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>1851000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>1801000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>1664000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>1511000000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>1502000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>1505000000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>1114000000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>1018000000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>1047000000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>1210000000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>1061000000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>935000000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>799000000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>594000000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>474000000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>600000000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>394000000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>326000000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>226000000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>132000000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>24000000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-151000000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-196000000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-263000000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-253000000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-1148000000.0</v>
       </c>
-      <c r="CJ48"/>
       <c r="CK48"/>
       <c r="CL48"/>
+      <c r="CM48"/>
     </row>
-    <row r="49" spans="1:90">
+    <row r="49" spans="1:91">
       <c r="A49" t="s">
         <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>11433000000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>11289000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>11274000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>10584000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>10466000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>10106000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>9677000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>9227000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>8797000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>8335000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>8091000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>6710000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>6576000000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>6543000000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>6399000000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>6431000000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>6245000000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>6114000000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>5847000000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>5819000000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>5491000000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>5220000000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>4920000000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>4781000000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>4617000000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>4451000000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>4320000000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>4211000000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>4001000000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>3834000000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>3621000000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>3962000000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>3848000000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>3689000000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>3491000000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>3613000000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>3399000000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>3179000000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>3011000000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>2385000000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>2242000000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>2123000000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>2986000000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>2903000000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>2798000000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>2597000000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>2424000000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>2338000000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>2180000000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>1985000000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>1851000000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>1801000000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>1664000000.0</v>
       </c>
-      <c r="BM49">
+      <c r="BN49">
         <v>1511000000.0</v>
       </c>
-      <c r="BN49">
+      <c r="BO49">
         <v>1502000000.0</v>
       </c>
-      <c r="BO49">
+      <c r="BP49">
         <v>1505000000.0</v>
       </c>
-      <c r="BP49">
-[...2 lines deleted...]
-      <c r="BQ49"/>
+      <c r="BQ49">
+        <v>0.0</v>
+      </c>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
+      <c r="CM49"/>
     </row>
-    <row r="50" spans="1:90">
+    <row r="50" spans="1:91">
       <c r="A50" t="s">
         <v>74</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>1741000000.0</v>
+      </c>
       <c r="C50">
+        <v>1204000000.0</v>
+      </c>
+      <c r="D50">
         <v>1199000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>252000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>406000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1501000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1607000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>1977000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>2439000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1383000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1408000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>1507000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>1386000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>1306000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>977000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>809000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>860000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>791000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>103000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>500000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>497000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>496000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>958000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>1045000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>749000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>496000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>368000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>319000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>743000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>343000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>74000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>68000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>62000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>63000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>3389000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>3315000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>107000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>27000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>92000000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>119000000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>56000000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>29000000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
+      <c r="CM50"/>
     </row>
-    <row r="51" spans="1:90">
+    <row r="51" spans="1:91">
       <c r="A51" t="s">
         <v>75</v>
       </c>
       <c r="B51">
-        <v>1469000000.0</v>
+        <v>12554000000.0</v>
       </c>
       <c r="C51">
-        <v>13132000000.0</v>
+        <v>12934000000.0</v>
       </c>
       <c r="D51">
+        <v>13204000000.0</v>
+      </c>
+      <c r="E51">
         <v>13314000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>13146000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>12952000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>13339000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>13403000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>13839000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>14098000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>14146000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>14857000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>15251000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>15126000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>12585000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>4095000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>4259000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>4204000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>4059000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>3872000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>3855000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>3967000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>4320000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>4246000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>4309000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>4115000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>3909000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>3986000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>3901000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>3531000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>3425000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>3594000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>3768000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>3641000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>3389000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>3315000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>2958000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>3008000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>3015000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>2583000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>2603000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>2981000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>3004000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>2675000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>2664000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>2745000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>3404000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3038000000.0</v>
       </c>
       <c r="AW51">
         <v>3038000000.0</v>
       </c>
       <c r="AX51">
+        <v>3038000000.0</v>
+      </c>
+      <c r="AY51">
         <v>3064000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>3094000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>3084000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>3071000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>3098000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>2980000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>2976000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>3030000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>3017000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>3054000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>3048000000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>3222000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>3218000000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>3271000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>3427000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>3491000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>3501000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>3577000000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>3492000000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>3469000000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>3533000000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>3620000000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>3623000000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>3604000000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>3556000000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>3495000000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>3385000000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>3489000000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>3498000000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>3449000000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>3494000000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>3518000000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>3437000000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>3496000000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>3393000000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>3439000000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>3387000000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>3100000000.0</v>
       </c>
-      <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
+      <c r="CM51"/>
     </row>
-    <row r="52" spans="1:90">
+    <row r="52" spans="1:91">
       <c r="A52" t="s">
         <v>76</v>
       </c>
       <c r="B52">
-        <v>1204000000.0</v>
+        <v>1741000000.0</v>
       </c>
       <c r="C52">
-        <v>1199000000.0</v>
+        <v>1275000000.0</v>
       </c>
       <c r="D52">
+        <v>1271000000.0</v>
+      </c>
+      <c r="E52">
         <v>330000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>484000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1580000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1690000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2063000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>2525000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1472000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1521000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1621000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1496000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1389000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1020000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>853000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>904000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>828000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>138000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>535000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>533000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>532000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>989000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>1074000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>778000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>525000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>399000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>350000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>799000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>603000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>229000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>366000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>425000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>326000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>435000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>384000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>107000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>118000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>92000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>119000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>116000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>513000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>463000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>123000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>128000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>137000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>765000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>158000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>157000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>177000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>224000000.0</v>
       </c>
       <c r="AZ52">
         <v>224000000.0</v>
       </c>
       <c r="BA52">
+        <v>224000000.0</v>
+      </c>
+      <c r="BB52">
         <v>112000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>168000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>141000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>131000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>155000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>144000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>161000000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>155000000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>219000000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>228000000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>261000000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>265000000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>258000000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>242000000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>265000000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>224000000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>195000000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>233000000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>302000000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>252000000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>253000000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>272000000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>243000000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>187000000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>184000000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>309000000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>205000000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>174000000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>212000000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>155000000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>181000000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>140000000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>139000000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>144000000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>127000000.0</v>
       </c>
-      <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
+      <c r="CM52"/>
     </row>
-    <row r="53" spans="1:90">
+    <row r="53" spans="1:91">
       <c r="A53" t="s">
         <v>77</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
-      <c r="P53">
+      <c r="P53"/>
+      <c r="Q53">
         <v>7000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>9000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>10000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>28000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>29000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>331000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>533000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>35000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>36000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>38000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>40000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>26000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>27000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>29000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31000000.0</v>
       </c>
       <c r="AE53">
         <v>31000000.0</v>
       </c>
       <c r="AF53">
-        <v>32000000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="AG53">
         <v>32000000.0</v>
       </c>
       <c r="AH53">
         <v>32000000.0</v>
       </c>
       <c r="AI53">
+        <v>32000000.0</v>
+      </c>
+      <c r="AJ53">
         <v>31000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>30000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>31000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>30000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>34000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>35000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>31000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="AQ53">
         <v>30000000.0</v>
       </c>
       <c r="AR53">
-        <v>29000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="AS53">
         <v>29000000.0</v>
       </c>
       <c r="AT53">
+        <v>29000000.0</v>
+      </c>
+      <c r="AU53">
         <v>32000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>36000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>39000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>43000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>41000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>44000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>45000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>49000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>53000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>56000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>60000000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>63000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64000000.0</v>
       </c>
       <c r="BG53">
         <v>64000000.0</v>
       </c>
       <c r="BH53">
+        <v>64000000.0</v>
+      </c>
+      <c r="BI53">
         <v>70000000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>74000000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>78000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="BL53">
         <v>2000000.0</v>
       </c>
       <c r="BM53">
+        <v>2000000.0</v>
+      </c>
+      <c r="BN53">
         <v>4000000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>3000000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>4000000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>6000000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>5000000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>6000000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000.0</v>
       </c>
       <c r="BU53">
         <v>24000000.0</v>
       </c>
-      <c r="BV53"/>
+      <c r="BV53">
+        <v>24000000.0</v>
+      </c>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
+      <c r="CM53"/>
     </row>
-    <row r="54" spans="1:90">
+    <row r="54" spans="1:91">
       <c r="A54" t="s">
         <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -16756,1209 +16906,1222 @@
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
       <c r="BM54">
         <v>0.0</v>
       </c>
       <c r="BN54">
         <v>0.0</v>
       </c>
       <c r="BO54">
         <v>0.0</v>
       </c>
       <c r="BP54">
         <v>0.0</v>
       </c>
-      <c r="BQ54"/>
+      <c r="BQ54">
+        <v>0.0</v>
+      </c>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
+      <c r="CM54"/>
     </row>
-    <row r="55" spans="1:90">
+    <row r="55" spans="1:91">
       <c r="A55" t="s">
         <v>79</v>
       </c>
       <c r="B55">
+        <v>21735000000.0</v>
+      </c>
+      <c r="C55">
         <v>21695000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>22169000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>23713000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>23197000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>22857000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>25892000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>25812000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>26033000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>26597000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>25538000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>25649000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>26090000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>26272000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>21337000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>12713000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>12426000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>11975000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>11583000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>11220000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>10756000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>10909000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>9769000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>9506000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>9545000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>9476000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>9414000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>9506000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>9574000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>9313000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>9824000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>9789000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>9780000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>9538000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>9062000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>8883000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>8288000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>8357000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>8757000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>8248000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>8392000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>8586000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>8908000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>8988000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>8626000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>8818000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>9710000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>9333000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>9129000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>9018000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>9512000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>9322000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>9068000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>9158000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>8965000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>8779000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>8823000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>8518000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>8711000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>8919000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>8622000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>8281000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>8394000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>8105000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>8202000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>8410000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>8250000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>7623000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>7337000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>7166000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>7972000000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>8614000000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>8315000000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>8058000000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>7541000000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>7355000000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>7887000000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>7895000000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>7626000000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>7568000000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>7521000000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>7445000000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>7340000000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>7396000000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>8403000000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>7410000000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>7066000000.0</v>
       </c>
-      <c r="CJ55"/>
       <c r="CK55"/>
-      <c r="CL55">
+      <c r="CL55"/>
+      <c r="CM55">
         <v>6814000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:90">
+    <row r="56" spans="1:91">
       <c r="A56" t="s">
         <v>80</v>
       </c>
       <c r="B56">
+        <v>5969000000.0</v>
+      </c>
+      <c r="C56">
         <v>5693000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>6090000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>5675000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>5418000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>5145000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>5706000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>5904000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>5945000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>6218000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>5887000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>6252000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>6448000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>6611000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>13192000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>4459000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>4200000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>3807000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>4355000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>4061000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>3710000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>3763000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>2771000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>2709000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>2855000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>2765000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>2843000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>2876000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>2884000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>2874000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>3180000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>3153000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>3006000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>2792000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>2613000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>2583000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>2389000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>2472000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>2978000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>2456000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>2503000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>2787000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>2796000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>2923000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>2696000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>2698000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>3687000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>3339000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>3246000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>3182000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>3228000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>3180000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>2986000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>3048000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>2968000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>2866000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>2817000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>2703000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>2898000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>3014000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>2851000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>2668000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>2767000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>2822000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>2851000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>2856000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>2862000000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>2778000000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>2589000000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>2284000000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>2820000000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>3301000000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>3130000000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>3063000000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>2590000000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>2496000000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>3237000000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>3111000000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>2840000000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>2710000000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>2684000000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>2579000000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>2610000000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>3207000000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>4112000000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>3151000000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>2877000000.0</v>
       </c>
-      <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
+      <c r="CM56"/>
     </row>
-    <row r="57" spans="1:90">
+    <row r="57" spans="1:91">
       <c r="A57" t="s">
         <v>81</v>
       </c>
       <c r="B57">
+        <v>4316000000.0</v>
+      </c>
+      <c r="C57">
         <v>3683000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>3727000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2767000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2797000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3853000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>4159000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>4626000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>4925000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>4072000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>3616000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>3922000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>3851000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>4068000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2788000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>2595000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2554000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2505000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1812000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2129000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1935000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1973000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>2409000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>2262000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1928000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1754000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1533000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1408000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1822000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1779000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1532000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1610000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1602000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1559000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1550000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>1424000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>1015000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>1077000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>1098000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>1087000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>1095000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>1550000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>1516000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>1268000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>1195000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>1338000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>2189000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>1543000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>1510000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>1545000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1597000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>1544000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>1351000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>1348000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>1395000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>1340000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>1471000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>1385000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>1613000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>1641000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>1610000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>1542000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>1637000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>1510000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>1540000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>1607000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>1473000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>1342000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>1299000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>1369000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>1698000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>1973000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>2084000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>2031000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>1791000000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>1604000000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>1741000000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>2216000000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>1947000000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>1898000000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>1985000000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>2013000000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>1932000000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>1812000000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>2799000000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>1995000000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>2694000000.0</v>
       </c>
-      <c r="CJ57"/>
       <c r="CK57"/>
-      <c r="CL57">
+      <c r="CL57"/>
+      <c r="CM57">
         <v>1972000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:90">
+    <row r="58" spans="1:91">
       <c r="A58" t="s">
         <v>82</v>
       </c>
       <c r="B58">
+        <v>17250000000.0</v>
+      </c>
+      <c r="C58">
         <v>17223000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>17790000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>18009000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>17582000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>17248000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>18174000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>18203000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>18502000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>19045000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>18589000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>19561000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>19960000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>20167000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>16043000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>7488000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>7473000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>7438000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>7312000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>7063000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>6849000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>7014000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>6885000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>6637000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>6709000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>6578000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>6275000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>6252000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>6135000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>5934000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>5881000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>6002000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>6115000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>6239000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>5927000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>5761000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>5247000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>5336000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>5606000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>5197000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>5294000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>5757000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>5711000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>5503000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>5427000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>5740000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>6575000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>6232000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>6209000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>6319000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>7428000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>7337000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>7233000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>7428000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>7050000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>7002000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>7282000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>7177000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>7255000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>7546000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>7486000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>7355000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>7477000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>7416000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>7628000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>7826000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>7564000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>7375000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>7290000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>6982000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>6941000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>7378000000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>7190000000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>6991000000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>6862000000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>6694000000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>6903000000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>7034000000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>7010000000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>7082000000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>7114000000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>7146000000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>7132000000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>6747000000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>7809000000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>7004000000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>7669000000.0</v>
       </c>
-      <c r="CJ58"/>
       <c r="CK58"/>
-      <c r="CL58">
+      <c r="CL58"/>
+      <c r="CM58">
         <v>4214000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:90">
+    <row r="59" spans="1:91">
       <c r="A59" t="s">
         <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
+      <c r="AE59"/>
+      <c r="AF59">
         <v>3943000000.0</v>
       </c>
-      <c r="AF59">
+      <c r="AG59">
         <v>3787000000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>3665000000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>3299000000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>3135000000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>3122000000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>3041000000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>3021000000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>3151000000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>3051000000.0</v>
       </c>
-      <c r="AO59">
-[...1 lines deleted...]
-      </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
@@ -17996,568 +18159,575 @@
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
       <c r="BM59">
         <v>0.0</v>
       </c>
       <c r="BN59">
         <v>0.0</v>
       </c>
       <c r="BO59">
         <v>0.0</v>
       </c>
       <c r="BP59">
         <v>0.0</v>
       </c>
-      <c r="BQ59"/>
+      <c r="BQ59">
+        <v>0.0</v>
+      </c>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
+      <c r="CM59"/>
     </row>
-    <row r="60" spans="1:90">
+    <row r="60" spans="1:91">
       <c r="A60" t="s">
         <v>84</v>
       </c>
       <c r="B60">
+        <v>4063000000.0</v>
+      </c>
+      <c r="C60">
         <v>4049000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>3954000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>5276000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>5186000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>5175000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>7274000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>7166000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>7071000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>7091000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>6491000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>5624000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>5661000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>5637000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>4950000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>4880000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>4607000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>4189000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>3919000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>3798000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>3542000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>3526000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2508000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2487000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>2448000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>2507000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>2747000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>2864000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>3047000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>2984000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>3541000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>3380000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>3253000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>2887000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>2715000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>2694000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>2611000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>2588000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>2710000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>2602000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>2645000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>2378000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>2766000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>3076000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>2861000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>2818000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>2944000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>2955000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>2812000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>2699000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>2084000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1985000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1835000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1730000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>1915000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>1777000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>1541000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>1341000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>1456000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>1373000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>1136000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>926000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>917000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>689000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>574000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>584000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>684000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>246000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>45000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>182000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>1029000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>1232000000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>1119000000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>1062000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>674000000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>656000000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>979000000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>787000000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>546000000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>418000000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>342000000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>235000000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>59000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>126000000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>61000000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>-112000000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>-1005000000.0</v>
       </c>
-      <c r="CJ60"/>
       <c r="CK60"/>
-      <c r="CL60">
+      <c r="CL60"/>
+      <c r="CM60">
         <v>2582000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:90">
+    <row r="61" spans="1:91">
       <c r="A61" t="s">
         <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-      <c r="L61">
+      <c r="L61"/>
+      <c r="M61">
         <v>-5490000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5491000000.0</v>
       </c>
       <c r="N61">
         <v>-5491000000.0</v>
       </c>
       <c r="O61">
-        <v>-5492000000.0</v>
+        <v>-5491000000.0</v>
       </c>
       <c r="P61">
         <v>-5492000000.0</v>
       </c>
       <c r="Q61">
         <v>-5492000000.0</v>
       </c>
       <c r="R61">
         <v>-5492000000.0</v>
       </c>
       <c r="S61">
+        <v>-5492000000.0</v>
+      </c>
+      <c r="T61">
         <v>-5293000000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-4993000000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-4744000000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-4494000000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-4106000000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-3995000000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-3996000000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-3846000000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-3622000000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-3347000000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-3048000000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-2849000000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-2281000000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-2131000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2031000000.0</v>
       </c>
       <c r="AH61">
         <v>-2031000000.0</v>
       </c>
       <c r="AI61">
         <v>-2031000000.0</v>
       </c>
       <c r="AJ61">
+        <v>-2031000000.0</v>
+      </c>
+      <c r="AK61">
         <v>-1834000000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-1662000000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-1531000000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-1331000000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-1231000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1031000000.0</v>
       </c>
       <c r="AP61">
         <v>-1031000000.0</v>
       </c>
       <c r="AQ61">
         <v>-1031000000.0</v>
       </c>
       <c r="AR61">
-        <v>-611000000.0</v>
+        <v>-1031000000.0</v>
       </c>
       <c r="AS61">
         <v>-611000000.0</v>
       </c>
       <c r="AT61">
         <v>-611000000.0</v>
       </c>
       <c r="AU61">
+        <v>-611000000.0</v>
+      </c>
+      <c r="AV61">
         <v>-562000000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-464000000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-414000000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-361000000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-1007000000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-911000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-905000000.0</v>
       </c>
       <c r="BB61">
         <v>-905000000.0</v>
       </c>
       <c r="BC61">
+        <v>-905000000.0</v>
+      </c>
+      <c r="BD61">
         <v>-897000000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-888000000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-880000000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-860000000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-857000000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-842000000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-832000000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-829000000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-822000000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-801000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-781000000.0</v>
       </c>
       <c r="BN61">
         <v>-781000000.0</v>
       </c>
       <c r="BO61">
         <v>-781000000.0</v>
       </c>
       <c r="BP61">
         <v>-781000000.0</v>
       </c>
       <c r="BQ61">
         <v>-781000000.0</v>
       </c>
       <c r="BR61">
         <v>-781000000.0</v>
       </c>
       <c r="BS61">
         <v>-781000000.0</v>
       </c>
       <c r="BT61">
+        <v>-781000000.0</v>
+      </c>
+      <c r="BU61">
         <v>-529000000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-463000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-403000000.0</v>
       </c>
       <c r="BW61">
         <v>-403000000.0</v>
       </c>
       <c r="BX61">
+        <v>-403000000.0</v>
+      </c>
+      <c r="BY61">
         <v>-258000000.0</v>
       </c>
-      <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
-      <c r="CL61">
+      <c r="CL61"/>
+      <c r="CM61">
         <v>-109000000.0</v>
       </c>
     </row>
-    <row r="62" spans="1:90">
+    <row r="62" spans="1:91">
       <c r="A62" t="s">
         <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -18606,50 +18776,51 @@
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
+      <c r="CM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -18746,51 +18917,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B2">
         <v>7753000000.0</v>
       </c>
       <c r="C2">
         <v>7924000000.0</v>
       </c>
       <c r="D2">
         <v>8337000000.0</v>
       </c>
       <c r="E2">
         <v>7293000000.0</v>
       </c>
       <c r="F2">
         <v>5855000000.0</v>
       </c>
       <c r="G2">
         <v>4362000000.0</v>
       </c>
       <c r="H2">
         <v>4691000000.0</v>
       </c>
       <c r="I2">
         <v>5183000000.0</v>
       </c>
@@ -18824,51 +18995,51 @@
       <c r="S2">
         <v>5567000000.0</v>
       </c>
       <c r="T2">
         <v>4999000000.0</v>
       </c>
       <c r="U2">
         <v>5214000000.0</v>
       </c>
       <c r="V2">
         <v>4773000000.0</v>
       </c>
       <c r="W2">
         <v>3092000000.0</v>
       </c>
       <c r="X2">
         <v>3883000000.0</v>
       </c>
       <c r="Y2"/>
       <c r="Z2">
         <v>3277000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B3">
         <v>743000000.0</v>
       </c>
       <c r="C3">
         <v>823000000.0</v>
       </c>
       <c r="D3">
         <v>711000000.0</v>
       </c>
       <c r="E3">
         <v>478000000.0</v>
       </c>
       <c r="F3">
         <v>378000000.0</v>
       </c>
       <c r="G3">
         <v>356000000.0</v>
       </c>
       <c r="H3">
         <v>356000000.0</v>
       </c>
       <c r="I3">
         <v>343000000.0</v>
       </c>
@@ -18904,51 +19075,51 @@
       </c>
       <c r="T3">
         <v>311000000.0</v>
       </c>
       <c r="U3">
         <v>296000000.0</v>
       </c>
       <c r="V3">
         <v>327000000.0</v>
       </c>
       <c r="W3">
         <v>282000000.0</v>
       </c>
       <c r="X3">
         <v>294000000.0</v>
       </c>
       <c r="Y3">
         <v>240000000.0</v>
       </c>
       <c r="Z3">
         <v>326000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-8000000.0</v>
       </c>
       <c r="F4">
         <v>-22000000.0</v>
       </c>
       <c r="G4">
         <v>-12000000.0</v>
       </c>
       <c r="H4">
         <v>-6000000.0</v>
       </c>
       <c r="I4">
         <v>-5000000.0</v>
       </c>
       <c r="J4">
         <v>-13000000.0</v>
       </c>
       <c r="K4">
         <v>-2000000.0</v>
       </c>
@@ -18960,51 +19131,51 @@
       </c>
       <c r="N4"/>
       <c r="O4">
         <v>-4000000.0</v>
       </c>
       <c r="P4">
         <v>1000000.0</v>
       </c>
       <c r="Q4">
         <v>-49000000.0</v>
       </c>
       <c r="R4">
         <v>4000000.0</v>
       </c>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B5">
         <v>-451000000.0</v>
       </c>
       <c r="C5">
         <v>-320000000.0</v>
       </c>
       <c r="D5">
         <v>1903000000.0</v>
       </c>
       <c r="E5">
         <v>1826000000.0</v>
       </c>
       <c r="F5">
         <v>2339000000.0</v>
       </c>
       <c r="G5">
         <v>2360000000.0</v>
       </c>
       <c r="H5">
         <v>1103000000.0</v>
       </c>
       <c r="I5">
         <v>1636000000.0</v>
       </c>
@@ -19040,51 +19211,51 @@
       </c>
       <c r="T5">
         <v>753000000.0</v>
       </c>
       <c r="U5">
         <v>620000000.0</v>
       </c>
       <c r="V5">
         <v>486000000.0</v>
       </c>
       <c r="W5">
         <v>170000000.0</v>
       </c>
       <c r="X5">
         <v>122000000.0</v>
       </c>
       <c r="Y5">
         <v>3704000000.0</v>
       </c>
       <c r="Z5">
         <v>-371000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B6">
         <v>292000000.0</v>
       </c>
       <c r="C6">
         <v>503000000.0</v>
       </c>
       <c r="D6">
         <v>2614000000.0</v>
       </c>
       <c r="E6">
         <v>2304000000.0</v>
       </c>
       <c r="F6">
         <v>2717000000.0</v>
       </c>
       <c r="G6">
         <v>2716000000.0</v>
       </c>
       <c r="H6">
         <v>1459000000.0</v>
       </c>
       <c r="I6">
         <v>1979000000.0</v>
       </c>
@@ -19120,81 +19291,81 @@
       </c>
       <c r="T6">
         <v>1064000000.0</v>
       </c>
       <c r="U6">
         <v>916000000.0</v>
       </c>
       <c r="V6">
         <v>813000000.0</v>
       </c>
       <c r="W6">
         <v>452000000.0</v>
       </c>
       <c r="X6">
         <v>416000000.0</v>
       </c>
       <c r="Y6">
         <v>3944000000.0</v>
       </c>
       <c r="Z6">
         <v>-45000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B8">
         <v>-21000000.0</v>
       </c>
       <c r="C8">
         <v>-8000000.0</v>
       </c>
       <c r="D8">
         <v>-9000000.0</v>
       </c>
       <c r="E8">
         <v>-8000000.0</v>
       </c>
       <c r="F8">
         <v>-22000000.0</v>
       </c>
       <c r="G8">
         <v>-12000000.0</v>
       </c>
       <c r="H8">
         <v>-6000000.0</v>
       </c>
       <c r="I8">
         <v>2000000.0</v>
       </c>
@@ -19202,51 +19373,51 @@
         <v>-103000000.0</v>
       </c>
       <c r="K8">
         <v>-2000000.0</v>
       </c>
       <c r="L8">
         <v>-2000000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B9">
         <v>1791000000.0</v>
       </c>
       <c r="C9">
         <v>2356000000.0</v>
       </c>
       <c r="D9">
         <v>2603000000.0</v>
       </c>
       <c r="E9">
         <v>2380000000.0</v>
       </c>
       <c r="F9">
         <v>2682000000.0</v>
       </c>
       <c r="G9">
         <v>1293000000.0</v>
       </c>
       <c r="H9">
         <v>1606000000.0</v>
       </c>
       <c r="I9">
         <v>1972000000.0</v>
       </c>
@@ -19282,51 +19453,51 @@
       </c>
       <c r="T9">
         <v>1445000000.0</v>
       </c>
       <c r="U9">
         <v>1442000000.0</v>
       </c>
       <c r="V9">
         <v>1297000000.0</v>
       </c>
       <c r="W9">
         <v>734000000.0</v>
       </c>
       <c r="X9">
         <v>720000000.0</v>
       </c>
       <c r="Y9">
         <v>3704000000.0</v>
       </c>
       <c r="Z9">
         <v>560000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B10">
         <v>-1220000000.0</v>
       </c>
       <c r="C10">
         <v>-996000000.0</v>
       </c>
       <c r="D10">
         <v>1183000000.0</v>
       </c>
       <c r="E10">
         <v>1421000000.0</v>
       </c>
       <c r="F10">
         <v>2248000000.0</v>
       </c>
       <c r="G10">
         <v>2251000000.0</v>
       </c>
       <c r="H10">
         <v>988000000.0</v>
       </c>
       <c r="I10">
         <v>1510000000.0</v>
       </c>
@@ -19362,51 +19533,51 @@
       </c>
       <c r="T10">
         <v>447000000.0</v>
       </c>
       <c r="U10">
         <v>664000000.0</v>
       </c>
       <c r="V10">
         <v>362000000.0</v>
       </c>
       <c r="W10">
         <v>-174000000.0</v>
       </c>
       <c r="X10">
         <v>203000000.0</v>
       </c>
       <c r="Y10">
         <v>160000000.0</v>
       </c>
       <c r="Z10">
         <v>-378000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B11">
         <v>-90000000.0</v>
       </c>
       <c r="C11">
         <v>510000000.0</v>
       </c>
       <c r="D11">
         <v>-790000000.0</v>
       </c>
       <c r="E11">
         <v>-489000000.0</v>
       </c>
       <c r="F11">
         <v>330000000.0</v>
       </c>
       <c r="G11">
         <v>247000000.0</v>
       </c>
       <c r="H11">
         <v>124000000.0</v>
       </c>
       <c r="I11">
         <v>292000000.0</v>
       </c>
@@ -19442,51 +19613,51 @@
       </c>
       <c r="T11">
         <v>110000000.0</v>
       </c>
       <c r="U11">
         <v>253000000.0</v>
       </c>
       <c r="V11">
         <v>57000000.0</v>
       </c>
       <c r="W11">
         <v>70000000.0</v>
       </c>
       <c r="X11">
         <v>60000000.0</v>
       </c>
       <c r="Y11">
         <v>3543000000.0</v>
       </c>
       <c r="Z11">
         <v>-97000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B12">
         <v>769000000.0</v>
       </c>
       <c r="C12">
         <v>676000000.0</v>
       </c>
       <c r="D12">
         <v>720000000.0</v>
       </c>
       <c r="E12">
         <v>405000000.0</v>
       </c>
       <c r="F12">
         <v>100000000.0</v>
       </c>
       <c r="G12">
         <v>109000000.0</v>
       </c>
       <c r="H12">
         <v>119000000.0</v>
       </c>
       <c r="I12">
         <v>125000000.0</v>
       </c>
@@ -19522,51 +19693,51 @@
       </c>
       <c r="T12">
         <v>262000000.0</v>
       </c>
       <c r="U12">
         <v>294000000.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B13">
         <v>496000000.0</v>
       </c>
       <c r="C13">
         <v>33000000.0</v>
       </c>
       <c r="D13">
         <v>60000000.0</v>
       </c>
       <c r="E13">
         <v>69000000.0</v>
       </c>
       <c r="F13">
         <v>201000000.0</v>
       </c>
       <c r="G13">
         <v>157000000.0</v>
       </c>
       <c r="H13">
         <v>6000000.0</v>
       </c>
       <c r="I13">
         <v>6000000.0</v>
       </c>
@@ -19574,53 +19745,55 @@
         <v>2000000.0</v>
       </c>
       <c r="K13">
         <v>2000000.0</v>
       </c>
       <c r="L13">
         <v>216000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>166</v>
+      </c>
+      <c r="B14">
+        <v>-14000000.0</v>
+      </c>
       <c r="C14">
         <v>-8000000.0</v>
       </c>
       <c r="D14">
         <v>-3000000.0</v>
       </c>
       <c r="E14">
         <v>-8000000.0</v>
       </c>
       <c r="F14">
         <v>-6000000.0</v>
       </c>
       <c r="G14">
         <v>7000000.0</v>
       </c>
       <c r="H14">
         <v>6000000.0</v>
       </c>
       <c r="I14">
         <v>6000000.0</v>
       </c>
       <c r="J14">
         <v>6000000.0</v>
       </c>
       <c r="K14">
@@ -19634,51 +19807,51 @@
       </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14">
         <v>1000000.0</v>
       </c>
       <c r="U14">
         <v>4000000.0</v>
       </c>
       <c r="V14">
         <v>37000000.0</v>
       </c>
       <c r="W14">
         <v>8000000.0</v>
       </c>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B15">
         <v>-1165000000.0</v>
       </c>
       <c r="C15">
         <v>-1522000000.0</v>
       </c>
       <c r="D15">
         <v>1960000000.0</v>
       </c>
       <c r="E15">
         <v>1894000000.0</v>
       </c>
       <c r="F15">
         <v>1890000000.0</v>
       </c>
       <c r="G15">
         <v>1985000000.0</v>
       </c>
       <c r="H15">
         <v>852000000.0</v>
       </c>
       <c r="I15">
         <v>1207000000.0</v>
       </c>
@@ -19714,51 +19887,51 @@
       </c>
       <c r="T15">
         <v>426000000.0</v>
       </c>
       <c r="U15">
         <v>406000000.0</v>
       </c>
       <c r="V15">
         <v>277000000.0</v>
       </c>
       <c r="W15">
         <v>-253000000.0</v>
       </c>
       <c r="X15">
         <v>148000000.0</v>
       </c>
       <c r="Y15">
         <v>168000000.0</v>
       </c>
       <c r="Z15">
         <v>-365000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B16">
         <v>-1165000000.0</v>
       </c>
       <c r="C16">
         <v>-1522000000.0</v>
       </c>
       <c r="D16">
         <v>1960000000.0</v>
       </c>
       <c r="E16">
         <v>1894000000.0</v>
       </c>
       <c r="F16">
         <v>1890000000.0</v>
       </c>
       <c r="G16">
         <v>1985000000.0</v>
       </c>
       <c r="H16">
         <v>852000000.0</v>
       </c>
       <c r="I16">
         <v>1207000000.0</v>
       </c>
@@ -19788,53 +19961,55 @@
       </c>
       <c r="R16">
         <v>478000000.0</v>
       </c>
       <c r="S16">
         <v>362000000.0</v>
       </c>
       <c r="T16">
         <v>326000000.0</v>
       </c>
       <c r="U16">
         <v>397000000.0</v>
       </c>
       <c r="V16">
         <v>258000000.0</v>
       </c>
       <c r="W16"/>
       <c r="X16">
         <v>143000000.0</v>
       </c>
       <c r="Y16"/>
       <c r="Z16"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>169</v>
+      </c>
+      <c r="B17">
+        <v>-1130000000.0</v>
+      </c>
       <c r="C17">
         <v>-1506000000.0</v>
       </c>
       <c r="D17">
         <v>2036000000.0</v>
       </c>
       <c r="E17">
         <v>1910000000.0</v>
       </c>
       <c r="F17">
         <v>1918000000.0</v>
       </c>
       <c r="G17">
         <v>2004000000.0</v>
       </c>
       <c r="H17">
         <v>864000000.0</v>
       </c>
       <c r="I17">
         <v>1218000000.0</v>
       </c>
       <c r="J17">
         <v>862000000.0</v>
       </c>
       <c r="K17">
@@ -19850,99 +20025,101 @@
         <v>1101000000.0</v>
       </c>
       <c r="O17">
         <v>609000000.0</v>
       </c>
       <c r="P17">
         <v>606000000.0</v>
       </c>
       <c r="Q17">
         <v>426000000.0</v>
       </c>
       <c r="R17">
         <v>484000000.0</v>
       </c>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>170</v>
+      </c>
+      <c r="B18">
+        <v>-745000000.0</v>
+      </c>
       <c r="C18">
         <v>-643000000.0</v>
       </c>
       <c r="D18">
         <v>-657000000.0</v>
       </c>
       <c r="E18">
         <v>-336000000.0</v>
       </c>
       <c r="F18">
         <v>-92000000.0</v>
       </c>
       <c r="G18">
         <v>-103000000.0</v>
       </c>
       <c r="H18">
         <v>-113000000.0</v>
       </c>
       <c r="I18">
         <v>-120000000.0</v>
       </c>
       <c r="J18">
         <v>-120000000.0</v>
       </c>
       <c r="K18">
         <v>-124000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>431000000.0</v>
       </c>
       <c r="F19">
         <v>287000000.0</v>
       </c>
       <c r="G19">
         <v>1679000000.0</v>
       </c>
       <c r="H19">
         <v>289000000.0</v>
       </c>
       <c r="I19">
         <v>363000000.0</v>
       </c>
       <c r="J19">
         <v>296000000.0</v>
       </c>
       <c r="K19">
         <v>257000000.0</v>
       </c>
@@ -19956,97 +20133,97 @@
         <v>273000000.0</v>
       </c>
       <c r="O19">
         <v>331000000.0</v>
       </c>
       <c r="P19">
         <v>286000000.0</v>
       </c>
       <c r="Q19">
         <v>255000000.0</v>
       </c>
       <c r="R19">
         <v>158000000.0</v>
       </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>8000000.0</v>
       </c>
       <c r="F20">
         <v>-3000000.0</v>
       </c>
       <c r="G20">
         <v>39000000.0</v>
       </c>
       <c r="H20">
         <v>203000000.0</v>
       </c>
       <c r="I20">
         <v>-9000000.0</v>
       </c>
       <c r="J20">
         <v>60000000.0</v>
       </c>
       <c r="K20">
         <v>11000000.0</v>
       </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20">
         <v>136000000.0</v>
       </c>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B21">
         <v>767000000.0</v>
       </c>
       <c r="C21">
         <v>-697000000.0</v>
       </c>
       <c r="D21">
         <v>1687000000.0</v>
       </c>
       <c r="E21">
         <v>1378000000.0</v>
       </c>
       <c r="F21">
         <v>1946000000.0</v>
       </c>
       <c r="G21">
         <v>664000000.0</v>
       </c>
       <c r="H21">
         <v>834000000.0</v>
       </c>
       <c r="I21">
         <v>1334000000.0</v>
       </c>
@@ -20082,81 +20259,81 @@
       </c>
       <c r="T21">
         <v>748000000.0</v>
       </c>
       <c r="U21">
         <v>747000000.0</v>
       </c>
       <c r="V21">
         <v>561000000.0</v>
       </c>
       <c r="W21">
         <v>78000000.0</v>
       </c>
       <c r="X21">
         <v>118000000.0</v>
       </c>
       <c r="Y21">
         <v>153000000.0</v>
       </c>
       <c r="Z21">
         <v>-371000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B23">
         <v>8777000000.0</v>
       </c>
       <c r="C23">
         <v>10977000000.0</v>
       </c>
       <c r="D23">
         <v>9253000000.0</v>
       </c>
       <c r="E23">
         <v>8295000000.0</v>
       </c>
       <c r="F23">
         <v>6591000000.0</v>
       </c>
       <c r="G23">
         <v>4991000000.0</v>
       </c>
       <c r="H23">
         <v>5463000000.0</v>
       </c>
       <c r="I23">
         <v>5825000000.0</v>
       </c>
@@ -20192,127 +20369,129 @@
       </c>
       <c r="T23">
         <v>5691000000.0</v>
       </c>
       <c r="U23">
         <v>5894000000.0</v>
       </c>
       <c r="V23">
         <v>5402000000.0</v>
       </c>
       <c r="W23">
         <v>3656000000.0</v>
       </c>
       <c r="X23">
         <v>4485000000.0</v>
       </c>
       <c r="Y23">
         <v>3551000000.0</v>
       </c>
       <c r="Z23">
         <v>4208000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>177</v>
+      </c>
+      <c r="B25">
+        <v>786000000.0</v>
+      </c>
       <c r="C25">
         <v>823000000.0</v>
       </c>
       <c r="D25">
         <v>704000000.0</v>
       </c>
       <c r="E25">
         <v>62000000.0</v>
       </c>
       <c r="F25">
         <v>25000000.0</v>
       </c>
       <c r="G25">
         <v>356000000.0</v>
       </c>
       <c r="H25">
         <v>356000000.0</v>
       </c>
       <c r="I25">
         <v>349000000.0</v>
       </c>
       <c r="J25">
         <v>310000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B26">
         <v>125000000.0</v>
       </c>
       <c r="C26">
         <v>130000000.0</v>
       </c>
       <c r="D26">
         <v>146000000.0</v>
       </c>
       <c r="E26">
         <v>112000000.0</v>
       </c>
       <c r="F26">
         <v>86000000.0</v>
       </c>
       <c r="G26">
         <v>74000000.0</v>
       </c>
       <c r="H26">
         <v>67000000.0</v>
       </c>
       <c r="I26">
         <v>72000000.0</v>
       </c>
@@ -20346,81 +20525,81 @@
       <c r="S26">
         <v>80000000.0</v>
       </c>
       <c r="T26">
         <v>73000000.0</v>
       </c>
       <c r="U26">
         <v>70000000.0</v>
       </c>
       <c r="V26">
         <v>91000000.0</v>
       </c>
       <c r="W26">
         <v>67000000.0</v>
       </c>
       <c r="X26">
         <v>89000000.0</v>
       </c>
       <c r="Y26"/>
       <c r="Z26">
         <v>72000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B28">
         <v>899000000.0</v>
       </c>
       <c r="C28">
         <v>1030000000.0</v>
       </c>
       <c r="D28">
         <v>1074000000.0</v>
       </c>
       <c r="E28">
         <v>824000000.0</v>
       </c>
       <c r="F28">
         <v>633000000.0</v>
       </c>
       <c r="G28">
         <v>482000000.0</v>
       </c>
       <c r="H28">
         <v>483000000.0</v>
       </c>
       <c r="I28">
         <v>546000000.0</v>
       </c>
@@ -20454,51 +20633,51 @@
       <c r="S28">
         <v>540000000.0</v>
       </c>
       <c r="T28">
         <v>516000000.0</v>
       </c>
       <c r="U28">
         <v>538000000.0</v>
       </c>
       <c r="V28">
         <v>562000000.0</v>
       </c>
       <c r="W28">
         <v>498000000.0</v>
       </c>
       <c r="X28">
         <v>510000000.0</v>
       </c>
       <c r="Y28"/>
       <c r="Z28">
         <v>481000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B29">
         <v>-90000000.0</v>
       </c>
       <c r="C29">
         <v>510000000.0</v>
       </c>
       <c r="D29">
         <v>-1055000000.0</v>
       </c>
       <c r="E29">
         <v>-489000000.0</v>
       </c>
       <c r="F29">
         <v>330000000.0</v>
       </c>
       <c r="G29">
         <v>247000000.0</v>
       </c>
       <c r="H29">
         <v>124000000.0</v>
       </c>
       <c r="I29">
         <v>292000000.0</v>
       </c>
@@ -20506,51 +20685,51 @@
         <v>213000000.0</v>
       </c>
       <c r="K29">
         <v>122000000.0</v>
       </c>
       <c r="L29">
         <v>201000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B30">
         <v>1024000000.0</v>
       </c>
       <c r="C30">
         <v>3053000000.0</v>
       </c>
       <c r="D30">
         <v>916000000.0</v>
       </c>
       <c r="E30">
         <v>1002000000.0</v>
       </c>
       <c r="F30">
         <v>736000000.0</v>
       </c>
       <c r="G30">
         <v>629000000.0</v>
       </c>
       <c r="H30">
         <v>772000000.0</v>
       </c>
       <c r="I30">
         <v>642000000.0</v>
       </c>
@@ -20586,51 +20765,51 @@
       </c>
       <c r="T30">
         <v>692000000.0</v>
       </c>
       <c r="U30">
         <v>680000000.0</v>
       </c>
       <c r="V30">
         <v>629000000.0</v>
       </c>
       <c r="W30">
         <v>564000000.0</v>
       </c>
       <c r="X30">
         <v>602000000.0</v>
       </c>
       <c r="Y30">
         <v>-3551000000.0</v>
       </c>
       <c r="Z30">
         <v>931000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B31">
         <v>-1987000000.0</v>
       </c>
       <c r="C31">
         <v>-299000000.0</v>
       </c>
       <c r="D31">
         <v>-504000000.0</v>
       </c>
       <c r="E31">
         <v>43000000.0</v>
       </c>
       <c r="F31">
         <v>302000000.0</v>
       </c>
       <c r="G31">
         <v>1587000000.0</v>
       </c>
       <c r="H31">
         <v>154000000.0</v>
       </c>
       <c r="I31">
         <v>176000000.0</v>
       </c>
@@ -20666,51 +20845,51 @@
       </c>
       <c r="T31">
         <v>-301000000.0</v>
       </c>
       <c r="U31">
         <v>-83000000.0</v>
       </c>
       <c r="V31">
         <v>-210000000.0</v>
       </c>
       <c r="W31">
         <v>-340000000.0</v>
       </c>
       <c r="X31">
         <v>54000000.0</v>
       </c>
       <c r="Y31">
         <v>7000000.0</v>
       </c>
       <c r="Z31">
         <v>-7000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B32">
         <v>9544000000.0</v>
       </c>
       <c r="C32">
         <v>10280000000.0</v>
       </c>
       <c r="D32">
         <v>10940000000.0</v>
       </c>
       <c r="E32">
         <v>9673000000.0</v>
       </c>
       <c r="F32">
         <v>8537000000.0</v>
       </c>
       <c r="G32">
         <v>5655000000.0</v>
       </c>
       <c r="H32">
         <v>6297000000.0</v>
       </c>
       <c r="I32">
         <v>7155000000.0</v>
       </c>
@@ -20765,1058 +20944,1065 @@
       <c r="Z32">
         <v>3837000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CL32"/>
+  <dimension ref="A1:CM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CJ1" t="s">
         <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
       <c r="CL1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:90">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B2">
+        <v>1894000000.0</v>
+      </c>
+      <c r="C2">
         <v>1821000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1898000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1997000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1913000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1831000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2026000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2010000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2057000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1956000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2050000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2109000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2222000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1964000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1755000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1781000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1793000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1554000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1551000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1437000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1313000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1215000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1084000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>951000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1112000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1116000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1172000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1169000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1234000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1269000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1255000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1323000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1336000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1182000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1181000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1143000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1119000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>989000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>968000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1013000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1014000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1075000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1110000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1102000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1069000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1165000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1333000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1361000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1327000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1249000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1290000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1334000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1272000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1234000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1285000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1344000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1363000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1342000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1406000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1343000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1238000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1194000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1160000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1214000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1170000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1099000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1038000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>996000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>946000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1177000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1490000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1472000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1428000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1348000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1236000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1219000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1240000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1298000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1318000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1326000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1285000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1220000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1253000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1175000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1125000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1029000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1032000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1058000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1002000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>3589000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:90">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B3">
+        <v>208000000.0</v>
+      </c>
+      <c r="C3">
         <v>184000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>201000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>193000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>191000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>189000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>209000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>198000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>227000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>174000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>185000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>181000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>178000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>160000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>105000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>107000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>106000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>100000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>94000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>93000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000000.0</v>
       </c>
       <c r="V3">
         <v>91000000.0</v>
       </c>
       <c r="W3">
+        <v>91000000.0</v>
+      </c>
+      <c r="X3">
         <v>90000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>89000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>86000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>91000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>95000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>86000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>84000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>6000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>90000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="AH3">
         <v>6000000.0</v>
       </c>
       <c r="AI3">
+        <v>6000000.0</v>
+      </c>
+      <c r="AJ3">
         <v>82000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>77000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>4000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>72000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AO3">
         <v>2000000.0</v>
       </c>
       <c r="AP3">
+        <v>2000000.0</v>
+      </c>
+      <c r="AQ3">
         <v>106000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>82000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AS3">
         <v>3000000.0</v>
       </c>
       <c r="AT3">
+        <v>3000000.0</v>
+      </c>
+      <c r="AU3">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75000000.0</v>
       </c>
       <c r="AV3">
         <v>75000000.0</v>
       </c>
       <c r="AW3">
-        <v>6000000.0</v>
+        <v>75000000.0</v>
       </c>
       <c r="AX3">
         <v>6000000.0</v>
       </c>
       <c r="AY3">
+        <v>6000000.0</v>
+      </c>
+      <c r="AZ3">
         <v>80000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>9000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>11000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>13000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>12000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>13000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>77000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>80000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000000.0</v>
       </c>
       <c r="BH3">
         <v>17000000.0</v>
       </c>
       <c r="BI3">
+        <v>17000000.0</v>
+      </c>
+      <c r="BJ3">
         <v>75000000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>74000000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>67000000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>15000000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>93000000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>77000000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>86000000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>21000000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>74000000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>88000000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>94000000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>92000000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>86000000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>73000000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>80000000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>77000000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>81000000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>75000000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>73000000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>75000000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>73000000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>89000000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>73000000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>71000000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>94000000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>37000000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>102000000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>71000000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>72000000.0</v>
       </c>
-      <c r="CL3"/>
+      <c r="CM3"/>
     </row>
-    <row r="4" spans="1:90">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4">
         <v>-1000000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>1000000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="O4">
         <v>-1000000.0</v>
       </c>
       <c r="P4">
-        <v>-6000000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="Q4">
         <v>-6000000.0</v>
       </c>
       <c r="R4">
+        <v>-6000000.0</v>
+      </c>
+      <c r="S4">
         <v>-4000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-13000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="V4">
         <v>-1000000.0</v>
       </c>
       <c r="W4">
+        <v>-1000000.0</v>
+      </c>
+      <c r="X4">
         <v>-2000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-3000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-7000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>1000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AC4">
         <v>-1000000.0</v>
       </c>
       <c r="AD4">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AE4">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000000.0</v>
       </c>
       <c r="AF4">
         <v>-6000000.0</v>
       </c>
       <c r="AG4">
+        <v>-6000000.0</v>
+      </c>
+      <c r="AH4">
         <v>-2000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-1000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8000000.0</v>
       </c>
       <c r="AK4">
         <v>-8000000.0</v>
       </c>
       <c r="AL4">
+        <v>-8000000.0</v>
+      </c>
+      <c r="AM4">
         <v>-11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="AN4">
         <v>-3000000.0</v>
       </c>
       <c r="AO4">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AP4">
         <v>1000000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-2000000.0</v>
       </c>
-      <c r="AQ4">
-[...1 lines deleted...]
-      </c>
       <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
         <v>-2000000.0</v>
       </c>
-      <c r="AS4">
-[...1 lines deleted...]
-      </c>
       <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
         <v>-2000000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-5000000.0</v>
       </c>
-      <c r="AV4">
-[...1 lines deleted...]
-      </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
         <v>1000000.0</v>
       </c>
-      <c r="AZ4">
-[...1 lines deleted...]
-      </c>
       <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="BC4">
         <v>-2000000.0</v>
       </c>
       <c r="BD4">
-        <v>0.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
         <v>-1000000.0</v>
       </c>
-      <c r="BG4">
-[...1 lines deleted...]
-      </c>
       <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
         <v>-2000000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>4000000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>-45000000.0</v>
       </c>
-      <c r="BK4">
+      <c r="BL4">
         <v>-2000000.0</v>
       </c>
-      <c r="BL4">
+      <c r="BM4">
         <v>-3000000.0</v>
       </c>
-      <c r="BM4">
+      <c r="BN4">
         <v>1000000.0</v>
       </c>
-      <c r="BN4">
-[...1 lines deleted...]
-      </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4">
         <v>0.0</v>
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
       <c r="BW4">
@@ -21845,628 +22031,635 @@
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
+      <c r="CM4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:90">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B5">
+        <v>189000000.0</v>
+      </c>
+      <c r="C5">
         <v>227000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1183000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>312000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>167000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1355000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>352000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>357000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>326000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>309000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>892000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>398000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>303000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>98000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>475000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>602000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>651000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>578000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>643000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>684000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>434000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1597000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>269000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>174000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>320000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>69000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>350000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>268000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>416000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>290000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>492000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>555000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>539000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>369000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>321000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>311000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>337000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>185000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>384000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>275000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>321000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-237000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>254000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>240000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>303000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-26000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>388000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>392000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>285000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1072000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>271000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>243000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>239000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>235000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>219000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>227000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>165000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>149000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>254000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>255000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>235000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>188000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>239000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>202000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>42000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>33000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>99000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>124000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>35000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-187000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>163000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>115000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>285000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>298000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>153000000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>173000000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>206000000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>185000000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>181000000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>88000000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>169000000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>165000000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>119000000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>183000000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>194000000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>61000000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>83000000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>25000000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>52000000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B6">
+        <v>397000000.0</v>
+      </c>
+      <c r="C6">
         <v>411000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-982000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>505000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>358000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1166000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>561000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>555000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>553000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>483000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1077000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>579000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>481000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>258000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>580000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>709000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>757000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>678000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>737000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>777000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>525000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1688000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>359000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>263000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>406000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>160000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>445000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>354000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>500000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>296000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>582000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>562000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>545000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>375000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>403000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>388000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>341000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>257000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>387000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>277000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>323000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-131000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>336000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>243000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>306000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-22000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>463000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>467000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>291000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>1078000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>351000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>252000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>250000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>248000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>231000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>240000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>242000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>229000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>271000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>272000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>310000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>262000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>306000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>217000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>135000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>110000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>185000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>145000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>109000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-99000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>257000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>207000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>371000000.0</v>
       </c>
       <c r="BV6">
         <v>371000000.0</v>
       </c>
       <c r="BW6">
+        <v>371000000.0</v>
+      </c>
+      <c r="BX6">
         <v>233000000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>250000000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>287000000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>260000000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>254000000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>163000000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>242000000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>254000000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>192000000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>254000000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>288000000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>98000000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>185000000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>96000000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>124000000.0</v>
       </c>
-      <c r="CL6"/>
+      <c r="CM6"/>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -22603,136 +22796,137 @@
       </c>
       <c r="CE7">
         <v>0.0</v>
       </c>
       <c r="CF7">
         <v>0.0</v>
       </c>
       <c r="CG7">
         <v>0.0</v>
       </c>
       <c r="CH7">
         <v>0.0</v>
       </c>
       <c r="CI7">
         <v>0.0</v>
       </c>
       <c r="CJ7">
         <v>0.0</v>
       </c>
       <c r="CK7">
         <v>0.0</v>
       </c>
       <c r="CL7">
         <v>0.0</v>
       </c>
+      <c r="CM7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B8">
+        <v>160</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8">
         <v>-8000000.0</v>
       </c>
-      <c r="C8">
-[...1 lines deleted...]
-      </c>
       <c r="D8">
+        <v>0.0</v>
+      </c>
+      <c r="E8">
         <v>-10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="F8">
         <v>-5000000.0</v>
       </c>
       <c r="G8">
+        <v>-5000000.0</v>
+      </c>
+      <c r="H8">
         <v>-2000000.0</v>
       </c>
-      <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8">
         <v>-1000000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>1000000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="O8">
         <v>-1000000.0</v>
       </c>
       <c r="P8">
+        <v>-1000000.0</v>
+      </c>
+      <c r="Q8">
         <v>-6000000.0</v>
       </c>
-      <c r="Q8">
-[...1 lines deleted...]
-      </c>
       <c r="R8">
+        <v>0.0</v>
+      </c>
+      <c r="S8">
         <v>-4000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-13000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-4000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-1000000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8">
+      <c r="W8"/>
+      <c r="X8">
         <v>-2000000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-3000000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-7000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>1000000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AC8">
         <v>-1000000.0</v>
       </c>
       <c r="AD8">
         <v>-1000000.0</v>
       </c>
       <c r="AE8">
-        <v>0.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
@@ -22867,1228 +23061,1245 @@
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
+      <c r="CM8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B9">
+        <v>443000000.0</v>
+      </c>
+      <c r="C9">
         <v>383000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>521000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>535000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>476000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>539000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>622000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>641000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>554000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>613000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>673000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>686000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>631000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>384000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>546000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>705000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>745000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>721000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>715000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>761000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>485000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>376000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>327000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>242000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>348000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>316000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>414000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>423000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>453000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>420000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>516000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>521000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>515000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>411000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>385000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>367000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>352000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>322000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>355000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>338000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>390000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>259000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>303000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>375000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>381000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>394000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>436000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>408000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>378000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>367000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>346000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>319000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>333000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>267000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>324000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>331000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>270000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>272000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>401000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>410000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>351000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>313000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>346000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>303000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>218000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>289000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>266000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>248000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>200000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>109000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>333000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>396000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>418000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>412000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>337000000.0</v>
       </c>
       <c r="BX9">
         <v>337000000.0</v>
       </c>
       <c r="BY9">
+        <v>337000000.0</v>
+      </c>
+      <c r="BZ9">
         <v>391000000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>358000000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>367000000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>348000000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>367000000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>288000000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>283000000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>342000000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>384000000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>303000000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>215000000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>171000000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>241000000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>1014000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B10">
+        <v>82000000.0</v>
+      </c>
+      <c r="C10">
         <v>13000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1360000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>135000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-3000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1519000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>183000000.0</v>
       </c>
       <c r="H10">
         <v>183000000.0</v>
       </c>
       <c r="I10">
+        <v>183000000.0</v>
+      </c>
+      <c r="J10">
         <v>157000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>132000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>714000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>216000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>121000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-70000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>321000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>554000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>616000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>557000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>622000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>660000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>409000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1571000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>241000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>147000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>292000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>41000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>323000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>239000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>385000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>174000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>462000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>442000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>432000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>265000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>289000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>281000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>240000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>156000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>281000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>275000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>318000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-270000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>225000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>227000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>306000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-31000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>347000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>352000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>273000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>955000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>228000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>208000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>218000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>113000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>173000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>264000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>107000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>94000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>201000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>280000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>180000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>130000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>191000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>224000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-3000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>86000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>49000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>122000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-16000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-183000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>152000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>247000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>218000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>313000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>131000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>168000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>204000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>174000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>181000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>146000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>161000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>142000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>74000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>123000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>23000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-309000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>68000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-104000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>72000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>203000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B11">
+        <v>33000000.0</v>
+      </c>
+      <c r="C11">
         <v>-15000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-7000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-77000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>9000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>387000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>61000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>29000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>33000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-575000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-236000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-4000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>25000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-840000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>127000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112000000.0</v>
       </c>
       <c r="Q11">
         <v>112000000.0</v>
       </c>
       <c r="R11">
+        <v>112000000.0</v>
+      </c>
+      <c r="S11">
         <v>27000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>102000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>116000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>85000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>117000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>30000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>35000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>65000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-3000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>53000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>28000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>46000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>76000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>54000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>97000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>65000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>60000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>57000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>40000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>56000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-5000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>15000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>52000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>60000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>31000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>74000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>24000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>72000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>52000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>90000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>94000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>78000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>299000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>57000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>75000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>77000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54000000.0</v>
       </c>
       <c r="BD11">
         <v>54000000.0</v>
       </c>
       <c r="BE11">
+        <v>54000000.0</v>
+      </c>
+      <c r="BF11">
         <v>-76000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-2000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>34000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>75000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>42000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>27000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>44000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>61000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-20000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>85000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-350000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>17000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>5000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-43000000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-12000000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>45000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>73000000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>104000000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>1000000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>-44000000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>60000000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>94000000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>72000000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>42000000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>45000000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>-20000000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>26000000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>43000000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>-8000000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>12000000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>29000000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>10000000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>17000000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>60000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B12">
+        <v>183000000.0</v>
+      </c>
+      <c r="C12">
         <v>214000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>177000000.0</v>
       </c>
       <c r="D12">
         <v>177000000.0</v>
       </c>
       <c r="E12">
+        <v>177000000.0</v>
+      </c>
+      <c r="F12">
         <v>201000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>164000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>169000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>174000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>169000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>178000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>183000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182000000.0</v>
       </c>
       <c r="M12">
         <v>182000000.0</v>
       </c>
       <c r="N12">
+        <v>182000000.0</v>
+      </c>
+      <c r="O12">
         <v>168000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>154000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>48000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>35000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>21000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>29000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>24000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>25000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>26000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>28000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>27000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000000.0</v>
       </c>
       <c r="Z12">
         <v>28000000.0</v>
       </c>
       <c r="AA12">
+        <v>28000000.0</v>
+      </c>
+      <c r="AB12">
         <v>27000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>33000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31000000.0</v>
       </c>
       <c r="AD12">
         <v>31000000.0</v>
       </c>
       <c r="AE12">
+        <v>31000000.0</v>
+      </c>
+      <c r="AF12">
         <v>30000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>32000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>33000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>31000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>32000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>30000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000000.0</v>
       </c>
       <c r="AL12">
         <v>29000000.0</v>
       </c>
       <c r="AM12">
+        <v>29000000.0</v>
+      </c>
+      <c r="AN12">
         <v>28000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>30000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33000000.0</v>
       </c>
       <c r="AP12">
         <v>33000000.0</v>
       </c>
       <c r="AQ12">
+        <v>33000000.0</v>
+      </c>
+      <c r="AR12">
         <v>29000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>30000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>27000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>31000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>41000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>40000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>39000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>42000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>43000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>44000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>43000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>51000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>44000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000000.0</v>
       </c>
       <c r="BE12">
         <v>45000000.0</v>
       </c>
       <c r="BF12">
+        <v>45000000.0</v>
+      </c>
+      <c r="BG12">
         <v>55000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>54000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>57000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>55000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>58000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>48000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000000.0</v>
       </c>
       <c r="BM12">
         <v>49000000.0</v>
       </c>
       <c r="BN12">
-        <v>51000000.0</v>
+        <v>49000000.0</v>
       </c>
       <c r="BO12">
         <v>51000000.0</v>
       </c>
       <c r="BP12">
+        <v>51000000.0</v>
+      </c>
+      <c r="BQ12">
         <v>54000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>51000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>261000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>65000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>63000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>67000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>262000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>63000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>61000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>72000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>294000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>74000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>73000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71000000.0</v>
       </c>
       <c r="CD12">
         <v>71000000.0</v>
       </c>
       <c r="CE12">
+        <v>71000000.0</v>
+      </c>
+      <c r="CF12">
         <v>72000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>68000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>176000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>73000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>100000000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>131000000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>9000000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>52000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B13">
+        <v>9000000.0</v>
+      </c>
+      <c r="C13">
         <v>130000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="D13">
         <v>7000000.0</v>
       </c>
       <c r="E13">
+        <v>7000000.0</v>
+      </c>
+      <c r="F13">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="G13">
         <v>5000000.0</v>
       </c>
       <c r="H13">
+        <v>5000000.0</v>
+      </c>
+      <c r="I13">
         <v>10000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="K13">
         <v>12000000.0</v>
       </c>
       <c r="L13">
+        <v>12000000.0</v>
+      </c>
+      <c r="M13">
         <v>7000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>125000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>33000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>34000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="Q13">
         <v>1000000.0</v>
       </c>
       <c r="R13">
+        <v>1000000.0</v>
+      </c>
+      <c r="S13">
         <v>49000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>4000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>25000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>27000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="Z13">
         <v>2000000.0</v>
       </c>
       <c r="AA13">
+        <v>2000000.0</v>
+      </c>
+      <c r="AB13">
         <v>1000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1000000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -24105,199 +24316,202 @@
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
+      <c r="CM13"/>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>166</v>
+      </c>
+      <c r="B14">
+        <v>-4000000.0</v>
+      </c>
       <c r="C14">
+        <v>-3000000.0</v>
+      </c>
+      <c r="D14">
         <v>-4000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-3000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-4000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-3000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-4000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="J14">
         <v>-3000000.0</v>
       </c>
       <c r="K14">
+        <v>-3000000.0</v>
+      </c>
+      <c r="L14">
         <v>2000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-1000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="P14">
         <v>2000000.0</v>
       </c>
       <c r="Q14">
         <v>2000000.0</v>
       </c>
       <c r="R14">
+        <v>2000000.0</v>
+      </c>
+      <c r="S14">
         <v>-2000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-1000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>359000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="V14">
         <v>1000000.0</v>
       </c>
       <c r="W14">
-        <v>2000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="X14">
         <v>2000000.0</v>
       </c>
       <c r="Y14">
         <v>2000000.0</v>
       </c>
       <c r="Z14">
         <v>2000000.0</v>
       </c>
       <c r="AA14">
         <v>2000000.0</v>
       </c>
       <c r="AB14">
-        <v>1000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="AC14">
         <v>1000000.0</v>
       </c>
       <c r="AD14">
+        <v>1000000.0</v>
+      </c>
+      <c r="AE14">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AF14">
         <v>1000000.0</v>
       </c>
       <c r="AG14">
+        <v>1000000.0</v>
+      </c>
+      <c r="AH14">
         <v>2000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AJ14">
         <v>2000000.0</v>
       </c>
       <c r="AK14">
-        <v>1000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="AL14">
         <v>1000000.0</v>
       </c>
       <c r="AM14">
         <v>1000000.0</v>
       </c>
       <c r="AN14">
-        <v>2000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AO14">
         <v>2000000.0</v>
       </c>
       <c r="AP14">
+        <v>2000000.0</v>
+      </c>
+      <c r="AQ14">
         <v>-3000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>-10000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>-4000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AU14">
         <v>-1000000.0</v>
       </c>
       <c r="AV14">
         <v>-1000000.0</v>
       </c>
       <c r="AW14">
         <v>-1000000.0</v>
       </c>
       <c r="AX14">
-        <v>0.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
@@ -24325,842 +24539,851 @@
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
+        <v>0.0</v>
+      </c>
+      <c r="BW14">
         <v>1000000.0</v>
       </c>
-      <c r="BW14">
-[...1 lines deleted...]
-      </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
+        <v>0.0</v>
+      </c>
+      <c r="CA14">
         <v>1000000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>2000000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>1000000.0</v>
       </c>
-      <c r="CC14">
-[...1 lines deleted...]
-      </c>
       <c r="CD14">
+        <v>0.0</v>
+      </c>
+      <c r="CE14">
         <v>34000000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>3000000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>13000000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>25000000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>6000000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>-10000000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>10000000.0</v>
       </c>
-      <c r="CK14">
-[...1 lines deleted...]
-      </c>
       <c r="CL14">
         <v>0.0</v>
       </c>
+      <c r="CM14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B15">
+        <v>44000000.0</v>
+      </c>
+      <c r="C15">
         <v>19000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-1357000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>199000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-21000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-1914000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>116000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>155000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>121000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>698000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>951000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>220000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>91000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>767000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>191000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>434000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>502000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>524000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>506000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>538000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>322000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1453000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>207000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>107000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>218000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>43000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>263000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>209000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>337000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>99000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>401000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>344000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>363000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>203000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>226000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>231000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>183000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>160000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>262000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>221000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>257000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-298000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>161000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>205000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>236000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-84000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>253000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>259000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>196000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>654000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>172000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>133000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>142000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>95000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>127000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>221000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>193000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>95000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>167000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>203000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>142000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>58000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>145000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>160000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>18000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>5000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>395000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>107000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-20000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-155000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>155000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>132000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>142000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>211000000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>126000000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-117000000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>199000000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>75000000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>106000000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>101000000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>114000000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>172000000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>42000000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>65000000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>-10000000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>-57000000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>-99000000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>-125000000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>78000000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>148000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>168</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>19000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-1357000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>199000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-21000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-1914000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>116000000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>951000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>220000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>91000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>767000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>191000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>434000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>502000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>524000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>506000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>538000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>322000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1453000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>207000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>107000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>218000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>43000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>263000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>209000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>337000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>99000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>401000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>344000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>363000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>203000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>226000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>231000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>183000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>160000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>262000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>221000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>257000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-298000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>161000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>205000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>236000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-84000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>253000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>259000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>196000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>654000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>172000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>133000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>142000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>95000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>117000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>210000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>183000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>95000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>167000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>203000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>142000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>54000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>145000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>160000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>15000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>79000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>396000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>108000000.0</v>
       </c>
-      <c r="BQ16">
-[...1 lines deleted...]
-      </c>
       <c r="BR16">
+        <v>0.0</v>
+      </c>
+      <c r="BS16">
         <v>201000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>161000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>201000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>142000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>205000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>128000000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>-120000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>120000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>28000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>85000000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>93000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>84000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>177000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>44000000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>67000000.0</v>
       </c>
-      <c r="CG16">
-[...1 lines deleted...]
-      </c>
       <c r="CH16">
         <v>0.0</v>
       </c>
       <c r="CI16">
         <v>0.0</v>
       </c>
       <c r="CJ16">
+        <v>0.0</v>
+      </c>
+      <c r="CK16">
         <v>-52000000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>52000000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>143000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>169</v>
+      </c>
+      <c r="B17">
+        <v>49000000.0</v>
+      </c>
       <c r="C17">
+        <v>28000000.0</v>
+      </c>
+      <c r="D17">
         <v>-1353000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>212000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-12000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-1906000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>122000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>154000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>124000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>707000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>950000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>220000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>96000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>770000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>194000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>442000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>504000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>530000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>520000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>544000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>324000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>1454000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>211000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>112000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>227000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>44000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>270000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>211000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>339000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>98000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>408000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>345000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>367000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>205000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>232000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>241000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>184000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>161000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>266000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>223000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>258000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-301000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>151000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>203000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>234000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-83000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>257000000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>258000000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>195000000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>656000000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>171000000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>133000000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>141000000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>97000000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>119000000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>210000000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>183000000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>96000000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>167000000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>205000000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>138000000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>99000000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>147000000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>163000000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>17000000.0</v>
       </c>
-      <c r="BN17">
-[...1 lines deleted...]
-      </c>
       <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
         <v>399000000.0</v>
       </c>
-      <c r="BP17">
-[...1 lines deleted...]
-      </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
@@ -25183,138 +25406,145 @@
       </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
       <c r="CF17">
         <v>0.0</v>
       </c>
       <c r="CG17">
         <v>0.0</v>
       </c>
       <c r="CH17">
         <v>0.0</v>
       </c>
       <c r="CI17">
         <v>0.0</v>
       </c>
       <c r="CJ17">
         <v>0.0</v>
       </c>
       <c r="CK17">
         <v>0.0</v>
       </c>
       <c r="CL17">
         <v>0.0</v>
       </c>
+      <c r="CM17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>170</v>
+      </c>
+      <c r="B18">
+        <v>-174000000.0</v>
+      </c>
       <c r="C18">
-        <v>-170000000.0</v>
+        <v>-207000000.0</v>
       </c>
       <c r="D18">
         <v>-170000000.0</v>
       </c>
       <c r="E18">
+        <v>-170000000.0</v>
+      </c>
+      <c r="F18">
         <v>-198000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-159000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-164000000.0</v>
       </c>
       <c r="H18">
         <v>-164000000.0</v>
       </c>
       <c r="I18">
+        <v>-164000000.0</v>
+      </c>
+      <c r="J18">
         <v>-156000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-166000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-173000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-175000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-174000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-135000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-120000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-47000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-34000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-20000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-28000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24000000.0</v>
       </c>
       <c r="V18">
         <v>-24000000.0</v>
       </c>
       <c r="W18">
+        <v>-24000000.0</v>
+      </c>
+      <c r="X18">
         <v>-27000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26000000.0</v>
       </c>
       <c r="Y18">
         <v>-26000000.0</v>
       </c>
       <c r="Z18">
         <v>-26000000.0</v>
       </c>
       <c r="AA18">
         <v>-26000000.0</v>
       </c>
       <c r="AB18">
+        <v>-26000000.0</v>
+      </c>
+      <c r="AC18">
         <v>-31000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-30000000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -25331,355 +25561,355 @@
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
+      <c r="CM18"/>
     </row>
-    <row r="19" spans="1:90">
+    <row r="19" spans="1:91">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>65000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>51000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>99000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>142000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>94000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>96000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>68000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>70000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>79000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>70000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>1460000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>57000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>64000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>98000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>72000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>73000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>65000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>79000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>84000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>93000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>90000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>96000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>79000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>69000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>71000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>77000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>68000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>63000000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>62000000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>64000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68000000.0</v>
       </c>
       <c r="AQ19">
         <v>68000000.0</v>
       </c>
       <c r="AR19">
+        <v>68000000.0</v>
+      </c>
+      <c r="AS19">
         <v>69000000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>76000000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>50000000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>78000000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>133000000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>69000000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>53000000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>60000000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>83000000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>77000000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>78000000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>54000000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>145000000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>54000000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>52000000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>59000000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>128000000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>47000000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>44000000.0</v>
       </c>
-      <c r="BK19">
+      <c r="BL19">
         <v>34000000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>117000000.0</v>
       </c>
-      <c r="BM19">
+      <c r="BN19">
         <v>60000000.0</v>
       </c>
-      <c r="BN19"/>
-      <c r="BO19">
+      <c r="BO19"/>
+      <c r="BP19">
         <v>35000000.0</v>
       </c>
-      <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
+      <c r="CM19"/>
     </row>
-    <row r="20" spans="1:90">
+    <row r="20" spans="1:91">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>10000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>23000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>-7000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>15000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>-1000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1000000.0</v>
       </c>
-      <c r="R20"/>
       <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20">
         <v>3000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>-6000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>2000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>10000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>21000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>6000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>102000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>7000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>98000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>-4000000.0</v>
       </c>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
       <c r="AE20">
+        <v>0.0</v>
+      </c>
+      <c r="AF20">
         <v>-12000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>3000000.0</v>
       </c>
-      <c r="AG20">
-[...1 lines deleted...]
-      </c>
       <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
         <v>2000000.0</v>
       </c>
-      <c r="AI20">
-[...1 lines deleted...]
-      </c>
       <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
         <v>3000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>55000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>4000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>3000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>4000000.0</v>
       </c>
-      <c r="AO20">
-[...1 lines deleted...]
-      </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
@@ -25700,67 +25930,67 @@
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
         <v>-36000000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>6000000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>77000000.0</v>
       </c>
-      <c r="BN20">
-[...1 lines deleted...]
-      </c>
       <c r="BO20">
+        <v>0.0</v>
+      </c>
+      <c r="BP20">
         <v>96000000.0</v>
       </c>
-      <c r="BP20">
-[...1 lines deleted...]
-      </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
       <c r="BW20">
         <v>0.0</v>
       </c>
       <c r="BX20">
         <v>0.0</v>
       </c>
       <c r="BY20">
@@ -25783,358 +26013,362 @@
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
       <c r="CH20">
         <v>0.0</v>
       </c>
       <c r="CI20">
         <v>0.0</v>
       </c>
       <c r="CJ20">
         <v>0.0</v>
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
       <c r="CL20">
         <v>0.0</v>
       </c>
+      <c r="CM20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:90">
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B21">
+        <v>189000000.0</v>
+      </c>
+      <c r="C21">
         <v>128000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1275000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>233000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>168000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1405000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>248000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>250000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>210000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>259000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>842000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>335000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>251000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>56000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>308000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>483000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>531000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>517000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>536000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>567000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>326000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>203000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>184000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>83000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>194000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>68000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>260000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>186000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>320000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>259000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>374000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>358000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>343000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>217000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>252000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>240000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>192000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>117000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>246000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>243000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>287000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-305000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>186000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>188000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>257000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-54000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>310000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>259000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>243000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>944000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>211000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>169000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>184000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>86000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>163000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>164000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>98000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>97000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>196000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>209000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>188000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>140000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>221000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>156000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-14000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>109000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>65000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>89000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>27000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-152000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>151000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>207000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>234000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>324000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>147000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>71000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>239000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>185000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>200000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>163000000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>197000000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>151000000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>92000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>152000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>166000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="CJ21">
         <v>25000000.0</v>
       </c>
       <c r="CK21">
+        <v>25000000.0</v>
+      </c>
+      <c r="CL21">
         <v>52000000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>121000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:90">
+    <row r="22" spans="1:91">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -26271,326 +26505,332 @@
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
       <c r="CH22">
         <v>0.0</v>
       </c>
       <c r="CI22">
         <v>0.0</v>
       </c>
       <c r="CJ22">
         <v>0.0</v>
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
       <c r="CL22">
         <v>0.0</v>
       </c>
+      <c r="CM22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:90">
+    <row r="23" spans="1:91">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B23">
+        <v>2148000000.0</v>
+      </c>
+      <c r="C23">
         <v>2076000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3694000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2299000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2221000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3775000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2400000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2401000000.0</v>
       </c>
       <c r="I23">
         <v>2401000000.0</v>
       </c>
       <c r="J23">
+        <v>2401000000.0</v>
+      </c>
+      <c r="K23">
         <v>2310000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1881000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2460000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2602000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2292000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1993000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2003000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2007000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1758000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1730000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1631000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1472000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1388000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1227000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1110000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1266000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1364000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1315000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1310000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1376000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1427000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1407000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1484000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1507000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1372000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1317000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1261000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1223000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1195000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1072000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1105000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1115000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1307000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1225000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1270000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1190000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1604000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1478000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1509000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1459000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1262000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1417000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1479000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1415000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1401000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1440000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1510000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1536000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1515000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1611000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1544000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1405000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1401000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1317000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1361000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1327000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1360000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1186000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1149000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1097000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1473000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1660000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1661000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1596000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1462000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1420000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1383000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1392000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1471000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1485000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1497000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1454000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1343000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1420000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1334000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1305000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>1271000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1192000000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>1204000000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>1191000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:90">
+    <row r="24" spans="1:91">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -26637,575 +26877,584 @@
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
+      <c r="CM24"/>
     </row>
-    <row r="25" spans="1:90">
+    <row r="25" spans="1:91">
       <c r="A25" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>177</v>
+      </c>
+      <c r="B25">
+        <v>208000000.0</v>
+      </c>
       <c r="C25">
         <v>201000000.0</v>
       </c>
       <c r="D25">
+        <v>201000000.0</v>
+      </c>
+      <c r="E25">
         <v>193000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>191000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>189000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>209000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>198000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>227000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>195000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>41000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>42000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>41000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>30000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>105000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="Q25">
         <v>11000000.0</v>
       </c>
       <c r="R25">
+        <v>11000000.0</v>
+      </c>
+      <c r="S25">
         <v>8000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>6000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000000.0</v>
       </c>
       <c r="V25">
         <v>91000000.0</v>
       </c>
       <c r="W25">
+        <v>91000000.0</v>
+      </c>
+      <c r="X25">
         <v>90000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>89000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>86000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>91000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>95000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>86000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>84000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>91000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>90000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>88000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>80000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>79000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>82000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>77000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72000000.0</v>
       </c>
       <c r="AL25">
         <v>72000000.0</v>
       </c>
       <c r="AM25">
+        <v>72000000.0</v>
+      </c>
+      <c r="AN25">
         <v>74000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>75000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>74000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>106000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>82000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>107000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>68000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>72000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75000000.0</v>
       </c>
       <c r="AV25">
         <v>75000000.0</v>
       </c>
       <c r="AW25">
+        <v>75000000.0</v>
+      </c>
+      <c r="AX25">
         <v>76000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>81000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>80000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>78000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>80000000.0</v>
       </c>
-      <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
-      <c r="BR25">
+      <c r="BR25"/>
+      <c r="BS25">
         <v>88000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>94000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>92000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>86000000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>73000000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>80000000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>77000000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>81000000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>75000000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>73000000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>75000000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>73000000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>89000000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>73000000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>71000000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>94000000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>37000000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>102000000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>71000000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>72000000.0</v>
       </c>
-      <c r="CL25"/>
+      <c r="CM25"/>
     </row>
-    <row r="26" spans="1:90">
+    <row r="26" spans="1:91">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B26">
+        <v>28000000.0</v>
+      </c>
+      <c r="C26">
         <v>32000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31000000.0</v>
       </c>
       <c r="D26">
         <v>31000000.0</v>
       </c>
       <c r="E26">
         <v>31000000.0</v>
       </c>
       <c r="F26">
         <v>31000000.0</v>
       </c>
       <c r="G26">
+        <v>31000000.0</v>
+      </c>
+      <c r="H26">
         <v>32000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>33000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>34000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000000.0</v>
       </c>
       <c r="K26">
         <v>32000000.0</v>
       </c>
       <c r="L26">
+        <v>32000000.0</v>
+      </c>
+      <c r="M26">
         <v>40000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>42000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>37000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>25000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>26000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>24000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>23000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>21000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="V26">
         <v>20000000.0</v>
       </c>
       <c r="W26">
+        <v>20000000.0</v>
+      </c>
+      <c r="X26">
         <v>19000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000000.0</v>
       </c>
       <c r="Z26">
         <v>17000000.0</v>
       </c>
       <c r="AA26">
         <v>17000000.0</v>
       </c>
       <c r="AB26">
         <v>17000000.0</v>
       </c>
       <c r="AC26">
+        <v>17000000.0</v>
+      </c>
+      <c r="AD26">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="AE26">
         <v>18000000.0</v>
       </c>
       <c r="AF26">
         <v>18000000.0</v>
       </c>
       <c r="AG26">
         <v>18000000.0</v>
       </c>
       <c r="AH26">
-        <v>19000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="AI26">
         <v>19000000.0</v>
       </c>
       <c r="AJ26">
-        <v>17000000.0</v>
+        <v>19000000.0</v>
       </c>
       <c r="AK26">
         <v>17000000.0</v>
       </c>
       <c r="AL26">
-        <v>20000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="AM26">
         <v>20000000.0</v>
       </c>
       <c r="AN26">
-        <v>19000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="AO26">
         <v>19000000.0</v>
       </c>
       <c r="AP26">
+        <v>19000000.0</v>
+      </c>
+      <c r="AQ26">
         <v>21000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>19000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>59000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>20000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>18000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>22000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>24000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>22000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>12000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>24000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>23000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000000.0</v>
       </c>
       <c r="BB26">
         <v>26000000.0</v>
       </c>
       <c r="BC26">
+        <v>26000000.0</v>
+      </c>
+      <c r="BD26">
         <v>24000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000000.0</v>
       </c>
       <c r="BE26">
         <v>26000000.0</v>
       </c>
       <c r="BF26">
-        <v>24000000.0</v>
+        <v>26000000.0</v>
       </c>
       <c r="BG26">
         <v>24000000.0</v>
       </c>
       <c r="BH26">
+        <v>24000000.0</v>
+      </c>
+      <c r="BI26">
         <v>25000000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>23000000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>14000000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>19000000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="BN26">
         <v>19000000.0</v>
       </c>
       <c r="BO26">
-        <v>18000000.0</v>
+        <v>19000000.0</v>
       </c>
       <c r="BP26">
         <v>18000000.0</v>
       </c>
       <c r="BQ26">
+        <v>18000000.0</v>
+      </c>
+      <c r="BR26">
         <v>20000000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>21000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="BT26">
         <v>18000000.0</v>
       </c>
       <c r="BU26">
+        <v>18000000.0</v>
+      </c>
+      <c r="BV26">
         <v>23000000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>19000000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>18000000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>19000000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>17000000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>18000000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="CC26">
         <v>18000000.0</v>
       </c>
       <c r="CD26">
+        <v>18000000.0</v>
+      </c>
+      <c r="CE26">
         <v>23000000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="CG26">
         <v>23000000.0</v>
       </c>
       <c r="CH26">
+        <v>23000000.0</v>
+      </c>
+      <c r="CI26">
         <v>22000000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>23000000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>22000000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>23000000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>89000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:90">
+    <row r="27" spans="1:91">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>2000000.0</v>
       </c>
-      <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>2000000.0</v>
       </c>
-      <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
@@ -27243,412 +27492,418 @@
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
+      <c r="CM27"/>
     </row>
-    <row r="28" spans="1:90">
+    <row r="28" spans="1:91">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B28">
+        <v>226000000.0</v>
+      </c>
+      <c r="C28">
         <v>223000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>231000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>213000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>230000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>501000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>248000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>253000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>265000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>270000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>244000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>276000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>285000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>269000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>184000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>197000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>174000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>170000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>165000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>161000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>137000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>482000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>106000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>114000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125000000.0</v>
       </c>
       <c r="Z28">
         <v>125000000.0</v>
       </c>
       <c r="AA28">
+        <v>125000000.0</v>
+      </c>
+      <c r="AB28">
         <v>120000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>118000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>120000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>134000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>129000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>136000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>147000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>165000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>112000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>96000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>83000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>184000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>81000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>71000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>80000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>209000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>93000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>106000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>98000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>417000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>118000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>119000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>104000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>5000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>97000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>113000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>106000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>128000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>121000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>124000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>134000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>128000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>140000000.0</v>
       </c>
       <c r="BH28">
         <v>140000000.0</v>
       </c>
       <c r="BI28">
+        <v>140000000.0</v>
+      </c>
+      <c r="BJ28">
         <v>128000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>136000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>123000000.0</v>
       </c>
       <c r="BL28">
         <v>123000000.0</v>
       </c>
       <c r="BM28">
         <v>123000000.0</v>
       </c>
       <c r="BN28">
+        <v>123000000.0</v>
+      </c>
+      <c r="BO28">
         <v>131000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>110000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>114000000.0</v>
       </c>
       <c r="BQ28">
         <v>114000000.0</v>
       </c>
       <c r="BR28">
+        <v>114000000.0</v>
+      </c>
+      <c r="BS28">
         <v>124000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>142000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>138000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>136000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>145000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>133000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>122000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>116000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>86000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>147000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>153000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>152000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>121000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>144000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>136000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>161000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>241000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>139000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>125000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>137000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>599000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:90">
+    <row r="29" spans="1:91">
       <c r="A29" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B29">
+        <v>33000000.0</v>
+      </c>
+      <c r="C29">
         <v>-15000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-7000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-77000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>9000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>387000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>61000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>29000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>33000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-575000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-236000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-4000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>25000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-840000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>127000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112000000.0</v>
       </c>
       <c r="Q29">
         <v>112000000.0</v>
       </c>
       <c r="R29">
+        <v>112000000.0</v>
+      </c>
+      <c r="S29">
         <v>27000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>102000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>116000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>85000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>117000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>30000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>35000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>65000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-3000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>53000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>28000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>46000000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -27665,864 +27920,874 @@
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
+      <c r="CM29"/>
     </row>
-    <row r="30" spans="1:90">
+    <row r="30" spans="1:91">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B30">
+        <v>254000000.0</v>
+      </c>
+      <c r="C30">
         <v>255000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1796000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>302000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>308000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1944000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>374000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>391000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>344000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>354000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-169000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>351000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>380000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>328000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>238000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>222000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>214000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>204000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>179000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>194000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>159000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>173000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>143000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>159000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>154000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>248000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>143000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>141000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>142000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>158000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>152000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>161000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>171000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>190000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>136000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>118000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>104000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>206000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>104000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>92000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>101000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>232000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>115000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>168000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>121000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>439000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>145000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>148000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>132000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>13000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>127000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>145000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>143000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>167000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>155000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>166000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>173000000.0</v>
       </c>
       <c r="BF30">
         <v>173000000.0</v>
       </c>
       <c r="BG30">
+        <v>173000000.0</v>
+      </c>
+      <c r="BH30">
         <v>205000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>201000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>167000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>207000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>157000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>147000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>157000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>261000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>148000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>153000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>151000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>296000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>170000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>189000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>168000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>114000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>184000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>164000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>152000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>173000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>167000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>171000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>169000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>123000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>167000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>159000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>180000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>242000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>160000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>146000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>189000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>0.0</v>
       </c>
     </row>
-    <row r="31" spans="1:90">
+    <row r="31" spans="1:91">
       <c r="A31" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B31">
+        <v>-107000000.0</v>
+      </c>
+      <c r="C31">
         <v>-115000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-85000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-98000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-171000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-114000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-65000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-67000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-53000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-127000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-128000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-119000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-130000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-126000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>13000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>71000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>85000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>40000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>86000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>93000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>83000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1368000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>57000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>64000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>98000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-27000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>63000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>53000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>65000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-85000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>88000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>84000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>89000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>48000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>37000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>41000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-8000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>39000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>35000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>32000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>31000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>35000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39000000.0</v>
       </c>
       <c r="AR31">
         <v>39000000.0</v>
       </c>
       <c r="AS31">
+        <v>39000000.0</v>
+      </c>
+      <c r="AT31">
         <v>49000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>23000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>37000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>93000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>30000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>11000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>17000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>39000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>34000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>27000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-3000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>86000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>9000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-3000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>5000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>71000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-8000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-10000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-30000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>68000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>7000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-23000000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-17000000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>33000000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-43000000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-31000000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>1000000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>40000000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-16000000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-11000000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-16000000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-27000000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-2000000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-11000000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-22000000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-18000000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-36000000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-9000000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-21000000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-29000000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-164000000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-337000000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-56000000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-129000000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>20000000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>0.0</v>
       </c>
     </row>
-    <row r="32" spans="1:90">
+    <row r="32" spans="1:91">
       <c r="A32" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B32">
+        <v>2337000000.0</v>
+      </c>
+      <c r="C32">
         <v>2204000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2419000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2532000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2389000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2370000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2648000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2651000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2611000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2569000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2723000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2795000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2853000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2348000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2301000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2486000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2538000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2275000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2266000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>2198000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1798000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1591000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1411000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1193000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1460000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1432000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1586000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1592000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1687000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1689000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1771000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1844000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1851000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1593000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1566000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1510000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1471000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1311000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1323000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1351000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>1404000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>1334000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1413000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1477000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1450000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1559000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1769000000.0</v>
       </c>
       <c r="AV32">
         <v>1769000000.0</v>
       </c>
       <c r="AW32">
+        <v>1769000000.0</v>
+      </c>
+      <c r="AX32">
         <v>1705000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>1616000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>1636000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>1653000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>1605000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>1501000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>1609000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>1675000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>1633000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>1614000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>1807000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>1753000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>1589000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>1507000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>1506000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>1517000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1388000000.0</v>
       </c>
       <c r="BN32">
         <v>1388000000.0</v>
       </c>
       <c r="BO32">
+        <v>1388000000.0</v>
+      </c>
+      <c r="BP32">
         <v>1304000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>1244000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>1146000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>1286000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>1823000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>1868000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>1846000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>1760000000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>1573000000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>1556000000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>1631000000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>1656000000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>1685000000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>1674000000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>1652000000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>1508000000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>1536000000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>1517000000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>1509000000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>1332000000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>1247000000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>1229000000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>1243000000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>4603000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z30"/>
@@ -28621,51 +28886,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B2">
         <v>962000000.0</v>
       </c>
       <c r="C2">
         <v>1805000000.0</v>
       </c>
       <c r="D2">
         <v>1508000000.0</v>
       </c>
       <c r="E2">
         <v>536000000.0</v>
       </c>
       <c r="F2">
         <v>955000000.0</v>
       </c>
       <c r="G2">
         <v>463000000.0</v>
       </c>
       <c r="H2">
         <v>439000000.0</v>
       </c>
       <c r="I2">
         <v>576000000.0</v>
       </c>
@@ -28699,54 +28964,54 @@
       <c r="S2">
         <v>825000000.0</v>
       </c>
       <c r="T2">
         <v>791000000.0</v>
       </c>
       <c r="U2">
         <v>390000000.0</v>
       </c>
       <c r="V2">
         <v>838000000.0</v>
       </c>
       <c r="W2">
         <v>148000000.0</v>
       </c>
       <c r="X2">
         <v>124000000.0</v>
       </c>
       <c r="Y2">
         <v>20000000.0</v>
       </c>
       <c r="Z2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B3">
-        <v>1146000000</v>
+        <v>343000000</v>
       </c>
       <c r="C3">
         <v>435000000</v>
       </c>
       <c r="D3">
         <v>568000000</v>
       </c>
       <c r="E3">
         <v>543000000</v>
       </c>
       <c r="F3">
         <v>467000000</v>
       </c>
       <c r="G3">
         <v>364000000</v>
       </c>
       <c r="H3">
         <v>370000000</v>
       </c>
       <c r="I3">
         <v>337000000</v>
       </c>
       <c r="J3">
         <v>267000000</v>
       </c>
@@ -28779,51 +29044,51 @@
       </c>
       <c r="T3">
         <v>288000000</v>
       </c>
       <c r="U3">
         <v>295000000</v>
       </c>
       <c r="V3">
         <v>212000000</v>
       </c>
       <c r="W3">
         <v>166000000</v>
       </c>
       <c r="X3">
         <v>211000000</v>
       </c>
       <c r="Y3">
         <v>203000000</v>
       </c>
       <c r="Z3">
         <v>191000000</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>968000000.0</v>
       </c>
       <c r="F4">
         <v>-404000000.0</v>
       </c>
       <c r="G4">
         <v>464000000.0</v>
       </c>
       <c r="H4">
         <v>24000000.0</v>
       </c>
       <c r="I4">
         <v>-137000000.0</v>
       </c>
       <c r="J4">
         <v>-62000000.0</v>
       </c>
       <c r="K4">
         <v>-329000000.0</v>
       </c>
@@ -28837,51 +29102,51 @@
         <v>25000000.0</v>
       </c>
       <c r="O4">
         <v>277000000.0</v>
       </c>
       <c r="P4">
         <v>-58000000.0</v>
       </c>
       <c r="Q4">
         <v>-514000000.0</v>
       </c>
       <c r="R4">
         <v>578000000.0</v>
       </c>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-98000000.0</v>
       </c>
       <c r="F5">
         <v>-216000000.0</v>
       </c>
       <c r="G5">
         <v>-39000000.0</v>
       </c>
       <c r="H5">
         <v>-9000000.0</v>
       </c>
       <c r="I5">
         <v>-113000000.0</v>
       </c>
       <c r="J5">
         <v>-7000000.0</v>
       </c>
       <c r="K5">
         <v>39000000.0</v>
       </c>
@@ -28895,51 +29160,51 @@
         <v>12000000.0</v>
       </c>
       <c r="O5">
         <v>-3000000.0</v>
       </c>
       <c r="P5">
         <v>11000000.0</v>
       </c>
       <c r="Q5">
         <v>31000000.0</v>
       </c>
       <c r="R5">
         <v>31000000.0</v>
       </c>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B6">
         <v>301000000.0</v>
       </c>
       <c r="C6">
         <v>-843000000.0</v>
       </c>
       <c r="D6">
         <v>297000000.0</v>
       </c>
       <c r="E6">
         <v>972000000.0</v>
       </c>
       <c r="F6">
         <v>-419000000.0</v>
       </c>
       <c r="G6">
         <v>492000000.0</v>
       </c>
       <c r="H6">
         <v>24000000.0</v>
       </c>
       <c r="I6">
         <v>-137000000.0</v>
       </c>
@@ -28975,53 +29240,55 @@
       </c>
       <c r="T6">
         <v>34000000.0</v>
       </c>
       <c r="U6">
         <v>401000000.0</v>
       </c>
       <c r="V6">
         <v>-448000000.0</v>
       </c>
       <c r="W6">
         <v>838000000.0</v>
       </c>
       <c r="X6">
         <v>24000000.0</v>
       </c>
       <c r="Y6">
         <v>74000000.0</v>
       </c>
       <c r="Z6">
         <v>20000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>190</v>
+      </c>
+      <c r="B7">
+        <v>235000000.0</v>
+      </c>
       <c r="C7">
         <v>-204000000.0</v>
       </c>
       <c r="D7">
         <v>516000000.0</v>
       </c>
       <c r="E7">
         <v>280000000.0</v>
       </c>
       <c r="F7">
         <v>-488000000.0</v>
       </c>
       <c r="G7">
         <v>280000000.0</v>
       </c>
       <c r="H7">
         <v>151000000.0</v>
       </c>
       <c r="I7">
         <v>-248000000.0</v>
       </c>
       <c r="J7">
         <v>173000000.0</v>
       </c>
       <c r="K7">
@@ -29049,51 +29316,51 @@
         <v>138000000.0</v>
       </c>
       <c r="S7">
         <v>-137000000.0</v>
       </c>
       <c r="T7">
         <v>-321000000.0</v>
       </c>
       <c r="U7">
         <v>-130000000.0</v>
       </c>
       <c r="V7">
         <v>-40000000.0</v>
       </c>
       <c r="W7">
         <v>-166000000.0</v>
       </c>
       <c r="X7">
         <v>-195000000.0</v>
       </c>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>218000000.0</v>
       </c>
       <c r="F8">
         <v>-396000000.0</v>
       </c>
       <c r="G8">
         <v>141000000.0</v>
       </c>
       <c r="H8">
         <v>165000000.0</v>
       </c>
       <c r="I8">
         <v>-48000000.0</v>
       </c>
       <c r="J8">
         <v>-110000000.0</v>
       </c>
       <c r="K8">
         <v>-59000000.0</v>
       </c>
@@ -29107,53 +29374,55 @@
         <v>-23000000.0</v>
       </c>
       <c r="O8">
         <v>50000000.0</v>
       </c>
       <c r="P8">
         <v>-83000000.0</v>
       </c>
       <c r="Q8">
         <v>-90000000.0</v>
       </c>
       <c r="R8">
         <v>-79000000.0</v>
       </c>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>192</v>
+      </c>
+      <c r="B9">
+        <v>213000000.0</v>
+      </c>
       <c r="C9">
         <v>92000000.0</v>
       </c>
       <c r="D9">
         <v>105000000.0</v>
       </c>
       <c r="E9">
         <v>218000000.0</v>
       </c>
       <c r="F9">
         <v>-396000000.0</v>
       </c>
       <c r="G9">
         <v>141000000.0</v>
       </c>
       <c r="H9">
         <v>165000000.0</v>
       </c>
       <c r="I9">
         <v>-48000000.0</v>
       </c>
       <c r="J9">
         <v>-110000000.0</v>
       </c>
       <c r="K9">
@@ -29177,53 +29446,55 @@
       <c r="Q9">
         <v>-90000000.0</v>
       </c>
       <c r="R9">
         <v>0.0</v>
       </c>
       <c r="S9">
         <v>339000000.0</v>
       </c>
       <c r="T9">
         <v>-69000000.0</v>
       </c>
       <c r="U9"/>
       <c r="V9">
         <v>30000000.0</v>
       </c>
       <c r="W9"/>
       <c r="X9">
         <v>22000000.0</v>
       </c>
       <c r="Y9"/>
       <c r="Z9"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="B10"/>
+        <v>193</v>
+      </c>
+      <c r="B10">
+        <v>154000000.0</v>
+      </c>
       <c r="C10">
         <v>11000000.0</v>
       </c>
       <c r="D10">
         <v>398000000.0</v>
       </c>
       <c r="E10">
         <v>-253000000.0</v>
       </c>
       <c r="F10">
         <v>-367000000.0</v>
       </c>
       <c r="G10">
         <v>124000000.0</v>
       </c>
       <c r="H10">
         <v>6000000.0</v>
       </c>
       <c r="I10">
         <v>-158000000.0</v>
       </c>
       <c r="J10">
         <v>-97000000.0</v>
       </c>
       <c r="K10">
@@ -29251,51 +29522,51 @@
         <v>30000000.0</v>
       </c>
       <c r="S10">
         <v>21000000.0</v>
       </c>
       <c r="T10">
         <v>-27000000.0</v>
       </c>
       <c r="U10">
         <v>16000000.0</v>
       </c>
       <c r="V10">
         <v>21000000.0</v>
       </c>
       <c r="W10">
         <v>-18000000.0</v>
       </c>
       <c r="X10">
         <v>-11000000.0</v>
       </c>
       <c r="Y10"/>
       <c r="Z10"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>328000000.0</v>
       </c>
       <c r="F11">
         <v>355000000.0</v>
       </c>
       <c r="G11">
         <v>-45000000.0</v>
       </c>
       <c r="H11">
         <v>-11000000.0</v>
       </c>
       <c r="I11">
         <v>71000000.0</v>
       </c>
       <c r="J11">
         <v>387000000.0</v>
       </c>
       <c r="K11">
         <v>-106000000.0</v>
       </c>
@@ -29311,51 +29582,51 @@
       <c r="O11">
         <v>-244000000.0</v>
       </c>
       <c r="P11">
         <v>-240000000.0</v>
       </c>
       <c r="Q11">
         <v>-83000000.0</v>
       </c>
       <c r="R11">
         <v>178000000.0</v>
       </c>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11">
         <v>89000000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-837000000.0</v>
       </c>
       <c r="F12">
         <v>66000000.0</v>
       </c>
       <c r="G12">
         <v>-1282000000.0</v>
       </c>
       <c r="H12">
         <v>2000000.0</v>
       </c>
       <c r="I12">
         <v>79000000.0</v>
       </c>
       <c r="J12">
         <v>-575000000.0</v>
       </c>
       <c r="K12">
         <v>-293000000.0</v>
       </c>
@@ -29375,102 +29646,102 @@
         <v>144000000.0</v>
       </c>
       <c r="Q12">
         <v>15000000.0</v>
       </c>
       <c r="R12">
         <v>-371000000.0</v>
       </c>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12">
         <v>45000000.0</v>
       </c>
       <c r="V12">
         <v>17000000.0</v>
       </c>
       <c r="W12">
         <v>48000000.0</v>
       </c>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>399000000.0</v>
       </c>
       <c r="F13">
         <v>-78000000.0</v>
       </c>
       <c r="G13">
         <v>21000000.0</v>
       </c>
       <c r="H13">
         <v>39000000.0</v>
       </c>
       <c r="I13">
         <v>-57000000.0</v>
       </c>
       <c r="J13">
         <v>254000000.0</v>
       </c>
       <c r="K13">
         <v>-74000000.0</v>
       </c>
       <c r="L13">
         <v>-23000000.0</v>
       </c>
       <c r="M13">
         <v>14000000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B14">
-        <v>743000000.0</v>
+        <v>777000000.0</v>
       </c>
       <c r="C14">
         <v>823000000.0</v>
       </c>
       <c r="D14">
         <v>711000000.0</v>
       </c>
       <c r="E14">
         <v>478000000.0</v>
       </c>
       <c r="F14">
         <v>378000000.0</v>
       </c>
       <c r="G14">
         <v>356000000.0</v>
       </c>
       <c r="H14">
         <v>356000000.0</v>
       </c>
       <c r="I14">
         <v>349000000.0</v>
       </c>
       <c r="J14">
         <v>310000000.0</v>
       </c>
@@ -29503,53 +29774,55 @@
       </c>
       <c r="T14">
         <v>311000000.0</v>
       </c>
       <c r="U14">
         <v>296000000.0</v>
       </c>
       <c r="V14">
         <v>327000000.0</v>
       </c>
       <c r="W14">
         <v>282000000.0</v>
       </c>
       <c r="X14">
         <v>294000000.0</v>
       </c>
       <c r="Y14">
         <v>240000000.0</v>
       </c>
       <c r="Z14">
         <v>326000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>198</v>
+      </c>
+      <c r="B15">
+        <v>13000000.0</v>
+      </c>
       <c r="C15">
         <v>307000000.0</v>
       </c>
       <c r="D15">
         <v>305000000.0</v>
       </c>
       <c r="E15">
         <v>297000000.0</v>
       </c>
       <c r="F15">
         <v>304000000.0</v>
       </c>
       <c r="G15">
         <v>293000000.0</v>
       </c>
       <c r="H15">
         <v>300000000.0</v>
       </c>
       <c r="I15">
         <v>280000000.0</v>
       </c>
       <c r="J15">
         <v>241000000.0</v>
       </c>
       <c r="K15">
@@ -29577,51 +29850,51 @@
         <v>33000000.0</v>
       </c>
       <c r="S15">
         <v>34000000.0</v>
       </c>
       <c r="T15">
         <v>35000000.0</v>
       </c>
       <c r="U15">
         <v>36000000.0</v>
       </c>
       <c r="V15">
         <v>825000000.0</v>
       </c>
       <c r="W15">
         <v>501000000.0</v>
       </c>
       <c r="X15">
         <v>25000000.0</v>
       </c>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B16">
         <v>1263000000.0</v>
       </c>
       <c r="C16">
         <v>962000000.0</v>
       </c>
       <c r="D16">
         <v>1805000000.0</v>
       </c>
       <c r="E16">
         <v>1508000000.0</v>
       </c>
       <c r="F16">
         <v>536000000.0</v>
       </c>
       <c r="G16">
         <v>955000000.0</v>
       </c>
       <c r="H16">
         <v>463000000.0</v>
       </c>
       <c r="I16">
         <v>439000000.0</v>
       </c>
@@ -29657,51 +29930,51 @@
       </c>
       <c r="T16">
         <v>825000000.0</v>
       </c>
       <c r="U16">
         <v>791000000.0</v>
       </c>
       <c r="V16">
         <v>390000000.0</v>
       </c>
       <c r="W16">
         <v>838000000.0</v>
       </c>
       <c r="X16">
         <v>148000000.0</v>
       </c>
       <c r="Y16">
         <v>74000000.0</v>
       </c>
       <c r="Z16">
         <v>20000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>-2000000.0</v>
       </c>
       <c r="I17">
         <v>-23000000.0</v>
       </c>
       <c r="J17">
         <v>35000000.0</v>
       </c>
       <c r="K17">
         <v>-24000000.0</v>
       </c>
       <c r="L17">
         <v>-51000000.0</v>
       </c>
       <c r="M17">
         <v>-46000000.0</v>
       </c>
@@ -29709,54 +29982,54 @@
         <v>11000000.0</v>
       </c>
       <c r="O17">
         <v>6000000.0</v>
       </c>
       <c r="P17">
         <v>-2000000.0</v>
       </c>
       <c r="Q17">
         <v>-18000000.0</v>
       </c>
       <c r="R17">
         <v>63000000.0</v>
       </c>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B18">
-        <v>1146000000.0</v>
+        <v>803000000.0</v>
       </c>
       <c r="C18">
         <v>531000000.0</v>
       </c>
       <c r="D18">
         <v>1331000000.0</v>
       </c>
       <c r="E18">
         <v>1276000000.0</v>
       </c>
       <c r="F18">
         <v>1290000000.0</v>
       </c>
       <c r="G18">
         <v>486000000.0</v>
       </c>
       <c r="H18">
         <v>1084000000.0</v>
       </c>
       <c r="I18">
         <v>1221000000.0</v>
       </c>
       <c r="J18">
         <v>536000000.0</v>
       </c>
@@ -29789,133 +30062,135 @@
       </c>
       <c r="T18">
         <v>278000000.0</v>
       </c>
       <c r="U18">
         <v>456000000.0</v>
       </c>
       <c r="V18">
         <v>502000000.0</v>
       </c>
       <c r="W18">
         <v>-229000000.0</v>
       </c>
       <c r="X18">
         <v>190000000.0</v>
       </c>
       <c r="Y18">
         <v>160000000.0</v>
       </c>
       <c r="Z18">
         <v>271000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-470000000.0</v>
       </c>
       <c r="D19">
         <v>-10679000000.0</v>
       </c>
       <c r="E19">
         <v>-11141000000.0</v>
       </c>
       <c r="F19">
         <v>516000000.0</v>
       </c>
       <c r="G19">
         <v>1074000000.0</v>
       </c>
       <c r="H19">
         <v>16000000.0</v>
       </c>
       <c r="I19">
         <v>-507000000.0</v>
       </c>
       <c r="J19">
         <v>-549000000.0</v>
       </c>
       <c r="K19">
         <v>-439000000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19">
         <v>15000000.0</v>
       </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>204</v>
+      </c>
+      <c r="B21">
+        <v>-323000000.0</v>
+      </c>
       <c r="C21">
         <v>-948000000.0</v>
       </c>
       <c r="D21">
         <v>-1088000000.0</v>
       </c>
       <c r="E21">
         <v>10716000000.0</v>
       </c>
       <c r="F21">
         <v>404000000.0</v>
       </c>
       <c r="G21">
         <v>-472000000.0</v>
       </c>
       <c r="H21">
         <v>247000000.0</v>
       </c>
       <c r="I21">
         <v>-38000000.0</v>
       </c>
       <c r="J21">
         <v>111000000.0</v>
       </c>
       <c r="K21">
@@ -29931,51 +30206,51 @@
         <v>-83000000.0</v>
       </c>
       <c r="O21">
         <v>54000000.0</v>
       </c>
       <c r="P21">
         <v>-204000000.0</v>
       </c>
       <c r="Q21">
         <v>-337000000.0</v>
       </c>
       <c r="R21">
         <v>-92000000.0</v>
       </c>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B22">
         <v>-1144000000.0</v>
       </c>
       <c r="C22">
         <v>-1514000000.0</v>
       </c>
       <c r="D22">
         <v>1964000000.0</v>
       </c>
       <c r="E22">
         <v>1902000000.0</v>
       </c>
       <c r="F22">
         <v>1896000000.0</v>
       </c>
       <c r="G22">
         <v>1992000000.0</v>
       </c>
       <c r="H22">
         <v>858000000.0</v>
       </c>
       <c r="I22">
         <v>1213000000.0</v>
       </c>
@@ -30011,54 +30286,54 @@
       </c>
       <c r="T22">
         <v>426000000.0</v>
       </c>
       <c r="U22">
         <v>406000000.0</v>
       </c>
       <c r="V22">
         <v>277000000.0</v>
       </c>
       <c r="W22">
         <v>-253000000.0</v>
       </c>
       <c r="X22">
         <v>148000000.0</v>
       </c>
       <c r="Y22">
         <v>168000000.0</v>
       </c>
       <c r="Z22">
         <v>-365000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B23">
-        <v>-513000000.0</v>
+        <v>-177000000.0</v>
       </c>
       <c r="C23">
         <v>-59000000.0</v>
       </c>
       <c r="D23">
         <v>-63000000.0</v>
       </c>
       <c r="E23">
         <v>11130000000.0</v>
       </c>
       <c r="F23">
         <v>-142000000.0</v>
       </c>
       <c r="G23">
         <v>-56000000.0</v>
       </c>
       <c r="H23">
         <v>-50000000.0</v>
       </c>
       <c r="I23">
         <v>-40000000.0</v>
       </c>
       <c r="J23">
         <v>-53000000.0</v>
       </c>
@@ -30091,54 +30366,54 @@
       </c>
       <c r="T23">
         <v>-226000000.0</v>
       </c>
       <c r="U23">
         <v>-74000000.0</v>
       </c>
       <c r="V23">
         <v>-9000000.0</v>
       </c>
       <c r="W23">
         <v>-43000000.0</v>
       </c>
       <c r="X23">
         <v>41000000.0</v>
       </c>
       <c r="Y23">
         <v>-150000000.0</v>
       </c>
       <c r="Z23">
         <v>-337000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24">
-        <v>-349000000.0</v>
+        <v>-27000000.0</v>
       </c>
       <c r="C24">
         <v>-52000000.0</v>
       </c>
       <c r="D24">
         <v>-98000000.0</v>
       </c>
       <c r="E24">
         <v>-10598000000.0</v>
       </c>
       <c r="F24">
         <v>-1168000000.0</v>
       </c>
       <c r="G24">
         <v>-118000000.0</v>
       </c>
       <c r="H24">
         <v>91000000.0</v>
       </c>
       <c r="I24">
         <v>-39000000.0</v>
       </c>
       <c r="J24">
         <v>-14000000.0</v>
       </c>
@@ -30171,54 +30446,54 @@
       </c>
       <c r="T24">
         <v>-4000000.0</v>
       </c>
       <c r="U24">
         <v>-26000000.0</v>
       </c>
       <c r="V24">
         <v>128000000.0</v>
       </c>
       <c r="W24">
         <v>-39000000.0</v>
       </c>
       <c r="X24">
         <v>-1000000.0</v>
       </c>
       <c r="Y24">
         <v>64000000.0</v>
       </c>
       <c r="Z24">
         <v>86000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B25">
-        <v>1547000000.0</v>
+        <v>1556000000.0</v>
       </c>
       <c r="C25">
         <v>1613000000.0</v>
       </c>
       <c r="D25">
         <v>-365000000.0</v>
       </c>
       <c r="E25">
         <v>-66000000.0</v>
       </c>
       <c r="F25">
         <v>-137000000.0</v>
       </c>
       <c r="G25">
         <v>-1883000000.0</v>
       </c>
       <c r="H25">
         <v>72000000.0</v>
       </c>
       <c r="I25">
         <v>36000000.0</v>
       </c>
       <c r="J25">
         <v>-424000000.0</v>
       </c>
@@ -30251,51 +30526,51 @@
       </c>
       <c r="T25">
         <v>256000000.0</v>
       </c>
       <c r="U25">
         <v>60000000.0</v>
       </c>
       <c r="V25">
         <v>235000000.0</v>
       </c>
       <c r="W25">
         <v>7000000.0</v>
       </c>
       <c r="X25">
         <v>75000000.0</v>
       </c>
       <c r="Y25">
         <v>-45000000.0</v>
       </c>
       <c r="Z25">
         <v>501000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>1000000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>-17000000.0</v>
       </c>
       <c r="F26">
         <v>-1000000000.0</v>
       </c>
       <c r="G26">
         <v>-650000000.0</v>
       </c>
       <c r="H26">
         <v>-996000000.0</v>
       </c>
       <c r="I26">
         <v>-805000000.0</v>
       </c>
       <c r="J26">
         <v>-500000000.0</v>
@@ -30321,53 +30596,55 @@
       <c r="Q26">
         <v>-48000000.0</v>
       </c>
       <c r="R26">
         <v>14000000.0</v>
       </c>
       <c r="S26">
         <v>-378000000.0</v>
       </c>
       <c r="T26">
         <v>-403000000.0</v>
       </c>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26">
         <v>-221000000.0</v>
       </c>
       <c r="X26">
         <v>-15000000.0</v>
       </c>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>209</v>
+      </c>
+      <c r="B27">
+        <v>24000000.0</v>
+      </c>
       <c r="C27">
         <v>32000000.0</v>
       </c>
       <c r="D27">
         <v>40000000.0</v>
       </c>
       <c r="E27">
         <v>60000000.0</v>
       </c>
       <c r="F27">
         <v>95000000.0</v>
       </c>
       <c r="G27">
         <v>28000000.0</v>
       </c>
       <c r="H27">
         <v>48000000.0</v>
       </c>
       <c r="I27">
         <v>71000000.0</v>
       </c>
       <c r="J27">
         <v>47000000.0</v>
       </c>
       <c r="K27">
@@ -30391,51 +30668,51 @@
       <c r="Q27">
         <v>247000000.0</v>
       </c>
       <c r="R27">
         <v>202000000.0</v>
       </c>
       <c r="S27">
         <v>147000000.0</v>
       </c>
       <c r="T27">
         <v>-129000000.0</v>
       </c>
       <c r="U27">
         <v>-6000000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27">
         <v>48000000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B28">
         <v>-513000000.0</v>
       </c>
       <c r="C28">
         <v>-1313000000.0</v>
       </c>
       <c r="D28">
         <v>-1456000000.0</v>
       </c>
       <c r="E28">
         <v>10290000000.0</v>
       </c>
       <c r="F28">
         <v>-1042000000.0</v>
       </c>
       <c r="G28">
         <v>-1471000000.0</v>
       </c>
       <c r="H28">
         <v>-935000000.0</v>
       </c>
       <c r="I28">
         <v>-1165000000.0</v>
       </c>
@@ -30471,51 +30748,51 @@
       </c>
       <c r="T28">
         <v>-714000000.0</v>
       </c>
       <c r="U28">
         <v>-108000000.0</v>
       </c>
       <c r="V28">
         <v>-144000000.0</v>
       </c>
       <c r="W28">
         <v>2686000000.0</v>
       </c>
       <c r="X28">
         <v>-108000000.0</v>
       </c>
       <c r="Y28">
         <v>-150000000.0</v>
       </c>
       <c r="Z28">
         <v>-337000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B29">
         <v>1146000000.0</v>
       </c>
       <c r="C29">
         <v>966000000.0</v>
       </c>
       <c r="D29">
         <v>1899000000.0</v>
       </c>
       <c r="E29">
         <v>1819000000.0</v>
       </c>
       <c r="F29">
         <v>1757000000.0</v>
       </c>
       <c r="G29">
         <v>850000000.0</v>
       </c>
       <c r="H29">
         <v>1454000000.0</v>
       </c>
       <c r="I29">
         <v>1558000000.0</v>
       </c>
@@ -30551,51 +30828,51 @@
       </c>
       <c r="T29">
         <v>566000000.0</v>
       </c>
       <c r="U29">
         <v>751000000.0</v>
       </c>
       <c r="V29">
         <v>714000000.0</v>
       </c>
       <c r="W29">
         <v>-63000000.0</v>
       </c>
       <c r="X29">
         <v>401000000.0</v>
       </c>
       <c r="Y29">
         <v>363000000.0</v>
       </c>
       <c r="Z29">
         <v>462000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
         <v>-349000000.0</v>
       </c>
       <c r="C30">
         <v>-470000000.0</v>
       </c>
       <c r="D30">
         <v>-134000000.0</v>
       </c>
       <c r="E30">
         <v>-11141000000.0</v>
       </c>
       <c r="F30">
         <v>-1119000000.0</v>
       </c>
       <c r="G30">
         <v>592000000.0</v>
       </c>
       <c r="H30">
         <v>-493000000.0</v>
       </c>
       <c r="I30">
         <v>-507000000.0</v>
       </c>
@@ -30650,4470 +30927,4520 @@
       <c r="Z30">
         <v>-105000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CL30"/>
+  <dimension ref="A1:CM30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CJ1" t="s">
         <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
       <c r="CL1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:90">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B2">
+        <v>1263000000.0</v>
+      </c>
+      <c r="C2">
         <v>1440000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1173000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>951000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>962000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>813000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1185000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1483000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1805000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1357000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1296000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1167000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1508000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>9671000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>783000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>605000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>536000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1340000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1054000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>791000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>955000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>615000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>539000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>570000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>463000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>497000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>491000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>441000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>439000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>703000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>708000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>490000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>576000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>461000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>511000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>501000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>638000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1252000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>735000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>716000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>967000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>952000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>988000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>851000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>780000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1510000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1064000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>998000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>984000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1100000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1107000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>978000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>959000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>928000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>800000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>727000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>682000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>704000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>741000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>722000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>740000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>884000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1081000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1139000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1254000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1293000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1145000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1150000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>676000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>584000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>983000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>763000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>825000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>531000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>470000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1115000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>791000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>513000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>354000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>312000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>390000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>401000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>959000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1738000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>838000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>819000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>809000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>93000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>148000000.0</v>
       </c>
-      <c r="CL2"/>
+      <c r="CM2"/>
     </row>
-    <row r="3" spans="1:90">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B3">
-        <v>252000000</v>
+        <v>66000000</v>
       </c>
       <c r="C3">
+        <v>84000000</v>
+      </c>
+      <c r="D3">
         <v>64000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>93000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>102000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>105000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>88000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>105000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>137000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>128000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>131000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>145000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>164000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>143000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>139000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>124000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>137000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>163000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>102000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>110000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>92000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>85000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>72000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>88000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>119000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>144000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>82000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>65000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>79000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>93000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>79000000</v>
       </c>
       <c r="AF3">
         <v>79000000</v>
       </c>
       <c r="AG3">
+        <v>79000000</v>
+      </c>
+      <c r="AH3">
         <v>86000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>87000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>64000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>54000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>62000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>60000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>58000000</v>
       </c>
       <c r="AN3">
         <v>58000000</v>
       </c>
       <c r="AO3">
+        <v>58000000</v>
+      </c>
+      <c r="AP3">
         <v>70000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>89000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>104000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>165000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>162000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>214000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>191000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>125000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>148000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>112000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>110000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>78000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>77000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>367000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>8000000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>14000000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>21000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>30000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000000</v>
       </c>
       <c r="BH3">
         <v>60000000</v>
       </c>
       <c r="BI3">
+        <v>60000000</v>
+      </c>
+      <c r="BJ3">
         <v>54000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>79000000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>68000000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>66000000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>85000000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>527000000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>378000000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>243000000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>114000000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>62000000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>14000000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>89000000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>109000000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>71000000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>101000000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>67000000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>49000000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>119000000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>61000000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>71000000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>44000000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>80000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>46000000</v>
       </c>
       <c r="CF3">
         <v>46000000</v>
       </c>
       <c r="CG3">
+        <v>46000000</v>
+      </c>
+      <c r="CH3">
         <v>40000000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>60000000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>12000000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>50000000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>44000000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>211000000</v>
       </c>
     </row>
-    <row r="4" spans="1:90">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>152000000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-343000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-8228000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>8924000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>200000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>72000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-801000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>294000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>260000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-157000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>320000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>63000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-34000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>115000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-34000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>6000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>50000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>2000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-264000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-5000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>218000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-86000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>115000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-50000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>10000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-137000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-614000000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>517000000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>19000000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-251000000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>15000000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-36000000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>137000000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>71000000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-730000000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>446000000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>66000000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>14000000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-116000000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-7000000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>129000000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>19000000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>31000000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>128000000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>73000000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>45000000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-22000000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>-37000000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>19000000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-18000000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>-144000000.0</v>
       </c>
-      <c r="BK4">
+      <c r="BL4">
         <v>-197000000.0</v>
       </c>
-      <c r="BL4">
+      <c r="BM4">
         <v>-58000000.0</v>
       </c>
-      <c r="BM4">
+      <c r="BN4">
         <v>-115000000.0</v>
       </c>
-      <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
+      <c r="CM4"/>
     </row>
-    <row r="5" spans="1:90">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>88000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>99000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-124000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>4000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>22000000.0</v>
       </c>
-      <c r="Q5"/>
-      <c r="R5">
+      <c r="R5"/>
+      <c r="S5">
         <v>-66000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-7000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-40000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-103000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-107000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000000.0</v>
       </c>
       <c r="Y5">
         <v>42000000.0</v>
       </c>
       <c r="Z5">
+        <v>42000000.0</v>
+      </c>
+      <c r="AA5">
         <v>27000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-15000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-23000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-53000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-21000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-10000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-29000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>17000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-25000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-20000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>21000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-14000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>15000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-2000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>40000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-30000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-23000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-9000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>45000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-2000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>19000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>15000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-12000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>102000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-26000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-53000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-11000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-5000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-18000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>5000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>15000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>16000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-1000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>23000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-27000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-18000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-5000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>2000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>52000000.0</v>
       </c>
-      <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
+      <c r="CM5"/>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B6">
+        <v>495000000.0</v>
+      </c>
+      <c r="C6">
         <v>-177000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>267000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>222000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-11000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>149000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-372000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-298000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-322000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>448000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>61000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>129000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-341000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-8163000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>8888000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>178000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>69000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-804000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>286000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>263000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-164000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>340000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>76000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-31000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>107000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-34000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>6000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>50000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>2000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-264000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-5000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>218000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-86000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>115000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-50000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>10000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-137000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-614000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>517000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>19000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-251000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>15000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-36000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>137000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>71000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-730000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>446000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>66000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>14000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-116000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-7000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>129000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>19000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>31000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>128000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>73000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>45000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-22000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-37000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>19000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-18000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-144000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-197000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-58000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-115000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-39000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>148000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-5000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>474000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>92000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-399000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>220000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-62000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>294000000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>61000000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-645000000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>324000000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>278000000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>159000000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>42000000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-78000000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-11000000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-558000000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-779000000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>900000000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>19000000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>10000000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>716000000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-55000000.0</v>
       </c>
-      <c r="CL6"/>
+      <c r="CM6"/>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>190</v>
+      </c>
+      <c r="B7">
+        <v>-109000000.0</v>
+      </c>
       <c r="C7">
+        <v>159000000.0</v>
+      </c>
+      <c r="D7">
         <v>191000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>82000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-197000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>379000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-274000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-99000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-210000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>509000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-1000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>400000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-392000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>350000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>221000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-39000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-252000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-84000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>77000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-192000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-289000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-116000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>258000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>153000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-15000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>136000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>77000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>62000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-124000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-73000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>14000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>120000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-309000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>235000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>13000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-13000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-62000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-91000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-27000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>29000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-29000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>53000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>8000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-22000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-50000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-32000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>78000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>9000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-46000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-108000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>9000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>48000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-43000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-116000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>54000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-98000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-19000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-114000000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-72000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-122000000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-110000000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-56000000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-50000000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-33000000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-123000000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>131000000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-39000000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>5000000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>41000000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>278000000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-214000000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-78000000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-123000000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-61000000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>5000000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-117000000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-148000000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>105000000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-1000000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-52000000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-182000000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-48000000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>200000000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-64000000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-128000000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-106000000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>267000000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-106000000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-221000000.0</v>
       </c>
-      <c r="CL7"/>
+      <c r="CM7"/>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>206000000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-216000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>279000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>155000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>24000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-240000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>6000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>35000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-253000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-184000000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-55000000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>29000000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>178000000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-11000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>110000000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>3000000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>46000000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>6000000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>66000000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>61000000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>15000000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-190000000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>12000000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>11000000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-54000000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-79000000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>23000000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>2000000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>27000000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-111000000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>77000000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>76000000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-58000000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-34000000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>198000000.0</v>
       </c>
-      <c r="AU8"/>
-      <c r="AV8">
+      <c r="AV8"/>
+      <c r="AW8">
         <v>-52000000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-123000000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>90000000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-9000000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-4000000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-100000000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>112000000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>34000000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-49000000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-47000000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>92000000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>20000000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>-87000000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>-108000000.0</v>
       </c>
-      <c r="BJ8">
+      <c r="BK8">
         <v>72000000.0</v>
       </c>
-      <c r="BK8">
+      <c r="BL8">
         <v>-12000000.0</v>
       </c>
-      <c r="BL8">
+      <c r="BM8">
         <v>-68000000.0</v>
       </c>
-      <c r="BM8">
+      <c r="BN8">
         <v>-82000000.0</v>
       </c>
-      <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
+      <c r="CM8"/>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>192</v>
+      </c>
+      <c r="B9">
+        <v>-203000000.0</v>
+      </c>
       <c r="C9">
+        <v>117000000.0</v>
+      </c>
+      <c r="D9">
         <v>127000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>68000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-99000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>201000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-72000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>18000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-55000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>121000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-6000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>206000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-216000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>279000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>155000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>24000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-240000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>6000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>35000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-253000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-184000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-55000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>29000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>178000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-11000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>110000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>46000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>6000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>66000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>61000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>15000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-190000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>12000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>11000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-54000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-79000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>23000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>2000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>27000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-111000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>77000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>76000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-58000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-34000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>198000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-1432000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-52000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-123000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>90000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-9000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-4000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-100000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>112000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>34000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-49000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-47000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>92000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>20000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-87000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-108000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>72000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-1136000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-68000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-82000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-79000000.0</v>
       </c>
-      <c r="BO9">
-[...1 lines deleted...]
-      </c>
       <c r="BP9">
         <v>0.0</v>
       </c>
       <c r="BQ9">
+        <v>0.0</v>
+      </c>
+      <c r="BR9">
         <v>-11000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>339000000.0</v>
       </c>
-      <c r="BS9"/>
       <c r="BT9"/>
-      <c r="BU9">
+      <c r="BU9"/>
+      <c r="BV9">
         <v>-34000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-69000000.0</v>
       </c>
-      <c r="BW9"/>
-      <c r="BX9">
+      <c r="BX9"/>
+      <c r="BY9">
         <v>55000000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>34000000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-28000000.0</v>
       </c>
-      <c r="CA9"/>
       <c r="CB9"/>
-      <c r="CC9">
+      <c r="CC9"/>
+      <c r="CD9">
         <v>-70000000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>30000000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>-89000000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>6000000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>-125000000.0</v>
       </c>
-      <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
-      <c r="CL9">
+      <c r="CL9"/>
+      <c r="CM9">
         <v>22000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="B10"/>
+        <v>193</v>
+      </c>
+      <c r="B10">
+        <v>-80000000.0</v>
+      </c>
       <c r="C10">
+        <v>-4000000.0</v>
+      </c>
+      <c r="D10">
         <v>43000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>101000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>14000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>188000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-34000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-124000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-19000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>25000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>153000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>175000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>45000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>68000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-70000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-219000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-32000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-160000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-57000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-88000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-62000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>46000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>51000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>38000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-11000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-28000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-5000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-1000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>40000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-16000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-125000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>10000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-27000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-83000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-25000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>2000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>9000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-28000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-15000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>22000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>29000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>42000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>21000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-7000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>6000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-22000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>22000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-1767000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-15000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-47000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-5000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>26000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-55000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>5000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>25000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>8000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-32000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>55000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-22000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-85000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-60000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-35000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-31000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>6000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-38000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-56000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>11000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>33000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>42000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>141000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-26000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-43000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-51000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-52000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>7000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>17000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-2000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-3000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>33000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-12000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-37000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>32000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>34000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-8000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-20000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-36000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>49000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-11000000.0</v>
       </c>
-      <c r="CL10"/>
+      <c r="CM10"/>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>40000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-69000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-320000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>42000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>132000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>134000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>20000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>94000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>17000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>86000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>60000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-99000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>194000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-105000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-35000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>27000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>94000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>15000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-147000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-70000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>99000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>105000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-63000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>289000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>52000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>59000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-13000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-72000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-29000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-18000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>13000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-36000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-66000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>52000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-67000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-206000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>59000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>40000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>88000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-123000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>50000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>74000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>119000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-227000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>6000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-64000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>41000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-275000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-84000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>43000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>76000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-91000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>6000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>28000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-26000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>104000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>24000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>35000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>9000000.0</v>
       </c>
-      <c r="BR11"/>
       <c r="BS11"/>
-      <c r="BT11">
+      <c r="BT11"/>
+      <c r="BU11">
         <v>6000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>12000000.0</v>
       </c>
-      <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
-      <c r="CG11">
+      <c r="CG11"/>
+      <c r="CH11">
         <v>44000000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>89000000.0</v>
       </c>
-      <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
+      <c r="CM11"/>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-732000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-40000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>25000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-734000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-52000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-9000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-42000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>137000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-50000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-11000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-9000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-1152000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-126000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>28000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-32000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-33000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-40000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>66000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>9000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>79000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-39000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>32000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>7000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-506000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-68000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-2000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-292000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-6000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>22000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-17000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>151000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-68000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-3000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>18000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-139000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-48000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-83000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>-45000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-499000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>-30000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>-25000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-28000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>-3000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>14000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>-1000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>-22000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>94000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>5000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>11000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>34000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>29000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26000000.0</v>
       </c>
       <c r="BL12">
         <v>-26000000.0</v>
       </c>
       <c r="BM12">
+        <v>-26000000.0</v>
+      </c>
+      <c r="BN12">
         <v>38000000.0</v>
       </c>
-      <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
-      <c r="BZ12">
+      <c r="BZ12"/>
+      <c r="CA12">
         <v>45000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>17000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>19000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>18000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>17000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>25000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>42000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>36000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>48000000.0</v>
       </c>
-      <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
+      <c r="CM12"/>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-188000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>208000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-199000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>184000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>208000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>36000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-29000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-24000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>82000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>63000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-199000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-158000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>85000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>88000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000000.0</v>
       </c>
       <c r="AA13">
         <v>69000000.0</v>
       </c>
       <c r="AB13">
+        <v>69000000.0</v>
+      </c>
+      <c r="AC13">
         <v>-13000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-89000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-94000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000000.0</v>
       </c>
       <c r="AF13">
         <v>70000000.0</v>
       </c>
       <c r="AG13">
+        <v>70000000.0</v>
+      </c>
+      <c r="AH13">
         <v>-92000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>254000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>19000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>12000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>21000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-74000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>15000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-2000000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-23000000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>14000000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
+      <c r="CM13"/>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B14">
+        <v>208000000.0</v>
+      </c>
+      <c r="C14">
         <v>184000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>201000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>193000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>191000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>189000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>209000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>198000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>227000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>174000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>185000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>181000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>178000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>160000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>105000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>107000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>106000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>100000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>94000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>93000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000000.0</v>
       </c>
       <c r="V14">
         <v>91000000.0</v>
       </c>
       <c r="W14">
+        <v>91000000.0</v>
+      </c>
+      <c r="X14">
         <v>90000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>89000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>86000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>91000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>95000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>86000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>84000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>91000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>90000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>88000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>80000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>79000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>82000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>77000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72000000.0</v>
       </c>
       <c r="AL14">
         <v>72000000.0</v>
       </c>
       <c r="AM14">
+        <v>72000000.0</v>
+      </c>
+      <c r="AN14">
         <v>74000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>75000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>74000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>106000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>82000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>107000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>68000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>72000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75000000.0</v>
       </c>
       <c r="AV14">
         <v>75000000.0</v>
       </c>
       <c r="AW14">
+        <v>75000000.0</v>
+      </c>
+      <c r="AX14">
         <v>76000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>81000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>80000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>78000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>80000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>320000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>81000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>78000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>77000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>311000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>80000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>76000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>75000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>300000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>67000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>66000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>93000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>319000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>85000000.0</v>
       </c>
-      <c r="BP14">
-[...1 lines deleted...]
-      </c>
       <c r="BQ14">
+        <v>0.0</v>
+      </c>
+      <c r="BR14">
         <v>74000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>88000000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>94000000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>92000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>86000000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>73000000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>80000000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>77000000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>81000000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>75000000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>73000000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>75000000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>73000000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>89000000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>73000000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>71000000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>94000000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>37000000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>102000000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>71000000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>72000000.0</v>
       </c>
-      <c r="CL14"/>
+      <c r="CM14"/>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>198</v>
+      </c>
+      <c r="B15">
+        <v>3000000.0</v>
+      </c>
       <c r="C15">
-        <v>3000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D15">
         <v>3000000.0</v>
       </c>
       <c r="E15">
         <v>3000000.0</v>
       </c>
       <c r="F15">
+        <v>3000000.0</v>
+      </c>
+      <c r="G15">
         <v>77000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>76000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000000.0</v>
       </c>
       <c r="I15">
         <v>77000000.0</v>
       </c>
       <c r="J15">
         <v>77000000.0</v>
       </c>
       <c r="K15">
-        <v>76000000.0</v>
+        <v>77000000.0</v>
       </c>
       <c r="L15">
         <v>76000000.0</v>
       </c>
       <c r="M15">
         <v>76000000.0</v>
       </c>
       <c r="N15">
+        <v>76000000.0</v>
+      </c>
+      <c r="O15">
         <v>77000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>73000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>74000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>73000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>74000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76000000.0</v>
       </c>
       <c r="T15">
         <v>76000000.0</v>
       </c>
       <c r="U15">
+        <v>76000000.0</v>
+      </c>
+      <c r="V15">
         <v>78000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>72000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>73000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74000000.0</v>
       </c>
       <c r="Y15">
         <v>74000000.0</v>
       </c>
       <c r="Z15">
+        <v>74000000.0</v>
+      </c>
+      <c r="AA15">
         <v>75000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>77000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>78000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>70000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>71000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73000000.0</v>
       </c>
       <c r="AF15">
         <v>73000000.0</v>
       </c>
       <c r="AG15">
-        <v>63000000.0</v>
+        <v>73000000.0</v>
       </c>
       <c r="AH15">
         <v>63000000.0</v>
       </c>
       <c r="AI15">
+        <v>63000000.0</v>
+      </c>
+      <c r="AJ15">
         <v>62000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>65000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51000000.0</v>
       </c>
       <c r="AL15">
         <v>51000000.0</v>
       </c>
       <c r="AM15">
+        <v>51000000.0</v>
+      </c>
+      <c r="AN15">
         <v>52000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>54000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>44000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>43000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>47000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>46000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38000000.0</v>
       </c>
       <c r="AT15">
         <v>38000000.0</v>
       </c>
       <c r="AU15">
-        <v>39000000.0</v>
+        <v>38000000.0</v>
       </c>
       <c r="AV15">
         <v>39000000.0</v>
       </c>
       <c r="AW15">
-        <v>28000000.0</v>
+        <v>39000000.0</v>
       </c>
       <c r="AX15">
         <v>28000000.0</v>
       </c>
       <c r="AY15">
+        <v>28000000.0</v>
+      </c>
+      <c r="AZ15">
         <v>29000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="BB15">
         <v>12000000.0</v>
       </c>
       <c r="BC15">
         <v>12000000.0</v>
       </c>
       <c r="BD15">
+        <v>12000000.0</v>
+      </c>
+      <c r="BE15">
         <v>9000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="BG15">
         <v>9000000.0</v>
       </c>
       <c r="BH15">
-        <v>8000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="BI15">
         <v>8000000.0</v>
       </c>
       <c r="BJ15">
         <v>8000000.0</v>
       </c>
       <c r="BK15">
         <v>8000000.0</v>
       </c>
       <c r="BL15">
+        <v>8000000.0</v>
+      </c>
+      <c r="BM15">
         <v>6000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="BO15">
         <v>8000000.0</v>
       </c>
       <c r="BP15">
         <v>8000000.0</v>
       </c>
       <c r="BQ15">
+        <v>8000000.0</v>
+      </c>
+      <c r="BR15">
         <v>9000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>8000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>9000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="BV15">
         <v>9000000.0</v>
       </c>
       <c r="BW15">
+        <v>9000000.0</v>
+      </c>
+      <c r="BX15">
         <v>8000000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>10000000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="CA15">
         <v>9000000.0</v>
       </c>
       <c r="CB15">
         <v>9000000.0</v>
       </c>
       <c r="CC15">
         <v>9000000.0</v>
       </c>
       <c r="CD15">
+        <v>9000000.0</v>
+      </c>
+      <c r="CE15">
         <v>10000000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>812000000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>807000000.0</v>
       </c>
-      <c r="CG15"/>
-      <c r="CH15">
+      <c r="CH15"/>
+      <c r="CI15">
         <v>501000000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>500000000.0</v>
       </c>
-      <c r="CJ15"/>
       <c r="CK15"/>
-      <c r="CL15">
+      <c r="CL15"/>
+      <c r="CM15">
         <v>25000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B16">
+        <v>1758000000.0</v>
+      </c>
+      <c r="C16">
         <v>1263000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1440000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1173000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>951000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>962000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>813000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1185000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1483000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1805000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1357000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1296000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1167000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1508000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>9671000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>783000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>605000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>536000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1340000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1054000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>791000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>955000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>615000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>539000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>570000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>463000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>497000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>491000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>441000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>439000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>703000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>708000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>490000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>576000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>461000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>511000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>501000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>638000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1252000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>735000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>716000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>967000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>952000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>988000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>851000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>780000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1510000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1064000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>998000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>984000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1100000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1107000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>978000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>959000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>928000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>800000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>727000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>682000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>704000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>741000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>722000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>740000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>884000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1081000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1139000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1254000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1293000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1145000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1150000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>676000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>584000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>983000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>763000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>825000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>531000000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>470000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>1115000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>791000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>513000000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>354000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>312000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>390000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>401000000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>959000000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>1738000000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>838000000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>819000000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>809000000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>93000000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>148000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
+      <c r="Z17"/>
+      <c r="AA17">
         <v>7000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-10000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-1000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>2000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-3000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-11000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-17000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>8000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>4000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>10000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>16000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>5000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-28000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>2000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-8000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>10000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-22000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-3000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>17000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-43000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-16000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-26000000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-1000000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-3000000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>5000000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>8000000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>4000000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-6000000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>3000000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>8000000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-11000000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>6000000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-5000000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>-13000000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>4000000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>12000000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>2000000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>19000000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>-16000000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>-23000000.0</v>
       </c>
-      <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
+      <c r="CM17"/>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>201</v>
+      </c>
+      <c r="B18">
+        <v>76000000.0</v>
+      </c>
       <c r="C18">
+        <v>168000000.0</v>
+      </c>
+      <c r="D18">
         <v>383000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>317000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-65000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>389000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-9000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>187000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-36000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>702000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>272000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>617000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-260000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>398000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>391000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>371000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>179000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>421000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>528000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>317000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>24000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>189000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>359000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>291000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>140000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>182000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>315000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>359000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>228000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>270000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>388000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>506000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>57000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-29000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>191000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>244000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>130000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-107000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>246000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>291000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>217000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>47000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>69000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>118000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>108000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-48000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>188000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>128000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>16000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>42000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>122000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>151000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>70000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-306000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>251000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>173000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>194000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>127000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>105000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>124000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>78000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>89000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>76000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>98000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-30000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>188000000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>109000000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>100000000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>199000000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>179000000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-15000000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>91000000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>57000000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>216000000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>99000000.0</v>
       </c>
-      <c r="BX18"/>
-      <c r="BY18">
+      <c r="BY18"/>
+      <c r="BZ18">
         <v>-37000000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>217000000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>210000000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>94000000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-65000000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>118000000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>280000000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>102000000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>2000000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-232000000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>311000000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-157000000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-151000000.0</v>
       </c>
-      <c r="CL18"/>
+      <c r="CM18"/>
     </row>
-    <row r="19" spans="1:90">
+    <row r="19" spans="1:91">
       <c r="A19" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-59000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-88000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-98000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-128000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-100000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-91000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-151000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-168000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>375000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-163000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-178000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-10713000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-143000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-136000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-149000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>16000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-108000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>300000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>200000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>1074000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-78000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-181000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-128000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>16000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-82000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-66000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-177000000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -35130,54 +35457,55 @@
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
+      <c r="CM19"/>
     </row>
-    <row r="20" spans="1:90">
+    <row r="20" spans="1:91">
       <c r="A20" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -35224,2624 +35552,2657 @@
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
+      <c r="CM20"/>
     </row>
-    <row r="21" spans="1:90">
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>204</v>
+      </c>
+      <c r="B21">
+        <v>8000000.0</v>
+      </c>
       <c r="C21">
-        <v>-103000000.0</v>
+        <v>-243000000.0</v>
       </c>
       <c r="D21">
         <v>-103000000.0</v>
       </c>
       <c r="E21">
+        <v>-103000000.0</v>
+      </c>
+      <c r="F21">
         <v>126000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-103000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-293000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-591000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-365000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>31000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2030000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>8744000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-81000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>23000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>180000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>233000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-4000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-5000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-642000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>306000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-388000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>252000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-50000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>53000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>66000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>178000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>122000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-200000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-61000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>101000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-113000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>22000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>196000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>6000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>340000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>6000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-9000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-344000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-23000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>348000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-6000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>4000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-634000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>387000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-6000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-24000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-54000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-9000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>4000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-24000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>93000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-6000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-35000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>2000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-25000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>5000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-181000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-3000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-61000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-229000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-38000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-9000000.0</v>
       </c>
-      <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
+      <c r="CM21"/>
     </row>
-    <row r="22" spans="1:90">
+    <row r="22" spans="1:91">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B22">
+        <v>45000000.0</v>
+      </c>
+      <c r="C22">
         <v>25000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-1358000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>202000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-17000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-1911000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>120000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>153000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>121000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>704000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>952000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>221000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>93000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>769000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>192000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>436000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>504000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>526000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>507000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>540000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>323000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1454000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>209000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>109000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>220000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>45000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>265000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>210000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>338000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>101000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>402000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>345000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>365000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>204000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>228000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>233000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>184000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>161000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>263000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>223000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>259000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-301000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>151000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>201000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>234000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-85000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>252000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>258000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>195000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>654000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>172000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>133000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>142000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>95000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>117000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>210000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>183000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>95000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>167000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>203000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>142000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>58000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>145000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>156000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>18000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>5000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>399000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>104000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-20000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-155000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>158000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>134000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>145000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>214000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>128000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-117000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>201000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>77000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>109000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>103000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>117000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>175000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>45000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>67000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>-10000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>-58000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>-148000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>-125000000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>78000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>148000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:90">
+    <row r="23" spans="1:91">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B23">
-        <v>-324000000.0</v>
+        <v>-8000000.0</v>
       </c>
       <c r="C23">
+        <v>-77000000.0</v>
+      </c>
+      <c r="D23">
         <v>-12000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-10000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-78000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-9000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-7000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-17000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-26000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-168000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-33000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>314000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2260000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-134000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-23000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-72000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-8000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-99000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-14000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-21000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-10000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-9000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-10000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-27000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-6000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>59000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-19000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-26000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-20000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-6000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-7000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>92000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-17000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-10000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-4000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-22000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-4000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-20000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-4000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-23000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>26000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>374000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>70000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>61000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>42000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>37000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>41000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>91000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>97000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-12000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>77000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>7000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>8000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-16000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-4000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>3000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>44000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-20000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-19000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>3000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>15000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>27000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-2000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-42000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-1000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>20000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-9000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>9000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>14000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>69000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-242000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>2000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>9000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-67000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>34000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-281000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-1000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-817000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-12000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>633000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-3002000000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>2600000000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-16000000.0</v>
       </c>
-      <c r="CL23"/>
+      <c r="CM23"/>
     </row>
-    <row r="24" spans="1:90">
+    <row r="24" spans="1:91">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24">
-        <v>-104000000.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="C24">
+        <v>-34000000.0</v>
+      </c>
+      <c r="D24">
         <v>5000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>4000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-2000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-27000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-16000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>18000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-14000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-40000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-17000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-18000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-14000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-10570000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-4000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-14000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-12000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-17000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-12000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-13000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-10000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-515000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8000000.0</v>
       </c>
       <c r="X24">
         <v>-8000000.0</v>
       </c>
       <c r="Y24">
+        <v>-8000000.0</v>
+      </c>
+      <c r="Z24">
         <v>-9000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-151000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AB24">
         <v>-1000000.0</v>
       </c>
       <c r="AC24">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AD24">
         <v>-7000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>8000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-3000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-17000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-14000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="AJ24">
         <v>-3000000.0</v>
       </c>
       <c r="AK24">
         <v>-3000000.0</v>
       </c>
       <c r="AL24">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AM24">
         <v>-13000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="AO24">
         <v>-5000000.0</v>
       </c>
       <c r="AP24">
+        <v>-5000000.0</v>
+      </c>
+      <c r="AQ24">
         <v>-9000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-3000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-13000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-11000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-4000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-3000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-7000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-3000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-7000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-4000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-24000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-10000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>265000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-106000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-115000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-111000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-116000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-104000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-81000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-93000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-183000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-108000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-112000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-137000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-567000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-160000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>284000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-115000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>124000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-321000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>184000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-34000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-4000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-20000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-14000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>34000000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-2000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-8000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-13000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-42000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>8000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>30000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>22000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>68000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-43000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>1457000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-1598000000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>140000000.0</v>
       </c>
-      <c r="CL24"/>
+      <c r="CM24"/>
     </row>
-    <row r="25" spans="1:90">
+    <row r="25" spans="1:91">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B25">
-        <v>43000000.0</v>
+        <v>-50000000.0</v>
       </c>
       <c r="C25">
+        <v>44000000.0</v>
+      </c>
+      <c r="D25">
         <v>1480000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-10000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>35000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1624000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>13000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>20000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-41000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>124000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-458000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-54000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>10000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>98000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>13000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-36000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-61000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>19000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-69000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-55000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-32000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-1333000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-48000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>26000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-35000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>54000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-47000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>65000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-21000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>132000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-41000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-44000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-11000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-328000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-72000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-26000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-241000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-53000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>15000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-25000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>232000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-69000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-21000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>59000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-9000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-89000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-55000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>84000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-43000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26000000.0</v>
       </c>
       <c r="BA25">
         <v>-26000000.0</v>
       </c>
       <c r="BB25">
+        <v>-26000000.0</v>
+      </c>
+      <c r="BC25">
         <v>-28000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>68000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>97000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>68000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>9000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>61000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>103000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>27000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-46000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>63000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>44000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>74000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>9000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>77000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-13000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>104000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>94000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-42000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>61000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-2000000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-21000000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>20000000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>240000000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>16000000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>25000000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>39000000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>28000000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-33000000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>52000000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>3000000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>68000000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>109000000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>19000000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-62000000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-1000000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-24000000.0</v>
       </c>
-      <c r="CL25"/>
+      <c r="CM25"/>
     </row>
-    <row r="26" spans="1:90">
+    <row r="26" spans="1:91">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
+      <c r="C26"/>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
-        <v>1000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G26">
         <v>1000000.0</v>
       </c>
-      <c r="H26"/>
+      <c r="H26">
+        <v>1000000.0</v>
+      </c>
       <c r="I26"/>
-      <c r="J26">
-[...1 lines deleted...]
-      </c>
+      <c r="J26"/>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>-6000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-1000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="P26">
         <v>-3000000.0</v>
       </c>
       <c r="Q26">
+        <v>-3000000.0</v>
+      </c>
+      <c r="R26">
         <v>-17000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-197000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-286000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-250000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-267000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-378000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-105000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>339000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-167000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-233000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-275000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-276000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-212000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-555000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-150000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-100000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-2000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>500000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-200000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-172000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-128000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-200000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-100000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-200000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>420000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-420000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-78000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>80000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-49000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-98000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-50000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-53000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-62000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-96000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-6000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>1000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-8000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-9000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-8000000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-20000000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-3000000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-15000000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-10000000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-3000000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-7000000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-21000000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-20000000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>3000000.0</v>
       </c>
-      <c r="BN26">
-[...1 lines deleted...]
-      </c>
       <c r="BO26">
         <v>0.0</v>
       </c>
       <c r="BP26">
         <v>0.0</v>
       </c>
-      <c r="BQ26"/>
-      <c r="BR26">
+      <c r="BQ26">
+        <v>0.0</v>
+      </c>
+      <c r="BR26"/>
+      <c r="BS26">
         <v>378000000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-252000000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-66000000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-60000000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>145000000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-145000000.0</v>
       </c>
-      <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
+      <c r="CM26"/>
     </row>
-    <row r="27" spans="1:90">
+    <row r="27" spans="1:91">
       <c r="A27" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>209</v>
+      </c>
+      <c r="B27">
+        <v>8000000.0</v>
+      </c>
       <c r="C27">
-        <v>7000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D27">
         <v>7000000.0</v>
       </c>
       <c r="E27">
+        <v>7000000.0</v>
+      </c>
+      <c r="F27">
         <v>5000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>9000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="I27">
         <v>10000000.0</v>
       </c>
       <c r="J27">
-        <v>4000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="K27">
         <v>4000000.0</v>
       </c>
       <c r="L27">
+        <v>4000000.0</v>
+      </c>
+      <c r="M27">
         <v>18000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>14000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="P27">
         <v>16000000.0</v>
       </c>
       <c r="Q27">
+        <v>16000000.0</v>
+      </c>
+      <c r="R27">
         <v>15000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>19000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>22000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>42000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>12000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>11000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>-3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="Y27">
         <v>10000000.0</v>
       </c>
       <c r="Z27">
         <v>10000000.0</v>
       </c>
       <c r="AA27">
+        <v>10000000.0</v>
+      </c>
+      <c r="AB27">
         <v>11000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>13000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>14000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>18000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>14000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>17000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>22000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>15000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>13000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>9000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>10000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>8000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>7000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>6000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>10000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>8000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>7000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>13000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>12000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="AV27">
         <v>9000000.0</v>
       </c>
       <c r="AW27">
+        <v>9000000.0</v>
+      </c>
+      <c r="AX27">
         <v>8000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>6000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>-6000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>2000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>-233000000.0</v>
       </c>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-      <c r="BF27">
+      <c r="BF27"/>
+      <c r="BG27">
         <v>-230000000.0</v>
       </c>
-      <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
-      <c r="BJ27">
+      <c r="BJ27"/>
+      <c r="BK27">
         <v>-206000000.0</v>
       </c>
-      <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
-      <c r="BN27">
+      <c r="BN27"/>
+      <c r="BO27">
         <v>-241000000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>-43000000.0</v>
       </c>
-      <c r="BP27"/>
-      <c r="BQ27">
+      <c r="BQ27"/>
+      <c r="BR27">
         <v>1000000.0</v>
       </c>
-      <c r="BR27"/>
       <c r="BS27"/>
-      <c r="BT27">
+      <c r="BT27"/>
+      <c r="BU27">
         <v>-1000000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>40000000.0</v>
       </c>
-      <c r="BV27"/>
       <c r="BW27"/>
-      <c r="BX27">
+      <c r="BX27"/>
+      <c r="BY27">
         <v>-24000000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>-104000000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>20000000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>-30000000.0</v>
       </c>
-      <c r="CB27"/>
-      <c r="CC27">
+      <c r="CC27"/>
+      <c r="CD27">
         <v>5000000.0</v>
       </c>
-      <c r="CD27"/>
-      <c r="CE27">
+      <c r="CE27"/>
+      <c r="CF27">
         <v>2000000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>1000000.0</v>
       </c>
-      <c r="CG27"/>
-      <c r="CH27">
+      <c r="CH27"/>
+      <c r="CI27">
         <v>1000000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>49000000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>73000000.0</v>
       </c>
-      <c r="CK27"/>
       <c r="CL27"/>
+      <c r="CM27"/>
     </row>
-    <row r="28" spans="1:90">
+    <row r="28" spans="1:91">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B28">
+        <v>-3000000.0</v>
+      </c>
+      <c r="C28">
         <v>-324000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-118000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-116000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>45000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-189000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-376000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-489000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-259000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-240000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-700000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-447000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-69000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1944000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>8537000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-159000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-95000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-99000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-228000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-344000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-371000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-933000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-290000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-232000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-16000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-199000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-299000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-307000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-130000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-526000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-383000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-254000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-2000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>145000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-247000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>21000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-270000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-292000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>265000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-259000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-473000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-2000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-99000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>18000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>17000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-652000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>287000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-54000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>4000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-143000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-134000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-14000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-35000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>70000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-25000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>25000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-21000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-29000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-26000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-187000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-11000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-56000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-254000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-63000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-15000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-60000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>7000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-11000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-48000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-97000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-219000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-71000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-112000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>46000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-54000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-689000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-17000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>1000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-58000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-76000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>25000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-66000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-246000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-817000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>985000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>238000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-7000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>2498000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-43000000.0</v>
       </c>
-      <c r="CL28"/>
+      <c r="CM28"/>
     </row>
-    <row r="29" spans="1:90">
+    <row r="29" spans="1:91">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B29">
+        <v>76000000.0</v>
+      </c>
+      <c r="C29">
         <v>252000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>447000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>410000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>37000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>494000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>79000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>292000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>101000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>830000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>403000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>762000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-96000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>541000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>530000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>495000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>316000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>584000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>630000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>427000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>116000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>274000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>431000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>379000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>259000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>326000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>397000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>424000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>307000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>363000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>467000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>585000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>143000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>58000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>255000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>298000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>192000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-47000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>304000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>349000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>287000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>136000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>173000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>283000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>270000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>166000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>379000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>253000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>164000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>154000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>232000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>229000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>147000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>61000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>259000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>187000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>215000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>157000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>165000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>184000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>132000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>89000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>144000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>164000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>55000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>188000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>109000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>100000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>199000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>241000000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-1000000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>180000000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>166000000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>287000000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>200000000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>67000000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>12000000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>336000000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>271000000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>165000000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-21000000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>198000000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>326000000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>148000000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>42000000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-172000000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>323000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-107000000.0</v>
       </c>
       <c r="CK29">
         <v>-107000000.0</v>
       </c>
       <c r="CL29">
+        <v>-107000000.0</v>
+      </c>
+      <c r="CM29">
         <v>401000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:90">
+    <row r="30" spans="1:91">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
+        <v>425000000.0</v>
+      </c>
+      <c r="C30">
         <v>-104000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-59000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-88000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-98000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-128000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-100000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-91000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-151000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-168000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>375000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-163000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-178000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-10713000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-143000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-136000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-149000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-1286000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-108000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>177000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>98000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>979000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-78000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-181000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-128000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-168000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-82000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-66000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-177000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-98000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-78000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-96000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-235000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-92000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-68000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-325000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-64000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-247000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-54000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-63000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-75000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-97000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-107000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-181000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-173000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-228000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-194000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-132000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-151000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-132000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-113000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-90000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-87000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-103000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-114000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-128000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-155000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-145000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-163000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>18000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-151000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-179000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-106000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-143000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-132000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-160000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>8000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-128000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>311000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-32000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-136000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>105000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-138000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-53000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-99000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-30000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>325000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-75000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-52000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-55000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-86000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-139000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-643000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-33000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-105000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-86000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-171000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-1649000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>96000000.0</v>
       </c>
-      <c r="CL30"/>
+      <c r="CM30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>