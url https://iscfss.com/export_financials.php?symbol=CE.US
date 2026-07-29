--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -22040,51 +22040,51 @@
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:91">
       <c r="A5" t="s">
         <v>157</v>
       </c>
       <c r="B5">
-        <v>189000000.0</v>
+        <v>265000000.0</v>
       </c>
       <c r="C5">
         <v>227000000.0</v>
       </c>
       <c r="D5">
         <v>-1183000000.0</v>
       </c>
       <c r="E5">
         <v>312000000.0</v>
       </c>
       <c r="F5">
         <v>167000000.0</v>
       </c>
       <c r="G5">
         <v>-1355000000.0</v>
       </c>
       <c r="H5">
         <v>352000000.0</v>
       </c>
       <c r="I5">
         <v>357000000.0</v>
       </c>
       <c r="J5">
         <v>326000000.0</v>
       </c>
@@ -22315,51 +22315,51 @@
       </c>
       <c r="CH5">
         <v>194000000.0</v>
       </c>
       <c r="CI5">
         <v>61000000.0</v>
       </c>
       <c r="CJ5">
         <v>83000000.0</v>
       </c>
       <c r="CK5">
         <v>25000000.0</v>
       </c>
       <c r="CL5">
         <v>52000000.0</v>
       </c>
       <c r="CM5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:91">
       <c r="A6" t="s">
         <v>158</v>
       </c>
       <c r="B6">
-        <v>397000000.0</v>
+        <v>473000000.0</v>
       </c>
       <c r="C6">
         <v>411000000.0</v>
       </c>
       <c r="D6">
         <v>-982000000.0</v>
       </c>
       <c r="E6">
         <v>505000000.0</v>
       </c>
       <c r="F6">
         <v>358000000.0</v>
       </c>
       <c r="G6">
         <v>-1166000000.0</v>
       </c>
       <c r="H6">
         <v>561000000.0</v>
       </c>
       <c r="I6">
         <v>555000000.0</v>
       </c>
       <c r="J6">
         <v>553000000.0</v>
       </c>
@@ -35044,51 +35044,51 @@
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
     </row>
     <row r="18" spans="1:91">
       <c r="A18" t="s">
         <v>201</v>
       </c>
       <c r="B18">
-        <v>76000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C18">
         <v>168000000.0</v>
       </c>
       <c r="D18">
         <v>383000000.0</v>
       </c>
       <c r="E18">
         <v>317000000.0</v>
       </c>
       <c r="F18">
         <v>-65000000.0</v>
       </c>
       <c r="G18">
         <v>389000000.0</v>
       </c>
       <c r="H18">
         <v>-9000000.0</v>
       </c>
       <c r="I18">
         <v>187000000.0</v>
       </c>
       <c r="J18">
         <v>-36000000.0</v>
       </c>