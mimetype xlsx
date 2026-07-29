--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1162,51 +1162,53 @@
       </c>
       <c r="H14">
         <v>33483350.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>4000.0</v>
       </c>
       <c r="F15">
         <v>3000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>22</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>12737000.0</v>
+      </c>
       <c r="C16">
         <v>4915000.0</v>
       </c>
       <c r="D16">
         <v>5122000.0</v>
       </c>
       <c r="E16">
         <v>5937000.0</v>
       </c>
       <c r="F16">
         <v>12605000.0</v>
       </c>
       <c r="G16">
         <v>7262000.0</v>
       </c>
       <c r="H16">
         <v>4870000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
@@ -1389,51 +1391,51 @@
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
-        <v>199394000.0</v>
+        <v>204937000.0</v>
       </c>
       <c r="C28">
         <v>113829000.0</v>
       </c>
       <c r="D28">
         <v>59137000.0</v>
       </c>
       <c r="E28">
         <v>113139000.0</v>
       </c>
       <c r="F28">
         <v>125833000.0</v>
       </c>
       <c r="G28">
         <v>209933000.0</v>
       </c>
       <c r="H28">
         <v>272121000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
@@ -1677,51 +1679,51 @@
       </c>
       <c r="C39">
         <v>26764000.0</v>
       </c>
       <c r="D39">
         <v>18816000.0</v>
       </c>
       <c r="E39">
         <v>16902000.0</v>
       </c>
       <c r="F39">
         <v>13802000.0</v>
       </c>
       <c r="G39">
         <v>10027000.0</v>
       </c>
       <c r="H39">
         <v>22651000.0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
-        <v>61066000.0</v>
+        <v>42786000.0</v>
       </c>
       <c r="C40">
         <v>36674000.0</v>
       </c>
       <c r="D40">
         <v>35892000.0</v>
       </c>
       <c r="E40">
         <v>29010000.0</v>
       </c>
       <c r="F40">
         <v>28259000.0</v>
       </c>
       <c r="G40">
         <v>28742000.0</v>
       </c>
       <c r="H40">
         <v>27336000.0</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
@@ -1913,77 +1915,77 @@
       </c>
       <c r="C50">
         <v>11375000.0</v>
       </c>
       <c r="D50">
         <v>12320000.0</v>
       </c>
       <c r="E50">
         <v>12211000.0</v>
       </c>
       <c r="F50">
         <v>13174000.0</v>
       </c>
       <c r="G50">
         <v>3496000.0</v>
       </c>
       <c r="H50">
         <v>4328000.0</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
-        <v>322292000.0</v>
+        <v>327835000.0</v>
       </c>
       <c r="C51">
         <v>238762000.0</v>
       </c>
       <c r="D51">
         <v>146828000.0</v>
       </c>
       <c r="E51">
         <v>158425000.0</v>
       </c>
       <c r="F51">
         <v>159690000.0</v>
       </c>
       <c r="G51">
         <v>212806000.0</v>
       </c>
       <c r="H51">
         <v>274641000.0</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
-        <v>16266000.0</v>
+        <v>21809000.0</v>
       </c>
       <c r="C52">
         <v>16199000.0</v>
       </c>
       <c r="D52">
         <v>15830000.0</v>
       </c>
       <c r="E52">
         <v>15984000.0</v>
       </c>
       <c r="F52">
         <v>13174000.0</v>
       </c>
       <c r="G52">
         <v>3496000.0</v>
       </c>
       <c r="H52">
         <v>4328000.0</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53"/>
@@ -3093,52 +3095,56 @@
         <v>4000.0</v>
       </c>
       <c r="Q15">
         <v>4000.0</v>
       </c>
       <c r="R15">
         <v>3000.0</v>
       </c>
       <c r="S15">
         <v>3000.0</v>
       </c>
       <c r="T15">
         <v>3000.0</v>
       </c>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>22</v>
       </c>
-      <c r="B16"/>
-      <c r="C16"/>
+      <c r="B16">
+        <v>19149000.0</v>
+      </c>
+      <c r="C16">
+        <v>12737000.0</v>
+      </c>
       <c r="D16">
         <v>10168000.0</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16">
         <v>4915000.0</v>
       </c>
       <c r="H16">
         <v>7141000.0</v>
       </c>
       <c r="I16">
         <v>14183000.0</v>
       </c>
       <c r="J16">
         <v>2573000.0</v>
       </c>
       <c r="K16">
         <v>5122000.0</v>
       </c>
       <c r="L16">
         <v>7049000.0</v>
       </c>
       <c r="M16">
         <v>4279000.0</v>
@@ -3706,54 +3712,54 @@
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
-        <v>339527000.0</v>
+        <v>347669000.0</v>
       </c>
       <c r="C28">
-        <v>199394000.0</v>
+        <v>204937000.0</v>
       </c>
       <c r="D28">
         <v>182267000.0</v>
       </c>
       <c r="E28">
         <v>193326000.0</v>
       </c>
       <c r="F28">
         <v>98066000.0</v>
       </c>
       <c r="G28">
         <v>113829000.0</v>
       </c>
       <c r="H28">
         <v>127126000.0</v>
       </c>
       <c r="I28">
         <v>111520000.0</v>
       </c>
       <c r="J28">
         <v>134605000.0</v>
       </c>
       <c r="K28">
         <v>59137000.0</v>
       </c>
@@ -4518,54 +4524,54 @@
       </c>
       <c r="S39">
         <v>13802000.0</v>
       </c>
       <c r="T39">
         <v>15071000.0</v>
       </c>
       <c r="U39">
         <v>7649000.0</v>
       </c>
       <c r="V39">
         <v>9828000.0</v>
       </c>
       <c r="W39">
         <v>10027000.0</v>
       </c>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
-        <v>82387000.0</v>
+        <v>55096000.0</v>
       </c>
       <c r="C40">
-        <v>61066000.0</v>
+        <v>42786000.0</v>
       </c>
       <c r="D40">
         <v>46741000.0</v>
       </c>
       <c r="E40">
         <v>56531000.0</v>
       </c>
       <c r="F40">
         <v>41604000.0</v>
       </c>
       <c r="G40">
         <v>36674000.0</v>
       </c>
       <c r="H40">
         <v>47241000.0</v>
       </c>
       <c r="I40">
         <v>46645000.0</v>
       </c>
       <c r="J40">
         <v>47467000.0</v>
       </c>
       <c r="K40">
         <v>35892000.0</v>
       </c>
@@ -4642,51 +4648,51 @@
       <c r="R41">
         <v>4493000.0</v>
       </c>
       <c r="S41">
         <v>2019000.0</v>
       </c>
       <c r="T41">
         <v>4190000.0</v>
       </c>
       <c r="U41">
         <v>4242000.0</v>
       </c>
       <c r="V41">
         <v>3903000.0</v>
       </c>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
-        <v>338360000.0</v>
+        <v>305897000.0</v>
       </c>
       <c r="C42">
         <v>282570000.0</v>
       </c>
       <c r="D42">
         <v>312910000.0</v>
       </c>
       <c r="E42">
         <v>310099000.0</v>
       </c>
       <c r="F42">
         <v>307625000.0</v>
       </c>
       <c r="G42">
         <v>306821000.0</v>
       </c>
       <c r="H42">
         <v>304707000.0</v>
       </c>
       <c r="I42">
         <v>302603000.0</v>
       </c>
       <c r="J42">
         <v>282176000.0</v>
       </c>
@@ -5164,54 +5170,54 @@
       </c>
       <c r="S50">
         <v>13174000.0</v>
       </c>
       <c r="T50">
         <v>12904000.0</v>
       </c>
       <c r="U50">
         <v>2271000.0</v>
       </c>
       <c r="V50">
         <v>2579000.0</v>
       </c>
       <c r="W50">
         <v>3496000.0</v>
       </c>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
-        <v>380799000.0</v>
+        <v>388941000.0</v>
       </c>
       <c r="C51">
-        <v>322292000.0</v>
+        <v>327835000.0</v>
       </c>
       <c r="D51">
         <v>333142000.0</v>
       </c>
       <c r="E51">
         <v>330795000.0</v>
       </c>
       <c r="F51">
         <v>231497000.0</v>
       </c>
       <c r="G51">
         <v>238762000.0</v>
       </c>
       <c r="H51">
         <v>220115000.0</v>
       </c>
       <c r="I51">
         <v>217423000.0</v>
       </c>
       <c r="J51">
         <v>221657000.0</v>
       </c>
       <c r="K51">
         <v>146828000.0</v>
       </c>
@@ -5238,54 +5244,54 @@
       </c>
       <c r="S51">
         <v>159690000.0</v>
       </c>
       <c r="T51">
         <v>225850000.0</v>
       </c>
       <c r="U51">
         <v>199765000.0</v>
       </c>
       <c r="V51">
         <v>211921000.0</v>
       </c>
       <c r="W51">
         <v>212806000.0</v>
       </c>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
-        <v>16263000.0</v>
+        <v>24405000.0</v>
       </c>
       <c r="C52">
-        <v>16266000.0</v>
+        <v>21809000.0</v>
       </c>
       <c r="D52">
         <v>22138000.0</v>
       </c>
       <c r="E52">
         <v>16265000.0</v>
       </c>
       <c r="F52">
         <v>11380000.0</v>
       </c>
       <c r="G52">
         <v>16199000.0</v>
       </c>
       <c r="H52">
         <v>13134000.0</v>
       </c>
       <c r="I52">
         <v>13128000.0</v>
       </c>
       <c r="J52">
         <v>15234000.0</v>
       </c>
       <c r="K52">
         <v>15830000.0</v>
       </c>
@@ -5987,77 +5993,77 @@
       </c>
       <c r="G3">
         <v>14733000.0</v>
       </c>
       <c r="H3">
         <v>15443000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>91</v>
       </c>
       <c r="B5">
-        <v>75047000.0</v>
+        <v>74154000.0</v>
       </c>
       <c r="C5">
         <v>62040000.0</v>
       </c>
       <c r="D5">
         <v>57455000.0</v>
       </c>
       <c r="E5">
         <v>15579000.0</v>
       </c>
       <c r="F5">
         <v>35617000.0</v>
       </c>
       <c r="G5">
         <v>52263000.0</v>
       </c>
       <c r="H5">
         <v>27778000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
-        <v>94001000.0</v>
+        <v>93108000.0</v>
       </c>
       <c r="C6">
         <v>78460000.0</v>
       </c>
       <c r="D6">
         <v>73192000.0</v>
       </c>
       <c r="E6">
         <v>31230000.0</v>
       </c>
       <c r="F6">
         <v>49335000.0</v>
       </c>
       <c r="G6">
         <v>66996000.0</v>
       </c>
       <c r="H6">
         <v>43221000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>93</v>
       </c>
       <c r="B7"/>
@@ -6928,63 +6934,63 @@
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>91</v>
       </c>
       <c r="B5">
-        <v>9333000.0</v>
+        <v>6605000.0</v>
       </c>
       <c r="C5">
-        <v>21896000.0</v>
+        <v>22516000.0</v>
       </c>
       <c r="D5">
-        <v>20890000.0</v>
+        <v>16860000.0</v>
       </c>
       <c r="E5">
-        <v>18011000.0</v>
+        <v>20202000.0</v>
       </c>
       <c r="F5">
-        <v>14250000.0</v>
+        <v>14576000.0</v>
       </c>
       <c r="G5">
         <v>24907000.0</v>
       </c>
       <c r="H5">
         <v>6981000.0</v>
       </c>
       <c r="I5">
         <v>19617000.0</v>
       </c>
       <c r="J5">
         <v>10535000.0</v>
       </c>
       <c r="K5">
         <v>13218000.0</v>
       </c>
       <c r="L5">
         <v>16419000.0</v>
       </c>
       <c r="M5">
         <v>16234000.0</v>
       </c>
       <c r="N5">
         <v>11584000.0</v>
       </c>
@@ -7008,63 +7014,63 @@
       </c>
       <c r="U5">
         <v>14938000.0</v>
       </c>
       <c r="V5">
         <v>15390000.0</v>
       </c>
       <c r="W5">
         <v>9824000.0</v>
       </c>
       <c r="X5">
         <v>12545000.0</v>
       </c>
       <c r="Y5">
         <v>18658000.0</v>
       </c>
       <c r="Z5">
         <v>11236000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
-        <v>15061000.0</v>
+        <v>12333000.0</v>
       </c>
       <c r="C6">
-        <v>26942000.0</v>
+        <v>27562000.0</v>
       </c>
       <c r="D6">
-        <v>26266000.0</v>
+        <v>22236000.0</v>
       </c>
       <c r="E6">
-        <v>22687000.0</v>
+        <v>24878000.0</v>
       </c>
       <c r="F6">
-        <v>18106000.0</v>
+        <v>18432000.0</v>
       </c>
       <c r="G6">
         <v>29002000.0</v>
       </c>
       <c r="H6">
         <v>10744000.0</v>
       </c>
       <c r="I6">
         <v>24237000.0</v>
       </c>
       <c r="J6">
         <v>14477000.0</v>
       </c>
       <c r="K6">
         <v>16570000.0</v>
       </c>
       <c r="L6">
         <v>20584000.0</v>
       </c>
       <c r="M6">
         <v>20193000.0</v>
       </c>
       <c r="N6">
         <v>15845000.0</v>
       </c>
@@ -9927,51 +9933,51 @@
       <c r="K7">
         <v>13419000.0</v>
       </c>
       <c r="L7">
         <v>-1353000.0</v>
       </c>
       <c r="M7">
         <v>-696000.0</v>
       </c>
       <c r="N7">
         <v>-1259000.0</v>
       </c>
       <c r="O7">
         <v>1540000.0</v>
       </c>
       <c r="P7">
         <v>-12699000.0</v>
       </c>
       <c r="Q7">
         <v>76000.0</v>
       </c>
       <c r="R7">
         <v>-1509000.0</v>
       </c>
       <c r="S7">
-        <v>960000.0</v>
+        <v>-2902000.0</v>
       </c>
       <c r="T7">
         <v>-8719000.0</v>
       </c>
       <c r="U7">
         <v>-468000.0</v>
       </c>
       <c r="V7">
         <v>2415000.0</v>
       </c>
       <c r="W7">
         <v>10308000.0</v>
       </c>
       <c r="X7">
         <v>3367000.0</v>
       </c>
       <c r="Y7">
         <v>-3237000.0</v>
       </c>
       <c r="Z7">
         <v>6966000.0</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
@@ -10383,51 +10389,51 @@
       <c r="K14">
         <v>3352000.0</v>
       </c>
       <c r="L14">
         <v>4165000.0</v>
       </c>
       <c r="M14">
         <v>3959000.0</v>
       </c>
       <c r="N14">
         <v>4261000.0</v>
       </c>
       <c r="O14">
         <v>4332000.0</v>
       </c>
       <c r="P14">
         <v>3939000.0</v>
       </c>
       <c r="Q14">
         <v>3836000.0</v>
       </c>
       <c r="R14">
         <v>3544000.0</v>
       </c>
       <c r="S14">
-        <v>4002000.0</v>
+        <v>3292000.0</v>
       </c>
       <c r="T14">
         <v>3406000.0</v>
       </c>
       <c r="U14">
         <v>3481000.0</v>
       </c>
       <c r="V14">
         <v>3539000.0</v>
       </c>
       <c r="W14">
         <v>3526000.0</v>
       </c>
       <c r="X14">
         <v>3537000.0</v>
       </c>
       <c r="Y14">
         <v>3820000.0</v>
       </c>
       <c r="Z14">
         <v>3850000.0</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
@@ -11096,102 +11102,102 @@
         <v>-35252000.0</v>
       </c>
       <c r="R24">
         <v>-19787000.0</v>
       </c>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24">
         <v>-2266000.0</v>
       </c>
       <c r="X24"/>
       <c r="Y24">
         <v>12386000.0</v>
       </c>
       <c r="Z24">
         <v>-5591000.0</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>141</v>
       </c>
       <c r="B25">
-        <v>4693000.0</v>
+        <v>2767000.0</v>
       </c>
       <c r="C25">
         <v>1277000.0</v>
       </c>
       <c r="D25">
         <v>2451000.0</v>
       </c>
       <c r="E25">
         <v>-1382000.0</v>
       </c>
       <c r="F25">
         <v>124000.0</v>
       </c>
       <c r="G25">
         <v>3645000.0</v>
       </c>
       <c r="H25">
         <v>335000.0</v>
       </c>
       <c r="I25">
         <v>2477000.0</v>
       </c>
       <c r="J25">
         <v>2835000.0</v>
       </c>
       <c r="K25">
         <v>-197000.0</v>
       </c>
       <c r="L25">
         <v>615000.0</v>
       </c>
       <c r="M25">
         <v>-644000.0</v>
       </c>
       <c r="N25">
         <v>-212000.0</v>
       </c>
       <c r="O25">
         <v>-101000.0</v>
       </c>
       <c r="P25">
         <v>3802000.0</v>
       </c>
       <c r="Q25">
         <v>2649000.0</v>
       </c>
       <c r="R25">
         <v>409000.0</v>
       </c>
       <c r="S25">
-        <v>-500000.0</v>
+        <v>1188000.0</v>
       </c>
       <c r="T25">
         <v>15975000.0</v>
       </c>
       <c r="U25">
         <v>1352000.0</v>
       </c>
       <c r="V25">
         <v>695000.0</v>
       </c>
       <c r="W25">
         <v>-14000.0</v>
       </c>
       <c r="X25">
         <v>599000.0</v>
       </c>
       <c r="Y25">
         <v>-13235000.0</v>
       </c>
       <c r="Z25">
         <v>-273000.0</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">