--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1511,51 +1511,53 @@
         <v>41000.0</v>
       </c>
       <c r="J15">
         <v>29000.0</v>
       </c>
       <c r="K15">
         <v>21000.0</v>
       </c>
       <c r="L15">
         <v>12000.0</v>
       </c>
       <c r="M15">
         <v>12000.0</v>
       </c>
       <c r="N15">
         <v>1000.0</v>
       </c>
       <c r="O15">
         <v>1000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
         <v>29</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>4653000.0</v>
+      </c>
       <c r="C16">
         <v>4848000.0</v>
       </c>
       <c r="D16">
         <v>4748000.0</v>
       </c>
       <c r="E16">
         <v>5342000.0</v>
       </c>
       <c r="F16">
         <v>4208000.0</v>
       </c>
       <c r="G16">
         <v>24026000.0</v>
       </c>
       <c r="H16">
         <v>3686000.0</v>
       </c>
       <c r="I16">
         <v>39000.0</v>
       </c>
       <c r="J16">
         <v>39000.0</v>
       </c>
       <c r="K16">
@@ -1908,51 +1910,51 @@
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
-        <v>-45750000.0</v>
+        <v>-39235000.0</v>
       </c>
       <c r="C28">
         <v>-86323000.0</v>
       </c>
       <c r="D28">
         <v>-47976000.0</v>
       </c>
       <c r="E28">
         <v>-50924000.0</v>
       </c>
       <c r="F28">
         <v>-327133000.0</v>
       </c>
       <c r="G28">
         <v>-116567000.0</v>
       </c>
       <c r="H28">
         <v>-32836000.0</v>
       </c>
       <c r="I28">
         <v>-64444000.0</v>
       </c>
       <c r="J28">
         <v>17164000.0</v>
       </c>
@@ -2412,51 +2414,51 @@
       </c>
       <c r="J39">
         <v>2704000.0</v>
       </c>
       <c r="K39">
         <v>2372000.0</v>
       </c>
       <c r="L39">
         <v>1341000.0</v>
       </c>
       <c r="M39">
         <v>1084000.0</v>
       </c>
       <c r="N39">
         <v>255000.0</v>
       </c>
       <c r="O39">
         <v>248000.0</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
-        <v>79861000.0</v>
+        <v>68693000.0</v>
       </c>
       <c r="C40">
         <v>70734000.0</v>
       </c>
       <c r="D40">
         <v>54509000.0</v>
       </c>
       <c r="E40">
         <v>55100000.0</v>
       </c>
       <c r="F40">
         <v>55798000.0</v>
       </c>
       <c r="G40">
         <v>33505000.0</v>
       </c>
       <c r="H40">
         <v>22619000.0</v>
       </c>
       <c r="I40">
         <v>14754000.0</v>
       </c>
       <c r="J40">
         <v>23781000.0</v>
       </c>
@@ -2841,97 +2843,99 @@
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50">
         <v>15721000.0</v>
       </c>
       <c r="K50">
         <v>22846000.0</v>
       </c>
       <c r="L50">
         <v>2866000.0</v>
       </c>
       <c r="M50">
         <v>5961000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
-        <v>19679000.0</v>
+        <v>26194000.0</v>
       </c>
       <c r="C51">
         <v>28366000.0</v>
       </c>
       <c r="D51">
         <v>34221000.0</v>
       </c>
       <c r="E51">
         <v>38997000.0</v>
       </c>
       <c r="F51">
         <v>21352000.0</v>
       </c>
       <c r="G51">
         <v>18102000.0</v>
       </c>
       <c r="H51">
         <v>5387000.0</v>
       </c>
       <c r="I51">
         <v>172000.0</v>
       </c>
       <c r="J51">
         <v>34059000.0</v>
       </c>
       <c r="K51">
         <v>23944000.0</v>
       </c>
       <c r="L51">
         <v>15753000.0</v>
       </c>
       <c r="M51">
         <v>11412000.0</v>
       </c>
       <c r="N51">
         <v>15418000.0</v>
       </c>
       <c r="O51">
         <v>14923000.0</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" t="s">
         <v>65</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>6515000.0</v>
+      </c>
       <c r="C52">
         <v>6103000.0</v>
       </c>
       <c r="D52">
         <v>5943000.0</v>
       </c>
       <c r="E52">
         <v>5591000.0</v>
       </c>
       <c r="F52">
         <v>3958000.0</v>
       </c>
       <c r="G52">
         <v>2033000.0</v>
       </c>
       <c r="H52">
         <v>3017000.0</v>
       </c>
       <c r="I52">
         <v>172000.0</v>
       </c>
       <c r="J52">
         <v>15734000.0</v>
       </c>
       <c r="K52">
@@ -5297,53 +5301,59 @@
       </c>
       <c r="AV15">
         <v>12000.0</v>
       </c>
       <c r="AW15">
         <v>1000.0</v>
       </c>
       <c r="AX15">
         <v>1000.0</v>
       </c>
       <c r="AY15">
         <v>1000.0</v>
       </c>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
     </row>
     <row r="16" spans="1:58">
       <c r="A16" t="s">
         <v>29</v>
       </c>
-      <c r="B16"/>
-[...1 lines deleted...]
-      <c r="D16"/>
+      <c r="B16">
+        <v>5555000.0</v>
+      </c>
+      <c r="C16">
+        <v>4653000.0</v>
+      </c>
+      <c r="D16">
+        <v>5763000.0</v>
+      </c>
       <c r="E16">
         <v>5952000.0</v>
       </c>
       <c r="F16">
         <v>5422000.0</v>
       </c>
       <c r="G16">
         <v>4848000.0</v>
       </c>
       <c r="H16">
         <v>5552000.0</v>
       </c>
       <c r="I16">
         <v>5852000.0</v>
       </c>
       <c r="J16">
         <v>4356000.0</v>
       </c>
       <c r="K16">
         <v>4748000.0</v>
       </c>
       <c r="L16">
         <v>5766000.0</v>
       </c>
       <c r="M16">
@@ -6694,54 +6704,54 @@
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
     </row>
     <row r="28" spans="1:58">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
-        <v>-60086000.0</v>
+        <v>-53425000.0</v>
       </c>
       <c r="C28">
-        <v>-45750000.0</v>
+        <v>-39235000.0</v>
       </c>
       <c r="D28">
         <v>-63791000.0</v>
       </c>
       <c r="E28">
         <v>-39090000.0</v>
       </c>
       <c r="F28">
         <v>-58468000.0</v>
       </c>
       <c r="G28">
         <v>-86323000.0</v>
       </c>
       <c r="H28">
         <v>-65435000.0</v>
       </c>
       <c r="I28">
         <v>-64334000.0</v>
       </c>
       <c r="J28">
         <v>-60352000.0</v>
       </c>
       <c r="K28">
         <v>-47976000.0</v>
       </c>
@@ -8444,57 +8454,57 @@
       </c>
       <c r="AY39">
         <v>255000.0</v>
       </c>
       <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39"/>
       <c r="BC39">
         <v>248000.0</v>
       </c>
       <c r="BD39">
         <v>477000.0</v>
       </c>
       <c r="BE39">
         <v>383000.0</v>
       </c>
       <c r="BF39">
         <v>208000.0</v>
       </c>
     </row>
     <row r="40" spans="1:58">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
-        <v>70087000.0</v>
+        <v>57871000.0</v>
       </c>
       <c r="C40">
-        <v>79861000.0</v>
+        <v>68693000.0</v>
       </c>
       <c r="D40">
-        <v>81015000.0</v>
+        <v>75252000.0</v>
       </c>
       <c r="E40">
         <v>71023000.0</v>
       </c>
       <c r="F40">
         <v>65585000.0</v>
       </c>
       <c r="G40">
         <v>70734000.0</v>
       </c>
       <c r="H40">
         <v>63525000.0</v>
       </c>
       <c r="I40">
         <v>60543000.0</v>
       </c>
       <c r="J40">
         <v>49825000.0</v>
       </c>
       <c r="K40">
         <v>54509000.0</v>
       </c>
       <c r="L40">
         <v>51978000.0</v>
       </c>
@@ -9926,54 +9936,54 @@
         <v>2866000.0</v>
       </c>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50">
         <v>5961000.0</v>
       </c>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
     </row>
     <row r="51" spans="1:58">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
-        <v>17837000.0</v>
+        <v>24498000.0</v>
       </c>
       <c r="C51">
-        <v>19679000.0</v>
+        <v>26194000.0</v>
       </c>
       <c r="D51">
         <v>27644000.0</v>
       </c>
       <c r="E51">
         <v>29122000.0</v>
       </c>
       <c r="F51">
         <v>30277000.0</v>
       </c>
       <c r="G51">
         <v>28366000.0</v>
       </c>
       <c r="H51">
         <v>29965000.0</v>
       </c>
       <c r="I51">
         <v>31448000.0</v>
       </c>
       <c r="J51">
         <v>32947000.0</v>
       </c>
       <c r="K51">
         <v>34221000.0</v>
       </c>
@@ -10087,52 +10097,56 @@
       </c>
       <c r="AV51">
         <v>12728000.0</v>
       </c>
       <c r="AW51">
         <v>18772000.0</v>
       </c>
       <c r="AX51">
         <v>15114000.0</v>
       </c>
       <c r="AY51">
         <v>15418000.0</v>
       </c>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
     </row>
     <row r="52" spans="1:58">
       <c r="A52" t="s">
         <v>65</v>
       </c>
-      <c r="B52"/>
-      <c r="C52"/>
+      <c r="B52">
+        <v>6661000.0</v>
+      </c>
+      <c r="C52">
+        <v>6515000.0</v>
+      </c>
       <c r="D52">
         <v>6432000.0</v>
       </c>
       <c r="E52">
         <v>6342000.0</v>
       </c>
       <c r="F52">
         <v>6205000.0</v>
       </c>
       <c r="G52">
         <v>6103000.0</v>
       </c>
       <c r="H52">
         <v>6124000.0</v>
       </c>
       <c r="I52">
         <v>6062000.0</v>
       </c>
       <c r="J52">
         <v>6054000.0</v>
       </c>
       <c r="K52">
         <v>5943000.0</v>
       </c>
       <c r="L52">
@@ -11795,101 +11809,101 @@
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>122</v>
       </c>
       <c r="B5">
         <v>-21083000.0</v>
       </c>
       <c r="C5">
         <v>-53752000.0</v>
       </c>
       <c r="D5">
         <v>-104743000.0</v>
       </c>
       <c r="E5">
-        <v>-77231000.0</v>
+        <v>-76234000.0</v>
       </c>
       <c r="F5">
-        <v>-29726000.0</v>
+        <v>-32088000.0</v>
       </c>
       <c r="G5">
         <v>-17715000.0</v>
       </c>
       <c r="H5">
         <v>-24532000.0</v>
       </c>
       <c r="I5">
         <v>-15578000.0</v>
       </c>
       <c r="J5">
         <v>-18368000.0</v>
       </c>
       <c r="K5">
         <v>-20767000.0</v>
       </c>
       <c r="L5">
         <v>-12980000.0</v>
       </c>
       <c r="M5">
         <v>11000.0</v>
       </c>
       <c r="N5">
         <v>-857000.0</v>
       </c>
       <c r="O5">
         <v>-2342000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>123</v>
       </c>
       <c r="B6">
         <v>-667000.0</v>
       </c>
       <c r="C6">
         <v>-33995000.0</v>
       </c>
       <c r="D6">
         <v>-84919000.0</v>
       </c>
       <c r="E6">
-        <v>-61224000.0</v>
+        <v>-60227000.0</v>
       </c>
       <c r="F6">
-        <v>-17841000.0</v>
+        <v>-20203000.0</v>
       </c>
       <c r="G6">
         <v>-8171000.0</v>
       </c>
       <c r="H6">
         <v>-17388000.0</v>
       </c>
       <c r="I6">
         <v>-11363000.0</v>
       </c>
       <c r="J6">
         <v>-14609000.0</v>
       </c>
       <c r="K6">
         <v>-17847000.0</v>
       </c>
       <c r="L6">
         <v>-12184000.0</v>
       </c>
       <c r="M6">
         <v>523000.0</v>
       </c>
       <c r="N6">
         <v>-194000.0</v>
       </c>
@@ -13551,108 +13565,108 @@
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4"/>
       <c r="BE4"/>
     </row>
     <row r="5" spans="1:57">
       <c r="A5" t="s">
         <v>122</v>
       </c>
       <c r="B5">
-        <v>1798000.0</v>
+        <v>2777000.0</v>
       </c>
       <c r="C5">
         <v>-3763000.0</v>
       </c>
       <c r="D5">
-        <v>2012000.0</v>
+        <v>1660000.0</v>
       </c>
       <c r="E5">
         <v>-10771000.0</v>
       </c>
       <c r="F5">
         <v>-8014000.0</v>
       </c>
       <c r="G5">
         <v>-11921000.0</v>
       </c>
       <c r="H5">
-        <v>-10492000.0</v>
+        <v>-7208000.0</v>
       </c>
       <c r="I5">
-        <v>-7327000.0</v>
+        <v>-4601000.0</v>
       </c>
       <c r="J5">
-        <v>-19337000.0</v>
+        <v>-16742000.0</v>
       </c>
       <c r="K5">
         <v>-40675000.0</v>
       </c>
       <c r="L5">
-        <v>-28783000.0</v>
+        <v>-23565000.0</v>
       </c>
       <c r="M5">
         <v>-26776000.0</v>
       </c>
       <c r="N5">
-        <v>-24324000.0</v>
+        <v>-23625000.0</v>
       </c>
       <c r="O5">
-        <v>-19120000.0</v>
+        <v>-18156000.0</v>
       </c>
       <c r="P5">
-        <v>-17339000.0</v>
+        <v>-16672000.0</v>
       </c>
       <c r="Q5">
-        <v>-21719000.0</v>
+        <v>-21746000.0</v>
       </c>
       <c r="R5">
-        <v>-19053000.0</v>
+        <v>-19660000.0</v>
       </c>
       <c r="S5">
-        <v>-15399000.0</v>
+        <v>-17052000.0</v>
       </c>
       <c r="T5">
-        <v>-8727000.0</v>
+        <v>-12059000.0</v>
       </c>
       <c r="U5">
-        <v>-4742000.0</v>
+        <v>-2027000.0</v>
       </c>
       <c r="V5">
         <v>-858000.0</v>
       </c>
       <c r="W5">
         <v>-3067000.0</v>
       </c>
       <c r="X5">
         <v>-2907000.0</v>
       </c>
       <c r="Y5">
         <v>-5990000.0</v>
       </c>
       <c r="Z5">
         <v>-5751000.0</v>
       </c>
       <c r="AA5">
         <v>-5545000.0</v>
       </c>
       <c r="AB5">
         <v>-7675000.0</v>
       </c>
       <c r="AC5">
         <v>-6844000.0</v>
       </c>
@@ -13720,108 +13734,108 @@
         <v>-227000.0</v>
       </c>
       <c r="AY5">
         <v>509000.0</v>
       </c>
       <c r="AZ5">
         <v>-332000.0</v>
       </c>
       <c r="BA5">
         <v>-256000.0</v>
       </c>
       <c r="BB5">
         <v>-778000.0</v>
       </c>
       <c r="BC5">
         <v>0.0</v>
       </c>
       <c r="BD5"/>
       <c r="BE5"/>
     </row>
     <row r="6" spans="1:57">
       <c r="A6" t="s">
         <v>123</v>
       </c>
       <c r="B6">
-        <v>7116000.0</v>
+        <v>8095000.0</v>
       </c>
       <c r="C6">
         <v>1497000.0</v>
       </c>
       <c r="D6">
-        <v>7175000.0</v>
+        <v>6823000.0</v>
       </c>
       <c r="E6">
         <v>-5718000.0</v>
       </c>
       <c r="F6">
         <v>-3074000.0</v>
       </c>
       <c r="G6">
         <v>-7233000.0</v>
       </c>
       <c r="H6">
-        <v>-5603000.0</v>
+        <v>-2319000.0</v>
       </c>
       <c r="I6">
-        <v>-2370000.0</v>
+        <v>356000.0</v>
       </c>
       <c r="J6">
-        <v>-14114000.0</v>
+        <v>-11519000.0</v>
       </c>
       <c r="K6">
         <v>-35626000.0</v>
       </c>
       <c r="L6">
-        <v>-23753000.0</v>
+        <v>-18535000.0</v>
       </c>
       <c r="M6">
         <v>-21795000.0</v>
       </c>
       <c r="N6">
-        <v>-19560000.0</v>
+        <v>-18861000.0</v>
       </c>
       <c r="O6">
-        <v>-14622000.0</v>
+        <v>-13658000.0</v>
       </c>
       <c r="P6">
-        <v>-13015000.0</v>
+        <v>-12348000.0</v>
       </c>
       <c r="Q6">
-        <v>-18068000.0</v>
+        <v>-18095000.0</v>
       </c>
       <c r="R6">
-        <v>-15519000.0</v>
+        <v>-16126000.0</v>
       </c>
       <c r="S6">
-        <v>-12002000.0</v>
+        <v>-13655000.0</v>
       </c>
       <c r="T6">
-        <v>-5707000.0</v>
+        <v>-9039000.0</v>
       </c>
       <c r="U6">
-        <v>-1901000.0</v>
+        <v>814000.0</v>
       </c>
       <c r="V6">
         <v>1769000.0</v>
       </c>
       <c r="W6">
         <v>-471000.0</v>
       </c>
       <c r="X6">
         <v>-464000.0</v>
       </c>
       <c r="Y6">
         <v>-3716000.0</v>
       </c>
       <c r="Z6">
         <v>-3520000.0</v>
       </c>
       <c r="AA6">
         <v>-3862000.0</v>
       </c>
       <c r="AB6">
         <v>-5287000.0</v>
       </c>
       <c r="AC6">
         <v>-5796000.0</v>
       </c>
@@ -18673,51 +18687,51 @@
       </c>
       <c r="K23">
         <v>323000.0</v>
       </c>
       <c r="L23">
         <v>249000.0</v>
       </c>
       <c r="M23">
         <v>35532000.0</v>
       </c>
       <c r="N23">
         <v>-98000.0</v>
       </c>
       <c r="O23">
         <v>2951000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
         <v>171</v>
       </c>
       <c r="B24">
         <v>-6588000.0</v>
       </c>
       <c r="C24">
-        <v>-7118000.0</v>
+        <v>-634000.0</v>
       </c>
       <c r="D24">
         <v>1495000.0</v>
       </c>
       <c r="E24">
         <v>-206658000.0</v>
       </c>
       <c r="F24">
         <v>-35693000.0</v>
       </c>
       <c r="G24">
         <v>-10360000.0</v>
       </c>
       <c r="H24">
         <v>-3349000.0</v>
       </c>
       <c r="I24">
         <v>-5202000.0</v>
       </c>
       <c r="J24">
         <v>-59000.0</v>
       </c>
       <c r="K24">
         <v>-20568000.0</v>
       </c>
@@ -22182,90 +22196,90 @@
       <c r="BB22">
         <v>-1348000.0</v>
       </c>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
     </row>
     <row r="23" spans="1:58">
       <c r="A23" t="s">
         <v>170</v>
       </c>
       <c r="B23">
         <v>-4011000.0</v>
       </c>
       <c r="C23">
         <v>-1670000.0</v>
       </c>
       <c r="D23">
         <v>-1147000.0</v>
       </c>
       <c r="E23">
         <v>-3811000.0</v>
       </c>
       <c r="F23">
-        <v>-643000.0</v>
+        <v>-4565000.0</v>
       </c>
       <c r="G23">
-        <v>-903000.0</v>
+        <v>-6517000.0</v>
       </c>
       <c r="H23">
-        <v>1422000.0</v>
+        <v>-2634000.0</v>
       </c>
       <c r="I23">
-        <v>-4850000.0</v>
+        <v>-4973000.0</v>
       </c>
       <c r="J23">
         <v>-753000.0</v>
       </c>
       <c r="K23">
         <v>-907000.0</v>
       </c>
       <c r="L23">
         <v>789000.0</v>
       </c>
       <c r="M23">
         <v>-1499000.0</v>
       </c>
       <c r="N23">
         <v>-448000.0</v>
       </c>
       <c r="O23">
         <v>-1730000.0</v>
       </c>
       <c r="P23">
         <v>-1031000.0</v>
       </c>
       <c r="Q23">
-        <v>-1997000.0</v>
+        <v>-2410000.0</v>
       </c>
       <c r="R23">
-        <v>865000.0</v>
+        <v>-1732000.0</v>
       </c>
       <c r="S23">
-        <v>-834000.0</v>
+        <v>-2689000.0</v>
       </c>
       <c r="T23">
         <v>-3230000.0</v>
       </c>
       <c r="U23">
         <v>370000.0</v>
       </c>
       <c r="V23">
         <v>547000.0</v>
       </c>
       <c r="W23">
         <v>4011000.0</v>
       </c>
       <c r="X23">
         <v>1700000.0</v>
       </c>
       <c r="Y23">
         <v>176000.0</v>
       </c>
       <c r="Z23">
         <v>-690000.0</v>
       </c>
       <c r="AA23">
         <v>126000.0</v>
       </c>