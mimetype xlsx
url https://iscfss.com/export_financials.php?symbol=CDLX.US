--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1299,72 +1299,72 @@
       <c r="F13">
         <v>9000.0</v>
       </c>
       <c r="G13">
         <v>8000.0</v>
       </c>
       <c r="H13">
         <v>8000.0</v>
       </c>
       <c r="I13">
         <v>7000.0</v>
       </c>
       <c r="J13"/>
       <c r="K13">
         <v>1000.0</v>
       </c>
       <c r="L13">
         <v>1000.0</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
         <v>24</v>
       </c>
       <c r="B14">
-        <v>53114000.0</v>
+        <v>5311400.0</v>
       </c>
       <c r="C14">
-        <v>48361000.0</v>
+        <v>4836100.0</v>
       </c>
       <c r="D14">
-        <v>36488000.0</v>
+        <v>3648800.0</v>
       </c>
       <c r="E14">
-        <v>33418999.0</v>
+        <v>3341900.0</v>
       </c>
       <c r="F14">
-        <v>32202000.0</v>
+        <v>3220200.0</v>
       </c>
       <c r="G14">
-        <v>27213000.0</v>
+        <v>2721300.0</v>
       </c>
       <c r="H14">
-        <v>23746000.0</v>
+        <v>2374600.0</v>
       </c>
       <c r="I14">
-        <v>19060000.0</v>
+        <v>1906000.0</v>
       </c>
       <c r="J14">
         <v>19519619.0</v>
       </c>
       <c r="K14">
         <v>14027000.0</v>
       </c>
       <c r="L14">
         <v>14027000.0</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>9000.0</v>
       </c>
       <c r="F15">
         <v>9000.0</v>
       </c>
       <c r="G15">
@@ -4060,171 +4060,171 @@
         <v>7000.0</v>
       </c>
       <c r="AI13"/>
       <c r="AJ13">
         <v>1000.0</v>
       </c>
       <c r="AK13">
         <v>1000.0</v>
       </c>
       <c r="AL13">
         <v>1000.0</v>
       </c>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13">
         <v>1000.0</v>
       </c>
     </row>
     <row r="14" spans="1:43">
       <c r="A14" t="s">
         <v>24</v>
       </c>
       <c r="B14">
-        <v>54896000.0</v>
+        <v>5489600.0</v>
       </c>
       <c r="C14">
-        <v>53114000.0</v>
+        <v>5311400.0</v>
       </c>
       <c r="D14">
-        <v>53493000.0</v>
+        <v>5349300.0</v>
       </c>
       <c r="E14">
-        <v>52750000.0</v>
+        <v>5275000.0</v>
       </c>
       <c r="F14">
-        <v>51863000.0</v>
+        <v>5186300.0</v>
       </c>
       <c r="G14">
-        <v>51005000.0</v>
+        <v>5100500.0</v>
       </c>
       <c r="H14">
-        <v>50028000.0</v>
+        <v>5002800.0</v>
       </c>
       <c r="I14">
-        <v>49056000.0</v>
+        <v>4905600.0</v>
       </c>
       <c r="J14">
-        <v>43248000.0</v>
+        <v>4324800.0</v>
       </c>
       <c r="K14">
-        <v>39454000.0</v>
+        <v>3945400.0</v>
       </c>
       <c r="L14">
-        <v>37982000.0</v>
+        <v>3798200.0</v>
       </c>
       <c r="M14">
-        <v>34880000.0</v>
+        <v>3488000.0</v>
       </c>
       <c r="N14">
-        <v>36727000.0</v>
+        <v>3672700.0</v>
       </c>
       <c r="O14">
-        <v>33418999.0</v>
+        <v>3341900.0</v>
       </c>
       <c r="P14">
-        <v>33269000.0</v>
+        <v>3326900.0</v>
       </c>
       <c r="Q14">
-        <v>33635000.0</v>
+        <v>3363500.0</v>
       </c>
       <c r="R14">
-        <v>37185000.0</v>
+        <v>3718500.0</v>
       </c>
       <c r="S14">
-        <v>33393000.0</v>
+        <v>3339300.0</v>
       </c>
       <c r="T14">
-        <v>33101000.0</v>
+        <v>3310100.0</v>
       </c>
       <c r="U14">
-        <v>32977000.0</v>
+        <v>3297700.0</v>
       </c>
       <c r="V14">
-        <v>29313000.0</v>
+        <v>2931300.0</v>
       </c>
       <c r="W14">
-        <v>28237500.0</v>
+        <v>2823750.0</v>
       </c>
       <c r="X14">
-        <v>27343000.0</v>
+        <v>2734300.0</v>
       </c>
       <c r="Y14">
-        <v>27072000.0</v>
+        <v>2707200.0</v>
       </c>
       <c r="Z14">
-        <v>26725000.0</v>
+        <v>2672500.0</v>
       </c>
       <c r="AA14">
-        <v>28558333.0</v>
+        <v>2855833.0</v>
       </c>
       <c r="AB14">
-        <v>23561000.0</v>
+        <v>2356100.0</v>
       </c>
       <c r="AC14">
-        <v>22731000.0</v>
+        <v>2273100.0</v>
       </c>
       <c r="AD14">
-        <v>22503000.0</v>
+        <v>2250300.0</v>
       </c>
       <c r="AE14">
-        <v>21760000.0</v>
+        <v>2176000.0</v>
       </c>
       <c r="AF14">
-        <v>20970000.0</v>
+        <v>2097000.0</v>
       </c>
       <c r="AG14">
-        <v>20300000.0</v>
+        <v>2030000.0</v>
       </c>
       <c r="AH14">
-        <v>19909810.0</v>
+        <v>1990981.0</v>
       </c>
       <c r="AI14">
-        <v>19519619.0</v>
+        <v>1951962.0</v>
       </c>
       <c r="AJ14">
-        <v>14027000.0</v>
+        <v>1402700.0</v>
       </c>
       <c r="AK14">
-        <v>14027000.0</v>
+        <v>1402700.0</v>
       </c>
       <c r="AL14">
-        <v>14027000.0</v>
+        <v>1402700.0</v>
       </c>
       <c r="AM14">
-        <v>14027000.0</v>
+        <v>1402700.0</v>
       </c>
       <c r="AN14">
-        <v>2287500.0</v>
+        <v>228750.0</v>
       </c>
       <c r="AO14">
-        <v>2146000.0</v>
+        <v>214600.0</v>
       </c>
       <c r="AP14">
-        <v>2138250.0</v>
+        <v>213825.0</v>
       </c>
       <c r="AQ14"/>
     </row>
     <row r="15" spans="1:43">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15">
         <v>9000.0</v>
       </c>
       <c r="N15">
         <v>9000.0</v>
       </c>
       <c r="O15">
@@ -8982,89 +8982,89 @@
       <c r="L3">
         <v>2194000.0</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
         <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
         <v>107</v>
       </c>
       <c r="B5">
-        <v>-47141000.0</v>
+        <v>-92858000.0</v>
       </c>
       <c r="C5">
         <v>-180401000.0</v>
       </c>
       <c r="D5">
         <v>-128519000.0</v>
       </c>
       <c r="E5">
         <v>-464154000.0</v>
       </c>
       <c r="F5">
         <v>-123866000.0</v>
       </c>
       <c r="G5">
         <v>-52374000.0</v>
       </c>
       <c r="H5">
         <v>-16596000.0</v>
       </c>
       <c r="I5">
         <v>-49252000.0</v>
       </c>
       <c r="J5">
         <v>-11402000.0</v>
       </c>
       <c r="K5">
         <v>-28223000.0</v>
       </c>
       <c r="L5">
         <v>-39639000.0</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
         <v>108</v>
       </c>
       <c r="B6">
-        <v>-19732000.0</v>
+        <v>-65449000.0</v>
       </c>
       <c r="C6">
         <v>-152525000.0</v>
       </c>
       <c r="D6">
         <v>-99004000.0</v>
       </c>
       <c r="E6">
         <v>-420414000.0</v>
       </c>
       <c r="F6">
         <v>-88212000.0</v>
       </c>
       <c r="G6">
         <v>-40782000.0</v>
       </c>
       <c r="H6">
         <v>-12061000.0</v>
       </c>
       <c r="I6">
         <v>-45970000.0</v>
       </c>
       <c r="J6">
         <v>-8374000.0</v>
       </c>
@@ -13795,51 +13795,51 @@
       </c>
       <c r="G2">
         <v>104587000.0</v>
       </c>
       <c r="H2">
         <v>59870000.0</v>
       </c>
       <c r="I2">
         <v>21262000.0</v>
       </c>
       <c r="J2">
         <v>22968000.0</v>
       </c>
       <c r="K2">
         <v>27609000.0</v>
       </c>
       <c r="L2">
         <v>51198000.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
         <v>138</v>
       </c>
       <c r="B3">
-        <v>480000</v>
+        <v>15782000</v>
       </c>
       <c r="C3">
         <v>19298000</v>
       </c>
       <c r="D3">
         <v>12392000</v>
       </c>
       <c r="E3">
         <v>13486000</v>
       </c>
       <c r="F3">
         <v>12564000</v>
       </c>
       <c r="G3">
         <v>10117000</v>
       </c>
       <c r="H3">
         <v>11020000</v>
       </c>
       <c r="I3">
         <v>7342000</v>
       </c>
       <c r="J3">
         <v>1647000</v>
       </c>
@@ -14257,51 +14257,51 @@
       <c r="L16">
         <v>27609000.0</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
         <v>152</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
         <v>153</v>
       </c>
       <c r="B18">
-        <v>8810000.0</v>
+        <v>-6492000.0</v>
       </c>
       <c r="C18">
         <v>-28122000.0</v>
       </c>
       <c r="D18">
         <v>-12577000.0</v>
       </c>
       <c r="E18">
         <v>-67390000.0</v>
       </c>
       <c r="F18">
         <v>-51087000.0</v>
       </c>
       <c r="G18">
         <v>-17715000.0</v>
       </c>
       <c r="H18">
         <v>437000.0</v>
       </c>
       <c r="I18">
         <v>-26337000.0</v>
       </c>
       <c r="J18">
         <v>-23749000.0</v>
       </c>
@@ -15031,51 +15031,51 @@
       <c r="AK2">
         <v>24353000.0</v>
       </c>
       <c r="AL2">
         <v>22968000.0</v>
       </c>
       <c r="AM2">
         <v>21685000.0</v>
       </c>
       <c r="AN2">
         <v>16392000.0</v>
       </c>
       <c r="AO2">
         <v>8139000.0</v>
       </c>
       <c r="AP2">
         <v>27609000.0</v>
       </c>
       <c r="AQ2"/>
     </row>
     <row r="3" spans="1:43">
       <c r="A3" t="s">
         <v>138</v>
       </c>
       <c r="B3">
-        <v>28000</v>
+        <v>2304000</v>
       </c>
       <c r="C3">
         <v>25000</v>
       </c>
       <c r="D3">
         <v>4464000</v>
       </c>
       <c r="E3">
         <v>4658000</v>
       </c>
       <c r="F3">
         <v>4103000</v>
       </c>
       <c r="G3">
         <v>4436000</v>
       </c>
       <c r="H3">
         <v>507000</v>
       </c>
       <c r="I3">
         <v>4858000</v>
       </c>
       <c r="J3">
         <v>4747000</v>
       </c>
@@ -16550,63 +16550,63 @@
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
     </row>
     <row r="18" spans="1:43">
       <c r="A18" t="s">
         <v>153</v>
       </c>
       <c r="B18">
-        <v>-5642000.0</v>
+        <v>-7946000.0</v>
       </c>
       <c r="C18">
         <v>13010000.0</v>
       </c>
       <c r="D18">
         <v>-2703000.0</v>
       </c>
       <c r="E18">
-        <v>1225000.0</v>
+        <v>-3433000.0</v>
       </c>
       <c r="F18">
-        <v>-6706000.0</v>
+        <v>-10809000.0</v>
       </c>
       <c r="G18">
         <v>-1457000.0</v>
       </c>
       <c r="H18">
         <v>877000.0</v>
       </c>
       <c r="I18">
         <v>-429000.0</v>
       </c>
       <c r="J18">
         <v>-22364000.0</v>
       </c>
       <c r="K18">
         <v>-763000.0</v>
       </c>
       <c r="L18">
         <v>-1952000.0</v>
       </c>
       <c r="M18">
         <v>3004000.0</v>
       </c>
       <c r="N18">
         <v>-12866000.0</v>
       </c>
@@ -17107,102 +17107,102 @@
       </c>
       <c r="AL22">
         <v>-12463000.0</v>
       </c>
       <c r="AM22">
         <v>-7045000.0</v>
       </c>
       <c r="AN22">
         <v>-25101000.0</v>
       </c>
       <c r="AO22">
         <v>-31630000.0</v>
       </c>
       <c r="AP22">
         <v>-12165000.0</v>
       </c>
       <c r="AQ22">
         <v>-41626000.0</v>
       </c>
     </row>
     <row r="23" spans="1:43">
       <c r="A23" t="s">
         <v>157</v>
       </c>
       <c r="B23">
-        <v>-5022000.0</v>
+        <v>-22000.0</v>
       </c>
       <c r="C23">
         <v>105000.0</v>
       </c>
       <c r="D23">
         <v>-12000.0</v>
       </c>
       <c r="E23">
         <v>-2059000.0</v>
       </c>
       <c r="F23">
         <v>-3034000.0</v>
       </c>
       <c r="G23">
         <v>-201000.0</v>
       </c>
       <c r="H23">
         <v>-1000.0</v>
       </c>
       <c r="I23">
         <v>504000.0</v>
       </c>
       <c r="J23">
         <v>-20313000.0</v>
       </c>
       <c r="K23">
         <v>58000.0</v>
       </c>
       <c r="L23">
         <v>-13000.0</v>
       </c>
       <c r="M23">
         <v>-50080000.0</v>
       </c>
       <c r="N23">
         <v>-15000.0</v>
       </c>
       <c r="O23">
         <v>-150000.0</v>
       </c>
       <c r="P23">
         <v>-7000.0</v>
       </c>
       <c r="Q23">
         <v>24000.0</v>
       </c>
       <c r="R23">
-        <v>-5034000.0</v>
+        <v>195000.0</v>
       </c>
       <c r="S23">
-        <v>-3414000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="T23">
         <v>-114000.0</v>
       </c>
       <c r="U23">
         <v>-234000.0</v>
       </c>
       <c r="V23">
         <v>-42000.0</v>
       </c>
       <c r="W23">
         <v>-382000.0</v>
       </c>
       <c r="X23">
         <v>196663000.0</v>
       </c>
       <c r="Y23">
         <v>-13000.0</v>
       </c>
       <c r="Z23">
         <v>3145000.0</v>
       </c>
       <c r="AA23">
         <v>-158000.0</v>
       </c>
@@ -17238,69 +17238,69 @@
       </c>
       <c r="AL23">
         <v>-181000.0</v>
       </c>
       <c r="AM23">
         <v>-325000.0</v>
       </c>
       <c r="AN23">
         <v>-2328000.0</v>
       </c>
       <c r="AO23">
         <v>20567000.0</v>
       </c>
       <c r="AP23">
         <v>-131000.0</v>
       </c>
       <c r="AQ23">
         <v>-361000.0</v>
       </c>
     </row>
     <row r="24" spans="1:43">
       <c r="A24" t="s">
         <v>158</v>
       </c>
       <c r="B24">
-        <v>-2304000.0</v>
+        <v>-2276000.0</v>
       </c>
       <c r="C24">
         <v>480000.0</v>
       </c>
       <c r="D24">
         <v>-4450000.0</v>
       </c>
       <c r="E24">
-        <v>-4858000.0</v>
+        <v>-4336000.0</v>
       </c>
       <c r="F24">
-        <v>-3903000.0</v>
+        <v>-3984000.0</v>
       </c>
       <c r="G24">
         <v>-4313000.0</v>
       </c>
       <c r="H24">
-        <v>-14660000.0</v>
+        <v>-4750000.0</v>
       </c>
       <c r="I24">
         <v>-4577000.0</v>
       </c>
       <c r="J24">
         <v>-4096000.0</v>
       </c>
       <c r="K24">
         <v>-3423000.0</v>
       </c>
       <c r="L24">
         <v>-3095000.0</v>
       </c>
       <c r="M24">
         <v>-2765000.0</v>
       </c>
       <c r="N24">
         <v>-2442000.0</v>
       </c>
       <c r="O24">
         <v>-3072000.0</v>
       </c>
       <c r="P24">
         <v>-3103000.0</v>
       </c>