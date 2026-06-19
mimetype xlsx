--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="225">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -286,50 +289,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1064,62 +1070,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA62"/>
+  <dimension ref="A1:AB62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1157,4579 +1163,4719 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="2" spans="1:27">
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B2">
+        <v>2044000.0</v>
+      </c>
+      <c r="C2">
         <v>5744000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3040000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>12863000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>109753000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>49877000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>45726000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>43744000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>50597000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>43357000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>41098000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>27314000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>10272000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>10130000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>9018156.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7944000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>8143000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>12440207.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>10202777.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>13744554.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>12081732.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>5993000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>9461986.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3296638.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1967599.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>6445501.0</v>
       </c>
-      <c r="AA2"/>
+      <c r="AB2"/>
     </row>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
+      <c r="AB3"/>
     </row>
-    <row r="4" spans="1:27">
+    <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
+      <c r="AB4"/>
     </row>
-    <row r="5" spans="1:27">
+    <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B5">
+        <v>-1560000.0</v>
+      </c>
+      <c r="C5">
         <v>-1441000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1385000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-1387000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1293000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1280000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1240000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1462000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1166000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1241000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1207000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1118000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-970000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-3083000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-3373000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2401000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2979000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-4834397.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>163242.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-20003739.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-15391384.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-10510343.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-17248084.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-371687.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1156736.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-5024756.0</v>
       </c>
-      <c r="AA5"/>
+      <c r="AB5"/>
     </row>
-    <row r="6" spans="1:27">
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-      <c r="I6">
+      <c r="I6"/>
+      <c r="J6">
         <v>305362000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>256570000.0</v>
       </c>
-      <c r="K6">
-[...1 lines deleted...]
-      </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
-      <c r="P6"/>
+      <c r="P6">
+        <v>0.0</v>
+      </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
+      <c r="AB6"/>
     </row>
-    <row r="7" spans="1:27">
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B7">
+        <v>2318000.0</v>
+      </c>
+      <c r="C7">
         <v>3871000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>5267000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>9012000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>14943000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>19743000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>23948000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
+      <c r="AB7"/>
     </row>
-    <row r="8" spans="1:27">
+    <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B8">
         <v>3000.0</v>
       </c>
       <c r="C8">
-        <v>4000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="D8">
         <v>4000.0</v>
       </c>
       <c r="E8">
         <v>4000.0</v>
       </c>
       <c r="F8">
         <v>4000.0</v>
       </c>
       <c r="G8">
         <v>4000.0</v>
       </c>
       <c r="H8">
         <v>4000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>4000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
+      <c r="AB8"/>
     </row>
-    <row r="9" spans="1:27">
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>292876000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>321552000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>310388000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>305643000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>303048000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>305362000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>256570000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>254108000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>247467000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>246324580.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>244924076.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>243170554.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
+      <c r="AB9"/>
     </row>
-    <row r="10" spans="1:27">
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B10">
+        <v>108738000.0</v>
+      </c>
+      <c r="C10">
         <v>81633000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>17094000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3604000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1036000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1600000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1032000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>16019000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>25537000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>20630000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2453000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>4995000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>8055000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>10463000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>10648000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>10957000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>8600000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>10172841.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>9066537.0</v>
       </c>
-      <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
-      <c r="X10">
+      <c r="X10"/>
+      <c r="Y10">
         <v>17209946.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2643542.0</v>
       </c>
-      <c r="Z10"/>
-      <c r="AA10">
+      <c r="AA10"/>
+      <c r="AB10">
         <v>4828000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:27">
+    <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
+      <c r="AB11"/>
     </row>
-    <row r="12" spans="1:27">
+    <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B12">
+        <v>108738000.0</v>
+      </c>
+      <c r="C12">
         <v>81633000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>17094000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3604000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1036000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1600000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1032000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>16019000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>25537000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>20630000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2453000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>4995000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>8055000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>10463000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>12339000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>12827000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8600000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>10172841.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>9066537.0</v>
       </c>
-      <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>17209946.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2643542.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>4828000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:27">
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B13">
         <v>3000.0</v>
       </c>
       <c r="C13">
-        <v>4000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="D13">
         <v>4000.0</v>
       </c>
       <c r="E13">
         <v>4000.0</v>
       </c>
       <c r="F13">
         <v>4000.0</v>
       </c>
       <c r="G13">
         <v>4000.0</v>
       </c>
       <c r="H13">
         <v>4000.0</v>
       </c>
       <c r="I13">
         <v>4000.0</v>
       </c>
       <c r="J13">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="K13">
         <v>3000.0</v>
       </c>
       <c r="L13">
         <v>3000.0</v>
       </c>
       <c r="M13">
         <v>3000.0</v>
       </c>
       <c r="N13">
         <v>3000.0</v>
       </c>
       <c r="O13">
         <v>3000.0</v>
       </c>
       <c r="P13">
         <v>3000.0</v>
       </c>
       <c r="Q13">
         <v>3000.0</v>
       </c>
       <c r="R13">
+        <v>3000.0</v>
+      </c>
+      <c r="S13">
         <v>3077.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>3158.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3210.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>3213.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>3220.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>3180.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>3223.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>3221.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2321.0</v>
       </c>
-      <c r="AA13"/>
+      <c r="AB13"/>
     </row>
-    <row r="14" spans="1:27">
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B14">
+        <v>32409000.0</v>
+      </c>
+      <c r="C14">
         <v>33379000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>35476000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>37536000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>37392000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>36088000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>35815000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>35657000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>36166000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>36246000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>32162000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>31190000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>31009000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>30843000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>31192000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>31060000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>30999000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>31007352.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>32484241.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>32737419.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>32773634.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>32578319.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>32530563.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>33653433.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>25222936.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23205388.0</v>
       </c>
       <c r="AA14">
         <v>23205388.0</v>
       </c>
+      <c r="AB14">
+        <v>23205388.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:27">
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
+      <c r="D15"/>
       <c r="E15">
         <v>4000.0</v>
       </c>
       <c r="F15">
         <v>4000.0</v>
       </c>
       <c r="G15">
         <v>4000.0</v>
       </c>
       <c r="H15">
         <v>4000.0</v>
       </c>
       <c r="I15">
         <v>4000.0</v>
       </c>
       <c r="J15">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="K15">
         <v>3000.0</v>
       </c>
       <c r="L15">
         <v>3000.0</v>
       </c>
       <c r="M15">
+        <v>3000.0</v>
+      </c>
+      <c r="N15">
         <v>3109.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>3090.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>3081.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>3110.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>3101.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>3077.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>3158.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>3210.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>3213.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>3220.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>3180.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>3223.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>3221.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>2321.0</v>
       </c>
-      <c r="AA15"/>
+      <c r="AB15"/>
     </row>
-    <row r="16" spans="1:27">
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>100094000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>72887000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>35540000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>31307000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>33332000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>34271000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>33243000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>33997000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>33285000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>21891000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>21650000.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>21333514.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>26102213.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>44894107.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>47940247.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>32031385.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>29993911.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>29663232.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>28308332.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>21231976.0</v>
       </c>
-      <c r="AA16"/>
+      <c r="AB16"/>
     </row>
-    <row r="17" spans="1:27">
+    <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
+      <c r="H17"/>
+      <c r="I17">
         <v>23750000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>20219000.0</v>
       </c>
-      <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-      <c r="N17">
+      <c r="N17"/>
+      <c r="O17">
         <v>16182628.0</v>
       </c>
-      <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
+      <c r="AB17"/>
     </row>
-    <row r="18" spans="1:27">
+    <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>3437000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>991000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>6592000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>7523000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>935000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>105000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>13154000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>22008000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>20371000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>16849051.0</v>
       </c>
-      <c r="N18">
-[...1 lines deleted...]
-      </c>
       <c r="O18">
+        <v>0.0</v>
+      </c>
+      <c r="P18">
         <v>58111.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
+      <c r="AB18"/>
     </row>
-    <row r="19" spans="1:27">
+    <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
+      <c r="AB19"/>
     </row>
-    <row r="20" spans="1:27">
+    <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B20">
+        <v>63803000.0</v>
+      </c>
+      <c r="C20">
         <v>135060000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>135430000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>163268000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>119490000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>90924000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>101066000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>101060000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>117589000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>79648000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>95096000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>90647000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>77466000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>62712000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>143344000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>143349000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>130701000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>122597725.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>326118839.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>310172759.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>302854000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>302853504.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>307531874000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>226115646000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>244050588.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>226010484.0</v>
       </c>
-      <c r="AA20"/>
+      <c r="AB20"/>
     </row>
-    <row r="21" spans="1:27">
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B21">
+        <v>27635000.0</v>
+      </c>
+      <c r="C21">
         <v>42186000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>54468000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>44723000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>48244000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>40731000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>50857000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>75584000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>87678000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>72237000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>82914000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>72024000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>68299000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>63193000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>73248000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>76736000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>91430000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>96902434.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>35148261.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>26509192.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>20889000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>22312826.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>331860499.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>248977140.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>244050588.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>226010484.0</v>
       </c>
-      <c r="AA21"/>
+      <c r="AB21"/>
     </row>
-    <row r="22" spans="1:27">
+    <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="D22">
+      <c r="D22"/>
+      <c r="E22">
         <v>11067000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>7648000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>5455000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>6097000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>6208000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>5287000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>6126000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>4521000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>6073000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>6163000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>65112000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>18086000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>11801000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>3194000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>30211756.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>21155237.0</v>
       </c>
-      <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
-      <c r="X22">
+      <c r="X22"/>
+      <c r="Y22">
         <v>4683913.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>8390973.0</v>
       </c>
-      <c r="Z22"/>
       <c r="AA22"/>
+      <c r="AB22"/>
     </row>
-    <row r="23" spans="1:27">
+    <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B23">
+        <v>448951000.0</v>
+      </c>
+      <c r="C23">
         <v>589251000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>679317000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>947839000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>732809000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>356973000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>382374000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>427003000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>467687000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>388378000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>366097000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>325133000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>248584000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>305923000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>335910000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>348208000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>356589000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>425849444.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>535307561.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>504032439.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>481661257.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>455994775.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>474724210.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>390599813.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>361979507.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>317625667.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>309695000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:27">
+    <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>148735000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>176366000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>53408000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>70974000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>77944000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>92259000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>84760000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>81301000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>70467000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>93000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>176000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>25048000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>45556000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>56781000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>117255000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>34385000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>19979000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>19946000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>39867000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>88794000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>28453000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>45076000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>144389000.0</v>
       </c>
-      <c r="AA24"/>
+      <c r="AB24"/>
     </row>
-    <row r="25" spans="1:27">
+    <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>148735000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>176366000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>53408000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>70974000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>77944000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>92259000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>84760000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>81803000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>70467000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>93231.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>176309.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>25047986.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
+      <c r="AB25"/>
     </row>
-    <row r="26" spans="1:27">
+    <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>23058000.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>16825000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>10913527.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
+      <c r="AB26"/>
     </row>
-    <row r="27" spans="1:27">
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
+      <c r="AB27"/>
     </row>
-    <row r="28" spans="1:27">
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B28">
+        <v>-106420000.0</v>
+      </c>
+      <c r="C28">
         <v>-77762000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-11827000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>154143000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>194449000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>76402000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>93890000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>67160000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>73597000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>66393000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>87421000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>69079000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>521000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>23396000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>31398000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>42556000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>53914000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>122907655.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>30384937.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>21528716.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>25429225.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>42274397.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>93737546.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>25604574.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>46221467.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>157272108.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-4828000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:27">
+    <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B29">
+        <v>322822000.0</v>
+      </c>
+      <c r="C29">
         <v>418959000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>473393000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>605954000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>478070000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>210209000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>233606000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>300707000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>336223000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
+      <c r="AB29"/>
     </row>
-    <row r="30" spans="1:27">
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B30">
+        <v>175957000.0</v>
+      </c>
+      <c r="C30">
         <v>242882000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>388347000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>659960000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>498951000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>174701000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>174539000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>170314000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>177100000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>176657000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>149739000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>119060000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>68924000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>68744000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>73681186.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>72607160.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>78447265.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>119221924.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>116561695.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>116337240.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>110539161.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>98538283.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>114717170.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>97641426.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>88926868.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>67163851.0</v>
       </c>
-      <c r="AA30"/>
+      <c r="AB30"/>
     </row>
-    <row r="31" spans="1:27">
+    <row r="31" spans="1:28">
       <c r="A31" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>412496000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>129794000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>22720000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>10709000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>40884000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>31822000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-642000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1061000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-32793000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>14901437.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>83217367.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>32708203.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
+      <c r="AB31"/>
     </row>
-    <row r="32" spans="1:27">
+    <row r="32" spans="1:28">
       <c r="A32" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B32">
+        <v>215833000.0</v>
+      </c>
+      <c r="C32">
         <v>214598000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>266566000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>404033000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>308503000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>89688000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>97892000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>109519000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>114299000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
+      <c r="AB32"/>
     </row>
-    <row r="33" spans="1:27">
+    <row r="33" spans="1:28">
       <c r="A33" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B33">
+        <v>155362000.0</v>
+      </c>
+      <c r="C33">
         <v>254251000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>264164000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>272166000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>224535999.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>173862000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>199017000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>232098000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>258800000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>182767000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>207352000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>193950000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>164649000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>160555000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>231103000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>243794000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>250381000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>264469415.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>386168036.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>357807317.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>340909055.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>339307307.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>347434667.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>262521952.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>256916312.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>240924078.0</v>
       </c>
-      <c r="AA33"/>
+      <c r="AB33"/>
     </row>
-    <row r="34" spans="1:27">
+    <row r="34" spans="1:28">
       <c r="A34" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B34">
+        <v>12078000.0</v>
+      </c>
+      <c r="C34">
         <v>10191000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>5474000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>29484000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>22788000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>48641000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>54945000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>45475000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>43016000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>41570000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>34896000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>36967000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>25730569.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>24038352.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>15153683.0</v>
       </c>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
+      <c r="AB34"/>
     </row>
-    <row r="35" spans="1:27">
+    <row r="35" spans="1:28">
       <c r="A35" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B35">
+        <v>48373000.0</v>
+      </c>
+      <c r="C35">
         <v>49890000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>57337000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>218980000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>235511000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>108641000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>133409000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>123419000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>135380000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>139484000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>138707000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>127805000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>25824000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>24214000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>40260000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>65296000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>75962000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>135544849.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>94461244.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>63056572.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>52492642.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>64862535.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>106443317.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>39837708.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>56154644.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>151959311.0</v>
       </c>
-      <c r="AA35"/>
+      <c r="AB35"/>
     </row>
-    <row r="36" spans="1:27">
+    <row r="36" spans="1:28">
       <c r="A36" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B36">
+        <v>19084000.0</v>
+      </c>
+      <c r="C36">
         <v>37583000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>38341000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>10385000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>7228999.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>19307000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>18150000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1890000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>2029000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>507000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-88000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>19146000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1461000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>10233000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1294000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>4577000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1618000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>3919948.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>1440907.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>562893.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>689114.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>2301385.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>2971598.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1150650.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1467212.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>8745089.0</v>
       </c>
-      <c r="AA36"/>
+      <c r="AB36"/>
     </row>
-    <row r="37" spans="1:27">
+    <row r="37" spans="1:28">
       <c r="A37" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
-      <c r="F37">
+      <c r="F37"/>
+      <c r="G37">
         <v>534000.0</v>
       </c>
-      <c r="G37">
+      <c r="H37">
         <v>868000.0</v>
       </c>
-      <c r="H37">
+      <c r="I37">
         <v>670000.0</v>
       </c>
-      <c r="I37">
+      <c r="J37">
         <v>630000.0</v>
       </c>
-      <c r="J37">
+      <c r="K37">
         <v>559000.0</v>
       </c>
-      <c r="K37">
+      <c r="L37">
         <v>496000.0</v>
       </c>
-      <c r="L37">
+      <c r="M37">
         <v>454000.0</v>
       </c>
-      <c r="M37">
-[...1 lines deleted...]
-      </c>
       <c r="N37">
         <v>0.0</v>
       </c>
       <c r="O37">
         <v>0.0</v>
       </c>
-      <c r="P37"/>
+      <c r="P37">
+        <v>0.0</v>
+      </c>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
+      <c r="AB37"/>
     </row>
-    <row r="38" spans="1:27">
+    <row r="38" spans="1:28">
       <c r="A38" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>36788000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>33481000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>35756000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>18298000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>41826000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>39447000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>18064000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>1367000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>2321000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>1461000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>18205000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1294167.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>5305000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>6926000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>18985000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1440000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>563000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>689000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2301000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>2972000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1150000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1467000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>8745000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>309695000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:27">
+    <row r="39" spans="1:28">
       <c r="A39" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B39">
+        <v>8894000.0</v>
+      </c>
+      <c r="C39">
         <v>10485000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>9712000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1042000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>8286000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>6810000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>7786000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>8572000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>6250000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>8324000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>6553000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>7128000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>793000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1049000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>18786565.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>18980328.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>18717167.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>26985264.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>23940225.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>29887882.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>30213041.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>18149185.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>12572373.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>13453304.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>13492785.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>9537738.0</v>
       </c>
-      <c r="AA39"/>
+      <c r="AB39"/>
     </row>
-    <row r="40" spans="1:27">
+    <row r="40" spans="1:28">
       <c r="A40" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B40">
+        <v>74549000.0</v>
+      </c>
+      <c r="C40">
         <v>87963000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>115901000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>254625000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>74444000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>23473000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>21591000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>36407000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>20774000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>35992000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>34466000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>33502000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>4063000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>7124000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>20333844.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>28946000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>28822701.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>28015634.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-1187051415.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>50825646.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>52318077.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>36357658.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>33351861.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>32271763.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>30140592.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>22996815.0</v>
       </c>
-      <c r="AA40"/>
+      <c r="AB40"/>
     </row>
-    <row r="41" spans="1:27">
+    <row r="41" spans="1:28">
       <c r="A41" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>65365000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>48292000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>39999000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>43365000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>45475000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>43121000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>54734000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>56904000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>39300000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>25731000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>24038000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>15154000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>19740000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>19181000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>18290000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>10530000.0</v>
       </c>
-      <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
-      <c r="X41">
+      <c r="X41"/>
+      <c r="Y41">
         <v>606000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>2509000.0</v>
       </c>
-      <c r="Z41"/>
       <c r="AA41"/>
+      <c r="AB41"/>
     </row>
-    <row r="42" spans="1:27">
+    <row r="42" spans="1:28">
       <c r="A42" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B42">
+        <v>201172000.0</v>
+      </c>
+      <c r="C42">
         <v>202338000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>236417000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>292876000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>321552000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>310388000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>305643000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>303048000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>305362000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>256570000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>254108000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>247467000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>246324580.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>244924000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>243170554.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>243004522.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>240869496.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>237371902.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>245843655.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>254272635.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-103584061169.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-88844587282.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-68211742911.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>258488773.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>258151811.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>119080880.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>118742000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:27">
+    <row r="43" spans="1:28">
       <c r="A43" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
+      <c r="AB43"/>
     </row>
-    <row r="44" spans="1:27">
+    <row r="44" spans="1:28">
       <c r="A44" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-      <c r="I44">
-[...1 lines deleted...]
-      </c>
+      <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
       <c r="N44">
         <v>0.0</v>
       </c>
       <c r="O44">
         <v>0.0</v>
       </c>
-      <c r="P44"/>
+      <c r="P44">
+        <v>0.0</v>
+      </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
+      <c r="AB44"/>
     </row>
-    <row r="45" spans="1:27">
+    <row r="45" spans="1:28">
       <c r="A45" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B45">
+        <v>56001000.0</v>
+      </c>
+      <c r="C45">
         <v>50603000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>45746000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>22916000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>23321000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>22900000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>28796000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>13628000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>14086000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>12818000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>10470000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>12133000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>6170499.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>8234812.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>12018389.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>14536191.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>19706467.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>25984710.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>23460029.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>20562473.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>16477240.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>11839592.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>12602570.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>12394162.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>11398512.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>6168505.0</v>
       </c>
-      <c r="AA45"/>
+      <c r="AB45"/>
     </row>
-    <row r="46" spans="1:27">
+    <row r="46" spans="1:28">
       <c r="A46" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B46">
+        <v>29981000.0</v>
+      </c>
+      <c r="C46">
         <v>31318000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>29938000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>22916000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>23378000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>22900000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>28944000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>13628000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>14086000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>12818000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>10470000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>12133000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>6170000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>8235000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>12018000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>14536000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>19706000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>25984710.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>23460029.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>20562473.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>16477240.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>11839592.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>12602570.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>12394162.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>11398512.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>6168505.0</v>
       </c>
-      <c r="AA46"/>
+      <c r="AB46"/>
     </row>
-    <row r="47" spans="1:27">
+    <row r="47" spans="1:28">
       <c r="A47" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>19662000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>23321000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>12351000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>11832000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>13628000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>14086000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>12818000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>10470000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>12133000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>6170499.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>8234812.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>12018389.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>14536000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>19706000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>25985000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>23460000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>20562000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>16477000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>11840000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>12603000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>12394000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>11399000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>6169000.0</v>
       </c>
-      <c r="AA47"/>
+      <c r="AB47"/>
     </row>
-    <row r="48" spans="1:27">
+    <row r="48" spans="1:28">
       <c r="A48" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B48">
+        <v>123207000.0</v>
+      </c>
+      <c r="C48">
         <v>218059000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>238357000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>165726000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-22735000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-154737000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-141775000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-84062000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-67111000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-104089000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-112056000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-116474000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-67307000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-32722000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>9500000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>5402000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>8177000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>1482530.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>144427143.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>120579733.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>103943344.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>89190958.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>68532263.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>42711478.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>12928773.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>4256731.0</v>
       </c>
-      <c r="AA48"/>
+      <c r="AB48"/>
     </row>
-    <row r="49" spans="1:27">
+    <row r="49" spans="1:28">
       <c r="A49" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>165726000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-22735000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-154737000.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>-141775000.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>-84062000.0</v>
       </c>
-      <c r="I49">
+      <c r="J49">
         <v>-67111000.0</v>
       </c>
-      <c r="J49">
+      <c r="K49">
         <v>-104089000.0</v>
       </c>
-      <c r="K49">
+      <c r="L49">
         <v>-112056000.0</v>
       </c>
-      <c r="L49">
+      <c r="M49">
         <v>-116474000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-84690996.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-32721673.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>9499824.0</v>
       </c>
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
+      <c r="AB49"/>
     </row>
-    <row r="50" spans="1:27">
+    <row r="50" spans="1:28">
       <c r="A50" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>4176000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>2425000.0</v>
       </c>
-      <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>5235000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>6875000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>2263000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>8071000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>3607000.0</v>
       </c>
-      <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
+      <c r="AB50"/>
     </row>
-    <row r="51" spans="1:27">
+    <row r="51" spans="1:28">
       <c r="A51" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B51">
+        <v>2318000.0</v>
+      </c>
+      <c r="C51">
         <v>3871000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>5267000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>157747000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>195485000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>78002000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>94922000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>83179000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>99134000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>87023000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>89874000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>74074000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>8576231.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>33859309.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>42046000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>53513000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>62514000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>133080496.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>39451474.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>21528716.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>25429225.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>42274397.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>93737546.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>42814520.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>48865009.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>157272108.0</v>
       </c>
-      <c r="AA51"/>
+      <c r="AB51"/>
     </row>
-    <row r="52" spans="1:27">
+    <row r="52" spans="1:28">
       <c r="A52" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B52">
+        <v>1163000.0</v>
+      </c>
+      <c r="C52">
         <v>2089000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2604000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>4132000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>8266000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>6934000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>4878000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>5235000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>6875000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>2263000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>8071000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>3607000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>8483000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>33683000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>16998000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>7957000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>5733299.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>15825642.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>5066757.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1550089.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>5482762.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>2407644.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>4943777.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>14361917.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>3789603.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>12884108.0</v>
       </c>
-      <c r="AA52"/>
+      <c r="AB52"/>
     </row>
-    <row r="53" spans="1:27">
+    <row r="53" spans="1:28">
       <c r="A53" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>25681000.0</v>
       </c>
-      <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
-[...1 lines deleted...]
-      </c>
+      <c r="I53"/>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53">
+        <v>0.0</v>
+      </c>
+      <c r="N53">
         <v>3750000.0</v>
       </c>
-      <c r="N53">
-[...1 lines deleted...]
-      </c>
       <c r="O53">
+        <v>0.0</v>
+      </c>
+      <c r="P53">
         <v>1691000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>1870000.0</v>
       </c>
-      <c r="Q53"/>
-      <c r="R53">
+      <c r="R53"/>
+      <c r="S53">
         <v>5000000.0</v>
       </c>
-      <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
+      <c r="AB53"/>
     </row>
-    <row r="54" spans="1:27">
+    <row r="54" spans="1:28">
       <c r="A54" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-      <c r="I54">
-[...1 lines deleted...]
-      </c>
+      <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54">
         <v>0.0</v>
       </c>
       <c r="N54">
         <v>0.0</v>
       </c>
       <c r="O54">
         <v>0.0</v>
       </c>
-      <c r="P54"/>
+      <c r="P54">
+        <v>0.0</v>
+      </c>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
+      <c r="AB54"/>
     </row>
-    <row r="55" spans="1:27">
+    <row r="55" spans="1:28">
       <c r="A55" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B55">
+        <v>448951000.0</v>
+      </c>
+      <c r="C55">
         <v>589251000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>679317000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>947839000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>732809000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>356973000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>382374000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>427003000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>467687000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>388378000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>366097000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>325133000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>248584000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>305923000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>335910000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>348208000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>356589000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>425849444.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>535307561.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>504032439.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>481661257.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>455994775.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>474724210.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>390599813.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>361979507.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>317625667.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>309695000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:27">
+    <row r="56" spans="1:28">
       <c r="A56" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B56">
+        <v>293589000.0</v>
+      </c>
+      <c r="C56">
         <v>335000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>415153000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>675673000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>508273000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>183111000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>183357000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>194905000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>208887000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>205611000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>158745000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>131183000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>83935000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>145368000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>104807000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>104414000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>106208000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>161380029.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>149139525.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>146225122.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>140752202.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>116687468.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>127289543.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>128077861.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>105063195.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>76701589.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>4828000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:27">
+    <row r="57" spans="1:28">
       <c r="A57" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B57">
+        <v>77756000.0</v>
+      </c>
+      <c r="C57">
         <v>120402000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>148587000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>271640000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>199770000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>93423000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>85465000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>85386000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>94588000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>97092000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>86046000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>66996000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>44709000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>72587000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>46350000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>36903000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>34556000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>56281483.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>50409119.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>66120289.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>69882571.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>44758302.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>47757624.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>49930318.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>35897794.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>42326424.0</v>
       </c>
-      <c r="AA57"/>
+      <c r="AB57"/>
     </row>
-    <row r="58" spans="1:27">
+    <row r="58" spans="1:28">
       <c r="A58" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B58">
+        <v>126129000.0</v>
+      </c>
+      <c r="C58">
         <v>170292000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>205924000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>490620000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>435281000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>202064000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>218874000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>208805000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>229968000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>236576000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>224753000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>194801000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>70533000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>96801000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>86610000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>102199000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>110518000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>191826332.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>144870363.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>129176861.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>122375213.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>109620837.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>154200941.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>89768026.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>92052438.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>194285735.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>190953000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:27">
+    <row r="59" spans="1:28">
       <c r="A59" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-      <c r="I59">
+      <c r="I59"/>
+      <c r="J59">
         <v>237719000.0</v>
       </c>
-      <c r="J59">
+      <c r="K59">
         <v>151802000.0</v>
       </c>
-      <c r="K59">
-[...1 lines deleted...]
-      </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59">
         <v>0.0</v>
       </c>
       <c r="N59">
         <v>0.0</v>
       </c>
       <c r="O59">
         <v>0.0</v>
       </c>
-      <c r="P59"/>
+      <c r="P59">
+        <v>0.0</v>
+      </c>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
+      <c r="AB59"/>
     </row>
-    <row r="60" spans="1:27">
+    <row r="60" spans="1:28">
       <c r="A60" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B60">
+        <v>322822000.0</v>
+      </c>
+      <c r="C60">
         <v>418959000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>473393000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>457219000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>297528000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>154375000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>162632000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>217528000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>237089000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>151243000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>140848000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>129878000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>178051000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>209122000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>249300000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>246009000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>246071000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>234023112.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>390437198.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>374855578.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>359286044.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>346373938.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>320523269.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>300831787.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>269927069.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>123339932.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>118742000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:27">
+    <row r="61" spans="1:28">
       <c r="A61" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-      <c r="I61">
-[...1 lines deleted...]
-      </c>
+      <c r="I61"/>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61">
         <v>0.0</v>
       </c>
       <c r="N61">
         <v>0.0</v>
       </c>
       <c r="O61">
         <v>0.0</v>
       </c>
-      <c r="P61"/>
+      <c r="P61">
+        <v>0.0</v>
+      </c>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
+      <c r="AB61"/>
     </row>
-    <row r="62" spans="1:27">
+    <row r="62" spans="1:28">
       <c r="A62" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
+      <c r="AB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CW62"/>
+  <dimension ref="A1:CY62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:101">
+    <row r="1" spans="1:103">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C1" t="s">
-        <v>89</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>90</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>91</v>
       </c>
       <c r="F1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G1" t="s">
-        <v>92</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>93</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>94</v>
       </c>
       <c r="J1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="K1" t="s">
-        <v>95</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>96</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>97</v>
       </c>
       <c r="N1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="O1" t="s">
-        <v>98</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>99</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>100</v>
       </c>
       <c r="R1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="S1" t="s">
-        <v>101</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>102</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>103</v>
       </c>
       <c r="V1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="W1" t="s">
-        <v>104</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>105</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>106</v>
       </c>
       <c r="Z1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AA1" t="s">
-        <v>107</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>108</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>109</v>
       </c>
       <c r="AD1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AE1" t="s">
-        <v>110</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>111</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>112</v>
       </c>
       <c r="AH1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AI1" t="s">
-        <v>113</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>114</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="AL1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AM1" t="s">
-        <v>116</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>117</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>118</v>
       </c>
       <c r="AP1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AQ1" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>120</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="AT1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AU1" t="s">
-        <v>122</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>123</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>124</v>
       </c>
       <c r="AX1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AY1" t="s">
-        <v>125</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>126</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>127</v>
       </c>
       <c r="BB1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BC1" t="s">
-        <v>128</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>129</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>130</v>
       </c>
       <c r="BF1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BG1" t="s">
-        <v>131</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>132</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="BJ1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BK1" t="s">
-        <v>134</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>135</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>136</v>
       </c>
       <c r="BN1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BO1" t="s">
-        <v>137</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>138</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="BR1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BS1" t="s">
-        <v>140</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>141</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>142</v>
       </c>
       <c r="BV1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="BW1" t="s">
-        <v>143</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>144</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>145</v>
       </c>
       <c r="BZ1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="CA1" t="s">
-        <v>146</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>148</v>
       </c>
       <c r="CD1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="CE1" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>151</v>
       </c>
       <c r="CH1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="CI1" t="s">
-        <v>152</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>154</v>
       </c>
       <c r="CL1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CM1" t="s">
-        <v>155</v>
+        <v>23</v>
       </c>
       <c r="CN1" t="s">
         <v>156</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>157</v>
       </c>
       <c r="CP1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="CQ1" t="s">
-        <v>158</v>
+        <v>24</v>
       </c>
       <c r="CR1" t="s">
         <v>159</v>
       </c>
       <c r="CS1" t="s">
-        <v>24</v>
+        <v>160</v>
       </c>
       <c r="CT1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="CU1" t="s">
-        <v>161</v>
+        <v>25</v>
       </c>
       <c r="CV1" t="s">
         <v>162</v>
       </c>
       <c r="CW1" t="s">
-        <v>25</v>
+        <v>163</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:101">
+    <row r="2" spans="1:103">
       <c r="A2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B2">
+        <v>47596000.0</v>
+      </c>
+      <c r="C2">
+        <v>2044000.0</v>
+      </c>
+      <c r="D2">
         <v>42311000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>49004000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>5744000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>5744000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>58436000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>55682000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>68921000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>3040000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>114797000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>139555000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>176881000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>12863000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>192032000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>189805000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>164224000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>109753000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>73033000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>61155000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>59797000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>49877000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>48619000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>54183000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>51095000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>45726000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>50291000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>50180000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>48143000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>43744000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>50268000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>46772000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>46810000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>50597000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>55034000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>52435000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>46606000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>43357000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>45397000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>38224000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>36164000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>41098000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>32109000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>26301000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>24265000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>27314000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>19129000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>21717000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>9576000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>10272000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>10302000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>11977000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>12513000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>10130000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>10381000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>26634000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>25366000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>9018156.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>10728000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>26118000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>8524000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>7944000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>7349000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>7531000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>7894000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>8143000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>8539000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>9720000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>11813000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>12440207.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>12885000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>7365000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>8587000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>10202777.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>11838000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>10042000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>11278000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>13744554.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>12998000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>7700000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>8620000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>12082000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>9464000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>5553000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>5923000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>5993000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>6834000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>6466000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>4228000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>9461986.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>2615000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>2632000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>2195000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>3296638.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>3450000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>3506000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>4328000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>1967599.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>8933000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>5482000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>3674000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>6445000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:101">
+    <row r="3" spans="1:103">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5787,54 +5933,56 @@
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
+      <c r="CX3"/>
+      <c r="CY3"/>
     </row>
-    <row r="4" spans="1:101">
+    <row r="4" spans="1:103">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5892,412 +6040,416 @@
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
+      <c r="CX4"/>
+      <c r="CY4"/>
     </row>
-    <row r="5" spans="1:101">
+    <row r="5" spans="1:103">
       <c r="A5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B5">
+        <v>-1689000.0</v>
+      </c>
+      <c r="C5">
+        <v>-1560000.0</v>
+      </c>
+      <c r="D5">
         <v>-1526000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1436000.0</v>
       </c>
       <c r="E5">
         <v>-1441000.0</v>
       </c>
       <c r="F5">
+        <v>-1436000.0</v>
+      </c>
+      <c r="G5">
+        <v>-1441000.0</v>
+      </c>
+      <c r="H5">
         <v>-1397000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-1389000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-1388000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-1385000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-1394000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-1379000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-1380000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-1387000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-1373000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-1335000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-1304000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-1293000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-1312000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-1310000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-1286000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-1280000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-1294000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-1327000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-1318000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-1240000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-1244000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-2335000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-1661000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-1462000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-1033000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-1160000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-1554000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-1166000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-1198000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-1183000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-1207000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-1241000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-1219000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-1234000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-1214000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-1207000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-1190000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-1136000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-1104000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-1118000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-1075000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-1040000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-1037000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-970000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-983000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-902000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-723000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-3083000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-2904000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-3603000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-2812000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-3373162.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-2796000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-2060000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-2048000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-2400731.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-2230000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-3077000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-3146000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-2978897.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-3273000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-2989000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-5000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-4834397.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>161656000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>156675000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>150414000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>163242.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>137557000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>-20004000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>-20004000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>-20003739.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-15391000.0</v>
       </c>
       <c r="CB5">
         <v>-15391000.0</v>
       </c>
       <c r="CC5">
+        <v>-15391000.0</v>
+      </c>
+      <c r="CD5">
+        <v>-15391000.0</v>
+      </c>
+      <c r="CE5">
         <v>-15391384.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>-10510000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>-10510000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>-10510343.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>-10510343.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-17248000.0</v>
       </c>
       <c r="CJ5">
         <v>-17248000.0</v>
       </c>
       <c r="CK5">
+        <v>-17248000.0</v>
+      </c>
+      <c r="CL5">
+        <v>-17248000.0</v>
+      </c>
+      <c r="CM5">
         <v>-17248084.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>56527000.0</v>
       </c>
       <c r="CN5">
         <v>-12929000.0</v>
       </c>
       <c r="CO5">
+        <v>56527000.0</v>
+      </c>
+      <c r="CP5">
+        <v>-12929000.0</v>
+      </c>
+      <c r="CQ5">
         <v>-371687.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>33526000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>-8786000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>19139000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>-1156736.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>-5025000.0</v>
       </c>
-      <c r="CU5"/>
-      <c r="CV5"/>
       <c r="CW5"/>
+      <c r="CX5"/>
+      <c r="CY5"/>
     </row>
-    <row r="6" spans="1:101">
+    <row r="6" spans="1:103">
       <c r="A6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-      <c r="AD6">
-[...4 lines deleted...]
-      </c>
+      <c r="AD6"/>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
+        <v>0.0</v>
+      </c>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
+      <c r="AI6">
         <v>305362000.0</v>
       </c>
-      <c r="AH6">
-[...4 lines deleted...]
-      </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
+        <v>0.0</v>
+      </c>
+      <c r="AL6">
+        <v>0.0</v>
+      </c>
+      <c r="AM6">
         <v>256570000.0</v>
       </c>
-      <c r="AL6">
-[...4 lines deleted...]
-      </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
@@ -6314,180 +6466,190 @@
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
-      <c r="BH6"/>
-      <c r="BI6"/>
+      <c r="BH6">
+        <v>0.0</v>
+      </c>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
+      <c r="CX6"/>
+      <c r="CY6"/>
     </row>
-    <row r="7" spans="1:101">
+    <row r="7" spans="1:103">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B7">
+        <v>2043000.0</v>
+      </c>
+      <c r="C7">
+        <v>2318000.0</v>
+      </c>
+      <c r="D7">
         <v>2204000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>2768000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>3310000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>3871000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>4408000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>4737000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>4492000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>5267000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>5822000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>6442000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>7429000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>9012000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>9982000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>11162000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>13730000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>14943000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>16642000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>17848000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>18781000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>19743000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>20494000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>21640000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>22957000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>23948000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>25048000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>26579000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>27489000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -6515,111 +6677,117 @@
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
+      <c r="CX7"/>
+      <c r="CY7"/>
     </row>
-    <row r="8" spans="1:101">
+    <row r="8" spans="1:103">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B8">
         <v>3000.0</v>
       </c>
       <c r="C8">
         <v>3000.0</v>
       </c>
       <c r="D8">
         <v>3000.0</v>
       </c>
       <c r="E8">
         <v>3000.0</v>
       </c>
       <c r="F8">
         <v>3000.0</v>
       </c>
       <c r="G8">
         <v>3000.0</v>
       </c>
       <c r="H8">
-        <v>4000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="I8">
-        <v>4000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="J8">
         <v>4000.0</v>
       </c>
       <c r="K8">
         <v>4000.0</v>
       </c>
       <c r="L8">
         <v>4000.0</v>
       </c>
       <c r="M8">
         <v>4000.0</v>
       </c>
       <c r="N8">
         <v>4000.0</v>
       </c>
       <c r="O8">
         <v>4000.0</v>
       </c>
       <c r="P8">
         <v>4000.0</v>
       </c>
       <c r="Q8">
         <v>4000.0</v>
       </c>
       <c r="R8">
         <v>4000.0</v>
       </c>
       <c r="S8">
         <v>4000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>4000.0</v>
+      </c>
+      <c r="U8">
+        <v>4000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6656,528 +6824,538 @@
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
+      <c r="CX8"/>
+      <c r="CY8"/>
     </row>
-    <row r="9" spans="1:101">
+    <row r="9" spans="1:103">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>255216000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>258144000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>292876000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>297143000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>320000000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>318125000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>321552000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>318415000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>316644000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>309711000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>310388000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>309049000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>307985000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>305935000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>305643000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>304764000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>303795000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>302802000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>303048000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>302007000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>301353000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>302325000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>305362000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>304957000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>303917000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>303115000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>256570000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>256118000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>255310000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>254542000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>254108000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>248698000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>248218000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>247778000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>247467000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>247038000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>246637000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>246777000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>246324580.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>245860000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>245466000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>245523000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>244924076.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>244277000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>243666000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>243434000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>243170554.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>244925000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>244151000.0</v>
       </c>
-      <c r="BH9"/>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
+      <c r="CX9"/>
+      <c r="CY9"/>
     </row>
-    <row r="10" spans="1:101">
+    <row r="10" spans="1:103">
       <c r="A10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B10">
+        <v>105584000.0</v>
+      </c>
+      <c r="C10">
+        <v>108738000.0</v>
+      </c>
+      <c r="D10">
         <v>99132000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>81193000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>80697000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>81633000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>64021000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>69601000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>5242000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>17094000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>14301000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>673000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>291000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>3604000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>30320000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>279000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1208000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>1036000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>842000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>18127000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>13488000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1600000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>3446000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>6234000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>12599000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1032000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>9458000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>24830000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>18286000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>16019000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>28065000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>32559000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>32621000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>25537000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>10765000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>33936000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>13401000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>20630000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>26707000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>10229000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>1876000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>2453000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>24584000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>8679000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>7465000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>4995000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>7732000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>9293000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>7158000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>8055000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>32453000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>25915000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>20905000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>10463000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>4832000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>6207000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>8946000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>10648035.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>14305000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>16009000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>9858000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>10956664.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>8800000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>10300000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>13300000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>6900000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>12003000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>11537000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>19087000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>10172841.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>12637000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>4812000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>3525000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>9066537.0</v>
       </c>
-      <c r="BV10"/>
-      <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
-      <c r="CA10">
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10">
         <v>58000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>1555000.0</v>
       </c>
-      <c r="CC10"/>
-      <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
-      <c r="CJ10">
-[...1 lines deleted...]
-      </c>
+      <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10">
+        <v>17000.0</v>
+      </c>
+      <c r="CM10"/>
+      <c r="CN10">
         <v>18139000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>14283000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>14221000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>17209946.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>30143000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>17359000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>868000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>2643542.0</v>
       </c>
-      <c r="CT10"/>
-      <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
+      <c r="CX10"/>
+      <c r="CY10"/>
     </row>
-    <row r="11" spans="1:101">
+    <row r="11" spans="1:103">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -7235,349 +7413,357 @@
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
+      <c r="CX11"/>
+      <c r="CY11"/>
     </row>
-    <row r="12" spans="1:101">
+    <row r="12" spans="1:103">
       <c r="A12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B12">
+        <v>105584000.0</v>
+      </c>
+      <c r="C12">
+        <v>108738000.0</v>
+      </c>
+      <c r="D12">
         <v>99132000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>81193000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>80697000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>81633000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>64021000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>69601000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>5242000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>17094000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>14301000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>673000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>291000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>3604000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>30320000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>279000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1208000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1036000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>842000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>18127000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>13488000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1600000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>3446000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>6234000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>12599000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1032000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>9458000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>24830000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>18286000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>16019000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>28065000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>32559000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>32621000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>25537000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>10765000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>33936000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>13401000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>20630000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>26707000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>10229000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>1876000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>2453000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>24584000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>8679000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>7465000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>4995000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>7732000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>9293000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>7158000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>8055000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>32453000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>25915000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>20905000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>10463000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>7525000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>7868000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>10738000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>12338775.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>16112000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>17949000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>11765000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>12827015.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>8800000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>10300000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>13300000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>6900000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>12003000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>11537000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>19087000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>10172841.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>12637000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>4812000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>3525000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>9066537.0</v>
       </c>
-      <c r="BV12"/>
-      <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
-      <c r="CA12">
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12">
         <v>58000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>1555000.0</v>
       </c>
-      <c r="CC12"/>
-      <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
-      <c r="CJ12">
-[...1 lines deleted...]
-      </c>
+      <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12">
+        <v>17000.0</v>
+      </c>
+      <c r="CM12"/>
+      <c r="CN12">
         <v>18139000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>14283000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>14221000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>17209946.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>30143000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>17359000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>868000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>2643542.0</v>
       </c>
-      <c r="CT12"/>
-      <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
+      <c r="CX12"/>
+      <c r="CY12"/>
     </row>
-    <row r="13" spans="1:101">
+    <row r="13" spans="1:103">
       <c r="A13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B13">
         <v>3000.0</v>
       </c>
       <c r="C13">
         <v>3000.0</v>
       </c>
       <c r="D13">
         <v>3000.0</v>
       </c>
       <c r="E13">
         <v>3000.0</v>
       </c>
       <c r="F13">
         <v>3000.0</v>
       </c>
       <c r="G13">
         <v>3000.0</v>
       </c>
       <c r="H13">
-        <v>4000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="I13">
-        <v>4000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="J13">
         <v>4000.0</v>
       </c>
       <c r="K13">
         <v>4000.0</v>
       </c>
       <c r="L13">
         <v>4000.0</v>
       </c>
       <c r="M13">
         <v>4000.0</v>
       </c>
       <c r="N13">
         <v>4000.0</v>
       </c>
       <c r="O13">
         <v>4000.0</v>
       </c>
       <c r="P13">
         <v>4000.0</v>
       </c>
       <c r="Q13">
         <v>4000.0</v>
       </c>
@@ -7617,54 +7803,54 @@
       <c r="AC13">
         <v>4000.0</v>
       </c>
       <c r="AD13">
         <v>4000.0</v>
       </c>
       <c r="AE13">
         <v>4000.0</v>
       </c>
       <c r="AF13">
         <v>4000.0</v>
       </c>
       <c r="AG13">
         <v>4000.0</v>
       </c>
       <c r="AH13">
         <v>4000.0</v>
       </c>
       <c r="AI13">
         <v>4000.0</v>
       </c>
       <c r="AJ13">
         <v>4000.0</v>
       </c>
       <c r="AK13">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="AL13">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="AM13">
         <v>3000.0</v>
       </c>
       <c r="AN13">
         <v>3000.0</v>
       </c>
       <c r="AO13">
         <v>3000.0</v>
       </c>
       <c r="AP13">
         <v>3000.0</v>
       </c>
       <c r="AQ13">
         <v>3000.0</v>
       </c>
       <c r="AR13">
         <v>3000.0</v>
       </c>
       <c r="AS13">
         <v>3000.0</v>
       </c>
       <c r="AT13">
         <v>3000.0</v>
       </c>
@@ -7677,507 +7863,515 @@
       <c r="AW13">
         <v>3000.0</v>
       </c>
       <c r="AX13">
         <v>3000.0</v>
       </c>
       <c r="AY13">
         <v>3000.0</v>
       </c>
       <c r="AZ13">
         <v>3000.0</v>
       </c>
       <c r="BA13">
         <v>3000.0</v>
       </c>
       <c r="BB13">
         <v>3000.0</v>
       </c>
       <c r="BC13">
         <v>3000.0</v>
       </c>
       <c r="BD13">
         <v>3000.0</v>
       </c>
       <c r="BE13">
-        <v>3081.0</v>
+        <v>3000.0</v>
       </c>
       <c r="BF13">
         <v>3000.0</v>
       </c>
       <c r="BG13">
-        <v>3000.0</v>
+        <v>3081.0</v>
       </c>
       <c r="BH13">
         <v>3000.0</v>
       </c>
       <c r="BI13">
-        <v>3110.0</v>
+        <v>3000.0</v>
       </c>
       <c r="BJ13">
         <v>3000.0</v>
       </c>
       <c r="BK13">
-        <v>3000.0</v>
+        <v>3110.0</v>
       </c>
       <c r="BL13">
         <v>3000.0</v>
       </c>
       <c r="BM13">
-        <v>3101.0</v>
+        <v>3000.0</v>
       </c>
       <c r="BN13">
         <v>3000.0</v>
       </c>
       <c r="BO13">
-        <v>3000.0</v>
+        <v>3101.0</v>
       </c>
       <c r="BP13">
         <v>3000.0</v>
       </c>
       <c r="BQ13">
-        <v>3077.0</v>
+        <v>3000.0</v>
       </c>
       <c r="BR13">
         <v>3000.0</v>
       </c>
       <c r="BS13">
-        <v>3000.0</v>
+        <v>3077.0</v>
       </c>
       <c r="BT13">
         <v>3000.0</v>
       </c>
       <c r="BU13">
-        <v>3158.0</v>
+        <v>3000.0</v>
       </c>
       <c r="BV13">
         <v>3000.0</v>
       </c>
       <c r="BW13">
-        <v>3000.0</v>
+        <v>3158.0</v>
       </c>
       <c r="BX13">
         <v>3000.0</v>
       </c>
       <c r="BY13">
-        <v>3210.0</v>
+        <v>3000.0</v>
       </c>
       <c r="BZ13">
         <v>3000.0</v>
       </c>
       <c r="CA13">
-        <v>3000.0</v>
+        <v>3210.0</v>
       </c>
       <c r="CB13">
         <v>3000.0</v>
       </c>
       <c r="CC13">
-        <v>3213.0</v>
+        <v>3000.0</v>
       </c>
       <c r="CD13">
         <v>3000.0</v>
       </c>
       <c r="CE13">
-        <v>3000.0</v>
+        <v>3213.0</v>
       </c>
       <c r="CF13">
         <v>3000.0</v>
       </c>
       <c r="CG13">
-        <v>3220.0</v>
+        <v>3000.0</v>
       </c>
       <c r="CH13">
         <v>3000.0</v>
       </c>
       <c r="CI13">
-        <v>3000.0</v>
+        <v>3220.0</v>
       </c>
       <c r="CJ13">
         <v>3000.0</v>
       </c>
       <c r="CK13">
-        <v>3180.0</v>
+        <v>3000.0</v>
       </c>
       <c r="CL13">
         <v>3000.0</v>
       </c>
       <c r="CM13">
-        <v>3000.0</v>
+        <v>3180.0</v>
       </c>
       <c r="CN13">
         <v>3000.0</v>
       </c>
       <c r="CO13">
-        <v>3223.0</v>
+        <v>3000.0</v>
       </c>
       <c r="CP13">
         <v>3000.0</v>
       </c>
       <c r="CQ13">
-        <v>3000.0</v>
+        <v>3223.0</v>
       </c>
       <c r="CR13">
         <v>3000.0</v>
       </c>
       <c r="CS13">
+        <v>3000.0</v>
+      </c>
+      <c r="CT13">
+        <v>3000.0</v>
+      </c>
+      <c r="CU13">
         <v>3221.0</v>
       </c>
-      <c r="CT13">
+      <c r="CV13">
         <v>2000.0</v>
       </c>
-      <c r="CU13">
-[...2 lines deleted...]
-      <c r="CV13"/>
       <c r="CW13">
         <v>2000.0</v>
       </c>
+      <c r="CX13"/>
+      <c r="CY13">
+        <v>2000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:101">
+    <row r="14" spans="1:103">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B14">
+        <v>31470000.0</v>
+      </c>
+      <c r="C14">
+        <v>32334000.0</v>
+      </c>
+      <c r="D14">
         <v>32524000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>32492000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>32282000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>32338000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>33058000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>33960000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>34597000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>34685000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>35152000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>35524000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>36560000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>36926000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>37492000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>37757000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>37973000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>37736000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>37582000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>37203000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>37034000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>36778000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>36176000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>36123000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>35873000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>35869000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>35865000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>35824000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>35700000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>35582000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>35594000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>35832000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>36087000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>36129000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>36036000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>36021000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>36480000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>32263000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>36255000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>32085000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>36180000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>31817000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>32168000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>32040000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>35454000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>31264000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>31245000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>31151000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>31098000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>31085000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>31161000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>30961000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>30902000.0</v>
       </c>
       <c r="BB14">
         <v>30902000.0</v>
       </c>
       <c r="BC14">
+        <v>30902000.0</v>
+      </c>
+      <c r="BD14">
+        <v>30902000.0</v>
+      </c>
+      <c r="BE14">
         <v>30799000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>30837000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>30766000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>31242000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>31218000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>31190000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>31103000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>31112000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>31220000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>31154000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>31009000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>31002000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>30953000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>30934000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>30775000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>30911000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>30853000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>31333000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>31149000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>32433000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>32613000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>32848000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>32134000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>32618000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>32726000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>32821000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>32127000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>32943000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>32775000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>32680000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>32207000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>32504000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>32584000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>32570000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>31861000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>32581000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>32581000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>32607000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>32247000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>33615000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>34000000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>33995000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>32231000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>23206000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>22286233.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>22286233.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>23205388.0</v>
       </c>
     </row>
-    <row r="15" spans="1:101">
+    <row r="15" spans="1:103">
       <c r="A15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
-[...4 lines deleted...]
-      </c>
+      <c r="K15"/>
+      <c r="L15"/>
       <c r="M15">
         <v>4000.0</v>
       </c>
       <c r="N15">
         <v>4000.0</v>
       </c>
       <c r="O15">
         <v>4000.0</v>
       </c>
       <c r="P15">
         <v>4000.0</v>
       </c>
       <c r="Q15">
         <v>4000.0</v>
       </c>
       <c r="R15">
         <v>4000.0</v>
       </c>
       <c r="S15">
         <v>4000.0</v>
       </c>
       <c r="T15">
         <v>4000.0</v>
       </c>
       <c r="U15">
@@ -8207,825 +8401,837 @@
       <c r="AC15">
         <v>4000.0</v>
       </c>
       <c r="AD15">
         <v>4000.0</v>
       </c>
       <c r="AE15">
         <v>4000.0</v>
       </c>
       <c r="AF15">
         <v>4000.0</v>
       </c>
       <c r="AG15">
         <v>4000.0</v>
       </c>
       <c r="AH15">
         <v>4000.0</v>
       </c>
       <c r="AI15">
         <v>4000.0</v>
       </c>
       <c r="AJ15">
         <v>4000.0</v>
       </c>
       <c r="AK15">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="AL15">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="AM15">
         <v>3000.0</v>
       </c>
       <c r="AN15">
         <v>3000.0</v>
       </c>
       <c r="AO15">
         <v>3000.0</v>
       </c>
       <c r="AP15">
         <v>3000.0</v>
       </c>
       <c r="AQ15">
         <v>3000.0</v>
       </c>
       <c r="AR15">
         <v>3000.0</v>
       </c>
       <c r="AS15">
         <v>3000.0</v>
       </c>
       <c r="AT15">
         <v>3000.0</v>
       </c>
       <c r="AU15">
         <v>3000.0</v>
       </c>
       <c r="AV15">
         <v>3000.0</v>
       </c>
       <c r="AW15">
-        <v>3109.0</v>
+        <v>3000.0</v>
       </c>
       <c r="AX15">
         <v>3000.0</v>
       </c>
       <c r="AY15">
-        <v>3000.0</v>
+        <v>3109.0</v>
       </c>
       <c r="AZ15">
         <v>3000.0</v>
       </c>
       <c r="BA15">
-        <v>3090.0</v>
+        <v>3000.0</v>
       </c>
       <c r="BB15">
         <v>3000.0</v>
       </c>
       <c r="BC15">
-        <v>3000.0</v>
+        <v>3090.0</v>
       </c>
       <c r="BD15">
         <v>3000.0</v>
       </c>
       <c r="BE15">
-        <v>3081.0</v>
+        <v>3000.0</v>
       </c>
       <c r="BF15">
         <v>3000.0</v>
       </c>
       <c r="BG15">
-        <v>3000.0</v>
+        <v>3081.0</v>
       </c>
       <c r="BH15">
         <v>3000.0</v>
       </c>
       <c r="BI15">
-        <v>3110.0</v>
+        <v>3000.0</v>
       </c>
       <c r="BJ15">
         <v>3000.0</v>
       </c>
       <c r="BK15">
-        <v>3000.0</v>
+        <v>3110.0</v>
       </c>
       <c r="BL15">
         <v>3000.0</v>
       </c>
       <c r="BM15">
-        <v>3101.0</v>
+        <v>3000.0</v>
       </c>
       <c r="BN15">
         <v>3000.0</v>
       </c>
       <c r="BO15">
-        <v>3000.0</v>
+        <v>3101.0</v>
       </c>
       <c r="BP15">
         <v>3000.0</v>
       </c>
       <c r="BQ15">
-        <v>3077.0</v>
+        <v>3000.0</v>
       </c>
       <c r="BR15">
         <v>3000.0</v>
       </c>
       <c r="BS15">
-        <v>3000.0</v>
+        <v>3077.0</v>
       </c>
       <c r="BT15">
         <v>3000.0</v>
       </c>
       <c r="BU15">
-        <v>3158.0</v>
+        <v>3000.0</v>
       </c>
       <c r="BV15">
         <v>3000.0</v>
       </c>
       <c r="BW15">
-        <v>3000.0</v>
+        <v>3158.0</v>
       </c>
       <c r="BX15">
         <v>3000.0</v>
       </c>
       <c r="BY15">
-        <v>3210.0</v>
+        <v>3000.0</v>
       </c>
       <c r="BZ15">
         <v>3000.0</v>
       </c>
       <c r="CA15">
-        <v>3000.0</v>
+        <v>3210.0</v>
       </c>
       <c r="CB15">
         <v>3000.0</v>
       </c>
       <c r="CC15">
-        <v>3213.0</v>
+        <v>3000.0</v>
       </c>
       <c r="CD15">
         <v>3000.0</v>
       </c>
       <c r="CE15">
-        <v>3000.0</v>
+        <v>3213.0</v>
       </c>
       <c r="CF15">
         <v>3000.0</v>
       </c>
       <c r="CG15">
-        <v>3220.0</v>
+        <v>3000.0</v>
       </c>
       <c r="CH15">
         <v>3000.0</v>
       </c>
       <c r="CI15">
-        <v>3000.0</v>
+        <v>3220.0</v>
       </c>
       <c r="CJ15">
         <v>3000.0</v>
       </c>
       <c r="CK15">
-        <v>3180.0</v>
+        <v>3000.0</v>
       </c>
       <c r="CL15">
         <v>3000.0</v>
       </c>
       <c r="CM15">
-        <v>3000.0</v>
+        <v>3180.0</v>
       </c>
       <c r="CN15">
         <v>3000.0</v>
       </c>
       <c r="CO15">
-        <v>3223.0</v>
+        <v>3000.0</v>
       </c>
       <c r="CP15">
         <v>3000.0</v>
       </c>
       <c r="CQ15">
-        <v>3000.0</v>
+        <v>3223.0</v>
       </c>
       <c r="CR15">
         <v>3000.0</v>
       </c>
       <c r="CS15">
+        <v>3000.0</v>
+      </c>
+      <c r="CT15">
+        <v>3000.0</v>
+      </c>
+      <c r="CU15">
         <v>3221.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>2000.0</v>
       </c>
-      <c r="CU15"/>
-      <c r="CV15"/>
       <c r="CW15"/>
+      <c r="CX15"/>
+      <c r="CY15"/>
     </row>
-    <row r="16" spans="1:101">
+    <row r="16" spans="1:103">
       <c r="A16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>1.0</v>
       </c>
-      <c r="H16"/>
-[...1 lines deleted...]
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>57420000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>56021000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
-[...1 lines deleted...]
-      </c>
+      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16">
+        <v>65439000.0</v>
+      </c>
+      <c r="R16"/>
+      <c r="S16">
         <v>72887000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-73033000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-61155000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-59797000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>35540000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-48619000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-54183000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-51095000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>31307000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>34683000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>34577000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>31690000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>33332000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>31666000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>32559000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>31586000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>34271000.0</v>
       </c>
-      <c r="AH16"/>
-      <c r="AI16"/>
       <c r="AJ16"/>
-      <c r="AK16">
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16">
         <v>33243000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>30651000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>28964000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>30480000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>33997000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>39407000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>40995000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>42805000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>33285000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>37368000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>40198000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>23598000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>21891000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>19956000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>20338000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>19541000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>21650000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>-10381000.0</v>
       </c>
-      <c r="BC16"/>
-[...1 lines deleted...]
-      <c r="BE16">
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16">
         <v>-9018156.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>17949000.0</v>
       </c>
-      <c r="BG16"/>
-      <c r="BH16"/>
       <c r="BI16"/>
-      <c r="BJ16">
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16">
         <v>18541000.0</v>
       </c>
-      <c r="BK16"/>
-      <c r="BL16"/>
       <c r="BM16"/>
-      <c r="BN16">
-[...1 lines deleted...]
-      </c>
+      <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16">
+        <v>19850000.0</v>
+      </c>
+      <c r="BQ16"/>
+      <c r="BR16">
         <v>26455000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>21333514.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>39015000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>27514000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>27697000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>26102213.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>27701000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>26319000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>37218000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>44894107.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>40259000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>36709000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>46738000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>47940247.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>48393000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>49238000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>31242000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>4949450000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>32634000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>33788000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>32740000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>29993911.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>34269000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>34043000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>31242000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>29663232.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>30786000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>31408000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>28308332.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>28308332.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>25661000.0</v>
       </c>
-      <c r="CU16"/>
-      <c r="CV16"/>
       <c r="CW16"/>
+      <c r="CX16"/>
+      <c r="CY16"/>
     </row>
-    <row r="17" spans="1:101">
+    <row r="17" spans="1:103">
       <c r="A17" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-      <c r="AB17">
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17">
         <v>26944000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>23750000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>17160000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>18382000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>19455000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>20219000.0</v>
       </c>
-      <c r="AH17"/>
-      <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
-      <c r="AX17">
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17">
         <v>12960000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>12916000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>13517000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>16182628.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>12500000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>4807000.0</v>
       </c>
-      <c r="BD17"/>
-[...1 lines deleted...]
-      <c r="BF17">
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17">
         <v>2508000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BI17">
         <v>2485000.0</v>
       </c>
-      <c r="BH17"/>
-      <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
+      <c r="CX17"/>
+      <c r="CY17"/>
     </row>
-    <row r="18" spans="1:101">
+    <row r="18" spans="1:103">
       <c r="A18" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18">
         <v>3437000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>237000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>222000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>207000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>991000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>9388000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>9515000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>6858000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>6592000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>6874000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>6860000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>7555000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>7523000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>7824000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>7791000.0</v>
       </c>
-      <c r="AB18"/>
-      <c r="AC18">
+      <c r="AD18"/>
+      <c r="AE18">
         <v>935000.0</v>
       </c>
-      <c r="AD18">
-[...4 lines deleted...]
-      </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
+        <v>0.0</v>
+      </c>
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
         <v>105000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>14763000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>14353000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>13751000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>13154000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>12585000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>12188000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>18945000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>22008000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>16598000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>19692000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>19142000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>20371000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>21959000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>20975000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>17659000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>16849051.0</v>
       </c>
-      <c r="AX18">
-[...4 lines deleted...]
-      </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
+        <v>0.0</v>
+      </c>
+      <c r="BE18">
+        <v>0.0</v>
+      </c>
+      <c r="BF18">
         <v>95000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>58111.0</v>
       </c>
-      <c r="BF18">
-[...6 lines deleted...]
-      <c r="BI18"/>
+      <c r="BH18">
+        <v>0.0</v>
+      </c>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
     </row>
-    <row r="19" spans="1:101">
+    <row r="19" spans="1:103">
       <c r="A19" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -9083,1821 +9289,1849 @@
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
     </row>
-    <row r="20" spans="1:101">
+    <row r="20" spans="1:103">
       <c r="A20" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B20">
-        <v>135060000.0</v>
+        <v>63803000.0</v>
       </c>
       <c r="C20">
-        <v>135060000.0</v>
+        <v>63803000.0</v>
       </c>
       <c r="D20">
         <v>135060000.0</v>
       </c>
       <c r="E20">
         <v>135060000.0</v>
       </c>
       <c r="F20">
-        <v>135430000.0</v>
+        <v>135060000.0</v>
       </c>
       <c r="G20">
-        <v>135430000.0</v>
+        <v>135060000.0</v>
       </c>
       <c r="H20">
         <v>135430000.0</v>
       </c>
       <c r="I20">
         <v>135430000.0</v>
       </c>
       <c r="J20">
         <v>135430000.0</v>
       </c>
       <c r="K20">
+        <v>135430000.0</v>
+      </c>
+      <c r="L20">
+        <v>135430000.0</v>
+      </c>
+      <c r="M20">
         <v>137020000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>141520000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>163268000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>113360000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>113360000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>119490000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>119490000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>112990000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>127995000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>90924000.0</v>
       </c>
       <c r="V20">
         <v>90924000.0</v>
       </c>
       <c r="W20">
         <v>90924000.0</v>
       </c>
       <c r="X20">
-        <v>101066000.0</v>
+        <v>90924000.0</v>
       </c>
       <c r="Y20">
-        <v>101066000.0</v>
+        <v>90924000.0</v>
       </c>
       <c r="Z20">
         <v>101066000.0</v>
       </c>
       <c r="AA20">
+        <v>101066000.0</v>
+      </c>
+      <c r="AB20">
+        <v>101066000.0</v>
+      </c>
+      <c r="AC20">
         <v>101177000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>101081000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>101060000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>117589000.0</v>
       </c>
       <c r="AF20">
         <v>117589000.0</v>
       </c>
       <c r="AG20">
         <v>117589000.0</v>
       </c>
       <c r="AH20">
+        <v>117589000.0</v>
+      </c>
+      <c r="AI20">
+        <v>117589000.0</v>
+      </c>
+      <c r="AJ20">
         <v>123244000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>79648000.0</v>
       </c>
       <c r="AK20">
         <v>79648000.0</v>
       </c>
       <c r="AL20">
+        <v>79648000.0</v>
+      </c>
+      <c r="AM20">
+        <v>79648000.0</v>
+      </c>
+      <c r="AN20">
         <v>77376000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>77376000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>95096000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>95096000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>80758000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>90647000.0</v>
       </c>
       <c r="AS20">
         <v>90647000.0</v>
       </c>
       <c r="AT20">
+        <v>90647000.0</v>
+      </c>
+      <c r="AU20">
+        <v>90647000.0</v>
+      </c>
+      <c r="AV20">
         <v>91109000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>96034000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>77266000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AY20">
         <v>77466000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>62712000.0</v>
       </c>
       <c r="AZ20">
         <v>62712000.0</v>
       </c>
       <c r="BA20">
         <v>62712000.0</v>
       </c>
       <c r="BB20">
+        <v>62712000.0</v>
+      </c>
+      <c r="BC20">
+        <v>62712000.0</v>
+      </c>
+      <c r="BD20">
         <v>102788000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BE20">
         <v>124674000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BF20">
         <v>143550000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BG20">
         <v>143343521.0</v>
       </c>
-      <c r="BF20">
+      <c r="BH20">
         <v>143410000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BI20">
         <v>143563000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BJ20">
         <v>143568000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BK20">
         <v>143349300.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BL20">
         <v>143480000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BM20">
         <v>143194000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BN20">
         <v>130367000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BO20">
         <v>130700479.0</v>
       </c>
-      <c r="BN20">
+      <c r="BP20">
         <v>130698000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BQ20">
         <v>130916000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BR20">
         <v>122533000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BS20">
         <v>122597725.0</v>
       </c>
-      <c r="BR20">
+      <c r="BT20">
         <v>366340000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BU20">
         <v>339602000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BV20">
         <v>335101000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BW20">
         <v>326118839.0</v>
       </c>
-      <c r="BV20">
+      <c r="BX20">
         <v>325253000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BY20">
         <v>313798000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BZ20">
         <v>310688000.0</v>
       </c>
-      <c r="BY20">
+      <c r="CA20">
         <v>310172759.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CB20">
         <v>307749000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>302854000.0</v>
       </c>
       <c r="CC20">
         <v>302854000.0</v>
       </c>
       <c r="CD20">
         <v>302854000.0</v>
       </c>
       <c r="CE20">
         <v>302854000.0</v>
       </c>
       <c r="CF20">
         <v>302854000.0</v>
       </c>
       <c r="CG20">
+        <v>302854000.0</v>
+      </c>
+      <c r="CH20">
+        <v>302854000.0</v>
+      </c>
+      <c r="CI20">
         <v>302853504000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CJ20">
         <v>309276000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CK20">
         <v>309110000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CL20">
         <v>309110000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CM20">
         <v>307531874000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CN20">
         <v>309274000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CO20">
         <v>308687000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CP20">
         <v>251508000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CQ20">
         <v>226115646000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CR20">
         <v>226018000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CS20">
         <v>226018000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CT20">
         <v>225354000.0</v>
       </c>
-      <c r="CS20">
+      <c r="CU20">
         <v>244050588.0</v>
       </c>
-      <c r="CT20">
+      <c r="CV20">
         <v>220138000.0</v>
       </c>
-      <c r="CU20"/>
-[...1 lines deleted...]
-      <c r="CW20">
+      <c r="CW20"/>
+      <c r="CX20"/>
+      <c r="CY20">
         <v>199373000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:101">
+    <row r="21" spans="1:103">
       <c r="A21" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B21">
+        <v>40914000.0</v>
+      </c>
+      <c r="C21">
+        <v>27635000.0</v>
+      </c>
+      <c r="D21">
         <v>48378000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>49814000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>39965000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>42186000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>56188000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>57932000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>58951000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>54468000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>62711000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>60171000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>63086000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>44723000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>46743000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>48763000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>46443000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>48244000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>50045000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>37750000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>39241000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>40731000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>42222000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>44901000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>48383000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>50857000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>54625000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>56710000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>73700000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>75584000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>82301000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>84094000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>85887000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>87678000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>98165000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>70092000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>71164000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>72237000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>72413000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>73510000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>81507000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>82914000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>69077000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>70059000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>71042000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>72024000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>83019000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>79330000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>67714000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>68299000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>61509000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>62061000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>62627000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>63193000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>69472000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>71636000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>72506000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>73248573.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>74091000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>74981000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>75860000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>76734932.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>88517000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>89357000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>90321000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>91429938.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>94125000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>95238000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>95829000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>96902434.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>101748000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>33813000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>34456000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>35148261.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>35943000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>29728000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>26140000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>26509192.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>27649000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>20177000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>20533000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>20889000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>324099000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>324455000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>324811000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>325166000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>332322000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>332532000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>332907000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>331860499.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>334447000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>334725000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>251508000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>248977140.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>249550000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>250234000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>250262000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>244050588.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>255585000.0</v>
       </c>
-      <c r="CU21"/>
-[...1 lines deleted...]
-      <c r="CW21">
+      <c r="CW21"/>
+      <c r="CX21"/>
+      <c r="CY21">
         <v>226010000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:101">
+    <row r="22" spans="1:103">
       <c r="A22" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22">
         <v>1.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="I22"/>
-      <c r="J22">
+      <c r="K22"/>
+      <c r="L22">
         <v>4779000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>6753000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>10937000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>11067000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>3952000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>1.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>7689000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>7648000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>3418000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>5183000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>5430000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>5455000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>3348000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>5275000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>6374000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>6097000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>3764000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>5706000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>4844000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>6208000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>5870000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>6433000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>6143000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>5287000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>5142000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>6230000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>5727000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>6126000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>5271000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>5070000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>4882000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>4521000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>4817000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>6697000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>5862000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>6073000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>8385000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>7752000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>6389000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>6163000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>19510000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>19545000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>19705000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>65112000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>18828000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>18256000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>18364000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>18085321.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>19528000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>18905000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>19021000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>18331079.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>3801000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>2322000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>-901000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>11146888.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>11911000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>16810000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>16583000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>30211756.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>11472000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>6531000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>6274000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>21155237.0</v>
       </c>
-      <c r="BV22"/>
-      <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
-      <c r="CA22">
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22">
         <v>6703000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>7597000.0</v>
       </c>
-      <c r="CC22"/>
-      <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
-      <c r="CO22">
+      <c r="CO22"/>
+      <c r="CP22"/>
+      <c r="CQ22">
         <v>4683913.0</v>
       </c>
-      <c r="CP22"/>
-[...1 lines deleted...]
-      <c r="CR22">
+      <c r="CR22"/>
+      <c r="CS22"/>
+      <c r="CT22">
         <v>8390973.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>8390973.0</v>
       </c>
-      <c r="CT22"/>
-      <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
+      <c r="CX22"/>
+      <c r="CY22"/>
     </row>
-    <row r="23" spans="1:101">
+    <row r="23" spans="1:103">
       <c r="A23" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B23">
+        <v>451073000.0</v>
+      </c>
+      <c r="C23">
+        <v>448951000.0</v>
+      </c>
+      <c r="D23">
         <v>538231000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>553818000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>576235000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>589251000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>597423000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>602883000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>648439000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>679317000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>707739000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>771130000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>920541000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>947839000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>882512000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>938961000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>916434000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>732809000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>520419999.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>493638000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>442353000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>356973000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>357838000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>352201000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>386979000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>382374000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>393991000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>396968000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>441435000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>427003000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>456938000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>459201000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>459794000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>467687000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>456656000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>382490000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>368395000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>388378000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>364736000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>344366000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>360040000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>366097000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>339726000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>331654000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>333498000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>325133000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>336468000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>341379000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>259859000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>248584000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>275498000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>274529000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>281396000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>305923000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>301338000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>317250000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>334651000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>335909787.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>345944000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>345878000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>343728000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>348207767.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>356873000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>353418000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>354423000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>356588895.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>367762000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>392553000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>418041000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>425849444.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>667342000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>533226000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>536344000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>535307561.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>536646000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>508555000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>507389000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>504032439.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>492233000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>463776000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>477351000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>481661257.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>480656000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>478700000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>460717000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>455994775.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>460926000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>465173000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>473880000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>474724210.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>489795000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>492294000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>386411000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>390599813.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>399156000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>389856000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>375381000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>361979507.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>360774000.0</v>
       </c>
-      <c r="CU23"/>
-      <c r="CV23"/>
       <c r="CW23"/>
+      <c r="CX23"/>
+      <c r="CY23"/>
     </row>
-    <row r="24" spans="1:101">
+    <row r="24" spans="1:103">
       <c r="A24" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>31000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>138443000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>148735000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>129755000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>205376000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>218475000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>176366000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>98665000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>110777000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>96025000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>53408000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>56038000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>49101000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>67648000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>70974000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>70556000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>70613000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>75489000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>77944000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>83132000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>90494000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>92314000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>92259000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>95331000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>35344000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>36169000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>84760000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>70236000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>77738000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>65267000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>81803000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>71918000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>68655000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>68664000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>70467000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>60751000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>53086000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>144000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>93000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>109000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>125000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>143000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>176000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>231000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>32269000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>16777000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>25048000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>34060000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>38988000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>42401000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>45556000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>48710000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>50303000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>51566000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>56781000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>63619000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>85902000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>109266000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>117255000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>135194000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>31248000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>34292000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>34385000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>42918000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>27506000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>24393000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>19979000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>18062000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>8144000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>15144000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>19946000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>28836000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>35770000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>39912000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>39867000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>54212000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>65880000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>82823000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>88794000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>112903000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>118916000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>17963000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>28453000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>32047000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>35620000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>39192000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CU24">
         <v>45076000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CV24">
         <v>161710000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CW24">
         <v>163204000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CX24">
         <v>174021000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CY24">
         <v>144389000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:101">
+    <row r="25" spans="1:103">
       <c r="A25" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>31000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>138443000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>148735000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>129755000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>205376000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>218475000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>176366000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>98665000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>110777000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>96025000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>53408000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>56038000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>49101000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>67648000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>70974000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>70556000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>70613000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>75489000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>77944000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>83132000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>90494000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>92314000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>92259000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>95331000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>35344000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>36169000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>84760000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>70236000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>77738000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>65267000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>81803000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>71918000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>68655000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>68664000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>70467000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>60751000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>53086000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>144000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>93231.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>109000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>125000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>143000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>176309.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>231000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>32269000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>16777000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>25047986.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>34060000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>38988000.0</v>
       </c>
-      <c r="BH25"/>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
+      <c r="CX25"/>
+      <c r="CY25"/>
     </row>
-    <row r="26" spans="1:101">
+    <row r="26" spans="1:103">
       <c r="A26" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26">
         <v>21946000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>22780000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>23058000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>20753000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26">
         <v>16825000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>16867000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>16056000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>11695000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>10913527.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>10449000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>9879000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>14725000.0</v>
       </c>
-      <c r="BA26"/>
-      <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
+      <c r="CX26"/>
+      <c r="CY26"/>
     </row>
-    <row r="27" spans="1:101">
+    <row r="27" spans="1:103">
       <c r="A27" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -10955,425 +11189,437 @@
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27"/>
     </row>
-    <row r="28" spans="1:101">
+    <row r="28" spans="1:103">
       <c r="A28" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B28">
+        <v>-103541000.0</v>
+      </c>
+      <c r="C28">
+        <v>-106420000.0</v>
+      </c>
+      <c r="D28">
         <v>-96928000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-78425000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-77387000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-77762000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-59613000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-64864000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-750000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-11827000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-8479000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>36769000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>145581000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>154143000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>109417000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>216259000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>236773000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>194449000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>117891000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>113924000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>103818000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>76402000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>77986000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>69407000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>85306000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>93890000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>86146000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>72362000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>84692000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>67160000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>62521000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>64185000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>65318000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>73597000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>84566000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>1408000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>22768000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>66393000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>45801000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>69542000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>69440000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>87421000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>47422000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>63080000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>67807000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>69079000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>57626000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>55504000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>12386000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>521000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-32198000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-25558000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-20424000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>23396000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>29674000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>30021000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>30791000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>31397484.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>31648000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>33954000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>42038000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>42556332.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>46305000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>46050000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>43942000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>55614478.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>57479000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>81501000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>98356000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>122907655.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>131771000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>29529000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>38616000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>30384937.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>44114000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>29006000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>26359000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>21528716.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>20681000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>10374000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>17187000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>25429225.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>31276000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>38370000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>41573000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>42274397.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>60420000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>69551000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>87474000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>93737546.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>100785000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>110908000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>13274000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>25604574.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>15152000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>28142000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>45202000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>46221467.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>184064000.0</v>
       </c>
-      <c r="CU28"/>
-      <c r="CV28"/>
       <c r="CW28"/>
+      <c r="CX28"/>
+      <c r="CY28"/>
     </row>
-    <row r="29" spans="1:101">
+    <row r="29" spans="1:103">
       <c r="A29" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B29">
+        <v>312807000.0</v>
+      </c>
+      <c r="C29">
+        <v>322822000.0</v>
+      </c>
+      <c r="D29">
         <v>408142000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>412242000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>418210000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>418959000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>424691000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>439062000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>468190000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>473393000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>469661000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>501348000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>590373000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>605954000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>552464000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>616187000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>576298000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>478070000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>318890000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>305800000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>269165000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>210209000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>204448000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>197748000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>228405000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -11405,628 +11651,642 @@
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
     </row>
-    <row r="30" spans="1:101">
+    <row r="30" spans="1:103">
       <c r="A30" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B30">
+        <v>184046000.0</v>
+      </c>
+      <c r="C30">
+        <v>175957000.0</v>
+      </c>
+      <c r="D30">
         <v>189600000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>218448000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>235025000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>242882000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>267216999.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>260096000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>372599000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>388347000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>423419000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>496841000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>636125000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>659960000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>617099000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>707676000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>682768000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>498951000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>305695000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>261212000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>250241000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>174701000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>173952000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>161358000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>170231000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>174539000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>174970000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>154977000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>161761000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>170314000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>170487000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>165498000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>163612000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>177100000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>184421000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>159100000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>165151000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>176657000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>149877000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>147422000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>146536000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>149739000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>128784000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>125024000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>127276000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>119060000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>113117000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>117806000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>79597000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>68924000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>64708000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>69604000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>74352000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>68744000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>78027000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>77103000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>75709000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>78422715.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>74286000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>70867000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>73470000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>72607160.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>66543000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>64299000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>66892000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>78447265.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>70316000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>82591000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>104534000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>119221924.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>126380000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>107503000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>114967000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>116561695.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>126181000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>117633000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>121433000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>117501228.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>112373000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>101627000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>105508000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>119654000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>109390000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>108077000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>102746000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>98539000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>101537000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>104999000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>112656000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>114717170.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>109717000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>115599000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>96498000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>97641426.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>91604000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>93008000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>95276000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>88926868.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>82848000.0</v>
       </c>
-      <c r="CU30"/>
-      <c r="CV30"/>
       <c r="CW30"/>
+      <c r="CX30"/>
+      <c r="CY30"/>
     </row>
-    <row r="31" spans="1:101">
+    <row r="31" spans="1:103">
       <c r="A31" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>333328000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>310410000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>412496000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>416809000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>248688000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>350173000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>129794000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>53764000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>25852000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>42975000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>22720000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>15264000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>12822000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>11308000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>10709000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>7202000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>6074000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>40535000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>40884000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>36717000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>34584000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>32024000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>31822000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-12707000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>51214000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>44466000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-642000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>8907000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-7079000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>19795000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-1061000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-8282000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-24588000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-28552000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-32793000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-24419000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-18419000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>15290000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>14901437.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>88552000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>86773000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>87900000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>83217367.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>45928000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>38168000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>33484000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>32708203.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>33599000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>30732000.0</v>
       </c>
-      <c r="BH31"/>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
+      <c r="CX31"/>
+      <c r="CY31"/>
     </row>
-    <row r="32" spans="1:101">
+    <row r="32" spans="1:103">
       <c r="A32" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B32">
+        <v>207732000.0</v>
+      </c>
+      <c r="C32">
+        <v>215833000.0</v>
+      </c>
+      <c r="D32">
         <v>209569000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>212891000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>216151000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>214598000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>215909000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>227643000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>258876000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>266566000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>261651000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>289607000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>383704000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>404033000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>383227000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>449665000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>409061000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>308503000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>168611000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>163330000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>148074000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>89688000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>85775000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>75771000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>91628000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -12058,2804 +12318,2854 @@
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
+      <c r="CX32"/>
+      <c r="CY32"/>
     </row>
-    <row r="33" spans="1:101">
+    <row r="33" spans="1:103">
       <c r="A33" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B33">
+        <v>152774000.0</v>
+      </c>
+      <c r="C33">
+        <v>155362000.0</v>
+      </c>
+      <c r="D33">
         <v>243118000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>244762000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>251036000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>254251000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>260837000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>265125000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>261120999.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>264164000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>262510000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>265495999.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>271929000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>272166000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>222494999.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>220638000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>224128000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>224535999.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>207146999.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>208248000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>172619000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>173862000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>175397000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>177649000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>196349000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>199017000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>204303000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>209726000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>254951000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>232098000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>250695000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>253501000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>256325000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>258800000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>254674000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>181975000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>182259000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>182767000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>181326000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>179931000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>205284000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>207352000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>180002000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>190234000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>192202000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>193950000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>205370000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>205779000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>165322000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>164649000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>158155000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>158802000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>165760000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>160555000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>194623000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>213386000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>229202000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>231103261.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>235465000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>237601000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>238832000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>243793264.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>257599000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>258034000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>246773000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>250381384.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>264903000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>268151000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>262147000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>264469415.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>497891000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>397171000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>393391000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>386168036.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>386954000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>366599000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>358262000.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>357807317.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>355106000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>341159000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>340543000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>340909055.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>341909000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>341296000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>339360000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CI33">
         <v>339307307.0</v>
       </c>
-      <c r="CH33">
+      <c r="CJ33">
         <v>347557000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CK33">
         <v>347869000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CL33">
         <v>348381000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>347434667.0</v>
       </c>
-      <c r="CL33">
+      <c r="CN33">
         <v>349720000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CO33">
         <v>350503000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CP33">
         <v>264522000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CQ33">
         <v>262521952.0</v>
       </c>
-      <c r="CP33">
+      <c r="CR33">
         <v>262896000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CS33">
         <v>262131000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CT33">
         <v>260872000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CU33">
         <v>256916312.0</v>
       </c>
-      <c r="CT33">
+      <c r="CV33">
         <v>265401000.0</v>
       </c>
-      <c r="CU33"/>
-      <c r="CV33"/>
       <c r="CW33"/>
+      <c r="CX33"/>
+      <c r="CY33"/>
     </row>
-    <row r="34" spans="1:101">
+    <row r="34" spans="1:103">
       <c r="A34" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B34">
+        <v>11678000.0</v>
+      </c>
+      <c r="C34">
+        <v>12078000.0</v>
+      </c>
+      <c r="D34">
         <v>13921000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>13662000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>13372000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>10191000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>14814000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>15440000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>15378000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>5474000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>18808000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>18370000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>25501000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>29484000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>14424000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>20008000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>22287000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>22788000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>13105000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>20898000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>5534000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>48641000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>7901000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>6586000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>5988000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>54945000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>8748000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>8521000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>7835000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>45475000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>44596000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>43394000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>43743000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>43016000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>42995000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>41540000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>42684000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>41570000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>37966000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AO34">
         <v>36241000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AP34">
         <v>37351000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>34896000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>35076000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>33599000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>35676000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AU34">
         <v>36967000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AV34">
         <v>38180000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AW34">
         <v>34893000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AX34">
         <v>26304000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AY34">
         <v>25730569.0</v>
       </c>
-      <c r="AX34">
+      <c r="AZ34">
         <v>25240000.0</v>
       </c>
-      <c r="AY34">
+      <c r="BA34">
         <v>24668000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BB34">
         <v>29880000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BC34">
         <v>24038352.0</v>
       </c>
-      <c r="BB34">
+      <c r="BD34">
         <v>14560000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BE34">
         <v>14345000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BF34">
         <v>14735000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BG34">
         <v>15153683.0</v>
       </c>
-      <c r="BF34">
+      <c r="BH34">
         <v>16051000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BI34">
         <v>16176000.0</v>
       </c>
-      <c r="BH34"/>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
+      <c r="CX34"/>
+      <c r="CY34"/>
     </row>
-    <row r="35" spans="1:101">
+    <row r="35" spans="1:103">
       <c r="A35" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B35">
+        <v>47699000.0</v>
+      </c>
+      <c r="C35">
+        <v>48373000.0</v>
+      </c>
+      <c r="D35">
         <v>44545000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>45410999.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>48977000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>49890000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>52054999.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>53706000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>51806999.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>57337000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>54500000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>84755000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>203702999.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>218980000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>183012999.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>259491999.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>277116000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>235511000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>158958999.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>179447000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>147018999.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>108641000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>112252000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>104346000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>126575000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>133409000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>136856000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>138136000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>135637000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>123419000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>127728000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>133888000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>136057000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>135380000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>153089000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>91237000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>92604000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>139484000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>120787000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>126167000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>121563000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>138707000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>123592000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>121946000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>123482000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>127805000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>120890000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>108954000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>44107000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>25824000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>25349000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>24793000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>30023000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>24214000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>14791000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>46614000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>31607000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>40259780.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>50111000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>55164000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>59129000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>65295509.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>69003000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>69008000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>71025000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>75962182.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>82998000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>105590000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>127534000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>135544849.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>194078000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>90754000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>93557000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>94461244.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>99184000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>80805000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>72297000.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>63056572.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>56393000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CC35">
         <v>45176000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CD35">
         <v>50068000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CE35">
         <v>52492642.0</v>
       </c>
-      <c r="CD35">
+      <c r="CF35">
         <v>59543000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CG35">
         <v>64605000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CH35">
         <v>66875000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CI35">
         <v>64862535.0</v>
       </c>
-      <c r="CH35">
+      <c r="CJ35">
         <v>71861000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CK35">
         <v>83529000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CL35">
         <v>100472000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CM35">
         <v>106443317.0</v>
       </c>
-      <c r="CL35">
+      <c r="CN35">
         <v>123916000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CO35">
         <v>129929000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CP35">
         <v>28977000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CQ35">
         <v>39837708.0</v>
       </c>
-      <c r="CP35">
+      <c r="CR35">
         <v>42300000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CS35">
         <v>46087000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CT35">
         <v>49911000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CU35">
         <v>56154644.0</v>
       </c>
-      <c r="CT35">
+      <c r="CV35">
         <v>170867000.0</v>
       </c>
-      <c r="CU35"/>
-      <c r="CV35"/>
       <c r="CW35"/>
+      <c r="CX35"/>
+      <c r="CY35"/>
     </row>
-    <row r="36" spans="1:101">
+    <row r="36" spans="1:103">
       <c r="A36" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B36">
+        <v>1762000.0</v>
+      </c>
+      <c r="C36">
+        <v>19084000.0</v>
+      </c>
+      <c r="D36">
         <v>5207000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>5320000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>36871000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>37583000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>6694000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>6699000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>6783999.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>38341000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>6616000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>11590999.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>11247000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>34156000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>11042999.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>27120000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>26925000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>7228999.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>21170999.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>20300000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>19593000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>19307000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>19362000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>18311000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>18672000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>18150000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>18863000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>18657000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>18620000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>18076000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>20214000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>19364000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>19427000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>19228000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>19190000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>18373000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>18668000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>18064000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>19103000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>18027000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>18229000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>18872000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>19334000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>18331000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>18757000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>19146000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>18892000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>18021000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>12541000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>1461000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>897000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>956000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>1043000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>10233000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>464000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>1257000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>1362000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>2492778.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>1402000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>1525000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>1506000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>4577076.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>2961000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>1276000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>1639000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>1617872.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>16799000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>2097000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>1773000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>3919948.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>4164000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>1609000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>1359000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>1440907.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>1474000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>1266000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>526000.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>562893.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CB36">
         <v>600000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CC36">
         <v>633000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CD36">
         <v>662000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CE36">
         <v>689114.0</v>
       </c>
-      <c r="CD36">
+      <c r="CF36">
         <v>1397000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CG36">
         <v>1632000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CH36">
         <v>1769000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CI36">
         <v>2301385.0</v>
       </c>
-      <c r="CH36">
+      <c r="CJ36">
         <v>2603000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CK36">
         <v>2755000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CL36">
         <v>2906000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CM36">
         <v>2971598.0</v>
       </c>
-      <c r="CL36">
+      <c r="CN36">
         <v>3169000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CO36">
         <v>3276000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CP36">
         <v>1114000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CQ36">
         <v>1150650.0</v>
       </c>
-      <c r="CP36">
+      <c r="CR36">
         <v>1202000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CS36">
         <v>1363000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CT36">
         <v>1428000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CU36">
         <v>1467212.0</v>
       </c>
-      <c r="CT36">
+      <c r="CV36">
         <v>194000.0</v>
       </c>
-      <c r="CU36"/>
-      <c r="CV36"/>
       <c r="CW36"/>
+      <c r="CX36"/>
+      <c r="CY36"/>
     </row>
-    <row r="37" spans="1:101">
+    <row r="37" spans="1:103">
       <c r="A37" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
-      <c r="S37">
-[...4 lines deleted...]
-      </c>
+      <c r="S37"/>
+      <c r="T37"/>
       <c r="U37">
         <v>534000.0</v>
       </c>
       <c r="V37">
+        <v>534000.0</v>
+      </c>
+      <c r="W37">
+        <v>534000.0</v>
+      </c>
+      <c r="X37">
         <v>510000.0</v>
       </c>
-      <c r="W37">
+      <c r="Y37">
         <v>427000.0</v>
       </c>
-      <c r="X37">
+      <c r="Z37">
         <v>645000.0</v>
       </c>
-      <c r="Y37">
+      <c r="AA37">
         <v>868000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AB37">
         <v>754000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AC37">
         <v>727000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AD37">
         <v>694000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AE37">
         <v>670000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AF37">
         <v>648000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AG37">
         <v>604000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AH37">
         <v>601000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AI37">
         <v>630000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AJ37">
         <v>646000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AK37">
         <v>694000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AL37">
         <v>616000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AM37">
         <v>559000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AN37">
         <v>547000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AO37">
         <v>470000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AP37">
         <v>488000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AQ37">
         <v>496000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AR37">
         <v>466000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AS37">
         <v>430000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AT37">
         <v>440000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AU37">
         <v>454000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AV37">
         <v>324000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AW37">
         <v>298000.0</v>
       </c>
-      <c r="AV37">
-[...4 lines deleted...]
-      </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
-      <c r="BH37"/>
-      <c r="BI37"/>
+      <c r="BH37">
+        <v>0.0</v>
+      </c>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
+      <c r="CX37"/>
+      <c r="CY37"/>
     </row>
-    <row r="38" spans="1:101">
+    <row r="38" spans="1:103">
       <c r="A38" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38">
         <v>41735000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>36788000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>40587000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>35216000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>36042000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>33481000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>21171000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>20300000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>19593000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>35756000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>19362000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>18311000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>18672000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>18298000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>18863000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>18657000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>45564000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>41826000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>37374000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>37746000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>38882000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>244714000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>240599000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>168113000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>169480000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>169949000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>168892000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>168913000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>194832000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>196882000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>169169000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>179037000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>180446000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>181817000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>193020000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>193385000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>157521000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>158140000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>152277000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>152274000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>158374000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>152320000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>185224000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>203206000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>218456000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>219085000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>222830000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>224213000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>225298000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>229257000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>242310000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>241546000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>228954000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>230675000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>243422000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>245164000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>237565000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>238485000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>472252000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>375024000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>370916000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>362708000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>362670000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>344792000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>337354000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>337245000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>335998000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>323664000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>324049000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>324432000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>325496000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>326087000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>326580000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>327468000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>334925000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CK38">
         <v>335287000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CL38">
         <v>335813000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CM38">
         <v>334832000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CN38">
         <v>337616000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CO38">
         <v>338001000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CP38">
         <v>252622000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CQ38">
         <v>250128000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CR38">
         <v>250752000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CS38">
         <v>251597000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CT38">
         <v>251690000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CU38">
         <v>245518000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CV38">
         <v>255779000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CW38">
         <v>258118000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CX38">
         <v>260068000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CY38">
         <v>234755000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:101">
+    <row r="39" spans="1:103">
       <c r="A39" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B39">
+        <v>8669000.0</v>
+      </c>
+      <c r="C39">
+        <v>8894000.0</v>
+      </c>
+      <c r="D39">
         <v>6381000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>9415000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>9477000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>10485000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>5348000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>8061000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>9477000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>9712000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>7509000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>8120000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>12196000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>12109000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>12598000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>10368000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>641000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>8286000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>6736000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>6051000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>6005000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>6810000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>5043000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>6960000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>7800000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>7786000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>5260000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>7435000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>6437000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>8572000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>7691000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>7643000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>7236000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>6250000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>1654000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>1249000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>1857000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>8324000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>6826000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>9595000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>9305000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>9419000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>9670000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>12120000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>12686000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>13059000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>14860000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>19406000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>15164000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>793000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>27117000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>20208000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>20379000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>1049000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>21163000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>18893000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>19002000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>18786565.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>20081000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>19461000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>19661000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>18980328.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>20091000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>18463000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>27453000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>18717167.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>8629000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>13464000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>15690000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>31985264.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>30434000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>17209000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>18187000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>23208521.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>25844000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>27070000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>32840000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>24849966.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>29784000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>18712000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>24584000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>23038000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>34316000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>23438000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>21248000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>18149000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>11832000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>14458000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>12826000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>12572373.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>12430000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CO39">
         <v>14569000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CP39">
         <v>11170000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CQ39">
         <v>13453304.0</v>
       </c>
-      <c r="CP39">
+      <c r="CR39">
         <v>14816000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CS39">
         <v>17358000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CT39">
         <v>18365000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CU39">
         <v>5101812.0</v>
       </c>
-      <c r="CT39">
+      <c r="CV39">
         <v>12525000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CW39">
         <v>11191000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CX39">
         <v>10600000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CY39">
         <v>9538000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:101">
+    <row r="40" spans="1:103">
       <c r="A40" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B40">
+        <v>41997000.0</v>
+      </c>
+      <c r="C40">
+        <v>74549000.0</v>
+      </c>
+      <c r="D40">
         <v>42387000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>45854000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>107361000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>87963000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>60181000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>52348000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>57159000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>115901000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>65999000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>73180000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>84443000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>213662000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>80250000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>74678000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>80079000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>74444000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>62841000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>52098000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>53560000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>23473000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>40015000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>36415000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>37342000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>21591000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>33325000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>33700000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>31519000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>20523000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>34233000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>35420000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>35201000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>20774000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>39185000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>37170000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>33291000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>35992000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>37026000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>33641000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>35479000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>34466000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>39373000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>40958000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>42930000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>33502000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>39064000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>39171000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>24140000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>4063000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>26928000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>25981000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>25283000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>7124000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>23703000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>32199000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>30544000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>13653763.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>21508000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>30463000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>27892000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>28945887.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>22203000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>29033000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>30122000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>28822876.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>24697000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>37837000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>32547000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>28015634.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>47372000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>35793000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>36177000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>-1187051415.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>36596000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>34190000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>43831000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>50825646.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>54075000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>41394000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>51619000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>52317809.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>53351000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>4305000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>35861000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>36357658.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>37025000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>38238000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>37242000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>33351861.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>40220000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CO40">
         <v>39532000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CP40">
         <v>37152000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CQ40">
         <v>32271763.0</v>
       </c>
-      <c r="CP40">
+      <c r="CR40">
         <v>33694000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CS40">
         <v>34250000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CT40">
         <v>34063000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CU40">
         <v>1832260.0</v>
       </c>
-      <c r="CT40">
+      <c r="CV40">
         <v>29859000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CW40">
         <v>27951000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CX40">
         <v>28336000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CY40">
         <v>22997000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:101">
+    <row r="41" spans="1:103">
       <c r="A41" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
         <v>61415000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>65365000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>47765000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>47099000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>48937000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>48292000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>48014000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>55203000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>37016000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>39999000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>37952000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>35988000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>38535000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>43365000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>46188000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>46076000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>37722000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>45475000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>44596000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>43394000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>43743000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>43016000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>42995000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>41540000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>42684000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>41570000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>37966000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>36241000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>37351000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>38429000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>35076000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>33599000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>35676000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>39300000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>40604000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>37393000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>26304000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>25731000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>25240000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>24668000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>29880000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>24038000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>14560000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>14345000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>14735000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>15154000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>16051000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>16176000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>16728000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>19740000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>20293000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>18705000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>19459000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>19181000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>19379000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>19688000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>18268000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>18290000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>9117000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>9962000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>9720000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>10530000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>10386000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>9997000.0</v>
       </c>
-      <c r="BX41"/>
-      <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
-      <c r="CO41">
+      <c r="CO41"/>
+      <c r="CP41"/>
+      <c r="CQ41">
         <v>606000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CR41">
         <v>1151000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CS41">
         <v>1505000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CT41">
         <v>1919000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CU41">
         <v>2509000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CV41">
         <v>2603000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CW41">
         <v>962000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CX41">
         <v>987000.0</v>
       </c>
-      <c r="CW41"/>
+      <c r="CY41"/>
     </row>
-    <row r="42" spans="1:101">
+    <row r="42" spans="1:103">
       <c r="A42" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B42">
+        <v>195552000.0</v>
+      </c>
+      <c r="C42">
+        <v>201172000.0</v>
+      </c>
+      <c r="D42">
         <v>203529000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>202770000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>202074000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>202338000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>204273000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>215449000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>228525000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>236417000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>241732000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>255216000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>258144000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>292876000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>297143000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>320000000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>318125000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>321552000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>318415000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>316644000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>309711000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>310388000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>309049000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>307985000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>305935000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>305643000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>304764000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>303795000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>302802000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>303048000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>302007000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>301353000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>302325000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>305362000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>304957000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>303917000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>303115000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>256570000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>256118000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>255310000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>254542000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>254108000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>248698000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>248218000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>247778000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>247467000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>247038000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>246637000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>246777000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>246324580.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>245860000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>245466000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>245523000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>244924000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>244277000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>243666000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>243434000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>243170554.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>244925000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>244151000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>243648000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>243004522.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>242412000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>241914000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>241431000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>240869496.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>238909000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>238166000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>237206000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>237371902.0</v>
       </c>
-      <c r="BR42">
-[...4 lines deleted...]
-      </c>
       <c r="BT42">
-        <v>386370000.0</v>
+        <v>237093000.0</v>
       </c>
       <c r="BU42">
+        <v>235714000.0</v>
+      </c>
+      <c r="BV42">
+        <v>235956000.0</v>
+      </c>
+      <c r="BW42">
         <v>245843655.0</v>
       </c>
-      <c r="BV42">
-[...2 lines deleted...]
-      <c r="BW42">
+      <c r="BX42">
+        <v>250272000.0</v>
+      </c>
+      <c r="BY42">
         <v>382015000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BZ42">
         <v>253364000.0</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>-120204880632.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>366145000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CC42">
         <v>367215000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CD42">
         <v>254929000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CE42">
         <v>-103584061000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CF42">
         <v>355855000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CG42">
         <v>268830000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CH42">
         <v>257567000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CI42">
         <v>-88844587000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CJ42">
         <v>338475000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CK42">
         <v>333266000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CL42">
         <v>327267000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CM42">
         <v>-68211742911.0</v>
       </c>
-      <c r="CL42">
+      <c r="CN42">
         <v>317020000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CO42">
         <v>257396000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CP42">
         <v>258790000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CQ42">
         <v>258488773.0</v>
       </c>
-      <c r="CP42">
+      <c r="CR42">
         <v>264366000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CS42">
         <v>263282000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CT42">
         <v>258408000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CU42">
         <v>258151811.0</v>
       </c>
-      <c r="CT42">
+      <c r="CV42">
         <v>119099000.0</v>
       </c>
-      <c r="CU42"/>
-      <c r="CV42"/>
       <c r="CW42"/>
+      <c r="CX42"/>
+      <c r="CY42"/>
     </row>
-    <row r="43" spans="1:101">
+    <row r="43" spans="1:103">
       <c r="A43" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -14913,89 +15223,87 @@
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
+      <c r="CX43"/>
+      <c r="CY43"/>
     </row>
-    <row r="44" spans="1:101">
+    <row r="44" spans="1:103">
       <c r="A44" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-      <c r="AD44">
-[...4 lines deleted...]
-      </c>
+      <c r="AD44"/>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -15036,1564 +15344,1592 @@
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
-      <c r="BH44"/>
-      <c r="BI44"/>
+      <c r="BH44">
+        <v>0.0</v>
+      </c>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
+      <c r="CX44"/>
+      <c r="CY44"/>
     </row>
-    <row r="45" spans="1:101">
+    <row r="45" spans="1:103">
       <c r="A45" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B45">
+        <v>56847000.0</v>
+      </c>
+      <c r="C45">
+        <v>56001000.0</v>
+      </c>
+      <c r="D45">
         <v>55667000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>53933000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>52173000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>50603000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>52467000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>50527000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>47166000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>45746000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>28890000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>24844000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>23082000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>22916000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>18556000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>18241000.0</v>
       </c>
-      <c r="P45">
+      <c r="R45">
         <v>16706000.0</v>
       </c>
-      <c r="Q45"/>
-[...1 lines deleted...]
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>22203000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>22861000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>22900000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>22889000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>23513000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>28228000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>28796000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>29749000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>33182000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>34606000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>13628000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>13431000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>14072000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>13967000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>14086000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>14075000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>13862000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>12779000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>12818000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>12434000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>11018000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>10452000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>10470000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>10833000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>11197000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>11756000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>12133000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>12350000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>12394000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>7801000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>6170499.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>5878000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>6528000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>7386000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>8234812.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>9399000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>10180000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>10746000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>12018389.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>12635000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>13388000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>13534000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>14536191.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>15289000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>16488000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>17819000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>19706467.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>21481000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>22987000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>24582000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>25984710.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>25639000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>22147000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>22475000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>23460029.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>24284000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>21807000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>20908000.0</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>20562473.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CB45">
         <v>19108000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CC45">
         <v>17495000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CD45">
         <v>16494000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CE45">
         <v>16477240.0</v>
       </c>
-      <c r="CD45">
+      <c r="CF45">
         <v>16413000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CG45">
         <v>15209000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CH45">
         <v>12780000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CI45">
         <v>11839592.0</v>
       </c>
-      <c r="CH45">
+      <c r="CJ45">
         <v>12632000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CK45">
         <v>12582000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CL45">
         <v>12568000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CM45">
         <v>12602570.0</v>
       </c>
-      <c r="CL45">
+      <c r="CN45">
         <v>12104000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CO45">
         <v>12502000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CP45">
         <v>11900000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CQ45">
         <v>12394162.0</v>
       </c>
-      <c r="CP45">
+      <c r="CR45">
         <v>12144000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CS45">
         <v>10534000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CT45">
         <v>9182000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CU45">
         <v>11398512.0</v>
       </c>
-      <c r="CT45">
+      <c r="CV45">
         <v>9622000.0</v>
       </c>
-      <c r="CU45"/>
-      <c r="CV45"/>
       <c r="CW45"/>
+      <c r="CX45"/>
+      <c r="CY45"/>
     </row>
-    <row r="46" spans="1:101">
+    <row r="46" spans="1:103">
       <c r="A46" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B46">
+        <v>29093000.0</v>
+      </c>
+      <c r="C46">
+        <v>29981000.0</v>
+      </c>
+      <c r="D46">
         <v>30120000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>30224000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>30336000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>31318000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>31675000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>31668000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>30031000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>29938000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>28890000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>27150000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>25588000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>22927000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>21805000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>23299000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>22153000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>23378000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>22941000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>22203000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>22861000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>22900000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>22889000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>23513000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>28228000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>28944000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>29749000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>33182000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>34606000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>13628000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>13431000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>14072000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>13967000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>14086000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>14075000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>13862000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>12779000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>12818000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>12434000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>11018000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>10452000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>10470000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>10833000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>11197000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>11756000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>12133000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>12350000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>12394000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>7801000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>6170000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>5878000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>6528000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>7386000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>8235000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>9399000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>10180000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>10746000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>12018389.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>12635000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>13388000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>13534000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>14536191.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>15289000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>16488000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>17819000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>19706467.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>21481000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>22987000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>24582000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>25984710.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>25639000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>22147000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>22475000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>23460029.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>24284000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>21807000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>20908000.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>20562473.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>19108000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CC46">
         <v>17495000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CD46">
         <v>16494000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CE46">
         <v>16477240.0</v>
       </c>
-      <c r="CD46">
+      <c r="CF46">
         <v>16413000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CG46">
         <v>15209000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CH46">
         <v>12780000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CI46">
         <v>11839592.0</v>
       </c>
-      <c r="CH46">
+      <c r="CJ46">
         <v>12632000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CK46">
         <v>12582000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CL46">
         <v>12568000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CM46">
         <v>12602570.0</v>
       </c>
-      <c r="CL46">
+      <c r="CN46">
         <v>12104000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CO46">
         <v>12502000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CP46">
         <v>11900000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CQ46">
         <v>12394162.0</v>
       </c>
-      <c r="CP46">
+      <c r="CR46">
         <v>12144000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CS46">
         <v>10534000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CT46">
         <v>9182000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CU46">
         <v>11398512.0</v>
       </c>
-      <c r="CT46">
+      <c r="CV46">
         <v>9622000.0</v>
       </c>
-      <c r="CU46"/>
-      <c r="CV46"/>
       <c r="CW46"/>
+      <c r="CX46"/>
+      <c r="CY46"/>
     </row>
-    <row r="47" spans="1:101">
+    <row r="47" spans="1:103">
       <c r="A47" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>24844000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>23082000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>19662000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>18556000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>23299000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>16706000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>23321000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>22941000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>22203000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>13026000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>12351000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>12363000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>11960000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>11965000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>11832000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>29749000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>33182000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>34606000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>13628000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>13431000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>14072000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>13967000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>14086000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>14075000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>13862000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>12779000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>12818000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>12434000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>11018000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>10452000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>10470000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>10833000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>11197000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>11756000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>12133000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>12350000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>12394000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>7801000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>6170499.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>5878000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>6528000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>7386000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>8234812.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>9399000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>10180000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>10746000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>12018389.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>12635000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>13388000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>13534000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>14536000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>15289000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>16488000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>17819000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>19706000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>21481000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>22987000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>24582000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>25985000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>25639000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>22147000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>22475000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>23460000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>24284000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>21807000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>20908000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>20562000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>19108000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>17495000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>16494000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>16477000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>16413000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>15209000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>12780000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>11840000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>12632000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CK47">
         <v>12582000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CL47">
         <v>12568000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CM47">
         <v>12603000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CN47">
         <v>12104000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CO47">
         <v>12502000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CP47">
         <v>11900000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CQ47">
         <v>12394000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CR47">
         <v>12144000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CS47">
         <v>10534000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CT47">
         <v>9182000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CU47">
         <v>11399000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CV47">
         <v>9622000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CW47">
         <v>8281000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CX47">
         <v>7295000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CY47">
         <v>6169000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:101">
+    <row r="48" spans="1:103">
       <c r="A48" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B48">
+        <v>118941000.0</v>
+      </c>
+      <c r="C48">
+        <v>123207000.0</v>
+      </c>
+      <c r="D48">
         <v>206136000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>210910000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>217569000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>218059000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>221812000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>224999000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>241049000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>238357000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>229319000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>216507000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>195162000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>165726000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>126935000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>92142000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>39248000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-22735000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-100308000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-123741000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-135289000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-154737000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-159349000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-158015000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-143864000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-141775000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-140631000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-137503000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-85829000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-84062000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-64371000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-63930000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-65275000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-67111000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-95061000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-101784000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-106634000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-104089000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-96206000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-110272000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-93034000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-112056000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-105958000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-110967000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-113540000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-116474000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-96257000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-88655000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-85473000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-67307000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-32107000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-33021000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-31564000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-32722000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-231889500000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>-5588000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>8915000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>9499824.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>8968000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>7182000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>5609000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>5401975.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>11406000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>10490000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>9312000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>8176838.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>7778000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>6810000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>1482530.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>1482530.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>161656000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>156675000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>144427143.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>144427143.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>137557000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>130234000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>124650000.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>120579733.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>112642000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>112946000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>108514000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>103943344.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>99058000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>94076000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>92827000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>89190958.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>83621000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>78487000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>73128000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>68532263.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>63396000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>56527000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>49762000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>42711478.0</v>
       </c>
-      <c r="CP48">
+      <c r="CR48">
         <v>33526000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CS48">
         <v>27431000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CT48">
         <v>12928773.0</v>
       </c>
-      <c r="CS48">
+      <c r="CU48">
         <v>12928773.0</v>
       </c>
-      <c r="CT48">
+      <c r="CV48">
         <v>9660000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CW48">
         <v>6024000.0</v>
       </c>
-      <c r="CV48"/>
-      <c r="CW48">
+      <c r="CX48"/>
+      <c r="CY48">
         <v>4257000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:101">
+    <row r="49" spans="1:103">
       <c r="A49" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>216507000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>195162000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>165726000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>126935000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>92142000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>39248000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-22735000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-100308000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-123741000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-135289000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-154737000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-159349000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>-158015000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>-143864000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>-141775000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>-140631000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>-137503000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>-85829000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>-84062000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>-64371000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>-63930000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>-65275000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>-67111000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>-95061000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>-101784000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>-106634000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>-104089000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>-96206000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>-110272000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>-93034000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>-112056000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>-105958000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>-110967000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>-113540000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>-116474000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>-96257000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>-88655000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>-85473000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>-84690996.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>-32107000.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>-33021000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>-31564000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>-32721673.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>-23188000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BE49">
         <v>-5588000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BF49">
         <v>8915000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BG49">
         <v>9499824.0</v>
       </c>
-      <c r="BF49">
+      <c r="BH49">
         <v>8968000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BI49">
         <v>7182000.0</v>
       </c>
-      <c r="BH49"/>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
+      <c r="CX49"/>
+      <c r="CY49"/>
     </row>
-    <row r="50" spans="1:101">
+    <row r="50" spans="1:103">
       <c r="A50" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
-      <c r="P50">
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50">
         <v>1750000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>4176000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>3426000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>3426000.0</v>
       </c>
-      <c r="T50"/>
-      <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50">
         <v>5063000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>5235000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>7454000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>6250000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>5625000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>6875000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>95331000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>35344000.0</v>
       </c>
-      <c r="AJ50"/>
-      <c r="AK50">
+      <c r="AL50"/>
+      <c r="AM50">
         <v>2250000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>2272000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AO50">
         <v>2033000.0</v>
       </c>
-      <c r="AN50"/>
-      <c r="AO50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>8071000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50"/>
       <c r="AR50"/>
-      <c r="AS50">
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50">
         <v>3607000.0</v>
       </c>
-      <c r="AT50"/>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -16604,866 +16940,878 @@
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
+      <c r="CX50"/>
+      <c r="CY50"/>
     </row>
-    <row r="51" spans="1:101">
+    <row r="51" spans="1:103">
       <c r="A51" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B51">
+        <v>2043000.0</v>
+      </c>
+      <c r="C51">
+        <v>2318000.0</v>
+      </c>
+      <c r="D51">
         <v>2204000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>2768000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>3310000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>3871000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>4408000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>4737000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>4492000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>5267000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>5822000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>37442000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>145872000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>157747000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>139737000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>216538000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>237981000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>195485000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>118733000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>132051000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>117306000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>78002000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>81432000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>75641000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>97905000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>94922000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>95604000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>97192000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>102978000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>83179000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>90586000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>96744000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>97939000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>99134000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>95331000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>35344000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>38432000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>87023000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>72508000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>79771000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>71316000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>89874000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>72006000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>71759000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>75272000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>74074000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>65358000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>64797000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>19544000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>8576231.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>255000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>357000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>481000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>33859309.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>34506000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>36228000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>39737000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>42045519.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>45953000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>49963000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>51896000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>53512996.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>55105000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>56350000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>57242000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>62514478.0</v>
       </c>
-      <c r="BN51">
+      <c r="BP51">
         <v>69482000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>93038000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>117443000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>133080496.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>144408000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>34341000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>42141000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>39451474.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>44114000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>29006000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BZ51">
         <v>26359000.0</v>
       </c>
-      <c r="BY51">
+      <c r="CA51">
         <v>21528716.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CB51">
         <v>20681000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CC51">
         <v>10432000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CD51">
         <v>18742000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CE51">
         <v>25429225.0</v>
       </c>
-      <c r="CD51">
+      <c r="CF51">
         <v>31276000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CG51">
         <v>38370000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CH51">
         <v>41573000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CI51">
         <v>42274397.0</v>
       </c>
-      <c r="CH51">
+      <c r="CJ51">
         <v>60420000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CK51">
         <v>69551000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CL51">
         <v>87491000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CM51">
         <v>93737546.0</v>
       </c>
-      <c r="CL51">
+      <c r="CN51">
         <v>118924000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CO51">
         <v>125191000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CP51">
         <v>27495000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CQ51">
         <v>42814520.0</v>
       </c>
-      <c r="CP51">
+      <c r="CR51">
         <v>45295000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CS51">
         <v>45501000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CT51">
         <v>46070000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CU51">
         <v>48865009.0</v>
       </c>
-      <c r="CT51">
+      <c r="CV51">
         <v>184064000.0</v>
       </c>
-      <c r="CU51"/>
-      <c r="CV51"/>
       <c r="CW51"/>
+      <c r="CX51"/>
+      <c r="CY51"/>
     </row>
-    <row r="52" spans="1:101">
+    <row r="52" spans="1:103">
       <c r="A52" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B52">
+        <v>974000.0</v>
+      </c>
+      <c r="C52">
+        <v>1163000.0</v>
+      </c>
+      <c r="D52">
         <v>846000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>1307000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>1687000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>2089000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>2060000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>2085000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>2362000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>2604000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>2782000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>3292000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>3584000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>4132000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>4489000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>4144999.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>9802000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>8266000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>7788000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>7807000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>7303000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>6934000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>7132000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>7283000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>9865000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>4878000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>9872000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>10264000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>10126000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>5235000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>7454000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>6250000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>5625000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>6875000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>95331000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>35344000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>2263000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>2263000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>2283000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>2057000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>6049000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>8071000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>88000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>3104000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>6608000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>3607000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>4634000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>11764000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>19400000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>8483000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>146000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>232000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>338000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>33683000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>34275000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>3959000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>22960000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>16997533.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>11893000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>10975000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BJ52">
         <v>9495000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BK52">
         <v>7957495.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BL52">
         <v>6395000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BM52">
         <v>6047000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BN52">
         <v>5676000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BO52">
         <v>5733299.0</v>
       </c>
-      <c r="BN52">
+      <c r="BP52">
         <v>5863000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BQ52">
         <v>7136000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BR52">
         <v>8177000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BS52">
         <v>15825642.0</v>
       </c>
-      <c r="BR52">
+      <c r="BT52">
         <v>9214000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BU52">
         <v>3093000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BV52">
         <v>7849000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BW52">
         <v>5066757.0</v>
       </c>
-      <c r="BV52">
+      <c r="BX52">
         <v>1196000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BY52">
         <v>1500000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BZ52">
         <v>1966000.0</v>
       </c>
-      <c r="BY52">
+      <c r="CA52">
         <v>1550089.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CB52">
         <v>2619000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CC52">
         <v>2288000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CD52">
         <v>3598000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CE52">
         <v>5482762.0</v>
       </c>
-      <c r="CD52">
+      <c r="CF52">
         <v>2440000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CG52">
         <v>2600000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CH52">
         <v>1661000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CI52">
         <v>2407644.0</v>
       </c>
-      <c r="CH52">
+      <c r="CJ52">
         <v>6208000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CK52">
         <v>3671000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CL52">
         <v>4668000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CM52">
         <v>4943777.0</v>
       </c>
-      <c r="CL52">
+      <c r="CN52">
         <v>6021000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CO52">
         <v>6275000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CP52">
         <v>9532000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CQ52">
         <v>14361917.0</v>
       </c>
-      <c r="CP52">
+      <c r="CR52">
         <v>13248000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CS52">
         <v>9881000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CT52">
         <v>6878000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CU52">
         <v>3789603.0</v>
       </c>
-      <c r="CT52">
+      <c r="CV52">
         <v>22354000.0</v>
       </c>
-      <c r="CU52"/>
-      <c r="CV52"/>
       <c r="CW52"/>
+      <c r="CX52"/>
+      <c r="CY52"/>
     </row>
-    <row r="53" spans="1:101">
+    <row r="53" spans="1:103">
       <c r="A53" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
-[...4 lines deleted...]
-      </c>
+      <c r="AD53"/>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
-        <v>3750000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AV53">
-        <v>3750000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AW53">
         <v>3750000.0</v>
       </c>
       <c r="AX53">
-        <v>0.0</v>
+        <v>3750000.0</v>
       </c>
       <c r="AY53">
-        <v>0.0</v>
+        <v>3750000.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
+        <v>0.0</v>
+      </c>
+      <c r="BC53">
+        <v>0.0</v>
+      </c>
+      <c r="BD53">
         <v>2693000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>1661000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>1792000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>1690740.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>1807000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>1940000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BJ53">
         <v>1907000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BK53">
         <v>1870351.0</v>
       </c>
-      <c r="BJ53"/>
-      <c r="BK53"/>
       <c r="BL53"/>
-      <c r="BM53">
-[...1 lines deleted...]
-      </c>
+      <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53">
-        <v>5000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1708018.0</v>
+      </c>
+      <c r="BP53"/>
       <c r="BQ53">
         <v>5000000.0</v>
       </c>
       <c r="BR53">
         <v>5000000.0</v>
       </c>
-      <c r="BS53"/>
-      <c r="BT53"/>
+      <c r="BS53">
+        <v>5000000.0</v>
+      </c>
+      <c r="BT53">
+        <v>5000000.0</v>
+      </c>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
+      <c r="CX53"/>
+      <c r="CY53"/>
     </row>
-    <row r="54" spans="1:101">
+    <row r="54" spans="1:103">
       <c r="A54" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-      <c r="AD54">
-[...4 lines deleted...]
-      </c>
+      <c r="AD54"/>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -17504,1375 +17852,1401 @@
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
-      <c r="BH54"/>
-      <c r="BI54"/>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
+      <c r="CX54"/>
+      <c r="CY54"/>
     </row>
-    <row r="55" spans="1:101">
+    <row r="55" spans="1:103">
       <c r="A55" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B55">
+        <v>451073000.0</v>
+      </c>
+      <c r="C55">
+        <v>448951000.0</v>
+      </c>
+      <c r="D55">
         <v>538231000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>553818000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>576235000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>589251000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>597423000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>602883000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>648439000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>679317000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>707739000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>771130000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>920541000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>947839000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>882512000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>938961000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>916434000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>732809000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>520419999.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>493638000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>442353000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>356973000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>357838000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>352201000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>386979000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>382374000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>393991000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>396968000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>441435000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>427003000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>456938000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>459201000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>459794000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>467687000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>456656000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>382490000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>368395000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>388378000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>364736000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>344366000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>360040000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>366097000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>339726000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>331654000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>333498000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>325133000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>336468000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>341379000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>259859000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>248584000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>275498000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>274529000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>281396000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>305923000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>301338000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>317250000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>334651000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>335909787.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>345944000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>345878000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>343728000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>348207767.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>356873000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>353418000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>354423000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>356588895.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>367762000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>392553000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>418041000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>425849444.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>667342000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>533226000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>536344000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>535307561.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>536646000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>508555000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>507389000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>504032439.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>492233000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>463776000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>477351000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>481661257.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>480656000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>478700000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>460717000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>455994775.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>460926000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>465173000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>473880000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>474724210.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>489795000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>492294000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>386411000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>390599813.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>399156000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>389856000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CT55">
         <v>375381000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CU55">
         <v>361979507.0</v>
       </c>
-      <c r="CT55">
+      <c r="CV55">
         <v>360774000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CW55">
         <v>350783000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CX55">
         <v>349926000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CY55">
         <v>317626000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:101">
+    <row r="56" spans="1:103">
       <c r="A56" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B56">
+        <v>298299000.0</v>
+      </c>
+      <c r="C56">
+        <v>293589000.0</v>
+      </c>
+      <c r="D56">
         <v>295113000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>309056000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>325199000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>335000000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>336586000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>337758000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>387318000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>415153000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>445229000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>505634000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>648612000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>675673000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>660017000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>718323000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>692306000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>508273000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>313273000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>285390000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>269734000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>183111000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>182441000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>174552000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>190630000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>183357000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>189688000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>187242000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>186484000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>194905000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>206243000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>205700000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>203469000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>208887000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>201982000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>200515000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>186136000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>205611000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>183410000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>164435000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>154756000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>158745000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>159724000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>141420000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>141296000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>131183000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>131098000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>135600000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>94537000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>83935000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>117343000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>115727000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>115636000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>145368000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>106715000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>103864000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>105449000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>104806526.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>110479000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>108277000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>104896000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>104414503.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>99274000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>95384000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>107650000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>106207511.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>102859000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>124402000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>155894000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>161380029.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>169451000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>136055000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>142953000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>149139525.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>149692000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>141956000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>149127000.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>146225122.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>137127000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>122617000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>136808000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>140752202.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>138747000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>137404000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>121357000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>116687468.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>113369000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CK56">
         <v>117304000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CL56">
         <v>125499000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>127289543.0</v>
       </c>
-      <c r="CL56">
+      <c r="CN56">
         <v>140075000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CO56">
         <v>141791000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CP56">
         <v>121889000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CQ56">
         <v>128077861.0</v>
       </c>
-      <c r="CP56">
+      <c r="CR56">
         <v>136260000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CS56">
         <v>127725000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CT56">
         <v>114509000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CU56">
         <v>105063195.0</v>
       </c>
-      <c r="CT56">
+      <c r="CV56">
         <v>95373000.0</v>
       </c>
-      <c r="CU56"/>
-      <c r="CV56"/>
       <c r="CW56"/>
+      <c r="CX56"/>
+      <c r="CY56"/>
     </row>
-    <row r="57" spans="1:101">
+    <row r="57" spans="1:103">
       <c r="A57" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B57">
+        <v>90567000.0</v>
+      </c>
+      <c r="C57">
+        <v>77756000.0</v>
+      </c>
+      <c r="D57">
         <v>85544000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>96165000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>109048000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>120402000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>120677000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>110115000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>128442000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>148587000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>183578000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>216027000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>264908000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>271640000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>276790000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>268658000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>283245000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>199770000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>144662000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>122060000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>121660000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>93423000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>96666000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>98781000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>99002000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>85465000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>93488000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>94144000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>89788000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>85386000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>91955000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>88442000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>87636000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>94588000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>94219000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>89605000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>79897000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>97092000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>84706000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>73922000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>77692000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>86046000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>74115000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>73160000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>76439000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>66996000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>65545000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>75182000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>55482000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>44709000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>37376000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>38190000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>38134000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>72587000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>68359000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>36158000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>53504000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>46349710.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>44733000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>41438000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>37387000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>36903382.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>36279000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>35080000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>35798000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>34556175.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>41347000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>44973000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>53298000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>56281483.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>74512000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>50080000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>56414000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>50409119.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>49630000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>45732000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>57075000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>66120289.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>69692000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>51382000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>63837000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>69882571.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>65255000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>61696000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>43445000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>44758302.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>50587000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>48375000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>46138000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>47757624.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>48856000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>48439000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>48879000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>49930318.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>58961000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CS57">
         <v>53053000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CT57">
         <v>47920000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CU57">
         <v>35897794.0</v>
       </c>
-      <c r="CT57">
+      <c r="CV57">
         <v>61146000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CW57">
         <v>53879000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CX57">
         <v>44872000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CY57">
         <v>42326000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:101">
+    <row r="58" spans="1:103">
       <c r="A58" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B58">
+        <v>138266000.0</v>
+      </c>
+      <c r="C58">
+        <v>126129000.0</v>
+      </c>
+      <c r="D58">
         <v>130089000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>141576000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>158025000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>170292000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>172732000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>163821000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>180249000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>205924000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>238078000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>300782000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>468611000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>490620000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>459803000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>528150000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>560361000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>435281000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>303621000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>301507000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>268679000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>202064000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>208918000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>203127000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>225577000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>218874000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>230344000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>232280000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>225425000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>208805000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>219683000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>222330000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>223693000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>229968000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>247308000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>180842000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>172501000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>236576000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>205493000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>200089000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>199255000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>224753000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>197707000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>195106000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>199921000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>194801000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>186435000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>184136000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>99589000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>70533000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>62725000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>62983000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>68157000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>96801000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>83150000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>82772000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>85111000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>86609490.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>94844000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>96602000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>96516000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>102198891.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>105282000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>104088000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>106823000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>110518357.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>124345000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>150563000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>180832000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>191826332.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>268590000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>140834000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>149971000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>144870363.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>148814000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>126537000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>129372000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>129176861.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>126085000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>96558000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>113905000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>122375213.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>124798000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>126301000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>110320000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>109620837.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>122448000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>131904000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>146610000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>154200941.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>172772000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>178368000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>77856000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>89768026.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>101261000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>99140000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CT58">
         <v>97831000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CU58">
         <v>92052438.0</v>
       </c>
-      <c r="CT58">
+      <c r="CV58">
         <v>232013000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CW58">
         <v>225667000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CX58">
         <v>227502000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CY58">
         <v>194286000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:101">
+    <row r="59" spans="1:103">
       <c r="A59" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-      <c r="AD59">
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59">
         <v>237255000.0</v>
       </c>
-      <c r="AE59">
+      <c r="AG59">
         <v>236871000.0</v>
       </c>
-      <c r="AF59">
+      <c r="AH59">
         <v>236101000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AI59">
         <v>237719000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AJ59">
         <v>209348000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AK59">
         <v>201648000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AL59">
         <v>195894000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AM59">
         <v>151802000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AN59">
         <v>159243000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AO59">
         <v>144277000.0</v>
       </c>
-      <c r="AN59">
-[...4 lines deleted...]
-      </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
@@ -18883,436 +19257,444 @@
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
-      <c r="BH59"/>
-      <c r="BI59"/>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
+      <c r="CX59"/>
+      <c r="CY59"/>
     </row>
-    <row r="60" spans="1:101">
+    <row r="60" spans="1:103">
       <c r="A60" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B60">
+        <v>312807000.0</v>
+      </c>
+      <c r="C60">
+        <v>322822000.0</v>
+      </c>
+      <c r="D60">
         <v>408142000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>412242000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>418210000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>418959000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>424691000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>439062000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>468190000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>473393000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>469661000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>470348000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>451930000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>457219000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>422709000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>410811000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>356073000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>297528000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>216799000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>191597000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>173140000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>154375000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>148410000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>148647000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>160757000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>162632000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>162893000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>163961000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>215316000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>217528000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>236607000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>236267000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>235500000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>237089000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>208702000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>200954000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>195278000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>151243000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>158696000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>143807000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>160297000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>140848000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>141553000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>136118000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>133137000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>129878000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>149709000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>156945000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>160270000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>178051000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>212773000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>211546000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>213239000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>209122000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>218188000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>234478000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>249540000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>249300297.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>251100000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>249276000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>247212000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>246008876.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>251591000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>249330000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>247600000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>246070538.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>243417000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>241990000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>237209000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>234023112.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>398752000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>392392000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>386373000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>390437198.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>387832000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>382018000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>378017000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>374855578.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>366148000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>367218000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>363446000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>359286044.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>355858000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>352399000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>350397000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>346373938.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>338478000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>333269000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>327270000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>320523269.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>317023000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>313926000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>308555000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>300831787.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>297895000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>290716000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CT60">
         <v>277550000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CU60">
         <v>269927069.0</v>
       </c>
-      <c r="CT60">
+      <c r="CV60">
         <v>128761000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CW60">
         <v>125116000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CX60">
         <v>122424000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CY60">
         <v>123340000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:101">
+    <row r="61" spans="1:103">
       <c r="A61" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-      <c r="AD61">
-[...4 lines deleted...]
-      </c>
+      <c r="AD61"/>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -19353,96 +19735,102 @@
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
-      <c r="BH61"/>
-      <c r="BI61"/>
+      <c r="BH61">
+        <v>0.0</v>
+      </c>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
+      <c r="CX61"/>
+      <c r="CY61"/>
     </row>
-    <row r="62" spans="1:101">
+    <row r="62" spans="1:103">
       <c r="A62" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -19500,84 +19888,86 @@
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
+      <c r="CX62"/>
+      <c r="CY62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA32"/>
+  <dimension ref="A1:AB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -19615,3933 +20005,4036 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="2" spans="1:27">
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B2">
+        <v>857516000.0</v>
+      </c>
+      <c r="C2">
         <v>1069752000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1569318000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2178923000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1301653000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>633685000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>618215000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>606921000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>636462000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>611802000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>570056000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>460021000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>324851000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>331050000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>366044000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>336250000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>420856000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>541659776.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>543608163.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>502467737.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>503102978.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>509570451.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>519959631.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>478549635.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>374651086.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>273094434.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>148223000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B3">
+        <v>16794000.0</v>
+      </c>
+      <c r="C3">
         <v>17499999.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>18347000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>12576000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>9452000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9571000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>11175000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>11780000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>10174000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>9182000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>8066000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>7441000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>6180000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>7168000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>10284000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>11894000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>12791000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>10802509.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>8511167.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>7165998.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>7547896.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>7547268.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>8124955.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>6671956.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>17736635.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>15024781.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>5285000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:27">
+    <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>165</v>
-[...112 lines deleted...]
-      <c r="A6" t="s">
         <v>167</v>
-      </c>
-[...2683 lines deleted...]
-        <v>165</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...226 lines deleted...]
-      </c>
     </row>
-    <row r="5" spans="1:104">
+    <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B5">
-        <v>-5081000.0</v>
+        <v>-81294000.0</v>
       </c>
       <c r="C5">
-        <v>-5180000.0</v>
+        <v>-725000.0</v>
       </c>
       <c r="D5">
-        <v>-356000.0</v>
+        <v>110988000.0</v>
       </c>
       <c r="E5">
-        <v>341000.0</v>
+        <v>267488000.0</v>
       </c>
       <c r="F5">
-        <v>3939000.0</v>
+        <v>145104000.0</v>
       </c>
       <c r="G5">
-        <v>-13027000.0</v>
+        <v>16317000.0</v>
       </c>
       <c r="H5">
-        <v>8113000.0</v>
+        <v>8867000.0</v>
       </c>
       <c r="I5">
-        <v>14321000.0</v>
+        <v>-12541000.0</v>
       </c>
       <c r="J5">
-        <v>20169000.0</v>
+        <v>8515000.0</v>
       </c>
       <c r="K5">
-        <v>36635000.0</v>
+        <v>32140000.0</v>
       </c>
       <c r="L5">
-        <v>45351000.0</v>
+        <v>27025000.0</v>
       </c>
       <c r="M5">
-        <v>51466000.0</v>
+        <v>-27158000.0</v>
       </c>
       <c r="N5">
-        <v>58524000.0</v>
+        <v>-9190552.0</v>
       </c>
       <c r="O5">
-        <v>77723000.0</v>
+        <v>-22773633.0</v>
       </c>
       <c r="P5">
-        <v>92853000.0</v>
+        <v>11086539.0</v>
       </c>
       <c r="Q5">
-        <v>76284000.0</v>
+        <v>300400.0</v>
       </c>
       <c r="R5">
-        <v>26826000.0</v>
+        <v>17828200.0</v>
       </c>
       <c r="S5">
-        <v>19581000.0</v>
+        <v>-199943651.0</v>
       </c>
       <c r="T5">
-        <v>22381000.0</v>
+        <v>41868726.0</v>
       </c>
       <c r="U5">
-        <v>6671000.0</v>
+        <v>28028891.0</v>
       </c>
       <c r="V5">
-        <v>3906000.0</v>
+        <v>31092212.0</v>
       </c>
       <c r="W5">
-        <v>5053000.0</v>
+        <v>36563181.0</v>
       </c>
       <c r="X5">
-        <v>-723000.0</v>
+        <v>48082089.0</v>
       </c>
       <c r="Y5">
-        <v>5357000.0</v>
+        <v>57565360.0</v>
       </c>
       <c r="Z5">
-        <v>-1205000.0</v>
+        <v>38448750.0</v>
       </c>
       <c r="AA5">
-        <v>-15074000.0</v>
+        <v>28821121.0</v>
       </c>
       <c r="AB5">
-        <v>-2966000.0</v>
-[...227 lines deleted...]
-        <v>0.0</v>
+        <v>-130570000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:104">
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B6">
-        <v>-993000.0</v>
+        <v>-64500000.0</v>
       </c>
       <c r="C6">
-        <v>-1079000.0</v>
+        <v>16774999.0</v>
       </c>
       <c r="D6">
-        <v>4416000.0</v>
+        <v>129335000.0</v>
       </c>
       <c r="E6">
-        <v>3982000.0</v>
+        <v>280064000.0</v>
       </c>
       <c r="F6">
-        <v>8437000.0</v>
+        <v>154556000.0</v>
       </c>
       <c r="G6">
-        <v>-8308000.0</v>
+        <v>25888000.0</v>
       </c>
       <c r="H6">
-        <v>12755000.0</v>
+        <v>20042000.0</v>
       </c>
       <c r="I6">
-        <v>18292000.0</v>
+        <v>-761000.0</v>
       </c>
       <c r="J6">
-        <v>24709000.0</v>
+        <v>18689000.0</v>
       </c>
       <c r="K6">
-        <v>41067000.0</v>
+        <v>41322000.0</v>
       </c>
       <c r="L6">
-        <v>50255000.0</v>
+        <v>35091000.0</v>
       </c>
       <c r="M6">
-        <v>54028000.0</v>
+        <v>-19717000.0</v>
       </c>
       <c r="N6">
-        <v>61738000.0</v>
+        <v>-3010552.0</v>
       </c>
       <c r="O6">
-        <v>81204000.0</v>
+        <v>-15605633.0</v>
       </c>
       <c r="P6">
-        <v>95572000.0</v>
+        <v>21370539.0</v>
       </c>
       <c r="Q6">
-        <v>79004000.0</v>
+        <v>12194400.0</v>
       </c>
       <c r="R6">
-        <v>29506000.0</v>
+        <v>30619200.0</v>
       </c>
       <c r="S6">
-        <v>21780000.0</v>
+        <v>-189141142.0</v>
       </c>
       <c r="T6">
-        <v>24634000.0</v>
+        <v>50379893.0</v>
       </c>
       <c r="U6">
-        <v>8870000.0</v>
+        <v>35194889.0</v>
       </c>
       <c r="V6">
-        <v>6153000.0</v>
+        <v>38640108.0</v>
       </c>
       <c r="W6">
-        <v>7582000.0</v>
+        <v>44110449.0</v>
       </c>
       <c r="X6">
-        <v>3764000.0</v>
+        <v>56207044.0</v>
       </c>
       <c r="Y6">
-        <v>7084000.0</v>
+        <v>64237316.0</v>
       </c>
       <c r="Z6">
-        <v>1702000.0</v>
+        <v>56185385.0</v>
       </c>
       <c r="AA6">
-        <v>-11517000.0</v>
+        <v>43845902.0</v>
       </c>
       <c r="AB6">
-        <v>18000.0</v>
-[...220 lines deleted...]
-      <c r="CZ6"/>
+        <v>-125285000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:104">
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
+    </row>
+    <row r="8" spans="1:28">
+      <c r="A8" t="s">
+        <v>171</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8">
+        <v>-100000.0</v>
+      </c>
+      <c r="J8">
+        <v>-8011000.0</v>
+      </c>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+    </row>
+    <row r="9" spans="1:28">
+      <c r="A9" t="s">
+        <v>172</v>
+      </c>
+      <c r="B9">
+        <v>196777000.0</v>
+      </c>
+      <c r="C9">
+        <v>274252000.0</v>
+      </c>
+      <c r="D9">
+        <v>450410000.0</v>
+      </c>
+      <c r="E9">
+        <v>624458000.0</v>
+      </c>
+      <c r="F9">
+        <v>374999000.0</v>
+      </c>
+      <c r="G9">
+        <v>202732000.0</v>
+      </c>
+      <c r="H9">
+        <v>204009000.0</v>
+      </c>
+      <c r="I9">
+        <v>209563000.0</v>
+      </c>
+      <c r="J9">
+        <v>228586000.0</v>
+      </c>
+      <c r="K9">
+        <v>221735000.0</v>
+      </c>
+      <c r="L9">
+        <v>197365000.0</v>
+      </c>
+      <c r="M9">
+        <v>157804000.0</v>
+      </c>
+      <c r="N9">
+        <v>113460000.0</v>
+      </c>
+      <c r="O9">
+        <v>111585000.0</v>
+      </c>
+      <c r="P9">
+        <v>137942000.0</v>
+      </c>
+      <c r="Q9">
+        <v>132312000.0</v>
+      </c>
+      <c r="R9">
+        <v>157381000.0</v>
+      </c>
+      <c r="S9">
+        <v>192586895.0</v>
+      </c>
+      <c r="T9">
+        <v>174664306.0</v>
+      </c>
+      <c r="U9">
+        <v>152684194.0</v>
+      </c>
+      <c r="V9">
+        <v>142289608.0</v>
+      </c>
+      <c r="W9">
+        <v>144540425.0</v>
+      </c>
+      <c r="X9">
+        <v>166970013.0</v>
+      </c>
+      <c r="Y9">
+        <v>161403280.0</v>
+      </c>
+      <c r="Z9">
+        <v>125851484.0</v>
+      </c>
+      <c r="AA9">
+        <v>94595468.0</v>
+      </c>
+      <c r="AB9">
+        <v>45551000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
+      <c r="A10" t="s">
+        <v>173</v>
+      </c>
+      <c r="B10">
+        <v>-83510000.0</v>
+      </c>
+      <c r="C10">
+        <v>-16398000.0</v>
+      </c>
+      <c r="D10">
+        <v>102894000.0</v>
+      </c>
+      <c r="E10">
+        <v>253097000.0</v>
+      </c>
+      <c r="F10">
+        <v>133208000.0</v>
+      </c>
+      <c r="G10">
+        <v>-12330000.0</v>
+      </c>
+      <c r="H10">
+        <v>-24211000.0</v>
+      </c>
+      <c r="I10">
+        <v>-18195000.0</v>
+      </c>
+      <c r="J10">
+        <v>4301000.0</v>
+      </c>
+      <c r="K10">
+        <v>4545000.0</v>
+      </c>
+      <c r="L10">
+        <v>4160000.0</v>
+      </c>
+      <c r="M10">
+        <v>-31318000.0</v>
+      </c>
+      <c r="N10">
+        <v>-10039000.0</v>
+      </c>
+      <c r="O10">
+        <v>-26895000.0</v>
+      </c>
+      <c r="P10">
+        <v>8230000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-3772000.0</v>
+      </c>
+      <c r="R10">
+        <v>11654000.0</v>
+      </c>
+      <c r="S10">
+        <v>-204168192.0</v>
+      </c>
+      <c r="T10">
+        <v>39338709.0</v>
+      </c>
+      <c r="U10">
+        <v>26712220.0</v>
+      </c>
+      <c r="V10">
+        <v>24915845.0</v>
+      </c>
+      <c r="W10">
+        <v>32538390.0</v>
+      </c>
+      <c r="X10">
+        <v>42701236.0</v>
+      </c>
+      <c r="Y10">
+        <v>54920295.0</v>
+      </c>
+      <c r="Z10">
+        <v>24026580.0</v>
+      </c>
+      <c r="AA10">
+        <v>13385885.0</v>
+      </c>
+      <c r="AB10">
+        <v>12412000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
+      <c r="A11" t="s">
+        <v>174</v>
+      </c>
+      <c r="B11">
+        <v>11342000.0</v>
+      </c>
+      <c r="C11">
+        <v>-1842000.0</v>
+      </c>
+      <c r="D11">
+        <v>30263000.0</v>
+      </c>
+      <c r="E11">
+        <v>67115000.0</v>
+      </c>
+      <c r="F11">
+        <v>1206000.0</v>
+      </c>
+      <c r="G11">
+        <v>-188000.0</v>
+      </c>
+      <c r="H11">
+        <v>31732000.0</v>
+      </c>
+      <c r="I11">
+        <v>-2478000.0</v>
+      </c>
+      <c r="J11">
+        <v>-34501000.0</v>
+      </c>
+      <c r="K11">
+        <v>-4186000.0</v>
+      </c>
+      <c r="L11">
+        <v>-794000.0</v>
+      </c>
+      <c r="M11">
+        <v>216000.0</v>
+      </c>
+      <c r="N11">
+        <v>26827000.0</v>
+      </c>
+      <c r="O11">
+        <v>-6150000.0</v>
+      </c>
+      <c r="P11">
+        <v>4132000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-997000.0</v>
+      </c>
+      <c r="R11">
+        <v>4960000.0</v>
+      </c>
+      <c r="S11">
+        <v>-61223579.0</v>
+      </c>
+      <c r="T11">
+        <v>14759200.0</v>
+      </c>
+      <c r="U11">
+        <v>10145868.0</v>
+      </c>
+      <c r="V11">
+        <v>9575426.0</v>
+      </c>
+      <c r="W11">
+        <v>11935770.0</v>
+      </c>
+      <c r="X11">
+        <v>16525378.0</v>
+      </c>
+      <c r="Y11">
+        <v>21254154.0</v>
+      </c>
+      <c r="Z11">
+        <v>10364123.0</v>
+      </c>
+      <c r="AA11">
+        <v>6730024.0</v>
+      </c>
+      <c r="AB11">
+        <v>672000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
+      <c r="A12" t="s">
+        <v>175</v>
+      </c>
+      <c r="B12">
+        <v>2216000.0</v>
+      </c>
+      <c r="C12">
+        <v>2188000.0</v>
+      </c>
+      <c r="D12">
+        <v>8094000.0</v>
+      </c>
+      <c r="E12">
+        <v>14391000.0</v>
+      </c>
+      <c r="F12">
+        <v>6866000.0</v>
+      </c>
+      <c r="G12">
+        <v>2890000.0</v>
+      </c>
+      <c r="H12">
+        <v>5306000.0</v>
+      </c>
+      <c r="I12">
+        <v>5654000.0</v>
+      </c>
+      <c r="J12">
+        <v>4214000.0</v>
+      </c>
+      <c r="K12">
+        <v>6106000.0</v>
+      </c>
+      <c r="L12">
+        <v>6810000.0</v>
+      </c>
+      <c r="M12">
+        <v>4160000.0</v>
+      </c>
+      <c r="N12">
+        <v>849000.0</v>
+      </c>
+      <c r="O12">
+        <v>2341000.0</v>
+      </c>
+      <c r="P12">
+        <v>2856000.0</v>
+      </c>
+      <c r="Q12">
+        <v>4072000.0</v>
+      </c>
+      <c r="R12">
+        <v>6174000.0</v>
+      </c>
+      <c r="S12">
+        <v>4224537.0</v>
+      </c>
+      <c r="T12">
+        <v>2587398.0</v>
+      </c>
+      <c r="U12">
+        <v>1464223.0</v>
+      </c>
+      <c r="V12">
+        <v>3457579.0</v>
+      </c>
+      <c r="W12">
+        <v>4024791.0</v>
+      </c>
+      <c r="X12">
+        <v>4319579.0</v>
+      </c>
+      <c r="Y12">
+        <v>3752718.0</v>
+      </c>
+      <c r="Z12">
+        <v>14422170.0</v>
+      </c>
+      <c r="AA12">
+        <v>15435236.0</v>
+      </c>
+      <c r="AB12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
+      <c r="A13" t="s">
+        <v>176</v>
+      </c>
+      <c r="B13">
+        <v>3129000.0</v>
+      </c>
+      <c r="C13">
+        <v>2050000.0</v>
+      </c>
+      <c r="D13">
+        <v>83000.0</v>
+      </c>
+      <c r="E13">
+        <v>10000.0</v>
+      </c>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13">
+        <v>6590000.0</v>
+      </c>
+      <c r="I13">
+        <v>5654000.0</v>
+      </c>
+      <c r="J13">
+        <v>2633000.0</v>
+      </c>
+      <c r="K13">
+        <v>301000.0</v>
+      </c>
+      <c r="L13">
+        <v>16711000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+    </row>
+    <row r="14" spans="1:28">
+      <c r="A14" t="s">
+        <v>177</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14">
+        <v>0.0</v>
+      </c>
+      <c r="F14">
+        <v>-210000.0</v>
+      </c>
+      <c r="G14">
+        <v>820000.0</v>
+      </c>
+      <c r="H14">
+        <v>1770000.0</v>
+      </c>
+      <c r="I14">
+        <v>1234000.0</v>
+      </c>
+      <c r="J14">
+        <v>1289000.0</v>
+      </c>
+      <c r="K14">
+        <v>764000.0</v>
+      </c>
+      <c r="L14">
+        <v>536000.0</v>
+      </c>
+      <c r="M14">
+        <v>249000.0</v>
+      </c>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+    </row>
+    <row r="15" spans="1:28">
+      <c r="A15" t="s">
+        <v>178</v>
+      </c>
+      <c r="B15">
+        <v>-94852000.0</v>
+      </c>
+      <c r="C15">
+        <v>-14556000.0</v>
+      </c>
+      <c r="D15">
+        <v>72631000.0</v>
+      </c>
+      <c r="E15">
+        <v>185982000.0</v>
+      </c>
+      <c r="F15">
+        <v>132002000.0</v>
+      </c>
+      <c r="G15">
+        <v>-12962000.0</v>
+      </c>
+      <c r="H15">
+        <v>-57713000.0</v>
+      </c>
+      <c r="I15">
+        <v>-16951000.0</v>
+      </c>
+      <c r="J15">
+        <v>37513000.0</v>
+      </c>
+      <c r="K15">
+        <v>7967000.0</v>
+      </c>
+      <c r="L15">
+        <v>4418000.0</v>
+      </c>
+      <c r="M15">
+        <v>-31783000.0</v>
+      </c>
+      <c r="N15">
+        <v>-34585000.0</v>
+      </c>
+      <c r="O15">
+        <v>-42221000.0</v>
+      </c>
+      <c r="P15">
+        <v>4098000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-2775000.0</v>
+      </c>
+      <c r="R15">
+        <v>6694000.0</v>
+      </c>
+      <c r="S15">
+        <v>-142944613.0</v>
+      </c>
+      <c r="T15">
+        <v>24579509.0</v>
+      </c>
+      <c r="U15">
+        <v>16636389.0</v>
+      </c>
+      <c r="V15">
+        <v>14752386.0</v>
+      </c>
+      <c r="W15">
+        <v>20658695.0</v>
+      </c>
+      <c r="X15">
+        <v>25820785.0</v>
+      </c>
+      <c r="Y15">
+        <v>29782705.0</v>
+      </c>
+      <c r="Z15">
+        <v>8672042.0</v>
+      </c>
+      <c r="AA15">
+        <v>4598196.0</v>
+      </c>
+      <c r="AB15">
+        <v>11545000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
+      <c r="A16" t="s">
+        <v>179</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>188461000.0</v>
+      </c>
+      <c r="F16">
+        <v>132002000.0</v>
+      </c>
+      <c r="G16">
+        <v>-12962000.0</v>
+      </c>
+      <c r="H16">
+        <v>-57713000.0</v>
+      </c>
+      <c r="I16">
+        <v>-16951000.0</v>
+      </c>
+      <c r="J16">
+        <v>37513000.0</v>
+      </c>
+      <c r="K16">
+        <v>7967000.0</v>
+      </c>
+      <c r="L16">
+        <v>4418000.0</v>
+      </c>
+      <c r="M16">
+        <v>-31783000.0</v>
+      </c>
+      <c r="N16">
+        <v>-51969323.0</v>
+      </c>
+      <c r="O16">
+        <v>-42221497.0</v>
+      </c>
+      <c r="P16">
+        <v>4097849.0</v>
+      </c>
+      <c r="Q16"/>
+      <c r="R16">
+        <v>6694000.0</v>
+      </c>
+      <c r="S16"/>
+      <c r="T16">
+        <v>24580000.0</v>
+      </c>
+      <c r="U16">
+        <v>16566000.0</v>
+      </c>
+      <c r="V16">
+        <v>15340000.0</v>
+      </c>
+      <c r="W16">
+        <v>20603000.0</v>
+      </c>
+      <c r="X16">
+        <v>26176000.0</v>
+      </c>
+      <c r="Y16">
+        <v>33666000.0</v>
+      </c>
+      <c r="Z16">
+        <v>13663000.0</v>
+      </c>
+      <c r="AA16">
+        <v>6656000.0</v>
+      </c>
+      <c r="AB16"/>
+    </row>
+    <row r="17" spans="1:28">
+      <c r="A17" t="s">
+        <v>180</v>
+      </c>
+      <c r="B17">
+        <v>-94852000.0</v>
+      </c>
+      <c r="C17">
+        <v>-14556000.0</v>
+      </c>
+      <c r="D17">
+        <v>102384000.0</v>
+      </c>
+      <c r="E17">
+        <v>188461000.0</v>
+      </c>
+      <c r="F17">
+        <v>132002000.0</v>
+      </c>
+      <c r="G17">
+        <v>-12142000.0</v>
+      </c>
+      <c r="H17">
+        <v>-55943000.0</v>
+      </c>
+      <c r="I17">
+        <v>-15717000.0</v>
+      </c>
+      <c r="J17">
+        <v>38802000.0</v>
+      </c>
+      <c r="K17">
+        <v>8731000.0</v>
+      </c>
+      <c r="L17">
+        <v>4954000.0</v>
+      </c>
+      <c r="M17">
+        <v>-31534000.0</v>
+      </c>
+      <c r="N17">
+        <v>34171085.0</v>
+      </c>
+      <c r="O17">
+        <v>-33044747.0</v>
+      </c>
+      <c r="P17">
+        <v>4097849.0</v>
+      </c>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+    </row>
+    <row r="18" spans="1:28">
+      <c r="A18" t="s">
+        <v>181</v>
+      </c>
+      <c r="B18">
+        <v>913000.0</v>
+      </c>
+      <c r="C18">
+        <v>-138000.0</v>
+      </c>
+      <c r="D18">
+        <v>-11023000.0</v>
+      </c>
+      <c r="E18">
+        <v>-14391000.0</v>
+      </c>
+      <c r="F18">
+        <v>-6866000.0</v>
+      </c>
+      <c r="G18">
+        <v>-2890000.0</v>
+      </c>
+      <c r="H18">
+        <v>-5306000.0</v>
+      </c>
+      <c r="I18">
+        <v>-5654000.0</v>
+      </c>
+      <c r="J18">
+        <v>-4214000.0</v>
+      </c>
+      <c r="K18">
+        <v>-6106000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" t="s">
+        <v>182</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
+        <v>-2392000.0</v>
+      </c>
+      <c r="F19">
+        <v>770000.0</v>
+      </c>
+      <c r="G19">
+        <v>-280000.0</v>
+      </c>
+      <c r="H19">
+        <v>-3194000.0</v>
+      </c>
+      <c r="I19">
+        <v>339000.0</v>
+      </c>
+      <c r="J19">
+        <v>-3233000.0</v>
+      </c>
+      <c r="K19">
+        <v>4467000.0</v>
+      </c>
+      <c r="L19">
+        <v>-9595000.0</v>
+      </c>
+      <c r="M19">
+        <v>-16690000.0</v>
+      </c>
+      <c r="N19">
+        <v>-1168277.0</v>
+      </c>
+      <c r="O19">
+        <v>-35062.0</v>
+      </c>
+      <c r="P19">
+        <v>545521.0</v>
+      </c>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+    </row>
+    <row r="20" spans="1:28">
+      <c r="A20" t="s">
+        <v>183</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20">
+        <v>17067000.0</v>
+      </c>
+      <c r="F20">
+        <v>9483000.0</v>
+      </c>
+      <c r="G20">
+        <v>25335000.0</v>
+      </c>
+      <c r="H20">
+        <v>23796000.0</v>
+      </c>
+      <c r="I20">
+        <v>27876000.0</v>
+      </c>
+      <c r="J20">
+        <v>19229000.0</v>
+      </c>
+      <c r="K20">
+        <v>25724000.0</v>
+      </c>
+      <c r="L20">
+        <v>5275000.0</v>
+      </c>
+      <c r="M20">
+        <v>19813000.0</v>
+      </c>
+      <c r="N20">
+        <v>2785261.0</v>
+      </c>
+      <c r="O20">
+        <v>-870715.0</v>
+      </c>
+      <c r="P20">
+        <v>578805.0</v>
+      </c>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+    </row>
+    <row r="21" spans="1:28">
+      <c r="A21" t="s">
+        <v>184</v>
+      </c>
+      <c r="B21">
+        <v>-3462000.0</v>
+      </c>
+      <c r="C21">
+        <v>-16865000.0</v>
+      </c>
+      <c r="D21">
+        <v>112713000.0</v>
+      </c>
+      <c r="E21">
+        <v>269880000.0</v>
+      </c>
+      <c r="F21">
+        <v>139304000.0</v>
+      </c>
+      <c r="G21">
+        <v>-9160000.0</v>
+      </c>
+      <c r="H21">
+        <v>-15711000.0</v>
+      </c>
+      <c r="I21">
+        <v>-12880000.0</v>
+      </c>
+      <c r="J21">
+        <v>11748000.0</v>
+      </c>
+      <c r="K21">
+        <v>6184000.0</v>
+      </c>
+      <c r="L21">
+        <v>20565000.0</v>
+      </c>
+      <c r="M21">
+        <v>-10468000.0</v>
+      </c>
+      <c r="N21">
+        <v>-8022000.0</v>
+      </c>
+      <c r="O21">
+        <v>-24518000.0</v>
+      </c>
+      <c r="P21">
+        <v>10541000.0</v>
+      </c>
+      <c r="Q21">
+        <v>376000.0</v>
+      </c>
+      <c r="R21">
+        <v>17701000.0</v>
+      </c>
+      <c r="S21">
+        <v>-200075611.0</v>
+      </c>
+      <c r="T21">
+        <v>42019044.0</v>
+      </c>
+      <c r="U21">
+        <v>28176443.0</v>
+      </c>
+      <c r="V21">
+        <v>29732818.0</v>
+      </c>
+      <c r="W21">
+        <v>36563181.0</v>
+      </c>
+      <c r="X21">
+        <v>47980806.0</v>
+      </c>
+      <c r="Y21">
+        <v>58673013.0</v>
+      </c>
+      <c r="Z21">
+        <v>38448750.0</v>
+      </c>
+      <c r="AA21">
+        <v>28821121.0</v>
+      </c>
+      <c r="AB21">
+        <v>17653000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" t="s">
+        <v>185</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+    </row>
+    <row r="23" spans="1:28">
+      <c r="A23" t="s">
+        <v>186</v>
+      </c>
+      <c r="B23">
+        <v>1057755000.0</v>
+      </c>
+      <c r="C23">
+        <v>1360869000.0</v>
+      </c>
+      <c r="D23">
+        <v>1907015000.0</v>
+      </c>
+      <c r="E23">
+        <v>2533501000.0</v>
+      </c>
+      <c r="F23">
+        <v>1537348000.0</v>
+      </c>
+      <c r="G23">
+        <v>845577000.0</v>
+      </c>
+      <c r="H23">
+        <v>837935000.0</v>
+      </c>
+      <c r="I23">
+        <v>798931000.0</v>
+      </c>
+      <c r="J23">
+        <v>834071000.0</v>
+      </c>
+      <c r="K23">
+        <v>800804000.0</v>
+      </c>
+      <c r="L23">
+        <v>739397000.0</v>
+      </c>
+      <c r="M23">
+        <v>608480000.0</v>
+      </c>
+      <c r="N23">
+        <v>437148000.0</v>
+      </c>
+      <c r="O23">
+        <v>447635000.0</v>
+      </c>
+      <c r="P23">
+        <v>493445000.0</v>
+      </c>
+      <c r="Q23">
+        <v>457422000.0</v>
+      </c>
+      <c r="R23">
+        <v>558810000.0</v>
+      </c>
+      <c r="S23">
+        <v>934322282.0</v>
+      </c>
+      <c r="T23">
+        <v>676253425.0</v>
+      </c>
+      <c r="U23">
+        <v>626975488.0</v>
+      </c>
+      <c r="V23">
+        <v>615659768.0</v>
+      </c>
+      <c r="W23">
+        <v>617547695.0</v>
+      </c>
+      <c r="X23">
+        <v>638948838.0</v>
+      </c>
+      <c r="Y23">
+        <v>581279902.0</v>
+      </c>
+      <c r="Z23">
+        <v>462053820.0</v>
+      </c>
+      <c r="AA23">
+        <v>338868781.0</v>
+      </c>
+      <c r="AB23">
+        <v>324344000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
+      <c r="A24" t="s">
+        <v>187</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+    </row>
+    <row r="25" spans="1:28">
+      <c r="A25" t="s">
+        <v>188</v>
+      </c>
+      <c r="B25">
+        <v>16794000.0</v>
+      </c>
+      <c r="C25">
+        <v>18200000.0</v>
+      </c>
+      <c r="D25">
+        <v>17038000.0</v>
+      </c>
+      <c r="E25">
+        <v>12576000.0</v>
+      </c>
+      <c r="F25">
+        <v>9852000.0</v>
+      </c>
+      <c r="G25">
+        <v>12671000.0</v>
+      </c>
+      <c r="H25">
+        <v>14075000.0</v>
+      </c>
+      <c r="I25">
+        <v>11780000.0</v>
+      </c>
+      <c r="J25">
+        <v>10174000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+    </row>
+    <row r="26" spans="1:28">
+      <c r="A26" t="s">
+        <v>189</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+    </row>
+    <row r="27" spans="1:28">
+      <c r="A27" t="s">
+        <v>190</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>8500000.0</v>
+      </c>
+      <c r="D27">
+        <v>11500000.0</v>
+      </c>
+      <c r="E27">
+        <v>16100000.0</v>
+      </c>
+      <c r="F27">
+        <v>9500000.0</v>
+      </c>
+      <c r="G27">
+        <v>6200000.0</v>
+      </c>
+      <c r="H27">
+        <v>7900000.0</v>
+      </c>
+      <c r="I27">
+        <v>6700000.0</v>
+      </c>
+      <c r="J27">
+        <v>7600000.0</v>
+      </c>
+      <c r="K27">
+        <v>10200000.0</v>
+      </c>
+      <c r="L27">
+        <v>4900000.0</v>
+      </c>
+      <c r="M27">
+        <v>4099999.0</v>
+      </c>
+      <c r="N27">
+        <v>750000.0</v>
+      </c>
+      <c r="O27">
+        <v>313.0</v>
+      </c>
+      <c r="P27">
+        <v>77.0</v>
+      </c>
+      <c r="Q27">
+        <v>311.0</v>
+      </c>
+      <c r="R27">
+        <v>124473000.0</v>
+      </c>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+    </row>
+    <row r="28" spans="1:28">
+      <c r="A28" t="s">
+        <v>191</v>
+      </c>
+      <c r="B28">
+        <v>200680000.0</v>
+      </c>
+      <c r="C28">
+        <v>246309000.0</v>
+      </c>
+      <c r="D28">
+        <v>303453000.0</v>
+      </c>
+      <c r="E28">
+        <v>308109000.0</v>
+      </c>
+      <c r="F28">
+        <v>210543000.0</v>
+      </c>
+      <c r="G28">
+        <v>170644000.0</v>
+      </c>
+      <c r="H28">
+        <v>176067000.0</v>
+      </c>
+      <c r="I28">
+        <v>175734000.0</v>
+      </c>
+      <c r="J28">
+        <v>181663000.0</v>
+      </c>
+      <c r="K28">
+        <v>170213000.0</v>
+      </c>
+      <c r="L28">
+        <v>157374000.0</v>
+      </c>
+      <c r="M28">
+        <v>137934001.0</v>
+      </c>
+      <c r="N28">
+        <v>106867000.0</v>
+      </c>
+      <c r="O28">
+        <v>109416687.0</v>
+      </c>
+      <c r="P28">
+        <v>116538077.0</v>
+      </c>
+      <c r="Q28">
+        <v>108983689.0</v>
+      </c>
+      <c r="R28">
+        <v>345000.0</v>
+      </c>
+      <c r="S28">
+        <v>137765997.0</v>
+      </c>
+      <c r="T28">
+        <v>124250759.0</v>
+      </c>
+      <c r="U28">
+        <v>110631463.0</v>
+      </c>
+      <c r="V28">
+        <v>105974648.0</v>
+      </c>
+      <c r="W28">
+        <v>100492678.0</v>
+      </c>
+      <c r="X28">
+        <v>110895105.0</v>
+      </c>
+      <c r="Y28">
+        <v>95172275.0</v>
+      </c>
+      <c r="Z28">
+        <v>69666099.0</v>
+      </c>
+      <c r="AA28">
+        <v>49460349.0</v>
+      </c>
+      <c r="AB28">
+        <v>21945000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" t="s">
+        <v>192</v>
+      </c>
+      <c r="B29">
+        <v>11342000.0</v>
+      </c>
+      <c r="C29">
+        <v>-1842000.0</v>
+      </c>
+      <c r="D29">
+        <v>33891000.0</v>
+      </c>
+      <c r="E29">
+        <v>67864000.0</v>
+      </c>
+      <c r="F29">
+        <v>1206000.0</v>
+      </c>
+      <c r="G29">
+        <v>-188000.0</v>
+      </c>
+      <c r="H29">
+        <v>31732000.0</v>
+      </c>
+      <c r="I29">
+        <v>-2478000.0</v>
+      </c>
+      <c r="J29">
+        <v>-34501000.0</v>
+      </c>
+      <c r="K29">
+        <v>-4186000.0</v>
+      </c>
+      <c r="L29">
+        <v>-794000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+    </row>
+    <row r="30" spans="1:28">
+      <c r="A30" t="s">
+        <v>193</v>
+      </c>
+      <c r="B30">
+        <v>200239000.0</v>
+      </c>
+      <c r="C30">
+        <v>291117000.0</v>
+      </c>
+      <c r="D30">
+        <v>337697000.0</v>
+      </c>
+      <c r="E30">
+        <v>354578000.0</v>
+      </c>
+      <c r="F30">
+        <v>235695000.0</v>
+      </c>
+      <c r="G30">
+        <v>211892000.0</v>
+      </c>
+      <c r="H30">
+        <v>219720000.0</v>
+      </c>
+      <c r="I30">
+        <v>192010000.0</v>
+      </c>
+      <c r="J30">
+        <v>197609000.0</v>
+      </c>
+      <c r="K30">
+        <v>189002000.0</v>
+      </c>
+      <c r="L30">
+        <v>169341000.0</v>
+      </c>
+      <c r="M30">
+        <v>148459000.0</v>
+      </c>
+      <c r="N30">
+        <v>112297000.0</v>
+      </c>
+      <c r="O30">
+        <v>116585000.0</v>
+      </c>
+      <c r="P30">
+        <v>127401000.0</v>
+      </c>
+      <c r="Q30">
+        <v>121172000.0</v>
+      </c>
+      <c r="R30">
+        <v>137954000.0</v>
+      </c>
+      <c r="S30">
+        <v>392662506.0</v>
+      </c>
+      <c r="T30">
+        <v>132645262.0</v>
+      </c>
+      <c r="U30">
+        <v>124507751.0</v>
+      </c>
+      <c r="V30">
+        <v>112556790.0</v>
+      </c>
+      <c r="W30">
+        <v>107977244.0</v>
+      </c>
+      <c r="X30">
+        <v>118989207.0</v>
+      </c>
+      <c r="Y30">
+        <v>102730267.0</v>
+      </c>
+      <c r="Z30">
+        <v>87402734.0</v>
+      </c>
+      <c r="AA30">
+        <v>65774347.0</v>
+      </c>
+      <c r="AB30">
+        <v>176121000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
+      <c r="A31" t="s">
+        <v>194</v>
+      </c>
+      <c r="B31">
+        <v>-80048000.0</v>
+      </c>
+      <c r="C31">
+        <v>467000.0</v>
+      </c>
+      <c r="D31">
+        <v>-9819000.0</v>
+      </c>
+      <c r="E31">
+        <v>-16783000.0</v>
+      </c>
+      <c r="F31">
+        <v>-6096000.0</v>
+      </c>
+      <c r="G31">
+        <v>-3170000.0</v>
+      </c>
+      <c r="H31">
+        <v>-8500000.0</v>
+      </c>
+      <c r="I31">
+        <v>-5315000.0</v>
+      </c>
+      <c r="J31">
+        <v>-7447000.0</v>
+      </c>
+      <c r="K31">
+        <v>-1639000.0</v>
+      </c>
+      <c r="L31">
+        <v>-16405000.0</v>
+      </c>
+      <c r="M31">
+        <v>-20850000.0</v>
+      </c>
+      <c r="N31">
+        <v>-2017000.0</v>
+      </c>
+      <c r="O31">
+        <v>-2377000.0</v>
+      </c>
+      <c r="P31">
+        <v>-2311000.0</v>
+      </c>
+      <c r="Q31">
+        <v>38292.0</v>
+      </c>
+      <c r="R31">
+        <v>-8117879.0</v>
+      </c>
+      <c r="S31">
+        <v>-248186581.0</v>
+      </c>
+      <c r="T31">
+        <v>-2680335.0</v>
+      </c>
+      <c r="U31">
+        <v>-1464223.0</v>
+      </c>
+      <c r="V31">
+        <v>-4816973.0</v>
+      </c>
+      <c r="W31">
+        <v>-4024791.0</v>
+      </c>
+      <c r="X31">
+        <v>-5277015.0</v>
+      </c>
+      <c r="Y31">
+        <v>-3732601.0</v>
+      </c>
+      <c r="Z31">
+        <v>-22421676.0</v>
+      </c>
+      <c r="AA31">
+        <v>-15435236.0</v>
+      </c>
+      <c r="AB31">
+        <v>-5241000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
+      <c r="A32" t="s">
+        <v>195</v>
+      </c>
+      <c r="B32">
+        <v>1054292999.0</v>
+      </c>
+      <c r="C32">
+        <v>1344004000.0</v>
+      </c>
+      <c r="D32">
+        <v>2019728000.0</v>
+      </c>
+      <c r="E32">
+        <v>2803381000.0</v>
+      </c>
+      <c r="F32">
+        <v>1676652000.0</v>
+      </c>
+      <c r="G32">
+        <v>836417000.0</v>
+      </c>
+      <c r="H32">
+        <v>822224000.0</v>
+      </c>
+      <c r="I32">
+        <v>816484000.0</v>
+      </c>
+      <c r="J32">
+        <v>865048000.0</v>
+      </c>
+      <c r="K32">
+        <v>833537000.0</v>
+      </c>
+      <c r="L32">
+        <v>767421000.0</v>
+      </c>
+      <c r="M32">
+        <v>617825000.0</v>
+      </c>
+      <c r="N32">
+        <v>438311000.0</v>
+      </c>
+      <c r="O32">
+        <v>442635000.0</v>
+      </c>
+      <c r="P32">
+        <v>503986000.0</v>
+      </c>
+      <c r="Q32">
+        <v>468562000.0</v>
+      </c>
+      <c r="R32">
+        <v>578237000.0</v>
+      </c>
+      <c r="S32">
+        <v>734246671.0</v>
+      </c>
+      <c r="T32">
+        <v>718272469.0</v>
+      </c>
+      <c r="U32">
+        <v>655151931.0</v>
+      </c>
+      <c r="V32">
+        <v>645392586.0</v>
+      </c>
+      <c r="W32">
+        <v>654110876.0</v>
+      </c>
+      <c r="X32">
+        <v>686929644.0</v>
+      </c>
+      <c r="Y32">
+        <v>639952915.0</v>
+      </c>
+      <c r="Z32">
+        <v>500502570.0</v>
+      </c>
+      <c r="AA32">
+        <v>367689902.0</v>
+      </c>
+      <c r="AB32">
+        <v>193774000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DB32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:106">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E1" t="s">
+        <v>91</v>
+      </c>
+      <c r="F1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I1" t="s">
+        <v>94</v>
+      </c>
+      <c r="J1" t="s">
+        <v>95</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>96</v>
+      </c>
+      <c r="M1" t="s">
+        <v>97</v>
+      </c>
+      <c r="N1" t="s">
+        <v>98</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>100</v>
+      </c>
+      <c r="R1" t="s">
+        <v>101</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>102</v>
+      </c>
+      <c r="U1" t="s">
+        <v>103</v>
+      </c>
+      <c r="V1" t="s">
+        <v>104</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>106</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>196</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>197</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="2" spans="1:106">
+      <c r="A2" t="s">
+        <v>165</v>
+      </c>
+      <c r="B2">
+        <v>197135000.0</v>
+      </c>
+      <c r="C2">
+        <v>188779000.0</v>
+      </c>
+      <c r="D2">
+        <v>199125000.0</v>
+      </c>
+      <c r="E2">
+        <v>218068000.0</v>
+      </c>
+      <c r="F2">
+        <v>234750000.0</v>
+      </c>
+      <c r="G2">
+        <v>247948000.0</v>
+      </c>
+      <c r="H2">
+        <v>250961000.0</v>
+      </c>
+      <c r="I2">
+        <v>268966000.0</v>
+      </c>
+      <c r="J2">
+        <v>301877000.0</v>
+      </c>
+      <c r="K2">
+        <v>323546000.0</v>
+      </c>
+      <c r="L2">
+        <v>344932000.0</v>
+      </c>
+      <c r="M2">
+        <v>417556000.0</v>
+      </c>
+      <c r="N2">
+        <v>483284000.0</v>
+      </c>
+      <c r="O2">
+        <v>489276000.0</v>
+      </c>
+      <c r="P2">
+        <v>492553000.0</v>
+      </c>
+      <c r="Q2">
+        <v>583156000.0</v>
+      </c>
+      <c r="R2">
+        <v>613938000.0</v>
+      </c>
+      <c r="S2">
+        <v>493529000.0</v>
+      </c>
+      <c r="T2">
+        <v>291111000.0</v>
+      </c>
+      <c r="U2">
+        <v>259237000.0</v>
+      </c>
+      <c r="V2">
+        <v>257776000.0</v>
+      </c>
+      <c r="W2">
+        <v>161214000.0</v>
+      </c>
+      <c r="X2">
+        <v>145965000.0</v>
+      </c>
+      <c r="Y2">
+        <v>166045000.0</v>
+      </c>
+      <c r="Z2">
+        <v>163757000.0</v>
+      </c>
+      <c r="AA2">
+        <v>161935000.0</v>
+      </c>
+      <c r="AB2">
+        <v>158194000.0</v>
+      </c>
+      <c r="AC2">
+        <v>151169000.0</v>
+      </c>
+      <c r="AD2">
+        <v>146917000.0</v>
+      </c>
+      <c r="AE2">
+        <v>150348000.0</v>
+      </c>
+      <c r="AF2">
+        <v>149155000.0</v>
+      </c>
+      <c r="AG2">
+        <v>150883000.0</v>
+      </c>
+      <c r="AH2">
+        <v>156535000.0</v>
+      </c>
+      <c r="AI2">
+        <v>161371000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>168008000.0</v>
+      </c>
+      <c r="AK2">
+        <v>152785000.0</v>
+      </c>
+      <c r="AL2">
+        <v>154298000.0</v>
+      </c>
+      <c r="AM2">
+        <v>164890000.0</v>
+      </c>
+      <c r="AN2">
+        <v>156778000.0</v>
+      </c>
+      <c r="AO2">
+        <v>144597000.0</v>
+      </c>
+      <c r="AP2">
+        <v>145537000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>142669000.0</v>
+      </c>
+      <c r="AR2">
+        <v>144206000.0</v>
+      </c>
+      <c r="AS2">
+        <v>144254000.0</v>
+      </c>
+      <c r="AT2">
+        <v>138927000.0</v>
+      </c>
+      <c r="AU2">
+        <v>140493000.0</v>
+      </c>
+      <c r="AV2">
+        <v>141667000.0</v>
+      </c>
+      <c r="AW2">
+        <v>90220000.0</v>
+      </c>
+      <c r="AX2">
+        <v>87641000.0</v>
+      </c>
+      <c r="AY2">
+        <v>80617000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>79864000.0</v>
+      </c>
+      <c r="BA2">
+        <v>82930000.0</v>
+      </c>
+      <c r="BB2">
+        <v>81440000.0</v>
+      </c>
+      <c r="BC2">
+        <v>83787000.0</v>
+      </c>
+      <c r="BD2">
+        <v>97352000.0</v>
+      </c>
+      <c r="BE2">
+        <v>94405000.0</v>
+      </c>
+      <c r="BF2">
+        <v>93068000.0</v>
+      </c>
+      <c r="BG2">
+        <v>90115323.0</v>
+      </c>
+      <c r="BH2">
+        <v>95426000.0</v>
+      </c>
+      <c r="BI2">
+        <v>91433000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>89070000.0</v>
+      </c>
+      <c r="BK2">
+        <v>81079100.0</v>
+      </c>
+      <c r="BL2">
+        <v>83258000.0</v>
+      </c>
+      <c r="BM2">
+        <v>84185000.0</v>
+      </c>
+      <c r="BN2">
+        <v>87728000.0</v>
+      </c>
+      <c r="BO2">
+        <v>87966313.0</v>
+      </c>
+      <c r="BP2">
+        <v>94281000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>108251000.0</v>
+      </c>
+      <c r="BR2">
+        <v>130358000.0</v>
+      </c>
+      <c r="BS2">
+        <v>151578776.0</v>
+      </c>
+      <c r="BT2">
+        <v>130696000.0</v>
+      </c>
+      <c r="BU2">
+        <v>125311000.0</v>
+      </c>
+      <c r="BV2">
+        <v>134074000.0</v>
+      </c>
+      <c r="BW2">
+        <v>135002163.0</v>
+      </c>
+      <c r="BX2">
+        <v>139266000.0</v>
+      </c>
+      <c r="BY2">
+        <v>133736000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>135604000.0</v>
+      </c>
+      <c r="CA2">
+        <v>134484737.0</v>
+      </c>
+      <c r="CB2">
+        <v>125083000.0</v>
+      </c>
+      <c r="CC2">
+        <v>120455000.0</v>
+      </c>
+      <c r="CD2">
+        <v>122445000.0</v>
+      </c>
+      <c r="CE2">
+        <v>127270978.0</v>
+      </c>
+      <c r="CF2">
+        <v>124662000.0</v>
+      </c>
+      <c r="CG2">
+        <v>127714000.0</v>
+      </c>
+      <c r="CH2">
+        <v>123456000.0</v>
+      </c>
+      <c r="CI2">
+        <v>123325451.0</v>
+      </c>
+      <c r="CJ2">
+        <v>126614000.0</v>
+      </c>
+      <c r="CK2">
+        <v>127195000.0</v>
+      </c>
+      <c r="CL2">
+        <v>132436000.0</v>
+      </c>
+      <c r="CM2">
+        <v>134038631.0</v>
+      </c>
+      <c r="CN2">
+        <v>139512000.0</v>
+      </c>
+      <c r="CO2">
+        <v>124928000.0</v>
+      </c>
+      <c r="CP2">
+        <v>121481000.0</v>
+      </c>
+      <c r="CQ2">
+        <v>128168635.0</v>
+      </c>
+      <c r="CR2">
+        <v>117376000.0</v>
+      </c>
+      <c r="CS2">
+        <v>115849000.0</v>
+      </c>
+      <c r="CT2">
+        <v>117156000.0</v>
+      </c>
+      <c r="CU2">
+        <v>108165086.0</v>
+      </c>
+      <c r="CV2">
+        <v>99387000.0</v>
+      </c>
+      <c r="CW2">
+        <v>91952000.0</v>
+      </c>
+      <c r="CX2">
+        <v>82548000.0</v>
+      </c>
+      <c r="CY2">
+        <v>76174000.0</v>
+      </c>
+      <c r="CZ2">
+        <v>71436000.0</v>
+      </c>
+      <c r="DA2">
+        <v>68689000.0</v>
+      </c>
+      <c r="DB2">
+        <v>70498000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:106">
+      <c r="A3" t="s">
+        <v>166</v>
+      </c>
+      <c r="B3">
+        <v>3669000.0</v>
+      </c>
+      <c r="C3">
+        <v>3833000.0</v>
+      </c>
+      <c r="D3">
+        <v>4088000.0</v>
+      </c>
+      <c r="E3">
+        <v>4101000.0</v>
+      </c>
+      <c r="F3">
+        <v>4772000.0</v>
+      </c>
+      <c r="G3">
+        <v>3641000.0</v>
+      </c>
+      <c r="H3">
+        <v>4498000.0</v>
+      </c>
+      <c r="I3">
+        <v>4719000.0</v>
+      </c>
+      <c r="J3">
+        <v>4642000.0</v>
+      </c>
+      <c r="K3">
+        <v>3971000.0</v>
+      </c>
+      <c r="L3">
+        <v>4540000.0</v>
+      </c>
+      <c r="M3">
+        <v>4432000.0</v>
+      </c>
+      <c r="N3">
+        <v>4904000.0</v>
+      </c>
+      <c r="O3">
+        <v>2562000.0</v>
+      </c>
+      <c r="P3">
+        <v>3214000.0</v>
+      </c>
+      <c r="Q3">
+        <v>3481000.0</v>
+      </c>
+      <c r="R3">
+        <v>2719000.0</v>
+      </c>
+      <c r="S3">
+        <v>2720000.0</v>
+      </c>
+      <c r="T3">
+        <v>2680000.0</v>
+      </c>
+      <c r="U3">
+        <v>2199000.0</v>
+      </c>
+      <c r="V3">
+        <v>2253000.0</v>
+      </c>
+      <c r="W3">
+        <v>2199000.0</v>
+      </c>
+      <c r="X3">
+        <v>2247000.0</v>
+      </c>
+      <c r="Y3">
+        <v>2529000.0</v>
+      </c>
+      <c r="Z3">
+        <v>4487000.0</v>
+      </c>
+      <c r="AA3">
+        <v>1727000.0</v>
+      </c>
+      <c r="AB3">
+        <v>2907000.0</v>
+      </c>
+      <c r="AC3">
+        <v>3557000.0</v>
+      </c>
+      <c r="AD3">
+        <v>2984000.0</v>
+      </c>
+      <c r="AE3">
+        <v>3016000.0</v>
+      </c>
+      <c r="AF3">
+        <v>2892000.0</v>
+      </c>
+      <c r="AG3">
+        <v>2963000.0</v>
+      </c>
+      <c r="AH3">
+        <v>2909000.0</v>
+      </c>
+      <c r="AI3">
+        <v>2849000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>2849000.0</v>
+      </c>
+      <c r="AK3">
+        <v>2285000.0</v>
+      </c>
+      <c r="AL3">
+        <v>2191000.0</v>
+      </c>
+      <c r="AM3">
+        <v>2213000.0</v>
+      </c>
+      <c r="AN3">
+        <v>2092000.0</v>
+      </c>
+      <c r="AO3">
+        <v>2465000.0</v>
+      </c>
+      <c r="AP3">
+        <v>2412000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>2217000.0</v>
+      </c>
+      <c r="AR3">
+        <v>1935000.0</v>
+      </c>
+      <c r="AS3">
+        <v>1972000.0</v>
+      </c>
+      <c r="AT3">
+        <v>1942000.0</v>
+      </c>
+      <c r="AU3">
+        <v>2065000.0</v>
+      </c>
+      <c r="AV3">
+        <v>2016000.0</v>
+      </c>
+      <c r="AW3">
+        <v>1601000.0</v>
+      </c>
+      <c r="AX3">
+        <v>1759000.0</v>
+      </c>
+      <c r="AY3">
+        <v>1544000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>1442000.0</v>
+      </c>
+      <c r="BA3">
+        <v>1606000.0</v>
+      </c>
+      <c r="BB3">
+        <v>1588000.0</v>
+      </c>
+      <c r="BC3">
+        <v>1673000.0</v>
+      </c>
+      <c r="BD3">
+        <v>2023000.0</v>
+      </c>
+      <c r="BE3">
+        <v>2378000.0</v>
+      </c>
+      <c r="BF3">
+        <v>2411000.0</v>
+      </c>
+      <c r="BG3">
+        <v>2416085.0</v>
+      </c>
+      <c r="BH3">
+        <v>2381000.0</v>
+      </c>
+      <c r="BI3">
+        <v>2681000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>2806000.0</v>
+      </c>
+      <c r="BK3">
+        <v>2851415.0</v>
+      </c>
+      <c r="BL3">
+        <v>2745000.0</v>
+      </c>
+      <c r="BM3">
+        <v>3184000.0</v>
+      </c>
+      <c r="BN3">
+        <v>3114000.0</v>
+      </c>
+      <c r="BO3">
+        <v>3100056.0</v>
+      </c>
+      <c r="BP3">
+        <v>3039000.0</v>
+      </c>
+      <c r="BQ3">
+        <v>3324000.0</v>
+      </c>
+      <c r="BR3">
+        <v>3328000.0</v>
+      </c>
+      <c r="BS3">
+        <v>3421509.0</v>
+      </c>
+      <c r="BT3">
+        <v>2502000.0</v>
+      </c>
+      <c r="BU3">
+        <v>2420000.0</v>
+      </c>
+      <c r="BV3">
+        <v>2459000.0</v>
+      </c>
+      <c r="BW3">
+        <v>2791167.0</v>
+      </c>
+      <c r="BX3">
+        <v>1992000.0</v>
+      </c>
+      <c r="BY3">
+        <v>1875000.0</v>
+      </c>
+      <c r="BZ3">
+        <v>1853000.0</v>
+      </c>
+      <c r="CA3">
+        <v>2015998.0</v>
+      </c>
+      <c r="CB3">
+        <v>1733000.0</v>
+      </c>
+      <c r="CC3">
+        <v>1739000.0</v>
+      </c>
+      <c r="CD3">
+        <v>1678000.0</v>
+      </c>
+      <c r="CE3">
+        <v>2928896.0</v>
+      </c>
+      <c r="CF3">
+        <v>1562000.0</v>
+      </c>
+      <c r="CG3">
+        <v>1571000.0</v>
+      </c>
+      <c r="CH3">
+        <v>1486000.0</v>
+      </c>
+      <c r="CI3">
+        <v>1833268.0</v>
+      </c>
+      <c r="CJ3">
+        <v>1518000.0</v>
+      </c>
+      <c r="CK3">
+        <v>1895000.0</v>
+      </c>
+      <c r="CL3">
+        <v>2301000.0</v>
+      </c>
+      <c r="CM3">
+        <v>2232955.0</v>
+      </c>
+      <c r="CN3">
+        <v>2206000.0</v>
+      </c>
+      <c r="CO3">
+        <v>1871000.0</v>
+      </c>
+      <c r="CP3">
+        <v>1815000.0</v>
+      </c>
+      <c r="CQ3">
+        <v>1858956.0</v>
+      </c>
+      <c r="CR3">
+        <v>1823000.0</v>
+      </c>
+      <c r="CS3">
+        <v>1525000.0</v>
+      </c>
+      <c r="CT3">
+        <v>1465000.0</v>
+      </c>
+      <c r="CU3">
+        <v>4565635.0</v>
+      </c>
+      <c r="CV3">
+        <v>4513000.0</v>
+      </c>
+      <c r="CW3">
+        <v>3481000.0</v>
+      </c>
+      <c r="CX3"/>
+      <c r="CY3"/>
+      <c r="CZ3"/>
+      <c r="DA3"/>
+      <c r="DB3"/>
+    </row>
+    <row r="4" spans="1:106">
+      <c r="A4" t="s">
+        <v>167</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4">
+        <v>0.0</v>
+      </c>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
+      <c r="BP4">
+        <v>0.0</v>
+      </c>
+      <c r="BQ4">
+        <v>0.0</v>
+      </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
+      <c r="BU4">
+        <v>0.0</v>
+      </c>
+      <c r="BV4">
+        <v>0.0</v>
+      </c>
+      <c r="BW4">
+        <v>0.0</v>
+      </c>
+      <c r="BX4">
+        <v>0.0</v>
+      </c>
+      <c r="BY4">
+        <v>0.0</v>
+      </c>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
+      <c r="CB4">
+        <v>0.0</v>
+      </c>
+      <c r="CC4">
+        <v>0.0</v>
+      </c>
+      <c r="CD4">
+        <v>0.0</v>
+      </c>
+      <c r="CE4">
+        <v>0.0</v>
+      </c>
+      <c r="CF4">
+        <v>0.0</v>
+      </c>
+      <c r="CG4">
+        <v>0.0</v>
+      </c>
+      <c r="CH4">
+        <v>0.0</v>
+      </c>
+      <c r="CI4">
+        <v>0.0</v>
+      </c>
+      <c r="CJ4">
+        <v>0.0</v>
+      </c>
+      <c r="CK4">
+        <v>0.0</v>
+      </c>
+      <c r="CL4">
+        <v>0.0</v>
+      </c>
+      <c r="CM4">
+        <v>0.0</v>
+      </c>
+      <c r="CN4">
+        <v>0.0</v>
+      </c>
+      <c r="CO4">
+        <v>0.0</v>
+      </c>
+      <c r="CP4">
+        <v>0.0</v>
+      </c>
+      <c r="CQ4">
+        <v>0.0</v>
+      </c>
+      <c r="CR4">
+        <v>0.0</v>
+      </c>
+      <c r="CS4">
+        <v>0.0</v>
+      </c>
+      <c r="CT4">
+        <v>0.0</v>
+      </c>
+      <c r="CU4">
+        <v>0.0</v>
+      </c>
+      <c r="CV4">
+        <v>0.0</v>
+      </c>
+      <c r="CW4">
+        <v>0.0</v>
+      </c>
+      <c r="CX4">
+        <v>0.0</v>
+      </c>
+      <c r="CY4">
+        <v>0.0</v>
+      </c>
+      <c r="CZ4">
+        <v>0.0</v>
+      </c>
+      <c r="DA4">
+        <v>0.0</v>
+      </c>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:106">
+      <c r="A5" t="s">
+        <v>168</v>
+      </c>
+      <c r="B5">
+        <v>-3167000.0</v>
+      </c>
+      <c r="C5">
+        <v>-70677000.0</v>
+      </c>
+      <c r="D5">
+        <v>-5081000.0</v>
+      </c>
+      <c r="E5">
+        <v>-5180000.0</v>
+      </c>
+      <c r="F5">
+        <v>-356000.0</v>
+      </c>
+      <c r="G5">
+        <v>341000.0</v>
+      </c>
+      <c r="H5">
+        <v>3939000.0</v>
+      </c>
+      <c r="I5">
+        <v>-13027000.0</v>
+      </c>
+      <c r="J5">
+        <v>8113000.0</v>
+      </c>
+      <c r="K5">
+        <v>14321000.0</v>
+      </c>
+      <c r="L5">
+        <v>20169000.0</v>
+      </c>
+      <c r="M5">
+        <v>36635000.0</v>
+      </c>
+      <c r="N5">
+        <v>45351000.0</v>
+      </c>
+      <c r="O5">
+        <v>51466000.0</v>
+      </c>
+      <c r="P5">
+        <v>58524000.0</v>
+      </c>
+      <c r="Q5">
+        <v>77723000.0</v>
+      </c>
+      <c r="R5">
+        <v>92853000.0</v>
+      </c>
+      <c r="S5">
+        <v>76284000.0</v>
+      </c>
+      <c r="T5">
+        <v>26826000.0</v>
+      </c>
+      <c r="U5">
+        <v>19581000.0</v>
+      </c>
+      <c r="V5">
+        <v>22381000.0</v>
+      </c>
+      <c r="W5">
+        <v>6671000.0</v>
+      </c>
+      <c r="X5">
+        <v>3906000.0</v>
+      </c>
+      <c r="Y5">
+        <v>5053000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-723000.0</v>
+      </c>
+      <c r="AA5">
+        <v>5357000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-1205000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-15074000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-2966000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-24109000.0</v>
+      </c>
+      <c r="AF5">
+        <v>4082000.0</v>
+      </c>
+      <c r="AG5">
+        <v>4831000.0</v>
+      </c>
+      <c r="AH5">
+        <v>5011000.0</v>
+      </c>
+      <c r="AI5">
+        <v>-6284000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>9852000.0</v>
+      </c>
+      <c r="AK5">
+        <v>7317000.0</v>
+      </c>
+      <c r="AL5">
+        <v>-133000.0</v>
+      </c>
+      <c r="AM5">
+        <v>-5372000.0</v>
+      </c>
+      <c r="AN5">
+        <v>10177000.0</v>
+      </c>
+      <c r="AO5">
+        <v>-19481000.0</v>
+      </c>
+      <c r="AP5">
+        <v>5452000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-11285000.0</v>
+      </c>
+      <c r="AR5">
+        <v>9775000.0</v>
+      </c>
+      <c r="AS5">
+        <v>5369000.0</v>
+      </c>
+      <c r="AT5">
+        <v>3838000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-25514000.0</v>
+      </c>
+      <c r="AV5">
+        <v>-253000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-3467000.0</v>
+      </c>
+      <c r="AX5">
+        <v>-1196000.0</v>
+      </c>
+      <c r="AY5">
+        <v>-7095549.0</v>
+      </c>
+      <c r="AZ5">
+        <v>999000.0</v>
+      </c>
+      <c r="BA5">
+        <v>-1528000.0</v>
+      </c>
+      <c r="BB5">
+        <v>-1787000.0</v>
+      </c>
+      <c r="BC5">
+        <v>20273368.0</v>
+      </c>
+      <c r="BD5">
+        <v>-1245000.0</v>
+      </c>
+      <c r="BE5">
+        <v>-21313000.0</v>
+      </c>
+      <c r="BF5">
+        <v>-1004000.0</v>
+      </c>
+      <c r="BG5">
+        <v>2915455.0</v>
+      </c>
+      <c r="BH5">
+        <v>4370000.0</v>
+      </c>
+      <c r="BI5">
+        <v>2674000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>1127000.0</v>
+      </c>
+      <c r="BK5">
+        <v>-8347018.0</v>
+      </c>
+      <c r="BL5">
+        <v>2921000.0</v>
+      </c>
+      <c r="BM5">
+        <v>3426000.0</v>
+      </c>
+      <c r="BN5">
+        <v>-691000.0</v>
+      </c>
+      <c r="BO5">
+        <v>2247141.0</v>
+      </c>
+      <c r="BP5">
+        <v>3935000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>4411000.0</v>
+      </c>
+      <c r="BR5">
+        <v>7235000.0</v>
+      </c>
+      <c r="BS5">
+        <v>-232499611.0</v>
+      </c>
+      <c r="BT5">
+        <v>8756000.0</v>
+      </c>
+      <c r="BU5">
+        <v>8677000.0</v>
+      </c>
+      <c r="BV5">
+        <v>7610000.0</v>
+      </c>
+      <c r="BW5">
+        <v>12015044.0</v>
+      </c>
+      <c r="BX5">
+        <v>10388000.0</v>
+      </c>
+      <c r="BY5">
+        <v>7429000.0</v>
+      </c>
+      <c r="BZ5">
+        <v>6467000.0</v>
+      </c>
+      <c r="CA5">
+        <v>12530443.0</v>
+      </c>
+      <c r="CB5">
+        <v>-1290000.0</v>
+      </c>
+      <c r="CC5">
+        <v>5798000.0</v>
+      </c>
+      <c r="CD5">
+        <v>5988000.0</v>
+      </c>
+      <c r="CE5">
+        <v>9931818.0</v>
+      </c>
+      <c r="CF5">
+        <v>7955000.0</v>
+      </c>
+      <c r="CG5">
+        <v>1545000.0</v>
+      </c>
+      <c r="CH5">
+        <v>5682000.0</v>
+      </c>
+      <c r="CI5">
+        <v>8800181.0</v>
+      </c>
+      <c r="CJ5">
+        <v>9343000.0</v>
+      </c>
+      <c r="CK5">
+        <v>9275000.0</v>
+      </c>
+      <c r="CL5">
+        <v>9170000.0</v>
+      </c>
+      <c r="CM5">
+        <v>10846806.0</v>
+      </c>
+      <c r="CN5">
+        <v>12686000.0</v>
+      </c>
+      <c r="CO5">
+        <v>12729000.0</v>
+      </c>
+      <c r="CP5">
+        <v>12694000.0</v>
+      </c>
+      <c r="CQ5">
+        <v>16107013.0</v>
+      </c>
+      <c r="CR5">
+        <v>13244000.0</v>
+      </c>
+      <c r="CS5">
+        <v>13229000.0</v>
+      </c>
+      <c r="CT5">
+        <v>13181000.0</v>
+      </c>
+      <c r="CU5">
+        <v>12543750.0</v>
+      </c>
+      <c r="CV5">
+        <v>6815000.0</v>
+      </c>
+      <c r="CW5">
+        <v>107872243.0</v>
+      </c>
+      <c r="CX5">
+        <v>0.0</v>
+      </c>
+      <c r="CY5">
+        <v>0.0</v>
+      </c>
+      <c r="CZ5">
+        <v>0.0</v>
+      </c>
+      <c r="DA5">
+        <v>0.0</v>
+      </c>
+      <c r="DB5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:106">
+      <c r="A6" t="s">
+        <v>169</v>
+      </c>
+      <c r="B6">
+        <v>502000.0</v>
+      </c>
+      <c r="C6">
+        <v>-66844000.0</v>
+      </c>
+      <c r="D6">
+        <v>-993000.0</v>
+      </c>
+      <c r="E6">
+        <v>-1079000.0</v>
+      </c>
+      <c r="F6">
+        <v>4416000.0</v>
+      </c>
+      <c r="G6">
+        <v>3982000.0</v>
+      </c>
+      <c r="H6">
+        <v>8437000.0</v>
+      </c>
+      <c r="I6">
+        <v>-8308000.0</v>
+      </c>
+      <c r="J6">
+        <v>12755000.0</v>
+      </c>
+      <c r="K6">
+        <v>18292000.0</v>
+      </c>
+      <c r="L6">
+        <v>24709000.0</v>
+      </c>
+      <c r="M6">
+        <v>41067000.0</v>
+      </c>
+      <c r="N6">
+        <v>50255000.0</v>
+      </c>
+      <c r="O6">
+        <v>54028000.0</v>
+      </c>
+      <c r="P6">
+        <v>61738000.0</v>
+      </c>
+      <c r="Q6">
+        <v>81204000.0</v>
+      </c>
+      <c r="R6">
+        <v>95572000.0</v>
+      </c>
+      <c r="S6">
+        <v>79004000.0</v>
+      </c>
+      <c r="T6">
+        <v>29506000.0</v>
+      </c>
+      <c r="U6">
+        <v>21780000.0</v>
+      </c>
+      <c r="V6">
+        <v>24634000.0</v>
+      </c>
+      <c r="W6">
+        <v>8870000.0</v>
+      </c>
+      <c r="X6">
+        <v>6153000.0</v>
+      </c>
+      <c r="Y6">
+        <v>7582000.0</v>
+      </c>
+      <c r="Z6">
+        <v>3764000.0</v>
+      </c>
+      <c r="AA6">
+        <v>7084000.0</v>
+      </c>
+      <c r="AB6">
+        <v>1702000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-11517000.0</v>
+      </c>
+      <c r="AD6">
+        <v>18000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-21093000.0</v>
+      </c>
+      <c r="AF6">
+        <v>6974000.0</v>
+      </c>
+      <c r="AG6">
+        <v>7794000.0</v>
+      </c>
+      <c r="AH6">
+        <v>7920000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-3435000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>12701000.0</v>
+      </c>
+      <c r="AK6">
+        <v>9602000.0</v>
+      </c>
+      <c r="AL6">
+        <v>2058000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-3159000.0</v>
+      </c>
+      <c r="AN6">
+        <v>12269000.0</v>
+      </c>
+      <c r="AO6">
+        <v>-17016000.0</v>
+      </c>
+      <c r="AP6">
+        <v>7864000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-9068000.0</v>
+      </c>
+      <c r="AR6">
+        <v>11710000.0</v>
+      </c>
+      <c r="AS6">
+        <v>7341000.0</v>
+      </c>
+      <c r="AT6">
+        <v>5780000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-23449000.0</v>
+      </c>
+      <c r="AV6">
+        <v>1763000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-1866000.0</v>
+      </c>
+      <c r="AX6">
+        <v>563000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-5551549.0</v>
+      </c>
+      <c r="AZ6">
+        <v>2441000.0</v>
+      </c>
+      <c r="BA6">
+        <v>78000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-199000.0</v>
+      </c>
+      <c r="BC6">
+        <v>21946368.0</v>
+      </c>
+      <c r="BD6">
+        <v>778000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-18935000.0</v>
+      </c>
+      <c r="BF6">
+        <v>1407000.0</v>
+      </c>
+      <c r="BG6">
+        <v>5331540.0</v>
+      </c>
+      <c r="BH6">
+        <v>6751000.0</v>
+      </c>
+      <c r="BI6">
+        <v>5355000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>3933000.0</v>
+      </c>
+      <c r="BK6">
+        <v>-5495603.0</v>
+      </c>
+      <c r="BL6">
+        <v>5666000.0</v>
+      </c>
+      <c r="BM6">
+        <v>6610000.0</v>
+      </c>
+      <c r="BN6">
+        <v>2423000.0</v>
+      </c>
+      <c r="BO6">
+        <v>5347197.0</v>
+      </c>
+      <c r="BP6">
+        <v>6974000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>7735000.0</v>
+      </c>
+      <c r="BR6">
+        <v>10563000.0</v>
+      </c>
+      <c r="BS6">
+        <v>-229078102.0</v>
+      </c>
+      <c r="BT6">
+        <v>11258000.0</v>
+      </c>
+      <c r="BU6">
+        <v>11097000.0</v>
+      </c>
+      <c r="BV6">
+        <v>10069000.0</v>
+      </c>
+      <c r="BW6">
+        <v>14806211.0</v>
+      </c>
+      <c r="BX6">
+        <v>12380000.0</v>
+      </c>
+      <c r="BY6">
+        <v>9304000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>8320000.0</v>
+      </c>
+      <c r="CA6">
+        <v>14546441.0</v>
+      </c>
+      <c r="CB6">
+        <v>443000.0</v>
+      </c>
+      <c r="CC6">
+        <v>7537000.0</v>
+      </c>
+      <c r="CD6">
+        <v>7666000.0</v>
+      </c>
+      <c r="CE6">
+        <v>12860714.0</v>
+      </c>
+      <c r="CF6">
+        <v>9517000.0</v>
+      </c>
+      <c r="CG6">
+        <v>3116000.0</v>
+      </c>
+      <c r="CH6">
+        <v>7168000.0</v>
+      </c>
+      <c r="CI6">
+        <v>10633449.0</v>
+      </c>
+      <c r="CJ6">
+        <v>10861000.0</v>
+      </c>
+      <c r="CK6">
+        <v>11170000.0</v>
+      </c>
+      <c r="CL6">
+        <v>11471000.0</v>
+      </c>
+      <c r="CM6">
+        <v>13079761.0</v>
+      </c>
+      <c r="CN6">
+        <v>14892000.0</v>
+      </c>
+      <c r="CO6">
+        <v>14600000.0</v>
+      </c>
+      <c r="CP6">
+        <v>14509000.0</v>
+      </c>
+      <c r="CQ6">
+        <v>17965969.0</v>
+      </c>
+      <c r="CR6">
+        <v>15067000.0</v>
+      </c>
+      <c r="CS6">
+        <v>14754000.0</v>
+      </c>
+      <c r="CT6">
+        <v>14646000.0</v>
+      </c>
+      <c r="CU6">
+        <v>17109385.0</v>
+      </c>
+      <c r="CV6">
+        <v>11328000.0</v>
+      </c>
+      <c r="CW6">
+        <v>111353243.0</v>
+      </c>
+      <c r="CX6">
+        <v>111353243.0</v>
+      </c>
+      <c r="CY6"/>
+      <c r="CZ6"/>
+      <c r="DA6"/>
+      <c r="DB6"/>
+    </row>
+    <row r="7" spans="1:106">
+      <c r="A7" t="s">
+        <v>170</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -23720,91 +24213,93 @@
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
+      <c r="DA7">
+        <v>0.0</v>
+      </c>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:104">
+    <row r="8" spans="1:106">
       <c r="A8" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8">
         <v>-100000.0</v>
       </c>
-      <c r="AD8">
-[...4 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -23980,1366 +24475,1400 @@
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
+      <c r="DA8">
+        <v>0.0</v>
+      </c>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:104">
+    <row r="9" spans="1:106">
       <c r="A9" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B9">
+        <v>43922000.0</v>
+      </c>
+      <c r="C9">
+        <v>47982000.0</v>
+      </c>
+      <c r="D9">
         <v>50927000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>56004000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>58658000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>61992000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>64158000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>70805000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>77297000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>90489000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>97359000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>123139000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>139423000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>138942000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>143545000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>170405000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>174794000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>147150000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>83794000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>72590000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>71465000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>54392000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>48003000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>50734000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>46307000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>53161000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>51006000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>51588000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>48254000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>50559000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>51562000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>53689000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>53753000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>58303000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>60480000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>56528000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>53275000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>57633000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>58210000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>54846000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>51046000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>50479000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>51486000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>48363000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>47037000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>47641000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>47277000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>32436000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>30450000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>28562000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>28184000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>27838000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>28876000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>27944000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>31771000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>31867000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>33604000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>34613901.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>35743000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>34609000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>32976000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>32597424.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>32429000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>33652000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>33633000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>36173169.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>35354000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>40795000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>45059000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>54331895.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>47438000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>45640000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>45177000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>46714306.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>45858000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>41603000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>40489000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>41260194.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>37793000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>36242000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>37389000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>38514608.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>37909000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>31286000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>34580000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>25798425.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>38456000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>40110000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>40176000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>41587013.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>44877000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>40984000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>39522000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>43290280.0</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>40280000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CS9">
         <v>40128000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CT9">
         <v>37705000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CU9">
         <v>36144484.0</v>
       </c>
-      <c r="CT9">
+      <c r="CV9">
         <v>34099000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CW9">
         <v>111353243.0</v>
       </c>
-      <c r="CV9">
+      <c r="CX9">
         <v>111353243.0</v>
       </c>
-      <c r="CW9">
+      <c r="CY9">
         <v>92724000.0</v>
       </c>
-      <c r="CX9">
-[...4 lines deleted...]
-      </c>
       <c r="CZ9">
         <v>0.0</v>
       </c>
+      <c r="DA9">
+        <v>0.0</v>
+      </c>
+      <c r="DB9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:104">
+    <row r="10" spans="1:106">
       <c r="A10" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B10">
+        <v>-3734000.0</v>
+      </c>
+      <c r="C10">
+        <v>-71245000.0</v>
+      </c>
+      <c r="D10">
         <v>-5637000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-5729000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-899000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-3914000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>3389000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-19562000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>3689000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>12969000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>19500000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>30306000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>40119000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>46350000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>48704000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>74152000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>87119000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>73299000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>24640000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>14909000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>20360000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>4666000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-979000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-14427000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-1590000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-708000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-2603000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-16512000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-4388000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-25538000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>1267000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>2993000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>3083000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-7523000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>7203000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>5973000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-1352000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-6800000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>15091000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-23729000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>19983000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-5231000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>2419000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>2885000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>4087000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-19975000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-7315000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-2175000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-1853000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-7310000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>809000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-1692000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-1846000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-1324000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-24397000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-20827000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-774000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>2239346.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>3640000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>1952000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>399000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-9101600.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>1748000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>2258000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>1324000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>951684.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>2271000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>2898000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>5534000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>-234751192.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>10549000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>10598000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>9436000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>11216709.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>11513000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>8775000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>7834000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>12045220.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>170000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>7217000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>7280000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>7936845.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>8564000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>2164000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>6251000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>8004390.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>8348000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>8263000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>7923000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>8379236.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>11100000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>11114000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>12108000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>15085295.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>14092000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>13745000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>12034000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>11028580.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>6953000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>74152000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>2398000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>3906000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>4492000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>2599000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>2389000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:104">
+    <row r="11" spans="1:106">
       <c r="A11" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B11">
+        <v>532000.0</v>
+      </c>
+      <c r="C11">
+        <v>11684000.0</v>
+      </c>
+      <c r="D11">
         <v>-863000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>930000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>-409000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-161000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>834000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-3512000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>997000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>3931000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>6688000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>8961000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>10683000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>7559000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>13911000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>21258000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>25136000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-4274000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>1207000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>3361000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>912000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-156000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>169000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-379000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>178000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-108000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>94000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>34758000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-3012000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-6195000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>1385000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>1169000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>1163000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-35779000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>159000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>753000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>366000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>849000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>802000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-6634000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>797000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>696000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-2732000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>205000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>1037000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>112000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>169000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>1006000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-1071000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>28228000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-644000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-257000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-500000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>1661000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-6797000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-6323000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-190000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>1707497.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>1854000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>379000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>192000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>-3097737.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>832000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>1080000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>189000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>553376.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>1303000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>606000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>2498000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>-73414579.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>4378000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>4227000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>3586000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>3949200.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>4464000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>3314000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>3032000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>4485868.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>50000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>2793000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>2817000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>3004426.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>3314000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>838000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>2419000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>2489770.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>3214000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>3166000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>3066000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>3242378.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>4296000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>4301000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>4686000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>5838154.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>5339000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CS11">
         <v>5292000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CT11">
         <v>4799000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CU11">
         <v>4506123.0</v>
       </c>
-      <c r="CT11">
+      <c r="CV11">
         <v>3031000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CW11">
         <v>21258000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CX11">
         <v>-1337174.0</v>
       </c>
-      <c r="CW11">
+      <c r="CY11">
         <v>1961000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CZ11">
         <v>2260000.0</v>
       </c>
-      <c r="CY11">
+      <c r="DA11">
         <v>1307000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DB11">
         <v>1202000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:104">
+    <row r="12" spans="1:106">
       <c r="A12" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B12">
+        <v>567000.0</v>
+      </c>
+      <c r="C12">
+        <v>568000.0</v>
+      </c>
+      <c r="D12">
         <v>556000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>549000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>543000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>608000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>550000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>568000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>462000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>586000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>669000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>3149000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>3690000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>3515000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>3498000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>3857000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>3521000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2817000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>2182000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1196000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>671000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>671000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>608000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>744000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>867000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1048000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>1398000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1438000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>1422000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>1429000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1512000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>1447000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1266000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>1239000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1221000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>535000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>1219000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>1428000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>1435000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>1608000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>1635000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>1647000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>1654000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>1772000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>1737000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>1784000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>1832000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>289000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>255000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>215000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>190000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>164000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>280000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>433000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>424000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>581000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>629000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>676109.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>730000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>722000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>728000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>754582.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>1134000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>1127000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>1056000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>1295457.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>1664000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>1513000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>1701000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>2264537.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>788000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>533000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>639000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>764398.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>808000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>529000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>486000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>485223.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>273000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>320000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>386000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>635579.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>953000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>952000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>917000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>795791.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>970000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>1012000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>1247000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>1507579.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>1571000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>655000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>621718.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>621718.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>975000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>1009000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>1147000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>1515170.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>4375000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>3857000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>4008000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>3804000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>3893000.0</v>
       </c>
-      <c r="CY12">
+      <c r="DA12">
         <v>3905000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DB12">
         <v>3833000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:104">
+    <row r="13" spans="1:106">
       <c r="A13" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B13">
+        <v>974000.0</v>
+      </c>
+      <c r="C13">
+        <v>882000.0</v>
+      </c>
+      <c r="D13">
         <v>864000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>702000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>681000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>535000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>1107000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>235000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>173000.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13">
+      <c r="K13"/>
+      <c r="L13">
         <v>5000.0</v>
       </c>
-      <c r="K13"/>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13">
         <v>867000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>1048000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>2682000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>1438000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>1422000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -25370,166 +25899,164 @@
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
     </row>
-    <row r="14" spans="1:104">
+    <row r="14" spans="1:106">
       <c r="A14" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
-      <c r="Q14">
-[...4 lines deleted...]
-      </c>
+      <c r="Q14"/>
+      <c r="R14"/>
       <c r="S14">
+        <v>0.0</v>
+      </c>
+      <c r="T14">
+        <v>0.0</v>
+      </c>
+      <c r="U14">
         <v>534000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>534000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>210000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>186000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>103000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>321000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>544000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>754000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>727000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>391000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>348000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>323000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>285000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>278000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>306000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>321000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>370000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>292000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>235000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>223000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>142000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>164000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>171000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>142000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>107000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>116000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>131000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>118000.0</v>
       </c>
-      <c r="AU14">
-[...4 lines deleted...]
-      </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
@@ -25654,845 +26181,859 @@
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
+      <c r="DA14">
+        <v>0.0</v>
+      </c>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:104">
+    <row r="15" spans="1:106">
       <c r="A15" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B15">
+        <v>-4266000.0</v>
+      </c>
+      <c r="C15">
+        <v>-82929000.0</v>
+      </c>
+      <c r="D15">
         <v>-4774000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-6659000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-490000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-3753000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>2555000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-16050000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>2692000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>9038000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>12812000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>21345000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>29436000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>38791000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>34793000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>52894000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>61983000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>77573000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>23433000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>11548000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>19448000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>4612000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-1334000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-14151000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-2089000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-1144000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-3128000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-51674000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-1767000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-19691000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-441000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>1539000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>1642000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>27950000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>6723000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>4850000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-2010000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-7884000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>14066000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-17237000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>19022000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-6098000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>5009000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>2573000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>2934000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-20218000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-7602000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-3181000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-782000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-35200000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>914000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-1457000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>1158000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-9533000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-17600000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-14504000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-584000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>531849.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>1786000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>1573000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>207000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>-6003863.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>916000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>1178000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>1135000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>398308.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>968000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>2292000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>3036000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>-161336613.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>6171000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>6371000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>5850000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>7267509.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>7049000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>5461000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>4802000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>7511389.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>122000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>4433000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>4570000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>4885386.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>4982000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>1249000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>3636000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>5570695.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>5134000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>5097000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>4857000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>5136785.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>6803000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>6830000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>7051000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>8881705.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>5872000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>8032000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>6997000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>2076042.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>3922000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>1337174.0</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>1337174.0</v>
       </c>
-      <c r="CW15">
+      <c r="CY15">
         <v>1283000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CZ15">
         <v>1523000.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>891000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DB15">
         <v>901000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:104">
+    <row r="16" spans="1:106">
       <c r="A16" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>21345000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>29436000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>38791000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>34793000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>52894000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>61983000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>77573000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>23433000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>11548000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>19448000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>4612000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-1334000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-14151000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-2089000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-1144000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-3128000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-51674000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-1767000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-19691000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-441000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>1539000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>1642000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>27950000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>6723000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>4850000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-2010000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-7884000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>14066000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-17237000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>19022000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>-6098000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>5009000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>2573000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>2934000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>-20218000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>-7602000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>-3181000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>-782000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>-52584323.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>914000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>-1457000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>1158000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>-9533497.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>-17600000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>-14504000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>-584000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>4098000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>1786000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>1573000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>207000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>-916000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>916000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>1178000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>1135000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>398000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>968000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>2292000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>3036000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>-6171000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>6171000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>6371000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>5850000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>7268000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>7049000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>5461000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>4802000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>7559000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>120000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>4424000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>4463000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>4932000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>5250000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>1326000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>3832000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>5784000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>5167000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>4928000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>4724000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>5137000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>6804000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>6813000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>7422000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>9247000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>8753000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>8453000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>7213000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>6773000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>4097000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>2317000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>1217000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>1945000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>2232000.0</v>
       </c>
-      <c r="CY16">
+      <c r="DA16">
         <v>1292000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DB16">
         <v>1187000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:104">
+    <row r="17" spans="1:106">
       <c r="A17" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B17">
+        <v>-4266000.0</v>
+      </c>
+      <c r="C17">
+        <v>-82929000.0</v>
+      </c>
+      <c r="D17">
         <v>-4774000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-6659000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-490000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-3753000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>2555000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-16050000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>2692000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>9038000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>12812000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>21345000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>29436000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>38791000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>34793000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>52894000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>61983000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>77573000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>23433000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>11548000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>19448000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>4822000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-1148000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-14048000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-1768000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-600000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-2697000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-51270000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-1376000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-19343000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-118000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>1824000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>1920000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>28256000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>7044000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>5220000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-1718000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-7649000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>14289000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-17237000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>19186000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-5927000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>5151000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>2680000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>3050000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>-19957000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>-7484000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>-1169000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>-2924000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>37301085.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>165000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>-1949000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>-1346000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>-356747.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>-17600000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>-14504000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>-584000.0</v>
       </c>
-      <c r="BE17">
-[...2 lines deleted...]
-      <c r="BF17">
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>1786000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BI17">
         <v>1573000.0</v>
       </c>
-      <c r="BH17">
-[...4 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -26578,138 +27119,148 @@
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
+      <c r="DA17">
+        <v>0.0</v>
+      </c>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:104">
+    <row r="18" spans="1:106">
       <c r="A18" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B18">
+        <v>407000.0</v>
+      </c>
+      <c r="C18">
+        <v>314000.0</v>
+      </c>
+      <c r="D18">
         <v>308000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>153000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>138000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-73000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>557000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-568000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-462000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-586000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-669000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-3149000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-3690000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-3515000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-3498000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-3857000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-3521000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-2817000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-2182000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-1196000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-671000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-671000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-608000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-744000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-867000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-1048000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-1398000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-1438000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-1422000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -26740,421 +27291,421 @@
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
     </row>
-    <row r="19" spans="1:104">
+    <row r="19" spans="1:106">
       <c r="A19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>-1734000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>12000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-1599000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>27000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-828000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>8000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>154000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>375000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>204000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>37000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-326000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>10000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>5000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>31000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-1614000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-1324000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>22000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-278000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>6000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>134000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>98000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>101000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>39000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>57000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>59000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-3388000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-14078000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>7197000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-5105000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>16453000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>-9240000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>-2794000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>335000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>2104000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>-9317000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>-7246000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-20000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>-107000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>13723.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>85000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>100000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>-1367000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>157938.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>-106000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>20000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>-107000.0</v>
       </c>
-      <c r="BE19"/>
-      <c r="BF19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>215000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BI19">
         <v>72000.0</v>
       </c>
-      <c r="BH19"/>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
     </row>
-    <row r="20" spans="1:104">
+    <row r="20" spans="1:106">
       <c r="A20" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20">
         <v>4580000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>6462000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>2949000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>7450000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>2078000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>4590000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>2611000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>1759000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>3222000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>1891000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>1660000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>4333000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>18239000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>1103000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>1192000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>3999000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>16930000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>1675000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>24324000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AF20">
         <v>1923000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>880000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>749000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>15470000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>2523000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>913000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>323000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>306000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>630000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>25009000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>249000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>2615000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>1273000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>1178000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>209000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AU20">
         <v>12912000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AV20">
         <v>2640000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>3534000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>727000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AY20">
         <v>782261.0</v>
       </c>
-      <c r="AX20">
+      <c r="AZ20">
         <v>324000.0</v>
       </c>
-      <c r="AY20">
+      <c r="BA20">
         <v>1257000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BB20">
         <v>422000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BC20">
         <v>-43750715.0</v>
       </c>
-      <c r="BB20">
+      <c r="BD20">
         <v>23756000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BE20">
         <v>19013000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BF20">
         <v>111000.0</v>
       </c>
-      <c r="BE20">
-[...2 lines deleted...]
-      <c r="BF20">
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
         <v>146000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BI20">
         <v>-149000.0</v>
       </c>
-      <c r="BH20">
-[...4 lines deleted...]
-      </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
@@ -27240,402 +27791,410 @@
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
+      <c r="DA20">
+        <v>0.0</v>
+      </c>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:104">
+    <row r="21" spans="1:106">
       <c r="A21" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B21">
+        <v>-1951000.0</v>
+      </c>
+      <c r="C21">
+        <v>-7101000.0</v>
+      </c>
+      <c r="D21">
         <v>-5973000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-5859000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-977000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-3433000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>2853000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-19206000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>2921000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>13424000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>20303000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>35189000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>43797000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>51464000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>52175000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>78837000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>90632000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>75962000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>26447000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>15901000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>20994000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>5663000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-381000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-13688000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-113000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>1954000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>119000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-15096000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-2688000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-24115000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>2645000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>4342000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>4248000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-6323000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>8367000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>6449000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>3255000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>8706000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>9329000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-17016000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>5165000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>5656000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>6867000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>4322000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>3720000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-8874000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>1763000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-1866000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-1491000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-7109000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>914000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-1628000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-199000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-979000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-23594000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-20266000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-38000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>2722934.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>4155000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>2602000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>1061000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>-8343475.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>2939000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>3357000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>2423000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>2282637.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>3760000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>4497000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>7162000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>-232499611.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>11258000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>11097000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>10069000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>12015044.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>12380000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>9304000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>8320000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>12530443.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>443000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>7537000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>7666000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>9931818.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>9517000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>3116000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>7168000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>8800181.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>9318000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>9275000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>9170000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>10846806.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>12671000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>11769000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>12694000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>16107013.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>15067000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>14754000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>13181000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>12543750.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>11328000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CW21">
         <v>111353243.0</v>
       </c>
-      <c r="CV21">
+      <c r="CX21">
         <v>111353243.0</v>
       </c>
-      <c r="CW21">
+      <c r="CY21">
         <v>8443000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CZ21">
         <v>8508000.0</v>
       </c>
-      <c r="CY21">
+      <c r="DA21">
         <v>6670000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DB21">
         <v>6489000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:104">
+    <row r="22" spans="1:106">
       <c r="A22" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...4 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -27814,368 +28373,380 @@
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
+      <c r="DA22">
+        <v>0.0</v>
+      </c>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:104">
+    <row r="23" spans="1:106">
       <c r="A23" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B23">
+        <v>243008000.0</v>
+      </c>
+      <c r="C23">
+        <v>243862000.0</v>
+      </c>
+      <c r="D23">
         <v>256025000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>279931000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>294385000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>313373000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>312266000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>358977000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>376253000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>400611000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>421988000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>505506000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>578910000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>576754000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>583923000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>674724000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>698100000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>564717000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>348458000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>315926000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>308247000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>209943000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>194349000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>230467000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>210177000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>213142000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>205508000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>200670000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>195937000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>198590000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>196133000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>199130000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>205078000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>210473000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>218203000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>201670000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>203725000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>213393000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>204792000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>191737000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>190882000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>184877000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>185368000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>187117000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>182035000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>184096000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>184541000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>120988000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>118855000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>109106000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>106810000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>111139000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>110093000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>112515000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>129217000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>127806000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>126710000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>122006290.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>127014000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>123440000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>120985000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>111256000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>112748000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>114480000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>118938000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>120130919.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>125875000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>144549000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>168255000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>438410282.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>166876000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>159854000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>169182000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>169701425.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>172744000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>166035000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>167773000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>163214488.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>162433000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>149160000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>152168000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>155853768.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>153054000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>155884000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>150868000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>140323695.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>155752000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>158030000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>163442000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>164778838.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>171718000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>154143000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>148309000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>155351902.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>142589000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>141223000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>141680000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>131765820.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>122158000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>583156000.0</v>
       </c>
-      <c r="CV23">
-[...4 lines deleted...]
-      </c>
       <c r="CX23">
         <v>0.0</v>
       </c>
       <c r="CY23">
         <v>0.0</v>
       </c>
       <c r="CZ23">
         <v>0.0</v>
       </c>
+      <c r="DA23">
+        <v>0.0</v>
+      </c>
+      <c r="DB23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:104">
+    <row r="24" spans="1:106">
       <c r="A24" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -28236,390 +28807,394 @@
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
     </row>
-    <row r="25" spans="1:104">
+    <row r="25" spans="1:106">
       <c r="A25" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B25">
+        <v>3669000.0</v>
+      </c>
+      <c r="C25">
+        <v>3833000.0</v>
+      </c>
+      <c r="D25">
         <v>4088000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>4101000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>4772000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>4341000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>4498000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>4719000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>4642000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>4471000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>4540000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>4432000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>4904000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>3162000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>3214000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>3481000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>2719000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>2720000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2680000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2253000.0</v>
       </c>
       <c r="U25">
         <v>2199000.0</v>
       </c>
       <c r="V25">
+        <v>2253000.0</v>
+      </c>
+      <c r="W25">
+        <v>2199000.0</v>
+      </c>
+      <c r="X25">
         <v>3247000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>3929000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>3296000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>4627000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>2907000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>3557000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>2984000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>3016000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>2892000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>2963000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>2909000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>2849000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>2849000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>2285000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>2191000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>2213000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>2092000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>2465000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>2412000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>2217000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>1935000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>1972000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>1942000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>2065000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>2016000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>1601000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>1759000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>1543765.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>1442000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>1606000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>1588000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>2135927.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>2023000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>2378000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>2411000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>2416085.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>2381000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>2681000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>2806000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>2851415.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>2745000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>3184000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>3114000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>3100056.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>3039000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>3324000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>3328000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>3421509.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>2502000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>2420000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>2459000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>2791167.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>1992000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>1875000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>1853000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>2015998.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>1733000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>1739000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>1678000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>2928896.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>1562000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>1571000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>1486000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>1833268.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>1518000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>1895000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>2301000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>2232955.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>2206000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>1871000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>1815000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>1858956.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>1823000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>1525000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>1465000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>789089.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>627000.0</v>
       </c>
-      <c r="CU25"/>
-      <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
+      <c r="DA25"/>
+      <c r="DB25"/>
     </row>
-    <row r="26" spans="1:104">
+    <row r="26" spans="1:106">
       <c r="A26" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
-[...4 lines deleted...]
-      </c>
+      <c r="AC26"/>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -28798,584 +29373,602 @@
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
+      <c r="DA26">
+        <v>0.0</v>
+      </c>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:104">
+    <row r="27" spans="1:106">
       <c r="A27" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27">
         <v>8500000.0</v>
       </c>
-      <c r="F27"/>
-      <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27">
         <v>11500000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27">
         <v>16100000.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27"/>
       <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27">
         <v>9500000.0</v>
       </c>
-      <c r="R27"/>
-      <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27">
         <v>6200000.0</v>
       </c>
-      <c r="V27"/>
-      <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27">
         <v>7900000.0</v>
       </c>
-      <c r="Z27"/>
-      <c r="AA27"/>
       <c r="AB27"/>
-      <c r="AC27">
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27">
         <v>6700000.0</v>
       </c>
-      <c r="AD27"/>
-      <c r="AE27"/>
       <c r="AF27"/>
-      <c r="AG27">
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27">
         <v>7600000.0</v>
       </c>
-      <c r="AH27"/>
-      <c r="AI27"/>
       <c r="AJ27"/>
-      <c r="AK27">
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27">
         <v>10200000.0</v>
       </c>
-      <c r="AL27"/>
-      <c r="AM27"/>
       <c r="AN27"/>
-      <c r="AO27">
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>4900000.0</v>
       </c>
-      <c r="AP27"/>
-      <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
-      <c r="AW27">
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27">
         <v>151.0</v>
       </c>
-      <c r="AX27"/>
-      <c r="AY27"/>
       <c r="AZ27"/>
-      <c r="BA27">
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27">
         <v>9086313.0</v>
       </c>
-      <c r="BB27"/>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
     </row>
-    <row r="28" spans="1:104">
+    <row r="28" spans="1:106">
       <c r="A28" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B28">
+        <v>45812000.0</v>
+      </c>
+      <c r="C28">
+        <v>51250000.0</v>
+      </c>
+      <c r="D28">
         <v>46894000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>50050000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>52486000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>46842000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>54297000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>60258000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>63252000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>60172000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>69627000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>78938000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>84260000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>68214000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>80216000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>86009000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>76813000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>58646000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>52847000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>50344000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>46327000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>39322000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>40804000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>42254000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>45881000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>38177000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>44407000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>45944000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>46036000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>39418000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>44086000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>45284000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>45634000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>39399000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>47346000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>46600000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>47236000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>36187000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>45922000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>44675000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>42933000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>39991000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>39227000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>40891000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>41166000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>41538000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>40858000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>29167000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>29455000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>26944849.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>25504000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>26603000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>27065000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>17968687.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>29586000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>30742000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>31120000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>29131077.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>29061000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>29475000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>28871000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>27146689.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>26630000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>27322000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>27885000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>28837550.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>28858000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>32803000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>34664000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>39315997.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>33678000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>32123000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>32649000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>32058759.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>31486000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>30403000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>30303000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>28830463.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>26790000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>26966000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>28045000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>26619648.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>26830000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>26599000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>25926000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>15227678.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>27588000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>28956000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>28721000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>29514105.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>29985000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>26383000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>25013000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>26205275.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>23426000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>23849000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>22051000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>19035099.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>18258000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>17525000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>14413000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>12232000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>12534000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>12406000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>12288000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:104">
+    <row r="29" spans="1:106">
       <c r="A29" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B29">
+        <v>532000.0</v>
+      </c>
+      <c r="C29">
+        <v>11684000.0</v>
+      </c>
+      <c r="D29">
         <v>-863000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>930000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-409000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-161000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>834000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-3512000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>997000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>3931000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>6688000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>8961000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>10683000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>7559000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>13911000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>21258000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>25136000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-4274000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1207000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>3361000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>912000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-156000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>169000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-379000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>178000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-108000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>94000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>34758000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-3012000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -29406,1026 +29999,1046 @@
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
     </row>
-    <row r="30" spans="1:104">
+    <row r="30" spans="1:106">
       <c r="A30" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B30">
+        <v>45873000.0</v>
+      </c>
+      <c r="C30">
+        <v>55083000.0</v>
+      </c>
+      <c r="D30">
         <v>56900000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>61863000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>59635000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>65425000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>61305000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>90011000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>74376000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>77065000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>77056000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>87950000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>95626000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>87478000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>91370000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>91568000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>84162000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>71188000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>57347000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>56689000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>50471000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>48729000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>48384000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>64422000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>46420000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>51207000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>47314000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>49501000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>49020000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>48242000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>46978000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>48247000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>48543000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>49102000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>50195000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>48885000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>49427000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>48503000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>48014000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>47140000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>45345000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>42208000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>41162000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>42863000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>43108000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>43603000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>42874000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>30768000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>31214000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>28489000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>26946000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>28209000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>28653000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>28728000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>31865000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>33401000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>33642000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>31890967.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>31588000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>32007000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>31915000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>30176899.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>29490000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>30295000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>31210000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>32164606.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>31594000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>36298000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>37897000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>286831506.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>36180000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>34543000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>35108000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>34699262.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>33478000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>32299000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>32169000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>28729751.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>37350000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>28705000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>29723000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>28582790.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>28392000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>28170000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>27412000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>16998244.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>29138000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>30835000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>31006000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>30740207.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>32206000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>29215000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>26828000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>27183267.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>25213000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>25374000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>24524000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>23600734.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>22771000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>583156000.0</v>
       </c>
-      <c r="CV30">
-[...4 lines deleted...]
-      </c>
       <c r="CX30">
         <v>0.0</v>
       </c>
       <c r="CY30">
         <v>0.0</v>
       </c>
       <c r="CZ30">
         <v>0.0</v>
       </c>
+      <c r="DA30">
+        <v>0.0</v>
+      </c>
+      <c r="DB30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:104">
+    <row r="31" spans="1:106">
       <c r="A31" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B31">
+        <v>-1783000.0</v>
+      </c>
+      <c r="C31">
+        <v>-64144000.0</v>
+      </c>
+      <c r="D31">
         <v>336000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>130000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>78000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-481000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>536000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-356000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>768000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-455000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-803000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-4883000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-3678000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-5114000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-3471000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-4685000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-3513000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-2663000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-1807000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-992000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-634000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-997000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-598000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-739000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-1477000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-2662000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-2722000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-1416000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-1700000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-1423000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-1378000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-1349000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-1165000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-1200000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-1164000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-476000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-4607000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-15506000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>5762000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-6713000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>14818000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-10887000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-4448000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-1437000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>367000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-11100000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-9078000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-309000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-362000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-201000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-105000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-64000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-1647000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-276361.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-23152000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-1628000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>140000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-483588.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-515000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-650000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-662000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-758600.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-1191000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-1099000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-1099000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-1330953.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-1489000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-1599000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-1628000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-2251581.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>-709000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>-499000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>-633000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>-798335.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>-867000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>-529000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>-486000.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>-485223.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>-273000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>-320000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>-386000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>-1994973.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>-953000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>-952000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>-917000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CI31">
         <v>-795791.0</v>
       </c>
-      <c r="CH31">
+      <c r="CJ31">
         <v>-970000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CK31">
         <v>-1012000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CL31">
         <v>-1247000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CM31">
         <v>-2467570.0</v>
       </c>
-      <c r="CL31">
+      <c r="CN31">
         <v>-1571000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CO31">
         <v>-1615000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CP31">
         <v>-586000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CQ31">
         <v>-1021718.0</v>
       </c>
-      <c r="CP31">
+      <c r="CR31">
         <v>-975000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CS31">
         <v>-1009000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CT31">
         <v>-1111000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CU31">
         <v>-1515170.0</v>
       </c>
-      <c r="CT31">
+      <c r="CV31">
         <v>-4375000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CW31">
         <v>-111353243.0</v>
       </c>
-      <c r="CV31">
+      <c r="CX31">
         <v>-111353243.0</v>
       </c>
-      <c r="CW31">
-[...4 lines deleted...]
-      </c>
       <c r="CY31">
         <v>0.0</v>
       </c>
       <c r="CZ31">
         <v>0.0</v>
       </c>
+      <c r="DA31">
+        <v>0.0</v>
+      </c>
+      <c r="DB31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:104">
+    <row r="32" spans="1:106">
       <c r="A32" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B32">
+        <v>241057000.0</v>
+      </c>
+      <c r="C32">
+        <v>236761000.0</v>
+      </c>
+      <c r="D32">
         <v>250052000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>274072000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>293408000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>309940000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>315119000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>339771000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>379174000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>414035000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>442291000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>540695000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>622707000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>628218000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>636098000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>753561000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>788732000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>640679000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>374905000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>331827000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>329241000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>215606000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>193968000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>216779000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>210064000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>215096000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>209200000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>202757000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>195171000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>200907000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>200717000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>204572000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>210288000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>219674000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>228488000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>209313000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>207573000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>222523000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>214988000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>199443000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>196583000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>193148000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>195692000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>192617000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>185964000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>188134000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>188944000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>122656000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>118091000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>109179000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>108048000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>110768000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>110316000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>111731000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>129123000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>126272000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>126672000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>124729224.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>131169000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>126042000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>122046000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>113676524.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>115687000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>117837000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>121361000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>124139482.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>129635000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>149046000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>175417000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>205910671.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>178134000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>170951000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>179251000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>181716469.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>185124000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>175339000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>176093000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>175744931.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>162876000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>156697000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>159834000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>165785586.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>162571000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>159000000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>158036000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>149123876.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>165070000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>167305000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>172612000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>175625644.0</v>
       </c>
-      <c r="CL32">
+      <c r="CN32">
         <v>184389000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CO32">
         <v>165912000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CP32">
         <v>161003000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CQ32">
         <v>171458915.0</v>
       </c>
-      <c r="CP32">
+      <c r="CR32">
         <v>157656000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CS32">
         <v>155977000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CT32">
         <v>154861000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CU32">
         <v>144309570.0</v>
       </c>
-      <c r="CT32">
+      <c r="CV32">
         <v>133486000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CW32">
         <v>111353243.0</v>
       </c>
-      <c r="CV32">
+      <c r="CX32">
         <v>111353243.0</v>
       </c>
-      <c r="CW32">
+      <c r="CY32">
         <v>97230000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CZ32">
         <v>92810000.0</v>
       </c>
-      <c r="CY32">
+      <c r="DA32">
         <v>88066000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DB32">
         <v>89584000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA30"/>
+  <dimension ref="A1:AB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -30463,5290 +31076,5407 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="2" spans="1:27">
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B2">
+        <v>81633000.0</v>
+      </c>
+      <c r="C2">
         <v>17094000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3604000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1036000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1600000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1032000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>16019000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>25537000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>20630000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2453000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4995000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>8055000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>10462692.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>10648035.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>10956664.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6860827.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>10172841.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>9066537.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>635854.0</v>
       </c>
-      <c r="T2"/>
       <c r="U2"/>
-      <c r="V2">
+      <c r="V2"/>
+      <c r="W2">
         <v>57677881.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>17209946.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2735960.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>-22618723.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>4827877.0</v>
       </c>
-      <c r="AA2"/>
+      <c r="AB2"/>
     </row>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B3">
+        <v>8161000</v>
+      </c>
+      <c r="C3">
         <v>8714000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>13974000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>8786000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7170000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4615000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2940000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4597000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5111000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>6522000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2362000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4571000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1750663</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2218877</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3998129</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2391101</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2452769</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4688610</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>8277884</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>9310075</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>7627184</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4615679</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3569150</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>7240897</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>5662456</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1992109</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:27">
+    <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>2577000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>-570000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>579000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>-14997000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>-9518000.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>4907000.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>18177000.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>-2542000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>-3060000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-2408079.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-185343.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-308629.0</v>
       </c>
-      <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
+      <c r="AB4"/>
     </row>
-    <row r="5" spans="1:27">
+    <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>5301000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1194000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-139000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>838000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>3460000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>6521000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>2152000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>6947000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>18812000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>2037689.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-444351.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-790166.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
+      <c r="AB5"/>
     </row>
-    <row r="6" spans="1:27">
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B6">
+        <v>27105000.0</v>
+      </c>
+      <c r="C6">
         <v>64539000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>13490000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2568000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-564000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>568000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-14987000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-9518000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>4907000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>18177000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-2542000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-3060000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-2408079.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-185343.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-308629.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>4095837.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-1603996.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1106304.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>8430683.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-5070151.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-22377811.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-47275556.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>40467935.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>14473986.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>25262265.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-5640864.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-15078000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:27">
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B7">
+        <v>30465000.0</v>
+      </c>
+      <c r="C7">
         <v>87625000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>127477000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-103713000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-237260000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-2850000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-14174000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-7386000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>3096000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-12436000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-13571000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-9374000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1269971.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2833053.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-3548801.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2621930.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>37933860.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>4700167.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-10469676.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-5523412.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>634832.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>10767791.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>10636545.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>332678.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-17282734.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-13951761.0</v>
       </c>
-      <c r="AA7"/>
+      <c r="AB7"/>
     </row>
-    <row r="8" spans="1:27">
+    <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-153229000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-318420000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>-4745000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>-6642000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>2820000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>9708000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>-30781000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>-28708000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>-16119000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>2036387.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-4255411.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-7973162.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
+      <c r="AB8"/>
     </row>
-    <row r="9" spans="1:27">
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B9">
+        <v>56726000.0</v>
+      </c>
+      <c r="C9">
         <v>128327000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>251427000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-153229000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-318420000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-4745000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-6642000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2820000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>9708000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-30781000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-28708000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-16119000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2036387.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-4255411.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-7973162.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>5456796.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>47737783.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>19255354000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>85000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-3674803000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-13623664000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>13532571000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>6710769000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-6870488000.0</v>
       </c>
-      <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
+      <c r="AB9"/>
     </row>
-    <row r="10" spans="1:27">
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
-      <c r="E10">
+      <c r="E10"/>
+      <c r="F10">
         <v>-83286000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-7239000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1308000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>7095000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1816000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1528000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3549000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1033000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>319227985.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-4122660286.0</v>
       </c>
-      <c r="O10">
-[...3 lines deleted...]
-      <c r="Q10">
+      <c r="P10">
+        <v>0.0</v>
+      </c>
+      <c r="Q10"/>
+      <c r="R10">
         <v>11361098070.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-4370230142.0</v>
       </c>
-      <c r="S10"/>
-      <c r="T10">
+      <c r="T10"/>
+      <c r="U10">
         <v>11932929755.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-9549128799.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-12172648375.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-8701355374.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>4509074135.0</v>
       </c>
-      <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
+      <c r="AB10"/>
     </row>
-    <row r="11" spans="1:27">
+    <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>58962000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>83286000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>9850000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-138000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-7692000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-8428000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>20227000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>12474000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>5374000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1081583.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>7532815.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>5214527.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
-      <c r="U11">
+      <c r="U11"/>
+      <c r="V11">
         <v>23103000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="W11"/>
+      <c r="X11">
         <v>1922000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2284000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>3631000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2679000.0</v>
       </c>
-      <c r="AA11"/>
+      <c r="AB11"/>
     </row>
-    <row r="12" spans="1:27">
+    <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>21979000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-227472000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>21709000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>52891000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>25898000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-11876000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>18895000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>12616000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>18331000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>52945343.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>39981089.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6549558.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
+      <c r="AB12"/>
     </row>
-    <row r="13" spans="1:27">
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-12516000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-2126000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-5344000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-6224000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-3111000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2663000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-2025000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3924000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1033000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
+      <c r="AB13"/>
     </row>
-    <row r="14" spans="1:27">
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B14">
+        <v>16794000.0</v>
+      </c>
+      <c r="C14">
         <v>18200000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>18347000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>12576000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>9852000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>12671000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>14075000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>11780000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>10174000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>9182000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>8066000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>7441000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>6179765.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>8947927.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>10284085.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>11894415.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>12791056.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>10802509.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>8511167.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>7165998.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>7547896.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>7547268.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>8124955.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>6671956.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>17736635.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>15024781.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>5285000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:27">
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>1153000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1573000.0</v>
       </c>
-      <c r="H15">
-[...1 lines deleted...]
-      </c>
       <c r="I15">
+        <v>0.0</v>
+      </c>
+      <c r="J15">
         <v>1217000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>701000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>494000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>119000.0</v>
       </c>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
-      <c r="P15"/>
+      <c r="P15">
+        <v>0.0</v>
+      </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
+      <c r="AB15"/>
     </row>
-    <row r="16" spans="1:27">
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B16">
+        <v>108738000.0</v>
+      </c>
+      <c r="C16">
         <v>81633000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>17094000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3604000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1036000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1600000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1032000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>16019000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>25537000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>20630000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2453000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>4995000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>8054613.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>10462692.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>10648035.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>10956664.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>8568845.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>10172841.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>9066537.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>635854.0</v>
       </c>
-      <c r="U16"/>
       <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>57677881.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>17209946.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2643542.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-812987.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-15078000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:27">
+    <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
+      <c r="H17"/>
+      <c r="I17">
         <v>-70000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>23000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-24000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-62000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>5000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-210427.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>76821.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-172573.0</v>
       </c>
-      <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
+      <c r="AB17"/>
     </row>
-    <row r="18" spans="1:27">
+    <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B18">
+        <v>40090000.0</v>
+      </c>
+      <c r="C18">
         <v>111402000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>234524000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>125264000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-92788000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>22589000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2602000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>16400000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>40397000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>23623000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>15873000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-8643000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>6908349.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>7927253.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>14298071.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>29130472.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>69866513.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>46304563.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>27686065.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>23607595.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>23163146.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>38652682.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>48229416.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>34179983.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>14039985.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>8404912.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>18479000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:27">
+    <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>216</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-8714000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-48011000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-43874000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-34046000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-4615000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-2940000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-6678000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-91380000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-9780000.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>2652335.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-197907.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
+      <c r="AB19"/>
     </row>
-    <row r="20" spans="1:27">
+    <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
+      <c r="AB20"/>
     </row>
-    <row r="21" spans="1:27">
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21">
         <v>-150675000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-38501000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>127677000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-440407000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-91894000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-16432000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>54021000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-394000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>4392000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>46823000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-25760789.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-10056242.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-11780039.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
+      <c r="AB21"/>
     </row>
-    <row r="22" spans="1:27">
+    <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B22">
+        <v>-94852000.0</v>
+      </c>
+      <c r="C22">
         <v>-14556000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>72631000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>185982000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>132002000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-12142000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-55943000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-15717000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>38802000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>8731000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>4954000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-31534000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-51969323.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-42221497.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>4097849.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-2774863.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>6694308.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-142944613.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>24579509.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>16636389.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>14752386.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>20658695.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>25820785.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>29782705.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>8672042.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>4598196.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>11545000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:27">
+    <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B23">
+        <v>-6173000.0</v>
+      </c>
+      <c r="C23">
         <v>-9539000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-12912000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-84650000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-6353000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1279000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1838000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-2643000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-4744000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-3664000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1145000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1457000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-531.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-152758.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-221596.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-226294.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>6615712.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1165738.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>276967.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>390095.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-712877.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-111556.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-3329461.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-362575.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-981833.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-5640864.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-15078000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:27">
+    <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>220</v>
+      </c>
+      <c r="B24">
+        <v>-8161000.0</v>
+      </c>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>94000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-34046000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1153000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1573000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-151000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-292000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>500000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-338000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-44631000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-28700000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-258832.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-197907.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-981324.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-748242000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-13131363000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-35328000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-18537444000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-785335.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>8653262.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>44651.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>456641.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-1711971.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>108075.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1168000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:27">
+    <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B25">
+        <v>78632000.0</v>
+      </c>
+      <c r="C25">
         <v>24766000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>22160000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>26702000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>12821000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>25054000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>27029000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>32155000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>23168000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>26611000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>17870000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>28865000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5178362.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>56512484.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1515146.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>11744912.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3699705.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-983409482.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1995431.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-39198237.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-112453692.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-63920798.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-44410089.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>655176.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>10576498.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4725805.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1649000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:27">
+    <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B26">
+        <v>-6833000.0</v>
+      </c>
+      <c r="C26">
         <v>-37310000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-57654000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-35285000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-2230000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-658000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-801000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-5000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-1774000.0</v>
       </c>
-      <c r="J26">
-[...1 lines deleted...]
-      </c>
       <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
         <v>-543000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-245000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-300000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-374000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-2234585.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>-10775405.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-10881876.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-2764293.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-4291324.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-446000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-7708962.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-6014833.0</v>
       </c>
-      <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
+      <c r="AB26"/>
     </row>
-    <row r="27" spans="1:27">
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B27">
+        <v>7144000.0</v>
+      </c>
+      <c r="C27">
         <v>6025000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>6579000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>7393000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6894000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>5403000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3396000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3575000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4080000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3379000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2460000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1387000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2099941.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2594523.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2895012.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2656904.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1962551.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1230068000.0</v>
       </c>
-      <c r="S27"/>
-      <c r="T27">
+      <c r="T27"/>
+      <c r="U27">
         <v>46798000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>115663000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>62702000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>47026000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
+      <c r="AB27"/>
     </row>
-    <row r="28" spans="1:27">
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B28">
+        <v>-13006000.0</v>
+      </c>
+      <c r="C28">
         <v>-46849000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-221241000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-87599000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>119094000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-22010000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-17599000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-23767000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>50756000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-2164000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3355000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>46459000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-26061320.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-10582920.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-14236220.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-11191315.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-64136084.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>80077099.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>8430683.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-5070151.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-22377811.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-47275556.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>40467935.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-8381353.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>25262265.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-5640864.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-15078000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:27">
+    <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B29">
+        <v>48251000.0</v>
+      </c>
+      <c r="C29">
         <v>120116000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>248498000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>134050000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-85618000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>27204000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5542000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>20997000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>45508000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>30145000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>18235000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-4072000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>8659012.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>10146130.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>18296200.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>31521573.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>72319282.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>50993173.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>35963949.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>32917670.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>30790330.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>43268361.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>51798566.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>41420880.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>19702441.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>10397021.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>18479000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:27">
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B30">
+        <v>-8161000.0</v>
+      </c>
+      <c r="C30">
         <v>-8714000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-13775000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-43874000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-34046000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-4615000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2940000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-6678000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-91380000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-9780000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-24070000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-45452000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>15204656.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>174626.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-4196036.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-16198609.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-10004800.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-129560640.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-35328095.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-27847519.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-8412519.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4007195.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-109476447.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-18565541.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-42321164.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-9584034.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1168000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CZ30"/>
+  <dimension ref="A1:DB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:104">
+    <row r="1" spans="1:106">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C1" t="s">
-        <v>89</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>90</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>91</v>
       </c>
       <c r="F1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G1" t="s">
-        <v>92</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>93</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>94</v>
       </c>
       <c r="J1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="K1" t="s">
-        <v>95</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>96</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>97</v>
       </c>
       <c r="N1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="O1" t="s">
-        <v>98</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>99</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>100</v>
       </c>
       <c r="R1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="S1" t="s">
-        <v>101</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>102</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>103</v>
       </c>
       <c r="V1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="W1" t="s">
-        <v>104</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>105</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>106</v>
       </c>
       <c r="Z1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AA1" t="s">
-        <v>107</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>108</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>109</v>
       </c>
       <c r="AD1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AE1" t="s">
-        <v>110</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>111</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>112</v>
       </c>
       <c r="AH1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AI1" t="s">
-        <v>113</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>114</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="AL1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AM1" t="s">
-        <v>116</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>117</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>118</v>
       </c>
       <c r="AP1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AQ1" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>120</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="AT1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AU1" t="s">
-        <v>122</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>123</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>124</v>
       </c>
       <c r="AX1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AY1" t="s">
-        <v>125</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>126</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>127</v>
       </c>
       <c r="BB1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BC1" t="s">
-        <v>128</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>129</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>130</v>
       </c>
       <c r="BF1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BG1" t="s">
-        <v>131</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>132</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="BJ1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BK1" t="s">
-        <v>134</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>135</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>136</v>
       </c>
       <c r="BN1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BO1" t="s">
-        <v>137</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>138</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="BR1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BS1" t="s">
-        <v>140</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>141</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>142</v>
       </c>
       <c r="BV1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="BW1" t="s">
-        <v>143</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>144</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>145</v>
       </c>
       <c r="BZ1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="CA1" t="s">
-        <v>146</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>148</v>
       </c>
       <c r="CD1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="CE1" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>151</v>
       </c>
       <c r="CH1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="CI1" t="s">
-        <v>152</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>154</v>
       </c>
       <c r="CL1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CM1" t="s">
-        <v>155</v>
+        <v>23</v>
       </c>
       <c r="CN1" t="s">
         <v>156</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>157</v>
       </c>
       <c r="CP1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="CQ1" t="s">
-        <v>158</v>
+        <v>24</v>
       </c>
       <c r="CR1" t="s">
         <v>159</v>
       </c>
       <c r="CS1" t="s">
-        <v>24</v>
+        <v>160</v>
       </c>
       <c r="CT1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="CU1" t="s">
-        <v>161</v>
+        <v>25</v>
       </c>
       <c r="CV1" t="s">
         <v>162</v>
       </c>
       <c r="CW1" t="s">
-        <v>25</v>
+        <v>163</v>
       </c>
       <c r="CX1" t="s">
-        <v>194</v>
+        <v>164</v>
       </c>
       <c r="CY1" t="s">
-        <v>195</v>
+        <v>26</v>
       </c>
       <c r="CZ1" t="s">
         <v>196</v>
       </c>
+      <c r="DA1" t="s">
+        <v>197</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>198</v>
+      </c>
     </row>
-    <row r="2" spans="1:104">
+    <row r="2" spans="1:106">
       <c r="A2" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B2">
+        <v>108738000.0</v>
+      </c>
+      <c r="C2">
+        <v>99132000.0</v>
+      </c>
+      <c r="D2">
         <v>81193000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>80697000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>81633000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>64021000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>69601000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>5242000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>17094000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>14301000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>673000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>291000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>3604000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>30320000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>279000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1208000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1036000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>842000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>18127000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>13488000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1600000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>3446000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>6234000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>12599000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1032000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>9458000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>24830000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>18286000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>16019000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>28065000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>32559000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>32621000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>25537000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>10765000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>33936000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>13401000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>20630000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>26707000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>10229000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1876000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>2453000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>24584000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>8679000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>7465000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>4995000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>7732000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>9293000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>7158000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>8055000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>32453000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>25915000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>20905000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>10463000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>4832000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>6207000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>8946000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>10648000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>14305000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>16009000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>9858000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>10957000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>8840000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>10300000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>13305000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>8569000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>12003000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>11537000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>19087000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>10173000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>12637000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>4812000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>3525000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>9066000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>18546854.0</v>
       </c>
-      <c r="BV2"/>
-      <c r="BW2"/>
       <c r="BX2"/>
-      <c r="BY2">
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2">
         <v>9099000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>58000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>1555000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>8680000.0</v>
       </c>
-      <c r="CC2"/>
-      <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
-      <c r="CI2">
+      <c r="CI2"/>
+      <c r="CJ2"/>
+      <c r="CK2">
         <v>17000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>5042000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>18139000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>14283000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>14221000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>17210000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>30143000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>17359000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>868000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>2736000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>842000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>18127000.0</v>
       </c>
-      <c r="CU2"/>
-      <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
       <c r="CY2"/>
       <c r="CZ2"/>
+      <c r="DA2"/>
+      <c r="DB2"/>
     </row>
-    <row r="3" spans="1:104">
+    <row r="3" spans="1:106">
       <c r="A3" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B3">
+        <v>1458000</v>
+      </c>
+      <c r="C3">
+        <v>2117000</v>
+      </c>
+      <c r="D3">
         <v>2191000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1967000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>1886000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2531000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1124000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>2849000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>2210000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>2875000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>3425000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>3996000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>3678000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>2023000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>2915000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1752000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>2096000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>2280000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1888000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1816000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1186000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>956000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1169000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1528000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>962000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>898000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>478000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>455000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1109000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1192000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>1116000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>1286000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>1003000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>1068000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>657000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>2296000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>1090000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>1498000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>2408000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>1634000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>982000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>572000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>757000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>451000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>582000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>793000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>929000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>261000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>2588000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>1074663</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>249000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>195000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>232000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>98877</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>425000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>1233000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>462000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>1000129</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>808000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>1353000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>837000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>1137101</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>573000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>410000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>271000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>351769</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>459000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>668000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>974000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>1301610</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>1113000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>1468000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>806000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>1619884</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>3130000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>1698000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>1830000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>2886075</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>2579000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>2295000</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>1550000</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>1671184</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>1933000</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>1924000</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>2099000</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>617679</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>1073000</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>1366000</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>1559000</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>1240150</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>833000</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>923000</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>573000</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>1276897</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>2187000</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>2092000</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>1685000</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>2109456</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>3553000</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>2038000</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>949000</v>
       </c>
-      <c r="CW3">
+      <c r="CY3">
         <v>1992000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CZ3">
         <v>0</v>
       </c>
+      <c r="DA3">
+        <v>0</v>
+      </c>
+      <c r="DB3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:104">
+    <row r="4" spans="1:106">
       <c r="A4" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>381000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-3312000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-26716000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>30051000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-932000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>174000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>174000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-17288000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>4653000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>11891000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-1854000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>-2807000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>-6361000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>11601000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>-8435000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-15352000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>6543000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>2247000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>-12046000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-4494000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>-62000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>7084000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>14772000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>-23171000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>20535000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>-7229000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>-6077000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>16478000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>8353000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-577000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>-22131000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>15905000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>1214000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>2470000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>-2737000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>-1561000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>2135000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>-897000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>-24398079.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>6538000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>5010000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>10442000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>5630657.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>-1375000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>-2739000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>-1702000.0</v>
       </c>
-      <c r="BE4"/>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
+      <c r="DA4"/>
+      <c r="DB4"/>
     </row>
-    <row r="5" spans="1:104">
+    <row r="5" spans="1:106">
       <c r="A5" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>6693000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>4868000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-3571000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>3752000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>3204000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>1916000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-2045000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>1069000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-1388000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>1170000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-2323000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>1213000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>1102000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-131000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-2643000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>1854000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>2279000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-652000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>947000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>1141000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>1178000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>194000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>2339000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>1968000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>1440000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>774000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-82000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-585000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>2126000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>693000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>3618000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>1229000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>1502000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>598000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>13169000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>2222000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>2218000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>1203000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-1658311.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>830000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>6914000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-4048000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-996351.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>30000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>58000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>464000.0</v>
       </c>
-      <c r="BE5"/>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
+      <c r="DA5"/>
+      <c r="DB5"/>
     </row>
-    <row r="6" spans="1:104">
+    <row r="6" spans="1:106">
       <c r="A6" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B6">
+        <v>-3154000.0</v>
+      </c>
+      <c r="C6">
+        <v>9606000.0</v>
+      </c>
+      <c r="D6">
         <v>17939000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>496000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-936000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>17612000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-5580000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>64359000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-11852000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>2793000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>13628000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>382000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-3313000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-26716000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>30041000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-929000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>172000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>194000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-17285000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>4639000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>11888000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-1846000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-2788000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-6365000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>11567000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-8426000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-15372000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>6544000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>2267000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-12046000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-4494000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-62000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>7084000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>14772000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-23171000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>20535000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-7229000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-6077000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>16478000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>8353000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-577000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-22131000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>15905000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>1214000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>2470000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-2737000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-1561000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>2135000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-897000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-24398387.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>6538000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>5010000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>10442000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>5630692.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-1375000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-2739000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-1702000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-3656965.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-1704000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>6151000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-1099000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>2116664.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-1460000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-3005000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>4736000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-3434155.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>466000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-7550000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>8914000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-2464159.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>7825000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>1287000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-5541000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>-9480317.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>13553000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>456000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>3902000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>2084849.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>9041000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>-1497000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>-7125000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>-8265811.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>-9299000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>-4402000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>-411000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>-15935556.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>-9125000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>-17190000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>-5025000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>-27319065.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>3856000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>62000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>-2989000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>-12933054.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>12784000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>16491000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>-1868000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>1801542.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>-17285000.0</v>
       </c>
-      <c r="CU6"/>
-      <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
+      <c r="DA6"/>
+      <c r="DB6"/>
     </row>
-    <row r="7" spans="1:104">
+    <row r="7" spans="1:106">
       <c r="A7" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B7">
+        <v>3380000.0</v>
+      </c>
+      <c r="C7">
+        <v>3213000.0</v>
+      </c>
+      <c r="D7">
         <v>21782000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>5026000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>444000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>19746000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-71305000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>75235000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-3930000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-7628000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>45855000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>84642000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>4608000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-49761000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>94352000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-31421000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-103702000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-146787000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-33141000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-2378000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-77447000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-8375000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-14705000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>7769000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>1395000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-13368000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-18938000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>7287000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>10845000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-6231000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-3205000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-4107000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>6157000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>3921000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-8832000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>13465000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-5458000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-13469000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>7258000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-953000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-5272000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-9771000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>1563000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-1017000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-4346000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-77000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-1598000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>4231000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-11930000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-2853029.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>4320000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>4717000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-4914000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>3254053.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>780000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-8000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-1193000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>-4201801.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>-1973000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>5217000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-2591000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>-8342070.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>-3297000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>8686000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>5575000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-14474140.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>14694000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>19054000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>18660000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>-8797833.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>4307000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>6989000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>2202000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>5111324.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>-4302000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>3466000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>-14745000.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>-3483412.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>-3927000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>490000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>1397000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>-381168.0</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>3174000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>1816000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>-3974000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>-4210209.0</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>3566000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>11017000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>395000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>-4098455.0</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>5073000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CO7">
         <v>2732000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CP7">
         <v>6930000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CQ7">
         <v>-14318322.0</v>
       </c>
-      <c r="CP7">
+      <c r="CR7">
         <v>2306000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CS7">
         <v>7354000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CT7">
         <v>4991000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CU7">
         <v>69165401.0</v>
       </c>
-      <c r="CT7"/>
-      <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
+      <c r="DA7"/>
+      <c r="DB7"/>
     </row>
-    <row r="8" spans="1:104">
+    <row r="8" spans="1:106">
       <c r="A8" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>138556000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>7887000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>-26226000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>88227000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-28529000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-186701000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-195533000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-46613000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>307000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-76581000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>-2148000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-13839000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>7396000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>3846000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>124000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>-20417000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>3251000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>10400000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>75000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>-6063000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>-3790000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>12598000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>6371000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>-12446000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>4966000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>10817000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>-27210000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>-3580000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>-2491000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>2500000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>-14781000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>-5793000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>-28000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>-8106000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AU8">
         <v>-4918000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AV8">
         <v>-2003000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AW8">
         <v>2699000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AX8">
         <v>-11897000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AY8">
         <v>-3285613.0</v>
       </c>
-      <c r="AX8">
+      <c r="AZ8">
         <v>5644000.0</v>
       </c>
-      <c r="AY8">
+      <c r="BA8">
         <v>5110000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BB8">
         <v>-5432000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BC8">
         <v>739589.0</v>
       </c>
-      <c r="BB8">
+      <c r="BD8">
         <v>-2744000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BE8">
         <v>-126000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BF8">
         <v>-2125000.0</v>
       </c>
-      <c r="BE8"/>
-      <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
+      <c r="DA8"/>
+      <c r="DB8"/>
     </row>
-    <row r="9" spans="1:104">
+    <row r="9" spans="1:106">
       <c r="A9" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B9">
+        <v>-9039000.0</v>
+      </c>
+      <c r="C9">
+        <v>12402000.0</v>
+      </c>
+      <c r="D9">
         <v>22446000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>18294000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>3584000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>22468000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-109935000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>96211000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>13724000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>34204000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>70780000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>138556000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>7887000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-26226000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>88227000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-28529000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-186701000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-195533000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-46613000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>307000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-76581000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-2148000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-13839000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>7396000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>3846000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>124000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-20417000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>3251000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>10400000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>75000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-6063000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-3790000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>12598000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>6371000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-12446000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>4966000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>10817000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-27210000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-3580000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-2491000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>2500000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-14781000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-5793000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-28000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-8106000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-4918000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-2003000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>2699000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-11897000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-3285613.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>5644000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>5110000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-5432000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>739589.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-2744000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>-126000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>-2125000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>2130838.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>-4762000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>-1392000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>-3950000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>1942796.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>-2312000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>2806000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>3020000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>-75217.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>12581000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>21994000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>13238000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>19255354000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>13063000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>8150000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>680000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>84988000.0</v>
       </c>
-      <c r="BV9"/>
-[...1 lines deleted...]
-      <c r="BX9">
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9">
         <v>-2337000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>-3674803000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>4118000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>10621000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>4843000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>-13623664000.0</v>
       </c>
-      <c r="CD9"/>
-[...1 lines deleted...]
-      <c r="CF9">
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9">
         <v>-5171000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>13532571000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>9616000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>8405000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>-875000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>6711000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>10419000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>7822000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>1143000.0</v>
       </c>
-      <c r="CO9"/>
-      <c r="CP9"/>
       <c r="CQ9"/>
-      <c r="CR9">
+      <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9">
         <v>-4547000.0</v>
       </c>
-      <c r="CS9"/>
-      <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
+      <c r="DA9"/>
+      <c r="DB9"/>
     </row>
-    <row r="10" spans="1:104">
+    <row r="10" spans="1:106">
       <c r="A10" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10">
         <v>-77605000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>23048000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>54557000.0</v>
       </c>
-      <c r="L10"/>
-[...3 lines deleted...]
-      </c>
+      <c r="N10"/>
       <c r="O10"/>
       <c r="P10">
+        <v>-8718000.0</v>
+      </c>
+      <c r="Q10"/>
+      <c r="R10">
         <v>-62979000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-41941000.0</v>
       </c>
-      <c r="R10"/>
-[...1 lines deleted...]
-      <c r="T10">
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10">
         <v>-547000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-14240000.0</v>
       </c>
-      <c r="V10"/>
-[...1 lines deleted...]
-      <c r="X10">
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10">
         <v>-2203000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-12319000.0</v>
       </c>
-      <c r="Z10"/>
-[...1 lines deleted...]
-      <c r="AB10">
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10">
         <v>-997000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-108730000.0</v>
       </c>
-      <c r="AD10">
-[...4 lines deleted...]
-      </c>
       <c r="AF10">
+        <v>0.0</v>
+      </c>
+      <c r="AG10">
+        <v>0.0</v>
+      </c>
+      <c r="AH10">
         <v>-477000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>5960000.0</v>
       </c>
-      <c r="AH10">
-[...4 lines deleted...]
-      </c>
       <c r="AJ10">
+        <v>0.0</v>
+      </c>
+      <c r="AK10">
+        <v>0.0</v>
+      </c>
+      <c r="AL10">
         <v>-264000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-6608000.0</v>
       </c>
-      <c r="AL10">
-[...4 lines deleted...]
-      </c>
       <c r="AN10">
+        <v>0.0</v>
+      </c>
+      <c r="AO10">
+        <v>0.0</v>
+      </c>
+      <c r="AP10">
         <v>-1452000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-6985000.0</v>
       </c>
-      <c r="AP10">
-[...4 lines deleted...]
-      </c>
       <c r="AR10">
+        <v>0.0</v>
+      </c>
+      <c r="AS10">
+        <v>0.0</v>
+      </c>
+      <c r="AT10">
         <v>853000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-4626000.0</v>
       </c>
-      <c r="AT10">
-[...4 lines deleted...]
-      </c>
       <c r="AV10">
+        <v>0.0</v>
+      </c>
+      <c r="AW10">
+        <v>0.0</v>
+      </c>
+      <c r="AX10">
         <v>16000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>318775985.0</v>
       </c>
-      <c r="AX10">
-[...4 lines deleted...]
-      </c>
       <c r="AZ10">
+        <v>0.0</v>
+      </c>
+      <c r="BA10">
+        <v>0.0</v>
+      </c>
+      <c r="BB10">
         <v>-4979000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-4125096286.0</v>
       </c>
-      <c r="BB10">
-[...4 lines deleted...]
-      </c>
       <c r="BD10">
+        <v>0.0</v>
+      </c>
+      <c r="BE10">
+        <v>0.0</v>
+      </c>
+      <c r="BF10">
         <v>-190000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-1348892471.0</v>
       </c>
-      <c r="BF10">
-[...4 lines deleted...]
-      </c>
       <c r="BH10">
+        <v>0.0</v>
+      </c>
+      <c r="BI10">
+        <v>0.0</v>
+      </c>
+      <c r="BJ10">
         <v>320000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>277416939.0</v>
       </c>
-      <c r="BJ10"/>
-[...1 lines deleted...]
-      <c r="BL10">
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10">
         <v>706000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>11283877741.0</v>
       </c>
-      <c r="BN10"/>
-[...1 lines deleted...]
-      <c r="BP10">
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10">
         <v>-100542000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>-4491076379.0</v>
       </c>
-      <c r="BR10"/>
-[...1 lines deleted...]
-      <c r="BT10">
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10">
         <v>-84112000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>8148486918.0</v>
       </c>
-      <c r="BV10"/>
-[...1 lines deleted...]
-      <c r="BX10">
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10">
         <v>-101022000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>11934969755.0</v>
       </c>
-      <c r="BZ10"/>
-[...1 lines deleted...]
-      <c r="CB10">
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10">
         <v>-71753000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>-9550144799.0</v>
       </c>
-      <c r="CD10"/>
-[...1 lines deleted...]
-      <c r="CF10">
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10">
         <v>-76843000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>-12187626375.0</v>
       </c>
-      <c r="CH10"/>
-[...1 lines deleted...]
-      <c r="CJ10">
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10">
         <v>-75603000.0</v>
       </c>
-      <c r="CK10"/>
-      <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
-      <c r="CR10">
+      <c r="CR10"/>
+      <c r="CS10"/>
+      <c r="CT10">
         <v>-61207000.0</v>
       </c>
-      <c r="CS10"/>
-      <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
+      <c r="DA10"/>
+      <c r="DB10"/>
     </row>
-    <row r="11" spans="1:104">
+    <row r="11" spans="1:106">
       <c r="A11" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-56688000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-1724000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-14239000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>5608000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>15459000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>84829000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>46611000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>14894000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-4493000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>26805000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-2375000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-231000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>1638000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>10818000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-8970000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>1492000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>4019000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>3321000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-4937000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>3004000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>205000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-5964000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-3155000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>2782000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>7956000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-16011000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>14587000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>12439000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>868000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-7667000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>4126000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>7035000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-1849000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>3162000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>3737000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>199000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>915000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>523000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>1340583.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-712000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-5701000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>6154000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>3510815.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>3494000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>60000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>468000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>1342000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>5197000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>3333000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>1163000.0</v>
       </c>
-      <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BK11"/>
+      <c r="BL11">
         <v>783000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>264000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>1360000.0</v>
       </c>
-      <c r="BM11"/>
-      <c r="BN11"/>
       <c r="BO11"/>
-      <c r="BP11">
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11">
         <v>3368000.0</v>
       </c>
-      <c r="BQ11"/>
-      <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
-      <c r="CC11">
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11">
         <v>23103000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>20937000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>17747000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>128000.0</v>
       </c>
-      <c r="CG11"/>
-      <c r="CH11">
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>12000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>798000.0</v>
       </c>
-      <c r="CJ11"/>
-      <c r="CK11">
+      <c r="CL11"/>
+      <c r="CM11">
         <v>1922000.0</v>
       </c>
-      <c r="CL11"/>
-[...1 lines deleted...]
-      <c r="CN11">
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11">
         <v>478000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>2284000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>3729000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CS11">
         <v>4398000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CT11">
         <v>4156000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CU11">
         <v>3631000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1674000.0</v>
       </c>
       <c r="CV11"/>
       <c r="CW11">
+        <v>1674000.0</v>
+      </c>
+      <c r="CX11"/>
+      <c r="CY11">
         <v>2679000.0</v>
       </c>
-      <c r="CX11"/>
-      <c r="CY11"/>
       <c r="CZ11"/>
+      <c r="DA11"/>
+      <c r="DB11"/>
     </row>
-    <row r="12" spans="1:104">
+    <row r="12" spans="1:106">
       <c r="A12" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>4910000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1494000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>6403000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>5033000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>8799000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>6216000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-153658000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1706000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1758000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1978000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1754000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>2302000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>16552000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1101000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1650000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>2612000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>50519000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-1890000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>19034000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>2962000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>2286000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1616000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>-20464000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1412000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>2173000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>5003000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>15593000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>-5666000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>25454000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>-15030000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>9641000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>2837000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>980000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>-842000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>6608000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>9060000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>1001000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>1662000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>50760343.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>485000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>1047000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>653000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>7978089.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>16700000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>14536000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>767000.0</v>
       </c>
-      <c r="BE12"/>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
-      <c r="BN12">
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12">
         <v>4531000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>2029000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>1578000.0</v>
       </c>
-      <c r="BQ12"/>
-      <c r="BR12">
+      <c r="BS12"/>
+      <c r="BT12">
         <v>3860000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>2543000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>2491000.0</v>
       </c>
-      <c r="BU12"/>
-      <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
-      <c r="CP12">
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12">
         <v>10700000.0</v>
       </c>
-      <c r="CQ12"/>
-      <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
+      <c r="DA12"/>
+      <c r="DB12"/>
     </row>
-    <row r="13" spans="1:104">
+    <row r="13" spans="1:106">
       <c r="A13" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>2203000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>2203000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-9200000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1606000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-2892000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-2030000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>2135000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-1189000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-2823000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-249000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-3078000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>653000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-468000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-2451000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-4387000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>1351000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-792000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-2396000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-886000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-397000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-1173000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-655000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>2663000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>420000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>861000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-264000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-2025000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>-1601000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>670000.0</v>
       </c>
-      <c r="AN13"/>
-      <c r="AO13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>3924000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
         <v>1033000.0</v>
       </c>
-      <c r="AT13"/>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -35760,1450 +36490,1476 @@
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
     </row>
-    <row r="14" spans="1:104">
+    <row r="14" spans="1:106">
       <c r="A14" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B14">
+        <v>3669000.0</v>
+      </c>
+      <c r="C14">
+        <v>3833000.0</v>
+      </c>
+      <c r="D14">
         <v>4088000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>4101000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>4772000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>4341000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>4498000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>4719000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>4642000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>4471000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>4540000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>4432000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>4904000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>3162000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>3214000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>3481000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>2719000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>2720000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>3262000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2253000.0</v>
       </c>
       <c r="U14">
         <v>2199000.0</v>
       </c>
       <c r="V14">
+        <v>2253000.0</v>
+      </c>
+      <c r="W14">
+        <v>2199000.0</v>
+      </c>
+      <c r="X14">
         <v>3247000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>3929000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>2596000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>4627000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>2907000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>3557000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>2984000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>3016000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>2892000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>2963000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>2909000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>2849000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>2849000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>2285000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>2191000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>2213000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>2092000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>2465000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>2412000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>2217000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>1935000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>1972000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>1942000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>2065000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>2016000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>1601000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>1759000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>1543765.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>1442000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>1606000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>1588000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>2135927.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>2023000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>2378000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>2411000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>2416085.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>2381000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>2681000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>2806000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>2851415.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>2745000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>3184000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>3114000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>3100056.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>3039000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>3324000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>3328000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>3421509.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>2502000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>2420000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>2459000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>2791167.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>1992000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>1875000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>1853000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>2015998.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>1733000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>1739000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>1678000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>2928896.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>1562000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>1571000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>1486000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>1833268.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>1518000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>1895000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>2301000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>2232955.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>2206000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>1871000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>1815000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>1858956.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>1823000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>1525000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>1465000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>4565635.0</v>
       </c>
-      <c r="CT14"/>
-      <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
+      <c r="DA14"/>
+      <c r="DB14"/>
     </row>
-    <row r="15" spans="1:104">
+    <row r="15" spans="1:106">
       <c r="A15" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15">
         <v>1153000.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15"/>
       <c r="X15"/>
-      <c r="Y15">
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15">
         <v>1573000.0</v>
       </c>
-      <c r="Z15"/>
-      <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
-[...4 lines deleted...]
-      </c>
+      <c r="AD15"/>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
+        <v>0.0</v>
+      </c>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
+      <c r="AI15">
         <v>1217000.0</v>
       </c>
-      <c r="AH15">
-[...4 lines deleted...]
-      </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
+        <v>0.0</v>
+      </c>
+      <c r="AL15">
+        <v>0.0</v>
+      </c>
+      <c r="AM15">
         <v>223000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>146000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>160000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>172000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>141000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>106000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>117000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>130000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>119000.0</v>
       </c>
-      <c r="AT15">
-[...4 lines deleted...]
-      </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
-      <c r="BH15"/>
-      <c r="BI15"/>
+      <c r="BH15">
+        <v>0.0</v>
+      </c>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
+      <c r="DA15"/>
+      <c r="DB15"/>
     </row>
-    <row r="16" spans="1:104">
+    <row r="16" spans="1:106">
       <c r="A16" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B16">
+        <v>105584000.0</v>
+      </c>
+      <c r="C16">
+        <v>108738000.0</v>
+      </c>
+      <c r="D16">
         <v>99132000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>81193000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>80697000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>81633000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>64021000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>69601000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>5242000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>17094000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>14301000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>673000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>291000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>3604000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>30320000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>279000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1208000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>1036000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>842000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>18127000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>13488000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1600000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>3446000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>6234000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>12599000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>1032000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>9458000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>24830000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>18286000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>16019000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>28065000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>32559000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>32621000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>25537000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>10765000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>33936000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>13401000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>20630000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>26707000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>10229000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>1876000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>2453000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>24584000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>8679000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>7465000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>4995000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>7732000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>9293000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>7158000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>8054613.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>32453000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>25915000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>20905000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>10462692.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>4832000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>6207000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>8946000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>10648035.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>14305000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>16009000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>9858000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>10956664.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>8840000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>10300000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>13305000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>8568845.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>12003000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>11537000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>19087000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>10172841.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>12637000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>4812000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>3525000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>9066537.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>18546854.0</v>
       </c>
-      <c r="BW16"/>
-      <c r="BX16"/>
       <c r="BY16"/>
-      <c r="BZ16">
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16">
         <v>9099000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>58000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>1555000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>8680000.0</v>
       </c>
-      <c r="CD16"/>
-      <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
-      <c r="CI16">
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16">
         <v>-17173000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>17000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>-9180065.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>18139000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>14283000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>14221000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>17209946.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>30143000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>17359000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>868000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>2643542.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>842000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>18127000.0</v>
       </c>
-      <c r="CV16"/>
-      <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
+      <c r="DA16"/>
+      <c r="DB16"/>
     </row>
-    <row r="17" spans="1:104">
+    <row r="17" spans="1:106">
       <c r="A17" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-      <c r="AC17">
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17">
         <v>14000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-48000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-23000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-13000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>5000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-5000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-11000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>34000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-7000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>8000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-19000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>-6000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-12000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-35000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>-19000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>4000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>-22000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>-11000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>-29000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>67000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>3573.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>-79000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>-116000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>-19000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>-61179.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>145000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>-181000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>174000.0</v>
       </c>
-      <c r="BE17"/>
-      <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
+      <c r="DA17"/>
+      <c r="DB17"/>
     </row>
-    <row r="18" spans="1:104">
+    <row r="18" spans="1:106">
       <c r="A18" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B18">
+        <v>3309000.0</v>
+      </c>
+      <c r="C18">
+        <v>16122000.0</v>
+      </c>
+      <c r="D18">
         <v>17923000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>2250000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>3795000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>21703000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>6346000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>79552000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>3801000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>9199000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>66886000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>115252000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>43187000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>2297000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>137712000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>16389000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-31134000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-75645000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-4719000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>13689000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-26113000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>973000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-9625000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>15041000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>16200000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-6249000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-14727000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>11900000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>11678000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-1952000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>2702000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>3380000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>12270000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>15735000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>2523000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>21819000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>320000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-3622000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>16994000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>8669000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>1582000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-1203000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>12112000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>5276000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-312000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-1809000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>1546000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>3442000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-11822000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-3974651.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>6912000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>5718000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-1747000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>4341253.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>1478000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>1169000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>939000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>2666071.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>2446000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>8650000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>536000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>5599472.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>538000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>12990000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>10003000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>2091513.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>19007000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>24167000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>24601000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>8759563.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>12647000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>14369000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>10529000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>17018065.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>5566000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>8489000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>-3387000.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>320595.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>7031000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>7576000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>8680000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>8253146.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>9281000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>4402000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>1227000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>5666682.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>9193000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>17173000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>6620000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>7388416.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>14067000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CO18">
         <v>11474000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CP18">
         <v>15300000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CQ18">
         <v>-4723017.0</v>
       </c>
-      <c r="CP18">
+      <c r="CR18">
         <v>11957000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CS18">
         <v>14893000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CT18">
         <v>12053000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CU18">
         <v>420985.0</v>
       </c>
-      <c r="CT18">
+      <c r="CV18">
         <v>-2831000.0</v>
       </c>
-      <c r="CU18"/>
-      <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
     </row>
-    <row r="19" spans="1:104">
+    <row r="19" spans="1:106">
       <c r="A19" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>216</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-2191000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-1967000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-1886000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-2531000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-1124000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-2849000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-2210000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-2875000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-3408000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-3996000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-3496000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-37111000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-2915000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-1752000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-2096000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-4686000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-1888000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-26286000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-1186000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-956000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-1169000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-1528000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-962000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-898000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-368000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-429000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-1245000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
-      <c r="BA19">
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19">
         <v>2858335.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>-52000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>-65000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>-89000.0</v>
       </c>
-      <c r="BE19"/>
-      <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
     </row>
-    <row r="20" spans="1:104">
+    <row r="20" spans="1:106">
       <c r="A20" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -37264,2866 +38020,2926 @@
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
+      <c r="DA20"/>
+      <c r="DB20"/>
     </row>
-    <row r="21" spans="1:104">
+    <row r="21" spans="1:106">
       <c r="A21" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
+      <c r="G21">
+        <v>0.0</v>
+      </c>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-109275000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-10400000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>17522000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-75800000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-16503000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>36347000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>79762000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-12348000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>19964000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>40191000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-423046000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>6938000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-20973000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-3326000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-79394000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-402000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-4432000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-8068000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-7682000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-6250000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-1250000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-1250000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>55500000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>61108000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-504000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-6583000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-11000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-705000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>2349000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-2027000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>7972000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-3027000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-3526000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>2973000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-1067000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-7278000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>44310000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>10858000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>8321211.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-102000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-57105000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>23125000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-1248242.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-2947000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-3509000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-2352000.0</v>
       </c>
-      <c r="BE21"/>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
+      <c r="DA21"/>
+      <c r="DB21"/>
     </row>
-    <row r="22" spans="1:104">
+    <row r="22" spans="1:106">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B22">
+        <v>-4266000.0</v>
+      </c>
+      <c r="C22">
+        <v>-82929000.0</v>
+      </c>
+      <c r="D22">
         <v>-4774000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-6659000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-490000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-3753000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>2555000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-16050000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>2692000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>9038000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>134000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>21345000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>29436000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>38791000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>34793000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>52894000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>61983000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>77573000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>23433000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>11548000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>19448000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>4822000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-1148000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-14048000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-2089000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-1144000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-2697000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-51270000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-1376000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-19343000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-118000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>1824000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>1920000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>28256000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>7044000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>5220000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-1718000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-7649000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>14289000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-17095000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>19186000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-5927000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>5151000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>2680000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>3050000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-20086000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-7484000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-3182000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-782000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-52584323.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>914000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-1457000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>1158000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-9533497.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-17600000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-14504000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-584000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>531849.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>1786000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>1573000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>207000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>-6003863.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>916000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>1178000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>1135000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>398308.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>968000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>2292000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>3036000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>-161336613.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>6171000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>6371000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>5850000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>7267509.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>7049000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>5461000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>4802000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>7511389.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>122000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>4433000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>4570000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>4885386.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>4982000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>1249000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>3636000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>5570695.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>5134000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>5097000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>4857000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>5136785.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>6803000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>6830000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>7051000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>8881705.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>5872000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>8032000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>6997000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>-8499958.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>3922000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>2665000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>9000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>1283000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>1523000.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>891000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DB22">
         <v>901000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:104">
+    <row r="23" spans="1:106">
       <c r="A23" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B23">
+        <v>-588000.0</v>
+      </c>
+      <c r="C23">
+        <v>-6519000.0</v>
+      </c>
+      <c r="D23">
         <v>-6000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-1756000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-4411000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-4077000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-6000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-248000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-9285000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-13000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-7505000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-873000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-4521000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-588000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-7513000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-579000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-8131000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-1537000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-11000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-4326000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-161001.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-115000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-120000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-406000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-638000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1847000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-735000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-383000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-1795000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-802000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-475000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-352000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-1014000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-915000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-1473000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-769000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-1583000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>380000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-571000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-2142000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-403000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-141000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-106000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-117000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-130000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-404000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-148000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-905000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-2588000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>564.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-442000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-301000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-506000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-261840.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-1223000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-153000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-44000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-221596.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-856000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-208000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>2500000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-26294.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>-1474000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>-1680000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>1500000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>1393712.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>5144000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>30000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>1500000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>-610.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>-2315000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>-171000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>3000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>-17331.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>18000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>15000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>250000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>366095.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>-329000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>346000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>7000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>-712877.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>-1720000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>-4402000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>-411000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>2043460.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>6000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>750000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>1222000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>-1680562.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>-3838000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>-4758000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>273000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>8251778.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>-205000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>2833000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>231000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>2644265.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>-12569000.0</v>
       </c>
-      <c r="CU23"/>
-      <c r="CV23"/>
       <c r="CW23"/>
       <c r="CX23"/>
       <c r="CY23"/>
       <c r="CZ23"/>
+      <c r="DA23"/>
+      <c r="DB23"/>
     </row>
-    <row r="24" spans="1:104">
+    <row r="24" spans="1:106">
       <c r="A24" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B24"/>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="C24">
+        <v>-2117000.0</v>
+      </c>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24">
         <v>-2531000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-2531000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-6183000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-2849000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-2210000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-199000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>199000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="M24"/>
+      <c r="N24">
         <v>182000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-35088000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1752000.0</v>
       </c>
       <c r="P24">
         <v>-2915000.0</v>
       </c>
       <c r="Q24">
+        <v>-1752000.0</v>
+      </c>
+      <c r="R24">
+        <v>-2915000.0</v>
+      </c>
+      <c r="S24">
         <v>24470000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-1888000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-24470000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-1186000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-956000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-956000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1528000.0</v>
       </c>
       <c r="Y24">
         <v>-1528000.0</v>
       </c>
       <c r="Z24">
         <v>-1528000.0</v>
       </c>
       <c r="AA24">
+        <v>-1528000.0</v>
+      </c>
+      <c r="AB24">
+        <v>-1528000.0</v>
+      </c>
+      <c r="AC24">
         <v>26000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-136000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-151000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-123000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-2000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-24000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-292000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-86216000.0</v>
       </c>
-      <c r="AI24">
-[...4 lines deleted...]
-      </c>
       <c r="AK24">
+        <v>0.0</v>
+      </c>
+      <c r="AL24">
+        <v>0.0</v>
+      </c>
+      <c r="AM24">
         <v>-1358000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>500000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-277000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>277000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-338000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>7162000.0</v>
       </c>
-      <c r="AQ24">
-[...4 lines deleted...]
-      </c>
       <c r="AS24">
+        <v>0.0</v>
+      </c>
+      <c r="AT24">
+        <v>0.0</v>
+      </c>
+      <c r="AU24">
         <v>48661000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>448000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-45359000.0</v>
       </c>
-      <c r="AV24">
-[...2 lines deleted...]
-      <c r="AW24">
+      <c r="AX24">
+        <v>0.0</v>
+      </c>
+      <c r="AY24">
         <v>-28700000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-193000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-167000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>46064000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>2599503.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-52000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>-65000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>-89000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>-92907.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>-48000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>-57000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>-43000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>-80324.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>-901000.0</v>
       </c>
-      <c r="BK24"/>
-[...1 lines deleted...]
-      <c r="BM24">
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24">
         <v>-748242000.0</v>
       </c>
-      <c r="BN24"/>
-[...1 lines deleted...]
-      <c r="BP24">
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24">
         <v>-25000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>-13131363000.0</v>
       </c>
-      <c r="BR24"/>
-[...1 lines deleted...]
-      <c r="BT24">
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24">
         <v>-8630000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>-8498352000.0</v>
       </c>
-      <c r="BV24"/>
-[...1 lines deleted...]
-      <c r="BX24">
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24">
         <v>-515000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>-18521312000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>-16130000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>-2000.0</v>
       </c>
-      <c r="CB24"/>
-      <c r="CC24">
+      <c r="CD24"/>
+      <c r="CE24">
         <v>12665.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>18000.0</v>
       </c>
-      <c r="CE24"/>
-      <c r="CF24">
+      <c r="CG24"/>
+      <c r="CH24">
         <v>-816000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>8653262.0</v>
       </c>
-      <c r="CH24"/>
-[...1 lines deleted...]
-      <c r="CJ24">
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24">
         <v>-1578000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>49651.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>2000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>40000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>-47000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>394641.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>65000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-3000.0</v>
       </c>
       <c r="CS24"/>
       <c r="CT24">
+        <v>-3000.0</v>
+      </c>
+      <c r="CU24"/>
+      <c r="CV24">
         <v>-1888000.0</v>
       </c>
-      <c r="CU24"/>
-[...1 lines deleted...]
-      <c r="CW24">
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24">
         <v>108000.0</v>
       </c>
-      <c r="CX24"/>
-      <c r="CY24"/>
       <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
     </row>
-    <row r="25" spans="1:104">
+    <row r="25" spans="1:106">
       <c r="A25" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B25">
+        <v>594000.0</v>
+      </c>
+      <c r="C25">
+        <v>78567000.0</v>
+      </c>
+      <c r="D25">
         <v>-508000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>256000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>317000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1200000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>69764000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>19463000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2218000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>4353000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>17229000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>6517000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>6739000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>7676000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>7456000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-8927000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>5933000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>4216000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>3741000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1999000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>29470000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>2225000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>3072000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>17542000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>14333000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>4831000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>3466000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>17206000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>2949000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>27043000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>2090000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>2029000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>993000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>16201000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>642000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>1264000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>5061000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>15449000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-5483000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>31526000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-14881000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>12320000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>6462000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>678000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-1590000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>20147000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>8046000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>86000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>586000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>6823362.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>344000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>262000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-2251000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>12226484.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>24209000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>19485000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>592000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>574146.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>386000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>90000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>465000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>11173912.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>-982000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>627000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>926000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>2601705.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>-532000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>960000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>670000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>-985104482.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>635000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>339000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>721000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>-276203569.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>149000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>545000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>842000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>-48440237.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>164000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>-51000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>265000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>-113951692.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>529000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>269000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>548000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>-5573016393.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>48000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>530000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>626000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>5357281.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>818000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>964000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>77000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>131541.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>4143000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>74000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>285000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>-62700637.0</v>
       </c>
-      <c r="CT25"/>
-      <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
+      <c r="DA25"/>
+      <c r="DB25"/>
     </row>
-    <row r="26" spans="1:104">
+    <row r="26" spans="1:106">
       <c r="A26" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B26">
-        <v>0.0</v>
+        <v>-5868000.0</v>
       </c>
       <c r="C26">
-        <v>314000.0</v>
+        <v>-6519000.0</v>
       </c>
       <c r="D26">
+        <v>-6000.0</v>
+      </c>
+      <c r="E26">
+        <v>-1756000.0</v>
+      </c>
+      <c r="F26">
         <v>-314000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-4077000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-11920000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-14945000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-6368000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-6403000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-14768000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-4723000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-31760000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-10937000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-24348000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-239000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-5028000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26">
+      <c r="S26"/>
+      <c r="T26">
         <v>-210000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-204000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-2025999.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26">
+      <c r="W26"/>
+      <c r="X26">
         <v>-103000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-23000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-635000.0</v>
       </c>
-      <c r="Y26">
-[...4 lines deleted...]
-      </c>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
+        <v>0.0</v>
+      </c>
+      <c r="AD26">
+        <v>0.0</v>
+      </c>
+      <c r="AE26">
         <v>5000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-300000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-1815000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-2885000.0</v>
       </c>
-      <c r="AG26">
-[...4 lines deleted...]
-      </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
         <v>214000.0</v>
       </c>
-      <c r="AL26">
-[...4 lines deleted...]
-      </c>
       <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
         <v>-214000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>543000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>-78000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>-400000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>-65000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>245000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>-16000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>-229000.0</v>
       </c>
-      <c r="AV26">
-[...2 lines deleted...]
-      <c r="AW26">
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
         <v>1000.0</v>
       </c>
-      <c r="AX26">
-[...2 lines deleted...]
-      <c r="AY26">
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
         <v>-301000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>151752.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>151752.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>1000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>-153000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>-374000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>-2026585.0</v>
       </c>
-      <c r="BF26">
-[...2 lines deleted...]
-      <c r="BG26">
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
         <v>-208000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>200000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>200000.0</v>
       </c>
-      <c r="BJ26"/>
-      <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
-      <c r="BP26">
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26">
         <v>-405.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>-405.0</v>
       </c>
-      <c r="BR26"/>
-      <c r="BS26">
+      <c r="BT26"/>
+      <c r="BU26">
         <v>-664000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>-10111000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>-4873876.0</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>-1836000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>-1847000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BZ26">
         <v>-2325000.0</v>
       </c>
-      <c r="BY26">
+      <c r="CA26">
         <v>-84293.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>-1216000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CC26">
         <v>-798000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CD26">
         <v>-666000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CE26">
         <v>-1951324.0</v>
       </c>
-      <c r="CD26"/>
-      <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
+      <c r="DA26"/>
+      <c r="DB26"/>
     </row>
-    <row r="27" spans="1:104">
+    <row r="27" spans="1:106">
       <c r="A27" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B27">
+        <v>1171000.0</v>
+      </c>
+      <c r="C27">
+        <v>4190000.0</v>
+      </c>
+      <c r="D27">
         <v>766000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>870000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>1318000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1698000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>870000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>2259000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1198000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1166000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1433000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>2205000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1775000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>2187000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>1491000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>2114000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1601000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>1637000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1771000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>2137000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>1349000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>1340000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1064000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>2072000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>927000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>879000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>982000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>1004000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>531000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>1211000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>981000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>914000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>469000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>997000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>1068000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>1278000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>737000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>765000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>847000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>1119000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>648000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>687000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>557000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>840000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>376000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>429000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>416000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>90000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>452000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>464941.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>451000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>585000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>599000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>614523.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>611000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>731000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>638000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>645012.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>774000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>832000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>644000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>714904.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>698000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>682000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>562000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>599551.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>1363000.0</v>
       </c>
-      <c r="BO27"/>
-[...1 lines deleted...]
-      <c r="BQ27">
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27">
         <v>1230068000.0</v>
       </c>
-      <c r="BR27"/>
-      <c r="BS27"/>
       <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27">
         <v>276663000.0</v>
       </c>
-      <c r="BV27"/>
-      <c r="BW27"/>
       <c r="BX27"/>
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27">
         <v>46798000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CB27">
         <v>8710000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CC27">
         <v>257000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CD27">
         <v>-103000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CE27">
         <v>115663000.0</v>
       </c>
-      <c r="CD27"/>
-[...1 lines deleted...]
-      <c r="CF27">
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27">
         <v>152000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CI27">
         <v>62702000.0</v>
       </c>
-      <c r="CH27"/>
-[...1 lines deleted...]
-      <c r="CJ27">
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27">
         <v>16000.0</v>
       </c>
-      <c r="CK27"/>
-      <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
     </row>
-    <row r="28" spans="1:104">
+    <row r="28" spans="1:106">
       <c r="A28" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B28">
+        <v>-6456000.0</v>
+      </c>
+      <c r="C28">
+        <v>-6519000.0</v>
+      </c>
+      <c r="D28">
         <v>-6000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-1756000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-4725000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-4077000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-11926000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-15193000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-15653000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-6416000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-53273000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-114871000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-46681000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>6075000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-107661000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-17321000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>31308000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>78225000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-12359000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>15434000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>38004000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-2827000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>6818000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-21402000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-4599000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-613000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-735000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-5383000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-9295000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-8176000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-7025000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-3417000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-5149000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-915000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>60527000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-1273000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-7583000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-548000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-1024000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>1838000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-2430000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>7831000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-3211000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-4043000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>2778000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-1186000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-7294000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>44081000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>10858000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>8321680.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-102000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-425000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-33856000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-1248920.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-2946000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-3662000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-2726000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-6155220.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-4010000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-2454000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-1617000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-1618315.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-1245000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-3056000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-5272000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-5574084.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-18483000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-24442000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-15637000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-12478901.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>108496000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-8543000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-7397000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-9480317.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>13553000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>456000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>3902000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>2084849.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>9041000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>-9071000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>-7125000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>-8265811.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>-9299000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>-4402000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-411000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-15935556.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>-9125000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>-17190000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>-5025000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>-27319065.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>-10105000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>92939000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>-15047000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>-8487353.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>762000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>2262000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>-2918000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>2644265.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>-12569000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>23300000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>27596000.0</v>
       </c>
-      <c r="CW28"/>
-      <c r="CX28"/>
       <c r="CY28"/>
       <c r="CZ28"/>
+      <c r="DA28"/>
+      <c r="DB28"/>
     </row>
-    <row r="29" spans="1:104">
+    <row r="29" spans="1:106">
       <c r="A29" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B29">
+        <v>4767000.0</v>
+      </c>
+      <c r="C29">
+        <v>18239000.0</v>
+      </c>
+      <c r="D29">
         <v>20114000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>4217000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>5681000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>24234000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>7470000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>82401000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>6011000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>12074000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>70311000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>119248000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>46865000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>4320000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>140627000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>18141000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-29038000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-73365000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-2831000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>15505000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-24927000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1929000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-8456000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>16569000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>17162000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-5351000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-14249000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>12355000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>12787000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-760000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>3818000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>4666000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>13273000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>16803000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>3180000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>24115000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>1410000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-2124000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>19402000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>10303000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>2564000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-631000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>12869000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>5727000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>270000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-1016000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>2475000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>3703000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-9234000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-2899988.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>7161000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>5913000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-1515000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>4440130.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>1903000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>2402000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>1401000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>3666200.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>3254000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>10003000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>1373000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>6736573.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>1111000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>13400000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>10274000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>2443282.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>19466000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>24835000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>25575000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>10061173.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>13760000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>15837000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>11335000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>18637949.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>8696000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>10187000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>-1557000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>3206670.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>9610000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>9871000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>10230000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>9924330.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>11214000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>6326000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>3326000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>6284361.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>10266000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>18539000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>8179000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>8628566.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>14900000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>12397000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>15873000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>-3446120.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>14144000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>16985000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CT29">
         <v>13738000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CU29">
         <v>2530441.0</v>
       </c>
-      <c r="CT29">
+      <c r="CV29">
         <v>-2831000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CW29">
         <v>12984000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CX29">
         <v>5009000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CY29">
         <v>10397000.0</v>
       </c>
-      <c r="CX29"/>
-      <c r="CY29"/>
       <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
     </row>
-    <row r="30" spans="1:104">
+    <row r="30" spans="1:106">
       <c r="A30" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B30">
+        <v>-1458000.0</v>
+      </c>
+      <c r="C30">
+        <v>-2117000.0</v>
+      </c>
+      <c r="D30">
         <v>-2191000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-1967000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-1886000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-2531000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-1124000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-2849000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-2210000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-2875000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-3408000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-3996000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-3496000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-37111000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-2915000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-1752000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-2096000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-4686000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-2098000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-26286000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-1186000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-956000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-1169000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-1528000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-962000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-2471000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-368000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-429000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-1245000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-3124000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-1239000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-1288000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-1027000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-1121000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-86873000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-2296000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-1090000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-3398000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-1908000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-3769000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-705000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-29319000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>6282000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-451000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-582000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-513000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>3269000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-45620000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-2588000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-29823344.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-442000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-362000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>45832000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>2500626.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-477000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-1298000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-551000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-1050036.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-856000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-1410000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-880000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-1217609.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-1474000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-13236000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-271000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-351800.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-472000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-8182000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-999000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>154360.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-114310000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-5969000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-9436000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-91095.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-22249000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-10643000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-2345000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-5291519.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>-18709000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>-2297000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>-1550000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-1658519.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-1915000.0</v>
       </c>
-      <c r="CE30"/>
-      <c r="CF30">
+      <c r="CG30"/>
+      <c r="CH30">
         <v>-2915000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>9651195.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>-1141000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>-1366000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>-3137000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>551553.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>-939000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>-105274000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>-3815000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>-999541.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>-2122000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>-2756000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>-12688000.0</v>
       </c>
-      <c r="CS30"/>
-      <c r="CT30">
+      <c r="CU30"/>
+      <c r="CV30">
         <v>-1888000.0</v>
       </c>
-      <c r="CU30"/>
-      <c r="CV30"/>
       <c r="CW30"/>
       <c r="CX30"/>
       <c r="CY30"/>
       <c r="CZ30"/>
+      <c r="DA30"/>
+      <c r="DB30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>