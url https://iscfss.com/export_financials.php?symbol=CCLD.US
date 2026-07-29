--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1985,51 +1985,51 @@
         <v>110015000.0</v>
       </c>
       <c r="F29">
         <v>106290000.0</v>
       </c>
       <c r="G29">
         <v>101682000.0</v>
       </c>
       <c r="H29">
         <v>43202736.0</v>
       </c>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30">
-        <v>18726000.0</v>
+        <v>18742000.0</v>
       </c>
       <c r="C30">
         <v>17124000.0</v>
       </c>
       <c r="D30">
         <v>16998000.0</v>
       </c>
       <c r="E30">
         <v>19172000.0</v>
       </c>
       <c r="F30">
         <v>21731000.0</v>
       </c>
       <c r="G30">
         <v>16194000.0</v>
       </c>
       <c r="H30">
         <v>9393000.0</v>
       </c>
       <c r="I30">
         <v>9940105.0</v>
       </c>
       <c r="J30">
         <v>3879463.0</v>
       </c>
@@ -2319,51 +2319,51 @@
         <v>838000.0</v>
       </c>
       <c r="F38">
         <v>981000.0</v>
       </c>
       <c r="G38">
         <v>1247000.0</v>
       </c>
       <c r="H38">
         <v>356000.0</v>
       </c>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
-        <v>3388000.0</v>
+        <v>3372000.0</v>
       </c>
       <c r="C39">
         <v>1957000.0</v>
       </c>
       <c r="D39">
         <v>2449000.0</v>
       </c>
       <c r="E39">
         <v>2801000.0</v>
       </c>
       <c r="F39">
         <v>3985000.0</v>
       </c>
       <c r="G39">
         <v>7301000.0</v>
       </c>
       <c r="H39">
         <v>1123000.0</v>
       </c>
       <c r="I39">
         <v>1216648.0</v>
       </c>
       <c r="J39">
         <v>688025.0</v>
       </c>
@@ -6527,51 +6527,51 @@
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
     </row>
     <row r="30" spans="1:56">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30">
         <v>18738000.0</v>
       </c>
       <c r="C30">
-        <v>18726000.0</v>
+        <v>18742000.0</v>
       </c>
       <c r="D30">
         <v>19276000.0</v>
       </c>
       <c r="E30">
         <v>17534000.0</v>
       </c>
       <c r="F30">
         <v>18360000.0</v>
       </c>
       <c r="G30">
         <v>17124000.0</v>
       </c>
       <c r="H30">
         <v>16625000.0</v>
       </c>
       <c r="I30">
         <v>17879000.0</v>
       </c>
       <c r="J30">
         <v>17417000.0</v>
       </c>
       <c r="K30">
         <v>16982000.0</v>
       </c>
@@ -7553,51 +7553,51 @@
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
     </row>
     <row r="39" spans="1:56">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
         <v>3064000.0</v>
       </c>
       <c r="C39">
-        <v>3388000.0</v>
+        <v>3372000.0</v>
       </c>
       <c r="D39">
         <v>4310000.0</v>
       </c>
       <c r="E39">
         <v>2593000.0</v>
       </c>
       <c r="F39">
         <v>2843000.0</v>
       </c>
       <c r="G39">
         <v>1957000.0</v>
       </c>
       <c r="H39">
         <v>2741000.0</v>
       </c>
       <c r="I39">
         <v>2923000.0</v>
       </c>
       <c r="J39">
         <v>2241000.0</v>
       </c>
       <c r="K39">
         <v>2465000.0</v>
       </c>
@@ -12104,51 +12104,51 @@
       <c r="T3">
         <v>3668000.0</v>
       </c>
       <c r="U3">
         <v>3240000.0</v>
       </c>
       <c r="V3">
         <v>2945000.0</v>
       </c>
       <c r="W3">
         <v>3317765.0</v>
       </c>
       <c r="X3">
         <v>4002471.0</v>
       </c>
       <c r="Y3">
         <v>2139000.0</v>
       </c>
       <c r="Z3">
         <v>1504000.0</v>
       </c>
       <c r="AA3">
         <v>613314.0</v>
       </c>
       <c r="AB3">
-        <v>-113141.0</v>
+        <v>829887.0</v>
       </c>
       <c r="AC3">
         <v>1796391.0</v>
       </c>
       <c r="AD3">
         <v>773933.0</v>
       </c>
       <c r="AE3">
         <v>941301.0</v>
       </c>
       <c r="AF3">
         <v>822098.0</v>
       </c>
       <c r="AG3">
         <v>559696.0</v>
       </c>
       <c r="AH3">
         <v>590771.0</v>
       </c>
       <c r="AI3">
         <v>662812.0</v>
       </c>
       <c r="AJ3">
         <v>664441.0</v>
       </c>
@@ -12256,51 +12256,51 @@
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
     </row>
     <row r="5" spans="1:56">
       <c r="A5" t="s">
         <v>121</v>
       </c>
       <c r="B5">
-        <v>1057000.0</v>
+        <v>1032000.0</v>
       </c>
       <c r="C5">
         <v>3188000.0</v>
       </c>
       <c r="D5">
         <v>3250000.0</v>
       </c>
       <c r="E5">
         <v>3012000.0</v>
       </c>
       <c r="F5">
         <v>2047000.0</v>
       </c>
       <c r="G5">
         <v>3405000.0</v>
       </c>
       <c r="H5">
         <v>2984000.0</v>
       </c>
       <c r="I5">
         <v>2001000.0</v>
       </c>
       <c r="J5">
         <v>163000.0</v>
       </c>
@@ -12334,51 +12334,51 @@
       <c r="T5">
         <v>1364000.0</v>
       </c>
       <c r="U5">
         <v>101000.0</v>
       </c>
       <c r="V5">
         <v>-1886000.0</v>
       </c>
       <c r="W5">
         <v>332167.0</v>
       </c>
       <c r="X5">
         <v>-1479255.0</v>
       </c>
       <c r="Y5">
         <v>-4547000.0</v>
       </c>
       <c r="Z5">
         <v>-2354000.0</v>
       </c>
       <c r="AA5">
         <v>521187.0</v>
       </c>
       <c r="AB5">
-        <v>838146.0</v>
+        <v>38351.0</v>
       </c>
       <c r="AC5">
         <v>-1025471.0</v>
       </c>
       <c r="AD5">
         <v>-240827.0</v>
       </c>
       <c r="AE5">
         <v>-543847.0</v>
       </c>
       <c r="AF5">
         <v>-1977652.0</v>
       </c>
       <c r="AG5">
         <v>83485.0</v>
       </c>
       <c r="AH5">
         <v>70871.0</v>
       </c>
       <c r="AI5">
         <v>-226469.0</v>
       </c>
       <c r="AJ5">
         <v>-237020.0</v>
       </c>
@@ -12426,51 +12426,51 @@
       </c>
       <c r="AY5">
         <v>305616.0</v>
       </c>
       <c r="AZ5">
         <v>-76015.0</v>
       </c>
       <c r="BA5">
         <v>-93756.0</v>
       </c>
       <c r="BB5">
         <v>46435.0</v>
       </c>
       <c r="BC5">
         <v>86292.0</v>
       </c>
       <c r="BD5">
         <v>119938.0</v>
       </c>
     </row>
     <row r="6" spans="1:56">
       <c r="A6" t="s">
         <v>122</v>
       </c>
       <c r="B6">
-        <v>5557000.0</v>
+        <v>5532000.0</v>
       </c>
       <c r="C6">
         <v>8979000.0</v>
       </c>
       <c r="D6">
         <v>7331000.0</v>
       </c>
       <c r="E6">
         <v>6460000.0</v>
       </c>
       <c r="F6">
         <v>5454000.0</v>
       </c>
       <c r="G6">
         <v>6662000.0</v>
       </c>
       <c r="H6">
         <v>6225000.0</v>
       </c>
       <c r="I6">
         <v>5799000.0</v>
       </c>
       <c r="J6">
         <v>4183000.0</v>
       </c>
@@ -12504,51 +12504,51 @@
       <c r="T6">
         <v>5032000.0</v>
       </c>
       <c r="U6">
         <v>3341000.0</v>
       </c>
       <c r="V6">
         <v>1059000.0</v>
       </c>
       <c r="W6">
         <v>3649932.0</v>
       </c>
       <c r="X6">
         <v>2523216.0</v>
       </c>
       <c r="Y6">
         <v>-2408000.0</v>
       </c>
       <c r="Z6">
         <v>-850000.0</v>
       </c>
       <c r="AA6">
         <v>1134501.0</v>
       </c>
       <c r="AB6">
-        <v>725005.0</v>
+        <v>868238.0</v>
       </c>
       <c r="AC6">
         <v>770920.0</v>
       </c>
       <c r="AD6">
         <v>533106.0</v>
       </c>
       <c r="AE6">
         <v>397454.0</v>
       </c>
       <c r="AF6">
         <v>-1155554.0</v>
       </c>
       <c r="AG6">
         <v>643181.0</v>
       </c>
       <c r="AH6">
         <v>661642.0</v>
       </c>
       <c r="AI6">
         <v>436343.0</v>
       </c>
       <c r="AJ6">
         <v>427421.0</v>
       </c>
@@ -15939,51 +15939,51 @@
       </c>
       <c r="K2">
         <v>8039562.0</v>
       </c>
       <c r="L2">
         <v>1048660.0</v>
       </c>
       <c r="M2">
         <v>497944.0</v>
       </c>
       <c r="N2">
         <v>268323.0</v>
       </c>
       <c r="O2">
         <v>408416.0</v>
       </c>
       <c r="P2">
         <v>302305.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>150</v>
       </c>
       <c r="B3">
-        <v>4778000</v>
+        <v>8027000</v>
       </c>
       <c r="C3">
         <v>1697000</v>
       </c>
       <c r="D3">
         <v>11613000</v>
       </c>
       <c r="E3">
         <v>11767000</v>
       </c>
       <c r="F3">
         <v>10564000</v>
       </c>
       <c r="G3">
         <v>7752000</v>
       </c>
       <c r="H3">
         <v>2558159</v>
       </c>
       <c r="I3">
         <v>1028249</v>
       </c>
       <c r="J3">
         <v>697211</v>
       </c>
@@ -16083,51 +16083,51 @@
       </c>
       <c r="K6">
         <v>-4562682.0</v>
       </c>
       <c r="L6">
         <v>6990902.0</v>
       </c>
       <c r="M6">
         <v>550716.0</v>
       </c>
       <c r="N6">
         <v>229621.0</v>
       </c>
       <c r="O6">
         <v>-140093.0</v>
       </c>
       <c r="P6">
         <v>106111.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>154</v>
       </c>
       <c r="B7">
-        <v>-371000.0</v>
+        <v>454000.0</v>
       </c>
       <c r="C7">
         <v>-4546000.0</v>
       </c>
       <c r="D7">
         <v>-1107000.0</v>
       </c>
       <c r="E7">
         <v>-4033000.0</v>
       </c>
       <c r="F7">
         <v>-10789000.0</v>
       </c>
       <c r="G7">
         <v>-11810000.0</v>
       </c>
       <c r="H7">
         <v>-820690.0</v>
       </c>
       <c r="I7">
         <v>3335547.0</v>
       </c>
       <c r="J7">
         <v>-987768.0</v>
       </c>
@@ -16375,57 +16375,57 @@
       </c>
       <c r="K14">
         <v>5108035.0</v>
       </c>
       <c r="L14">
         <v>4598610.0</v>
       </c>
       <c r="M14">
         <v>2791368.0</v>
       </c>
       <c r="N14">
         <v>948531.0</v>
       </c>
       <c r="O14">
         <v>678732.0</v>
       </c>
       <c r="P14">
         <v>545573.0</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>162</v>
       </c>
       <c r="B15">
-        <v>-6295000.0</v>
+        <v>6295000.0</v>
       </c>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
-        <v>-14300000.0</v>
+        <v>14300000.0</v>
       </c>
       <c r="E15">
         <v>15314000.0</v>
       </c>
       <c r="F15">
         <v>14437000.0</v>
       </c>
       <c r="G15">
         <v>11382000.0</v>
       </c>
       <c r="H15">
         <v>6109087.0</v>
       </c>
       <c r="I15">
         <v>4102410.0</v>
       </c>
       <c r="J15">
         <v>1485727.0</v>
       </c>
       <c r="K15">
         <v>709182.0</v>
       </c>
       <c r="L15">
         <v>47771.0</v>
       </c>
@@ -16487,51 +16487,51 @@
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>164</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>165</v>
       </c>
       <c r="B18">
-        <v>23783000.0</v>
+        <v>20534000.0</v>
       </c>
       <c r="C18">
         <v>18945000.0</v>
       </c>
       <c r="D18">
         <v>3848000.0</v>
       </c>
       <c r="E18">
         <v>9384000.0</v>
       </c>
       <c r="F18">
         <v>2770000.0</v>
       </c>
       <c r="G18">
         <v>-8644000.0</v>
       </c>
       <c r="H18">
         <v>5059828.0</v>
       </c>
       <c r="I18">
         <v>5784225.0</v>
       </c>
       <c r="J18">
         <v>-415569.0</v>
       </c>
@@ -16685,190 +16685,192 @@
       </c>
       <c r="K22">
         <v>-8796723.0</v>
       </c>
       <c r="L22">
         <v>-4687378.0</v>
       </c>
       <c r="M22">
         <v>-4509250.0</v>
       </c>
       <c r="N22">
         <v>-177996.0</v>
       </c>
       <c r="O22">
         <v>116998.0</v>
       </c>
       <c r="P22">
         <v>469895.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>169</v>
       </c>
       <c r="B23">
-        <v>-148000.0</v>
+        <v>-124000.0</v>
       </c>
       <c r="C23">
         <v>-579000.0</v>
       </c>
       <c r="D23">
-        <v>-97000.0</v>
+        <v>-1524000.0</v>
       </c>
       <c r="E23">
         <v>23271000.0</v>
       </c>
       <c r="F23">
         <v>-2203000.0</v>
       </c>
       <c r="G23">
         <v>64970000.0</v>
       </c>
       <c r="H23">
         <v>7961732.0</v>
       </c>
       <c r="I23">
         <v>22223114.0</v>
       </c>
       <c r="J23">
         <v>16077161.0</v>
       </c>
       <c r="K23">
         <v>893574.0</v>
       </c>
       <c r="L23">
         <v>4679196.0</v>
       </c>
       <c r="M23">
         <v>5890446.0</v>
       </c>
       <c r="N23">
         <v>-882725.0</v>
       </c>
       <c r="O23">
         <v>6311738.0</v>
       </c>
       <c r="P23">
         <v>4426000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>170</v>
       </c>
       <c r="B24">
-        <v>-24535000.0</v>
+        <v>-3249000.0</v>
       </c>
       <c r="C24">
         <v>-5709000.0</v>
       </c>
       <c r="D24">
         <v>-8550000.0</v>
       </c>
       <c r="E24">
         <v>-9179000.0</v>
       </c>
       <c r="F24">
         <v>-7636000.0</v>
       </c>
       <c r="G24">
         <v>-5163000.0</v>
       </c>
       <c r="H24">
         <v>-538000.0</v>
       </c>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24">
         <v>-144786.0</v>
       </c>
       <c r="O24">
         <v>115791.0</v>
       </c>
       <c r="P24">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>171</v>
       </c>
       <c r="B25">
-        <v>18134000.0</v>
+        <v>-120000.0</v>
       </c>
       <c r="C25">
         <v>759000.0</v>
       </c>
       <c r="D25">
         <v>43840000.0</v>
       </c>
       <c r="E25">
         <v>-842000.0</v>
       </c>
       <c r="F25">
         <v>2926000.0</v>
       </c>
       <c r="G25">
         <v>3179000.0</v>
       </c>
       <c r="H25">
         <v>2944153.0</v>
       </c>
       <c r="I25">
         <v>445668.0</v>
       </c>
       <c r="J25">
         <v>1020786.0</v>
       </c>
       <c r="K25">
         <v>-206927.0</v>
       </c>
       <c r="L25">
         <v>-1657677.0</v>
       </c>
       <c r="M25">
         <v>-1582828.0</v>
       </c>
       <c r="N25">
         <v>99340.0</v>
       </c>
       <c r="O25">
         <v>26824.0</v>
       </c>
       <c r="P25">
         <v>78123.0</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>172</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>-24000.0</v>
+      </c>
       <c r="C26">
         <v>-579000.0</v>
       </c>
       <c r="D26">
         <v>-1524000.0</v>
       </c>
       <c r="E26">
         <v>-20005000.0</v>
       </c>
       <c r="F26">
         <v>32435000.0</v>
       </c>
       <c r="G26">
         <v>-2198000.0</v>
       </c>
       <c r="H26">
         <v>-1392000.0</v>
       </c>
       <c r="I26">
         <v>-333007.0</v>
       </c>
       <c r="J26">
         <v>25733519.0</v>
       </c>
       <c r="K26">
@@ -17436,69 +17438,69 @@
       <c r="AX2">
         <v>497944.0</v>
       </c>
       <c r="AY2">
         <v>928063.0</v>
       </c>
       <c r="AZ2">
         <v>483599.0</v>
       </c>
       <c r="BA2">
         <v>504902.0</v>
       </c>
       <c r="BB2">
         <v>268323.0</v>
       </c>
       <c r="BC2">
         <v>481721.0</v>
       </c>
       <c r="BD2"/>
     </row>
     <row r="3" spans="1:56">
       <c r="A3" t="s">
         <v>150</v>
       </c>
       <c r="B3">
-        <v>412000</v>
+        <v>1232000</v>
       </c>
       <c r="C3">
         <v>2655000</v>
       </c>
       <c r="D3">
         <v>869000</v>
       </c>
       <c r="E3">
         <v>1162000</v>
       </c>
       <c r="F3">
-        <v>624000</v>
+        <v>1470000</v>
       </c>
       <c r="G3">
         <v>938000</v>
       </c>
       <c r="H3">
-        <v>334000</v>
+        <v>1673000</v>
       </c>
       <c r="I3">
         <v>1603000</v>
       </c>
       <c r="J3">
         <v>1868000</v>
       </c>
       <c r="K3">
         <v>2291000</v>
       </c>
       <c r="L3">
         <v>1066000</v>
       </c>
       <c r="M3">
         <v>3038000</v>
       </c>
       <c r="N3">
         <v>3039000</v>
       </c>
       <c r="O3">
         <v>2644000</v>
       </c>
       <c r="P3">
         <v>1183000</v>
       </c>
@@ -17906,93 +17908,93 @@
       <c r="AX6">
         <v>-191440.0</v>
       </c>
       <c r="AY6">
         <v>-430119.0</v>
       </c>
       <c r="AZ6">
         <v>444464.0</v>
       </c>
       <c r="BA6">
         <v>-21303.0</v>
       </c>
       <c r="BB6">
         <v>236579.0</v>
       </c>
       <c r="BC6">
         <v>-213398.0</v>
       </c>
       <c r="BD6"/>
     </row>
     <row r="7" spans="1:56">
       <c r="A7" t="s">
         <v>154</v>
       </c>
       <c r="B7">
-        <v>-2184000.0</v>
+        <v>-2866000.0</v>
       </c>
       <c r="C7">
         <v>823000.0</v>
       </c>
       <c r="D7">
         <v>134000.0</v>
       </c>
       <c r="E7">
         <v>318000.0</v>
       </c>
       <c r="F7">
         <v>-1275000.0</v>
       </c>
       <c r="G7">
         <v>-2317000.0</v>
       </c>
       <c r="H7">
         <v>-393000.0</v>
       </c>
       <c r="I7">
         <v>-2069999.0</v>
       </c>
       <c r="J7">
         <v>234000.0</v>
       </c>
       <c r="K7">
         <v>43000.0</v>
       </c>
       <c r="L7">
         <v>-568000.0</v>
       </c>
       <c r="M7">
         <v>2330000.0</v>
       </c>
       <c r="N7">
         <v>-3830000.0</v>
       </c>
       <c r="O7">
         <v>-244000.0</v>
       </c>
       <c r="P7">
-        <v>3145000.0</v>
+        <v>1773000.0</v>
       </c>
       <c r="Q7">
         <v>-2929000.0</v>
       </c>
       <c r="R7">
         <v>-2633000.0</v>
       </c>
       <c r="S7">
         <v>-1675000.0</v>
       </c>
       <c r="T7">
         <v>-2229000.0</v>
       </c>
       <c r="U7">
         <v>-4397000.0</v>
       </c>
       <c r="V7">
         <v>-2488000.0</v>
       </c>
       <c r="W7">
         <v>-2234909.0</v>
       </c>
       <c r="X7">
         <v>-5588000.0</v>
       </c>
@@ -18634,93 +18636,93 @@
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" t="s">
         <v>161</v>
       </c>
       <c r="B14">
-        <v>4500000.0</v>
+        <v>4085000.0</v>
       </c>
       <c r="C14">
         <v>-8386000.0</v>
       </c>
       <c r="D14">
         <v>4499000.0</v>
       </c>
       <c r="E14">
         <v>3448000.0</v>
       </c>
       <c r="F14">
         <v>3887000.0</v>
       </c>
       <c r="G14">
         <v>3823000.0</v>
       </c>
       <c r="H14">
         <v>3320000.0</v>
       </c>
       <c r="I14">
         <v>4297000.0</v>
       </c>
       <c r="J14">
         <v>4529000.0</v>
       </c>
       <c r="K14">
         <v>4654000.0</v>
       </c>
       <c r="L14">
         <v>4474000.0</v>
       </c>
       <c r="M14">
         <v>3458000.0</v>
       </c>
       <c r="N14">
         <v>3205000.0</v>
       </c>
       <c r="O14">
         <v>6484000.0</v>
       </c>
       <c r="P14">
-        <v>3777000.0</v>
+        <v>3626000.0</v>
       </c>
       <c r="Q14">
         <v>3079000.0</v>
       </c>
       <c r="R14">
         <v>3772000.0</v>
       </c>
       <c r="S14">
         <v>6397000.0</v>
       </c>
       <c r="T14">
         <v>3668000.0</v>
       </c>
       <c r="U14">
         <v>3240000.0</v>
       </c>
       <c r="V14">
         <v>2945000.0</v>
       </c>
       <c r="W14">
         <v>3715857.0</v>
       </c>
       <c r="X14">
         <v>3173000.0</v>
       </c>
@@ -18802,60 +18804,60 @@
       <c r="AX14">
         <v>270043.0</v>
       </c>
       <c r="AY14">
         <v>273116.0</v>
       </c>
       <c r="AZ14">
         <v>311208.0</v>
       </c>
       <c r="BA14">
         <v>181724.0</v>
       </c>
       <c r="BB14">
         <v>182483.0</v>
       </c>
       <c r="BC14">
         <v>178778.0</v>
       </c>
       <c r="BD14"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" t="s">
         <v>162</v>
       </c>
       <c r="B15">
-        <v>-1916000.0</v>
+        <v>1916000.0</v>
       </c>
       <c r="C15">
         <v>4821000.0</v>
       </c>
       <c r="D15">
-        <v>-1504000.0</v>
+        <v>1504000.0</v>
       </c>
       <c r="E15">
-        <v>-1587000.0</v>
+        <v>1587000.0</v>
       </c>
       <c r="F15">
         <v>1730000.0</v>
       </c>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>2609000.0</v>
       </c>
       <c r="L15">
         <v>3911000.0</v>
       </c>
       <c r="M15">
         <v>3905000.0</v>
       </c>
@@ -19176,69 +19178,69 @@
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
     </row>
     <row r="18" spans="1:56">
       <c r="A18" t="s">
         <v>165</v>
       </c>
       <c r="B18">
-        <v>3199000.0</v>
+        <v>2379000.0</v>
       </c>
       <c r="C18">
         <v>11330000.0</v>
       </c>
       <c r="D18">
         <v>6496000.0</v>
       </c>
       <c r="E18">
         <v>6246000.0</v>
       </c>
       <c r="F18">
-        <v>4489000.0</v>
+        <v>3643000.0</v>
       </c>
       <c r="G18">
         <v>4291000.0</v>
       </c>
       <c r="H18">
-        <v>6734000.0</v>
+        <v>5395000.0</v>
       </c>
       <c r="I18">
         <v>2676000.0</v>
       </c>
       <c r="J18">
         <v>2198000.0</v>
       </c>
       <c r="K18">
         <v>1449000.0</v>
       </c>
       <c r="L18">
         <v>3247000.0</v>
       </c>
       <c r="M18">
         <v>3347000.0</v>
       </c>
       <c r="N18">
         <v>-2016000.0</v>
       </c>
       <c r="O18">
         <v>3404000.0</v>
       </c>
       <c r="P18">
         <v>5794000.0</v>
       </c>
@@ -19831,54 +19833,54 @@
       <c r="M23">
         <v>-53000.0</v>
       </c>
       <c r="N23">
         <v>13024000.0</v>
       </c>
       <c r="O23">
         <v>7564000.0</v>
       </c>
       <c r="P23">
         <v>2409000.0</v>
       </c>
       <c r="Q23">
         <v>-135000.0</v>
       </c>
       <c r="R23">
         <v>-775000.0</v>
       </c>
       <c r="S23">
         <v>-63000.0</v>
       </c>
       <c r="T23">
         <v>-525000.0</v>
       </c>
       <c r="U23">
-        <v>1190000.0</v>
+        <v>-170000.0</v>
       </c>
       <c r="V23">
-        <v>4990000.0</v>
+        <v>-1402000.0</v>
       </c>
       <c r="W23">
         <v>-350682.0</v>
       </c>
       <c r="X23">
         <v>26401000.0</v>
       </c>
       <c r="Y23">
         <v>18786000.0</v>
       </c>
       <c r="Z23">
         <v>-820000.0</v>
       </c>
       <c r="AA23">
         <v>5745940.0</v>
       </c>
       <c r="AB23">
         <v>3330921.0</v>
       </c>
       <c r="AC23">
         <v>-88202.0</v>
       </c>
       <c r="AD23">
         <v>-1026927.0</v>
       </c>
@@ -19941,68 +19943,70 @@
       </c>
       <c r="AX23">
         <v>185492.0</v>
       </c>
       <c r="AY23">
         <v>-243451.0</v>
       </c>
       <c r="AZ23">
         <v>140722.0</v>
       </c>
       <c r="BA23">
         <v>-180000.0</v>
       </c>
       <c r="BB23">
         <v>-60000.0</v>
       </c>
       <c r="BC23">
         <v>1286313.0</v>
       </c>
       <c r="BD23"/>
     </row>
     <row r="24" spans="1:56">
       <c r="A24" t="s">
         <v>170</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>-820000.0</v>
+      </c>
       <c r="C24">
         <v>-6234000.0</v>
       </c>
       <c r="D24">
         <v>-16000000.0</v>
       </c>
       <c r="E24">
         <v>-791000.0</v>
       </c>
       <c r="F24">
-        <v>-1510000.0</v>
+        <v>-846000.0</v>
       </c>
       <c r="G24">
         <v>-1324000.0</v>
       </c>
       <c r="H24">
-        <v>-1673000.0</v>
+        <v>-1339000.0</v>
       </c>
       <c r="I24">
         <v>-1476000.0</v>
       </c>
       <c r="J24">
         <v>-1570000.0</v>
       </c>
       <c r="K24">
         <v>-1915000.0</v>
       </c>
       <c r="L24">
         <v>-2179000.0</v>
       </c>
       <c r="M24">
         <v>-2252000.0</v>
       </c>
       <c r="N24">
         <v>-2204000.0</v>
       </c>
       <c r="O24">
         <v>-2212000.0</v>
       </c>
       <c r="P24">
         <v>-2313000.0</v>
       </c>
@@ -20074,93 +20078,93 @@
         <v>-1522.0</v>
       </c>
       <c r="AX24"/>
       <c r="AY24">
         <v>-59995.0</v>
       </c>
       <c r="AZ24">
         <v>-79791.0</v>
       </c>
       <c r="BA24">
         <v>-283961.0</v>
       </c>
       <c r="BB24">
         <v>3961.0</v>
       </c>
       <c r="BC24">
         <v>10791.0</v>
       </c>
       <c r="BD24"/>
     </row>
     <row r="25" spans="1:56">
       <c r="A25" t="s">
         <v>171</v>
       </c>
       <c r="B25">
-        <v>373000.0</v>
+        <v>1406000.0</v>
       </c>
       <c r="C25">
         <v>13458000.0</v>
       </c>
       <c r="D25">
         <v>-328000.0</v>
       </c>
       <c r="E25">
-        <v>4188000.0</v>
+        <v>629000.0</v>
       </c>
       <c r="F25">
         <v>445000.0</v>
       </c>
       <c r="G25">
         <v>121000.0</v>
       </c>
       <c r="H25">
         <v>767000.0</v>
       </c>
       <c r="I25">
         <v>112999.0</v>
       </c>
       <c r="J25">
         <v>252000.0</v>
       </c>
       <c r="K25">
         <v>42238000.0</v>
       </c>
       <c r="L25">
         <v>2588000.0</v>
       </c>
       <c r="M25">
         <v>889000.0</v>
       </c>
       <c r="N25">
         <v>951000.0</v>
       </c>
       <c r="O25">
         <v>-2220000.0</v>
       </c>
       <c r="P25">
-        <v>-2329000.0</v>
+        <v>488000.0</v>
       </c>
       <c r="Q25">
         <v>976000.0</v>
       </c>
       <c r="R25">
         <v>772000.0</v>
       </c>
       <c r="S25">
         <v>-3659000.0</v>
       </c>
       <c r="T25">
         <v>1167000.0</v>
       </c>
       <c r="U25">
         <v>610000.0</v>
       </c>
       <c r="V25">
         <v>1234000.0</v>
       </c>
       <c r="W25">
         <v>1795787.0</v>
       </c>
       <c r="X25">
         <v>914000.0</v>
       </c>