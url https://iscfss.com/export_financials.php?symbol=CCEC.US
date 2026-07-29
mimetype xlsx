--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1452,51 +1452,53 @@
         <v>43551000.0</v>
       </c>
       <c r="P12">
         <v>53370000.0</v>
       </c>
       <c r="Q12">
         <v>32471000.0</v>
       </c>
       <c r="R12">
         <v>33942000.0</v>
       </c>
       <c r="S12">
         <v>44229000.0</v>
       </c>
       <c r="T12">
         <v>19919000.0</v>
       </c>
       <c r="U12">
         <v>1239000.0</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
         <v>32</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>607000.0</v>
+      </c>
       <c r="C13">
         <v>599000.0</v>
       </c>
       <c r="D13">
         <v>1171573000.0</v>
       </c>
       <c r="E13">
         <v>634605000.0</v>
       </c>
       <c r="F13">
         <v>519497000.0</v>
       </c>
       <c r="G13">
         <v>413262000.0</v>
       </c>
       <c r="H13">
         <v>398165000.0</v>
       </c>
       <c r="I13">
         <v>755372000.0</v>
       </c>
       <c r="J13">
         <v>806472000.0</v>
       </c>
       <c r="K13">
@@ -1610,51 +1612,51 @@
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16">
         <v>28401000.0</v>
       </c>
       <c r="C16">
         <v>29804000.0</v>
       </c>
       <c r="D16">
-        <v>28419000.0</v>
+        <v>19100000.0</v>
       </c>
       <c r="E16">
         <v>18553000.0</v>
       </c>
       <c r="F16">
         <v>8919000.0</v>
       </c>
       <c r="G16">
         <v>2821000.0</v>
       </c>
       <c r="H16">
         <v>3826000.0</v>
       </c>
       <c r="I16">
         <v>7315000.0</v>
       </c>
       <c r="J16">
         <v>18800000.0</v>
       </c>
       <c r="K16">
         <v>19986000.0</v>
       </c>
       <c r="L16">
         <v>10867000.0</v>
       </c>
@@ -15116,51 +15118,51 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
         <v>152</v>
       </c>
       <c r="B2">
-        <v>335175000.0</v>
+        <v>312654000.0</v>
       </c>
       <c r="C2">
         <v>192420000.0</v>
       </c>
       <c r="D2">
         <v>144635000.0</v>
       </c>
       <c r="E2">
         <v>20373000.0</v>
       </c>
       <c r="F2">
         <v>47336000.0</v>
       </c>
       <c r="G2">
         <v>57964000.0</v>
       </c>
       <c r="H2">
         <v>21203000.0</v>
       </c>
       <c r="I2">
         <v>63297000.0</v>
       </c>
       <c r="J2">
         <v>106678000.0</v>
       </c>
@@ -15296,51 +15298,51 @@
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
         <v>156</v>
       </c>
       <c r="B6">
-        <v>-40285000.0</v>
+        <v>-31787000.0</v>
       </c>
       <c r="C6">
         <v>121568000.0</v>
       </c>
       <c r="D6">
         <v>47785000.0</v>
       </c>
       <c r="E6">
         <v>124262000.0</v>
       </c>
       <c r="F6">
         <v>-26963000.0</v>
       </c>
       <c r="G6">
         <v>-10628000.0</v>
       </c>
       <c r="H6">
         <v>36761000.0</v>
       </c>
       <c r="I6">
         <v>-42094000.0</v>
       </c>
       <c r="J6">
         <v>-43381000.0</v>
       </c>
@@ -15721,60 +15723,60 @@
       </c>
       <c r="P14">
         <v>43512000.0</v>
       </c>
       <c r="Q14">
         <v>32402000.0</v>
       </c>
       <c r="R14">
         <v>28264000.0</v>
       </c>
       <c r="S14">
         <v>25185000.0</v>
       </c>
       <c r="T14">
         <v>15363000.0</v>
       </c>
       <c r="U14">
         <v>3370000.0</v>
       </c>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
         <v>165</v>
       </c>
       <c r="B15">
-        <v>-18997000.0</v>
+        <v>18997000.0</v>
       </c>
       <c r="C15">
-        <v>-33813000.0</v>
+        <v>33813000.0</v>
       </c>
       <c r="D15">
-        <v>-12242000.0</v>
+        <v>12242000.0</v>
       </c>
       <c r="E15">
-        <v>-11946000.0</v>
+        <v>11946000.0</v>
       </c>
       <c r="F15">
         <v>7473000.0</v>
       </c>
       <c r="G15">
         <v>16761000.0</v>
       </c>
       <c r="H15">
         <v>28331000.0</v>
       </c>
       <c r="I15">
         <v>51820000.0</v>
       </c>
       <c r="J15">
         <v>50850000.0</v>
       </c>
       <c r="K15">
         <v>67062000.0</v>
       </c>
       <c r="L15">
         <v>120548000.0</v>
       </c>
       <c r="M15">
         <v>101073000.0</v>
       </c>
@@ -15784,51 +15786,51 @@
       <c r="O15">
         <v>73316000.0</v>
       </c>
       <c r="P15">
         <v>45116000.0</v>
       </c>
       <c r="Q15">
         <v>33665000.0</v>
       </c>
       <c r="R15">
         <v>70463000.0</v>
       </c>
       <c r="S15">
         <v>39890000.0</v>
       </c>
       <c r="T15">
         <v>42026000.0</v>
       </c>
       <c r="U15"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
         <v>166</v>
       </c>
       <c r="B16">
-        <v>294890000.0</v>
+        <v>280867000.0</v>
       </c>
       <c r="C16">
         <v>313988000.0</v>
       </c>
       <c r="D16">
         <v>192420000.0</v>
       </c>
       <c r="E16">
         <v>144635000.0</v>
       </c>
       <c r="F16">
         <v>20373000.0</v>
       </c>
       <c r="G16">
         <v>47336000.0</v>
       </c>
       <c r="H16">
         <v>57964000.0</v>
       </c>
       <c r="I16">
         <v>21203000.0</v>
       </c>
       <c r="J16">
         <v>63297000.0</v>
       </c>
@@ -18246,66 +18248,66 @@
       </c>
       <c r="AX14">
         <v>18777000.0</v>
       </c>
       <c r="AY14">
         <v>33103500.0</v>
       </c>
       <c r="AZ14">
         <v>16733000.0</v>
       </c>
       <c r="BA14">
         <v>33103500.0</v>
       </c>
     </row>
     <row r="15" spans="1:53">
       <c r="A15" t="s">
         <v>165</v>
       </c>
       <c r="B15">
         <v>3352000.0</v>
       </c>
       <c r="C15">
         <v>542000.0</v>
       </c>
       <c r="D15">
-        <v>-652000.0</v>
+        <v>652000.0</v>
       </c>
       <c r="E15">
-        <v>-9493927.0</v>
+        <v>9493927.0</v>
       </c>
       <c r="F15">
         <v>8996000.0</v>
       </c>
       <c r="G15">
-        <v>-8018642.0</v>
+        <v>8018642.0</v>
       </c>
       <c r="H15">
         <v>8308000.0</v>
       </c>
       <c r="I15">
-        <v>-8371063.0</v>
+        <v>8371063.0</v>
       </c>
       <c r="J15">
         <v>8309000.0</v>
       </c>
       <c r="K15">
         <v>2939579.0</v>
       </c>
       <c r="L15">
         <v>3046000.0</v>
       </c>
       <c r="M15">
         <v>3105138.0</v>
       </c>
       <c r="N15">
         <v>3090000.0</v>
       </c>
       <c r="O15">
         <v>3062748.0</v>
       </c>
       <c r="P15">
         <v>2626321.0</v>
       </c>
       <c r="Q15">
         <v>2944462.0</v>
       </c>