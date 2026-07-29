--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1655,51 +1655,51 @@
       </c>
       <c r="D35">
         <v>87571000.0</v>
       </c>
       <c r="E35">
         <v>97060000.0</v>
       </c>
       <c r="F35">
         <v>65913000.0</v>
       </c>
       <c r="G35">
         <v>75495000.0</v>
       </c>
       <c r="H35">
         <v>196582000.0</v>
       </c>
       <c r="I35">
         <v>202292000.0</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
-        <v>55689000.0</v>
+        <v>7126000.0</v>
       </c>
       <c r="C36">
         <v>6098000.0</v>
       </c>
       <c r="D36">
         <v>6166000.0</v>
       </c>
       <c r="E36">
         <v>4805000.0</v>
       </c>
       <c r="F36">
         <v>3823000.0</v>
       </c>
       <c r="G36">
         <v>2577000.0</v>
       </c>
       <c r="H36">
         <v>2577000.0</v>
       </c>
       <c r="I36">
         <v>2577000.0</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
@@ -7504,200 +7504,200 @@
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>95</v>
       </c>
       <c r="B5">
-        <v>-27785000.0</v>
+        <v>-25129000.0</v>
       </c>
       <c r="C5">
-        <v>-23145000.0</v>
+        <v>-20365000.0</v>
       </c>
       <c r="D5">
         <v>-32166000.0</v>
       </c>
       <c r="E5">
-        <v>-28501000.0</v>
+        <v>-26020000.0</v>
       </c>
       <c r="F5">
-        <v>-29164000.0</v>
+        <v>-26322000.0</v>
       </c>
       <c r="G5">
         <v>-34442000.0</v>
       </c>
       <c r="H5">
         <v>-24666000.0</v>
       </c>
       <c r="I5">
         <v>-17716000.0</v>
       </c>
       <c r="J5">
         <v>-29782000.0</v>
       </c>
       <c r="K5">
         <v>-34477000.0</v>
       </c>
       <c r="L5">
         <v>-25867000.0</v>
       </c>
       <c r="M5">
         <v>-35322000.0</v>
       </c>
       <c r="N5">
-        <v>-36228000.0</v>
+        <v>-34174000.0</v>
       </c>
       <c r="O5">
-        <v>-38293000.0</v>
+        <v>-36584000.0</v>
       </c>
       <c r="P5">
-        <v>-32488000.0</v>
+        <v>-31404000.0</v>
       </c>
       <c r="Q5">
-        <v>-27384000.0</v>
+        <v>-26878000.0</v>
       </c>
       <c r="R5">
-        <v>-31369000.0</v>
+        <v>-31093000.0</v>
       </c>
       <c r="S5">
-        <v>-15255000.0</v>
+        <v>-15119000.0</v>
       </c>
       <c r="T5">
-        <v>-24254000.0</v>
+        <v>-24144000.0</v>
       </c>
       <c r="U5">
-        <v>-22116000.0</v>
+        <v>-22047000.0</v>
       </c>
       <c r="V5">
         <v>-20509000.0</v>
       </c>
       <c r="W5">
         <v>-18903000.0</v>
       </c>
       <c r="X5">
         <v>-21440000.0</v>
       </c>
       <c r="Y5">
         <v>-10834000.0</v>
       </c>
       <c r="Z5">
         <v>-12338000.0</v>
       </c>
       <c r="AA5">
         <v>-10499000.0</v>
       </c>
       <c r="AB5">
         <v>-10001000.0</v>
       </c>
       <c r="AC5">
         <v>-7476500.0</v>
       </c>
       <c r="AD5">
         <v>-7476500.0</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>96</v>
       </c>
       <c r="B6">
-        <v>-25984000.0</v>
+        <v>-23328000.0</v>
       </c>
       <c r="C6">
-        <v>-22717000.0</v>
+        <v>-19937000.0</v>
       </c>
       <c r="D6">
         <v>-31706000.0</v>
       </c>
       <c r="E6">
-        <v>-27886000.0</v>
+        <v>-25405000.0</v>
       </c>
       <c r="F6">
-        <v>-28708000.0</v>
+        <v>-25866000.0</v>
       </c>
       <c r="G6">
         <v>-32676000.0</v>
       </c>
       <c r="H6">
         <v>-22610000.0</v>
       </c>
       <c r="I6">
         <v>-15671000.0</v>
       </c>
       <c r="J6">
         <v>-29334000.0</v>
       </c>
       <c r="K6">
         <v>-32786000.0</v>
       </c>
       <c r="L6">
         <v>-23872000.0</v>
       </c>
       <c r="M6">
         <v>-34864000.0</v>
       </c>
       <c r="N6">
-        <v>-35683000.0</v>
+        <v>-33629000.0</v>
       </c>
       <c r="O6">
-        <v>-37772000.0</v>
+        <v>-36063000.0</v>
       </c>
       <c r="P6">
-        <v>-32073000.0</v>
+        <v>-30989000.0</v>
       </c>
       <c r="Q6">
-        <v>-26949000.0</v>
+        <v>-26443000.0</v>
       </c>
       <c r="R6">
-        <v>-31064000.0</v>
+        <v>-30788000.0</v>
       </c>
       <c r="S6">
-        <v>-14932000.0</v>
+        <v>-14796000.0</v>
       </c>
       <c r="T6">
-        <v>-23924000.0</v>
+        <v>-23814000.0</v>
       </c>
       <c r="U6">
-        <v>-21728000.0</v>
+        <v>-21659000.0</v>
       </c>
       <c r="V6">
         <v>-20058000.0</v>
       </c>
       <c r="W6">
         <v>-18538000.0</v>
       </c>
       <c r="X6">
         <v>-21020000.0</v>
       </c>
       <c r="Y6">
         <v>-10418000.0</v>
       </c>
       <c r="Z6">
         <v>-11922000.0</v>
       </c>
       <c r="AA6">
         <v>-10077000.0</v>
       </c>
       <c r="AB6">
         <v>-9580000.0</v>
       </c>
       <c r="AC6">
         <v>-7100500.0</v>
       </c>
@@ -10477,51 +10477,51 @@
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>123</v>
       </c>
       <c r="B2">
         <v>74603000.0</v>
       </c>
       <c r="C2">
         <v>62252000.0</v>
       </c>
       <c r="D2">
         <v>81600000.0</v>
       </c>
       <c r="E2">
-        <v>51293000.0</v>
+        <v>54736000.0</v>
       </c>
       <c r="F2">
         <v>58942000.0</v>
       </c>
       <c r="G2">
         <v>63092000.0</v>
       </c>
       <c r="H2">
         <v>76557000.0</v>
       </c>
       <c r="I2">
         <v>89659000.0</v>
       </c>
       <c r="J2">
         <v>126590000.0</v>
       </c>
       <c r="K2">
         <v>60971000.0</v>
       </c>
       <c r="L2">
         <v>48160000.0</v>
       </c>
       <c r="M2">
         <v>52755000.0</v>
       </c>
@@ -11286,60 +11286,60 @@
         <v>-2288000.0</v>
       </c>
       <c r="X13">
         <v>3416000.0</v>
       </c>
       <c r="Y13">
         <v>-1354000.0</v>
       </c>
       <c r="Z13">
         <v>-1791000.0</v>
       </c>
       <c r="AA13">
         <v>717000.0</v>
       </c>
       <c r="AB13">
         <v>-207000.0</v>
       </c>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
         <v>135</v>
       </c>
       <c r="B14">
-        <v>1801000.0</v>
+        <v>404000.0</v>
       </c>
       <c r="C14">
         <v>428000.0</v>
       </c>
       <c r="D14">
         <v>460000.0</v>
       </c>
       <c r="E14">
-        <v>2084000.0</v>
+        <v>615000.0</v>
       </c>
       <c r="F14">
         <v>456000.0</v>
       </c>
       <c r="G14">
         <v>480000.0</v>
       </c>
       <c r="H14">
         <v>442000.0</v>
       </c>
       <c r="I14">
         <v>448000.0</v>
       </c>
       <c r="J14">
         <v>448000.0</v>
       </c>
       <c r="K14">
         <v>1691000.0</v>
       </c>
       <c r="L14">
         <v>447000.0</v>
       </c>
       <c r="M14">
         <v>458000.0</v>
       </c>
@@ -11421,51 +11421,51 @@
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
         <v>137</v>
       </c>
       <c r="B16">
         <v>61274000.0</v>
       </c>
       <c r="C16">
         <v>78046000.0</v>
       </c>
       <c r="D16">
         <v>62252000.0</v>
       </c>
       <c r="E16">
-        <v>78157000.0</v>
+        <v>81600000.0</v>
       </c>
       <c r="F16">
         <v>54736000.0</v>
       </c>
       <c r="G16">
         <v>58942000.0</v>
       </c>
       <c r="H16">
         <v>63092000.0</v>
       </c>
       <c r="I16">
         <v>73114000.0</v>
       </c>
       <c r="J16">
         <v>89659000.0</v>
       </c>
       <c r="K16">
         <v>126590000.0</v>
       </c>
       <c r="L16">
         <v>64425000.0</v>
       </c>
       <c r="M16">
         <v>48160000.0</v>
       </c>
@@ -12102,60 +12102,60 @@
       </c>
       <c r="Y24">
         <v>-103942000.0</v>
       </c>
       <c r="Z24">
         <v>1000.0</v>
       </c>
       <c r="AA24">
         <v>63000.0</v>
       </c>
       <c r="AB24">
         <v>14890000.0</v>
       </c>
       <c r="AC24">
         <v>-7445000.0</v>
       </c>
       <c r="AD24">
         <v>-7445000.0</v>
       </c>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>145</v>
       </c>
       <c r="B25">
-        <v>1656000.0</v>
+        <v>382000.0</v>
       </c>
       <c r="C25">
         <v>587000.0</v>
       </c>
       <c r="D25">
         <v>11936000.0</v>
       </c>
       <c r="E25">
-        <v>4632000.0</v>
+        <v>1109000.0</v>
       </c>
       <c r="F25">
         <v>892000.0</v>
       </c>
       <c r="G25">
         <v>503000.0</v>
       </c>
       <c r="H25">
         <v>260000.0</v>
       </c>
       <c r="I25">
         <v>45000.0</v>
       </c>
       <c r="J25">
         <v>223000.0</v>
       </c>
       <c r="K25">
         <v>20164000.0</v>
       </c>
       <c r="L25">
         <v>1651000.0</v>
       </c>
       <c r="M25">
         <v>667000.0</v>
       </c>