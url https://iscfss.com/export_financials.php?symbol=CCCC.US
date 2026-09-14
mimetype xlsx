--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2296,4088 +2299,4216 @@
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
+        <v>1121000.0</v>
+      </c>
+      <c r="C2">
         <v>773000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>858000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1333000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2216000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>683000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1328000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1504000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>913000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1630000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1446000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1276000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2247000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1034000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1172000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2370000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4446000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3405000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4506000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3745000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4469000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3742000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5683000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5264000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5861000.0</v>
       </c>
       <c r="Z2">
         <v>5861000.0</v>
       </c>
       <c r="AA2">
-        <v>5385000.0</v>
+        <v>5861000.0</v>
       </c>
       <c r="AB2">
         <v>5385000.0</v>
       </c>
-      <c r="AC2"/>
+      <c r="AC2">
+        <v>5385000.0</v>
+      </c>
       <c r="AD2"/>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
+        <v>-444000.0</v>
+      </c>
+      <c r="C5">
         <v>-322000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>50000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>87000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-30000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>43000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>53000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>455000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-440000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-380000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-127000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-904000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1774000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-2470000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-4137000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-5409000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-4581000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-3650000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-775000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-155000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-69000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-94000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>13000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>8000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-111963000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-3954000.0</v>
       </c>
-      <c r="AB5"/>
       <c r="AC5"/>
-      <c r="AD5">
+      <c r="AD5"/>
+      <c r="AE5">
         <v>-79750000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7">
+        <v>56858000.0</v>
+      </c>
+      <c r="C7">
         <v>58447000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>59982000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>61463000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>62923000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>64366000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>65756000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>67095000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>68417000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>69720000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>70976000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>72182000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>73372000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>74547000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>75670000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>76753000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>75195000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>76481000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>32111000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>12097000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>12361000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>12618000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>12868000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>13097000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>13320000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7">
+      <c r="AA7"/>
+      <c r="AB7">
         <v>13749000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8">
+        <v>12000.0</v>
+      </c>
+      <c r="C8">
         <v>10000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="E8">
         <v>7000.0</v>
       </c>
       <c r="F8">
         <v>7000.0</v>
       </c>
       <c r="G8">
         <v>7000.0</v>
       </c>
       <c r="H8">
         <v>7000.0</v>
       </c>
       <c r="I8">
         <v>7000.0</v>
       </c>
       <c r="J8">
         <v>7000.0</v>
       </c>
       <c r="K8">
+        <v>7000.0</v>
+      </c>
+      <c r="L8">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="M8">
         <v>5000.0</v>
       </c>
       <c r="N8">
         <v>5000.0</v>
       </c>
       <c r="O8">
         <v>5000.0</v>
       </c>
       <c r="P8">
         <v>5000.0</v>
       </c>
       <c r="Q8">
         <v>5000.0</v>
       </c>
       <c r="R8">
         <v>5000.0</v>
       </c>
       <c r="S8">
         <v>5000.0</v>
       </c>
       <c r="T8">
         <v>5000.0</v>
       </c>
       <c r="U8">
         <v>5000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>5000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>689256000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>658091000.0</v>
       </c>
-      <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
-      <c r="W9">
+      <c r="W9"/>
+      <c r="X9">
         <v>464597000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>78610000.0</v>
+      </c>
+      <c r="C10">
         <v>61274000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>74603000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>58809000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>78157000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>51293000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>55499000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>59649000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>73114000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>89659000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>126590000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>60971000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>44881000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>49476000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>29754000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>49551000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>57296000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>46004000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>76124000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>162745000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>281146000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>94912000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>181727000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>63434000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>112152000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-90549000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>90549000.0</v>
       </c>
-      <c r="AB10"/>
       <c r="AC10"/>
-      <c r="AD10">
+      <c r="AD10"/>
+      <c r="AE10">
         <v>-36311000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>253663000.0</v>
+      </c>
+      <c r="C12">
         <v>235671000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>248537000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>191884000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>214554000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>215087000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>244904000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>255641000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>264098000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>258192000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>253681000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>216569000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>267285000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>270325000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>276153000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>313653000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>307780000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>291174000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>309279000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>402071000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>465911000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>313479000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>371689000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>199413000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>216094000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90549000.0</v>
       </c>
       <c r="AA12">
         <v>90549000.0</v>
       </c>
-      <c r="AB12"/>
+      <c r="AB12">
+        <v>90549000.0</v>
+      </c>
       <c r="AC12"/>
-      <c r="AD12">
+      <c r="AD12"/>
+      <c r="AE12">
         <v>36311000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:30">
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
+        <v>12000.0</v>
+      </c>
+      <c r="C13">
         <v>10000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="E13">
         <v>7000.0</v>
       </c>
       <c r="F13">
         <v>7000.0</v>
       </c>
       <c r="G13">
         <v>7000.0</v>
       </c>
       <c r="H13">
         <v>7000.0</v>
       </c>
       <c r="I13">
         <v>7000.0</v>
       </c>
       <c r="J13">
         <v>7000.0</v>
       </c>
       <c r="K13">
+        <v>7000.0</v>
+      </c>
+      <c r="L13">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="M13">
         <v>5000.0</v>
       </c>
       <c r="N13">
         <v>5000.0</v>
       </c>
       <c r="O13">
         <v>5000.0</v>
       </c>
       <c r="P13">
         <v>5000.0</v>
       </c>
       <c r="Q13">
         <v>5000.0</v>
       </c>
       <c r="R13">
         <v>5000.0</v>
       </c>
       <c r="S13">
         <v>5000.0</v>
       </c>
       <c r="T13">
         <v>5000.0</v>
       </c>
       <c r="U13">
         <v>5000.0</v>
       </c>
       <c r="V13">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="W13">
         <v>4000.0</v>
       </c>
       <c r="X13">
+        <v>4000.0</v>
+      </c>
+      <c r="Y13">
         <v>1000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="AA13">
         <v>1000.0</v>
       </c>
       <c r="AB13">
         <v>1000.0</v>
       </c>
-      <c r="AC13"/>
+      <c r="AC13">
+        <v>1000.0</v>
+      </c>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
+        <v>130696742.0</v>
+      </c>
+      <c r="C14">
         <v>126074555.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>116784306.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>72563311.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>71005743.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>70833044.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>70606156.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>69627190.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>68810259.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>68432168.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>51216147.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>49212126.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>49063631.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>49032319.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>48966216.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>48921928.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>48823698.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>48734827.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48490533.0</v>
       </c>
       <c r="T14">
         <v>48490533.0</v>
       </c>
       <c r="U14">
+        <v>48490533.0</v>
+      </c>
+      <c r="V14">
         <v>43855420.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>43084978.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40769194.0</v>
       </c>
       <c r="X14">
         <v>40769194.0</v>
       </c>
       <c r="Y14">
         <v>40769194.0</v>
       </c>
       <c r="Z14">
-        <v>17233018.0</v>
+        <v>40769194.0</v>
       </c>
       <c r="AA14">
         <v>17233018.0</v>
       </c>
       <c r="AB14">
         <v>17233018.0</v>
       </c>
       <c r="AC14">
         <v>17233018.0</v>
       </c>
       <c r="AD14">
+        <v>17233018.0</v>
+      </c>
+      <c r="AE14">
         <v>1343785.0</v>
       </c>
     </row>
-    <row r="15" spans="1:30">
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>5000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>5000.0</v>
       </c>
-      <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>5000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="W15">
         <v>4000.0</v>
       </c>
       <c r="X15">
+        <v>4000.0</v>
+      </c>
+      <c r="Y15">
         <v>1000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>4000.0</v>
       </c>
-      <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16">
+        <v>26661000.0</v>
+      </c>
+      <c r="C16">
         <v>10124000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>12493000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>17126000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>22620000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>21585000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>18712000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>20769000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>36592000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>35142000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>15471000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>8424000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>13971000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>14937000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>16618000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>18129000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>22170000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>31266000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>31800000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>32294000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>28695000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>26565000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>27603000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>23915000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>22165000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>20705000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18">
         <v>24368000.0</v>
       </c>
-      <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>53617000.0</v>
       </c>
-      <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="J22"/>
       <c r="K22"/>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22">
         <v>1.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-19415000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-34706000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1.0</v>
       </c>
-      <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
-      <c r="T22">
-[...1 lines deleted...]
-      </c>
+      <c r="T22"/>
       <c r="U22">
         <v>1.0</v>
       </c>
-      <c r="V22"/>
+      <c r="V22">
+        <v>1.0</v>
+      </c>
       <c r="W22"/>
-      <c r="X22">
+      <c r="X22"/>
+      <c r="Y22">
         <v>1.0</v>
       </c>
-      <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
+      <c r="AA22"/>
+      <c r="AB22">
         <v>1.0</v>
       </c>
-      <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
+        <v>359404000.0</v>
+      </c>
+      <c r="C23">
         <v>328861000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>359075000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>265488000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>296527000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>319524000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>349602000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>376060000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>381093000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>398371000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>376451000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>333013000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>375008000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>396036000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>430840000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>461439000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>492475000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>515485000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>506765000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>507911000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>528421000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>374007000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>400138000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>229127000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>248067000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-968000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>118260000.0</v>
       </c>
-      <c r="AB23"/>
       <c r="AC23"/>
-      <c r="AD23">
+      <c r="AD23"/>
+      <c r="AE23">
         <v>31245000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>8621000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>9195000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>9052000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>10372000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>10194000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>10768000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>10588000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>10409000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>10231000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>10052000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>9877000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>9674000.0</v>
       </c>
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>9195000.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>10768000.0</v>
       </c>
-      <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>10052000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26">
+        <v>46786000.0</v>
+      </c>
+      <c r="C26">
         <v>32600000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>48563000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>7875000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>8419000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>19619000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>22359000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>28759000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>31637000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>40975000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>28008000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>29857000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>19415000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>34706000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>60962000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>52358000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>90057000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>130478000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>142200000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>78191000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>32770000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>32495000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
+        <v>-21752000.0</v>
+      </c>
+      <c r="C28">
         <v>-2827000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-14621000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2654000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-15234000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>13073000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>10257000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7446000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-4697000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-19939000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-55614000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>11211000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>38826000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>35979000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>57398000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>38504000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>29021000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>41421000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-33245000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-140060000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-258376000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-72063000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-158807000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-40460000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-89158000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>90549000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-76800000.0</v>
       </c>
-      <c r="AB28"/>
       <c r="AC28"/>
-      <c r="AD28">
+      <c r="AD28"/>
+      <c r="AE28">
         <v>36311000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29">
+        <v>247265000.0</v>
+      </c>
+      <c r="C29">
         <v>234247000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>256587000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>154408000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>174064000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>195140000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>215986000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>242656000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>247058000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>258282000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>246114000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>216024000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>244042000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>273378000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>300716000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>329481000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>355715000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>375473000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>400374000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>409368000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>426836000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>273936000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>290843000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-146047000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>133455000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
+        <v>1334000.0</v>
+      </c>
+      <c r="C30">
         <v>2883000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2401000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>6542000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2158000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>8028000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3102000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>10341000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1167000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>13599000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>11799000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>500000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1028000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>528000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1473000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1488000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1709000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1773000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>5716000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4845000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>6213000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3656000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4484000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>4141000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8546000.0</v>
       </c>
       <c r="Z30">
         <v>8546000.0</v>
       </c>
       <c r="AA30">
-        <v>4623000.0</v>
+        <v>8546000.0</v>
       </c>
       <c r="AB30">
         <v>4623000.0</v>
       </c>
-      <c r="AC30"/>
+      <c r="AC30">
+        <v>4623000.0</v>
+      </c>
       <c r="AD30"/>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30"/>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>233707000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>289234000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>318179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>364529000.0</v>
       </c>
       <c r="R31">
         <v>364529000.0</v>
       </c>
       <c r="S31">
+        <v>364529000.0</v>
+      </c>
+      <c r="T31">
         <v>389606000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>398780000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>416427000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>263705000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>280791000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-155924000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-135065000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-111963000.0</v>
       </c>
       <c r="AA31">
         <v>-111963000.0</v>
       </c>
       <c r="AB31">
         <v>-111963000.0</v>
       </c>
-      <c r="AC31"/>
+      <c r="AC31">
+        <v>-111963000.0</v>
+      </c>
       <c r="AD31"/>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
         <v>39</v>
       </c>
       <c r="B32">
+        <v>214655000.0</v>
+      </c>
+      <c r="C32">
         <v>218122000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>225078000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>170919000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>180273000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>191715000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>212590000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>229935000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>221843000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>224574000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>228423000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>193415000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>226149000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>239072000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>243011000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>280189000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>272217000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>255958000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>274443000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>363607000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>433395000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>284358000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>337157000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>168915000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>192804000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32"/>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>96502000.0</v>
+      </c>
+      <c r="C33">
         <v>83489999.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>100965000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>58624000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>71798000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>86989000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>91835000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>102832000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>105049000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>118779000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>105262000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>109327000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>100621000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>117584000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>143283000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>135983000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>174110000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>212539000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>181076000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>95617000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>50860000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>51996000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>19129000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>20202000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>20149000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>-90549000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>21493000.0</v>
       </c>
-      <c r="AB33"/>
       <c r="AC33"/>
-      <c r="AD33">
+      <c r="AD33"/>
+      <c r="AE33">
         <v>-36311000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:30">
+    <row r="34" spans="1:31">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-      <c r="O34">
+      <c r="O34"/>
+      <c r="P34">
         <v>87865000.0</v>
       </c>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
-      <c r="S34">
+      <c r="S34"/>
+      <c r="T34">
         <v>30777000.0</v>
       </c>
-      <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
-      <c r="W34">
+      <c r="W34"/>
+      <c r="X34">
         <v>11826000.0</v>
       </c>
-      <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34"/>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
+        <v>63892000.0</v>
+      </c>
+      <c r="C35">
         <v>67365000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>69456000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>75135000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>78007000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>83564000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>88439000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>90111000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>79834000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>85071000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>87571000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>86718000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>93063000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>94186000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>97060000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>97993000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>101734000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>103968000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>65913000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>60444000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>67828000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>72649000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>75495000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>345042000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>89172000.0</v>
       </c>
-      <c r="Z35"/>
-      <c r="AA35">
+      <c r="AA35"/>
+      <c r="AB35">
         <v>196582000.0</v>
       </c>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35"/>
+    </row>
+    <row r="36" spans="1:31">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
+        <v>54716000.0</v>
+      </c>
+      <c r="C36">
         <v>3864999.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>3683000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3654000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>178000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>6006000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>6098000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>8700000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>6060000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>8671000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>6166000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>6660000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>6567000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>6639000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>4805000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>4592000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>4594000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>4207000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>3823000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1854000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1855000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2577000.0</v>
       </c>
       <c r="W36">
         <v>2577000.0</v>
       </c>
       <c r="X36">
+        <v>2577000.0</v>
+      </c>
+      <c r="Y36">
         <v>3079000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>2577000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-90549000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>2577000.0</v>
       </c>
-      <c r="AB36"/>
       <c r="AC36"/>
-      <c r="AD36">
+      <c r="AD36"/>
+      <c r="AE36">
         <v>-36311000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:30">
+    <row r="37" spans="1:31">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37"/>
+    </row>
+    <row r="38" spans="1:31">
       <c r="A38" t="s">
         <v>45</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>1.0</v>
       </c>
-      <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>6567000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>4805000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>4592000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>4594000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>4207000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>3823000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1854000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1855000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2577000.0</v>
       </c>
       <c r="W38">
         <v>2577000.0</v>
       </c>
       <c r="X38">
+        <v>2577000.0</v>
+      </c>
+      <c r="Y38">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2577000.0</v>
       </c>
       <c r="Z38">
         <v>2577000.0</v>
       </c>
       <c r="AA38">
         <v>2577000.0</v>
       </c>
       <c r="AB38">
         <v>2577000.0</v>
       </c>
-      <c r="AC38"/>
+      <c r="AC38">
+        <v>2577000.0</v>
+      </c>
       <c r="AD38"/>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38"/>
+    </row>
+    <row r="39" spans="1:31">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
+        <v>7905000.0</v>
+      </c>
+      <c r="C39">
         <v>6817000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>7172000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>8438000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>8017000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>9420000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>9761000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>7246000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>10779000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>7801000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>5709000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>6617000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>6074000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>7599000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>9931000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>10315000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>8876000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>9999000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>10694000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>5378000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>5437000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>4876000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>4836000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>5370000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>3278000.0</v>
       </c>
-      <c r="Z39"/>
-      <c r="AA39">
+      <c r="AA39"/>
+      <c r="AB39">
         <v>1595000.0</v>
       </c>
-      <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39"/>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
+        <v>13785000.0</v>
+      </c>
+      <c r="C40">
         <v>9830000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>13314000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>11270000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>13554000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>12633000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>19363000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>15388000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>11203000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>12891000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>20630000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>15484000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>16729000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>16295000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>19769000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>17941000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>16958000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>9840000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>13606000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>11471000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>9871000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>6260000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>9524000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>9830000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>6129000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>22788000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>6671000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>20985000.0</v>
       </c>
-      <c r="AC40"/>
       <c r="AD40"/>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40"/>
+    </row>
+    <row r="41" spans="1:31">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>24647000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>16895000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>16765000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>17991000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>19020000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>24368000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>38936000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>46189000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>50886000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>53617000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>66548000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69462000.0</v>
       </c>
       <c r="Z41">
         <v>69462000.0</v>
       </c>
       <c r="AA41">
-        <v>72718000.0</v>
+        <v>69462000.0</v>
       </c>
       <c r="AB41">
         <v>72718000.0</v>
       </c>
-      <c r="AC41"/>
+      <c r="AC41">
+        <v>72718000.0</v>
+      </c>
       <c r="AD41"/>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41"/>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
+        <v>1035154000.0</v>
+      </c>
+      <c r="C42">
         <v>998381000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>995221000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>872521000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>860128000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>855111000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>849625000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>841320000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>821951000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>815399000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>774618000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>710552000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>702068000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>695605000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>689256000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>682288000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>675916000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>667509000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>658091000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>650987000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>643865000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>468589000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>464597000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>6095000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>263972000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-2000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-105470000.0</v>
       </c>
-      <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42"/>
+    </row>
+    <row r="43" spans="1:31">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43"/>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44"/>
+    </row>
+    <row r="45" spans="1:31">
       <c r="A45" t="s">
         <v>52</v>
       </c>
       <c r="B45">
+        <v>53259000.0</v>
+      </c>
+      <c r="C45">
         <v>54713000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>56053000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>57494000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>69775000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>70964000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>72614000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>74246000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>75859000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>77272000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>78851000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>80712000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>82431000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>84820000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>85639000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>86710000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>16235000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>16924000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>16552000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>17123000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>17572000.0</v>
       </c>
-      <c r="Z45"/>
-      <c r="AA45">
+      <c r="AA45"/>
+      <c r="AB45">
         <v>18916000.0</v>
       </c>
-      <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45"/>
+    </row>
+    <row r="46" spans="1:31">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>41786000.0</v>
+      </c>
+      <c r="C46">
         <v>43582000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>45276000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>47095000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>59758000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>61364000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>63378000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>65373000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>67352000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>69133000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>71088000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>72810000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>74639000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>76239000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>77516000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>79033000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>79459000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>77854000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>35053000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>15572000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>16235000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>16924000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>16552000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>17123000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>17572000.0</v>
       </c>
-      <c r="Z46"/>
-      <c r="AA46">
+      <c r="AA46"/>
+      <c r="AB46">
         <v>18916000.0</v>
       </c>
-      <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46"/>
+    </row>
+    <row r="47" spans="1:31">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>74639000.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>7400000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>79033000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>79459000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>77854000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>3108000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>15572000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>16235000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>16924000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>16552000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>17124000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17572000.0</v>
       </c>
       <c r="Z47">
         <v>17572000.0</v>
       </c>
       <c r="AA47">
-        <v>18916000.0</v>
+        <v>17572000.0</v>
       </c>
       <c r="AB47">
         <v>18916000.0</v>
       </c>
-      <c r="AC47"/>
+      <c r="AC47">
+        <v>18916000.0</v>
+      </c>
       <c r="AD47"/>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47"/>
+    </row>
+    <row r="48" spans="1:31">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>-787457000.0</v>
+      </c>
+      <c r="C48">
         <v>-763822000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-738693000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-718207000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-686041000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-660021000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-633699000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-599126000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-574460000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-556744000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-528383000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-493629000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-466592000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-430670000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-395890000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-358705000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-326747000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-299335000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-267715000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-252057000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-227374000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-204794000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-183823000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-162028000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-140193000.0</v>
       </c>
       <c r="Z48">
         <v>-140193000.0</v>
       </c>
       <c r="AA48">
-        <v>-117488000.0</v>
+        <v>-140193000.0</v>
       </c>
       <c r="AB48">
         <v>-117488000.0</v>
       </c>
-      <c r="AC48"/>
+      <c r="AC48">
+        <v>-117488000.0</v>
+      </c>
       <c r="AD48"/>
-    </row>
-    <row r="49" spans="1:30">
+      <c r="AE48"/>
+    </row>
+    <row r="49" spans="1:31">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-      <c r="O49">
+      <c r="O49"/>
+      <c r="P49">
         <v>-395890000.0</v>
       </c>
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
-      <c r="S49">
+      <c r="S49"/>
+      <c r="T49">
         <v>-267715000.0</v>
       </c>
-      <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
-      <c r="W49">
+      <c r="W49"/>
+      <c r="X49">
         <v>-183823000.0</v>
       </c>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49"/>
+    </row>
+    <row r="50" spans="1:31">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>10335000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2287000.0</v>
       </c>
       <c r="O50">
         <v>2287000.0</v>
       </c>
       <c r="P50">
+        <v>2287000.0</v>
+      </c>
+      <c r="Q50">
         <v>2250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>750000.0</v>
       </c>
       <c r="R50">
         <v>750000.0</v>
       </c>
-      <c r="S50"/>
+      <c r="S50">
+        <v>750000.0</v>
+      </c>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
-    </row>
-    <row r="51" spans="1:30">
+      <c r="AE50"/>
+    </row>
+    <row r="51" spans="1:31">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
+        <v>56858000.0</v>
+      </c>
+      <c r="C51">
         <v>58447000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>59982000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>61463000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>62923000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>64366000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>65756000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>67095000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>68417000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>69720000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>70976000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>72182000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>83707000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>85455000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>87152000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>88055000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>86317000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>87425000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>42879000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>22685000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>22770000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>22849000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>22920000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>22974000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>22994000.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51">
+      <c r="AA51"/>
+      <c r="AB51">
         <v>13749000.0</v>
       </c>
-      <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51"/>
+    </row>
+    <row r="52" spans="1:31">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
+        <v>6680000.0</v>
+      </c>
+      <c r="C52">
         <v>6522000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>6367000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>6216000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>6066000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>5919000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>5774000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>5632000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>5493000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>5355000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>5219000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>5087000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>15291000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>7114000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>6987000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>6827000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>2574000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>2477000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1334000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1177000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1131000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>1086000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>1042000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>1000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>959000.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52">
+      <c r="AA52"/>
+      <c r="AB52">
         <v>880000.0</v>
       </c>
-      <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
-    </row>
-    <row r="53" spans="1:30">
+      <c r="AE52"/>
+    </row>
+    <row r="53" spans="1:31">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53">
+        <v>175053000.0</v>
+      </c>
+      <c r="C53">
         <v>174397000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>173934000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>133075000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>136397000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>163794000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>189405000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>195992000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>190984000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>168533000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>127091000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>155598000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>222404000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>220849000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>246399000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>264102000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>250484000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>245170000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>233155000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>239326000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>184765000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>218567000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>189962000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>135979000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>103942000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>181098000.0</v>
       </c>
-      <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
+      <c r="AD53"/>
+      <c r="AE53">
         <v>72622000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:30">
+    <row r="54" spans="1:31">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-    </row>
-    <row r="55" spans="1:30">
+      <c r="AE54"/>
+    </row>
+    <row r="55" spans="1:31">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>359404000.0</v>
+      </c>
+      <c r="C55">
         <v>328861000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>359075000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>265488000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>296527000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>319524000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>349602000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>376060000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>381093000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>398371000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>376451000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>333013000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>375008000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>396036000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>430840000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>461439000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>492475000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>515485000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>506765000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>507911000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>528421000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>374007000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>400138000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>229127000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>248067000.0</v>
       </c>
-      <c r="Z55"/>
-      <c r="AA55">
+      <c r="AA55"/>
+      <c r="AB55">
         <v>118260000.0</v>
       </c>
-      <c r="AB55"/>
       <c r="AC55"/>
       <c r="AD55"/>
-    </row>
-    <row r="56" spans="1:30">
+      <c r="AE55"/>
+    </row>
+    <row r="56" spans="1:31">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>262902000.0</v>
+      </c>
+      <c r="C56">
         <v>245371000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>258110000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>206864000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>224729000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>232535000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>257767000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>273228000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>276044000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>279592000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>271189000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>223686000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>274387000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>278452000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>287557000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>325456000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>318365000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>302946000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>325689000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>412294000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>477561000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>322011000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>381009000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>208924000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>227918000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>90549000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96767000.0</v>
       </c>
       <c r="AB56">
         <v>96767000.0</v>
       </c>
-      <c r="AC56"/>
-      <c r="AD56">
+      <c r="AC56">
+        <v>96767000.0</v>
+      </c>
+      <c r="AD56"/>
+      <c r="AE56">
         <v>36311000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:30">
+    <row r="57" spans="1:31">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>48247000.0</v>
+      </c>
+      <c r="C57">
         <v>27249000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>33032000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>35945000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>44456000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>40820000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>45177000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>43293000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>54201000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>55018000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>42766000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>30271000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>48238000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>39380000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>44546000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>45267000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>46148000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>46988000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>51246000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>48687000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>44166000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>37653000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>43852000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>40009000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35114000.0</v>
       </c>
       <c r="Z57">
         <v>35114000.0</v>
       </c>
       <c r="AA57">
-        <v>33641000.0</v>
+        <v>35114000.0</v>
       </c>
       <c r="AB57">
         <v>33641000.0</v>
       </c>
-      <c r="AC57"/>
+      <c r="AC57">
+        <v>33641000.0</v>
+      </c>
       <c r="AD57"/>
-    </row>
-    <row r="58" spans="1:30">
+      <c r="AE57"/>
+    </row>
+    <row r="58" spans="1:31">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
+        <v>112139000.0</v>
+      </c>
+      <c r="C58">
         <v>94614000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>102488000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>111080000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>122463000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>124384000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>133616000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>133404000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>134035000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>140089000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>130337000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>116989000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>141301000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>133566000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>141606000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>143260000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>147882000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>150956000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>117159000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>109131000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>111994000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>110302000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>119347000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>385051000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>124286000.0</v>
       </c>
-      <c r="Z58"/>
-      <c r="AA58">
+      <c r="AA58"/>
+      <c r="AB58">
         <v>230223000.0</v>
       </c>
-      <c r="AB58"/>
       <c r="AC58"/>
       <c r="AD58"/>
-    </row>
-    <row r="59" spans="1:30">
+      <c r="AE58"/>
+    </row>
+    <row r="59" spans="1:31">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-    </row>
-    <row r="60" spans="1:30">
+      <c r="AE59"/>
+    </row>
+    <row r="60" spans="1:31">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>247265000.0</v>
+      </c>
+      <c r="C60">
         <v>234247000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>256587000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>154408000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>174064000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>195140000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>215986000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>242656000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>247058000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>258282000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>246114000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>216024000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>233707000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>262470000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>289234000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>318179000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>344593000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>364529000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>389606000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>398780000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>416427000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>263705000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>280791000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>-155924000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>123781000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>-968000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>-111963000.0</v>
       </c>
-      <c r="AB60"/>
       <c r="AC60"/>
-      <c r="AD60">
+      <c r="AD60"/>
+      <c r="AE60">
         <v>31245000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:30">
+    <row r="61" spans="1:31">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-    </row>
-    <row r="62" spans="1:30">
+      <c r="AE61"/>
+    </row>
+    <row r="62" spans="1:31">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
+      <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6406,3164 +6537,3232 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B2">
         <v>7975000.0</v>
       </c>
       <c r="C2">
         <v>7894000.0</v>
       </c>
       <c r="D2">
         <v>7737000.0</v>
       </c>
       <c r="E2">
         <v>7572000.0</v>
       </c>
       <c r="F2">
         <v>2907000.0</v>
       </c>
       <c r="G2">
         <v>78440000.0</v>
       </c>
       <c r="H2">
         <v>47664000.0</v>
       </c>
       <c r="I2">
         <v>28592000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B3">
         <v>1959000.0</v>
       </c>
       <c r="C3">
         <v>1818000.0</v>
       </c>
       <c r="D3">
         <v>7737000.0</v>
       </c>
       <c r="E3">
         <v>1676000.0</v>
       </c>
       <c r="F3">
         <v>1492000.0</v>
       </c>
       <c r="G3">
         <v>1617000.0</v>
       </c>
       <c r="H3">
         <v>1595000.0</v>
       </c>
       <c r="I3">
         <v>3573000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B5">
         <v>-104873000.0</v>
       </c>
       <c r="C5">
         <v>-105185000.0</v>
       </c>
       <c r="D5">
         <v>-129840000.0</v>
       </c>
       <c r="E5">
         <v>-125959000.0</v>
       </c>
       <c r="F5">
         <v>-81747000.0</v>
       </c>
       <c r="G5">
         <v>-60449000.0</v>
       </c>
       <c r="H5">
         <v>-33295000.0</v>
       </c>
       <c r="I5">
         <v>-18689000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B6">
         <v>-102914000.0</v>
       </c>
       <c r="C6">
         <v>-103367000.0</v>
       </c>
       <c r="D6">
         <v>-122103000.0</v>
       </c>
       <c r="E6">
         <v>-124283000.0</v>
       </c>
       <c r="F6">
         <v>-80255000.0</v>
       </c>
       <c r="G6">
         <v>-58832000.0</v>
       </c>
       <c r="H6">
         <v>-31700000.0</v>
       </c>
       <c r="I6">
         <v>-15116000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B9">
         <v>27972000.0</v>
       </c>
       <c r="C9">
         <v>35584000.0</v>
       </c>
       <c r="D9">
         <v>13019000.0</v>
       </c>
       <c r="E9">
         <v>31096000.0</v>
       </c>
       <c r="F9">
         <v>45785000.0</v>
       </c>
       <c r="G9">
         <v>-45245000.0</v>
       </c>
       <c r="H9">
         <v>21381000.0</v>
       </c>
       <c r="I9">
         <v>-9228000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B10">
         <v>-104873000.0</v>
       </c>
       <c r="C10">
         <v>-105185000.0</v>
       </c>
       <c r="D10">
         <v>-131213000.0</v>
       </c>
       <c r="E10">
         <v>-128175000.0</v>
       </c>
       <c r="F10">
         <v>-83892000.0</v>
       </c>
       <c r="G10">
         <v>-65708999.0</v>
       </c>
       <c r="H10">
         <v>-33295000.0</v>
       </c>
       <c r="I10">
         <v>-15711000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B11">
         <v>121000.0</v>
       </c>
       <c r="C11">
         <v>131000.0</v>
       </c>
       <c r="D11">
         <v>1280000.0</v>
       </c>
       <c r="E11">
         <v>-1676000.0</v>
       </c>
       <c r="F11">
         <v>2145000.0</v>
       </c>
       <c r="G11">
         <v>626000.0</v>
       </c>
       <c r="H11">
         <v>804000.0</v>
       </c>
       <c r="I11">
         <v>678000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>0.0</v>
       </c>
       <c r="D12">
         <v>1373000.0</v>
       </c>
       <c r="E12">
         <v>2216000.0</v>
       </c>
       <c r="F12">
         <v>2145000.0</v>
       </c>
       <c r="G12">
         <v>1229000.0</v>
       </c>
       <c r="H12">
         <v>2157000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B13">
         <v>10349000.0</v>
       </c>
       <c r="C13">
         <v>14429000.0</v>
       </c>
       <c r="D13">
         <v>8571000.0</v>
       </c>
       <c r="E13">
         <v>3575000.0</v>
       </c>
       <c r="F13">
         <v>387000.0</v>
       </c>
       <c r="G13">
         <v>393000.0</v>
       </c>
       <c r="H13">
         <v>1832000.0</v>
       </c>
       <c r="I13">
         <v>685000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B15">
         <v>-104994000.0</v>
       </c>
       <c r="C15">
         <v>-105316000.0</v>
       </c>
       <c r="D15">
         <v>-132493000.0</v>
       </c>
       <c r="E15">
         <v>-128175000.0</v>
       </c>
       <c r="F15">
         <v>-83892000.0</v>
       </c>
       <c r="G15">
         <v>-66334999.0</v>
       </c>
       <c r="H15">
         <v>-34099000.0</v>
       </c>
       <c r="I15">
         <v>-15711000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-128175000.0</v>
       </c>
       <c r="F16">
         <v>-83892000.0</v>
       </c>
       <c r="G16">
         <v>-66335000.0</v>
       </c>
       <c r="H16">
         <v>-42567000.0</v>
       </c>
       <c r="I16">
         <v>-24107000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B17">
         <v>-104994000.0</v>
       </c>
       <c r="C17">
         <v>-105316000.0</v>
       </c>
       <c r="D17">
         <v>-134924000.0</v>
       </c>
       <c r="E17">
         <v>-128175000.0</v>
       </c>
       <c r="F17">
         <v>-83892000.0</v>
       </c>
       <c r="G17">
         <v>-66335000.0</v>
       </c>
       <c r="H17">
         <v>-34099000.0</v>
       </c>
       <c r="I17">
         <v>-15711000.0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B18">
         <v>10349000.0</v>
       </c>
       <c r="C18">
         <v>14429000.0</v>
       </c>
       <c r="D18">
         <v>6597000.0</v>
       </c>
       <c r="E18">
         <v>1359000.0</v>
       </c>
       <c r="F18">
         <v>-1758000.0</v>
       </c>
       <c r="G18">
         <v>-836000.0</v>
       </c>
       <c r="H18">
         <v>1832000.0</v>
       </c>
       <c r="I18">
         <v>685000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-2003000.0</v>
       </c>
       <c r="F19">
         <v>-2546000.0</v>
       </c>
       <c r="G19">
         <v>-6499000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B21">
         <v>-104489000.0</v>
       </c>
       <c r="C21">
         <v>-119614000.0</v>
       </c>
       <c r="D21">
         <v>-139031000.0</v>
       </c>
       <c r="E21">
         <v>-129534000.0</v>
       </c>
       <c r="F21">
         <v>-82134000.0</v>
       </c>
       <c r="G21">
         <v>-60449000.0</v>
       </c>
       <c r="H21">
         <v>-35452000.0</v>
       </c>
       <c r="I21">
         <v>-16389000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B23">
         <v>140436000.0</v>
       </c>
       <c r="C23">
         <v>155198000.0</v>
       </c>
       <c r="D23">
         <v>159787000.0</v>
       </c>
       <c r="E23">
         <v>160630000.0</v>
       </c>
       <c r="F23">
         <v>127919000.0</v>
       </c>
       <c r="G23">
         <v>93644000.0</v>
       </c>
       <c r="H23">
         <v>56833000.0</v>
       </c>
       <c r="I23">
         <v>35753000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B25">
         <v>1959000.0</v>
       </c>
       <c r="C25">
         <v>1818000.0</v>
       </c>
       <c r="D25">
         <v>1971000.0</v>
       </c>
       <c r="E25">
         <v>1676000.0</v>
       </c>
       <c r="F25">
         <v>1492000.0</v>
       </c>
       <c r="G25">
         <v>1617000.0</v>
       </c>
       <c r="H25">
         <v>1595000.0</v>
       </c>
       <c r="I25">
         <v>1273000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B26">
         <v>104240000.0</v>
       </c>
       <c r="C26">
         <v>110637000.0</v>
       </c>
       <c r="D26">
         <v>117706000.0</v>
       </c>
       <c r="E26">
         <v>117841000.0</v>
       </c>
       <c r="F26">
         <v>94665000.0</v>
       </c>
       <c r="G26">
         <v>78440000.0</v>
       </c>
       <c r="H26">
         <v>48059000.0</v>
       </c>
       <c r="I26">
         <v>28592000.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>7737000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B28">
         <v>36196000.0</v>
       </c>
       <c r="C28">
         <v>42124000.0</v>
       </c>
       <c r="D28">
         <v>42081000.0</v>
       </c>
       <c r="E28">
         <v>42789000.0</v>
       </c>
       <c r="F28">
         <v>33254000.0</v>
       </c>
       <c r="G28">
         <v>15204000.0</v>
       </c>
       <c r="H28">
         <v>8774000.0</v>
       </c>
       <c r="I28">
         <v>7161000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B29">
         <v>121000.0</v>
       </c>
       <c r="C29">
         <v>131000.0</v>
       </c>
       <c r="D29">
         <v>1280000.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>-124000.0</v>
       </c>
       <c r="G29">
         <v>-626000.0</v>
       </c>
       <c r="H29">
         <v>804000.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B30">
         <v>132461000.0</v>
       </c>
       <c r="C30">
         <v>155198000.0</v>
       </c>
       <c r="D30">
         <v>152050000.0</v>
       </c>
       <c r="E30">
         <v>160630000.0</v>
       </c>
       <c r="F30">
         <v>127919000.0</v>
       </c>
       <c r="G30">
         <v>15204000.0</v>
       </c>
       <c r="H30">
         <v>56833000.0</v>
       </c>
       <c r="I30">
         <v>35753000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B31">
         <v>-384000.0</v>
       </c>
       <c r="C31">
         <v>14429000.0</v>
       </c>
       <c r="D31">
         <v>7818000.0</v>
       </c>
       <c r="E31">
         <v>1359000.0</v>
       </c>
       <c r="F31">
         <v>-1758000.0</v>
       </c>
       <c r="G31">
         <v>-5259999.0</v>
       </c>
       <c r="H31">
         <v>2157000.0</v>
       </c>
       <c r="I31">
         <v>678000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B32">
         <v>35947000.0</v>
       </c>
       <c r="C32">
         <v>35584000.0</v>
       </c>
       <c r="D32">
         <v>20756000.0</v>
       </c>
       <c r="E32">
         <v>31096000.0</v>
       </c>
       <c r="F32">
         <v>45785000.0</v>
       </c>
       <c r="G32">
         <v>33195000.0</v>
       </c>
       <c r="H32">
         <v>21381000.0</v>
       </c>
       <c r="I32">
         <v>19364000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD32"/>
+  <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>93</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>1801000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1806000.0</v>
       </c>
-      <c r="D2"/>
-      <c r="E2">
+      <c r="E2"/>
+      <c r="F2">
         <v>2084000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2013000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1766000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2056000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2045000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2027000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1691000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1995000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1989000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>29042000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>30652000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>29663000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>31323000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>26203000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>26551000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>24302000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>23286000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>20526000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>20433000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>23935000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>17760000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>16312000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>16017000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>12948000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9546500.0</v>
       </c>
       <c r="AD2">
         <v>9546500.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2">
+        <v>9546500.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B3">
+        <v>292000.0</v>
+      </c>
+      <c r="C3">
         <v>1801000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>428000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>460000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>615000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>456000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1766000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2056000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2045000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>448000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1691000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1995000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>458000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>545000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>521000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>415000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>435000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>305000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>323000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>330000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>388000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>451000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>365000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>420000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>416000.0</v>
       </c>
       <c r="Z3">
         <v>416000.0</v>
       </c>
       <c r="AA3">
+        <v>416000.0</v>
+      </c>
+      <c r="AB3">
         <v>422000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>421000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>376000.0</v>
       </c>
       <c r="AD3">
         <v>376000.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3">
+        <v>376000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B5">
+        <v>-23635000.0</v>
+      </c>
+      <c r="C5">
         <v>-25129000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-20365000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-32166000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-26020000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-26322000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-34442000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-24666000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-17716000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-29782000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-34477000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-25867000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-35322000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-34174000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-36584000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-31404000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-26878000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-31093000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-15119000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-24144000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-22047000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-20509000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-18903000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-21440000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-10834000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-12338000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-10499000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-10001000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7476500.0</v>
       </c>
       <c r="AD5">
         <v>-7476500.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5">
+        <v>-7476500.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B6">
+        <v>-23343000.0</v>
+      </c>
+      <c r="C6">
         <v>-23328000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-19937000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-31706000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-25405000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-25866000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-32676000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-22610000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-15671000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-29334000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-32786000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-23872000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-34864000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-33629000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-36063000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-30989000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-26443000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-30788000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-14796000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-23814000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-21659000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-20058000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-18538000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-21020000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-10418000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-11922000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-10077000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-9580000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7100500.0</v>
       </c>
       <c r="AD6">
         <v>-7100500.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6">
+        <v>-7100500.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B9">
+        <v>6641000.0</v>
+      </c>
+      <c r="C9">
         <v>4351000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>11016000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>11230000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>6463000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>7238000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3411000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>13306000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>9961000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>3039000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1570000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>9077000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2664000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-25283000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-27798000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-22909000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-17489000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-18549000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-6473000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-15802000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-13505000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-13100000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-12171000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>8447000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>9670000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-9496000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-7808000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-7584000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5643000.0</v>
       </c>
       <c r="AD9">
         <v>-5643000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9">
+        <v>-5643000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B10">
+        <v>-23635000.0</v>
+      </c>
+      <c r="C10">
         <v>-25129000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-20365000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-32166000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-26020000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-26322000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-34442000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-24666000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-17716000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-28361000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-34477000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-26034000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-35922000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-34780000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-37185000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-31958000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-27412000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-31620000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-15658000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-24683000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-22580000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-20971000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-21671001.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-22002000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-10961000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-11745000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-9927000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-9444000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6866000.0</v>
       </c>
       <c r="AD10">
         <v>-6866000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10">
+        <v>-6866000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>121000.0</v>
       </c>
-      <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>131000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-2056000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-2045000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-2027000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>277000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1003000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1788000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-842000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1108000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-530000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>28000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>251000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>539000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>110000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>69000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>72000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>123999.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-167000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-168000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>167000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>96000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>650000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125000.0</v>
       </c>
       <c r="AD11">
         <v>125000.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11">
+        <v>125000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-      <c r="G12">
-[...1 lines deleted...]
-      </c>
+      <c r="G12"/>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12">
         <v>2412000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>167000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>600000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>606000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>601000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>554000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>534000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>527000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>539000.0</v>
       </c>
       <c r="T12">
         <v>539000.0</v>
       </c>
       <c r="U12">
+        <v>539000.0</v>
+      </c>
+      <c r="V12">
         <v>533000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>534000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>830000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>562000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>127000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>259000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B13">
+        <v>2788000.0</v>
+      </c>
+      <c r="C13">
         <v>2656000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2780000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2246000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2481000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2842000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3267000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3578000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3726000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3858000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2950000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2562000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2246000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2054000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1709000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1084000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>506000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>276000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>136000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>110000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>69000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>72000.0</v>
       </c>
-      <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>25000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>259000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>378000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>558000.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14"/>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B15">
+        <v>-23635000.0</v>
+      </c>
+      <c r="C15">
         <v>-25129000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-20486000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-32166000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-26020000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-26322000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-34573000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-24666000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-17716000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-28361000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-34754000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-27037000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-35922000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-34780000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-37185000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-31958000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-27412000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-31620000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-15658000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-24683000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-22580000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-20971000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-21795000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-21835000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-10793000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-11912000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-10023000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-10094000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9090500.0</v>
       </c>
       <c r="AD15">
         <v>-9090500.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15">
+        <v>-9090500.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
-[...1 lines deleted...]
-      </c>
+      <c r="M16"/>
       <c r="N16">
         <v>-35922000.0</v>
       </c>
       <c r="O16">
+        <v>-35922000.0</v>
+      </c>
+      <c r="P16">
         <v>-37185000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-31958000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-27412000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-31620000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-15658000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-24683000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-22580000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-20971000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-11432000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-27047000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-13862000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-14023000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-12193000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-12295000.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B17">
+        <v>-23635000.0</v>
+      </c>
+      <c r="C17">
         <v>-25129000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-20486000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-32166000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-26020000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-26322000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-34573000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-24666000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-17716000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-28361000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-34754000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-27037000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-35922000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-34780000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-37185000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-31958000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-27412000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-31620000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-15658000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-24683000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-22580000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-20971000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-21795000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-21835000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-10793000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-11912000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-10023000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-10094000.0</v>
       </c>
-      <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B18">
+        <v>2788000.0</v>
+      </c>
+      <c r="C18">
         <v>2656000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>2780000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2246000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2481000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2842000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3267000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3578000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>3726000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>3858000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>2950000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>2395000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1646000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1448000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1108000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>530000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-28000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-251000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-403000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-429000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-464000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-462000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-437000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-555000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-102000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>259000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>378000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>558000.0</v>
       </c>
-      <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B21">
+        <v>-26423000.0</v>
+      </c>
+      <c r="C21">
         <v>-27785000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-23145000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-34412000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-28501000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-29164000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-37709000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-28244000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-21442000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-32219000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-37427000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-27808000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-37568000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-36228000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-38293000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-32488000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-27384000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-31369000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-15255000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-24254000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-22116000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-41035000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-18903000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-18349000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-10859000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-12338000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-10499000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-10001000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7476500.0</v>
       </c>
       <c r="AD21">
         <v>-7476500.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21">
+        <v>-7476500.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B23">
+        <v>33064000.0</v>
+      </c>
+      <c r="C23">
         <v>33937000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>34161000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>45642000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>34964000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>36402000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>42886000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>43606000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>33448000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>35258000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>40688000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>38880000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>40232000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>39987000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>41147000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>39242000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>41218000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>39023000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>35333000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>32754000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>31897000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>48461000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>27165000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>26796000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>20529000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>19154000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>18708000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15365000.0</v>
       </c>
       <c r="AC23">
         <v>15365000.0</v>
       </c>
       <c r="AD23">
+        <v>15365000.0</v>
+      </c>
+      <c r="AE23">
         <v>11233500.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B25">
+        <v>292000.0</v>
+      </c>
+      <c r="C25">
         <v>404000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>428000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>460000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>615000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>456000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>480000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>442000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>448000.0</v>
       </c>
       <c r="J25">
         <v>448000.0</v>
       </c>
       <c r="K25">
+        <v>448000.0</v>
+      </c>
+      <c r="L25">
         <v>430000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>447000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>458000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>545000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>521000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>415000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>435000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>305000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>323000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>330000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>388000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>451000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>365000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>420000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>416000.0</v>
       </c>
       <c r="Z25">
         <v>416000.0</v>
       </c>
       <c r="AA25">
+        <v>416000.0</v>
+      </c>
+      <c r="AB25">
         <v>422000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>421000.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B26">
+        <v>24471000.0</v>
+      </c>
+      <c r="C26">
         <v>24606000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>24982000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>25989000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>26197000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>27072000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>32512999.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>31838000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>23753000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>22533000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>30391000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>28347000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>29926000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>29042000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>30652000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>29663000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>31323000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>26203000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>26551000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>24302000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>23286000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>20526000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>20433000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>23935000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>17760000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>16312000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>16017000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12527000.0</v>
       </c>
       <c r="AC26">
         <v>12527000.0</v>
       </c>
       <c r="AD26">
+        <v>12527000.0</v>
+      </c>
+      <c r="AE26">
         <v>9546500.0</v>
       </c>
     </row>
-    <row r="27" spans="1:30">
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>118</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>1801000.0</v>
       </c>
-      <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>1691000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B28">
+        <v>8593000.0</v>
+      </c>
+      <c r="C28">
         <v>9331000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>9179000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>8920000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8767000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>9330000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>10373000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>11768000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9695000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>10288000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>10297000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>10533000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>10306000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>10945000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>10495000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>9579000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>9895000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>12820000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>8782000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>8452000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>8611000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>7409000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>6732000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2861000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2769000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2842000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2691000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2417000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1833500.0</v>
       </c>
       <c r="AD28">
         <v>1833500.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28">
+        <v>1833500.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
-      <c r="G29">
+      <c r="G29"/>
+      <c r="H29">
         <v>131000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29">
         <v>277000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1003000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
-      <c r="O29"/>
+      <c r="O29">
+        <v>0.0</v>
+      </c>
       <c r="P29"/>
       <c r="Q29"/>
-      <c r="R29">
-[...1 lines deleted...]
-      </c>
+      <c r="R29"/>
       <c r="S29">
         <v>0.0</v>
       </c>
       <c r="T29">
         <v>0.0</v>
       </c>
       <c r="U29">
         <v>0.0</v>
       </c>
       <c r="V29">
         <v>0.0</v>
       </c>
       <c r="W29">
+        <v>0.0</v>
+      </c>
+      <c r="X29">
         <v>-124000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-167000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-168000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-167000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-96000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>650000.0</v>
       </c>
-      <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B30">
+        <v>33064000.0</v>
+      </c>
+      <c r="C30">
         <v>32136000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>34161000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>45642000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>34964000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>36402000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>41120000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>41550000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>31403000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>35258000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>38997000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>36885000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>40232000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>10945000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>10495000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>9579000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>9895000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>12820000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>8782000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>8452000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>8611000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>27935000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>6732000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>26796000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>20529000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2842000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2691000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14656000.0</v>
       </c>
       <c r="AC30">
         <v>14656000.0</v>
       </c>
       <c r="AD30">
+        <v>14656000.0</v>
+      </c>
+      <c r="AE30">
         <v>1687000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B31">
+        <v>2788000.0</v>
+      </c>
+      <c r="C31">
         <v>2656000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>2780000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>2246000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>2481000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>2842000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>3267000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>3578000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>3726000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>3858000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>2950000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1774000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1646000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1448000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1108000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>530000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-28000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-251000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-403000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-429000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-464000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>20064000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-2768001.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-3653000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-102000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>593000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>572000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>557000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>610500.0</v>
       </c>
       <c r="AD31">
         <v>610500.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31">
+        <v>610500.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B32">
+        <v>6641000.0</v>
+      </c>
+      <c r="C32">
         <v>6152000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>11016000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>11230000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>6463000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>7238000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>5177000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>15362000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>12006000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>3039000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>3261000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>11072000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2664000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>3759000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2854000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>6754000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>13834000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>7654000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>20078000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>8500000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>9781000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>7426000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>8262000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>8447000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>9670000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>6816000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>8209000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>5364000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>3903500.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>3903500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
@@ -9594,3090 +9793,3156 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B2">
         <v>58942000.0</v>
       </c>
       <c r="C2">
         <v>130033000.0</v>
       </c>
       <c r="D2">
         <v>33033000.0</v>
       </c>
       <c r="E2">
         <v>79403000.0</v>
       </c>
       <c r="F2">
         <v>184304000.0</v>
       </c>
       <c r="G2">
         <v>93126000.0</v>
       </c>
       <c r="H2">
         <v>38888000.0</v>
       </c>
       <c r="I2">
         <v>16987000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B3">
         <v>607000</v>
       </c>
       <c r="C3">
         <v>180000</v>
       </c>
       <c r="D3">
         <v>1708000</v>
       </c>
       <c r="E3">
         <v>5496000</v>
       </c>
       <c r="F3">
         <v>1277000</v>
       </c>
       <c r="G3">
         <v>650000</v>
       </c>
       <c r="H3">
         <v>1349000</v>
       </c>
       <c r="I3">
         <v>2689000</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-46370000.0</v>
       </c>
       <c r="F4">
         <v>-104901000.0</v>
       </c>
       <c r="G4">
         <v>91178000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>5777000.0</v>
       </c>
       <c r="F5">
         <v>-5589000.0</v>
       </c>
       <c r="G5">
         <v>-2914000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B6">
         <v>19104000.0</v>
       </c>
       <c r="C6">
         <v>-71091000.0</v>
       </c>
       <c r="D6">
         <v>97000000.0</v>
       </c>
       <c r="E6">
         <v>-46370000.0</v>
       </c>
       <c r="F6">
         <v>-104901000.0</v>
       </c>
       <c r="G6">
         <v>91178000.0</v>
       </c>
       <c r="H6">
         <v>54238000.0</v>
       </c>
       <c r="I6">
         <v>21901000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B7">
         <v>-29282000.0</v>
       </c>
       <c r="C7">
         <v>7648000.0</v>
       </c>
       <c r="D7">
         <v>-6938000.0</v>
       </c>
       <c r="E7">
         <v>-16779000.0</v>
       </c>
       <c r="F7">
         <v>-30090000.0</v>
       </c>
       <c r="G7">
         <v>-13177000.0</v>
       </c>
       <c r="H7">
         <v>84982000.0</v>
       </c>
       <c r="I7">
         <v>-5559000.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>4244000.0</v>
       </c>
       <c r="F8">
         <v>-1232000.0</v>
       </c>
       <c r="G8">
         <v>139000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B9">
         <v>701000.0</v>
       </c>
       <c r="C9">
         <v>8697000.0</v>
       </c>
       <c r="D9">
         <v>-10327000.0</v>
       </c>
       <c r="E9">
         <v>4244000.0</v>
       </c>
       <c r="F9">
         <v>-1232000.0</v>
       </c>
       <c r="G9">
         <v>139000.0</v>
       </c>
       <c r="H9">
         <v>81815000.0</v>
       </c>
       <c r="I9">
         <v>-84944000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>-2627000.0</v>
       </c>
       <c r="G10">
         <v>-1580000.0</v>
       </c>
       <c r="H10">
         <v>2171000.0</v>
       </c>
       <c r="I10">
         <v>-2222000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-20904000.0</v>
       </c>
       <c r="F11">
         <v>-21854000.0</v>
       </c>
       <c r="G11">
         <v>-11736000.0</v>
       </c>
       <c r="H11">
         <v>996000.0</v>
       </c>
       <c r="I11">
         <v>81607000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>30016000.0</v>
       </c>
       <c r="F12">
         <v>21512000.0</v>
       </c>
       <c r="G12">
         <v>10237000.0</v>
       </c>
       <c r="H12">
         <v>1992000.0</v>
       </c>
       <c r="I12">
         <v>716000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>4964000.0</v>
       </c>
       <c r="F13">
         <v>-2627000.0</v>
       </c>
       <c r="G13">
         <v>-1580000.0</v>
       </c>
       <c r="H13">
         <v>2171000.0</v>
       </c>
       <c r="I13">
         <v>-2222000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B14">
         <v>1959000.0</v>
       </c>
       <c r="C14">
         <v>1818000.0</v>
       </c>
       <c r="D14">
         <v>1880000.0</v>
       </c>
       <c r="E14">
         <v>1676000.0</v>
       </c>
       <c r="F14">
         <v>1492000.0</v>
       </c>
       <c r="G14">
         <v>1617000.0</v>
       </c>
       <c r="H14">
         <v>1595000.0</v>
       </c>
       <c r="I14">
         <v>1273000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>11973000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B16">
         <v>78046000.0</v>
       </c>
       <c r="C16">
         <v>58942000.0</v>
       </c>
       <c r="D16">
         <v>130033000.0</v>
       </c>
       <c r="E16">
         <v>33033000.0</v>
       </c>
       <c r="F16">
         <v>79403000.0</v>
       </c>
       <c r="G16">
         <v>184304000.0</v>
       </c>
       <c r="H16">
         <v>93126000.0</v>
       </c>
       <c r="I16">
         <v>38888000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B18">
         <v>-99301000.0</v>
       </c>
       <c r="C18">
         <v>-65337000.0</v>
       </c>
       <c r="D18">
         <v>-108546000.0</v>
       </c>
       <c r="E18">
         <v>-111435000.0</v>
       </c>
       <c r="F18">
         <v>-88242000.0</v>
       </c>
       <c r="G18">
         <v>-67899000.0</v>
       </c>
       <c r="H18">
         <v>54265000.0</v>
       </c>
       <c r="I18">
         <v>-19670000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B19">
         <v>-7994000.0</v>
       </c>
       <c r="C19">
         <v>-51270000.0</v>
       </c>
       <c r="D19">
         <v>135688000.0</v>
       </c>
       <c r="E19">
         <v>58422000.0</v>
       </c>
       <c r="F19">
         <v>-188059000.0</v>
       </c>
       <c r="G19">
         <v>-190505000.0</v>
       </c>
       <c r="H19">
         <v>-1620000.0</v>
       </c>
       <c r="I19">
         <v>36921000.0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B20">
         <v>126211000.0</v>
       </c>
       <c r="C20">
         <v>44370000.0</v>
       </c>
       <c r="D20">
         <v>57673000.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>169465000.0</v>
       </c>
       <c r="G20">
         <v>340599000.0</v>
       </c>
       <c r="H20">
         <v>274000.0</v>
       </c>
       <c r="I20">
         <v>2024000.0</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>-12500000.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>12473000.0</v>
       </c>
       <c r="H21">
         <v>12473000.0</v>
       </c>
       <c r="I21">
         <v>12473000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22">
         <v>-104994000.0</v>
       </c>
       <c r="C22">
         <v>-105316000.0</v>
       </c>
       <c r="D22">
         <v>-132493000.0</v>
       </c>
       <c r="E22">
         <v>-128175000.0</v>
       </c>
       <c r="F22">
         <v>-83892000.0</v>
       </c>
       <c r="G22">
         <v>-66335000.0</v>
       </c>
       <c r="H22">
         <v>-34099000.0</v>
       </c>
       <c r="I22">
         <v>-15711000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B23">
         <v>274000.0</v>
       </c>
       <c r="C23">
         <v>1160000.0</v>
       </c>
       <c r="D23">
         <v>426000.0</v>
       </c>
       <c r="E23">
         <v>370000.0</v>
       </c>
       <c r="F23">
         <v>1935000.0</v>
       </c>
       <c r="G23">
         <v>-3446000.0</v>
       </c>
       <c r="H23">
         <v>274000.0</v>
       </c>
       <c r="I23">
         <v>1914000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>63918000.0</v>
       </c>
       <c r="F24">
         <v>-188059000.0</v>
       </c>
       <c r="G24">
         <v>-189855000.0</v>
       </c>
       <c r="H24">
         <v>-271000.0</v>
       </c>
       <c r="I24">
         <v>39610000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B25">
         <v>14524000.0</v>
       </c>
       <c r="C25">
         <v>1031000.0</v>
       </c>
       <c r="D25">
         <v>3478000.0</v>
       </c>
       <c r="E25">
         <v>7323000.0</v>
       </c>
       <c r="F25">
         <v>2134000.0</v>
       </c>
       <c r="G25">
         <v>1633000.0</v>
       </c>
       <c r="H25">
         <v>1144000.0</v>
       </c>
       <c r="I25">
         <v>2368000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B26">
         <v>-193000.0</v>
       </c>
       <c r="C26">
         <v>-194000.0</v>
       </c>
       <c r="D26">
         <v>-110000.0</v>
       </c>
       <c r="E26">
         <v>777000.0</v>
       </c>
       <c r="F26">
         <v>2044000.0</v>
       </c>
       <c r="G26">
         <v>-194000.0</v>
       </c>
       <c r="H26">
         <v>-30000.0</v>
       </c>
       <c r="I26">
         <v>-63000.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B27">
         <v>19099000.0</v>
       </c>
       <c r="C27">
         <v>29662000.0</v>
       </c>
       <c r="D27">
         <v>27235000.0</v>
       </c>
       <c r="E27">
         <v>30016000.0</v>
       </c>
       <c r="F27">
         <v>21512000.0</v>
       </c>
       <c r="G27">
         <v>3432000.0</v>
       </c>
       <c r="H27">
         <v>1642000.0</v>
       </c>
       <c r="I27">
         <v>582000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B28">
         <v>126399000.0</v>
       </c>
       <c r="C28">
         <v>45336000.0</v>
       </c>
       <c r="D28">
         <v>45489000.0</v>
       </c>
       <c r="E28">
         <v>1147000.0</v>
       </c>
       <c r="F28">
         <v>171400000.0</v>
       </c>
       <c r="G28">
         <v>348932000.0</v>
       </c>
       <c r="H28">
         <v>244000.0</v>
       </c>
       <c r="I28">
         <v>1961000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B29">
         <v>-98694000.0</v>
       </c>
       <c r="C29">
         <v>-65157000.0</v>
       </c>
       <c r="D29">
         <v>-106838000.0</v>
       </c>
       <c r="E29">
         <v>-105939000.0</v>
       </c>
       <c r="F29">
         <v>-86965000.0</v>
       </c>
       <c r="G29">
         <v>-67249000.0</v>
       </c>
       <c r="H29">
         <v>55614000.0</v>
       </c>
       <c r="I29">
         <v>-16981000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B30">
         <v>-8601000.0</v>
       </c>
       <c r="C30">
         <v>-51270000.0</v>
       </c>
       <c r="D30">
         <v>158349000.0</v>
       </c>
       <c r="E30">
         <v>58422000.0</v>
       </c>
       <c r="F30">
         <v>-189336000.0</v>
       </c>
       <c r="G30">
         <v>-190505000.0</v>
       </c>
       <c r="H30">
         <v>-1620000.0</v>
       </c>
       <c r="I30">
         <v>36921000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD30"/>
+  <dimension ref="A1:AE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B2">
+        <v>64717000.0</v>
+      </c>
+      <c r="C2">
         <v>74603000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>62252000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>81600000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>54736000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>58942000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>63092000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>76557000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>89659000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>126590000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>60971000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>48160000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>52755000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>33033000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>52830000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>57296000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>49283000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>79403000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>162745000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>282422000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>97489000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>181727000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>66011000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>110229000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>76432000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>93126000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>103550000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>96566000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>67727000.0</v>
       </c>
-      <c r="AD2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:30">
+      <c r="AE2"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B3">
+        <v>37000</v>
+      </c>
+      <c r="C3">
         <v>64000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>11000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>411000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>185000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>13000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>197000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>157000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>600000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>362000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>589000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1490000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3305000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>529000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>172000</v>
-      </c>
-[...1 lines deleted...]
-        <v>109000</v>
       </c>
       <c r="T3">
         <v>109000</v>
       </c>
       <c r="U3">
+        <v>109000</v>
+      </c>
+      <c r="V3">
         <v>747000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>421000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>291000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>284000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>109000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>184000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>73000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>140000</v>
-      </c>
-[...1 lines deleted...]
-        <v>641000</v>
       </c>
       <c r="AD3">
         <v>641000</v>
       </c>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3">
+        <v>641000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B6">
+        <v>17336000.0</v>
+      </c>
+      <c r="C6">
         <v>-13329000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>15794000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-19348000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>26864000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-4206000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-4150000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-13465000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-16545000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-36931000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>65619000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>16265000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-4595000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>19722000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-19797000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-7745000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>11292000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-30120000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-86621000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-118401000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>184933000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-86815000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>118293000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-44218000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>33797000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-16694000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>90549000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>6984000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28839000.0</v>
       </c>
       <c r="AD6">
         <v>28839000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6">
+        <v>28839000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B7">
+        <v>17453000.0</v>
+      </c>
+      <c r="C7">
         <v>-8272000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-6681000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-16030000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>7247000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-13818000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>7423000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-9000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>5868000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>3357000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>3403000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-13496000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>9375000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-6220000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-660000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-4208000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-5668000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-6243000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-18150000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-1162000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-1915000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-8863000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-5810000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>2922000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-6143000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-5584000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-2067000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>777000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42270500.0</v>
       </c>
       <c r="AD7">
         <v>42270500.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7">
+        <v>42270500.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B9">
+        <v>1549000.0</v>
+      </c>
+      <c r="C9">
         <v>-482000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>4141000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-4341000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>5827000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-4926000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>7239000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-9174000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>12431000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1799000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-11300000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>528000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-500000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>945000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>15000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>222000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>63000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>3944000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-871000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1368000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-2557000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>828000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-343000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>4405000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-5226000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1303000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-2031000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>42000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41902000.0</v>
       </c>
       <c r="AD9">
         <v>41902000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9">
+        <v>41902000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>1655000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-2615000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>960000.0</v>
       </c>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>-2977000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1723000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2584000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-3957000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-2288000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3416000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-917000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1791000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1641000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-207000.0</v>
       </c>
-      <c r="AC10"/>
       <c r="AD10"/>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10"/>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>8915000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-2456000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-6961000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-9536000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-7034000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-14302000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-4253000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-1942000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-5734000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-3179000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-4899000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-1829000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-5096000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-367500.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>942000.0</v>
       </c>
-      <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>6914000.0</v>
       </c>
       <c r="O12">
+        <v>6914000.0</v>
+      </c>
+      <c r="P12">
         <v>8017000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7551000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>10272000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>10786000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7635000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>6977000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5927000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4267000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6421000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3539000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>138500.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>414000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>930000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>696000.0</v>
       </c>
-      <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>960000.0</v>
       </c>
       <c r="O13">
+        <v>960000.0</v>
+      </c>
+      <c r="P13">
         <v>1781000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2531000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3805000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-3153000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-2977000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1723000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2584000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-3957000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-2288000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>3416000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-1354000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-1791000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>717000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-207000.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B14">
+        <v>3187000.0</v>
+      </c>
+      <c r="C14">
         <v>404000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>428000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>460000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>615000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>456000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>480000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>442000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>448000.0</v>
       </c>
       <c r="J14">
         <v>448000.0</v>
       </c>
       <c r="K14">
+        <v>448000.0</v>
+      </c>
+      <c r="L14">
         <v>1691000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>447000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>458000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>545000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>521000.0</v>
       </c>
-      <c r="P14">
-[...1 lines deleted...]
-      </c>
       <c r="Q14">
+        <v>415000.0</v>
+      </c>
+      <c r="R14">
         <v>435000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>305000.0</v>
       </c>
-      <c r="S14">
-[...1 lines deleted...]
-      </c>
       <c r="T14">
+        <v>323000.0</v>
+      </c>
+      <c r="U14">
         <v>330000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>388000.0</v>
       </c>
-      <c r="V14">
-[...1 lines deleted...]
-      </c>
       <c r="W14">
+        <v>451000.0</v>
+      </c>
+      <c r="X14">
         <v>365000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>420000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>441000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>416000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>716000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>421000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>676000.0</v>
       </c>
       <c r="AD14">
         <v>676000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14">
+        <v>676000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B16">
+        <v>82053000.0</v>
+      </c>
+      <c r="C16">
         <v>61274000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>78046000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>62252000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>81600000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>54736000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>58942000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>63092000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>73114000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>89659000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>126590000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>64425000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>48160000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>52755000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>33033000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>49551000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>60575000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>49283000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>76124000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>164021000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>282422000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>94912000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>184304000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>66011000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>110229000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>76432000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>90549000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>103550000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>96566000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>28839000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:30">
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B18">
+        <v>-1611000.0</v>
+      </c>
+      <c r="C18">
         <v>-30008000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-22156000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-31618000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-12242000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-33285000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-17928000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-24120000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-5171000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-18118000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-24166000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-31307000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-19359000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-33714000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-30618000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-31325000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-22724000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-26768000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-25780000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-18358000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-18749000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-25355000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-21830000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-14734000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-14485000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-16850000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-10231000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-8040000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36268000.0</v>
       </c>
       <c r="AD18">
         <v>36268000.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18">
+        <v>36268000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B19">
+        <v>-14778000.0</v>
+      </c>
+      <c r="C19">
         <v>16217000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-80722000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>4086000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>38921000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>29125000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>13670000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>162000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-11706000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-53396000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>31945000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>57725000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>15148000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>53531000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>9284000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>23219000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>33757000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-4004000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-59304000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-100627000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>33181000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-61309000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-54221000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-32267000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-51971000.0</v>
       </c>
       <c r="Z19">
         <v>-51971000.0</v>
       </c>
       <c r="AA19">
+        <v>-51971000.0</v>
+      </c>
+      <c r="AB19">
         <v>-198000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>14750000.0</v>
       </c>
-      <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>118685000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>7526000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
         <v>10281000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>34089000.0</v>
       </c>
-      <c r="K20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L20"/>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="Q20"/>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>469000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
-[...1 lines deleted...]
-      </c>
+      <c r="G21"/>
       <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="I21"/>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-750000.0</v>
       </c>
       <c r="O21">
         <v>-750000.0</v>
       </c>
       <c r="P21">
         <v>-750000.0</v>
       </c>
-      <c r="Q21"/>
+      <c r="Q21">
+        <v>-750000.0</v>
+      </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-      <c r="W21">
-[...1 lines deleted...]
-      </c>
+      <c r="W21"/>
       <c r="X21">
         <v>-27000.0</v>
       </c>
       <c r="Y21">
-        <v>6250000.0</v>
+        <v>-27000.0</v>
       </c>
       <c r="Z21">
         <v>6250000.0</v>
       </c>
       <c r="AA21">
         <v>6250000.0</v>
       </c>
       <c r="AB21">
         <v>6250000.0</v>
       </c>
-      <c r="AC21"/>
+      <c r="AC21">
+        <v>6250000.0</v>
+      </c>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22">
+        <v>-23635000.0</v>
+      </c>
+      <c r="C22">
         <v>-25129000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-20486000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-32166000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-26020000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-26322000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-34573000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-24666000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-17716000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-28361000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-34754000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-27037000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-35922000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-34780000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-37185000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-31958000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-27412000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-31620000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-15658000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-24683000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-22580000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-20971000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-21795000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-21835000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-10793000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-11912000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-10023000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-10094000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6991000.0</v>
       </c>
       <c r="AD22">
         <v>-6991000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22">
+        <v>-6991000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B23">
+        <v>-1000.0</v>
+      </c>
+      <c r="C23">
         <v>56000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>271000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>109000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>310000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>135000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>603000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>263000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>160000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>47000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>150000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>259000.0</v>
       </c>
-      <c r="R23">
-[...1 lines deleted...]
-      </c>
       <c r="S23">
+        <v>220000.0</v>
+      </c>
+      <c r="T23">
         <v>-286000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1053000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>170501000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-3000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-145798000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-1914000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>153075000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>156000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-30000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>14750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000.0</v>
       </c>
       <c r="AD23">
         <v>16000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23">
+        <v>16000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>145</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-1.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>-11509000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-53396000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>32102000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>58325000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>15510000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>54120000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>10774000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>23219000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>33757000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-3832000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-59304000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-100627000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>33181000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-61309000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-1000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-103942000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>63000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>14890000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7445000.0</v>
       </c>
       <c r="AD24">
         <v>-7445000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24">
+        <v>-7445000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B25">
+        <v>-1615000.0</v>
+      </c>
+      <c r="C25">
         <v>382000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>587000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>11936000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1109000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>892000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>503000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>260000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>45000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>223000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>20164000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1651000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>667000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1079000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1277000.0</v>
       </c>
-      <c r="P25">
-[...1 lines deleted...]
-      </c>
       <c r="Q25">
+        <v>1720000.0</v>
+      </c>
+      <c r="R25">
         <v>2302000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2024000.0</v>
       </c>
-      <c r="S25">
-[...1 lines deleted...]
-      </c>
       <c r="T25">
+        <v>1461000.0</v>
+      </c>
+      <c r="U25">
         <v>1071000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>877000.0</v>
       </c>
-      <c r="V25">
-[...1 lines deleted...]
-      </c>
       <c r="W25">
+        <v>604000.0</v>
+      </c>
+      <c r="X25">
         <v>497000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>511000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1740000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>298000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1070000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>287000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>810500.0</v>
       </c>
       <c r="AD25">
         <v>810500.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25">
+        <v>810500.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>-200000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-14000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-24000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-155000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-85000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-109000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>0.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-16000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>0.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-94000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
-[...1 lines deleted...]
-      </c>
+      <c r="S26"/>
       <c r="T26">
         <v>0.0</v>
       </c>
-      <c r="U26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U26">
+        <v>0.0</v>
+      </c>
+      <c r="V26"/>
       <c r="W26">
         <v>16000.0</v>
       </c>
       <c r="X26">
+        <v>16000.0</v>
+      </c>
+      <c r="Y26">
         <v>-86000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-851000.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>10000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7500.0</v>
       </c>
       <c r="AD26">
         <v>-7500.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26">
+        <v>-7500.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B27">
+        <v>3036000.0</v>
+      </c>
+      <c r="C27">
         <v>2671000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4007000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4593000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4992000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>5507000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>8235000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>8831000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>6381000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>6215000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>6359000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>8200000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>6425000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>6251000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>6919000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>6011000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>8148000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>8938000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>6353000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>6086000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5228000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3845000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2719000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>436000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>161000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>116000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>729000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>627000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>143000.0</v>
       </c>
       <c r="AD27">
         <v>143000.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27">
+        <v>143000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B28">
+        <v>33725000.0</v>
+      </c>
+      <c r="C28">
         <v>462000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>118672000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>7773000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>0.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-46000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>112000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>10506000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>135000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>34583000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>57672000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-10753000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-746000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-684000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>47000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>361000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>259000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>480000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>466000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>584000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>170501000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-151000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>194053000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2499000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>152224000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>156000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>78000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>134000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000.0</v>
       </c>
       <c r="AD28">
         <v>16000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28">
+        <v>16000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B29">
+        <v>-1574000.0</v>
+      </c>
+      <c r="C29">
         <v>-29944000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-22145000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-31207000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-12057000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-33285000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-17932000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-24133000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-4974000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-18118000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-24009000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-30707000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-18997000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-33125000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-29128000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-28020000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-22195000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-26596000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-25671000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-18358000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-18002000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-24934000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-21539000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-14450000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-14594000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-16666000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-10304000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-7900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36909000.0</v>
       </c>
       <c r="AD29">
         <v>36909000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29">
+        <v>36909000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B30">
+        <v>-14815000.0</v>
+      </c>
+      <c r="C30">
         <v>16152999.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-80733000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4086000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>38921000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>29125000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>13670000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>162000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-11706000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-53396000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>31945000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>57725000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>15148000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>53531000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>9284000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>19914000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>33228000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-4004000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-59413000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-100627000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>32434000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-61730000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-54221000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-32267000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-103833000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-184000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-198000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>14750000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-8086000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-8086000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>