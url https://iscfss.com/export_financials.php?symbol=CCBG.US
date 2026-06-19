--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -304,50 +304,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1596,51 +1599,53 @@
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
         <v>39</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>171000.0</v>
+      </c>
       <c r="C8">
         <v>170000.0</v>
       </c>
       <c r="D8">
         <v>170000.0</v>
       </c>
       <c r="E8">
         <v>170000.0</v>
       </c>
       <c r="F8">
         <v>169000.0</v>
       </c>
       <c r="G8">
         <v>168000.0</v>
       </c>
       <c r="H8">
         <v>168000.0</v>
       </c>
       <c r="I8">
         <v>167000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1845,51 +1850,51 @@
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12">
-        <v>62189000.0</v>
+        <v>477819000.0</v>
       </c>
       <c r="C12">
         <v>496461000.0</v>
       </c>
       <c r="D12">
         <v>421020000.0</v>
       </c>
       <c r="E12">
         <v>485408000.0</v>
       </c>
       <c r="F12">
         <v>719924000.0</v>
       </c>
       <c r="G12">
         <v>392789000.0</v>
       </c>
       <c r="H12">
         <v>463688000.0</v>
       </c>
       <c r="I12">
         <v>508189000.0</v>
       </c>
       <c r="J12">
         <v>539330000.0</v>
       </c>
@@ -2402,51 +2407,53 @@
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" t="s">
         <v>51</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>89095000.0</v>
+      </c>
       <c r="C20">
         <v>91800000.0</v>
       </c>
       <c r="D20">
         <v>91893000.0</v>
       </c>
       <c r="E20">
         <v>91800000.0</v>
       </c>
       <c r="F20">
         <v>91800000.0</v>
       </c>
       <c r="G20">
         <v>89095000.0</v>
       </c>
       <c r="H20">
         <v>84811000.0</v>
       </c>
       <c r="I20">
         <v>84811000.0</v>
       </c>
       <c r="J20">
         <v>84811000.0</v>
       </c>
       <c r="K20">
@@ -2762,51 +2769,53 @@
         <v>1527460000.0</v>
       </c>
       <c r="AB23">
         <v>1430520000.0</v>
       </c>
       <c r="AC23">
         <v>1443700000.0</v>
       </c>
       <c r="AD23">
         <v>1009700000.0</v>
       </c>
       <c r="AE23">
         <v>1021400000.0</v>
       </c>
       <c r="AF23">
         <v>813659000.0</v>
       </c>
       <c r="AG23">
         <v>742630184.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
         <v>55</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>43262000.0</v>
+      </c>
       <c r="C24">
         <v>53681000.0</v>
       </c>
       <c r="D24">
         <v>53187000.0</v>
       </c>
       <c r="E24">
         <v>53400000.0</v>
       </c>
       <c r="F24">
         <v>53771000.0</v>
       </c>
       <c r="G24">
         <v>55944000.0</v>
       </c>
       <c r="H24">
         <v>59401000.0</v>
       </c>
       <c r="I24">
         <v>61455000.0</v>
       </c>
       <c r="J24">
         <v>66854000.0</v>
       </c>
       <c r="K24">
@@ -2908,51 +2917,53 @@
       <c r="P25">
         <v>107493000.0</v>
       </c>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
         <v>57</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>1023437000.0</v>
+      </c>
       <c r="C26">
         <v>972899000.0</v>
       </c>
       <c r="D26">
         <v>966374000.0</v>
       </c>
       <c r="E26">
         <v>2555079000.0</v>
       </c>
       <c r="F26">
         <v>1962391000.0</v>
       </c>
       <c r="G26">
         <v>2096649000.0</v>
       </c>
       <c r="H26">
         <v>1831533000.0</v>
       </c>
       <c r="I26">
         <v>1766884000.0</v>
       </c>
       <c r="J26">
         <v>1645002000.0</v>
       </c>
       <c r="K26">
@@ -3109,51 +3120,53 @@
         <v>21812000.0</v>
       </c>
       <c r="AB28">
         <v>1079000.0</v>
       </c>
       <c r="AC28">
         <v>-24500000.0</v>
       </c>
       <c r="AD28">
         <v>-7200000.0</v>
       </c>
       <c r="AE28">
         <v>-34800000.0</v>
       </c>
       <c r="AF28">
         <v>-98681000.0</v>
       </c>
       <c r="AG28">
         <v>-88068013.0</v>
       </c>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
         <v>60</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>624187000.0</v>
+      </c>
       <c r="C29">
         <v>551062000.0</v>
       </c>
       <c r="D29">
         <v>509603000.0</v>
       </c>
       <c r="E29">
         <v>504209000.0</v>
       </c>
       <c r="F29">
         <v>471494000.0</v>
       </c>
       <c r="G29">
         <v>456435000.0</v>
       </c>
       <c r="H29">
         <v>392821000.0</v>
       </c>
       <c r="I29">
         <v>377583000.0</v>
       </c>
       <c r="J29">
         <v>358544000.0</v>
       </c>
       <c r="K29"/>
@@ -3162,51 +3175,53 @@
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
         <v>61</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>9800000.0</v>
+      </c>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
@@ -3565,51 +3580,51 @@
       </c>
       <c r="AB35">
         <v>29371000.0</v>
       </c>
       <c r="AC35">
         <v>36100000.0</v>
       </c>
       <c r="AD35">
         <v>-16300000.0</v>
       </c>
       <c r="AE35">
         <v>29200000.0</v>
       </c>
       <c r="AF35">
         <v>30522000.0</v>
       </c>
       <c r="AG35">
         <v>21057049.0</v>
       </c>
     </row>
     <row r="36" spans="1:33">
       <c r="A36" t="s">
         <v>67</v>
       </c>
       <c r="B36">
-        <v>125057000.0</v>
+        <v>1010405000.0</v>
       </c>
       <c r="C36">
         <v>455794000.0</v>
       </c>
       <c r="D36">
         <v>348598000.0</v>
       </c>
       <c r="E36">
         <v>648304000.0</v>
       </c>
       <c r="F36">
         <v>1064407000.0</v>
       </c>
       <c r="G36">
         <v>962808000.0</v>
       </c>
       <c r="H36">
         <v>384839000.0</v>
       </c>
       <c r="I36">
         <v>294789000.0</v>
       </c>
       <c r="J36">
         <v>321274000.0</v>
       </c>
@@ -3804,51 +3819,51 @@
       </c>
       <c r="X38">
         <v>2108039000.0</v>
       </c>
       <c r="Y38">
         <v>2083017000.0</v>
       </c>
       <c r="Z38">
         <v>34952000.0</v>
       </c>
       <c r="AA38">
         <v>36047000.0</v>
       </c>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
     </row>
     <row r="39" spans="1:33">
       <c r="A39" t="s">
         <v>70</v>
       </c>
       <c r="B39">
-        <v>469718000.0</v>
+        <v>-425430000.0</v>
       </c>
       <c r="C39">
         <v>322168000.0</v>
       </c>
       <c r="D39">
         <v>609081000.0</v>
       </c>
       <c r="E39">
         <v>609081000.0</v>
       </c>
       <c r="F39">
         <v>1040671000.0</v>
       </c>
       <c r="G39">
         <v>936257000.0</v>
       </c>
       <c r="H39">
         <v>379376000.0</v>
       </c>
       <c r="I39">
         <v>1615516000.0</v>
       </c>
       <c r="J39">
         <v>1485365000.0</v>
       </c>
@@ -3905,51 +3920,51 @@
       </c>
       <c r="AB39">
         <v>1288100000.0</v>
       </c>
       <c r="AC39">
         <v>1136900000.0</v>
       </c>
       <c r="AD39">
         <v>850300000.0</v>
       </c>
       <c r="AE39">
         <v>883200000.0</v>
       </c>
       <c r="AF39">
         <v>675888000.0</v>
       </c>
       <c r="AG39">
         <v>622346207.0</v>
       </c>
     </row>
     <row r="40" spans="1:33">
       <c r="A40" t="s">
         <v>71</v>
       </c>
       <c r="B40">
-        <v>2964888000.0</v>
+        <v>3662312000.0</v>
       </c>
       <c r="C40">
         <v>3671977000.0</v>
       </c>
       <c r="D40">
         <v>3701822000.0</v>
       </c>
       <c r="E40">
         <v>3939317000.0</v>
       </c>
       <c r="F40">
         <v>3712862000.0</v>
       </c>
       <c r="G40">
         <v>3217560000.0</v>
       </c>
       <c r="H40">
         <v>2645454000.0</v>
       </c>
       <c r="I40">
         <v>2531856000.0</v>
       </c>
       <c r="J40">
         <v>2469877000.0</v>
       </c>
@@ -4092,51 +4107,51 @@
       </c>
       <c r="Y41">
         <v>18620000.0</v>
       </c>
       <c r="Z41">
         <v>18927000.0</v>
       </c>
       <c r="AA41">
         <v>16307000.0</v>
       </c>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
     </row>
     <row r="42" spans="1:33">
       <c r="A42" t="s">
         <v>73</v>
       </c>
       <c r="B42">
         <v>41650000.0</v>
       </c>
       <c r="C42">
-        <v>37684000.0</v>
+        <v>37683999.0</v>
       </c>
       <c r="D42">
         <v>43733000.0</v>
       </c>
       <c r="E42">
         <v>46088000.0</v>
       </c>
       <c r="F42">
         <v>46181000.0</v>
       </c>
       <c r="G42">
         <v>54283000.0</v>
       </c>
       <c r="H42">
         <v>32092000.0</v>
       </c>
       <c r="I42">
         <v>31058000.0</v>
       </c>
       <c r="J42">
         <v>36674000.0</v>
       </c>
       <c r="K42">
         <v>34188000.0</v>
       </c>
@@ -4275,51 +4290,53 @@
       <c r="P44">
         <v>0.0</v>
       </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
     </row>
     <row r="45" spans="1:33">
       <c r="A45" t="s">
         <v>76</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>186416000.0</v>
+      </c>
       <c r="C45">
         <v>198092000.0</v>
       </c>
       <c r="D45">
         <v>193916000.0</v>
       </c>
       <c r="E45">
         <v>192323000.0</v>
       </c>
       <c r="F45">
         <v>191088000.0</v>
       </c>
       <c r="G45">
         <v>86791000.0</v>
       </c>
       <c r="H45">
         <v>84543000.0</v>
       </c>
       <c r="I45">
         <v>87190000.0</v>
       </c>
       <c r="J45">
         <v>91698000.0</v>
       </c>
       <c r="K45">
@@ -4720,51 +4737,53 @@
       <c r="P49">
         <v>237461000.0</v>
       </c>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
     </row>
     <row r="50" spans="1:33">
       <c r="A50" t="s">
         <v>81</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>28074000.0</v>
+      </c>
       <c r="C50">
         <v>2064000.0</v>
       </c>
       <c r="D50">
         <v>8384000.0</v>
       </c>
       <c r="E50">
         <v>56793000.0</v>
       </c>
       <c r="F50">
         <v>34557000.0</v>
       </c>
       <c r="G50">
         <v>79654000.0</v>
       </c>
       <c r="H50">
         <v>6404000.0</v>
       </c>
       <c r="I50">
         <v>13541000.0</v>
       </c>
       <c r="J50">
         <v>7480000.0</v>
       </c>
       <c r="K50">
@@ -4981,51 +5000,53 @@
         <v>83472000.0</v>
       </c>
       <c r="AB52">
         <v>66275000.0</v>
       </c>
       <c r="AC52">
         <v>25200000.0</v>
       </c>
       <c r="AD52">
         <v>90700000.0</v>
       </c>
       <c r="AE52">
         <v>36000000.0</v>
       </c>
       <c r="AF52">
         <v>2400000.0</v>
       </c>
       <c r="AG52">
         <v>999176.0</v>
       </c>
     </row>
     <row r="53" spans="1:33">
       <c r="A53" t="s">
         <v>84</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>415630000.0</v>
+      </c>
       <c r="C53">
         <v>425918000.0</v>
       </c>
       <c r="D53">
         <v>337902000.0</v>
       </c>
       <c r="E53">
         <v>413294000.0</v>
       </c>
       <c r="F53">
         <v>654611000.0</v>
       </c>
       <c r="G53">
         <v>324870000.0</v>
       </c>
       <c r="H53">
         <v>403601000.0</v>
       </c>
       <c r="I53">
         <v>446157000.0</v>
       </c>
       <c r="J53">
         <v>480911000.0</v>
       </c>
       <c r="K53">
@@ -5219,51 +5240,51 @@
       </c>
       <c r="AB55">
         <v>1430520000.0</v>
       </c>
       <c r="AC55">
         <v>1443700000.0</v>
       </c>
       <c r="AD55">
         <v>1009700000.0</v>
       </c>
       <c r="AE55">
         <v>1021400000.0</v>
       </c>
       <c r="AF55">
         <v>813659000.0</v>
       </c>
       <c r="AG55">
         <v>742630184.0</v>
       </c>
     </row>
     <row r="56" spans="1:33">
       <c r="A56" t="s">
         <v>87</v>
       </c>
       <c r="B56">
-        <v>531907000.0</v>
+        <v>62189000.0</v>
       </c>
       <c r="C56">
         <v>496461000.0</v>
       </c>
       <c r="D56">
         <v>421020000.0</v>
       </c>
       <c r="E56">
         <v>485408000.0</v>
       </c>
       <c r="F56">
         <v>719924000.0</v>
       </c>
       <c r="G56">
         <v>392789000.0</v>
       </c>
       <c r="H56">
         <v>463688000.0</v>
       </c>
       <c r="I56">
         <v>508189000.0</v>
       </c>
       <c r="J56">
         <v>539330000.0</v>
       </c>
@@ -5320,51 +5341,51 @@
       </c>
       <c r="AB56">
         <v>79454000.0</v>
       </c>
       <c r="AC56">
         <v>68400000.0</v>
       </c>
       <c r="AD56">
         <v>120100000.0</v>
       </c>
       <c r="AE56">
         <v>95800000.0</v>
       </c>
       <c r="AF56">
         <v>110402000.0</v>
       </c>
       <c r="AG56">
         <v>94613281.0</v>
       </c>
     </row>
     <row r="57" spans="1:33">
       <c r="A57" t="s">
         <v>88</v>
       </c>
       <c r="B57">
-        <v>3014980000.0</v>
+        <v>50092000.0</v>
       </c>
       <c r="C57">
         <v>3700281000.0</v>
       </c>
       <c r="D57">
         <v>3737163000.0</v>
       </c>
       <c r="E57">
         <v>3996110000.0</v>
       </c>
       <c r="F57">
         <v>3747419000.0</v>
       </c>
       <c r="G57">
         <v>3297214000.0</v>
       </c>
       <c r="H57">
         <v>2651858000.0</v>
       </c>
       <c r="I57">
         <v>2545397000.0</v>
       </c>
       <c r="J57">
         <v>2477357000.0</v>
       </c>
@@ -5780,773 +5801,777 @@
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DY62"/>
+  <dimension ref="A1:DZ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:129">
+    <row r="1" spans="1:130">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D1" t="s">
         <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="H1" t="s">
         <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
+        <v>100</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="L1" t="s">
         <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
+        <v>103</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="P1" t="s">
         <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="T1" t="s">
         <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
+        <v>109</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="X1" t="s">
         <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AB1" t="s">
         <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AF1" t="s">
         <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AJ1" t="s">
         <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AN1" t="s">
         <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AR1" t="s">
         <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AV1" t="s">
         <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AZ1" t="s">
         <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BD1" t="s">
         <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BH1" t="s">
         <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BL1" t="s">
         <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BP1" t="s">
         <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BT1" t="s">
         <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BX1" t="s">
         <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CB1" t="s">
         <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CF1" t="s">
         <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CJ1" t="s">
         <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CN1" t="s">
         <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CR1" t="s">
         <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CV1" t="s">
         <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CZ1" t="s">
         <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DD1" t="s">
         <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DH1" t="s">
         <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DL1" t="s">
         <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DP1" t="s">
         <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DT1" t="s">
         <v>185</v>
       </c>
       <c r="DU1" t="s">
         <v>186</v>
       </c>
       <c r="DV1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DX1" t="s">
         <v>188</v>
       </c>
       <c r="DY1" t="s">
         <v>189</v>
       </c>
+      <c r="DZ1" t="s">
+        <v>190</v>
+      </c>
     </row>
-    <row r="2" spans="1:129">
+    <row r="2" spans="1:130">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
-      <c r="M2">
+      <c r="M2"/>
+      <c r="N2">
         <v>3823920000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3939317000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3759378000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3786258000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3765507000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3712862000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3465962000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3446921000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3358108000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3217560000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3009446000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2954996000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2545585000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2645454000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2473007000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2561104000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2617294000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2531856000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2381216000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2459190000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2498884000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2469877000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2347617000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2371933000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2459305000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2412286000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2315107000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2324806000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2291408000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2302849000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2114983000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2164644000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2210014000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2146794000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2033578000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2108450000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2163713000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2136248000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2016886000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2071123000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2113982000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2144996000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2020594000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2150386000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2185704000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2172519000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2043798000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2101011000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2147047000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2103976000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2121443000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2200311000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2282940000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2258234000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1949990000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2005930000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1989789000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1992174000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1962784000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>2162926000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2192605000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2142344000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1937413000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>2009590000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>2042062000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>2081654000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>2049239000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>2153859000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>2109156000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>2079346000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>2025488000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>2100629000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1889358000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1894886000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1570547000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1612736000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1571666000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1474205000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1485441000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1498577000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1459070000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>1434200000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>1403783000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>1437687000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>1491522000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>1550101000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>1518711000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>1512481000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>1516626000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>1268367000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>1229960000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>1233148000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>1251472000.0</v>
       </c>
-      <c r="DB2"/>
       <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
       <c r="DW2"/>
       <c r="DX2"/>
       <c r="DY2"/>
+      <c r="DZ2"/>
     </row>
-    <row r="3" spans="1:129">
+    <row r="3" spans="1:130">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6634,52 +6659,53 @@
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
+      <c r="DZ3"/>
     </row>
-    <row r="4" spans="1:129">
+    <row r="4" spans="1:130">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6767,484 +6793,486 @@
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
+      <c r="DZ4"/>
     </row>
-    <row r="5" spans="1:129">
+    <row r="5" spans="1:130">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5">
+        <v>255000.0</v>
+      </c>
+      <c r="C5">
         <v>2587000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1221000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-940000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-2887000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-6486000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-14082000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-20676000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-22080000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-22146000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-34676000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-33372000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-32076000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-37229000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-48203000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-40765000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-33743000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-16214000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-44727000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-43423000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-43871000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-44142000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-25713000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-25256000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-25533000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-28181000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-26231000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-26570000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-27874000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-28815000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-33734000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-33332000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-33144000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-32044000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-25874000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-25825000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-25904000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-26225000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-21277000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-20579000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-21149000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-22257000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-20515000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-20855000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-20794000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-21509000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-8465000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-8364000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-8531000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-8540000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-30328000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-30345000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-29553000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-29559000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-23997000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-23983000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-23775000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-23529000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-15290000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-15060000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-15717000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-15751000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-13817000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-13903000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-14783000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-14830000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-20924000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-20990000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20754000.0</v>
       </c>
       <c r="BR5">
         <v>-20754000.0</v>
       </c>
       <c r="BS5">
+        <v>-20754000.0</v>
+      </c>
+      <c r="BT5">
         <v>-5910000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-6144000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-5079000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-6065000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-7788000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-8581000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-7996000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-8311000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-951000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-1914000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-1335000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-1246000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-893000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-698000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-1150000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-353000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>452000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>21000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>1416000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>1386000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>1786000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>2544000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>2636000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>3121000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>3671000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>2991000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>1964000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>2350000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>3074000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>1380000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>936000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-1522000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-4276000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-6619000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-7034000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-6190000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-4900000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-3800000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-300000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>600000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>900000.0</v>
       </c>
-      <c r="DH5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DI5"/>
       <c r="DJ5">
         <v>600000.0</v>
       </c>
       <c r="DK5">
+        <v>600000.0</v>
+      </c>
+      <c r="DL5">
         <v>500000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>200000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>-400000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>100000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>-600000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>-800000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>100000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>1000000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>200000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>100000.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>-300000.0</v>
       </c>
-      <c r="DV5">
+      <c r="DW5">
         <v>-900000.0</v>
       </c>
-      <c r="DW5">
+      <c r="DX5">
         <v>-600000.0</v>
       </c>
-      <c r="DX5">
+      <c r="DY5">
         <v>-500000.0</v>
       </c>
-      <c r="DY5">
+      <c r="DZ5">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:129">
+    <row r="6" spans="1:130">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
-      <c r="AH6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
+      <c r="AI6"/>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
@@ -7276,51 +7304,53 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
@@ -7345,52 +7375,53 @@
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
       <c r="DY6"/>
+      <c r="DZ6"/>
     </row>
-    <row r="7" spans="1:129">
+    <row r="7" spans="1:130">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -7478,111 +7509,116 @@
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
+      <c r="DZ7"/>
     </row>
-    <row r="8" spans="1:129">
+    <row r="8" spans="1:130">
       <c r="A8" t="s">
         <v>39</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>171000.0</v>
+      </c>
       <c r="C8">
         <v>171000.0</v>
       </c>
       <c r="D8">
         <v>171000.0</v>
       </c>
       <c r="E8">
         <v>171000.0</v>
       </c>
       <c r="F8">
+        <v>171000.0</v>
+      </c>
+      <c r="G8">
         <v>170000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>169000.0</v>
       </c>
       <c r="H8">
         <v>169000.0</v>
       </c>
       <c r="I8">
         <v>169000.0</v>
       </c>
       <c r="J8">
-        <v>170000.0</v>
+        <v>169000.0</v>
       </c>
       <c r="K8">
         <v>170000.0</v>
       </c>
       <c r="L8">
         <v>170000.0</v>
       </c>
       <c r="M8">
         <v>170000.0</v>
       </c>
       <c r="N8">
         <v>170000.0</v>
       </c>
       <c r="O8">
         <v>170000.0</v>
       </c>
       <c r="P8">
         <v>170000.0</v>
       </c>
       <c r="Q8">
-        <v>169000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="R8">
         <v>169000.0</v>
       </c>
       <c r="S8">
         <v>169000.0</v>
       </c>
       <c r="T8">
         <v>169000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>169000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7647,209 +7683,210 @@
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
+      <c r="DZ8"/>
     </row>
-    <row r="9" spans="1:129">
+    <row r="9" spans="1:130">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>37512000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>37331000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>35738000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>35188000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>34423000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>33876000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>33560000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>32804000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>32283000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>31425000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>31575000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>32100000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>32092000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>31075000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>30751000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>31929000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>31058000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>38325000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>37932000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>37343000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>36674000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>35892000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>35522000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>34859000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>34188000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>33152000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>32855000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>38671000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>38256000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>37738000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>37625000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>42941000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>42569000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>41637000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>41628000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>41220000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>41152000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>40481000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>40210000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>39580000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>38707000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>38493000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>38260000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>38101000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>37838000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>38074000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>37724000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
@@ -7874,417 +7911,421 @@
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
+      <c r="DZ9"/>
     </row>
-    <row r="10" spans="1:129">
+    <row r="10" spans="1:130">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10">
+        <v>488970000.0</v>
+      </c>
+      <c r="C10">
         <v>62189000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>68397000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>78485000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>78521000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>70543000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>83431000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>75304000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>304689000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>83118000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>72379000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>83679000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>84549000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>72114000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>72686000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>91209000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>77963000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>65313000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>73132000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>78894000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>73973000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>67919000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>76509000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>75155000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>72676000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>60087000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>61151000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>53731000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>49501000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>62032000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>48423000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>56573000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>47804000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>58419000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>50420000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>72801000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>47650000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>48268000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>79608000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>51766000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>45914000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>51288000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>42917000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>61484000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>51948000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>55467000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>50049000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>63956000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>59288000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>55209000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>51136000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>67811000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>52677000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>66238000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>53076000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>57477000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>50567000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>54953000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>53027000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>71554000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>52000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>35410000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>48701000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>52380000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>52615000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>57877000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>79275000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>92394000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85558000.0</v>
       </c>
       <c r="BR10">
         <v>85558000.0</v>
       </c>
       <c r="BS10">
+        <v>85558000.0</v>
+      </c>
+      <c r="BT10">
         <v>71062000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>108672000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>97525000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>93437000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>91378000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>95573000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>92233000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>98769000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>100781000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>103078000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>104486000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>105195000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>109847000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>117921000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>92868000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>87039000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>90458000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>97154000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>93427000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>93140000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>105407000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>98388000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>85796000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>89823000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>87613000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>83008000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>70975000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>92413000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>83844000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>78883000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>73499000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>73367000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>60774000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>70329000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>73612000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>79454000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>119000000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>151100000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>161300000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>68400000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>122800000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>124600000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>132100000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>113800000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>70300000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>68500000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>66200000.0</v>
       </c>
-      <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
       <c r="DW10"/>
       <c r="DX10"/>
       <c r="DY10"/>
+      <c r="DZ10"/>
     </row>
-    <row r="11" spans="1:129">
+    <row r="11" spans="1:130">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8372,1484 +8413,1497 @@
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
+      <c r="DZ11"/>
     </row>
-    <row r="12" spans="1:129">
+    <row r="12" spans="1:130">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12">
+        <v>1289520000.0</v>
+      </c>
+      <c r="C12">
         <v>62189000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>500119000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>529642000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>543061000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>496461000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>419618000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>386245000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>304689000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>421020000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>406431000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>469899000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>487492000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>485408000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>489431000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>692614000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>702324000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>719924000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>718976000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>559784000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>480218000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>392789000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>404762000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>416335000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>455190000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>463688000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>438132000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>464582000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>478517000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>508189000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>532666000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>550235000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>519640000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>539330000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>561266000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>602487000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>588752000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>571002000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>579747000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>537614000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>508358000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>502316000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>486988000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>495172000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>456835000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>397015000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>372346000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>339038000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>288903000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>306629000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>322974000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>418425000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>360179000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>363223000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>53076000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>57477000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>50567000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>362102000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>53027000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>71554000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>52000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>35410000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>48701000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>52380000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>52615000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>57877000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>79275000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>92394000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85558000.0</v>
       </c>
       <c r="BR12">
         <v>85558000.0</v>
       </c>
       <c r="BS12">
+        <v>85558000.0</v>
+      </c>
+      <c r="BT12">
         <v>71062000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>108672000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>97525000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>93437000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>91378000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>95573000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>92233000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>98769000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>100781000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>103078000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>104486000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>105195000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>109847000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>117921000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>92868000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>87039000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>90458000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>97154000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>93427000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>93140000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>105407000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>98388000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>85796000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>89823000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>87613000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>83008000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>70975000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>92413000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>83844000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>78883000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>73499000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>73367000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>60774000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>70329000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>73612000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>79454000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>119000000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>151100000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>161300000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>68400000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>122800000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>124600000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>132100000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>113800000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>70300000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>68500000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>66200000.0</v>
       </c>
-      <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
+      <c r="DZ12"/>
     </row>
-    <row r="13" spans="1:129">
+    <row r="13" spans="1:130">
       <c r="A13" t="s">
         <v>44</v>
       </c>
       <c r="B13">
         <v>171000.0</v>
       </c>
       <c r="C13">
         <v>171000.0</v>
       </c>
       <c r="D13">
         <v>171000.0</v>
       </c>
       <c r="E13">
         <v>171000.0</v>
       </c>
       <c r="F13">
+        <v>171000.0</v>
+      </c>
+      <c r="G13">
         <v>170000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>169000.0</v>
       </c>
       <c r="H13">
         <v>169000.0</v>
       </c>
       <c r="I13">
+        <v>169000.0</v>
+      </c>
+      <c r="J13">
         <v>6757000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>170000.0</v>
       </c>
       <c r="K13">
         <v>170000.0</v>
       </c>
       <c r="L13">
         <v>170000.0</v>
       </c>
       <c r="M13">
         <v>170000.0</v>
       </c>
       <c r="N13">
         <v>170000.0</v>
       </c>
       <c r="O13">
         <v>170000.0</v>
       </c>
       <c r="P13">
         <v>170000.0</v>
       </c>
       <c r="Q13">
-        <v>169000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="R13">
         <v>169000.0</v>
       </c>
       <c r="S13">
         <v>169000.0</v>
       </c>
       <c r="T13">
         <v>169000.0</v>
       </c>
       <c r="U13">
         <v>169000.0</v>
       </c>
       <c r="V13">
-        <v>168000.0</v>
+        <v>169000.0</v>
       </c>
       <c r="W13">
         <v>168000.0</v>
       </c>
       <c r="X13">
         <v>168000.0</v>
       </c>
       <c r="Y13">
         <v>168000.0</v>
       </c>
       <c r="Z13">
         <v>168000.0</v>
       </c>
       <c r="AA13">
-        <v>167000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="AB13">
         <v>167000.0</v>
       </c>
       <c r="AC13">
+        <v>167000.0</v>
+      </c>
+      <c r="AD13">
         <v>168000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>167000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>171000.0</v>
       </c>
       <c r="AF13">
         <v>171000.0</v>
       </c>
       <c r="AG13">
         <v>171000.0</v>
       </c>
       <c r="AH13">
-        <v>170000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="AI13">
         <v>170000.0</v>
       </c>
       <c r="AJ13">
         <v>170000.0</v>
       </c>
       <c r="AK13">
         <v>170000.0</v>
       </c>
       <c r="AL13">
-        <v>168000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="AM13">
         <v>168000.0</v>
       </c>
       <c r="AN13">
         <v>168000.0</v>
       </c>
       <c r="AO13">
-        <v>172000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="AP13">
         <v>172000.0</v>
       </c>
       <c r="AQ13">
+        <v>172000.0</v>
+      </c>
+      <c r="AR13">
         <v>171000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>172000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>175000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>174000.0</v>
       </c>
       <c r="AU13">
         <v>174000.0</v>
       </c>
       <c r="AV13">
         <v>174000.0</v>
       </c>
       <c r="AW13">
         <v>174000.0</v>
       </c>
       <c r="AX13">
         <v>174000.0</v>
       </c>
       <c r="AY13">
-        <v>173000.0</v>
+        <v>174000.0</v>
       </c>
       <c r="AZ13">
         <v>173000.0</v>
       </c>
       <c r="BA13">
         <v>173000.0</v>
       </c>
       <c r="BB13">
-        <v>172000.0</v>
+        <v>173000.0</v>
       </c>
       <c r="BC13">
         <v>172000.0</v>
       </c>
       <c r="BD13">
         <v>172000.0</v>
       </c>
       <c r="BE13">
         <v>172000.0</v>
       </c>
       <c r="BF13">
         <v>172000.0</v>
       </c>
       <c r="BG13">
         <v>172000.0</v>
       </c>
       <c r="BH13">
-        <v>171000.0</v>
+        <v>172000.0</v>
       </c>
       <c r="BI13">
         <v>171000.0</v>
       </c>
       <c r="BJ13">
         <v>171000.0</v>
       </c>
       <c r="BK13">
         <v>171000.0</v>
       </c>
       <c r="BL13">
         <v>171000.0</v>
       </c>
       <c r="BM13">
         <v>171000.0</v>
       </c>
       <c r="BN13">
-        <v>170000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="BO13">
         <v>170000.0</v>
       </c>
       <c r="BP13">
         <v>170000.0</v>
       </c>
       <c r="BQ13">
         <v>170000.0</v>
       </c>
       <c r="BR13">
         <v>170000.0</v>
       </c>
       <c r="BS13">
-        <v>171000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="BT13">
         <v>171000.0</v>
       </c>
       <c r="BU13">
-        <v>172000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="BV13">
         <v>172000.0</v>
       </c>
       <c r="BW13">
+        <v>172000.0</v>
+      </c>
+      <c r="BX13">
         <v>176000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>179000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>183000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>185000.0</v>
       </c>
       <c r="CA13">
         <v>185000.0</v>
       </c>
       <c r="CB13">
         <v>185000.0</v>
       </c>
       <c r="CC13">
+        <v>185000.0</v>
+      </c>
+      <c r="CD13">
         <v>187000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>186000.0</v>
       </c>
       <c r="CE13">
         <v>186000.0</v>
       </c>
       <c r="CF13">
         <v>186000.0</v>
       </c>
       <c r="CG13">
-        <v>142000.0</v>
+        <v>186000.0</v>
       </c>
       <c r="CH13">
         <v>142000.0</v>
       </c>
       <c r="CI13">
-        <v>133000.0</v>
+        <v>142000.0</v>
       </c>
       <c r="CJ13">
         <v>133000.0</v>
       </c>
       <c r="CK13">
         <v>133000.0</v>
       </c>
       <c r="CL13">
-        <v>132000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="CM13">
         <v>132000.0</v>
       </c>
       <c r="CN13">
         <v>132000.0</v>
       </c>
       <c r="CO13">
-        <v>106000.0</v>
+        <v>132000.0</v>
       </c>
       <c r="CP13">
         <v>106000.0</v>
       </c>
       <c r="CQ13">
         <v>106000.0</v>
       </c>
       <c r="CR13">
         <v>106000.0</v>
       </c>
       <c r="CS13">
         <v>106000.0</v>
       </c>
       <c r="CT13">
         <v>106000.0</v>
       </c>
       <c r="CU13">
-        <v>107000.0</v>
+        <v>106000.0</v>
       </c>
       <c r="CV13">
         <v>107000.0</v>
       </c>
       <c r="CW13">
         <v>107000.0</v>
       </c>
       <c r="CX13">
+        <v>107000.0</v>
+      </c>
+      <c r="CY13">
         <v>101000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102000.0</v>
       </c>
       <c r="CZ13">
         <v>102000.0</v>
       </c>
       <c r="DA13">
         <v>102000.0</v>
       </c>
       <c r="DB13">
         <v>102000.0</v>
       </c>
       <c r="DC13">
+        <v>102000.0</v>
+      </c>
+      <c r="DD13">
         <v>100000.0</v>
       </c>
-      <c r="DD13"/>
       <c r="DE13"/>
-      <c r="DF13">
+      <c r="DF13"/>
+      <c r="DG13">
         <v>100000.0</v>
       </c>
-      <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
-      <c r="DN13">
+      <c r="DN13"/>
+      <c r="DO13">
         <v>100000.0</v>
       </c>
-      <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
+      <c r="DZ13"/>
     </row>
-    <row r="14" spans="1:129">
+    <row r="14" spans="1:130">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14">
+        <v>17146000.0</v>
+      </c>
+      <c r="C14">
         <v>17140000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>17114000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>17088000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>17044000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>16969000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>16979000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>16960000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>16969000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>16997000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>17025000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>17035000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>17045000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>16990500.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>16996000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>16971000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>16946000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>16914000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>16909000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>16885000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>16909000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>16819000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>16810000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>16839000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>16842000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>16834000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>16795000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>16818000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>16819000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>17050000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>17125000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>17104000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>17073000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>17050000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>17044000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>17016000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>16944000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>16913000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>16871000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>17196000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>17235000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>17214000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>17229000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>17358000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>17555000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>17530000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>17519000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>17488000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>17439000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>17423000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>17396000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>17355000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>17309000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>17256000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>17228000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>17192000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>17181000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>17158000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>17167000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>17139234.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>17130118.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>17097739.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>17087927.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>17074202.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>17070000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>17036000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>17024000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>17010157.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17130810.0</v>
       </c>
       <c r="BR14">
         <v>17130810.0</v>
       </c>
       <c r="BS14">
+        <v>17130810.0</v>
+      </c>
+      <c r="BT14">
         <v>17127949.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>17146837.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>17178000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>17437000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>17719000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>18089000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>18420000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>18558000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>18565000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>18653000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>18665000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>18654000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>18648504.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>22627750.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>22133706.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>21823954.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>20761000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>16596502.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>16606973.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>16548576.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>16575175.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>16568607.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>16566779.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>16495262.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>16547182.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>16571575.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>16678990.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>16894862.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>16708135.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>16751653.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>16356327.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>15794459.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>24920751.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>24929567.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>15954365.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>15921875.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>15904687.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>15893750.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>14864375.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>13835000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13826562.0</v>
       </c>
       <c r="DH14">
         <v>13826562.0</v>
       </c>
       <c r="DI14">
+        <v>13826562.0</v>
+      </c>
+      <c r="DJ14">
         <v>13790625.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>13706250.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>13668750.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>13657814.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>13578126.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>13450000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>13460000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>13420000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>13410000.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>13370000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13380000.0</v>
       </c>
       <c r="DT14">
         <v>13380000.0</v>
       </c>
       <c r="DU14">
+        <v>13380000.0</v>
+      </c>
+      <c r="DV14">
         <v>13370000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13340000.0</v>
       </c>
       <c r="DW14">
         <v>13340000.0</v>
       </c>
       <c r="DX14">
+        <v>13340000.0</v>
+      </c>
+      <c r="DY14">
         <v>13350000.0</v>
       </c>
-      <c r="DY14">
+      <c r="DZ14">
         <v>13360000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:129">
+    <row r="15" spans="1:130">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>170000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="O15">
         <v>170000.0</v>
       </c>
+      <c r="P15"/>
       <c r="Q15">
-        <v>169000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="R15">
         <v>169000.0</v>
       </c>
       <c r="S15">
         <v>169000.0</v>
       </c>
       <c r="T15">
         <v>169000.0</v>
       </c>
       <c r="U15">
         <v>169000.0</v>
       </c>
       <c r="V15">
-        <v>168000.0</v>
+        <v>169000.0</v>
       </c>
       <c r="W15">
         <v>168000.0</v>
       </c>
       <c r="X15">
         <v>168000.0</v>
       </c>
       <c r="Y15">
         <v>168000.0</v>
       </c>
       <c r="Z15">
         <v>168000.0</v>
       </c>
       <c r="AA15">
-        <v>167000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="AB15">
         <v>167000.0</v>
       </c>
       <c r="AC15">
+        <v>167000.0</v>
+      </c>
+      <c r="AD15">
         <v>168000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>167000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>171000.0</v>
       </c>
       <c r="AF15">
         <v>171000.0</v>
       </c>
       <c r="AG15">
         <v>171000.0</v>
       </c>
       <c r="AH15">
-        <v>170000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="AI15">
         <v>170000.0</v>
       </c>
       <c r="AJ15">
         <v>170000.0</v>
       </c>
       <c r="AK15">
         <v>170000.0</v>
       </c>
       <c r="AL15">
-        <v>168000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="AM15">
         <v>168000.0</v>
       </c>
       <c r="AN15">
         <v>168000.0</v>
       </c>
       <c r="AO15">
-        <v>172000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="AP15">
         <v>172000.0</v>
       </c>
       <c r="AQ15">
+        <v>172000.0</v>
+      </c>
+      <c r="AR15">
         <v>171000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>172000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>175000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>174000.0</v>
       </c>
       <c r="AU15">
         <v>174000.0</v>
       </c>
       <c r="AV15">
         <v>174000.0</v>
       </c>
       <c r="AW15">
         <v>174000.0</v>
       </c>
       <c r="AX15">
         <v>174000.0</v>
       </c>
       <c r="AY15">
-        <v>173000.0</v>
+        <v>174000.0</v>
       </c>
       <c r="AZ15">
         <v>173000.0</v>
       </c>
       <c r="BA15">
         <v>173000.0</v>
       </c>
       <c r="BB15">
-        <v>172000.0</v>
+        <v>173000.0</v>
       </c>
       <c r="BC15">
         <v>172000.0</v>
       </c>
       <c r="BD15">
         <v>172000.0</v>
       </c>
       <c r="BE15">
         <v>172000.0</v>
       </c>
       <c r="BF15">
         <v>172000.0</v>
       </c>
       <c r="BG15">
         <v>172000.0</v>
       </c>
       <c r="BH15">
-        <v>171000.0</v>
+        <v>172000.0</v>
       </c>
       <c r="BI15">
         <v>171000.0</v>
       </c>
       <c r="BJ15">
         <v>171000.0</v>
       </c>
       <c r="BK15">
         <v>171000.0</v>
       </c>
       <c r="BL15">
         <v>171000.0</v>
       </c>
       <c r="BM15">
-        <v>170000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="BN15">
         <v>170000.0</v>
       </c>
       <c r="BO15">
         <v>170000.0</v>
       </c>
       <c r="BP15">
         <v>170000.0</v>
       </c>
       <c r="BQ15">
         <v>170000.0</v>
       </c>
       <c r="BR15">
-        <v>171000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="BS15">
         <v>171000.0</v>
       </c>
       <c r="BT15">
         <v>171000.0</v>
       </c>
       <c r="BU15">
-        <v>172000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="BV15">
         <v>172000.0</v>
       </c>
       <c r="BW15">
+        <v>172000.0</v>
+      </c>
+      <c r="BX15">
         <v>176000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>179000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>183000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>185000.0</v>
       </c>
       <c r="CA15">
         <v>185000.0</v>
       </c>
       <c r="CB15">
         <v>185000.0</v>
       </c>
       <c r="CC15">
+        <v>185000.0</v>
+      </c>
+      <c r="CD15">
         <v>187000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>186000.0</v>
       </c>
       <c r="CE15">
         <v>186000.0</v>
       </c>
       <c r="CF15">
         <v>186000.0</v>
       </c>
       <c r="CG15">
-        <v>142000.0</v>
+        <v>186000.0</v>
       </c>
       <c r="CH15">
         <v>142000.0</v>
       </c>
       <c r="CI15">
-        <v>133000.0</v>
+        <v>142000.0</v>
       </c>
       <c r="CJ15">
         <v>133000.0</v>
       </c>
       <c r="CK15">
         <v>133000.0</v>
       </c>
       <c r="CL15">
-        <v>132000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="CM15">
         <v>132000.0</v>
       </c>
       <c r="CN15">
         <v>132000.0</v>
       </c>
       <c r="CO15">
-        <v>106000.0</v>
+        <v>132000.0</v>
       </c>
       <c r="CP15">
         <v>106000.0</v>
       </c>
       <c r="CQ15">
         <v>106000.0</v>
       </c>
       <c r="CR15">
         <v>106000.0</v>
       </c>
       <c r="CS15">
         <v>106000.0</v>
       </c>
       <c r="CT15">
         <v>106000.0</v>
       </c>
       <c r="CU15">
-        <v>107000.0</v>
+        <v>106000.0</v>
       </c>
       <c r="CV15">
         <v>107000.0</v>
       </c>
       <c r="CW15">
         <v>107000.0</v>
       </c>
       <c r="CX15">
+        <v>107000.0</v>
+      </c>
+      <c r="CY15">
         <v>101000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102000.0</v>
       </c>
       <c r="CZ15">
         <v>102000.0</v>
       </c>
       <c r="DA15">
         <v>102000.0</v>
       </c>
       <c r="DB15">
-        <v>100000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="DC15">
         <v>100000.0</v>
       </c>
-      <c r="DD15"/>
+      <c r="DD15">
+        <v>100000.0</v>
+      </c>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
-      <c r="DM15">
-[...1 lines deleted...]
-      </c>
+      <c r="DM15"/>
       <c r="DN15">
         <v>100000.0</v>
       </c>
-      <c r="DO15"/>
+      <c r="DO15">
+        <v>100000.0</v>
+      </c>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
+      <c r="DZ15"/>
     </row>
-    <row r="16" spans="1:129">
+    <row r="16" spans="1:130">
       <c r="A16" t="s">
         <v>47</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>3751617000.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
@@ -9933,52 +9987,53 @@
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
+      <c r="DZ16"/>
     </row>
-    <row r="17" spans="1:129">
+    <row r="17" spans="1:130">
       <c r="A17" t="s">
         <v>48</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10066,97 +10121,96 @@
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
+      <c r="DZ17"/>
     </row>
-    <row r="18" spans="1:129">
+    <row r="18" spans="1:130">
       <c r="A18" t="s">
         <v>49</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
-      <c r="AH18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18"/>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
@@ -10188,51 +10242,53 @@
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
-      <c r="BI18"/>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
@@ -10257,96 +10313,97 @@
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
+      <c r="DZ18"/>
     </row>
-    <row r="19" spans="1:129">
+    <row r="19" spans="1:130">
       <c r="A19" t="s">
         <v>50</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
-      <c r="X19">
+      <c r="X19"/>
+      <c r="Y19">
         <v>1163241000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>913840000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>970985000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>807748000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>884349000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>963965000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -10402,121 +10459,126 @@
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
+      <c r="DZ19"/>
     </row>
-    <row r="20" spans="1:129">
+    <row r="20" spans="1:130">
       <c r="A20" t="s">
         <v>51</v>
       </c>
-      <c r="B20"/>
-      <c r="C20"/>
+      <c r="B20">
+        <v>89095000.0</v>
+      </c>
+      <c r="C20">
+        <v>89095000.0</v>
+      </c>
       <c r="D20">
+        <v>89095000.0</v>
+      </c>
+      <c r="E20">
         <v>92693000.0</v>
       </c>
-      <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>91800000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>92813000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>92853000.0</v>
       </c>
-      <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>91893000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93013000.0</v>
       </c>
       <c r="L20">
         <v>93013000.0</v>
       </c>
       <c r="M20">
+        <v>93013000.0</v>
+      </c>
+      <c r="N20">
         <v>93053000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>91800000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>93133000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>93173000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>93213000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>91800000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>93293000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>93333000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89095000.0</v>
       </c>
       <c r="V20">
         <v>89095000.0</v>
       </c>
       <c r="W20">
         <v>89095000.0</v>
       </c>
       <c r="X20">
         <v>89095000.0</v>
       </c>
       <c r="Y20">
+        <v>89095000.0</v>
+      </c>
+      <c r="Z20">
         <v>89275000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84811000.0</v>
       </c>
       <c r="AA20">
         <v>84811000.0</v>
       </c>
       <c r="AB20">
         <v>84811000.0</v>
       </c>
       <c r="AC20">
         <v>84811000.0</v>
       </c>
       <c r="AD20">
         <v>84811000.0</v>
       </c>
       <c r="AE20">
         <v>84811000.0</v>
       </c>
       <c r="AF20">
         <v>84811000.0</v>
       </c>
       <c r="AG20">
         <v>84811000.0</v>
       </c>
       <c r="AH20">
         <v>84811000.0</v>
       </c>
@@ -10631,202 +10693,203 @@
       <c r="BS20">
         <v>84811000.0</v>
       </c>
       <c r="BT20">
         <v>84811000.0</v>
       </c>
       <c r="BU20">
         <v>84811000.0</v>
       </c>
       <c r="BV20">
         <v>84811000.0</v>
       </c>
       <c r="BW20">
         <v>84811000.0</v>
       </c>
       <c r="BX20">
         <v>84811000.0</v>
       </c>
       <c r="BY20">
         <v>84811000.0</v>
       </c>
       <c r="BZ20">
         <v>84811000.0</v>
       </c>
       <c r="CA20">
-        <v>84810000.0</v>
+        <v>84811000.0</v>
       </c>
       <c r="CB20">
         <v>84810000.0</v>
       </c>
       <c r="CC20">
         <v>84810000.0</v>
       </c>
       <c r="CD20">
+        <v>84810000.0</v>
+      </c>
+      <c r="CE20">
         <v>84828000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>84710000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>84511000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>54371000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>54341000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>19657000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>19656000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>19633000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6680000.0</v>
       </c>
       <c r="CM20">
         <v>6680000.0</v>
       </c>
       <c r="CN20">
         <v>6680000.0</v>
       </c>
       <c r="CO20">
         <v>6680000.0</v>
       </c>
-      <c r="CP20"/>
+      <c r="CP20">
+        <v>6680000.0</v>
+      </c>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
+      <c r="DZ20"/>
     </row>
-    <row r="21" spans="1:129">
+    <row r="21" spans="1:130">
       <c r="A21" t="s">
         <v>52</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>89095000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>92693000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>92733000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>973000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>92813000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>92853000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>92893000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1040000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>92973000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>93013000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>93053000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1293000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>93133000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>93173000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>93213000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1453000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>93293000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>93333000.0</v>
       </c>
-      <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
-[...1 lines deleted...]
-      </c>
+      <c r="AD21"/>
       <c r="AE21">
         <v>84811000.0</v>
       </c>
       <c r="AF21">
         <v>84811000.0</v>
       </c>
       <c r="AG21">
         <v>84811000.0</v>
       </c>
       <c r="AH21">
         <v>84811000.0</v>
       </c>
       <c r="AI21">
         <v>84811000.0</v>
       </c>
       <c r="AJ21">
         <v>84811000.0</v>
       </c>
       <c r="AK21">
         <v>84811000.0</v>
       </c>
       <c r="AL21">
         <v>84811000.0</v>
       </c>
       <c r="AM21">
@@ -10838,1482 +10901,1494 @@
       <c r="AO21">
         <v>84811000.0</v>
       </c>
       <c r="AP21">
         <v>84811000.0</v>
       </c>
       <c r="AQ21">
         <v>84811000.0</v>
       </c>
       <c r="AR21">
         <v>84811000.0</v>
       </c>
       <c r="AS21">
         <v>84811000.0</v>
       </c>
       <c r="AT21">
         <v>84811000.0</v>
       </c>
       <c r="AU21">
         <v>84811000.0</v>
       </c>
       <c r="AV21">
         <v>84811000.0</v>
       </c>
       <c r="AW21">
-        <v>32000.0</v>
+        <v>84811000.0</v>
       </c>
       <c r="AX21">
         <v>32000.0</v>
       </c>
       <c r="AY21">
+        <v>32000.0</v>
+      </c>
+      <c r="AZ21">
         <v>80000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>126000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>174000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>242000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>350000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>458000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>565000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>673000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>780000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>888000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>995000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>1348000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>1901000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>2610000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>3320000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>4030000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>5040000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>6051000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7061000.0</v>
       </c>
       <c r="BR21">
         <v>7061000.0</v>
       </c>
       <c r="BS21">
+        <v>7061000.0</v>
+      </c>
+      <c r="BT21">
         <v>9381000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>10840000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>12299000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>13757000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>15215000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>16674000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>18133000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>19591000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>21076000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>107422000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>108958000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>110451000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>111851000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>113081000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>79139000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>80305000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>39720000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>40608000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>41512000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>25792000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>26603000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>27413000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>28223000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>29034000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>29844000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>30655000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>31465000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>32276000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>37097000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>38076000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>39146000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>22293000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>22994000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>23726000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>24425000.0</v>
       </c>
-      <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
-      <c r="DJ21">
+      <c r="DJ21"/>
+      <c r="DK21">
         <v>6300000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>7000000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>6700000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>7100000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>8400000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>8700000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DR21">
         <v>1100000.0</v>
       </c>
       <c r="DS21">
-        <v>1200000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="DT21">
         <v>1200000.0</v>
       </c>
       <c r="DU21">
+        <v>1200000.0</v>
+      </c>
+      <c r="DV21">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="DW21">
         <v>1400000.0</v>
       </c>
       <c r="DX21">
+        <v>1400000.0</v>
+      </c>
+      <c r="DY21">
         <v>1500000.0</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>1600000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:129">
+    <row r="22" spans="1:130">
       <c r="A22" t="s">
         <v>53</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
-      <c r="M22">
+      <c r="M22"/>
+      <c r="N22">
         <v>13000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>431000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>13000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>90000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000.0</v>
       </c>
       <c r="R22">
         <v>17000.0</v>
       </c>
       <c r="S22">
+        <v>17000.0</v>
+      </c>
+      <c r="T22">
         <v>192000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1192000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>110000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>808000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1227000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1059000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1463000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>953000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>526000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1010000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1902000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2229000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>2720000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>3373000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>8175000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>8758000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>13787000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>16181000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>16999000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>21524000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>23248000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>26668000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>27925000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>30922000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>36179000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>41158000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>47169000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>46368000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>50426000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>55619000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>56349000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>59136000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>66840000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>70449000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>69843000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>67615000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>53172000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>58059000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>58100000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>62600000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>61196000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>61016000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>55364000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>57937000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>51208000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>48110000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>46444000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>36134000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>33371000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>19671000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>11425000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>9222000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>4813000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>4322000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>3768000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>5807000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>1685000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>1102000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>1202000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>689000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>394000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>500000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>600000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>292000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>2298000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>182000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>334000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>625000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>894000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>1064000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>1072000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>4955000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>1590000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>1326000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>1206000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>1333000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>1200000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>702000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>1400000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>1506000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>1200000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>837000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>1100000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>971000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>1000000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>1200000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>1100000.0</v>
       </c>
-      <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
+      <c r="DZ22"/>
     </row>
-    <row r="23" spans="1:129">
+    <row r="23" spans="1:130">
       <c r="A23" t="s">
         <v>54</v>
       </c>
       <c r="B23">
+        <v>4453734000.0</v>
+      </c>
+      <c r="C23">
         <v>4385765000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4323774000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4391753000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4461233000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4324932000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4225316000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4225695000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4259921999.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4304477000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4147191000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4399563000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4409742000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4519223000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4332671000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4354297000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4310045000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>4263849000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>4048733000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>4011459000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3929884000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3798071000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3587041000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3499524000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3086523000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3088953000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2934513000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3017654000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3052051000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2959183000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2819190000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2880278000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2924832000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2899192000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2790842000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2814843000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2895531000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2845197000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2753154000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2767636000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2792186000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2797860000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2615094000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2654144000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2693715000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2627169000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2499617000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2567492000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2633040000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2611903000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2514472000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2561858000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2605313000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2633984000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2493784000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2645850000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2660278000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2641312000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2523972000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2599258000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2662494000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2622053000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2579996000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2650744000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2715103000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>2708324000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>2491937000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>2525839000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2499379000.0</v>
       </c>
       <c r="BR23">
         <v>2499379000.0</v>
       </c>
       <c r="BS23">
+        <v>2499379000.0</v>
+      </c>
+      <c r="BT23">
         <v>2454450000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>2649415000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>2692512000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>2616327000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>2439926000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>2530748000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>2578117000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>2597910000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>2558873000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>2697486000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>2674719000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>2625462000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>2583502000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>2629885000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>2349092000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>2364013000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1951793000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>2026830000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>1957253000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>1846502000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>1854423000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>1870590000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>1864517000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>1824771000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>1743929000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>1709669000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>1793896000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>1821423000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>1782561000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>1768139000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>1764802000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>1527460000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>1492136000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>1481265000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>1495437000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>1430520000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>1437100000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>1450500000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>1341500000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>1443700000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>1077300000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>1067600000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>1068800000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>1009700000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>992100000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>1013600000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>999800000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>1021400000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>1015900000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>815900000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>796200000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>813700000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>763400000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>772800000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>775900000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>742600000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>745800000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>762200000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>749800000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:129">
+    <row r="24" spans="1:130">
       <c r="A24" t="s">
         <v>55</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>33983000.0</v>
+      </c>
       <c r="C24">
         <v>43262000.0</v>
       </c>
       <c r="D24">
         <v>43262000.0</v>
       </c>
       <c r="E24">
-        <v>53681000.0</v>
+        <v>43262000.0</v>
       </c>
       <c r="F24">
         <v>53681000.0</v>
       </c>
       <c r="G24">
         <v>53681000.0</v>
       </c>
       <c r="H24">
+        <v>53681000.0</v>
+      </c>
+      <c r="I24">
         <v>53896000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>53152000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>53187000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>53251000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>53301000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>53350000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>53400000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>53449000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>53499000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>53693000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>53771000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>54497000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>54607000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>54716000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>55944000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>58155000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>58470000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>58783000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>59401000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>59850000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>60200000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>60548000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>61455000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>65343000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>65784000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>66220000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>66854000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>67934000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>68518000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>69347000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>67768000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>74255000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>79288000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>89949000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>91152000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>91929000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>92620000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>93305000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>93984000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>95192000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>96169000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>96858000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>100930000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>103131000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>104138000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>104111000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>109746000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>101013000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>101733000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>105713000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>107493000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>108276000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>112083000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>112937000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>112988000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>109343000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>118492000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>113566000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>112267000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>113552000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>115241000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>116335000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>114357000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>115961000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>99744000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>92730000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>89618000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>92612000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>104163000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>105766000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>105970000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>106588000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>125909000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>131651000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>132517000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>134413000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>136031000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>98807000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>99381000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>62930000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>58427000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>49950000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>46475000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>38016000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>57664000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>53651000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>71745000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>66987000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>13063000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>13316000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>13570000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>16352000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>16826000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>14018000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>11707000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>11408000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>13858000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>14056000.0</v>
       </c>
-      <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
+      <c r="DZ24"/>
     </row>
-    <row r="25" spans="1:129">
+    <row r="25" spans="1:130">
       <c r="A25" t="s">
         <v>56</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>53350000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>53400000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>53499000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>53693000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>53771000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>54497000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>54607000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>54716000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>55944000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>58155000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>58470000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>58783000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>59401000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>59850000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>60200000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>60548000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>61455000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>65343000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>65784000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>66220000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>66854000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>67934000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>68518000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>69347000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>67768000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>74255000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>79288000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>89949000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>91152000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>91929000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>92620000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>93305000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>93984000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>95192000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>96169000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>96858000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>100930000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>103131000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>104138000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>104111000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>109746000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>101013000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>101733000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>105713000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>107493000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>108276000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>112083000.0</v>
       </c>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
@@ -12338,231 +12413,236 @@
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
+      <c r="DZ25"/>
     </row>
-    <row r="26" spans="1:129">
+    <row r="26" spans="1:130">
       <c r="A26" t="s">
         <v>57</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>1155929000.0</v>
+      </c>
       <c r="C26">
+        <v>1023437000.0</v>
+      </c>
+      <c r="D26">
         <v>984137000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>999298000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>980715000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>972899000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>904643000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>896462000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>934169000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>966374000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>969713000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1029321000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>2665495000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>2555079000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1094272000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>2241080000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>2015568000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1962391000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>987072000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>806449000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>2117782000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>2096649000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>2091585000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2076330000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1923902000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1831533000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1826509000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1830474000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1787542000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1766884000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1767832000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1719158000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1653482000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1645002000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1624799000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1616167000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1579122000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>1558744000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1554278000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>1518843000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1503697000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>1489954000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>1471406000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>1671949000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>1632187000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>1588104000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>1403982000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>1398088000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>1384980000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>1376574000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>1406654000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>1418185000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>1438518000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>1492135000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>1503073000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>1526307000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>1547667000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>1597648000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>1628041000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>1656522000.0</v>
       </c>
-      <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
@@ -12587,52 +12667,53 @@
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
+      <c r="DZ26"/>
     </row>
-    <row r="27" spans="1:129">
+    <row r="27" spans="1:130">
       <c r="A27" t="s">
         <v>58</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12720,515 +12801,523 @@
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
+      <c r="DZ27"/>
     </row>
-    <row r="28" spans="1:129">
+    <row r="28" spans="1:130">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28">
+        <v>-421711000.0</v>
+      </c>
+      <c r="C28">
         <v>31165000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>15109000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-682000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>12360000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>11442000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7518000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4362000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-219651000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>5425000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>22568000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>20295000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-4567000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>38079000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>33034000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1753000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>6595000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>23015000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>32775000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>22913000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>36430000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>67679000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>72582000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>47273000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>62623000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>5718000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>9321000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>16222000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>20030000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>12964000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>33564000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>16232000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>23309000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>15915000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>24291000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1822000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>29300000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>32249000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>6760000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>37131000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>106957000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>100922000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>114367000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>84834000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>90845000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>87942000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>87729000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>68945000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>86303000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>97042000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>103913000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>82408000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>102116000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>90943000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>90325000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>113705000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>97334000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>95912000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>102757000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>105766000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>147587000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>170506000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>98780000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>87488000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>79851000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>90231000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>137988000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>96836000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98970000.0</v>
       </c>
       <c r="BR28">
         <v>98970000.0</v>
       </c>
       <c r="BS28">
+        <v>98970000.0</v>
+      </c>
+      <c r="BT28">
         <v>91968000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>42855000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>56986000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>49312000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>65051000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>82897000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>91469000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>72224000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>59978000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>100402000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>116270000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>110295000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>117312000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>89258000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>84532000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>108356000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>48688000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>88285000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>68866000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>61519000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>44864000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>60905000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>107993000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>95597000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>49720000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-5440000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>36629000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-11801000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-14819000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-11467000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-10943000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>21812000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>39267000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>24486000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>19076000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>1079000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-52100000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-93900000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-99200000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-24500000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-68500000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-60300000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-70300000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-7200000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-16500000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-14200000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-8100000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>54000000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>48300000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>24600000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>29800000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>21700000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>17200000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>21900000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>26200000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>15000000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>16700000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>20400000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>17300000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:129">
+    <row r="29" spans="1:130">
       <c r="A29" t="s">
         <v>60</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>627171000.0</v>
+      </c>
       <c r="C29">
+        <v>624187000.0</v>
+      </c>
+      <c r="D29">
         <v>624141000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>604226000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>603456000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>551062000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>574265000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>547144000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>539940000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>509603000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>500647000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>524753000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>491222000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>504209000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>478885000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>464637000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>456703000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>471494000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>454775000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>437687000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>434829000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>456435000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>488516000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>457485000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>463806000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -13288,57 +13377,62 @@
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
+      <c r="DZ29"/>
     </row>
-    <row r="30" spans="1:129">
+    <row r="30" spans="1:130">
       <c r="A30" t="s">
         <v>61</v>
       </c>
-      <c r="B30"/>
-      <c r="C30"/>
+      <c r="B30">
+        <v>2512493000.0</v>
+      </c>
+      <c r="C30">
+        <v>9800000.0</v>
+      </c>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
@@ -13405,235 +13499,236 @@
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
       <c r="CU30"/>
       <c r="CV30"/>
       <c r="CW30"/>
       <c r="CX30"/>
       <c r="CY30"/>
       <c r="CZ30"/>
       <c r="DA30"/>
       <c r="DB30"/>
       <c r="DC30"/>
       <c r="DD30"/>
       <c r="DE30"/>
       <c r="DF30"/>
       <c r="DG30"/>
       <c r="DH30"/>
       <c r="DI30"/>
-      <c r="DJ30">
+      <c r="DJ30"/>
+      <c r="DK30">
         <v>6300000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>7000000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>6700000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>7100000.0</v>
       </c>
-      <c r="DN30"/>
       <c r="DO30"/>
       <c r="DP30"/>
       <c r="DQ30"/>
       <c r="DR30"/>
       <c r="DS30"/>
       <c r="DT30"/>
       <c r="DU30"/>
       <c r="DV30"/>
       <c r="DW30"/>
       <c r="DX30"/>
       <c r="DY30"/>
+      <c r="DZ30"/>
     </row>
-    <row r="31" spans="1:129">
+    <row r="31" spans="1:130">
       <c r="A31" t="s">
         <v>62</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>326909000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>309680000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>280032000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>288585000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>289444000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>301671000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>255575000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>242547000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>262791000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>253742000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>267529000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>257303000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>246320000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>242205000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>236751000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>229784000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>224175000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>217776000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>213205000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>208760000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>203549000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>199399000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>200390000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>196702000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>193248000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>190357000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>191813000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>190013000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>192022000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>189541000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>188848000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>187227000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>189276000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>187729000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>198442000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>196769000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>195069000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>191557000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>166277000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>164352000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>163623000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>161836000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>165201000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>163753000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>165421000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>166458000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>175334000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>174845000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
@@ -13658,52 +13753,53 @@
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
+      <c r="DZ31"/>
     </row>
-    <row r="32" spans="1:129">
+    <row r="32" spans="1:130">
       <c r="A32" t="s">
         <v>63</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -13791,598 +13887,602 @@
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
+      <c r="DZ32"/>
     </row>
-    <row r="33" spans="1:129">
+    <row r="33" spans="1:130">
       <c r="A33" t="s">
         <v>64</v>
       </c>
       <c r="B33">
+        <v>651721000.0</v>
+      </c>
+      <c r="C33">
         <v>4323576000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3823655000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3862111000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3918172000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3828471000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3805698000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3839450000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3955231999.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3883457000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3731856000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3929664000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3922250000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>4033815000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>3843240000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>3661683000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>3607721000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>3543925000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>3329757000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>3451675000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>3449666000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>3405282000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>3182279000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>3083189000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2631333000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2625265000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2496381000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2553072000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2573534000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>2450994000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>2286524000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2330043000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2405192000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2359464000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2229576000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2212356000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2306779000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2274195000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2173407000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2230022000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>2283828000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>2295544000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>2128106000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>2158972000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>2236880000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>2230154000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>2127271000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>2228454000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>2344137000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>2305274000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>2191498000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>2143433000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>2245134000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>2270761000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>2440708000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>2588373000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>2609711000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>2279210000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>2470945000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>2527704000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>2610494000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>2586643000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>2531295000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>2598364000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>2662488000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>2650447000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>2412662000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>2433445000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>394898000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>2413821000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>2383388000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>2540743000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>2594987000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>2522890000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>2348548000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>2435175000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>2485884000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>2499141000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>2458092000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>2594408000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>2570233000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>2520267000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>2473655000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>2511964000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>2256224000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>2276974000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>1861335000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>1929676000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>1863826000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>1753362000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>1749016000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>1772202000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>1778721000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>1734948000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>1656316000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>1626661000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>1722921000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>1729010000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>1698717000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>1689256000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>1691303000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>1454093000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>1431362000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>1410936000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>1421825000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>1351066000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>1318100000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>1299400000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>1180200000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>1375300000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>954500000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>943000000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>936700000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>889600000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>914800000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>938400000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>926500000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>42400000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>43100000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>27800000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>27700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27300000.0</v>
       </c>
       <c r="DS33">
         <v>27300000.0</v>
       </c>
       <c r="DT33">
+        <v>27300000.0</v>
+      </c>
+      <c r="DU33">
         <v>26900000.0</v>
       </c>
-      <c r="DU33">
+      <c r="DV33">
         <v>26400000.0</v>
       </c>
-      <c r="DV33">
+      <c r="DW33">
         <v>25700000.0</v>
       </c>
-      <c r="DW33">
+      <c r="DX33">
         <v>24900000.0</v>
       </c>
-      <c r="DX33">
+      <c r="DY33">
         <v>24000000.0</v>
       </c>
-      <c r="DY33">
+      <c r="DZ33">
         <v>23400000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:129">
+    <row r="34" spans="1:130">
       <c r="A34" t="s">
         <v>65</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>85878000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>73675000.0</v>
       </c>
-      <c r="O34"/>
-      <c r="P34">
+      <c r="P34"/>
+      <c r="Q34">
         <v>93319000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>77323000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>67735000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>113720000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>105534000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>109487000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>102076000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>71880000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>75702000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>70044000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>50678000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>69472000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>72002000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>56240000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>49744000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>57971000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>54712000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>66475000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>70373000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>83313000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>86774000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>81217000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>77226000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>75055000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>79109000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>71074000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>68449000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>69168000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>71144000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>66821000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>64426000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>45008000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>44561000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>43856000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>47004000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>91369000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>91227000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>87930000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>84918000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>79427000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>75260000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>75876000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>65986000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>63465000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>60383000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
@@ -14407,851 +14507,856 @@
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
+      <c r="DZ34"/>
     </row>
-    <row r="35" spans="1:129">
+    <row r="35" spans="1:130">
       <c r="A35" t="s">
         <v>66</v>
       </c>
       <c r="B35">
+        <v>108929000.0</v>
+      </c>
+      <c r="C35">
         <v>3782822000.0</v>
       </c>
-      <c r="C35">
-[...1 lines deleted...]
-      </c>
       <c r="D35">
+        <v>127983000.0</v>
+      </c>
+      <c r="E35">
         <v>125936000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>127568000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>129334000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>125655000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>123883000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>800435000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>119282000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>128836000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>130493000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>139228000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>127075000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>138106000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>146818000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>131016000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>121506000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>168217000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>160141000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>164203000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>158020000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>130035000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>134172000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>128827000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>110079000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>129322000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>132202000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>116788000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>111199000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>123314000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>120496000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>132695000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>137227000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>151247000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>155292000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>150564000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>144994000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>149310000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>158397000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>161023000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>159601000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>161097000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>163764000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>160126000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>158410000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>140200000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>140730000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>140714000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>147934000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>194500000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>195365000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>192041000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>194664000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>180440000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>176993000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>181589000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>173479000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>171741000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>172466000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>169519000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>166130000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>159726000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>167377000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>151304000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>146350000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>169821000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>173214000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>116335000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>165853000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>145802000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>138126000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>140453000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>128177000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>139643000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>145414000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>147607000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>135463000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>136421000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>154312000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>165395000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>157367000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>163691000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>162686000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>121043000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>116313000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>85961000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>77361000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>66316000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>61304000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>57836000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>74915000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>74295000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>90365000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>87825000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>30387000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>33526000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>32497000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>37556000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>35338000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>31654000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>28014000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>29851000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>29215000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>30512000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>29371000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>31000000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>31900000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>30500000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>36100000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>28400000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>28600000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>28900000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>-16300000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>30500000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>27700000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>27400000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>18100000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>16900000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="DR35">
         <v>2000000.0</v>
       </c>
       <c r="DS35">
+        <v>2000000.0</v>
+      </c>
+      <c r="DT35">
         <v>7900000.0</v>
       </c>
-      <c r="DT35">
+      <c r="DU35">
         <v>6700000.0</v>
       </c>
-      <c r="DU35">
+      <c r="DV35">
         <v>5700000.0</v>
       </c>
-      <c r="DV35">
+      <c r="DW35">
         <v>7100000.0</v>
       </c>
-      <c r="DW35">
+      <c r="DX35">
         <v>500000.0</v>
       </c>
-      <c r="DX35">
+      <c r="DY35">
         <v>900000.0</v>
       </c>
-      <c r="DY35">
+      <c r="DZ35">
         <v>1400000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:129">
+    <row r="36" spans="1:130">
       <c r="A36" t="s">
         <v>67</v>
       </c>
       <c r="B36">
+        <v>129577000.0</v>
+      </c>
+      <c r="C36">
         <v>125057000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>526388000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>520562000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>576744000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>455794000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>378042000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>368836000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>120170000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>348598000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>211434000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>404541000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>428009000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>648304000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>616865000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>715340000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>896889000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>1064407000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>813525000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>879730000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>957310000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>962808000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>711814000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>597614000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>278680000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>384839000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>258948000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>322266000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>388156000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>294789000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>116391000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>199310000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>350408000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>321274000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>243359000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>261809000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>390576000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>357799000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>247891000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>324581000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>410212000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>434068000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>279707000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>303228000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>419844000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>455340000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>362744000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>463021000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>580046000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>592261000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>498942000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>535568000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>615748000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>586481000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>455305000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>585742000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>580770000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>485087000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>339804000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>368594000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>418493000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>352162000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>334074000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>392016000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>429273000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>397553000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>114439000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>104250000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>-195767000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>87483000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>94192000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>262265000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>316607000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>237207000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>82210000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>138112000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>153949000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>133803000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>84526000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>178751000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>166445000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>114895000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>62857000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>104406000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>97934000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>114678000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>80337000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>141233000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>125073000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>162622000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>193868000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>200959000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>209776000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>203976000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>110357000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>83930000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>206581000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>199369000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>159394000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>160527000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>190842000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>76670000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>39379000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>39895000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>105508000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>48334000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>32900000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>32000000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>29000000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>103300000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>23900000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>24500000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>24700000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>12400000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>12200000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>11100000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>11400000.0</v>
       </c>
-      <c r="DN36"/>
       <c r="DO36"/>
       <c r="DP36"/>
       <c r="DQ36"/>
       <c r="DR36"/>
       <c r="DS36"/>
       <c r="DT36"/>
       <c r="DU36"/>
       <c r="DV36"/>
       <c r="DW36"/>
       <c r="DX36"/>
       <c r="DY36"/>
+      <c r="DZ36"/>
     </row>
-    <row r="37" spans="1:129">
+    <row r="37" spans="1:130">
       <c r="A37" t="s">
         <v>68</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
-      <c r="AH37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
+      <c r="AI37"/>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
@@ -15283,51 +15388,53 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
@@ -15352,1757 +15459,1767 @@
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
       <c r="DX37"/>
       <c r="DY37"/>
+      <c r="DZ37"/>
     </row>
-    <row r="38" spans="1:129">
+    <row r="38" spans="1:130">
       <c r="A38" t="s">
         <v>69</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>3853858000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>4323774000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>4391753000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>4461233000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>4324932000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>11250000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>-1.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>2596397000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>2725268000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>2690561000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>2791271000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>2574099000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2355015000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>2288096000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>2372187000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>2164642000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>2466148000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2668847000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2734587000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>2475146000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>2332764000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1820068000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1812771000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1708476000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1741889000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1746682000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1615516000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1399980000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1424806000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1532054000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1485763000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1357312000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1348290000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1428596000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1393809000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1302030000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1357576000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1451465000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>1472994000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>1307042000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1339560000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>1463655000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>1538315000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>1444429000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>1586027000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>1735411000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>1717415000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>1633758000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>1603139000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>1746764000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>2078616000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>1670212000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>1831296000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>1843947000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>2082735000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>1661807000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>1720803000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>1788058000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>1765666000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>1866288000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>1956571000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>2022090000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>2269494000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>2027070000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>1845529000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>2104481000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>2016338000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>1796434000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>1970591000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>2023844000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>2134991000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>1783488000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>1861674000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>1911236000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>2116307000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>1886057000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>2214347000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>2203822000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>2164979000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>2098325000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>2133729000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>1925697000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>1927466000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>1608659000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>1649073000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>1577157000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>1491825000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>1504332000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>1520912000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>1508895000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>1476702000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>254002000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>276786000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>283601000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>284795000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>307465000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>321589000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>340719000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>334208000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>340010000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>347588000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>361135000.0</v>
       </c>
-      <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
       <c r="DW38"/>
       <c r="DX38"/>
       <c r="DY38"/>
+      <c r="DZ38"/>
     </row>
-    <row r="39" spans="1:129">
+    <row r="39" spans="1:130">
       <c r="A39" t="s">
         <v>70</v>
       </c>
-      <c r="B39">
-[...2 lines deleted...]
-      <c r="C39"/>
+      <c r="B39"/>
+      <c r="C39">
+        <v>-9800000.0</v>
+      </c>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
-      <c r="G39">
+      <c r="G39"/>
+      <c r="H39">
         <v>356460000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>359129000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>304690000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>322168000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>177199000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>378009000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>396565000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>609081000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>576978000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>700914000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>874245000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1040671000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>782312000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>847006000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>2668847000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>2734587000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>-328253000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>84710000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>88298000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>39209000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>13075000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>9885000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>4557000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>30169000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>8297000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>8246000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>4845000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>23617000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>7800000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>8213000.0</v>
       </c>
-      <c r="AK39"/>
-      <c r="AL39">
+      <c r="AL39"/>
+      <c r="AM39">
         <v>26186000.0</v>
       </c>
-      <c r="AM39"/>
       <c r="AN39"/>
       <c r="AO39"/>
-      <c r="AP39">
+      <c r="AP39"/>
+      <c r="AQ39">
         <v>21932000.0</v>
       </c>
-      <c r="AQ39"/>
       <c r="AR39"/>
       <c r="AS39"/>
-      <c r="AT39">
+      <c r="AT39"/>
+      <c r="AU39">
         <v>23888000.0</v>
       </c>
-      <c r="AU39"/>
       <c r="AV39"/>
       <c r="AW39"/>
       <c r="AX39"/>
       <c r="AY39"/>
       <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39"/>
       <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
       <c r="BV39"/>
       <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
       <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
-      <c r="CQ39">
+      <c r="CQ39"/>
+      <c r="CR39">
         <v>1578839000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>1548272000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>1644433000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>1649697000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>1615842000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>1606429000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>1609101000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>1394777000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>1371541000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>1350377000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>1360068000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>1288100000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>1253200000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>1235400000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>1118400000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>1136900000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>913200000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>901400000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>894500000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>850300000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>875400000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>898100000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>884900000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>979000000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>972800000.0</v>
       </c>
-      <c r="DP39">
+      <c r="DQ39">
         <v>788100000.0</v>
       </c>
-      <c r="DQ39">
+      <c r="DR39">
         <v>768500000.0</v>
       </c>
-      <c r="DR39">
+      <c r="DS39">
         <v>786400000.0</v>
       </c>
-      <c r="DS39">
+      <c r="DT39">
         <v>736100000.0</v>
       </c>
-      <c r="DT39">
+      <c r="DU39">
         <v>745900000.0</v>
       </c>
-      <c r="DU39">
+      <c r="DV39">
         <v>749500000.0</v>
       </c>
-      <c r="DV39">
+      <c r="DW39">
         <v>716900000.0</v>
       </c>
-      <c r="DW39">
+      <c r="DX39">
         <v>720900000.0</v>
       </c>
-      <c r="DX39">
+      <c r="DY39">
         <v>738200000.0</v>
       </c>
-      <c r="DY39">
+      <c r="DZ39">
         <v>726400000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:129">
+    <row r="40" spans="1:130">
       <c r="A40" t="s">
         <v>71</v>
       </c>
       <c r="B40">
-        <v>2964888000.0</v>
+        <v>3748903000.0</v>
       </c>
       <c r="C40">
+        <v>3662312000.0</v>
+      </c>
+      <c r="D40">
         <v>3614912000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>3704853000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>3783890000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3671977000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3579077000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>3608564000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2972699000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>3701822000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>3540445000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>3788866000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>3823920000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>3939317000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>3759378000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>3786258000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>3765507000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>3712862000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>3465962000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>3446921000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>3358108000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>3217560000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>3009446000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>2954996000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>2545585000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>2645454000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>2473007000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>2561104000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>2617294000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>2531856000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>2381216000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>2459190000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>2498884000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>2469877000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>2347617000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>2371933000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>2459305000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>2412286000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>2315107000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>2324806000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>2291408000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>2302849000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>2114983000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>2164644000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>2210014000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>2146794000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>2033578000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>2108450000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>2163713000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>2136248000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>2016886000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>2071123000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>2113982000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>2144996000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>2020594000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>2150386000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>2185704000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>2172519000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>2043798000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>2101011000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>2147047000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>2103976000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>2121443000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>2200311000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>2282940000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>2258234000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>1949990000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>2005930000.0</v>
       </c>
-      <c r="BQ40"/>
-      <c r="BR40">
+      <c r="BR40"/>
+      <c r="BS40">
         <v>1989789000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>1962784000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>2162926000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>2192605000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>2142344000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>1937413000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>2009590000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>2042062000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>2081654000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>2049239000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>2153859000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>2109156000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>2079346000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>2025488000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>2100629000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>1889358000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>1894886000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>1570547000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>1612736000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>1571666000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>1474205000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>1485441000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>1498577000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>1459070000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>1434200000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>1403783000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>1437687000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>1491522000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>1550101000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>1518711000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>1512481000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>1516626000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>1268367000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>1229960000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>1233148000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>1251472000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>1202658000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>1223300000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>1250900000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>1152900000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>1253500000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>899600000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>883600000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>890600000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>834800000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>825900000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>853100000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>840100000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>913800000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>912900000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>730600000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>711900000.0</v>
       </c>
-      <c r="DR40">
+      <c r="DS40">
         <v>730500000.0</v>
       </c>
-      <c r="DS40">
+      <c r="DT40">
         <v>682900000.0</v>
       </c>
-      <c r="DT40">
+      <c r="DU40">
         <v>695100000.0</v>
       </c>
-      <c r="DU40">
+      <c r="DV40">
         <v>700500000.0</v>
       </c>
-      <c r="DV40">
+      <c r="DW40">
         <v>670200000.0</v>
       </c>
-      <c r="DW40">
+      <c r="DX40">
         <v>672200000.0</v>
       </c>
-      <c r="DX40">
+      <c r="DY40">
         <v>690300000.0</v>
       </c>
-      <c r="DY40">
+      <c r="DZ40">
         <v>679000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:129">
+    <row r="41" spans="1:130">
       <c r="A41" t="s">
         <v>72</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>69318000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>59766000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>79819000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>103402000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>87835000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>79493000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>115477000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>114106000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>136947000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>124076000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>81476000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>78585000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>66883000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>48165000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>66881000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>69327000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>53479000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>49744000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>57971000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>54712000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>66475000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>70373000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>83313000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>86774000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>81217000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>77226000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>75055000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>79109000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>71074000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>68449000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>69168000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>71144000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>66821000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>64426000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>45008000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>44561000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>43856000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>47004000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>91369000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>91227000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>87930000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>84918000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>79427000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>75260000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>75876000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>65986000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>63465000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>60383000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>56582000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>53142000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>50383000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>48885000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>37738000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>34083000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>56269000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>57973000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>49518000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>41294000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>29841000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>38382000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>47723000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>38559000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>47031000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>41251000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>41841000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>29493000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>29833000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>28403000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>33744000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>24850000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>29278000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>26655000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>22236000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>16932000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>23031000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>18934000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>16366000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>14829000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>19820000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>17251000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>20644000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>18620000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>20838000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>17324000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>20210000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>18927000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>21204000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>18512000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>17636000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>16307000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>18443000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>15357000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>16456000.0</v>
       </c>
-      <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
+      <c r="DZ41"/>
     </row>
-    <row r="42" spans="1:129">
+    <row r="42" spans="1:130">
       <c r="A42" t="s">
         <v>73</v>
       </c>
       <c r="B42">
+        <v>39854000.0</v>
+      </c>
+      <c r="C42">
         <v>41650000.0</v>
       </c>
-      <c r="C42">
-[...1 lines deleted...]
-      </c>
       <c r="D42">
-        <v>39527000.0</v>
+        <v>40067001.0</v>
       </c>
       <c r="E42">
+        <v>39526999.0</v>
+      </c>
+      <c r="F42">
         <v>38576000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>37684000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>42887000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>42026000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>34861000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>43733000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>43786000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>45605000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>46234000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>46088000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>45985000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>45821000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>45700000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>46181000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>48152000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>54877000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>60264000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>54283000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>48624000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>42916000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>39188000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>32092000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>31075000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>30751000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>31929000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>31058000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>38325000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>37932000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>37343000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>36674000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>35892000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>35522000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>34859000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>34188000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>33152000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>32855000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>38671000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>38256000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>37738000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>37625000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>42941000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>42569000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>41637000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>41628000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>41220000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>41152000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>40481000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>40210000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>39580000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>38707000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>38493000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>38260000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>38101000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>37838000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>38074000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>37724000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>37548000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>36920000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>36864000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>36633000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>36816000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>36099000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>36065000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>35698000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35841000.0</v>
       </c>
       <c r="BR42">
         <v>35841000.0</v>
       </c>
       <c r="BS42">
+        <v>35841000.0</v>
+      </c>
+      <c r="BT42">
         <v>36681000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>36382000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>38042000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>38243000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>50789000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>58001000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>71366000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>80654000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>80938000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>80272000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>84291000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>83304000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>83185000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>82582000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>52772000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>52363000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>18411000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>17922000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>17787000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>16157000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>15578000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>15447000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>15120000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>14717000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>14539000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>14526000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>16862000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>17178000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>21156000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>21121000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>22520000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>7369000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>9363000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>9329000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>9436000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>9249000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="DD42">
         <v>9000000.0</v>
       </c>
       <c r="DE42">
+        <v>9000000.0</v>
+      </c>
+      <c r="DF42">
         <v>8900000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>8700000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>8500000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>9000000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>7900000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>6600000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>6400000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>6300000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>5500000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>4900000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>4400000.0</v>
       </c>
-      <c r="DP42">
+      <c r="DQ42">
         <v>4100000.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DR42">
         <v>4200000.0</v>
       </c>
-      <c r="DR42">
+      <c r="DS42">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-400000.0</v>
       </c>
       <c r="DT42">
         <v>-400000.0</v>
       </c>
       <c r="DU42">
+        <v>-400000.0</v>
+      </c>
+      <c r="DV42">
         <v>-500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-700000.0</v>
       </c>
       <c r="DW42">
         <v>-700000.0</v>
       </c>
       <c r="DX42">
         <v>-700000.0</v>
       </c>
       <c r="DY42">
+        <v>-700000.0</v>
+      </c>
+      <c r="DZ42">
         <v>-500000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:129">
+    <row r="43" spans="1:130">
       <c r="A43" t="s">
         <v>74</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17190,97 +17307,96 @@
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
       <c r="DX43"/>
       <c r="DY43"/>
+      <c r="DZ43"/>
     </row>
-    <row r="44" spans="1:129">
+    <row r="44" spans="1:130">
       <c r="A44" t="s">
         <v>75</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
-      <c r="AH44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44"/>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
@@ -17312,51 +17428,53 @@
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
@@ -17381,1665 +17499,1676 @@
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
       <c r="DY44"/>
+      <c r="DZ44"/>
     </row>
-    <row r="45" spans="1:129">
+    <row r="45" spans="1:130">
       <c r="A45" t="s">
         <v>76</v>
       </c>
       <c r="B45"/>
-      <c r="C45"/>
+      <c r="C45">
+        <v>186416000.0</v>
+      </c>
       <c r="D45"/>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>198092000.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>193916000.0</v>
       </c>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>192323000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>85745000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>86370000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>86791000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>87192000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>87972000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>87684000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>84543000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>85810000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>86005000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>86846000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>87190000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>89567000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>90000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>90939000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>91698000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>92345000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>92495000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>93755000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>95476000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>96499000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>97313000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>98029000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>98819000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>98218000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>99108000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>100038000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>101899000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>102546000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>102141000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>102655000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>103385000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>103702000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>104743000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>105883000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>107092000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>109003000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>110302000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>111408000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>110991000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>111471000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>112576000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>113918000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>115356000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>115689000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>116802000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>117055000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>115439000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>111797000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>109050000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>107259000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>106433000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>104806000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>102559000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>100145000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>98612000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>95816000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>92656000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>88812000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>86538000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>84915000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>81407000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>76693000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>73818000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>71044000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>69294000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58963000.0</v>
       </c>
       <c r="CH45">
         <v>58963000.0</v>
       </c>
       <c r="CI45">
+        <v>58963000.0</v>
+      </c>
+      <c r="CJ45">
         <v>56281000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>56263000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>56394000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>54011000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>55347000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>53132000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>51484000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>48897000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>47633000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>47734000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>47023000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>47037000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>45778000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>44751000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>43056000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>37023000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>36827000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>36833000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>37332000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>37800000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>39400000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>37800000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>33700000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>35000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31100000.0</v>
       </c>
       <c r="DH45">
         <v>31100000.0</v>
       </c>
       <c r="DI45">
+        <v>31100000.0</v>
+      </c>
+      <c r="DJ45">
         <v>31500000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>31600000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>31700000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>32400000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DN45">
         <v>33500000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>34000000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>34400000.0</v>
       </c>
-      <c r="DP45">
+      <c r="DQ45">
         <v>26800000.0</v>
       </c>
-      <c r="DQ45">
+      <c r="DR45">
         <v>26600000.0</v>
       </c>
-      <c r="DR45">
+      <c r="DS45">
         <v>26200000.0</v>
       </c>
-      <c r="DS45">
+      <c r="DT45">
         <v>26100000.0</v>
       </c>
-      <c r="DT45">
+      <c r="DU45">
         <v>25700000.0</v>
       </c>
-      <c r="DU45">
+      <c r="DV45">
         <v>25100000.0</v>
       </c>
-      <c r="DV45">
+      <c r="DW45">
         <v>24300000.0</v>
       </c>
-      <c r="DW45">
+      <c r="DX45">
         <v>23500000.0</v>
       </c>
-      <c r="DX45">
+      <c r="DY45">
         <v>22500000.0</v>
       </c>
-      <c r="DY45">
+      <c r="DZ45">
         <v>21800000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:129">
+    <row r="46" spans="1:130">
       <c r="A46" t="s">
         <v>77</v>
       </c>
       <c r="B46">
+        <v>77670000.0</v>
+      </c>
+      <c r="C46">
         <v>79457000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>79748000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>79906000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>80043000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>81952000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>81876000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>107214000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>81452000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>81266000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>81677000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>82062000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>82055000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>82138000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>81736000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>82932000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>82518000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>83412000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>84750000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>85745000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>86370000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>86791000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>87192000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>87972000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>87684000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>84543000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>85810000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>86005000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>86846000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>87190000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>89567000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>90000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>90939000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>91698000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>92345000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>92495000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>93755000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>95476000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>96499000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>97313000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>98029000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>98819000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>98218000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>99108000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>100038000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>101899000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>102546000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>102141000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>102655000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>103385000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>103702000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>104743000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>105883000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>107092000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>109003000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>110302000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>111408000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>110991000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>111471000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>112576000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>113918000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>115356000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>115689000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>116802000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>117055000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>115439000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>111797000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>109050000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107259000.0</v>
       </c>
       <c r="BR46">
         <v>107259000.0</v>
       </c>
       <c r="BS46">
+        <v>107259000.0</v>
+      </c>
+      <c r="BT46">
         <v>104806000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>102559000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>100145000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>98612000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>95816000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>92656000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>88812000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>86538000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>84915000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>81407000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>76693000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>73818000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>71044000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>69294000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>60443000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>58963000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>56281000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>56263000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>56394000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>54011000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>55347000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>53132000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>51484000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>48897000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>47633000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>47734000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>47023000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>47037000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>45778000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>44751000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>43056000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>37023000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>36827000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>36833000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>37332000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>37834000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>39400000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>37800000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>33700000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>37200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31100000.0</v>
       </c>
       <c r="DH46">
         <v>31100000.0</v>
       </c>
       <c r="DI46">
+        <v>31100000.0</v>
+      </c>
+      <c r="DJ46">
         <v>31500000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>31600000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>31700000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>32400000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>33500000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>34000000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>34400000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>26800000.0</v>
       </c>
-      <c r="DQ46">
+      <c r="DR46">
         <v>26600000.0</v>
       </c>
-      <c r="DR46">
+      <c r="DS46">
         <v>26200000.0</v>
       </c>
-      <c r="DS46">
+      <c r="DT46">
         <v>26100000.0</v>
       </c>
-      <c r="DT46">
+      <c r="DU46">
         <v>25700000.0</v>
       </c>
-      <c r="DU46">
+      <c r="DV46">
         <v>25100000.0</v>
       </c>
-      <c r="DV46">
+      <c r="DW46">
         <v>24300000.0</v>
       </c>
-      <c r="DW46">
+      <c r="DX46">
         <v>23500000.0</v>
       </c>
-      <c r="DX46">
+      <c r="DY46">
         <v>22500000.0</v>
       </c>
-      <c r="DY46">
+      <c r="DZ46">
         <v>21800000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:129">
+    <row r="47" spans="1:130">
       <c r="A47" t="s">
         <v>78</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>82055000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>82138000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>95736000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>82932000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>82518000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>83412000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>96650000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>97645000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>86370000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>86791000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>87192000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>87972000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>87684000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>84543000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>85810000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>86005000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>86846000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>87190000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>89567000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>90000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>90939000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>91698000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>92345000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>92495000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>93755000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>95476000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>96499000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>97313000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>98029000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>98819000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>98218000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>99108000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>100038000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>101899000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>102546000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>102141000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>102655000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>103385000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>103702000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>104743000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>105883000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>107092000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>109003000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>110302000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>111408000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>110991000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>111471000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>112576000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>113918000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>115356000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>115689000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>116802000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>117055000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>115439000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>111797000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>109050000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>107259000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>106433000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>104806000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>102559000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>100145000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>98612000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>95816000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>92656000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>88812000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>86538000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>84915000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>81407000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>76693000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>73818000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>71044000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>69294000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>60443000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>58963000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>56281000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>56263000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>56394000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>54011000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>55347000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>53132000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>51484000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>48897000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>47633000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>47734000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>47023000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>47037000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>45778000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>44751000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>43056000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>37023000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>36827000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>36833000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>37332000.0</v>
       </c>
-      <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
+      <c r="DZ47"/>
     </row>
-    <row r="48" spans="1:129">
+    <row r="48" spans="1:130">
       <c r="A48" t="s">
         <v>79</v>
       </c>
       <c r="B48">
+        <v>519632000.0</v>
+      </c>
+      <c r="C48">
         <v>508443000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>499176000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>487665000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>476715000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>463949000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>454342000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>445959000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>435364000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>426275000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>418030000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>417128000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>405634000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>387009000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>384964000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>376532000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>370531000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>364788000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>359550000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>345574000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>335324000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>332528000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>333545000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>328570000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>321772000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>322937000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>316551000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>310247000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>304763000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>300177000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>293254000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>288800000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>283990000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>279410000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>275013000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>271646000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>268934000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>267037000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>264581000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>262380000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>259139000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>258181000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>256265000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>255096000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>251765000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>251306000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>249907000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>248142000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>247017000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>243614000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>240842000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>239251000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>238408000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>237569000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>235694000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>234573000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>236299000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>237461000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>237969000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>237709000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>237276000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>237679000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>237471000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>238779000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>239755000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>246460000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>253104000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>257828000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>260287000.0</v>
       </c>
       <c r="BR48">
         <v>260287000.0</v>
       </c>
       <c r="BS48">
+        <v>260287000.0</v>
+      </c>
+      <c r="BT48">
         <v>267853000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>266171000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>264538000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>260325000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>255876000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>251838000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>246959000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>243242000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>238870000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>233201000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>227920000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>223532000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>219099000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>213352000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>208334000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>204648000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>200073000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>191645000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>187592000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>185134000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>181395000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>177346000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>173152000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>168587000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>163659000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>159467000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>155628000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>152149000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>149284000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>147122000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>144421000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>141659000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>138503000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>135133000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>132317000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>129055000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>126100000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>122900000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>104600000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>119500000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>100200000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>97900000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>95400000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>93300000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>91400000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>89000000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>86600000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>84400000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>82300000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>80100000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>78000000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>76200000.0</v>
       </c>
-      <c r="DS48">
+      <c r="DT48">
         <v>80700000.0</v>
       </c>
-      <c r="DT48">
+      <c r="DU48">
         <v>78000000.0</v>
       </c>
-      <c r="DU48">
+      <c r="DV48">
         <v>76200000.0</v>
       </c>
-      <c r="DV48">
+      <c r="DW48">
         <v>74000000.0</v>
       </c>
-      <c r="DW48">
+      <c r="DX48">
         <v>74400000.0</v>
       </c>
-      <c r="DX48">
+      <c r="DY48">
         <v>72200000.0</v>
       </c>
-      <c r="DY48">
+      <c r="DZ48">
         <v>70100000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:129">
+    <row r="49" spans="1:130">
       <c r="A49" t="s">
         <v>80</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>405634000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>393744000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>376532000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>370531000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>364788000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>359550000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>345574000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>335324000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>332528000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>333545000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>328570000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>321772000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>322937000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>316551000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>310247000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>304763000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>300177000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>293254000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>288800000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>283990000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>279410000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>275013000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>271646000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>268934000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>267037000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>264581000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>262380000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>259139000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>258181000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>256265000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>255096000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>251765000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>251306000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>249907000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>248142000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>247017000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>243614000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>240842000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>239251000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>238408000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>237569000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>235694000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>234573000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>236299000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>237461000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>237969000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>237709000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
@@ -19064,179 +19193,184 @@
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
       <c r="DX49"/>
       <c r="DY49"/>
+      <c r="DZ49"/>
     </row>
-    <row r="50" spans="1:129">
+    <row r="50" spans="1:130">
       <c r="A50" t="s">
         <v>81</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>33276000.0</v>
+      </c>
       <c r="C50">
+        <v>28074000.0</v>
+      </c>
+      <c r="D50">
         <v>40244000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>34541000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>37200000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>2064000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>37268000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>25770000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>31886000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>8384000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>18786000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>50673000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>26632000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>56793000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>52271000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>39463000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>30865000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>34557000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>51410000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>47200000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>55687000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>79654000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>90936000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>63958000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>76516000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>6404000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>10622000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>9753000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>8983000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>1314000.0</v>
       </c>
-      <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>72805000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>71113000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>1645000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>74711000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>74623000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>7603000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>80517000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>12113000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>9609000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>152210000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>143409000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -19275,1148 +19409,1158 @@
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
+      <c r="DZ50"/>
     </row>
-    <row r="51" spans="1:129">
+    <row r="51" spans="1:130">
       <c r="A51" t="s">
         <v>82</v>
       </c>
       <c r="B51">
+        <v>67259000.0</v>
+      </c>
+      <c r="C51">
         <v>93354000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>83506000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>77803000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>90881000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>81985000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>90949000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>79666000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>85038000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>88543000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>94947000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>103974000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>79982000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>110193000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>105720000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>92962000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>84558000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>88328000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>105907000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>101807000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>110403000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>135598000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>149091000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>122428000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>135299000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>65805000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>70472000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>69953000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>69531000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>74996000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>81987000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>72805000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>71113000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>74334000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>74711000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>74623000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>76950000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>80517000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>86368000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>88897000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>152871000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>152210000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>157284000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>146318000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>142793000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>143409000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>137778000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>132901000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>145591000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>152251000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>155049000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>150219000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>154793000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>157181000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>143401000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>171182000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>147901000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>150865000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>155784000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>177320000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>199587000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>205916000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>147481000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>139868000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>132466000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>148108000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>217263000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>189230000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>184528000.0</v>
       </c>
       <c r="BR51">
         <v>184528000.0</v>
       </c>
       <c r="BS51">
+        <v>184528000.0</v>
+      </c>
+      <c r="BT51">
         <v>163030000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>151527000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>154511000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>142749000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>156429000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>178470000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>183702000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>170993000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>160759000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>203480000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>220756000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>215490000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>227159000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>207179000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>177400000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>195395000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>139146000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>185439000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>162293000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>154659000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>150271000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>159293000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>193789000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>185420000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>137333000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>77568000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>107604000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>80612000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>69025000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>67416000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>62556000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>95179000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>100041000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>94815000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>92688000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>80533000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>66900000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>57200000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>62100000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>43900000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>54300000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>64300000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>61800000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>106600000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>53800000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>54300000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>58100000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>54000000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>48300000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DQ51">
         <v>24600000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DR51">
         <v>29800000.0</v>
       </c>
-      <c r="DR51">
+      <c r="DS51">
         <v>21700000.0</v>
       </c>
-      <c r="DS51">
+      <c r="DT51">
         <v>17200000.0</v>
       </c>
-      <c r="DT51">
+      <c r="DU51">
         <v>21900000.0</v>
       </c>
-      <c r="DU51">
+      <c r="DV51">
         <v>26200000.0</v>
       </c>
-      <c r="DV51">
+      <c r="DW51">
         <v>15000000.0</v>
       </c>
-      <c r="DW51">
+      <c r="DX51">
         <v>16700000.0</v>
       </c>
-      <c r="DX51">
+      <c r="DY51">
         <v>20400000.0</v>
       </c>
-      <c r="DY51">
+      <c r="DZ51">
         <v>17300000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:129">
+    <row r="52" spans="1:130">
       <c r="A52" t="s">
         <v>83</v>
       </c>
       <c r="B52">
+        <v>35990000.0</v>
+      </c>
+      <c r="C52">
         <v>50092000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>40244000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>34541000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>37200000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>28304000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>37268000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>25770000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>31886000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>35341000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>41696000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>50673000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>26632000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>56793000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>52271000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>39463000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>30865000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>34557000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>51410000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>47200000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>55687000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>79654000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>90936000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>63958000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>76516000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>6404000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>10622000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>9753000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>8983000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>13541000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>16644000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>7021000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>4893000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>7480000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>6777000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>6105000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>7603000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>12749000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>12113000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>9609000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>62922000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>61058000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>65355000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>53698000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>49488000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>49425000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>42586000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>36732000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>48733000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>51321000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>51918000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>46081000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>50682000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>47435000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>42388000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>69449000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>42188000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>43372000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>47508000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>65237000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>86650000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>92928000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>38138000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>21376000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>18900000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>35841000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>103711000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>73989000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68193000.0</v>
       </c>
       <c r="BR52">
         <v>68193000.0</v>
       </c>
       <c r="BS52">
+        <v>68193000.0</v>
+      </c>
+      <c r="BT52">
         <v>47069000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>51783000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>61781000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>53131000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>63817000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>74307000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>77936000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>65023000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>54171000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>77571000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>89105000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>82973000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>92746000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>71148000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>78593000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>96014000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>76216000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>127012000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>112343000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>108184000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>112255000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>101629000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>140138000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>113675000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>70346000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>64505000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>94288000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>67042000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>52673000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>50590000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>48538000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>83472000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>88633000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>80957000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>78632000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>66275000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>52500000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>39600000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>44900000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>25200000.0</v>
       </c>
-      <c r="DG52">
+      <c r="DH52">
         <v>39700000.0</v>
       </c>
-      <c r="DH52">
+      <c r="DI52">
         <v>48500000.0</v>
       </c>
-      <c r="DI52">
+      <c r="DJ52">
         <v>45400000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DK52">
         <v>90700000.0</v>
       </c>
-      <c r="DK52">
+      <c r="DL52">
         <v>37400000.0</v>
       </c>
-      <c r="DL52">
+      <c r="DM52">
         <v>37300000.0</v>
       </c>
-      <c r="DM52">
+      <c r="DN52">
         <v>40600000.0</v>
       </c>
-      <c r="DN52"/>
       <c r="DO52"/>
       <c r="DP52"/>
       <c r="DQ52"/>
       <c r="DR52"/>
       <c r="DS52"/>
       <c r="DT52"/>
       <c r="DU52"/>
       <c r="DV52"/>
       <c r="DW52"/>
       <c r="DX52"/>
       <c r="DY52"/>
+      <c r="DZ52"/>
     </row>
-    <row r="53" spans="1:129">
+    <row r="53" spans="1:130">
       <c r="A53" t="s">
         <v>84</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>800550000.0</v>
+      </c>
       <c r="C53">
+        <v>415630000.0</v>
+      </c>
+      <c r="D53">
         <v>431722000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>451157000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>464540000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>425918000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>336187000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>310941000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>327338000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>337902000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>334052000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>386220000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>402943000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>413294000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>416745000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>601405000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>624361000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>654611000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>645844000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>480890000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>406245000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>324870000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>328253000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>341180000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>382514000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>403601000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>376981000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>410851000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>429016000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>446157000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>484243000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>493662000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>471836000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>480911000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>510846000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>529686000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>541102000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>522734000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>500139000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>485848000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>462444000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>451028000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>444071000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>433688000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>404887000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>341548000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>322297000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>275082000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>229615000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>251420000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>271838000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>350614000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>307502000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>296985000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>288166000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>280753000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>284490000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>307149000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>306038000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>304313000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>311356000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>309731000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>231303000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>218785000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>217606000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>276416000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>-828000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>194002000.0</v>
       </c>
-      <c r="BQ53"/>
-      <c r="BR53">
+      <c r="BR53"/>
+      <c r="BS53">
         <v>191569000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>193978000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>185971000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>186944000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>166260000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>184609000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>189680000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>191446000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>78795000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>190617000.0</v>
       </c>
-      <c r="CB53"/>
       <c r="CC53"/>
-      <c r="CD53">
+      <c r="CD53"/>
+      <c r="CE53">
         <v>61164000.0</v>
       </c>
-      <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
-      <c r="CH53">
+      <c r="CH53"/>
+      <c r="CI53">
         <v>74506000.0</v>
       </c>
-      <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
-      <c r="CL53">
+      <c r="CL53"/>
+      <c r="CM53">
         <v>125452000.0</v>
       </c>
-      <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
-      <c r="CP53">
+      <c r="CP53"/>
+      <c r="CQ53">
         <v>170936000.0</v>
       </c>
-      <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
-      <c r="CT53">
+      <c r="CT53"/>
+      <c r="CU53">
         <v>164417000.0</v>
       </c>
-      <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
-      <c r="CX53">
+      <c r="CX53"/>
+      <c r="CY53">
         <v>40623000.0</v>
       </c>
-      <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
       <c r="DW53"/>
       <c r="DX53"/>
       <c r="DY53"/>
+      <c r="DZ53"/>
     </row>
-    <row r="54" spans="1:129">
+    <row r="54" spans="1:130">
       <c r="A54" t="s">
         <v>85</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
-      <c r="AH54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54"/>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
@@ -20448,51 +20592,53 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
@@ -20517,1653 +20663,1664 @@
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
       <c r="DY54"/>
+      <c r="DZ54"/>
     </row>
-    <row r="55" spans="1:129">
+    <row r="55" spans="1:130">
       <c r="A55" t="s">
         <v>86</v>
       </c>
       <c r="B55">
+        <v>4453734000.0</v>
+      </c>
+      <c r="C55">
         <v>4385765000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>4323774000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>4391753000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>4461233000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>4324932000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>4225316000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>4225695000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>4259921999.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>4304477000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>4147191000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>4399563000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>4409742000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>4519223000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>4332671000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>4354297000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>4310045000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>4263849000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>4048733000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>4011459000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>3929884000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>3798071000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>3587041000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>3499524000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>3086523000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>3088953000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2934513000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>3017654000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>3052051000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2959183000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2819190000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2880278000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2924832000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2899192000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2790842000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2814843000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2895531000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>2845197000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>2753154000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>2767636000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>2792186000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>2797860000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2615094000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>2654144000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>2693715000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2627169000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>2499617000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>2567492000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>2633040000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>2611903000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2514472000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2561858000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2605313000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2633984000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>2493784000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>2645850000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>2660278000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>2641312000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>2523972000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>2599258000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>2662494000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>2622053000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>2579996000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>2650744000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>2715103000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>2708324000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>2491937000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>2525839000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2499379000.0</v>
       </c>
       <c r="BR55">
         <v>2499379000.0</v>
       </c>
       <c r="BS55">
+        <v>2499379000.0</v>
+      </c>
+      <c r="BT55">
         <v>2454450000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>2649415000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>2692512000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>2616327000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>2439926000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>2530748000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>2578117000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>2597910000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>2558873000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>2697486000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>2674719000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>2625462000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>2583502000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>2629885000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>2349092000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>2364013000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>1951793000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>2026830000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>1957253000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>1846502000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>1854423000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>1870590000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>1864517000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>1824771000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>1743929000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>1709669000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>1793896000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>1821423000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>1782561000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>1768139000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>1764802000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>1527460000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>1492136000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>1481265000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>1495437000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>1430520000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>1437100000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>1450500000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>1341500000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>1443700000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>1077300000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>1067600000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>1068800000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>1009700000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>992100000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>1013600000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>999800000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>1021400000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>1015900000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>815900000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>796200000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>813700000.0</v>
       </c>
-      <c r="DS55">
+      <c r="DT55">
         <v>763400000.0</v>
       </c>
-      <c r="DT55">
+      <c r="DU55">
         <v>772800000.0</v>
       </c>
-      <c r="DU55">
+      <c r="DV55">
         <v>775900000.0</v>
       </c>
-      <c r="DV55">
+      <c r="DW55">
         <v>742600000.0</v>
       </c>
-      <c r="DW55">
+      <c r="DX55">
         <v>745800000.0</v>
       </c>
-      <c r="DX55">
+      <c r="DY55">
         <v>762200000.0</v>
       </c>
-      <c r="DY55">
+      <c r="DZ55">
         <v>749800000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:129">
+    <row r="56" spans="1:130">
       <c r="A56" t="s">
         <v>87</v>
       </c>
       <c r="B56">
-        <v>531907000.0</v>
+        <v>3802013000.0</v>
       </c>
       <c r="C56">
+        <v>62189000.0</v>
+      </c>
+      <c r="D56">
         <v>500119000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>529642000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>543061000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>496461000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>419618000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>386245000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>304690000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>421020000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>406431000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>469899000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>487492000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>485408000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>489431000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>692614000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>702324000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>719924000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>718976000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>559784000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>480218000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>392789000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>404762000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>416335000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>455190000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>463688000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>438132000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>464582000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>478517000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>508189000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>532666000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>550235000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>519640000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>539330000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>561266000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>602487000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>588752000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>571002000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>579747000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>537614000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>508358000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>502316000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>486988000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>495172000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>456835000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>397015000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>372346000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>339038000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>288903000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>306629000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>322974000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>418425000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>360179000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>363223000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>53076000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>57477000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>50567000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>362102000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>53027000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>71554000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>52000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>35410000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>48701000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>52380000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>52615000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>57877000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>79275000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>92394000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>2300248000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>85558000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>71062000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>108672000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>97525000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>93437000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>91378000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>95573000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>92233000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>98769000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>100781000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>103078000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>104486000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>105195000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>109847000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>117921000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>92868000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>87039000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>90458000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>97154000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>93427000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>93140000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>105407000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>98388000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>85796000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>89823000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>87613000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>83008000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>70975000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>92413000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>83844000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>78883000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>73499000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>73367000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>60774000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>70329000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>73612000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>79454000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>119000000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>151100000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>161300000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>68400000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>122800000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>124600000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>132100000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>120100000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>77300000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>75200000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>73300000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>979000000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>972800000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>788100000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>768500000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>786400000.0</v>
       </c>
-      <c r="DS56">
+      <c r="DT56">
         <v>736100000.0</v>
       </c>
-      <c r="DT56">
+      <c r="DU56">
         <v>745900000.0</v>
       </c>
-      <c r="DU56">
+      <c r="DV56">
         <v>749500000.0</v>
       </c>
-      <c r="DV56">
+      <c r="DW56">
         <v>716900000.0</v>
       </c>
-      <c r="DW56">
+      <c r="DX56">
         <v>720900000.0</v>
       </c>
-      <c r="DX56">
+      <c r="DY56">
         <v>738200000.0</v>
       </c>
-      <c r="DY56">
+      <c r="DZ56">
         <v>726400000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:129">
+    <row r="57" spans="1:130">
       <c r="A57" t="s">
         <v>88</v>
       </c>
       <c r="B57">
-        <v>3014980000.0</v>
+        <v>3784893000.0</v>
       </c>
       <c r="C57">
+        <v>50092000.0</v>
+      </c>
+      <c r="D57">
         <v>3655156000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3739394000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>3821090000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3700281000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>3616345000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>3634334000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3004585000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>3737163000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>3582141000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>3839539000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>3850552000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>3996110000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>3811649000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>3825721000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>3796372000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>3747419000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>3517372000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>3494121000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>3413795000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>3297214000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>3100382000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>3018954000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>2622101000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>2651858000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>2483629000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>2570857000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>2626277000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>2545397000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>2397860000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>2466211000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>2503777000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>2477357000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>2354394000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>2378038000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>2466908000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>2425035000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>2327220000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>2334415000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>2354330000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>2363907000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>2180338000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>2218342000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>2259502000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>2196219000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>2076164000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>2145182000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>2212446000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>2187569000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>2068804000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>2117204000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>2164664000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>2192431000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>2062982000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>2219835000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>2227892000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>2215891000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>2091306000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>2166248000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>2233697000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>2196904000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>2159581000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>2221687000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>2301840000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>2294075000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>2053701000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>2079919000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>68193000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>2057982000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>2009853000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>2214709000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>2254386000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>2195475000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>2001230000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>2083897000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>2119998000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>2146677000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>2103410000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>2231430000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>2198261000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>2162319000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>2118234000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>2171777000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>1967951000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>1990900000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>1646763000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>1739748000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>1684009000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>1582389000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>1597696000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>1600206000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>1599208000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>1547875000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>1474129000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>1502192000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>1585810000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>1617143000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>1571384000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>1563071000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>1565164000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>1351839000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>1318593000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>1314105000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>1330104000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>1268933000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>1275800000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>1290500000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>1197800000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>1278700000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>939300000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>932100000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>936000000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>925500000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>863300000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>890400000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>880700000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>913800000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>912900000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>730600000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>711900000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DS57">
         <v>730500000.0</v>
       </c>
-      <c r="DS57">
+      <c r="DT57">
         <v>682900000.0</v>
       </c>
-      <c r="DT57">
+      <c r="DU57">
         <v>695100000.0</v>
       </c>
-      <c r="DU57">
+      <c r="DV57">
         <v>700500000.0</v>
       </c>
-      <c r="DV57">
+      <c r="DW57">
         <v>670200000.0</v>
       </c>
-      <c r="DW57">
+      <c r="DX57">
         <v>672200000.0</v>
       </c>
-      <c r="DX57">
+      <c r="DY57">
         <v>690300000.0</v>
       </c>
-      <c r="DY57">
+      <c r="DZ57">
         <v>679000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:129">
+    <row r="58" spans="1:130">
       <c r="A58" t="s">
         <v>89</v>
       </c>
       <c r="B58">
+        <v>3893822000.0</v>
+      </c>
+      <c r="C58">
         <v>3832914000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3783139000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3865330000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3948658000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3829615000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3742000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>3758217000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>3805020000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>3856445000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3718581000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>3970032000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>3989780000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>4123185000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>3949755000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>3972539000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>3927388000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>3868925000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>3685589000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>3654262000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>3577998000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>3455234000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>3230417000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>3153126000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2750928000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>2761937000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>2612951000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>2703059000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>2743065000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>2656596000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>2521174000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>2586707000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>2636472000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>2614767000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>2505641000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>2533330000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>2617472000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>2570029000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>2476530000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>2492812000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>2515353000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>2523508000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>2341435000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>2382106000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>2419628000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>2354629000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>2216364000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>2285912000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>2353160000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>2335503000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>2263304000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>2312569000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>2356705000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>2387095000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>2243422000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>2396828000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>2409481000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>2389370000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>2263047000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>2338714000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>2403216000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>2363034000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>2319307000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>2389064000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>2453144000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>2440425000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>2223522000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>2253133000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2223835000.0</v>
       </c>
       <c r="BR58">
         <v>2223835000.0</v>
       </c>
       <c r="BS58">
+        <v>2223835000.0</v>
+      </c>
+      <c r="BT58">
         <v>2155655000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>2352835000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>2394839000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>2323652000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>2140873000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>2229311000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>2267605000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>2282140000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>2239831000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>2385742000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>2363656000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>2319686000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>2281925000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>2334463000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>2088994000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>2107213000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>1732724000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>1817109000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>1750325000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>1643693000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>1655532000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>1675121000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>1673503000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>1638240000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>1561954000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>1532579000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>1619336000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>1649640000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>1608940000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>1598409000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>1596818000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>1379853000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>1348444000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>1343320000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>1360616000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>1298304000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>1306800000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>1322400000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>1228300000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>1314800000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>967700000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>960700000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>964900000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>909200000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>893800000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>918100000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>908100000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>931900000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>929800000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>732500000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>713900000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>732500000.0</v>
       </c>
-      <c r="DS58">
+      <c r="DT58">
         <v>682900000.0</v>
       </c>
-      <c r="DT58">
+      <c r="DU58">
         <v>695100000.0</v>
       </c>
-      <c r="DU58">
+      <c r="DV58">
         <v>700500000.0</v>
       </c>
-      <c r="DV58">
+      <c r="DW58">
         <v>670200000.0</v>
       </c>
-      <c r="DW58">
+      <c r="DX58">
         <v>672700000.0</v>
       </c>
-      <c r="DX58">
+      <c r="DY58">
         <v>691200000.0</v>
       </c>
-      <c r="DY58">
+      <c r="DZ58">
         <v>680400000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:129">
+    <row r="59" spans="1:130">
       <c r="A59" t="s">
         <v>90</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
-      <c r="AH59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59"/>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
@@ -22195,51 +22352,53 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
@@ -22264,486 +22423,488 @@
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
+      <c r="DZ59"/>
     </row>
-    <row r="60" spans="1:129">
+    <row r="60" spans="1:130">
       <c r="A60" t="s">
         <v>91</v>
       </c>
       <c r="B60">
+        <v>559912000.0</v>
+      </c>
+      <c r="C60">
         <v>552851000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>540635000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>526423000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>512575000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>495317000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>483316000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>467478000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>454902000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>448032000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>428610000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>429531000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>419962000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>396038000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>382916000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>381758000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>382657000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>394924000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>363144000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>357197000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>351886000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>342837000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>356624000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>346398000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>335595000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>327016000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>321562000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>314595000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>308986000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>302587000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>298016000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>293571000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>288360000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>284425000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>285201000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>281513000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>278059000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>275168000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>276624000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>274824000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>276833000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>274352000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>273659000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>272038000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>274087000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>272540000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>283253000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>281580000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>279880000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>276400000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>251168000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>249289000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>248608000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>246889000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>250362000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>249022000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>250797000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>251942000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>260925000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>260544000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>259278000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>259019000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>260689000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>261680000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>261959000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>267899000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>268415000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>272706000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>275544000.0</v>
       </c>
       <c r="BR60">
         <v>275544000.0</v>
       </c>
       <c r="BS60">
+        <v>275544000.0</v>
+      </c>
+      <c r="BT60">
         <v>298795000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>296580000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>297673000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>292675000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>299053000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>301437000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>310512000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>315770000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>319042000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>311744000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>311063000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>305776000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>301577000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>295422000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>260098000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>256800000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>219069000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>209721000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>206928000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>202809000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>198891000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>195469000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>191014000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>186531000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>181975000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>177090000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>174560000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>171783000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>173621000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>169730000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>167984000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>147607000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>143692000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>137945000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>134821000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>132216000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>130300000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>128100000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>113200000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>128900000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>109600000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>106900000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>103900000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>100500000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>98300000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>95500000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>91700000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>89500000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>86100000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>83400000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>82300000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>81200000.0</v>
       </c>
-      <c r="DS60">
+      <c r="DT60">
         <v>80500000.0</v>
       </c>
-      <c r="DT60">
+      <c r="DU60">
         <v>77700000.0</v>
       </c>
-      <c r="DU60">
+      <c r="DV60">
         <v>75400000.0</v>
       </c>
-      <c r="DV60">
+      <c r="DW60">
         <v>72400000.0</v>
       </c>
-      <c r="DW60">
+      <c r="DX60">
         <v>73100000.0</v>
       </c>
-      <c r="DX60">
+      <c r="DY60">
         <v>71000000.0</v>
       </c>
-      <c r="DY60">
+      <c r="DZ60">
         <v>69400000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:129">
+    <row r="61" spans="1:130">
       <c r="A61" t="s">
         <v>92</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
-      <c r="AH61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
+      <c r="AI61"/>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
@@ -22775,51 +22936,53 @@
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
-      <c r="BI61"/>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
@@ -22844,104 +23007,105 @@
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
       <c r="DX61"/>
       <c r="DY61"/>
+      <c r="DZ61"/>
     </row>
-    <row r="62" spans="1:129">
+    <row r="62" spans="1:130">
       <c r="A62" t="s">
         <v>93</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
-      <c r="M62">
+      <c r="M62"/>
+      <c r="N62">
         <v>8722000.0</v>
       </c>
-      <c r="N62">
+      <c r="O62">
         <v>8757000.0</v>
       </c>
-      <c r="O62"/>
-      <c r="P62">
+      <c r="P62"/>
+      <c r="Q62">
         <v>10083000.0</v>
       </c>
-      <c r="Q62">
+      <c r="R62">
         <v>10512000.0</v>
       </c>
-      <c r="R62">
+      <c r="S62">
         <v>11758000.0</v>
       </c>
-      <c r="S62">
+      <c r="T62">
         <v>14276000.0</v>
       </c>
-      <c r="T62">
+      <c r="U62">
         <v>21317000.0</v>
       </c>
-      <c r="U62">
+      <c r="V62">
         <v>27460000.0</v>
       </c>
-      <c r="V62">
+      <c r="W62">
         <v>22000000.0</v>
       </c>
-      <c r="W62">
+      <c r="X62">
         <v>17199000.0</v>
       </c>
-      <c r="X62">
+      <c r="Y62">
         <v>11341000.0</v>
       </c>
-      <c r="Y62">
+      <c r="Z62">
         <v>7088000.0</v>
       </c>
-      <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
@@ -23001,50 +23165,51 @@
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
       <c r="DX62"/>
       <c r="DY62"/>
+      <c r="DZ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -23137,51 +23302,51 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B2">
         <v>36008000.0</v>
       </c>
       <c r="C2">
         <v>39750000.0</v>
       </c>
       <c r="D2">
         <v>31794000.0</v>
       </c>
       <c r="E2">
         <v>14382000.0</v>
       </c>
       <c r="F2">
         <v>1937000.0</v>
       </c>
       <c r="G2">
         <v>14516000.0</v>
       </c>
       <c r="H2">
         <v>11520000.0</v>
       </c>
       <c r="I2">
         <v>9812000.0</v>
       </c>
@@ -23238,51 +23403,51 @@
       </c>
       <c r="AA2">
         <v>49354000.0</v>
       </c>
       <c r="AB2">
         <v>43700000.0</v>
       </c>
       <c r="AC2">
         <v>37600000.0</v>
       </c>
       <c r="AD2">
         <v>35000000.0</v>
       </c>
       <c r="AE2">
         <v>26900000.0</v>
       </c>
       <c r="AF2">
         <v>20781000.0</v>
       </c>
       <c r="AG2">
         <v>15972000.0</v>
       </c>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B3">
         <v>5655000.0</v>
       </c>
       <c r="C3">
         <v>7831000.0</v>
       </c>
       <c r="D3">
         <v>8078000.0</v>
       </c>
       <c r="E3">
         <v>7756000.0</v>
       </c>
       <c r="F3">
         <v>7714000.0</v>
       </c>
       <c r="G3">
         <v>7230000.0</v>
       </c>
       <c r="H3">
         <v>6253000.0</v>
       </c>
       <c r="I3">
         <v>6453000.0</v>
       </c>
@@ -23339,88 +23504,88 @@
       </c>
       <c r="AA3">
         <v>8184000.0</v>
       </c>
       <c r="AB3">
         <v>8000000.0</v>
       </c>
       <c r="AC3">
         <v>5500000.0</v>
       </c>
       <c r="AD3">
         <v>5000000.0</v>
       </c>
       <c r="AE3">
         <v>4300000.0</v>
       </c>
       <c r="AF3">
         <v>2613000.0</v>
       </c>
       <c r="AG3">
         <v>2257000.0</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B5">
         <v>83712000.0</v>
       </c>
       <c r="C5">
         <v>65568000.0</v>
       </c>
       <c r="D5">
         <v>63861000.0</v>
       </c>
       <c r="E5">
         <v>41075000.0</v>
       </c>
       <c r="F5">
         <v>49451000.0</v>
       </c>
       <c r="G5">
         <v>52884000.0</v>
       </c>
       <c r="H5">
         <v>40760000.0</v>
       </c>
       <c r="I5">
         <v>29645000.0</v>
       </c>
@@ -23477,51 +23642,51 @@
       </c>
       <c r="AA5">
         <v>27602000.0</v>
       </c>
       <c r="AB5">
         <v>22800000.0</v>
       </c>
       <c r="AC5">
         <v>23500000.0</v>
       </c>
       <c r="AD5">
         <v>21600000.0</v>
       </c>
       <c r="AE5">
         <v>16400000.0</v>
       </c>
       <c r="AF5">
         <v>13400000.0</v>
       </c>
       <c r="AG5">
         <v>12218000.0</v>
       </c>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B6">
         <v>89367000.0</v>
       </c>
       <c r="C6">
         <v>73399000.0</v>
       </c>
       <c r="D6">
         <v>71939000.0</v>
       </c>
       <c r="E6">
         <v>48831000.0</v>
       </c>
       <c r="F6">
         <v>57165000.0</v>
       </c>
       <c r="G6">
         <v>60114000.0</v>
       </c>
       <c r="H6">
         <v>47013000.0</v>
       </c>
       <c r="I6">
         <v>36098000.0</v>
       </c>
@@ -23578,129 +23743,129 @@
       </c>
       <c r="AA6">
         <v>35786000.0</v>
       </c>
       <c r="AB6">
         <v>30800000.0</v>
       </c>
       <c r="AC6">
         <v>29000000.0</v>
       </c>
       <c r="AD6">
         <v>26600000.0</v>
       </c>
       <c r="AE6">
         <v>20700000.0</v>
       </c>
       <c r="AF6">
         <v>16013000.0</v>
       </c>
       <c r="AG6">
         <v>14475000.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>3600000.0</v>
       </c>
       <c r="J8">
         <v>-4066000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B9">
         <v>243299000.0</v>
       </c>
       <c r="C9">
         <v>222472000.0</v>
       </c>
       <c r="D9">
         <v>213900000.0</v>
       </c>
       <c r="E9">
         <v>186175000.0</v>
       </c>
       <c r="F9">
         <v>205390000.0</v>
       </c>
       <c r="G9">
         <v>197014000.0</v>
       </c>
       <c r="H9">
         <v>148590000.0</v>
       </c>
       <c r="I9">
         <v>135170000.0</v>
       </c>
@@ -23757,51 +23922,51 @@
       </c>
       <c r="AA9">
         <v>86749000.0</v>
       </c>
       <c r="AB9">
         <v>82600000.0</v>
       </c>
       <c r="AC9">
         <v>74000000.0</v>
       </c>
       <c r="AD9">
         <v>69500000.0</v>
       </c>
       <c r="AE9">
         <v>55600000.0</v>
       </c>
       <c r="AF9">
         <v>13170000.0</v>
       </c>
       <c r="AG9">
         <v>12813000.0</v>
       </c>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B10">
         <v>81717000.0</v>
       </c>
       <c r="C10">
         <v>65568000.0</v>
       </c>
       <c r="D10">
         <v>63861000.0</v>
       </c>
       <c r="E10">
         <v>41075000.0</v>
       </c>
       <c r="F10">
         <v>49451000.0</v>
       </c>
       <c r="G10">
         <v>52884000.0</v>
       </c>
       <c r="H10">
         <v>40760000.0</v>
       </c>
       <c r="I10">
         <v>29645000.0</v>
       </c>
@@ -23858,51 +24023,51 @@
       </c>
       <c r="AA10">
         <v>27602000.0</v>
       </c>
       <c r="AB10">
         <v>22800000.0</v>
       </c>
       <c r="AC10">
         <v>23500000.0</v>
       </c>
       <c r="AD10">
         <v>21600000.0</v>
       </c>
       <c r="AE10">
         <v>16400000.0</v>
       </c>
       <c r="AF10">
         <v>13400000.0</v>
       </c>
       <c r="AG10">
         <v>12218000.0</v>
       </c>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B11">
         <v>20160000.0</v>
       </c>
       <c r="C11">
         <v>13924000.0</v>
       </c>
       <c r="D11">
         <v>13040000.0</v>
       </c>
       <c r="E11">
         <v>7798000.0</v>
       </c>
       <c r="F11">
         <v>9835000.0</v>
       </c>
       <c r="G11">
         <v>10230000.0</v>
       </c>
       <c r="H11">
         <v>9953000.0</v>
       </c>
       <c r="I11">
         <v>3421000.0</v>
       </c>
@@ -23959,51 +24124,51 @@
       </c>
       <c r="AA11">
         <v>9449000.0</v>
       </c>
       <c r="AB11">
         <v>7500000.0</v>
       </c>
       <c r="AC11">
         <v>8200000.0</v>
       </c>
       <c r="AD11">
         <v>7200000.0</v>
       </c>
       <c r="AE11">
         <v>5000000.0</v>
       </c>
       <c r="AF11">
         <v>3878000.0</v>
       </c>
       <c r="AG11">
         <v>3392000.0</v>
       </c>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B12">
         <v>32739000.0</v>
       </c>
       <c r="C12">
         <v>35719000.0</v>
       </c>
       <c r="D12">
         <v>22080000.0</v>
       </c>
       <c r="E12">
         <v>6888000.0</v>
       </c>
       <c r="F12">
         <v>3490000.0</v>
       </c>
       <c r="G12">
         <v>4871000.0</v>
       </c>
       <c r="H12">
         <v>9493000.0</v>
       </c>
       <c r="I12">
         <v>6891000.0</v>
       </c>
@@ -24060,53 +24225,55 @@
       </c>
       <c r="AA12">
         <v>46234000.0</v>
       </c>
       <c r="AB12">
         <v>41300000.0</v>
       </c>
       <c r="AC12">
         <v>35200000.0</v>
       </c>
       <c r="AD12">
         <v>32700000.0</v>
       </c>
       <c r="AE12">
         <v>25400000.0</v>
       </c>
       <c r="AF12">
         <v>20488000.0</v>
       </c>
       <c r="AG12">
         <v>14726000.0</v>
       </c>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>202</v>
+      </c>
+      <c r="B13">
+        <v>204387000.0</v>
+      </c>
       <c r="C13">
         <v>194657000.0</v>
       </c>
       <c r="D13">
         <v>175542000.0</v>
       </c>
       <c r="E13">
         <v>131348000.0</v>
       </c>
       <c r="F13">
         <v>106351000.0</v>
       </c>
       <c r="G13">
         <v>106197000.0</v>
       </c>
       <c r="H13">
         <v>112836000.0</v>
       </c>
       <c r="I13">
         <v>99395000.0</v>
       </c>
       <c r="J13">
         <v>86930000.0</v>
       </c>
       <c r="K13">
@@ -24117,98 +24284,100 @@
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>203</v>
+      </c>
+      <c r="B14">
+        <v>0.0</v>
+      </c>
       <c r="C14">
         <v>1271000.0</v>
       </c>
       <c r="D14">
         <v>2148000.0</v>
       </c>
       <c r="E14">
         <v>-135000.0</v>
       </c>
       <c r="F14">
         <v>6220000.0</v>
       </c>
       <c r="G14">
         <v>11078000.0</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B15">
         <v>61557000.0</v>
       </c>
       <c r="C15">
         <v>52915000.0</v>
       </c>
       <c r="D15">
         <v>52258000.0</v>
       </c>
       <c r="E15">
         <v>33412000.0</v>
       </c>
       <c r="F15">
         <v>33396000.0</v>
       </c>
       <c r="G15">
         <v>31576000.0</v>
       </c>
       <c r="H15">
         <v>30807000.0</v>
       </c>
       <c r="I15">
         <v>26224000.0</v>
       </c>
@@ -24265,51 +24434,51 @@
       </c>
       <c r="AA15">
         <v>18153000.0</v>
       </c>
       <c r="AB15">
         <v>15300000.0</v>
       </c>
       <c r="AC15">
         <v>15300000.0</v>
       </c>
       <c r="AD15">
         <v>14400000.0</v>
       </c>
       <c r="AE15">
         <v>11400000.0</v>
       </c>
       <c r="AF15">
         <v>9522000.0</v>
       </c>
       <c r="AG15">
         <v>8825000.0</v>
       </c>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>40147000.0</v>
       </c>
       <c r="F16">
         <v>33396000.0</v>
       </c>
       <c r="G16">
         <v>31576000.0</v>
       </c>
       <c r="H16">
         <v>30807000.0</v>
       </c>
       <c r="I16">
         <v>26224000.0</v>
       </c>
       <c r="J16">
         <v>10863000.0</v>
       </c>
       <c r="K16">
         <v>11746000.0</v>
       </c>
@@ -24344,53 +24513,55 @@
       </c>
       <c r="W16">
         <v>29371000.0</v>
       </c>
       <c r="X16">
         <v>25193000.0</v>
       </c>
       <c r="Y16">
         <v>23082000.0</v>
       </c>
       <c r="Z16">
         <v>16866000.0</v>
       </c>
       <c r="AA16">
         <v>18153000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>206</v>
+      </c>
+      <c r="B17">
+        <v>61557000.0</v>
+      </c>
       <c r="C17">
         <v>51644000.0</v>
       </c>
       <c r="D17">
         <v>54735000.0</v>
       </c>
       <c r="E17">
         <v>40012000.0</v>
       </c>
       <c r="F17">
         <v>39616000.0</v>
       </c>
       <c r="G17">
         <v>42654000.0</v>
       </c>
       <c r="H17">
         <v>30807000.0</v>
       </c>
       <c r="I17">
         <v>26224000.0</v>
       </c>
       <c r="J17">
         <v>10863000.0</v>
       </c>
       <c r="K17">
@@ -24409,53 +24580,55 @@
         <v>108000.0</v>
       </c>
       <c r="P17">
         <v>4897000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>207</v>
+      </c>
+      <c r="B18">
+        <v>171648000.0</v>
+      </c>
       <c r="C18">
         <v>158938000.0</v>
       </c>
       <c r="D18">
         <v>157353000.0</v>
       </c>
       <c r="E18">
         <v>124460000.0</v>
       </c>
       <c r="F18">
         <v>102861000.0</v>
       </c>
       <c r="G18">
         <v>101326000.0</v>
       </c>
       <c r="H18">
         <v>103343000.0</v>
       </c>
       <c r="I18">
         <v>92504000.0</v>
       </c>
       <c r="J18">
         <v>82982000.0</v>
       </c>
       <c r="K18">
@@ -24466,125 +24639,125 @@
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B21">
         <v>83712000.0</v>
       </c>
       <c r="C21">
         <v>65568000.0</v>
       </c>
       <c r="D21">
         <v>63861000.0</v>
       </c>
       <c r="E21">
         <v>41075000.0</v>
       </c>
       <c r="F21">
         <v>49451000.0</v>
       </c>
       <c r="G21">
         <v>52884000.0</v>
       </c>
       <c r="H21">
         <v>40760000.0</v>
       </c>
       <c r="I21">
         <v>29645000.0</v>
       </c>
@@ -24641,88 +24814,88 @@
       </c>
       <c r="AA21">
         <v>27602000.0</v>
       </c>
       <c r="AB21">
         <v>22800000.0</v>
       </c>
       <c r="AC21">
         <v>23500000.0</v>
       </c>
       <c r="AD21">
         <v>21600000.0</v>
       </c>
       <c r="AE21">
         <v>16400000.0</v>
       </c>
       <c r="AF21">
         <v>13400000.0</v>
       </c>
       <c r="AG21">
         <v>12218000.0</v>
       </c>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B23">
         <v>195595000.0</v>
       </c>
       <c r="C23">
         <v>196654000.0</v>
       </c>
       <c r="D23">
         <v>181833000.0</v>
       </c>
       <c r="E23">
         <v>159482000.0</v>
       </c>
       <c r="F23">
         <v>157876000.0</v>
       </c>
       <c r="G23">
         <v>158646000.0</v>
       </c>
       <c r="H23">
         <v>119350000.0</v>
       </c>
       <c r="I23">
         <v>115337000.0</v>
       </c>
@@ -24779,192 +24952,194 @@
       </c>
       <c r="AA23">
         <v>108501000.0</v>
       </c>
       <c r="AB23">
         <v>103500000.0</v>
       </c>
       <c r="AC23">
         <v>88100000.0</v>
       </c>
       <c r="AD23">
         <v>82900000.0</v>
       </c>
       <c r="AE23">
         <v>66100000.0</v>
       </c>
       <c r="AF23">
         <v>20551000.0</v>
       </c>
       <c r="AG23">
         <v>16567000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>214</v>
+      </c>
+      <c r="B25">
+        <v>7516000.0</v>
+      </c>
       <c r="C25">
         <v>7831000.0</v>
       </c>
       <c r="D25">
         <v>7987000.0</v>
       </c>
       <c r="E25">
         <v>7756000.0</v>
       </c>
       <c r="F25">
         <v>7714000.0</v>
       </c>
       <c r="G25">
         <v>7230000.0</v>
       </c>
       <c r="H25">
         <v>6253000.0</v>
       </c>
       <c r="I25">
         <v>6453000.0</v>
       </c>
       <c r="J25">
         <v>6558000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26"/>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B27">
         <v>2350000.0</v>
       </c>
       <c r="C27">
         <v>3111000.0</v>
       </c>
       <c r="D27">
         <v>3349000.0</v>
       </c>
       <c r="E27">
         <v>3208000.0</v>
       </c>
       <c r="F27">
         <v>2683000.0</v>
       </c>
       <c r="G27">
         <v>2998000.0</v>
       </c>
       <c r="H27">
         <v>2056000.0</v>
       </c>
       <c r="I27">
         <v>1611000.0</v>
       </c>
@@ -24989,51 +25164,51 @@
       <c r="P27">
         <v>2471000.0</v>
       </c>
       <c r="Q27">
         <v>2905000.0</v>
       </c>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B28">
         <v>113987000.0</v>
       </c>
       <c r="C28">
         <v>102183000.0</v>
       </c>
       <c r="D28">
         <v>96692000.0</v>
       </c>
       <c r="E28">
         <v>93206000.0</v>
       </c>
       <c r="F28">
         <v>108551000.0</v>
       </c>
       <c r="G28">
         <v>97671000.0</v>
       </c>
       <c r="H28">
         <v>69001000.0</v>
       </c>
       <c r="I28">
         <v>67374000.0</v>
       </c>
@@ -25090,53 +25265,55 @@
       </c>
       <c r="AA28">
         <v>29967000.0</v>
       </c>
       <c r="AB28">
         <v>29000000.0</v>
       </c>
       <c r="AC28">
         <v>26600000.0</v>
       </c>
       <c r="AD28">
         <v>25600000.0</v>
       </c>
       <c r="AE28">
         <v>21000000.0</v>
       </c>
       <c r="AF28">
         <v>17959000.0</v>
       </c>
       <c r="AG28">
         <v>17087000.0</v>
       </c>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>218</v>
+      </c>
+      <c r="B29">
+        <v>20160000.0</v>
+      </c>
       <c r="C29">
         <v>13924000.0</v>
       </c>
       <c r="D29">
         <v>14317000.0</v>
       </c>
       <c r="E29">
         <v>10085000.0</v>
       </c>
       <c r="F29">
         <v>9835000.0</v>
       </c>
       <c r="G29">
         <v>10230000.0</v>
       </c>
       <c r="H29">
         <v>9953000.0</v>
       </c>
       <c r="I29">
         <v>3421000.0</v>
       </c>
       <c r="J29">
         <v>12203000.0</v>
       </c>
       <c r="K29">
@@ -25147,51 +25324,51 @@
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B30">
         <v>159587000.0</v>
       </c>
       <c r="C30">
         <v>156904000.0</v>
       </c>
       <c r="D30">
         <v>150039000.0</v>
       </c>
       <c r="E30">
         <v>145100000.0</v>
       </c>
       <c r="F30">
         <v>155939000.0</v>
       </c>
       <c r="G30">
         <v>144130000.0</v>
       </c>
       <c r="H30">
         <v>107830000.0</v>
       </c>
       <c r="I30">
         <v>105525000.0</v>
       </c>
@@ -25248,51 +25425,51 @@
       </c>
       <c r="AA30">
         <v>59147000.0</v>
       </c>
       <c r="AB30">
         <v>59800000.0</v>
       </c>
       <c r="AC30">
         <v>50500000.0</v>
       </c>
       <c r="AD30">
         <v>47900000.0</v>
       </c>
       <c r="AE30">
         <v>39200000.0</v>
       </c>
       <c r="AF30">
         <v>-230000.0</v>
       </c>
       <c r="AG30">
         <v>595442.0</v>
       </c>
     </row>
     <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B31">
         <v>-1995000.0</v>
       </c>
       <c r="C31">
         <v>66873000.0</v>
       </c>
       <c r="D31">
         <v>-23311000.0</v>
       </c>
       <c r="E31">
         <v>-7023000.0</v>
       </c>
       <c r="F31">
         <v>-34423000.0</v>
       </c>
       <c r="G31">
         <v>-28025000.0</v>
       </c>
       <c r="H31">
         <v>-26765000.0</v>
       </c>
       <c r="I31">
         <v>-27468000.0</v>
       </c>
@@ -25349,51 +25526,51 @@
       </c>
       <c r="AA31">
         <v>-46234000.0</v>
       </c>
       <c r="AB31">
         <v>-41300000.0</v>
       </c>
       <c r="AC31">
         <v>-31400000.0</v>
       </c>
       <c r="AD31">
         <v>-29200000.0</v>
       </c>
       <c r="AE31">
         <v>-25400000.0</v>
       </c>
       <c r="AF31">
         <v>-20488000.0</v>
       </c>
       <c r="AG31">
         <v>-14725708.0</v>
       </c>
     </row>
     <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B32">
         <v>279307000.0</v>
       </c>
       <c r="C32">
         <v>262222000.0</v>
       </c>
       <c r="D32">
         <v>245694000.0</v>
       </c>
       <c r="E32">
         <v>200557000.0</v>
       </c>
       <c r="F32">
         <v>207327000.0</v>
       </c>
       <c r="G32">
         <v>211530000.0</v>
       </c>
       <c r="H32">
         <v>160110000.0</v>
       </c>
       <c r="I32">
         <v>144982000.0</v>
       </c>
@@ -25469,1262 +25646,1269 @@
       <c r="AG32">
         <v>28785000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DY32"/>
+  <dimension ref="A1:DZ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:129">
+    <row r="1" spans="1:130">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D1" t="s">
         <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="H1" t="s">
         <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
+        <v>100</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="L1" t="s">
         <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
+        <v>103</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="P1" t="s">
         <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="T1" t="s">
         <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
+        <v>109</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="X1" t="s">
         <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AB1" t="s">
         <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AF1" t="s">
         <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AJ1" t="s">
         <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AN1" t="s">
         <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AR1" t="s">
         <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AV1" t="s">
         <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AZ1" t="s">
         <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BD1" t="s">
         <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BH1" t="s">
         <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BL1" t="s">
         <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BP1" t="s">
         <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BT1" t="s">
         <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BX1" t="s">
         <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CB1" t="s">
         <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CF1" t="s">
         <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CJ1" t="s">
         <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CN1" t="s">
         <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CR1" t="s">
         <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CV1" t="s">
         <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CZ1" t="s">
         <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DD1" t="s">
         <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DH1" t="s">
         <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DL1" t="s">
         <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DP1" t="s">
         <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DT1" t="s">
         <v>185</v>
       </c>
       <c r="DU1" t="s">
         <v>186</v>
       </c>
       <c r="DV1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DX1" t="s">
         <v>188</v>
       </c>
       <c r="DY1" t="s">
         <v>189</v>
       </c>
+      <c r="DZ1" t="s">
+        <v>190</v>
+      </c>
     </row>
-    <row r="2" spans="1:129">
+    <row r="2" spans="1:130">
       <c r="A2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B2">
+        <v>712000.0</v>
+      </c>
+      <c r="C2">
         <v>8355000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>9755000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>8895000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9003000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>9341000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>10323000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>10701000.0</v>
       </c>
-      <c r="I2"/>
-      <c r="J2">
+      <c r="J2"/>
+      <c r="K2">
         <v>9038000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>8866000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>7265000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>6625000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>6643000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4191000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2679000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>774000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>838000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>848000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>285000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>-34000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2523000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2352000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3059000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6582000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1592000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3020000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3327000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3581000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2479000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2673000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2464000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2196000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1964000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1570000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1515000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1114000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1237000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>784000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>701000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1286000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1321000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1224000.0</v>
       </c>
       <c r="AR2">
         <v>1224000.0</v>
       </c>
       <c r="AS2">
+        <v>1224000.0</v>
+      </c>
+      <c r="AT2">
         <v>1132000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1475000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1292000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1409000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1309000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1477000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1605000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2553000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2253000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>3998000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>4159000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>7115000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>6262000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>9115000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>5509000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>5573000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>6336000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>6256000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>8460000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>7198000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>14872000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>15298000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>16582000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>12511000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12468000.0</v>
       </c>
       <c r="BR2">
         <v>12468000.0</v>
       </c>
       <c r="BS2">
+        <v>12468000.0</v>
+      </c>
+      <c r="BT2">
         <v>17894000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>14217000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>16406000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>14940000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>14941000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>14938000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>14426000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>13464000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>13000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>11303000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>10949000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>10803000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>8261000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>7176000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>6330000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>5934000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>3708000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>3801000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>4139000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>4189000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>4427000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>4780000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>4879000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>5530000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>5937000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>6334000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>7999000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>10386000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>13478000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>14403000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>13966000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>13773000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>12775000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>12020000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>10786000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>10700000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>10897000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>11116000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>11053000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>8900000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>9300000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>9400000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>8100000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>7700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7800000.0</v>
       </c>
       <c r="DL2">
         <v>7800000.0</v>
       </c>
       <c r="DM2">
+        <v>7800000.0</v>
+      </c>
+      <c r="DN2">
         <v>7600000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>7650000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>7790000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>4890000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>5100000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>5300000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>5360000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>5380000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>4440000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>4050000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>3690000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>3510000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>3470000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:129">
+    <row r="3" spans="1:130">
       <c r="A3" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-      <c r="C3">
+        <v>192</v>
+      </c>
+      <c r="B3">
+        <v>1816000.0</v>
+      </c>
+      <c r="C3"/>
+      <c r="D3">
         <v>1899000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1906000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1850000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1913000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1788000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2026000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>-15361000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2038000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2033000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1998000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2009000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1947000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1927000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1935000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1947000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1968000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1924000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1880000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1942000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2056000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1774000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1777000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1623000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1560000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1545000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1536000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1612000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1608000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1627000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1613000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1605000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1592000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1614000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1617000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1735000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1777000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1763000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1730000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1705000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1678000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1649000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1626000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1633000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1621000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1623000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1657000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1621000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1614000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1639000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1657000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1696000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1780000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1807000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1826000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1777000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>1750000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1771000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1818000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>2106000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>2297000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>2520000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>2516000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>2399000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>2675000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>2676000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>2682000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2689000.0</v>
       </c>
       <c r="BR3">
         <v>2689000.0</v>
       </c>
       <c r="BS3">
+        <v>2689000.0</v>
+      </c>
+      <c r="BT3">
         <v>3464000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>3413000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>3288000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>3176000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>3101000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>3089000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>3085000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>3130000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>3365000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>3560000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>3407000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>3414000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>3335000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>3074000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>2970000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>3006000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>2681000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>2781000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>2761000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>2760000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>2501000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>2524000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>2494000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>2160000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>2251000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>2293000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>2324000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>2390000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>2380000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>2485000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>2063000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>2010000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>2749000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>1374000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>2051000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>2200000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>2000000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>1948000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>1852000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>1600000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>1300000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>1400000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>1200000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>-500000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DM3">
         <v>1200000.0</v>
       </c>
       <c r="DN3">
+        <v>1200000.0</v>
+      </c>
+      <c r="DO3">
         <v>800000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>760000.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>640000.0</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>610000.0</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>960000.0</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>460000.0</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>610000.0</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>580000.0</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>930000.0</v>
       </c>
-      <c r="DW3">
+      <c r="DX3">
         <v>490000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>420000.0</v>
       </c>
       <c r="DY3">
         <v>420000.0</v>
       </c>
+      <c r="DZ3">
+        <v>420000.0</v>
+      </c>
     </row>
-    <row r="4" spans="1:129">
+    <row r="4" spans="1:130">
       <c r="A4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -26906,886 +27090,893 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
+      <c r="DZ4"/>
     </row>
-    <row r="5" spans="1:129">
+    <row r="5" spans="1:130">
       <c r="A5" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-      <c r="C5">
+        <v>194</v>
+      </c>
+      <c r="B5">
+        <v>20665000.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5">
         <v>21091000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>20040000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>21985000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>17380000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>15557000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>17230000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>16093000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>14345000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>14510000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>17622000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>17384000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>13268000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>12061000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>9251000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>9249000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>9176000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>14543000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>10901000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>14830000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>12806000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>18437000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>16349000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>5292000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>11102000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>11451000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>9712000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>8495000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>10624000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>7328000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>6104000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>5589000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>6663000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>7060000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>5121000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>4222000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>4813000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>4309000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>5986000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>2505000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>4222000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>2717000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>4964000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1672000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>3140000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>3218000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>2210000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>2346000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>2777000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>2518000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1412000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1263000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>2439000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>1541000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-3065000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-2143000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-2433000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>2928000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>3175000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1856000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>1770000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>202000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>781000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-6135000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-6444000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-3106000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>373000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>4428000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>370000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>7056000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>7005000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>10318000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>10055000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>10870000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>11973000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>10488000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>13536000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>13234000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>12999000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>11416000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>11609000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>13142000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>12179000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>9937000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>10999000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>17040000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>9894000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>7337000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>8854000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>9825000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>10129000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>9965000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>10390000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>9027000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>8485000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>7871000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>7017000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>5705000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>6602000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>6660000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>7130000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>7208000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>6290000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>6974000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>7000000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>6462000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>4100000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>5325000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>5300000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>5900000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>6100000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>4700000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>4100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="DL5">
         <v>5000000.0</v>
       </c>
       <c r="DM5">
+        <v>5000000.0</v>
+      </c>
+      <c r="DN5">
         <v>4500000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>12000000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>12250000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>8850000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>8690000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>8800000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>9240000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>8370000.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>7480000.0</v>
       </c>
-      <c r="DV5">
+      <c r="DW5">
         <v>6620000.0</v>
       </c>
-      <c r="DW5">
+      <c r="DX5">
         <v>6770000.0</v>
       </c>
-      <c r="DX5">
+      <c r="DY5">
         <v>6840000.0</v>
       </c>
-      <c r="DY5">
+      <c r="DZ5">
         <v>6720000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:129">
+    <row r="6" spans="1:130">
       <c r="A6" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B6">
+        <v>22481000.0</v>
+      </c>
+      <c r="C6">
         <v>20596000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>22990000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>21946000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>23835000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>19293000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>17345000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>19256000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>732000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>16383000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>16543000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>19620000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>19393000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>15215000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>13988000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>11186000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>11196000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>11144000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>16467000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>12781000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>16772000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>14862000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>20211000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>18126000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>6915000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>12662000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>12996000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>11248000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>10107000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>12232000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>8955000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>7717000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>7194000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>8255000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>8674000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>6738000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>5957000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>6590000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>6072000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>7716000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>4210000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>5900000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>4366000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>6590000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>3305000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>4761000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>4841000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>3867000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>3967000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>4391000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>4157000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>3069000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>2959000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>4219000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>3348000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-1239000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-366000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-683000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>4699000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>4993000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>3962000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>4067000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>2722000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>3297000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-3736000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-3769000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-430000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>3055000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>7117000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>3059000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>10520000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>10418000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>13606000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>13231000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>13971000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>15062000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>13573000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>16666000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>16599000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>16559000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>14823000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>15023000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>16477000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>15253000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>12907000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>14005000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>19721000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>12675000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>10098000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>11614000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>12326000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>12653000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>12459000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>12550000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>11278000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>10778000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>10195000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>9407000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>8085000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>9087000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>8723000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>9140000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>9957000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>7664000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>9025000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>9200000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>8462000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>6048000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>7177000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>6900000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>7200000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>7500000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>5900000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>3600000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>6300000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>6200000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>5700000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>12800000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>13010000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>9490000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>9300000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>9760000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>9700000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>8980000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>8060000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>7550000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7260000.0</v>
       </c>
       <c r="DX6">
         <v>7260000.0</v>
       </c>
       <c r="DY6">
+        <v>7260000.0</v>
+      </c>
+      <c r="DZ6">
         <v>7140000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:129">
+    <row r="7" spans="1:130">
       <c r="A7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -27967,113 +28158,114 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
+      <c r="DZ7"/>
     </row>
-    <row r="8" spans="1:129">
+    <row r="8" spans="1:130">
       <c r="A8" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>3600000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -28252,1718 +28444,1737 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
+      <c r="DZ8"/>
     </row>
-    <row r="9" spans="1:129">
+    <row r="9" spans="1:130">
       <c r="A9" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B9">
+        <v>62038000.0</v>
+      </c>
+      <c r="C9">
         <v>63463000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>61532000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>60087000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>58217000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>56781000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>56258000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>55733000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>55532000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>52806000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>51741000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>56035000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>53317000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>54187000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>47983000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>45649000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>44135000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>47928000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>52471000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>53024000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>55306000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>48322000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>57250000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>53652000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>36261000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>34465000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>39324000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>38108000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>36693000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>31151000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>36027000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>34497000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>33495000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>33560000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>33767000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>33042000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>32144000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>25902000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>32331000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>34688000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>31435000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>25962000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>31881000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>33403000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>31062000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>25387000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>31825000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>31286000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>30712000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>27876000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>32671000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>31876000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>32403000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>27940000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>31742000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>29228000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>30454000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>28670000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>33575000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>34342000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>35187000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>35310000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>32565000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>35410000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>27249000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>28869000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>28509000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>33303000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>292000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>32627000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>36972000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>37761000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>40116000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>41669000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>40789000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>41870000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>41050000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>43520000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>43656000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>44069000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>41508000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>40951000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>41751000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>38775000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>35204000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>35916000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>38673000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>31495000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>28412000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>29585000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>30009000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>29645000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>30635000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>31765000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>29553000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>28817000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>27336000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>26856000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>24698000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>24733000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>22499000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>21989000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>21889000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>21544000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>20826000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>20900000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>21058000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>20334000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>19317000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>17700000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>18000000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>18800000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>16300000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>16200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="DL9">
         <v>16000000.0</v>
       </c>
       <c r="DM9">
+        <v>16000000.0</v>
+      </c>
+      <c r="DN9">
         <v>15400000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>8050000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>7880000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>8190000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>7530000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>6820000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>6550000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>6080000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>7230000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>7930000.0</v>
       </c>
-      <c r="DW9">
+      <c r="DX9">
         <v>7620000.0</v>
       </c>
-      <c r="DX9">
+      <c r="DY9">
         <v>8080000.0</v>
       </c>
-      <c r="DY9">
+      <c r="DZ9">
         <v>8010000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:129">
+    <row r="10" spans="1:130">
       <c r="A10" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B10">
+        <v>20665000.0</v>
+      </c>
+      <c r="C10">
         <v>18601000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>21091000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>20040000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>21985000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>17380000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>15597000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>17230000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>15361000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>14345000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>14510000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>17622000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>17384000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>13268000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>12061000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>9251000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>9249000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>9176000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>14544000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>10901000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>14830000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>12806000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>18437000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>16349000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>5292000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>11102000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>11451000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>9712000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>8495000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>10624000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>7328000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>6104000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>5589000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>6663000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>7060000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>5121000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>4222000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>4813000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>4309000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>5986000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2505000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>4222000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2717000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>4964000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1672000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>3140000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>3218000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2210000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>2346000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>2777000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>2518000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1412000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1263000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>2439000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1541000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-3065000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-2143000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-2433000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2928000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>3175000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1856000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1770000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>202000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>781000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-6135000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-6444000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-3106000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>373000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>370000.0</v>
       </c>
       <c r="BR10">
         <v>370000.0</v>
       </c>
       <c r="BS10">
+        <v>370000.0</v>
+      </c>
+      <c r="BT10">
         <v>7056000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>7005000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>10318000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>10055000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>10870000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>11973000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>10488000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>13536000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>13234000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>12999000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>11416000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>11609000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>13142000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>12179000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>9937000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>10999000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>17040000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>9894000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>7337000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>8854000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>9825000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>10129000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>9965000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>10390000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>9027000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>8485000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>7871000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>7017000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>5705000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>6602000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>6660000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>7130000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>7208000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>6290000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>6974000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>7000000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>6462000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>4100000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>5325000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>5300000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>5900000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>6100000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>4700000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>4100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="DL10">
         <v>5000000.0</v>
       </c>
       <c r="DM10">
+        <v>5000000.0</v>
+      </c>
+      <c r="DN10">
         <v>4500000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>4350000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>4450000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>3970000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>3590000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>3490000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>3880000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>2990000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>3040000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>2570000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>3080000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>3320000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>3250000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:129">
+    <row r="11" spans="1:130">
       <c r="A11" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B11">
+        <v>4848000.0</v>
+      </c>
+      <c r="C11">
         <v>4896000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>5141000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>4996000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>5127000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4219000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2980000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3189000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3536000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2909000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>3004000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>3417000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3710000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2599000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2493000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1685000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1720000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2040000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2949000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2059000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2787000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2833000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>3165000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2950000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1282000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2537000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2970000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>2387000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>2059000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2166000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1338000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>101000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-184000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>6660000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>2505000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1560000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1478000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1517000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1436000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>2056000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>858000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1620000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1034000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1119000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>686000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>1219000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1103000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>737000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-1405000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>5000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>927000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>569000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>424000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>564000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>420000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-1339000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-981000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-1898000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>951000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>1030000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>546000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-148000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-199000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>50000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-2672000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-3037000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-1618000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-401000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-280000.0</v>
       </c>
       <c r="BR11">
         <v>-280000.0</v>
       </c>
       <c r="BS11">
+        <v>-280000.0</v>
+      </c>
+      <c r="BT11">
         <v>2218000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>2195000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>3038000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>2391000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>3699000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>4082000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>3531000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>4687000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>4554000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>4684000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>3995000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>4150000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>4565000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>4311000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>3560000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>3737000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>6221000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>3451000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>2490000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>2758000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>3529000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>3689000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>3604000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>3668000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>3226000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>3037000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>2760000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>2522000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>1963000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>2322000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>2311000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>2478000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>2487000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>2124000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>2361000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>2600000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>2089000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>1200000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>1660000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="DH11">
         <v>2100000.0</v>
       </c>
       <c r="DI11">
+        <v>2100000.0</v>
+      </c>
+      <c r="DJ11">
         <v>1600000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700000.0</v>
       </c>
       <c r="DL11">
         <v>1700000.0</v>
       </c>
       <c r="DM11">
+        <v>1700000.0</v>
+      </c>
+      <c r="DN11">
         <v>1500000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>1380000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>1410000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>1180000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>1020000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>1040000.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>1160000.0</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>830000.0</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>850000.0</v>
       </c>
-      <c r="DV11">
+      <c r="DW11">
         <v>690000.0</v>
       </c>
-      <c r="DW11">
+      <c r="DX11">
         <v>870000.0</v>
       </c>
-      <c r="DX11">
+      <c r="DY11">
         <v>940000.0</v>
       </c>
-      <c r="DY11">
+      <c r="DZ11">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:129">
+    <row r="12" spans="1:130">
       <c r="A12" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B12">
+        <v>8203000.0</v>
+      </c>
+      <c r="C12">
         <v>8355000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>7874000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>8275000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>8235000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>8640000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>9117000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9497000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>8465000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>7013000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>6473000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5068000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3526000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3122000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2037000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>987000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>742000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>838000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>848000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>856000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>948000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1181000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1044000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1054000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1592000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1754000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2244000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2681000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2814000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2022000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1769000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1649000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1451000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1138000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1080000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>926000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>804000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>773000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>784000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>798000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>834000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>808000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>811000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>849000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>839000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>852000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>868000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>910000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>950000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1080000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1050000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1103000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1183000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1232000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1295000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1372000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1469000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1515000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1791000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>2028000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>2203000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>2473000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>2792000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>3565000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>4132000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>4464000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>4235000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>4085000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4058000.0</v>
       </c>
       <c r="BR12">
         <v>4058000.0</v>
       </c>
       <c r="BS12">
+        <v>4058000.0</v>
+      </c>
+      <c r="BT12">
         <v>7469000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>8785000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>12264000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>13241000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>13389000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>13263000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>13189000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>13004000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>12289000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>11182000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>10282000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>9470000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>7885000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>6788000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>5920000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>5634000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>3408000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>3221000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>3178000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>3339000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>3506000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>3894000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>4100000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>4667000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>4946000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>5693000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>7197000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>9454000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>12256000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>13396000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>13143000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>12948000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>12039000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>11070000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>10176000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>10200000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>10287000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>10516000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>10313000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>8300000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>8700000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>8800000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>7600000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>7300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7400000.0</v>
       </c>
       <c r="DL12">
         <v>7400000.0</v>
       </c>
       <c r="DM12">
+        <v>7400000.0</v>
+      </c>
+      <c r="DN12">
         <v>7100000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>7650000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>7790000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>4890000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>5100000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>5300000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>5360000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>5380000.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>4440000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>4050000.0</v>
       </c>
-      <c r="DW12">
+      <c r="DX12">
         <v>3690000.0</v>
       </c>
-      <c r="DX12">
+      <c r="DY12">
         <v>3510000.0</v>
       </c>
-      <c r="DY12">
+      <c r="DZ12">
         <v>3470000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:129">
+    <row r="13" spans="1:130">
       <c r="A13" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>202</v>
+      </c>
+      <c r="B13">
+        <v>51020000.0</v>
+      </c>
       <c r="C13">
+        <v>51715000.0</v>
+      </c>
+      <c r="D13">
         <v>51431000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>51459000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>49782000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>49743000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>49328000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>48766000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>46820000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>46182000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>45621000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>45074000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>43915000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>41226000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>35364000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>29320000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>25438000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>25549000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>28520000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>26836000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>25446000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>26154000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>26166000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>26512000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>27365000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>28008000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>28441000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>28665000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>27722000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -30019,132 +30230,133 @@
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
+      <c r="DZ13"/>
     </row>
-    <row r="14" spans="1:129">
+    <row r="14" spans="1:130">
       <c r="A14" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
+        <v>0.0</v>
+      </c>
+      <c r="G14">
         <v>-71000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>501000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>109000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>732000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>284000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1149000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-31000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-35000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>995000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>37000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>306000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>591000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>764000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-1504000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1415000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2537000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>10733000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>4875000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-4253000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-277000.0</v>
       </c>
-      <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -30326,965 +30538,974 @@
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
-      <c r="DB14"/>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
+      <c r="DZ14"/>
     </row>
-    <row r="15" spans="1:129">
+    <row r="15" spans="1:130">
       <c r="A15" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B15">
+        <v>15817000.0</v>
+      </c>
+      <c r="C15">
         <v>13705000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>15950000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>15044000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>16858000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>13090000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>13118000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>14150000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>12557000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>11719000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>12655000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>14174000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>13709000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>11664000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>9605000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>7260000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>6938000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>6372000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>10091000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>7427000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>9506000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>7746000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>10397000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>9146000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>4287000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>8565000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>8481000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>7325000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>6436000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>8458000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>5990000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>6003000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>5773000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>3000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>4555000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>3561000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>2744000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>3296000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>2873000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>3930000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1647000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>2602000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1683000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>3845000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>986000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1921000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>2115000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>1473000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>3751000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>2772000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1591000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>843000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>839000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1875000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>1121000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-1726000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-1162000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-535000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>1977000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>2145000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>1310000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>1918000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>401000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>731000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-3463000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-3407000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-1488000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>774000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>650000.0</v>
       </c>
       <c r="BR15">
         <v>650000.0</v>
       </c>
       <c r="BS15">
+        <v>650000.0</v>
+      </c>
+      <c r="BT15">
         <v>4838000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>4810000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>7280000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>7664000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>7171000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>7891000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>6957000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>8849000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>8680000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>8315000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>7421000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>7459000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>8577000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>7868000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>6377000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>7262000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>10819000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>6443000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>4847000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>6096000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>6296000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>6440000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>6361000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>6722000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>5801000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>5448000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>5111000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>4495000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>3742000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>4280000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>4349000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>4652000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>4721000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>4166000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>4613000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>4400000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>4373000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>2900000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>3665000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>3400000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>3800000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>4000000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>3100000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>2800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3300000.0</v>
       </c>
       <c r="DL15">
         <v>3300000.0</v>
       </c>
       <c r="DM15">
+        <v>3300000.0</v>
+      </c>
+      <c r="DN15">
         <v>3000000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>2970000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>3050000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>2780000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>2570000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>2460000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>2720000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>2160000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>2190000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>1880000.0</v>
       </c>
-      <c r="DW15">
+      <c r="DX15">
         <v>2210000.0</v>
       </c>
-      <c r="DX15">
+      <c r="DY15">
         <v>2390000.0</v>
       </c>
-      <c r="DY15">
+      <c r="DZ15">
         <v>2350000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:129">
+    <row r="16" spans="1:130">
       <c r="A16" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>14954000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>11664000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>11315000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>8713000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>8455000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>6372000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>10091000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>7427000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>9506000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>7746000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>10397000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>9146000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4287000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>8565000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>8481000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>7325000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>6436000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>8458000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>5990000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>6003000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>5773000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>3000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>4555000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>3561000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2744000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>3296000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2873000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>3930000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1647000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>2602000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1683000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>3845000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>986000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1921000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>2115000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1473000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>3751000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>2772000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1591000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>843000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>839000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1875000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1121000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-1726000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-1162000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>2920000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1977000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>2145000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1310000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1918000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>401000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>731000.0</v>
       </c>
-      <c r="BM16">
-[...1 lines deleted...]
-      </c>
       <c r="BN16">
         <v>0.0</v>
       </c>
       <c r="BO16">
+        <v>0.0</v>
+      </c>
+      <c r="BP16">
         <v>-774000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>774000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>650000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>10387000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>4838000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>4810000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>7280000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>7664000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>7171000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>7891000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>6957000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>8849000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>8680000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>8315000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>7421000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>7459000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>8577000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>7868000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>6377000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>7262000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>10819000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>6443000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>4847000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>6096000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>6296000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>6440000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>6361000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>6722000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>5801000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>5448000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>5111000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>4495000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>3742000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>4280000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>4349000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>4652000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>4722000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>4166000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>4613000.0</v>
       </c>
-      <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
+      <c r="DZ16"/>
     </row>
-    <row r="17" spans="1:129">
+    <row r="17" spans="1:130">
       <c r="A17" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>206</v>
+      </c>
+      <c r="B17">
+        <v>15817000.0</v>
+      </c>
       <c r="C17">
+        <v>13705000.0</v>
+      </c>
+      <c r="D17">
         <v>15950000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>15044000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>16858000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>13161000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>12617000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>14041000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>11825000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>11435000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>12053000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>14582000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>14919000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>10669000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>11278000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>9019000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>9046000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>7136000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>11595000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>8842000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>12043000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>9973000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>15272000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>13399000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>4010000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>8565000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>8481000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>7325000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>6436000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>8458000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>5990000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>6003000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>5773000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>3000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>4555000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>3561000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>2744000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>3296000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>2873000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>3930000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>1647000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>2602000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>1683000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>3845000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>986000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>9260000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>2115000.0</v>
       </c>
-      <c r="AV17">
-[...1 lines deleted...]
-      </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
+        <v>0.0</v>
+      </c>
+      <c r="BA17">
         <v>843000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>839000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>6515000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>1121000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-4404000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-3124000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>1977000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>2145000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -31373,162 +31594,169 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
+      <c r="DZ17"/>
     </row>
-    <row r="18" spans="1:129">
+    <row r="18" spans="1:130">
       <c r="A18" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>207</v>
+      </c>
+      <c r="B18">
+        <v>42817000.0</v>
+      </c>
       <c r="C18">
+        <v>43360000.0</v>
+      </c>
+      <c r="D18">
         <v>43557000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>43184000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>41547000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>41103000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>40211000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>39269000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>38355000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>39169000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>39148000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>40006000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>40389000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>38104000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>33327000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>28333000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>24696000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>24711000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>27672000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>25980000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>24498000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>24973000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>25122000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>25458000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>25773000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>26254000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>26197000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>25984000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>24908000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -31584,54 +31812,55 @@
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
+      <c r="DZ18"/>
     </row>
-    <row r="19" spans="1:129">
+    <row r="19" spans="1:130">
       <c r="A19" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -31717,86 +31946,85 @@
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
+      <c r="DZ19"/>
     </row>
-    <row r="20" spans="1:129">
+    <row r="20" spans="1:130">
       <c r="A20" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -31978,499 +32206,503 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
+      <c r="DZ20"/>
     </row>
-    <row r="21" spans="1:129">
+    <row r="21" spans="1:130">
       <c r="A21" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B21">
+        <v>20665000.0</v>
+      </c>
+      <c r="C21">
         <v>20596000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>21091000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>20040000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>21985000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>17380000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>15597000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>17230000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>15361000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>14345000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>14510000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>17622000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>17384000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>13268000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>12061000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>9251000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>9249000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>9176000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>14544000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>10901000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>14830000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>12806000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>18437000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>16349000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>5292000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>11102000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>11451000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>9712000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>8495000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>10624000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>7328000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>6104000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>5589000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>6663000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>7060000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>5121000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>4222000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>4813000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>4309000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>5986000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>2505000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>4222000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>2717000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>4964000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1672000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>3140000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>3218000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>2210000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>2346000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>2777000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>2518000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1412000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1263000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>2439000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>1541000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-3065000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-2143000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-2433000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>2928000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>3175000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1856000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>1770000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>202000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>781000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-6135000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-6444000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-3106000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>373000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>370000.0</v>
       </c>
       <c r="BR21">
         <v>370000.0</v>
       </c>
       <c r="BS21">
+        <v>370000.0</v>
+      </c>
+      <c r="BT21">
         <v>7056000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>7005000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>10318000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>10055000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>10870000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>11973000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>10488000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>13536000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>13234000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>12999000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>11416000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>11609000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>13142000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>12179000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>9937000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>10999000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>17040000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>9894000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>7337000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>8854000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>9825000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>10129000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>9965000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>10390000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>9027000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>8485000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>7871000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>7017000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>5705000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>6602000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>6660000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>7130000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>7208000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>6290000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>6974000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>7000000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>6462000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>4100000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>5325000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>5300000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>5900000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>6100000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>4700000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>4100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="DL21">
         <v>5000000.0</v>
       </c>
       <c r="DM21">
+        <v>5000000.0</v>
+      </c>
+      <c r="DN21">
         <v>4500000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>4350000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>4450000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>3970000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>3590000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>3490000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>3880000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>2990000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>3040000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>2570000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>3080000.0</v>
       </c>
-      <c r="DX21">
+      <c r="DY21">
         <v>3320000.0</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>3250000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:129">
+    <row r="22" spans="1:130">
       <c r="A22" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -32652,467 +32884,473 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
+      <c r="DZ22"/>
     </row>
-    <row r="23" spans="1:129">
+    <row r="23" spans="1:130">
       <c r="A23" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B23">
+        <v>42085000.0</v>
+      </c>
+      <c r="C23">
         <v>51222000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>50196000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>48942000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>45235000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>48742000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>50984000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>49204000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>40170999.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>47499000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>46097000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>45678000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>42558000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>47562000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>40113000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>39077000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>35660000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>39590000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>38775000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>42408000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>40476000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>38039000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>41165000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>40362000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>37551000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>24955000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>30893000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>31723000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>31779000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>23006000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>31372000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>30857000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>30102000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>28861000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>28277000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>29436000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>29036000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>22326000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>28806000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>29403000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>30216000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>23061000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>30388000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>29663000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>30522000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>23722000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>29899000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>30485000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>29675000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>26576000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>31758000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>33017000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>33393000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>29499000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>34360000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>39408000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>38859000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>40218000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>36156000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>36740000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>39667000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>39796000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>40823000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>41827000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>48256000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>50611000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>48197000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>45441000.0</v>
       </c>
-      <c r="BQ23">
-[...1 lines deleted...]
-      </c>
       <c r="BR23">
+        <v>0.0</v>
+      </c>
+      <c r="BS23">
         <v>44725000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>47810000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>44973000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>46204000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>46554000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>44860000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>44835000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>44988000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>43448000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>43422000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>42373000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>41041000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>40145000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>36870000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>33772000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>31597000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>30851000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>25341000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>25402000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>25214000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>24920000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>24611000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>24296000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>25549000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>26905000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>26463000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>26666000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>27464000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>30225000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>32471000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>32534000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>29805000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>28632000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>27456000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>27274000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>24638000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>24600000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>25493000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>27350000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>25045000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>21300000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>21400000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>22100000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>19700000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>19800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18800000.0</v>
       </c>
       <c r="DL23">
         <v>18800000.0</v>
       </c>
       <c r="DM23">
+        <v>18800000.0</v>
+      </c>
+      <c r="DN23">
         <v>18500000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>26650000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>26800000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>18890000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>19240000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>19230000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>18750000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>19230000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17510000.0</v>
       </c>
       <c r="DV23">
         <v>17510000.0</v>
       </c>
       <c r="DW23">
+        <v>17510000.0</v>
+      </c>
+      <c r="DX23">
         <v>15610000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>15280000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>15170000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:129">
+    <row r="24" spans="1:130">
       <c r="A24" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -33198,473 +33436,477 @@
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
+      <c r="DZ24"/>
     </row>
-    <row r="25" spans="1:129">
+    <row r="25" spans="1:130">
       <c r="A25" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>214</v>
+      </c>
+      <c r="B25">
+        <v>1816000.0</v>
+      </c>
       <c r="C25">
+        <v>1861000.0</v>
+      </c>
+      <c r="D25">
         <v>1899000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1906000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1850000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1913000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1788000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2026000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2104000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2038000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2033000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1998000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2009000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1947000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1927000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1935000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1947000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1968000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1924000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1880000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1942000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2056000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1774000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1777000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1623000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1560000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1545000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1536000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1612000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1608000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1627000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1613000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1605000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1592000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1614000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1617000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1735000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1777000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1763000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1730000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1705000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1678000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1649000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1626000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1633000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1621000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1623000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1657000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1621000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1614000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1639000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1657000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1696000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1780000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1807000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1826000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1777000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1750000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1771000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1818000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2106000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>2297000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>2520000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>2516000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>2399000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>2675000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>2676000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>2682000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>2689000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>3308000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>3464000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>3413000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>3288000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>3176000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>3101000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>3089000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>3085000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>3130000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>3365000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>3560000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>3407000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>3414000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>3335000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>3074000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3006000.0</v>
       </c>
       <c r="CH25">
         <v>3006000.0</v>
       </c>
       <c r="CI25">
+        <v>3006000.0</v>
+      </c>
+      <c r="CJ25">
         <v>2681000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>2781000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>2761000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>2760000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>2501000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>2524000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>2494000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>2160000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>2251000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>2293000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>2324000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>2390000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>2380000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>2485000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>2063000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>2010000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>2749000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>1374000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>2051000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>2200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="DD25">
         <v>2000000.0</v>
       </c>
       <c r="DE25">
+        <v>2000000.0</v>
+      </c>
+      <c r="DF25">
         <v>1800000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>1600000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>1200000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>1300000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>1200000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-500000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DM25">
         <v>1200000.0</v>
       </c>
       <c r="DN25">
+        <v>1200000.0</v>
+      </c>
+      <c r="DO25">
         <v>800000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>760000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>640000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>610000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>960000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>460000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>610000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>580000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>930000.0</v>
       </c>
-      <c r="DW25">
+      <c r="DX25">
         <v>490000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>420000.0</v>
       </c>
       <c r="DY25">
         <v>420000.0</v>
       </c>
+      <c r="DZ25">
+        <v>420000.0</v>
+      </c>
     </row>
-    <row r="26" spans="1:129">
+    <row r="26" spans="1:130">
       <c r="A26" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -33846,235 +34088,238 @@
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
-      <c r="DB26"/>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
+      <c r="DZ26"/>
     </row>
-    <row r="27" spans="1:129">
+    <row r="27" spans="1:130">
       <c r="A27" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>711000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>801000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>838000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>791000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>654000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>851000.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>759000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>756000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>959000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>874000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>729000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>726000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>980000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>773000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>658000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>645000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>631000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>749000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2998000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>825000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>799000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>584000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>386000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>531000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>643000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>497000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>478000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>433000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>412000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>287000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>438000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>296000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>531000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>467000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1702000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>441000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>529000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>340000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1391000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>342000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>305000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>340000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1461000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>478000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>371000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>318000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1719000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>497000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>493000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>322000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1815000.0</v>
       </c>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
@@ -34093,563 +34338,571 @@
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
-      <c r="DN27">
+      <c r="DN27"/>
+      <c r="DO27">
         <v>7650000.0</v>
       </c>
-      <c r="DO27">
+      <c r="DP27">
         <v>7790000.0</v>
       </c>
-      <c r="DP27">
+      <c r="DQ27">
         <v>4890000.0</v>
       </c>
-      <c r="DQ27">
+      <c r="DR27">
         <v>5100000.0</v>
       </c>
-      <c r="DR27">
+      <c r="DS27">
         <v>5300000.0</v>
       </c>
-      <c r="DS27">
+      <c r="DT27">
         <v>5360000.0</v>
       </c>
-      <c r="DT27">
+      <c r="DU27">
         <v>5380000.0</v>
       </c>
-      <c r="DU27">
+      <c r="DV27">
         <v>4440000.0</v>
       </c>
-      <c r="DV27">
+      <c r="DW27">
         <v>4050000.0</v>
       </c>
-      <c r="DW27">
+      <c r="DX27">
         <v>3690000.0</v>
       </c>
-      <c r="DX27">
+      <c r="DY27">
         <v>3510000.0</v>
       </c>
-      <c r="DY27">
+      <c r="DZ27">
         <v>3470000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:129">
+    <row r="28" spans="1:130">
       <c r="A28" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B28">
+        <v>15670000.0</v>
+      </c>
+      <c r="C28">
         <v>28384000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>25935000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>33561000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>26107000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>26425000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>26118000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>24736000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>25718000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>24567000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>29983000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>24025000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>24362000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>23171000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>22964000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>23223000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>22256000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>27237000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>25754000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>25378000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>26064000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>28113000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>26598000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>23658000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>19736000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>20012000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>16203000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>16437000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>16349000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>19775000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>15891000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>15797000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>15911000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>15740000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>15711000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>15641000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>15859000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>18759000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>15993000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>16051000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>16241000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>18570000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>16653000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>16404000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>16524000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>19931000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>15378000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>15206000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>15781000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>22036000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>16158000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>16647000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>16739000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>22625000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>15510000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>16117000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>16843000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>15260000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>15805000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>16000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>16577000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>15389000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>15003000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>15584000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>16779000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>16121000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>15660000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>16049000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17237000.0</v>
       </c>
       <c r="BR28">
         <v>17237000.0</v>
       </c>
       <c r="BS28">
+        <v>17237000.0</v>
+      </c>
+      <c r="BT28">
         <v>15417000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>15318000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>15604000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>14472000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>15096000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>14992000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>15719000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>14943000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>15277000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>15204000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>15430000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>13894000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>14046000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>13187000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>12560000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>11830000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>10966000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>10809000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>10740000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>10154000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>10551000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>9766000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>11370000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>11268000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>10888000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>10515000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>10544000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>10087000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>10033000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>9131000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>8434000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>7362000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>7565000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>7485000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>7555000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>6600000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>7347000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>7600000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>7478000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>6000000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>6500000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>6800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6400000.0</v>
       </c>
       <c r="DJ28">
         <v>6400000.0</v>
       </c>
       <c r="DK28">
-        <v>5900000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="DL28">
         <v>5900000.0</v>
       </c>
       <c r="DM28">
+        <v>5900000.0</v>
+      </c>
+      <c r="DN28">
         <v>5800000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>11350000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>11220000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>9110000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>9040000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>8630000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>8030000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>8470000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>8630000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>9410000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>8230000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>8260000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>8230000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:129">
+    <row r="29" spans="1:130">
       <c r="A29" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>218</v>
+      </c>
+      <c r="B29">
+        <v>4848000.0</v>
+      </c>
       <c r="C29">
+        <v>4896000.0</v>
+      </c>
+      <c r="D29">
         <v>5141000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4996000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5127000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4219000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2980000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3189000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3536000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2910000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3190000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3544000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4133000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2599000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3074000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2177000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2235000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2040000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2949000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2059000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2787000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2833000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3165000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2950000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1282000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2537000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2970000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>2387000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>2059000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -34705,4912 +34958,5008 @@
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
+      <c r="DZ29"/>
     </row>
-    <row r="30" spans="1:129">
+    <row r="30" spans="1:130">
       <c r="A30" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B30">
+        <v>41373000.0</v>
+      </c>
+      <c r="C30">
         <v>42867000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>40441000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>40047000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>36232000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>39401000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>40661000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>38503000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>40170999.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>38461000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>37231000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>38413000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>35933000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>40919000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>35922000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>36398000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>34886000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>38752000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>37927000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>42123000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>40476000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>35516000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>38813000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>37303000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>30969000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>23363000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>27873000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>28396000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>28198000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>20527000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>28699000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>28393000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>27906000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>26897000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>26707000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>27921000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>27922000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>21089000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>28022000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>28702000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>28930000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>21740000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>29164000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>28439000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>29390000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>22247000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>28607000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>29076000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>28366000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>25099000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>30153000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>30464000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>31140000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>25501000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>30201000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>32293000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>32597000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>31103000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>30647000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>31167000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>33331000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>33540000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>32363000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>34629000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>33384000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>35313000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>31615000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>32930000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>45000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>32257000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>29916000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>30756000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>29798000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>31614000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>29919000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>29897000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>30562000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>29984000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>30422000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>31070000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>30092000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>29342000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>28609000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>26596000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>25267000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>24917000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>21633000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>21601000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>21075000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>20731000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>20184000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>19516000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>20670000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>21375000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>20526000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>20332000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>19465000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>19839000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>18993000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>18131000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>15839000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>14859000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>14681000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>15254000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>13852000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>13900000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>14596000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>16234000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>13992000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>12400000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>12100000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>12700000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>11600000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>12100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="DL30">
         <v>11000000.0</v>
       </c>
       <c r="DM30">
+        <v>11000000.0</v>
+      </c>
+      <c r="DN30">
         <v>10900000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>19000000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>19010000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>14000000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>14140000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>13930000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>13390000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>13850000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>13070000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>13460000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>11920000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>11770000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>11700000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:129">
+    <row r="31" spans="1:130">
       <c r="A31" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="B31">
+        <v>220</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
         <v>-1995000.0</v>
       </c>
-      <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
-      <c r="F31">
+      <c r="F31"/>
+      <c r="G31">
         <v>-1913000.0</v>
       </c>
-      <c r="G31"/>
-      <c r="H31">
+      <c r="H31"/>
+      <c r="I31">
         <v>5795000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>15361000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>14345000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-8366000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>31000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-3561000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-4117000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-5562000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>2032000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-25000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-8806000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-7780000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-10141000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-7696000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-8160000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-7641000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-7048000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-5670000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-6713000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-6429000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-6779000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-6843000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-6901000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-7730000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-7681000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-7157000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-7234000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-6199000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-7194000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-7215000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-6081000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-6854000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-5051000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-7890000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-7405000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-7723000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-7472000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-8130000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-7725000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-8176000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-8994000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-7969000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-8310000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-9095000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-2760000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-2879000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-2008000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-3102000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-3065000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-2143000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-2433000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-3562000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-3846000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-4309000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-449810.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-5312000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-6081000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-6135000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-7139000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-3106000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-6767000.0</v>
       </c>
-      <c r="BQ31">
-[...1 lines deleted...]
-      </c>
       <c r="BR31">
+        <v>0.0</v>
+      </c>
+      <c r="BS31">
         <v>-6747000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-10933000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-12198000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-15552000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-16417000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-16490000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-16352000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-16274000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-16134000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-15654000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-14742000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-13689000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-12884000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-11220000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-9862000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-8890000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-8640000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-6089000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-6002000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-5939000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-6099000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-6007000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-6418000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-6594000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-6827000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-7197000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-7986000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-9521000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-11844000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-12256000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-15881000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-15206000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-14958000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-14788000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-12444000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-12227000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-12400000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-12287000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-10500000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-9400000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-9900000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-10000000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-10200000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-8800000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-6800000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>-8700000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>-8600000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>-8300000.0</v>
       </c>
-      <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
+      <c r="DZ31"/>
     </row>
-    <row r="32" spans="1:129">
+    <row r="32" spans="1:130">
       <c r="A32" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B32">
+        <v>62750000.0</v>
+      </c>
+      <c r="C32">
         <v>71818000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>71287000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>68982000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>67220000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>66122000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>66581000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>66434000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>55532000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>61844000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>60607000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>63300000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>59942000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>60830000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>52174000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>48328000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>44909000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>48766000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>53319000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>53309000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>55272000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>50845000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>59602000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>56711000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>42843000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>36057000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>42344000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>41435000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>40274000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>33630000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>38700000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>36961000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>35691000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>35524000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>35337000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>34557000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>33258000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>27139000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>33115000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>35389000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>32721000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>27283000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>33105000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>34627000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>32194000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>26862000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>33117000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>32695000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>32021000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>29353000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>34276000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>34429000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>34656000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>31938000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>35901000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>36343000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>36716000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>37785000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>39084000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>39915000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>41523000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>41566000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>41025000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>42608000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>42121000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>44167000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>45091000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>45814000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>41037000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>45095000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>54866000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>51978000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>56522000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>56609000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>55730000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>56808000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>55476000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>56984000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>56656000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>55372000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>52457000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>51754000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>50012000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>45951000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>41534000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>41850000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>42381000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>35296000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>32551000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>33774000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>34436000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>34425000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>35514000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>37295000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>35490000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>35151000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>35335000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>37242000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>38176000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>39136000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>36465000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>35762000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>34664000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>33564000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>31612000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>31600000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>31955000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>31450000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>30370000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>26600000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>27300000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>28200000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>24400000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>23900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23800000.0</v>
       </c>
       <c r="DL32">
         <v>23800000.0</v>
       </c>
       <c r="DM32">
+        <v>23800000.0</v>
+      </c>
+      <c r="DN32">
         <v>23000000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>15700000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>15670000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>13080000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>12630000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>12120000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>11910000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>11460000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>11670000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>11980000.0</v>
       </c>
-      <c r="DW32">
+      <c r="DX32">
         <v>11310000.0</v>
       </c>
-      <c r="DX32">
+      <c r="DY32">
         <v>11590000.0</v>
       </c>
-      <c r="DY32">
+      <c r="DZ32">
         <v>11480000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF30"/>
+  <dimension ref="A1:AG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>5</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>6</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>7</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>8</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>9</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>10</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>11</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>12</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>13</v>
       </c>
-      <c r="N1" t="s">
+      <c r="O1" t="s">
         <v>14</v>
       </c>
-      <c r="O1" t="s">
+      <c r="P1" t="s">
         <v>15</v>
       </c>
-      <c r="P1" t="s">
+      <c r="Q1" t="s">
         <v>16</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="R1" t="s">
         <v>17</v>
       </c>
-      <c r="R1" t="s">
+      <c r="S1" t="s">
         <v>18</v>
       </c>
-      <c r="S1" t="s">
+      <c r="T1" t="s">
         <v>19</v>
       </c>
-      <c r="T1" t="s">
+      <c r="U1" t="s">
         <v>20</v>
       </c>
-      <c r="U1" t="s">
+      <c r="V1" t="s">
         <v>21</v>
       </c>
-      <c r="V1" t="s">
+      <c r="W1" t="s">
         <v>22</v>
       </c>
-      <c r="W1" t="s">
+      <c r="X1" t="s">
         <v>23</v>
       </c>
-      <c r="X1" t="s">
+      <c r="Y1" t="s">
         <v>24</v>
       </c>
-      <c r="Y1" t="s">
+      <c r="Z1" t="s">
         <v>25</v>
       </c>
-      <c r="Z1" t="s">
+      <c r="AA1" t="s">
         <v>26</v>
       </c>
-      <c r="AA1" t="s">
+      <c r="AB1" t="s">
         <v>27</v>
       </c>
-      <c r="AB1" t="s">
+      <c r="AC1" t="s">
         <v>28</v>
       </c>
-      <c r="AC1" t="s">
+      <c r="AD1" t="s">
         <v>29</v>
       </c>
-      <c r="AD1" t="s">
+      <c r="AE1" t="s">
         <v>30</v>
       </c>
-      <c r="AE1" t="s">
+      <c r="AF1" t="s">
         <v>31</v>
       </c>
-      <c r="AF1" t="s">
+      <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="2" spans="1:32">
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B2">
+        <v>391854000.0</v>
+      </c>
+      <c r="C2">
         <v>312067000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>600650000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1035354000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>928549000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>378423000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>276000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>285442000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>296047000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>378905000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>385056000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>529928000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>509732000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>385314000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>236193000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>334293000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>94949000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>259697000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>177564000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>166359000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>161545000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>218592000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>260759000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>256830000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>113990000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>93072000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>141000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>125700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103100000.0</v>
       </c>
       <c r="AD2">
         <v>103100000.0</v>
       </c>
       <c r="AE2">
+        <v>103100000.0</v>
+      </c>
+      <c r="AF2">
         <v>89067000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>113891204.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B3">
+        <v>7589000</v>
+      </c>
+      <c r="C3">
         <v>8688000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>7046000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>6322000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5193000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9738000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3759000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1458000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3997000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4450000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4703000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5117000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2689000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2860000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2405000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6975000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>15688000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>14626000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>18410000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>19515000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>17439000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5576000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>11152000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>6868000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>7671000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3236000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4500000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>4300000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2200000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2600000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>6064334</v>
       </c>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-434704000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>106805000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>550126000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>102423000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>-9442000.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>-10605000.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>-82858000.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>-6151000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>-144872000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>20196000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>124418000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>149121000.0</v>
       </c>
-      <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
+      <c r="AG4"/>
     </row>
-    <row r="5" spans="1:32">
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-11513000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>10542000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-41051000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>9920000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>7168000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2063000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-20861000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>684000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-12353000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>5087000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>5665000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>28611000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
+      <c r="AG5"/>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B6">
+        <v>138117000.0</v>
+      </c>
+      <c r="C6">
         <v>79787000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-288583000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-434704000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>106805000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>550126000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>102423000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-9442000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-10605000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-82858000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-6151000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-144872000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>20196000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>124418000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>149121000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-98100000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>239344000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-164748000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>82133000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>11205000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>4814000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-57047000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-42167000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>3929000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>142840000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>20918000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-47900000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>15300000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>22600000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-103100000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>13996000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-24824015.0</v>
       </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B7">
+        <v>8107000.0</v>
+      </c>
+      <c r="C7">
         <v>339000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-5402000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>93000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2874000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2115000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>8744000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-9774000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-3468000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-9470000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>4194000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-8332000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2577000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>19082000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>8681000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>8073000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1753000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-14406000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-334000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-2555000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>6107000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-1028000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-2406000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>3230000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>2415000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-2515000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-1200000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-7900000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-100000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>5600000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>9030512.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-78918.0</v>
       </c>
     </row>
-    <row r="8" spans="1:32">
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
+      <c r="AG8"/>
     </row>
-    <row r="9" spans="1:32">
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
-[...1 lines deleted...]
-      </c>
+      <c r="J9"/>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
       <c r="N9">
         <v>0.0</v>
       </c>
       <c r="O9">
         <v>0.0</v>
       </c>
-      <c r="P9"/>
+      <c r="P9">
+        <v>0.0</v>
+      </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-      <c r="AF9">
+      <c r="AF9"/>
+      <c r="AG9">
         <v>-78918.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10">
         <v>6069000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>746000.0</v>
       </c>
-      <c r="K10">
-[...1 lines deleted...]
-      </c>
       <c r="L10">
+        <v>0.0</v>
+      </c>
+      <c r="M10">
         <v>377000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>3124000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>7036000.0</v>
       </c>
-      <c r="O10">
-[...1 lines deleted...]
-      </c>
       <c r="P10">
+        <v>0.0</v>
+      </c>
+      <c r="Q10">
         <v>4809000.0</v>
       </c>
-      <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>1878000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4445000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>3624000.0</v>
       </c>
-      <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
+      <c r="AG10"/>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>8837000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-7846000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>40624000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-1176000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-16942000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-5531000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>8904000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>3510000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>4021000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-2547000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>13393000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>12846000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
+      <c r="AG11"/>
     </row>
-    <row r="12" spans="1:32">
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>7005000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>58046000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-94523000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2679000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5025000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>18198000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>9638000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>8683000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>12984000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>14867000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>26973000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>8647000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
+      <c r="AG12"/>
     </row>
-    <row r="13" spans="1:32">
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>93000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2874000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2115000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>8744000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-9774000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-3468000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-9470000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3250000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-7955000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
+      <c r="AG13"/>
     </row>
-    <row r="14" spans="1:32">
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B14">
+        <v>7516000.0</v>
+      </c>
+      <c r="C14">
         <v>7831000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>8078000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>7756000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>7714000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>7230000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6253000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>6453000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>6558000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>6975000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>6586000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>6522000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>6606000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>7190000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>7445000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>9732000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>10722000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>12483000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>12451000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>13462000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>12793000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>11229000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>10279000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>9028000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>9318000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>8184000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>8000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>5500000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>5000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>4300000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2613000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2256854.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B15">
+        <v>17063000.0</v>
+      </c>
+      <c r="C15">
         <v>14906000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>12905000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>11191000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>10459000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>9567000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>8047000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>5457000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>4071000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2890000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2241000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1568000.0</v>
       </c>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
+        <v>0.0</v>
+      </c>
+      <c r="P15">
         <v>5142000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>8368000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>12959000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>12630000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>12823000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>12322000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>11397000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>9857000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>8646000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>6644000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>6376000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>5549000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>5700000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>4300000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>3700000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>5700000.0</v>
       </c>
-      <c r="AE15"/>
-      <c r="AF15">
+      <c r="AF15"/>
+      <c r="AG15">
         <v>2447279.0</v>
       </c>
     </row>
-    <row r="16" spans="1:32">
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B16">
+        <v>529971000.0</v>
+      </c>
+      <c r="C16">
         <v>391854000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>312067000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>600650000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1035354000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>928549000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>378423000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>276000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>285442000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>296047000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>378905000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>385056000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>529928000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>509732000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>385314000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>236193000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>334293000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>94949000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>259697000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>177564000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>166359000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>161545000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>218592000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>260759000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>256830000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>113990000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>93100000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>141000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>125700000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>88900000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>103063000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>89067189.0</v>
       </c>
     </row>
-    <row r="17" spans="1:32">
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
+      <c r="AG17"/>
     </row>
-    <row r="18" spans="1:32">
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B18">
+        <v>80025000.0</v>
+      </c>
+      <c r="C18">
         <v>54885000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>47736000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>54243000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>110731000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-58349000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>49930000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>33168000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>34780000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>18171000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>29058000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>20034000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>32162000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>53851000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>35118000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>50120000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>34871000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>32360000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>28536000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>26672000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>31318000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>38595000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>26703000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>31194000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>25699000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>23512000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>20000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>12000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>20100000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>21500000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>16918000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>7623209.0</v>
       </c>
     </row>
-    <row r="19" spans="1:32">
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B19">
+        <v>-38070000.0</v>
+      </c>
+      <c r="C19">
         <v>68352000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-200304000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-732649000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-449686000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-29052000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-46290000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-97998000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-101562000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-142354000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-211275000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-175466000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-24672000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>65555000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>76003000.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
+      <c r="AG19"/>
     </row>
-    <row r="20" spans="1:32">
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
+      <c r="AG20"/>
     </row>
-    <row r="21" spans="1:32">
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B21">
+        <v>11483000.0</v>
+      </c>
+      <c r="C21">
         <v>-6558000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-21651000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>21865000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-47270000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>69793000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-9191000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>662000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-6183000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-69193000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>8801000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-8843000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-4930000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>6316000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-55052000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
+      <c r="AG21"/>
     </row>
-    <row r="22" spans="1:32">
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B22">
+        <v>61557000.0</v>
+      </c>
+      <c r="C22">
         <v>52915000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>52258000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>40147000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>33396000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>31576000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>30807000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>26224000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>10863000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>11746000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>9116000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>9260000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>6045000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>108000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>4897000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-413000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-3471000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>15225000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>29683000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>33265000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>30281000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>29371000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>25193000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>23082000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>16866000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>18153000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15300000.0</v>
       </c>
       <c r="AB22">
         <v>15300000.0</v>
       </c>
       <c r="AC22">
+        <v>15300000.0</v>
+      </c>
+      <c r="AD22">
         <v>14400000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>11400000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>9522000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>8825309.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B23">
+        <v>-9665000.0</v>
+      </c>
+      <c r="C23">
         <v>-29845000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-237495000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>249869000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>450392000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>646303000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>106101000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>62776000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>58400000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>110277000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>156562000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>11124000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-8785000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-26940000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>68543000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-154258000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>266061000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-150171000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>60690000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2308000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-17125000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>23776000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>40005000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-115901000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>77844000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>65709000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-50900000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>55200000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-30000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-38000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>813000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-9501986.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B24">
+        <v>100349000.0</v>
+      </c>
+      <c r="C24">
         <v>81322000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-178075000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>5273000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>7159000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>6196000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3174000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-118701000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-87677000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-64554000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-52507000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-54859000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>110239000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>85387000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>105313000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>92581000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-31133000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-66629000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>74058000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>64213000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-127715000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-170095000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-64090000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-45917000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-21126000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-125762000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-86500000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>10700000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-33400000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-51300000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-89000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>94991771.0</v>
       </c>
     </row>
-    <row r="25" spans="1:32">
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B25">
+        <v>6521000.0</v>
+      </c>
+      <c r="C25">
         <v>1718000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-906000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>12522000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>75254000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-90371000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5091000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5465000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>15746000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>8653000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>8909000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>11573000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>16522000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>32874000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>19419000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>37805000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>38644000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>48913000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3818000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>401000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-606000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3834000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4034000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4201000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4764000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3219000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2600000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3300000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2800000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>3890000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2582997.0</v>
       </c>
     </row>
-    <row r="26" spans="1:32">
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>-2330000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-3710000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1300000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1028000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-2042000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-1805000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-8030000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-809000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-6312000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-5981000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-269000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1151000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>607000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>919000.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>-1561000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-2414000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-43261000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-5360000.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
+      <c r="AG26"/>
     </row>
-    <row r="27" spans="1:32">
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B27">
+        <v>2324000.0</v>
+      </c>
+      <c r="C27">
         <v>1802000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1237000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1630000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>843000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>892000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1569000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1421000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1502000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1260000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1109000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1349000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1296000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>262000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2919000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>29061000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62000.0</v>
       </c>
       <c r="R27">
         <v>62000.0</v>
       </c>
       <c r="S27">
-        <v>1673000.0</v>
+        <v>62000.0</v>
       </c>
       <c r="T27">
         <v>1673000.0</v>
       </c>
       <c r="U27">
+        <v>1673000.0</v>
+      </c>
+      <c r="V27">
         <v>-9000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>-14000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>-1000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>-10000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>-4000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>-2000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
+      <c r="AG27"/>
     </row>
-    <row r="28" spans="1:32">
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B28">
+        <v>-13904000.0</v>
+      </c>
+      <c r="C28">
         <v>-52138000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-274824000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>238429000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>438601000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>631331000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>95609000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>49951000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>48146000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>31882000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>157141000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>444000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-12564000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-20624000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>9268000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-103996000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>224299000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-130671000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-23066000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-58835000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-7409000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>30398000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1556000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-20444000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>27122000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>72823000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-19600000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>31700000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-23200000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-5500000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>55616000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-28506610.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B29">
+        <v>87614000.0</v>
+      </c>
+      <c r="C29">
         <v>63573000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>54782000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>60565000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>115924000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-48611000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>53689000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>34626000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>38777000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>22621000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>33761000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>25151000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>34851000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>56711000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>37523000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>57095000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>50559000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>46980000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>46946000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>46187000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>48757000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>44171000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>37855000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>38062000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>33370000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>26748000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>24500000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>16300000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>22300000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>24100000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>16918000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>13687543.0</v>
       </c>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B30">
+        <v>64407000.0</v>
+      </c>
+      <c r="C30">
         <v>68352000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-68541000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-733698000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-447720000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-32594000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-46875000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-94019000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-97528000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-137361000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-197053000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-170467000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2091000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>88331000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>102329000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-51199000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-35514000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-81057000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>58253000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>23853000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-36534000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-131616000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-81578000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-13689000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>82348000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-78653000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-52800000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-32600000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>23500000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-33000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-89000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-10004948.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DX30"/>
+  <dimension ref="A1:DZ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:128">
+    <row r="1" spans="1:130">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>94</v>
       </c>
       <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
         <v>95</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="F1" t="s">
         <v>97</v>
       </c>
       <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
         <v>98</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
       <c r="J1" t="s">
         <v>100</v>
       </c>
       <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
         <v>101</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
       <c r="N1" t="s">
         <v>103</v>
       </c>
       <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
         <v>104</v>
       </c>
-      <c r="P1" t="s">
+      <c r="Q1" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="R1" t="s">
         <v>106</v>
       </c>
       <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
         <v>107</v>
       </c>
-      <c r="T1" t="s">
+      <c r="U1" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="V1" t="s">
         <v>109</v>
       </c>
       <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
         <v>110</v>
       </c>
-      <c r="X1" t="s">
+      <c r="Y1" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="Z1" t="s">
         <v>112</v>
       </c>
       <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
         <v>113</v>
       </c>
-      <c r="AB1" t="s">
+      <c r="AC1" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="AD1" t="s">
         <v>115</v>
       </c>
       <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
         <v>116</v>
       </c>
-      <c r="AF1" t="s">
+      <c r="AG1" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="AH1" t="s">
         <v>118</v>
       </c>
       <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>119</v>
       </c>
-      <c r="AJ1" t="s">
+      <c r="AK1" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="AL1" t="s">
         <v>121</v>
       </c>
       <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
         <v>122</v>
       </c>
-      <c r="AN1" t="s">
+      <c r="AO1" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="AP1" t="s">
         <v>124</v>
       </c>
       <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
         <v>125</v>
       </c>
-      <c r="AR1" t="s">
+      <c r="AS1" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="AT1" t="s">
         <v>127</v>
       </c>
       <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
         <v>128</v>
       </c>
-      <c r="AV1" t="s">
+      <c r="AW1" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="AX1" t="s">
         <v>130</v>
       </c>
       <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>131</v>
       </c>
-      <c r="AZ1" t="s">
+      <c r="BA1" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="BB1" t="s">
         <v>133</v>
       </c>
       <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
         <v>134</v>
       </c>
-      <c r="BD1" t="s">
+      <c r="BE1" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="BF1" t="s">
         <v>136</v>
       </c>
       <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
         <v>137</v>
       </c>
-      <c r="BH1" t="s">
+      <c r="BI1" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="BJ1" t="s">
         <v>139</v>
       </c>
       <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
         <v>140</v>
       </c>
-      <c r="BL1" t="s">
+      <c r="BM1" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="BN1" t="s">
         <v>142</v>
       </c>
       <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
         <v>143</v>
       </c>
-      <c r="BP1" t="s">
+      <c r="BQ1" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="BR1" t="s">
         <v>145</v>
       </c>
       <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
         <v>146</v>
       </c>
-      <c r="BT1" t="s">
+      <c r="BU1" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="BV1" t="s">
         <v>148</v>
       </c>
       <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
         <v>149</v>
       </c>
-      <c r="BX1" t="s">
+      <c r="BY1" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="BZ1" t="s">
         <v>151</v>
       </c>
       <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
         <v>152</v>
       </c>
-      <c r="CB1" t="s">
+      <c r="CC1" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="CD1" t="s">
         <v>154</v>
       </c>
       <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
         <v>155</v>
       </c>
-      <c r="CF1" t="s">
+      <c r="CG1" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="CH1" t="s">
         <v>157</v>
       </c>
       <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>158</v>
       </c>
-      <c r="CJ1" t="s">
+      <c r="CK1" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="CL1" t="s">
         <v>160</v>
       </c>
       <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CN1" t="s">
         <v>161</v>
       </c>
-      <c r="CN1" t="s">
+      <c r="CO1" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="CP1" t="s">
         <v>163</v>
       </c>
       <c r="CQ1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CR1" t="s">
         <v>164</v>
       </c>
-      <c r="CR1" t="s">
+      <c r="CS1" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="CT1" t="s">
         <v>166</v>
       </c>
       <c r="CU1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CV1" t="s">
         <v>167</v>
       </c>
-      <c r="CV1" t="s">
+      <c r="CW1" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="CX1" t="s">
         <v>169</v>
       </c>
       <c r="CY1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>170</v>
       </c>
-      <c r="CZ1" t="s">
+      <c r="DA1" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="DB1" t="s">
         <v>172</v>
       </c>
       <c r="DC1" t="s">
+        <v>27</v>
+      </c>
+      <c r="DD1" t="s">
         <v>173</v>
       </c>
-      <c r="DD1" t="s">
+      <c r="DE1" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="DF1" t="s">
         <v>175</v>
       </c>
       <c r="DG1" t="s">
+        <v>28</v>
+      </c>
+      <c r="DH1" t="s">
         <v>176</v>
       </c>
-      <c r="DH1" t="s">
+      <c r="DI1" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="DJ1" t="s">
         <v>178</v>
       </c>
       <c r="DK1" t="s">
+        <v>29</v>
+      </c>
+      <c r="DL1" t="s">
         <v>179</v>
       </c>
-      <c r="DL1" t="s">
+      <c r="DM1" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="DN1" t="s">
         <v>181</v>
       </c>
       <c r="DO1" t="s">
+        <v>30</v>
+      </c>
+      <c r="DP1" t="s">
         <v>182</v>
       </c>
-      <c r="DP1" t="s">
+      <c r="DQ1" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="DR1" t="s">
         <v>184</v>
       </c>
       <c r="DS1" t="s">
+        <v>31</v>
+      </c>
+      <c r="DT1" t="s">
         <v>185</v>
       </c>
-      <c r="DT1" t="s">
+      <c r="DU1" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="DV1" t="s">
         <v>187</v>
       </c>
       <c r="DW1" t="s">
+        <v>32</v>
+      </c>
+      <c r="DX1" t="s">
         <v>188</v>
       </c>
-      <c r="DX1" t="s">
+      <c r="DY1" t="s">
         <v>189</v>
       </c>
+      <c r="DZ1" t="s">
+        <v>190</v>
+      </c>
     </row>
-    <row r="2" spans="1:128">
+    <row r="2" spans="1:130">
       <c r="A2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B2">
+        <v>529971000.0</v>
+      </c>
+      <c r="C2">
+        <v>465899000.0</v>
+      </c>
+      <c r="D2">
         <v>473402000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>524563000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>391854000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>345210000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>347979000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>304689000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>312067000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>167498000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>368808000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>387952000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>600650000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>570365000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>694524000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>868428000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1035354000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>782120000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>845814000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>925883000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>928549000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>702613000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>588428000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>269612000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>378423000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>238540000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>287828000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>353714000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>276000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>75262000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>163639000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>298625000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>285442000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>191114000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>235178000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>338547000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>296047000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>224184000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>272485000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>350822000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>378905000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>210704000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>247056000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>348836000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>385056000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>304023000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>418189000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>528093000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>529928000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>410005000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>459268000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>514391000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>509732000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>367394000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>492291000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>469245000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>385314000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>246414000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>294737000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>323375000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>236193000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>242116000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>302888000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>346028000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>334293000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>80103000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>94410000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>85558000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>94949000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>94949000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>301458000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>338727000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>259697000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>110977000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>172870000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>186065000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>177564000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>136412000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>229288000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>215090000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>166359000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>126229000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>176983000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>149983000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>161545000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>137810000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>204553000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>183897000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>218592000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>266986000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>267161000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>262404000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>260759000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>166647000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>134045000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>243850000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>256830000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>209069000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>202799000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>227409000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>113990000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>64583000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>73700000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>142023000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>93072000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>119000000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>151100000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DE2">
         <v>165674000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DF2">
         <v>141024000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DG2">
         <v>101500000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DH2">
         <v>132000000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DI2">
         <v>113000000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DJ2">
         <v>113800000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DK2">
         <v>97800000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DL2">
         <v>9000000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DM2">
         <v>1110000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DN2">
         <v>88900000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DO2">
         <v>1.0</v>
       </c>
-      <c r="DN2">
+      <c r="DP2">
         <v>29290000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DQ2">
         <v>36070000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DR2">
         <v>36070000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DS2">
         <v>1.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>34440000.0</v>
       </c>
       <c r="DT2"/>
       <c r="DU2">
+        <v>34440000.0</v>
+      </c>
+      <c r="DV2"/>
+      <c r="DW2">
         <v>1.0</v>
       </c>
-      <c r="DV2">
-[...3 lines deleted...]
-      <c r="DX2"/>
+      <c r="DX2">
+        <v>0.0</v>
+      </c>
+      <c r="DY2"/>
+      <c r="DZ2"/>
     </row>
-    <row r="3" spans="1:128">
+    <row r="3" spans="1:130">
       <c r="A3" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B3">
+        <v>1279000</v>
+      </c>
+      <c r="C3">
+        <v>1622000</v>
+      </c>
+      <c r="D3">
         <v>1745000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1840000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2382000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2246000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>2244000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1961000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>2237000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1587000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1608000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1965000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1886000</v>
-      </c>
-[...4 lines deleted...]
-        <v>691000</v>
       </c>
       <c r="O3">
         <v>2309000</v>
       </c>
       <c r="P3">
+        <v>691000</v>
+      </c>
+      <c r="Q3">
+        <v>2309000</v>
+      </c>
+      <c r="R3">
         <v>1013000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>603000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1375000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1623000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1592000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1896000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1000000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>2069000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>4773000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>407000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1350000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>734000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1268000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1313000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>1251000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>673000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>847000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>945000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>1518000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>611000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>923000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>754000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>1675000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>1104000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>917000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>2303000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>759000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>696000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>945000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>1075000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>2040000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>1143000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>859000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>1231000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>570000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>469000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>419000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>214000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>400000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>613000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>2086000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>1162000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>557000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>370000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>315000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>1412000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>698000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>1554000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>3304000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>5307000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>4412000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>3462000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>2507000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>2507000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>3973000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>4144000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>3251000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>4459000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>4746000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>5397000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>3808000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>3167000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>5219000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>6597000</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>4532000</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>5072000</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>3305000</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>6943000</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>2841000</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>431000</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>1459000</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>2004000</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>1682000</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>1101000</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>3489000</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>2823000</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>3739000</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>2450000</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>1138000</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>1971000</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>1309000</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>1122000</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>3561000</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>2907000</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>81000</v>
       </c>
-      <c r="CW3">
+      <c r="CY3">
         <v>1175000</v>
       </c>
-      <c r="CX3">
+      <c r="CZ3">
         <v>1037000</v>
       </c>
-      <c r="CY3">
+      <c r="DA3">
         <v>536000</v>
       </c>
-      <c r="CZ3">
+      <c r="DB3">
         <v>488000</v>
       </c>
-      <c r="DA3">
+      <c r="DC3">
         <v>800000</v>
       </c>
-      <c r="DB3">
+      <c r="DD3">
         <v>1100000</v>
       </c>
-      <c r="DC3">
+      <c r="DE3">
         <v>1812000</v>
       </c>
-      <c r="DD3">
+      <c r="DF3">
         <v>788000</v>
       </c>
-      <c r="DE3">
+      <c r="DG3">
         <v>2400000</v>
       </c>
-      <c r="DF3">
+      <c r="DH3">
         <v>900000</v>
       </c>
-      <c r="DG3">
+      <c r="DI3">
         <v>500000</v>
       </c>
-      <c r="DH3">
+      <c r="DJ3">
         <v>500000</v>
       </c>
-      <c r="DI3">
+      <c r="DK3">
         <v>600000</v>
       </c>
-      <c r="DJ3">
+      <c r="DL3">
         <v>300000</v>
       </c>
-      <c r="DK3">
+      <c r="DM3">
         <v>500000</v>
       </c>
-      <c r="DL3">
+      <c r="DN3">
         <v>500000</v>
       </c>
-      <c r="DM3">
+      <c r="DO3">
         <v>759999</v>
       </c>
-      <c r="DN3">
+      <c r="DP3">
         <v>50000</v>
       </c>
-      <c r="DO3">
+      <c r="DQ3">
         <v>890000</v>
       </c>
-      <c r="DP3">
+      <c r="DR3">
         <v>950000</v>
       </c>
-      <c r="DQ3">
+      <c r="DS3">
         <v>960000</v>
       </c>
-      <c r="DR3">
+      <c r="DT3">
         <v>930000</v>
       </c>
-      <c r="DS3">
+      <c r="DU3">
         <v>1180000</v>
       </c>
-      <c r="DT3">
+      <c r="DV3">
         <v>1410000</v>
       </c>
-      <c r="DU3">
+      <c r="DW3">
         <v>1930000</v>
       </c>
-      <c r="DV3">
+      <c r="DX3">
         <v>1579999</v>
       </c>
-      <c r="DW3">
+      <c r="DY3">
         <v>1130000</v>
       </c>
-      <c r="DX3">
+      <c r="DZ3">
         <v>1430000</v>
       </c>
     </row>
-    <row r="4" spans="1:128">
+    <row r="4" spans="1:130">
       <c r="A4" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>-212698000.0</v>
       </c>
-      <c r="M4"/>
-[...1 lines deleted...]
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4">
         <v>-173904000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-166926000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>253234000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-63694000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-80069000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-2666000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>225936000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>114185000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>318816000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>-108811000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>139883000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-49288000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>-65886000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>77714000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>200738000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-88377000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>-134986000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>13183000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>94328000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>-44064000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>-103369000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>42500000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>71863000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>-48301000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>-78337000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-28083000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>168201000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-36352000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>-101780000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-36220000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>81033000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>-114166000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-109904000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>-1835000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>119923000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>-49263000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>-55123000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>4659000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>142338000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>-124897000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>23046000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>83931000.0</v>
       </c>
-      <c r="BE4"/>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
@@ -39637,198 +39986,200 @@
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
+      <c r="DY4"/>
+      <c r="DZ4"/>
     </row>
-    <row r="5" spans="1:128">
+    <row r="5" spans="1:130">
       <c r="A5" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>-4985000.0</v>
       </c>
-      <c r="M5"/>
-[...1 lines deleted...]
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5">
         <v>490000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>1622000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>10456000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>9964000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-8586000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-1292000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-18380000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-134000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-2474000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-20063000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>15335000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>6168000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-6752000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-4831000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>4128000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>2499000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>6714000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-6173000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-496000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-4467000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-894000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>7920000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-14251000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>69000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-4616000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-2063000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-663000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>304000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-1978000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>3021000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-13497000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-652000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>1013000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>783000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>3890000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>1595000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>7370000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-7768000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>149000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>4406000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>13103000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-11993000.0</v>
       </c>
-      <c r="BE5"/>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
@@ -39855,826 +40206,840 @@
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
+      <c r="DY5"/>
+      <c r="DZ5"/>
     </row>
-    <row r="6" spans="1:128">
+    <row r="6" spans="1:130">
       <c r="A6" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B6">
+        <v>-41001000.0</v>
+      </c>
+      <c r="C6">
+        <v>64072000.0</v>
+      </c>
+      <c r="D6">
         <v>-7503000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-51161000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>132709000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>46644000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-2769000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>43290000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-7378000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>144569000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-201310000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-19144000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-212698000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>30285000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-124159000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-173904000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-166926000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>253234000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-63694000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-80069000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-2666000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>225936000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>114185000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>318816000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-108811000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>139883000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-49288000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-65886000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>77714000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>200738000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-88377000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-134986000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>13183000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>94328000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-44064000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-103369000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>42500000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>71863000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-48301000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-78337000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-28083000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>168201000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-36352000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-101780000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-36220000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>81033000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-114166000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-109904000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-1835000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>119923000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-49263000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-55123000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>4659000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>142338000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-124897000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>23046000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>83931000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>138900000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-48323000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-28638000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>87182000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-5923000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-60772000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-43140000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>11735000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>254190000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-14307000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>8852000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-9391000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-9391000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-202977000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-37269000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>79030000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>148720000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-61893000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>-13195000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>8501000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>41152000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>-92876000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>14198000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>48731000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>40130000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>-50754000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>27000000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>-11562000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>23735000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>-66743000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>20656000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>-34695000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>-48394000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>-175000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>4757000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>1645000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>94112000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>32602000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>-109805000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>-12980000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>47761000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>6270000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>-24610000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>113419000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>49407000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>-9117000.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>-68323000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DB6">
         <v>48951000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DC6">
         <v>-25900000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DD6">
         <v>-32100000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DE6">
         <v>-14574000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DF6">
         <v>24650000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DG6">
         <v>128700000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DH6">
         <v>-5800000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DI6">
         <v>132000000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DJ6">
         <v>-113800000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DK6">
         <v>113800000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DL6">
         <v>-28300000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DM6">
         <v>9000000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DN6">
         <v>-88900000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DO6">
         <v>1109998.0</v>
       </c>
-      <c r="DN6">
+      <c r="DP6">
         <v>-26930000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DQ6">
         <v>29290000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DR6">
         <v>-17630000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DS6">
         <v>36070000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DT6">
         <v>-34820000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DU6">
         <v>-21689999.0</v>
       </c>
-      <c r="DT6">
+      <c r="DV6">
         <v>34440000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DW6">
         <v>-6050000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DX6">
         <v>1120000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DY6">
         <v>-12960000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DZ6">
         <v>-6930000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:128">
+    <row r="7" spans="1:130">
       <c r="A7" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B7">
+        <v>-4452000.0</v>
+      </c>
+      <c r="C7">
+        <v>-4058000.0</v>
+      </c>
+      <c r="D7">
         <v>694000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>10533000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>921000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-6252000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1801000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>3523000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1267000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-14666000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>859000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>185000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>8119000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-16359000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-9032000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>16578000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>8906000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-5357000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>15629000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-13922000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>6524000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-8022000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-3577000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>7131000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>6583000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-5717000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>3614000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>8989000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>1858000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-606000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>5759000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-5048000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-9879000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-12514000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-7928000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>4880000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>12088000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-9593000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-3985000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>3406000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>702000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-1945000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-1672000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>2345000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>5466000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-7228000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-66000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>1627000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-2665000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-5108000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>1756000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>10667000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-4748000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>101000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>8573000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>12487000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-2103000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>-8332000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>3397000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>11260000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>4185000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>6342000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>11493000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>15512000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>2169000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-10801000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>1178000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>4032000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>7133000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>5812000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>-9662000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>4895000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>5302000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>-15757000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>5224000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>110000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>6077000.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>-12750000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>5465000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>122000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>4610000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>-11483000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>8572000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>-3187000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>5637000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>-15055000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>4920000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>4756000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>4351000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>-6405000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>3551000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CO7">
         <v>-1945000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CP7">
         <v>2393000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CQ7">
         <v>-2490000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CR7">
         <v>5306000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CS7">
         <v>-2337000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CT7">
         <v>2751000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CU7">
         <v>-2647000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CV7">
         <v>4102000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CW7">
         <v>940000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CX7">
         <v>20000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CY7">
         <v>-3913000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CZ7">
         <v>2589000.0</v>
       </c>
-      <c r="CY7">
+      <c r="DA7">
         <v>-702000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DB7">
         <v>-489000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DC7">
         <v>-1300000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DD7">
         <v>900000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DE7">
         <v>1145000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DF7">
         <v>-1945000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DG7">
         <v>-4100000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DH7">
         <v>1300000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DI7">
         <v>600000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DJ7">
         <v>-5700000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DK7">
         <v>-900000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DL7">
         <v>200000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DM7">
         <v>2800000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DN7">
         <v>-900000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DO7">
         <v>5300000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DP7">
         <v>2400000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DQ7">
         <v>900000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DR7">
         <v>700000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DS7">
         <v>2700000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DT7">
         <v>2400000.0</v>
       </c>
-      <c r="DS7">
+      <c r="DU7">
         <v>1800000.0</v>
       </c>
-      <c r="DT7">
+      <c r="DV7">
         <v>2300000.0</v>
       </c>
-      <c r="DU7">
+      <c r="DW7">
         <v>-2000000.0</v>
       </c>
-      <c r="DV7">
+      <c r="DX7">
         <v>800000.0</v>
       </c>
-      <c r="DW7">
+      <c r="DY7">
         <v>500000.0</v>
       </c>
-      <c r="DX7">
+      <c r="DZ7">
         <v>14300000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:128">
+    <row r="8" spans="1:130">
       <c r="A8" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -40759,99 +41124,97 @@
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
+      <c r="DY8"/>
+      <c r="DZ8"/>
     </row>
-    <row r="9" spans="1:128">
+    <row r="9" spans="1:130">
       <c r="A9" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-      <c r="AD9">
-[...4 lines deleted...]
-      </c>
+      <c r="AD9"/>
+      <c r="AE9"/>
       <c r="AF9">
         <v>0.0</v>
       </c>
-      <c r="AG9"/>
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
-      <c r="AI9">
-[...1 lines deleted...]
-      </c>
+      <c r="AI9"/>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
         <v>0.0</v>
       </c>
       <c r="AQ9">
         <v>0.0</v>
       </c>
       <c r="AR9">
@@ -40880,52 +41243,56 @@
       </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
         <v>0.0</v>
       </c>
       <c r="BC9">
         <v>0.0</v>
       </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
-      <c r="BH9"/>
-      <c r="BI9"/>
+      <c r="BH9">
+        <v>0.0</v>
+      </c>
+      <c r="BI9">
+        <v>0.0</v>
+      </c>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
@@ -40949,424 +41316,428 @@
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
+      <c r="DY9"/>
+      <c r="DZ9"/>
     </row>
-    <row r="10" spans="1:128">
+    <row r="10" spans="1:130">
       <c r="A10" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
-      <c r="AD10">
-[...4 lines deleted...]
-      </c>
+      <c r="AD10"/>
+      <c r="AE10"/>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
+        <v>0.0</v>
+      </c>
+      <c r="AH10">
+        <v>0.0</v>
+      </c>
+      <c r="AI10">
         <v>6069000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>3086000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>2673000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>3388000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>746000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>1122000.0</v>
       </c>
-      <c r="AM10">
-[...2 lines deleted...]
-      <c r="AN10">
+      <c r="AO10">
+        <v>0.0</v>
+      </c>
+      <c r="AP10">
         <v>1157000.0</v>
       </c>
-      <c r="AO10">
-[...4 lines deleted...]
-      </c>
       <c r="AQ10">
         <v>0.0</v>
       </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
+        <v>0.0</v>
+      </c>
+      <c r="AT10">
+        <v>0.0</v>
+      </c>
+      <c r="AU10">
         <v>377000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>2365000.0</v>
       </c>
-      <c r="AU10">
-[...4 lines deleted...]
-      </c>
       <c r="AW10">
+        <v>0.0</v>
+      </c>
+      <c r="AX10">
+        <v>0.0</v>
+      </c>
+      <c r="AY10">
         <v>3124000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>367000.0</v>
       </c>
-      <c r="AY10">
-[...2 lines deleted...]
-      <c r="AZ10">
+      <c r="BA10">
+        <v>0.0</v>
+      </c>
+      <c r="BB10">
         <v>2767000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>7036000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>4698000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>4256000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>7664000.0</v>
       </c>
-      <c r="BE10">
-[...4 lines deleted...]
-      </c>
       <c r="BG10">
+        <v>0.0</v>
+      </c>
+      <c r="BH10">
+        <v>0.0</v>
+      </c>
+      <c r="BI10">
         <v>2294000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>3780000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>4809000.0</v>
       </c>
-      <c r="BJ10"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10">
+        <v>1874000.0</v>
+      </c>
+      <c r="BO10"/>
+      <c r="BP10">
         <v>1301000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>2633000.0</v>
       </c>
-      <c r="BP10"/>
-      <c r="BQ10">
+      <c r="BR10"/>
+      <c r="BS10">
         <v>1878000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>3315000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>3662000.0</v>
       </c>
-      <c r="BT10"/>
-      <c r="BU10">
+      <c r="BV10"/>
+      <c r="BW10">
         <v>4445000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>4012000.0</v>
       </c>
-      <c r="BW10"/>
-[...1 lines deleted...]
-      <c r="BY10">
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10">
         <v>3624000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>3611000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>2388000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>2445000.0</v>
       </c>
-      <c r="CC10"/>
-      <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
       <c r="DW10"/>
       <c r="DX10"/>
+      <c r="DY10"/>
+      <c r="DZ10"/>
     </row>
-    <row r="11" spans="1:128">
+    <row r="11" spans="1:130">
       <c r="A11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...2 lines deleted...]
-      <c r="L11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
         <v>12471000.0</v>
       </c>
-      <c r="M11">
-[...4 lines deleted...]
-      </c>
       <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
         <v>15004000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>7036000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-16129000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>5811000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-5463000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>7935000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>7816000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-3443000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>9605000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>26646000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-21052000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-2554000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>15741000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>6689000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-4734000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>3260000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-11762000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-3706000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-12018000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-3461000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>5780000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>4168000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>2171000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-4054000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>8022000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>2765000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-1282000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-1976000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>4323000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>2445000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>6269000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>586000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>614000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-3448000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-8998000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>142000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>3297000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>3012000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-48000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>4167000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-616000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>9890000.0</v>
       </c>
-      <c r="BE11"/>
-      <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
@@ -41393,204 +41764,206 @@
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
+      <c r="DY11"/>
+      <c r="DZ11"/>
     </row>
-    <row r="12" spans="1:128">
+    <row r="12" spans="1:130">
       <c r="A12" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-11273000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>578000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>11467000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-3110000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1324000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-3996000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>24418000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>6356000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>5903000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>30361000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>5703000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-38794000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>7902000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-69334000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>3973000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-2326000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-3068000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>4100000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>2259000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1172000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>-1374000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>2968000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>11771000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>310000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>341000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>5776000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>4164000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>1867000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>-20000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>3627000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>1961000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>1825000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>7331000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>-2434000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>3987000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>8139000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>-907000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>1765000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>4239000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>3565000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>-588000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>7651000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>4160000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>5103000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>2823000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>14887000.0</v>
       </c>
-      <c r="BE12"/>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
@@ -41617,163 +41990,165 @@
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
+      <c r="DY12"/>
+      <c r="DZ12"/>
     </row>
-    <row r="13" spans="1:128">
+    <row r="13" spans="1:130">
       <c r="A13" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>185000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>8119000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-16359000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-6361000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>14363000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>8450000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-5357000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>15629000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-13922000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>6524000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-8022000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-3577000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>7131000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>6583000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-5717000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>3614000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>8989000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>1858000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>2874000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>5708000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-8449000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-9907000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-3468000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-7515000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>4171000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>7920000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-9470000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>69000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>-4616000.0</v>
       </c>
-      <c r="AN13"/>
-      <c r="AO13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>3250000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-7955000.0</v>
       </c>
-      <c r="AT13"/>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -41811,1206 +42186,1226 @@
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
+      <c r="DY13"/>
+      <c r="DZ13"/>
     </row>
-    <row r="14" spans="1:128">
+    <row r="14" spans="1:130">
       <c r="A14" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B14">
+        <v>1816000.0</v>
+      </c>
+      <c r="C14">
+        <v>1861000.0</v>
+      </c>
+      <c r="D14">
         <v>1899000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>1906000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>1850000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1913000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>1788000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>2026000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>2104000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>2038000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>2033000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1998000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>2009000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1947000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1927000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1935000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>1947000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1968000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>1924000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>1880000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1942000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>2056000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>1774000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>1777000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1623000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>1560000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>1545000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>1536000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1612000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>1608000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>1627000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>1613000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>1605000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>1592000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>1614000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>1617000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>1735000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>1777000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>1763000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>1730000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>1705000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>1678000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>1649000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>1626000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>1633000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>1621000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>1623000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>1657000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>1621000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>1614000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>1639000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>1657000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>1696000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>1780000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>1807000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>1826000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>1777000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>1750000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>1771000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>1818000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>2106000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>2297000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>2520000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>2516000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>2399000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>2675000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>2676000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>2682000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>2689000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>2689000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>3464000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>3413000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>3288000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>3176000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>3101000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>3089000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>3085000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>3130000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>3365000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>3560000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>3407000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>3414000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>3335000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>3074000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>2970000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>3006000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>2681000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>2781000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>2761000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>2760000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>2501000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>2524000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>2494000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>2160000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>2251000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>2293000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>2324000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>2390000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>2380000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>2485000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>2063000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>2010000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>2749000.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>1374000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DB14">
         <v>2051000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DC14">
         <v>2200000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DD14">
         <v>2000000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DE14">
         <v>1948000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DF14">
         <v>1852000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DG14">
         <v>1600000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DH14">
         <v>1300000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DI14">
         <v>1400000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DJ14">
         <v>1200000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DK14">
         <v>-500000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DL14">
         <v>1300000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DM14">
         <v>1200000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DN14">
         <v>1200000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DO14">
         <v>800000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DP14">
         <v>760000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DQ14">
         <v>640000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DR14">
         <v>610000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DS14">
         <v>960000.0</v>
       </c>
-      <c r="DR14">
+      <c r="DT14">
         <v>460000.0</v>
       </c>
-      <c r="DS14">
+      <c r="DU14">
         <v>610000.0</v>
       </c>
-      <c r="DT14">
+      <c r="DV14">
         <v>580000.0</v>
       </c>
-      <c r="DU14">
+      <c r="DW14">
         <v>930000.0</v>
       </c>
-      <c r="DV14">
+      <c r="DX14">
         <v>490000.0</v>
       </c>
-      <c r="DW14">
+      <c r="DY14">
         <v>420000.0</v>
       </c>
-      <c r="DX14">
+      <c r="DZ14">
         <v>420000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:128">
+    <row r="15" spans="1:130">
       <c r="A15" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B15">
+        <v>4628000.0</v>
+      </c>
+      <c r="C15">
+        <v>4438000.0</v>
+      </c>
+      <c r="D15">
         <v>4439000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>4094000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>4092000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>3899000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>3897000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>3555000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>3555000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>3387000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>3397000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>3057000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>3064000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>2884000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>2883000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>2712000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>2712000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>2701000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>2700000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>2530000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>2528000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>2515000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>2347000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>2348000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>2357000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>2179000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>2177000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>1841000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>1850000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>1535000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>1536000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>1193000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>1193000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>1187000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>1188000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>849000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>847000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>840000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>672000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>689000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>689000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>686000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>514000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>514000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>527000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>522000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>350000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>348000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>348000.0</v>
       </c>
-      <c r="AW15">
-[...4 lines deleted...]
-      </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
+        <v>0.0</v>
+      </c>
+      <c r="BF15">
+        <v>0.0</v>
+      </c>
+      <c r="BG15">
         <v>5142000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>1717000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>1712000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>1713000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>1710000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>1709000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>1707000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>3242000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>3237000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>3236000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>3233000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>3253000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>3253000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>3156000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>3041000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>3173000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>3215000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>3133000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>3235000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>3240000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>3244000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>3011000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>3034000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>3033000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>3026000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>2830000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>2850000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>2691000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>2688000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>2390000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>2390000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>2389000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>2357000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>2247000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>2246000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>1796000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>1794000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>1609000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>1609000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>1632000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>1630000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>1580000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>1579000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>1587000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CY15">
         <v>1496000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1351000.0</v>
       </c>
       <c r="CZ15">
         <v>1351000.0</v>
       </c>
       <c r="DA15">
+        <v>1351000.0</v>
+      </c>
+      <c r="DB15">
+        <v>1351000.0</v>
+      </c>
+      <c r="DC15">
         <v>1300000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DD15">
         <v>1300000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DE15">
         <v>1224000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DF15">
         <v>1876000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DG15">
         <v>1100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DH15">
         <v>1000000.0</v>
       </c>
       <c r="DI15">
+        <v>1300000.0</v>
+      </c>
+      <c r="DJ15">
         <v>1000000.0</v>
       </c>
-      <c r="DJ15">
-[...1 lines deleted...]
-      </c>
       <c r="DK15">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="DL15">
         <v>900000.0</v>
       </c>
       <c r="DM15">
+        <v>800000.0</v>
+      </c>
+      <c r="DN15">
+        <v>900000.0</v>
+      </c>
+      <c r="DO15">
         <v>860000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DP15">
         <v>770000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DQ15">
         <v>780000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DR15">
         <v>3310000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>310000.0</v>
       </c>
       <c r="DS15"/>
       <c r="DT15">
-        <v>2280000.0</v>
+        <v>310000.0</v>
       </c>
       <c r="DU15"/>
       <c r="DV15">
+        <v>2280000.0</v>
+      </c>
+      <c r="DW15"/>
+      <c r="DX15">
         <v>310000.0</v>
       </c>
-      <c r="DW15">
+      <c r="DY15">
         <v>10000.0</v>
       </c>
-      <c r="DX15">
+      <c r="DZ15">
         <v>2130000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:128">
+    <row r="16" spans="1:130">
       <c r="A16" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B16">
+        <v>488970000.0</v>
+      </c>
+      <c r="C16">
+        <v>529971000.0</v>
+      </c>
+      <c r="D16">
         <v>465899000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>473402000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>524563000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>391854000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>345210000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>347979000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>312067000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>312067000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>167498000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>368808000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>387952000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>600650000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>570365000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>694524000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>868428000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>1035354000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>782120000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>845814000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>925883000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>928549000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>702613000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>588428000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>269612000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>378423000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>238540000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>287828000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>353714000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>276000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>75262000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>163639000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>298625000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>285442000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>191114000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>235178000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>338547000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>296047000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>224184000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>272485000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>350822000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>378905000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>210704000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>247056000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>348836000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>385056000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>304023000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>418189000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>528093000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>529928000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>410005000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>459268000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>514391000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>509732000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>367394000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>492291000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>469245000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>385314000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>246414000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>294737000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>323375000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>236193000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>242116000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>302888000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>346028000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>334293000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>80103000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>94410000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>85558000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>85558000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>98481000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>301458000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>338727000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>259697000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>110977000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>172870000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>186065000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>177564000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>136412000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>229288000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>215090000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>166359000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>126229000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>176983000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>149983000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>161545000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>137810000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>204553000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>183897000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>218592000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>266986000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>267161000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>262404000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>260759000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>166647000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>134045000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>243850000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>256830000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>209069000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>202799000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>227409000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>113990000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>64583000.0</v>
       </c>
-      <c r="CY16">
+      <c r="DA16">
         <v>73700000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DB16">
         <v>142023000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DC16">
         <v>93100000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DD16">
         <v>119000000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DE16">
         <v>151100000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DF16">
         <v>165674000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DG16">
         <v>128700000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DH16">
         <v>126200000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DI16">
         <v>132000000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DJ16">
         <v>113000000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DK16">
         <v>113800000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DL16">
         <v>-28300000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DM16">
         <v>9000000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DN16">
         <v>65800000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DO16">
         <v>1110000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DP16">
         <v>-26930000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DQ16">
         <v>29290000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DR16">
         <v>-17630000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DS16">
         <v>36070000.0</v>
       </c>
-      <c r="DR16">
+      <c r="DT16">
         <v>-34820000.0</v>
       </c>
-      <c r="DS16">
+      <c r="DU16">
         <v>-21689999.0</v>
       </c>
-      <c r="DT16">
+      <c r="DV16">
         <v>34440000.0</v>
       </c>
-      <c r="DU16">
+      <c r="DW16">
         <v>-6050000.0</v>
       </c>
-      <c r="DV16">
+      <c r="DX16">
         <v>1120000.0</v>
       </c>
-      <c r="DW16">
+      <c r="DY16">
         <v>-12960000.0</v>
       </c>
-      <c r="DX16">
+      <c r="DZ16">
         <v>-6930000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:128">
+    <row r="17" spans="1:130">
       <c r="A17" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -43095,608 +43490,620 @@
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
+      <c r="DY17"/>
+      <c r="DZ17"/>
     </row>
-    <row r="18" spans="1:128">
+    <row r="18" spans="1:130">
       <c r="A18" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B18">
+        <v>14656000.0</v>
+      </c>
+      <c r="C18">
+        <v>28060000.0</v>
+      </c>
+      <c r="D18">
         <v>19818000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>30784000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>19485000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>8993000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>10506000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>22976000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>12410000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>9072000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>23725000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>3496000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>24221000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>6410000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>5003000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>46047000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>19813000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>29153000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>32625000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-335000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>49288000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>5322000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-29358000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>25658000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-59971000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>9354000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>11270000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>15334000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>13972000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>14477000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>15055000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>2293000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>1343000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>1605000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-1318000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>11498000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>22995000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-2020000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>2448000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>9410000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>8333000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>3498000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>4134000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>15675000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>5751000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>324000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>8546000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>6236000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>4928000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>3620000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>9292000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>13229000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>6003000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>9047000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>17031000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>15584000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>12140000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-5092000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>6194000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>16713000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>20328000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>24922000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>17048000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>13756000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>13200000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>-8213000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>13393000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>18634000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>11057000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>11057000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>9862000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>11507000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>17852000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>-7200000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>16217000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>5442000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>14077000.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>-6186000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>13046000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>3351000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>16461000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>-4282000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>14518000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>2264000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>13415000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>-4139000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>17334000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>12574000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>12826000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>2704000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>10318000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CO18">
         <v>5176000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CP18">
         <v>8505000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CQ18">
         <v>3984000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CR18">
         <v>13211000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CS18">
         <v>4075000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CT18">
         <v>9924000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CU18">
         <v>4066000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CV18">
         <v>7894000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CW18">
         <v>5828000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CX18">
         <v>7911000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CY18">
         <v>2131000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CZ18">
         <v>9084000.0</v>
       </c>
-      <c r="CY18">
+      <c r="DA18">
         <v>5845000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DB18">
         <v>6452000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DC18">
         <v>4700000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DD18">
         <v>6900000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DE18">
         <v>4827000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DF18">
         <v>3573000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DG18">
         <v>-1300000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DH18">
         <v>5500000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DI18">
         <v>7200000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DJ18">
         <v>-200000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DK18">
         <v>1700000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DL18">
         <v>4700000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DM18">
         <v>6600000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DN18">
         <v>3500000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DO18">
         <v>11350000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DP18">
         <v>7490000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DQ18">
         <v>2120000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DR18">
         <v>820000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DS18">
         <v>2160000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DT18">
         <v>4410000.0</v>
       </c>
-      <c r="DS18">
+      <c r="DU18">
         <v>1660000.0</v>
       </c>
-      <c r="DT18">
+      <c r="DV18">
         <v>4210000.0</v>
       </c>
-      <c r="DU18">
+      <c r="DW18">
         <v>779998.0</v>
       </c>
-      <c r="DV18">
+      <c r="DX18">
         <v>2630000.0</v>
       </c>
-      <c r="DW18">
+      <c r="DY18">
         <v>240000.0</v>
       </c>
-      <c r="DX18">
+      <c r="DZ18">
         <v>4040000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:128">
+    <row r="19" spans="1:130">
       <c r="A19" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B19">
+        <v>-135529000.0</v>
+      </c>
+      <c r="C19">
+        <v>-37148000.0</v>
+      </c>
+      <c r="D19">
         <v>17726000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>11886000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-6070000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-45499000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>6484000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>73153000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>34214000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-17461000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>30289000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-9599000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-90291000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-160685000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>22720000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-229213000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-232075000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-5225000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-185177000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-203506000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-167155000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>23980000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>62320000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-101077000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-14275000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-35684000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>28494000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-23133000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-15967000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>47963000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-33998000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-98699000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-13264000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-30528000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-19932000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-25800000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-25302000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-19229000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-40129000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-56056000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>-26940000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>-24399000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>-6490000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-73678000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>-106708000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>-32895000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>-54794000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-56021000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>-31756000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>-8424000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>-14169000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>-27378000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>25299000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>-12672000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>8835000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>14508000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>54884000.0</v>
       </c>
-      <c r="BE19"/>
-      <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
@@ -43723,96 +44130,98 @@
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
+      <c r="DY19"/>
+      <c r="DZ19"/>
     </row>
-    <row r="20" spans="1:128">
+    <row r="20" spans="1:130">
       <c r="A20" t="s">
-        <v>239</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>240</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20">
         <v>91000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>424000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>195000.0</v>
       </c>
-      <c r="E20"/>
-      <c r="F20">
+      <c r="G20"/>
+      <c r="H20">
         <v>98000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>364000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>172000.0</v>
       </c>
-      <c r="I20"/>
-      <c r="J20">
+      <c r="K20"/>
+      <c r="L20">
         <v>82000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>316000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>164000.0</v>
       </c>
-      <c r="M20"/>
-      <c r="N20">
+      <c r="O20"/>
+      <c r="P20">
         <v>81000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>306000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>190000.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
@@ -43879,212 +44288,218 @@
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
+      <c r="DY20"/>
+      <c r="DZ20"/>
     </row>
-    <row r="21" spans="1:128">
+    <row r="21" spans="1:130">
       <c r="A21" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B21">
+        <v>-26095000.0</v>
+      </c>
+      <c r="C21">
+        <v>9848000.0</v>
+      </c>
+      <c r="D21">
         <v>5703000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-12964000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>8896000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-8964000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>11283000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>-30211000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>4473000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>12758000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>8404000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-3770000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-17579000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>4100000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-8596000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-25195000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-13493000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>26663000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-12871000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>69494000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-4667000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>519000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>422000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-5465000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-6991000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>9182000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>1692000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-3221000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-377000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>88000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-2327000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-3567000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-5851000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-2529000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-61474000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>661000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-5074000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>10966000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>3525000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-616000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>5630000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>4877000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-12690000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-6660000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-2798000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>4830000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-4574000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-2388000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>13780000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-27781000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>23281000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-2964000.0</v>
       </c>
-      <c r="BE21"/>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
@@ -44111,3296 +44526,3352 @@
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
+      <c r="DY21"/>
+      <c r="DZ21"/>
     </row>
-    <row r="22" spans="1:128">
+    <row r="22" spans="1:130">
       <c r="A22" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B22">
+        <v>15817000.0</v>
+      </c>
+      <c r="C22">
+        <v>13705000.0</v>
+      </c>
+      <c r="D22">
         <v>15950000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>15044000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>16858000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>13090000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>13118000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>14150000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>12557000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>11719000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>12656000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>14551000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>14954000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>11664000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>9605000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>7260000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>6938000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>6372000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>10091000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>7427000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>9506000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>7746000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>10397000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>9146000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>4287000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>8565000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>8481000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>7325000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>6436000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>8458000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>5990000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>6003000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>5773000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>3000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>4555000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>3561000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>2744000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>3296000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>2873000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>3930000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>1647000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>2602000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>1683000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>3845000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>986000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>1921000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>2115000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>1473000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>3751000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>2772000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>1591000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>843000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>839000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>1875000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>1121000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-1726000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-1162000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>-535000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>1977000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>2145000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>1310000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>1918000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>401000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>731000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>-3463000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>-3407000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>-1488000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>774000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>650000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>650000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>4838000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>4810000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>7280000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>7664000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>7171000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>7891000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>6957000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>8849000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>8680000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>8315000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>7421000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>7459000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>8577000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>7868000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>6377000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>7262000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>10819000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>6443000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>4847000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>6096000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>6296000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>6440000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>6361000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>6722000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>5801000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>5448000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>5111000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>4495000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>3742000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>4280000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>4349000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>4652000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>4722000.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>4166000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DB22">
         <v>4613000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DC22">
         <v>4400000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DD22">
         <v>4300000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DE22">
         <v>2935000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DF22">
         <v>3665000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DG22">
         <v>3400000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DH22">
         <v>3800000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DI22">
         <v>4500000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DJ22">
         <v>3100000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DK22">
         <v>2800000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DL22">
         <v>3300000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DM22">
         <v>3300000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DN22">
         <v>3000000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DO22">
         <v>2970000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DP22">
         <v>3050000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DQ22">
         <v>2780000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DR22">
         <v>2570000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DS22">
         <v>2460000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DT22">
         <v>2720000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DU22">
         <v>2160000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DV22">
         <v>2190000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DW22">
         <v>1880000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DX22">
         <v>2210000.0</v>
       </c>
-      <c r="DW22">
+      <c r="DY22">
         <v>2390000.0</v>
       </c>
-      <c r="DX22">
+      <c r="DZ22">
         <v>2350000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:128">
+    <row r="23" spans="1:130">
       <c r="A23" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B23">
+        <v>89305000.0</v>
+      </c>
+      <c r="C23">
+        <v>47400000.0</v>
+      </c>
+      <c r="D23">
         <v>-89941000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-79037000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>111913000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>92900000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-29487000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-46237000.0</v>
       </c>
-      <c r="H23"/>
-      <c r="I23">
+      <c r="J23"/>
+      <c r="K23">
         <v>161377000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-248421000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>19050000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-115397000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>185184000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-26880000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>20751000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>52645000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>246900000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>19041000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>88813000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>140548000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>209155000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>54064000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>409797000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-99869000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>173028000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-88097000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-56190000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>85438000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>142927000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-77905000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-39430000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>29154000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>123267000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-24273000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-87170000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>47107000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>97698000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-9650000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>33592000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-11363000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>188058000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-49626000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-45152000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>63345000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>113423000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-74842000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-54973000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>27516000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>119362000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-54256000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-42851000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-31022000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>124402000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-129792000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-35318000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>13185000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>128721000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-57213000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-46036000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>43073000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-17467000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>-78868000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>-82629000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>24706000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>308244000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>-55940000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>16141000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>6433000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>-2384000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>-200143000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>-29679000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>50261000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>204931000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>-72177000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>-32471000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>-39593000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>32416000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>-104621000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>44705000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>29808000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>53858000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>-75140000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>9685000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>-5528000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>29869000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>-42190000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>41070000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>-4973000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>-11236000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>-13136000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>39507000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>24870000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>30417000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>-33904000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>-53835000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>-58579000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>31390000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>6229000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>-4144000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>44369000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>38407000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>-3190000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>-18322000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>48814000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>-20800000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>-27300000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>5954000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>-8754000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>40700000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DH23">
         <v>11400000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DI23">
         <v>-2600000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DJ23">
         <v>300000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>25100000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DL23">
         <v>-27300000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DM23">
         <v>13000000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DN23">
         <v>-26600000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DO23">
         <v>17870000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DP23">
         <v>-22810000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DQ23">
         <v>16900000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DR23">
         <v>-17450000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DS23">
         <v>46100000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DT23">
         <v>-13680000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DU23">
         <v>-6190000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DV23">
         <v>29390000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DW23">
         <v>-4759999.0</v>
       </c>
-      <c r="DV23">
+      <c r="DX23">
         <v>-19580000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DY23">
         <v>10840000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DZ23">
         <v>-15080000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:128">
+    <row r="24" spans="1:130">
       <c r="A24" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B24">
+        <v>23917000.0</v>
+      </c>
+      <c r="C24">
+        <v>19717000.0</v>
+      </c>
+      <c r="D24">
         <v>43539000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>29141000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-455000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>30350000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>7810000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>37178000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="J24"/>
+      <c r="K24">
         <v>-30229000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-18550000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-29889000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>2699000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-180531000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-135252000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-247689000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-57973000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>10692000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>66360000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>47825000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-52039000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-9593000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>22750000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-160354000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-23792000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-8708000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>6984000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-37228000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-22738000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>2814000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-49143000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-63257000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-9115000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-22219000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-7251000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-35709000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-22498000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-3117000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-35326000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-11502000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-14609000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-13244000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>2386000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-20811000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-20838000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-27094000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-10690000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-12865000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-4210000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>31488000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>10887000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>24871000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>42993000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>4867000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>23764000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>16823000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>39958000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>22162000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>28637000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>17491000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>33999000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>10727000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>8055000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>20681000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>34312000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>21335000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>-6445000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>-28263000.0</v>
       </c>
-      <c r="BP24"/>
-      <c r="BQ24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>-17760000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>-13456000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>-10489000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>-2727000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>-14154000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>20246000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>34906000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>33060000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>9577000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>42339000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>2469000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>9828000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>-15525000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>-10370000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>-72459000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>-16464000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>-39730000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>-20851000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>-56136000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>-35299000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>-22548000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>7978000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>-22299000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>-27221000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>544000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>-25653000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>-33325000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>12517000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CU24">
         <v>-13574000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CV24">
         <v>-20631000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CW24">
         <v>-46542000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CX24">
         <v>59540000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CY24">
         <v>7627000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CZ24">
         <v>-28446000.0</v>
       </c>
-      <c r="CY24">
+      <c r="DA24">
         <v>-69049000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DB24">
         <v>-35894000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DC24">
         <v>-28900000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DD24">
         <v>-14900000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DE24">
         <v>-21156000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DF24">
         <v>-21544000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DG24">
         <v>17200000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DH24">
         <v>-4300000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DI24">
         <v>-16300000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DJ24">
         <v>11700000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DK24">
         <v>6500000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DL24">
         <v>6800000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DM24">
         <v>-23300000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DN24">
         <v>-19200000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DO24">
         <v>-28100000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DP24">
         <v>-11620000.0</v>
       </c>
-      <c r="DO24">
+      <c r="DQ24">
         <v>10280000.0</v>
       </c>
-      <c r="DP24">
+      <c r="DR24">
         <v>-1010000.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DS24">
         <v>-12189999.0</v>
       </c>
-      <c r="DR24">
+      <c r="DT24">
         <v>-25550000.0</v>
       </c>
-      <c r="DS24">
+      <c r="DU24">
         <v>-17160000.0</v>
       </c>
-      <c r="DT24">
+      <c r="DV24">
         <v>840000.0</v>
       </c>
-      <c r="DU24">
+      <c r="DW24">
         <v>-2079999.0</v>
       </c>
-      <c r="DV24">
+      <c r="DX24">
         <v>18070000.0</v>
       </c>
-      <c r="DW24">
+      <c r="DY24">
         <v>-24029999.0</v>
       </c>
-      <c r="DX24">
+      <c r="DZ24">
         <v>4100000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:128">
+    <row r="25" spans="1:130">
       <c r="A25" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B25">
+        <v>1660000.0</v>
+      </c>
+      <c r="C25">
+        <v>20035000.0</v>
+      </c>
+      <c r="D25">
         <v>1534000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>3103000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1960000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>4257000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-7127000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>4462000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-12557000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>9460000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>9054000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-9950000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1236000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1059000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>5746000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>25544000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>9472000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>27659000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>8753000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>5775000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>33067000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>4082000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-36762000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>9780000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-67471000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>4824000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-1147000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-3100000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>4514000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>271000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>2916000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-675000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>2953000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>5834000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>2329000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>1820000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>5769000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>2367000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>3723000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-1693000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>4256000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>2175000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>2681000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>4354000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-301000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>872000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>6915000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>2520000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>1266000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>5188000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>4360000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>262000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>6712000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>6831000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>5229000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>5433000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>15381000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>3187000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>570000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>2185000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>11909000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>13218000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>4531000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>-1736000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>12790000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>8627000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>15439000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>14608000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>4413000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>5734000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>13384000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>4756000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>3740000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>1397000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>4994000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>825000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>614000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>-158000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>-1118000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>-1156000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>2833000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>1400000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>-2524000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>-632000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>1769000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>1079000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>373000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>598000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>2549000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>1354000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>1459000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>980000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>996000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>42000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>991000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>642000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>1047000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>950000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>1231000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>1030000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>1560000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CY25">
         <v>557000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CZ25">
         <v>61000.0</v>
       </c>
-      <c r="CY25">
+      <c r="DA25">
         <v>1543000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DB25">
         <v>765000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DC25">
         <v>200000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DD25">
         <v>767000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DE25">
         <v>611000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DF25">
         <v>789000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DG25">
         <v>200000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DH25">
         <v>100000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DI25">
         <v>1200000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DJ25">
         <v>1700000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DK25">
         <v>900000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DL25">
         <v>200000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DM25">
         <v>-200000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DN25">
         <v>700000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DO25">
         <v>2450000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DP25">
         <v>1230000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DQ25">
         <v>-1310000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DR25">
         <v>-2110000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DS25">
         <v>-3889999.0</v>
       </c>
-      <c r="DR25">
+      <c r="DT25">
         <v>-240000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DU25">
         <v>-1729999.0</v>
       </c>
-      <c r="DT25">
+      <c r="DV25">
         <v>550000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DW25">
         <v>1800000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DX25">
         <v>710000.0</v>
       </c>
-      <c r="DW25">
+      <c r="DY25">
         <v>-1940000.0</v>
       </c>
-      <c r="DX25">
+      <c r="DZ25">
         <v>-11600000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:128">
+    <row r="26" spans="1:130">
       <c r="A26" t="s">
-        <v>244</v>
-[...8 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="B26">
+        <v>-2639000.0</v>
+      </c>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26"/>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26">
         <v>-2330000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-2330000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-589000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-1099000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-1203000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-819000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-723000.0</v>
       </c>
-      <c r="N26">
-[...2 lines deleted...]
-      <c r="O26">
+      <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26">
         <v>306000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>190000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>361000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>97000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>537000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>1000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>1000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-472000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-863000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-708000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>1000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>76000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-1806000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-157000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-8030000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>69000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>264000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-147000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-809000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>43000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>202000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>-88000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>-840000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>49000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>-6262000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-50000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>1000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>-184000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>-5798000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>-62000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>-269000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>-269000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-51000.0</v>
       </c>
       <c r="AW26">
         <v>290000.0</v>
       </c>
       <c r="AX26">
+        <v>-51000.0</v>
+      </c>
+      <c r="AY26">
+        <v>290000.0</v>
+      </c>
+      <c r="AZ26">
         <v>-19000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>203000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>658000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>83000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>189000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>128000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>207000.0</v>
       </c>
-      <c r="BE26">
-[...2 lines deleted...]
-      <c r="BF26">
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
         <v>47768000.0</v>
       </c>
-      <c r="BG26">
-[...2 lines deleted...]
-      <c r="BH26"/>
       <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26"/>
+      <c r="BK26">
         <v>18396000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>10598000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>3634000.0</v>
       </c>
-      <c r="BL26"/>
-      <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
-      <c r="BP26">
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26">
         <v>-1561000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>-1561000.0</v>
       </c>
-      <c r="BR26"/>
-      <c r="BS26"/>
       <c r="BT26"/>
-      <c r="BU26">
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26">
         <v>-43261000.0</v>
       </c>
-      <c r="BV26"/>
-      <c r="BW26"/>
       <c r="BX26"/>
-      <c r="BY26">
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26">
         <v>-5360000.0</v>
       </c>
-      <c r="BZ26"/>
-      <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
-      <c r="DN26">
-[...1 lines deleted...]
-      </c>
+      <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26">
+        <v>270000.0</v>
+      </c>
+      <c r="DQ26"/>
+      <c r="DR26">
         <v>190000.0</v>
       </c>
-      <c r="DQ26">
+      <c r="DS26">
         <v>-200000.0</v>
       </c>
-      <c r="DR26"/>
-      <c r="DS26">
+      <c r="DT26"/>
+      <c r="DU26">
         <v>190000.0</v>
       </c>
-      <c r="DT26">
+      <c r="DV26">
         <v>30000.0</v>
       </c>
-      <c r="DU26">
+      <c r="DW26">
         <v>-70000.0</v>
       </c>
-      <c r="DV26"/>
-      <c r="DW26">
+      <c r="DX26"/>
+      <c r="DY26">
         <v>-90000.0</v>
       </c>
-      <c r="DX26"/>
+      <c r="DZ26"/>
     </row>
-    <row r="27" spans="1:128">
+    <row r="27" spans="1:130">
       <c r="A27" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B27">
+        <v>501000.0</v>
+      </c>
+      <c r="C27">
+        <v>951000.0</v>
+      </c>
+      <c r="D27">
         <v>448000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>526000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>399000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>663000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>424000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>323000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>392000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>127000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>346000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>228000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>536000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>726000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>415000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>244000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>245000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>186000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>219000.0</v>
       </c>
       <c r="T27">
         <v>219000.0</v>
       </c>
       <c r="U27">
+        <v>219000.0</v>
+      </c>
+      <c r="V27">
+        <v>219000.0</v>
+      </c>
+      <c r="W27">
         <v>282000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>242000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>77000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>291000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>435000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>249000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>386000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>499000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>443000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>323000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>324000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>331000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>306000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>327000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>461000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>408000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>517000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>248000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>248000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>247000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>326000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>261000.0</v>
       </c>
       <c r="AR27">
         <v>261000.0</v>
       </c>
       <c r="AS27">
+        <v>261000.0</v>
+      </c>
+      <c r="AT27">
+        <v>261000.0</v>
+      </c>
+      <c r="AU27">
         <v>714000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>109000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>209000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>317000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>382000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>271000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>427000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>216000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>131000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>44000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>31000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>56000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>-215000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>39000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>176000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>215000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>13179000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>4184000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>-1604000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>358000.0</v>
       </c>
-      <c r="BM27"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27">
+        <v>401000.0</v>
+      </c>
+      <c r="BR27"/>
+      <c r="BS27">
         <v>1251000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>-6608000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>-536000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BV27">
         <v>-559000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BW27">
         <v>265000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BX27">
         <v>-642000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BY27">
         <v>-850000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BZ27">
         <v>-686000.0</v>
       </c>
-      <c r="BY27">
+      <c r="CA27">
         <v>1673000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CB27">
         <v>-2444000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CC27">
         <v>721000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CD27">
         <v>-721000.0</v>
       </c>
-      <c r="CC27"/>
-      <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
+      <c r="DY27"/>
+      <c r="DZ27"/>
     </row>
-    <row r="28" spans="1:128">
+    <row r="28" spans="1:130">
       <c r="A28" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B28">
+        <v>55955000.0</v>
+      </c>
+      <c r="C28">
+        <v>53441000.0</v>
+      </c>
+      <c r="D28">
         <v>-88586000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-95671000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>116912000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>80904000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-22003000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-54800000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-56239000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>151371000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-261862000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-15006000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-149327000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>182251000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-16924000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>26749000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>46353000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>226981000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>20538000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>78224000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>112858000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>192682000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>78374000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>393590000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-33315000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>166183000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-89679000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-59175000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>78280000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>134401000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-70259000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-38931000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>24740000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>121172000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-25373000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-90346000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>42693000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>91007000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-12851000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-34833000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-11441000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>182299000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-39358000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-47939000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>62139000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>118531000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-70584000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-68011000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>20508000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>116854000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-49426000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-47222000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-32752000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>138265000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-157384000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-11909000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>10428000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>123994000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-80153000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-70015000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>35444000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>39314000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-72618000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-76873000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>6181000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>235907000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-30775000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>17610000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>1557000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>1557000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-191496000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-37362000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>58627000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>175356000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-104639000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-54310000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-39473000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>38955000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-150303000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>19925000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>32588000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>39396000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>-58130000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>37470000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-26145000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>61603000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>-90444000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>61924000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>-2685000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>-8284000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>-24790000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>3179000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>31451000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>76888000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>24265000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>-87816000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>-33781000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>40378000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>6283000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>-2287000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>-17252000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>30029000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>694000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>-17548000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>59648000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>-8300000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>-19000000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>-1366000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>9066000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>27200000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DH28">
         <v>1100000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DI28">
         <v>-1600000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DJ28">
         <v>-800000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DK28">
         <v>16000000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DL28">
         <v>-28300000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DM28">
         <v>9000000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DN28">
         <v>-23100000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DO28">
         <v>17870000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DP28">
         <v>-22810000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DQ28">
         <v>16900000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DR28">
         <v>-17450000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DS28">
         <v>46100000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DT28">
         <v>-13680000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DU28">
         <v>-6190000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DV28">
         <v>29390000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DW28">
         <v>-4759999.0</v>
       </c>
-      <c r="DV28">
+      <c r="DX28">
         <v>-19580000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DY28">
         <v>10840000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DZ28">
         <v>-15080000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:128">
+    <row r="29" spans="1:130">
       <c r="A29" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B29">
+        <v>15935000.0</v>
+      </c>
+      <c r="C29">
+        <v>29682000.0</v>
+      </c>
+      <c r="D29">
         <v>21563000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>32624000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>21867000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>11239000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>12750000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>24937000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>14647000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>10659000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>25333000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>5461000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>26107000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>8719000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>5694000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>48356000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>20826000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>29756000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>34000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1288000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>50880000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>7218000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-28358000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>27727000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-55198000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>9761000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>12620000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>16068000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>15240000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>13164000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>16306000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>2966000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>2190000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>2550000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>200000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>12109000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>23918000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-1266000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>4123000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>10514000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>9250000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>5801000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>4893000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>16371000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>6696000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>1399000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>10586000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>7379000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>5787000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>4851000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>9862000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>13698000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>6422000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>8833000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>17431000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>16197000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>14226000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>-3930000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>6751000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>17083000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>20643000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>26334000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>17746000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>15310000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>16504000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>-2906000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>17805000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>22096000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>13564000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>13564000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>13835000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>15651000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>21103000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>-2741000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>20963000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>10839000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>17885000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>-3019000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>18265000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>9948000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>20993000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>790000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>17823000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>9207000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>16256000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>-3708000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>18793000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>14578000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>14508000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>3805000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>13807000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>7999000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>12244000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>6434000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>14349000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>6046000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CT29">
         <v>11233000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CU29">
         <v>5188000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CV29">
         <v>11455000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CW29">
         <v>8735000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CX29">
         <v>7992000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CY29">
         <v>3306000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CZ29">
         <v>10121000.0</v>
       </c>
-      <c r="CY29">
+      <c r="DA29">
         <v>6381000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DB29">
         <v>6940000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DC29">
         <v>5500000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DD29">
         <v>8000000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DE29">
         <v>6639000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DF29">
         <v>4361000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DG29">
         <v>1100000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DH29">
         <v>6400000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DI29">
         <v>7700000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DJ29">
         <v>300000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DK29">
         <v>2300000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DL29">
         <v>5000000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DM29">
         <v>7100000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DN29">
         <v>4000000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DO29">
         <v>12110000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DP29">
         <v>7440000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DQ29">
         <v>3010000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DR29">
         <v>1770000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DS29">
         <v>3120000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DT29">
         <v>5340000.0</v>
       </c>
-      <c r="DS29">
+      <c r="DU29">
         <v>2840000.0</v>
       </c>
-      <c r="DT29">
+      <c r="DV29">
         <v>5620000.0</v>
       </c>
-      <c r="DU29">
+      <c r="DW29">
         <v>2710000.0</v>
       </c>
-      <c r="DV29">
+      <c r="DX29">
         <v>4210000.0</v>
       </c>
-      <c r="DW29">
+      <c r="DY29">
         <v>1370000.0</v>
       </c>
-      <c r="DX29">
+      <c r="DZ29">
         <v>5470000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:128">
+    <row r="30" spans="1:130">
       <c r="A30" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B30">
+        <v>-112891000.0</v>
+      </c>
+      <c r="C30">
+        <v>-19051000.0</v>
+      </c>
+      <c r="D30">
         <v>59520000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>11886000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-6070000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-45499000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>6484000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>73153000.0</v>
       </c>
-      <c r="H30"/>
-      <c r="I30">
+      <c r="J30"/>
+      <c r="K30">
         <v>-17461000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>35219000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-9599000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-89478000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-160685000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-112929000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-249009000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-234105000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-3503000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-118232000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-159581000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-166404000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>26036000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>64169000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-102501000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-20298000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-36061000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>27771000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-22779000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-15806000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>53173000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-34424000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-99021000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-13747000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-29394000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-18891000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-25132000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-24111000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-17878000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-39573000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-54018000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-25892000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-19899000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-1887000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-70212000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-105055000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-38897000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-54168000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-49272000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-28130000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-1782000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-9699000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-21591000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>30981000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-4760000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>15056000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>18758000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>59277000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>18836000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>25079000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>24294000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>31097000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-71571000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-5900000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>18423000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-10950000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>21189000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-1337000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-30854000.0</v>
       </c>
-      <c r="BP30"/>
-      <c r="BQ30">
+      <c r="BR30"/>
+      <c r="BS30">
         <v>-24512000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-25316000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-15558000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-700000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-23895000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>21783000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>30276000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>30089000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>5217000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>39161000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>-15675000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>-4850000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-56000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-10447000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>-19677000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>-1673000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>-34162000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>4910000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>-55846000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>-46518000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>-43915000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>10808000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>-6421000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>-42050000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>10790000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>-6012000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>-28035000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>9568000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>2195000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>-11468000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>-31058000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>122679000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>16072000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>-19932000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>-57156000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>-17637000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>-23100000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>-21100000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DE30">
         <v>-19823000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DF30">
         <v>11223000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>-22500000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DH30">
         <v>-13300000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DI30">
         <v>-18100000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DJ30">
         <v>18800000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DK30">
         <v>25200000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DL30">
         <v>25100000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DM30">
         <v>-13700000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DN30">
         <v>-3700000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DO30">
         <v>-28860000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DP30">
         <v>-11570000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DQ30">
         <v>9390000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DR30">
         <v>-1960000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DS30">
         <v>-13149999.0</v>
       </c>
-      <c r="DR30">
+      <c r="DT30">
         <v>-26480000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DU30">
         <v>-18340000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DV30">
         <v>-570000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DW30">
         <v>-4010000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DX30">
         <v>16490000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DY30">
         <v>-25159999.0</v>
       </c>
-      <c r="DX30">
+      <c r="DZ30">
         <v>2670000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>