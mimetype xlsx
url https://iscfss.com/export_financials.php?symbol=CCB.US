--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -8413,184 +8413,188 @@
       </c>
       <c r="H2">
         <v>9120000.0</v>
       </c>
       <c r="I2">
         <v>5752000.0</v>
       </c>
       <c r="J2">
         <v>3745000.0</v>
       </c>
       <c r="K2">
         <v>4442000.0</v>
       </c>
       <c r="L2"/>
       <c r="M2">
         <v>0.0</v>
       </c>
       <c r="N2">
         <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>104</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>6515000.0</v>
+      </c>
       <c r="C3">
         <v>4552000.0</v>
       </c>
       <c r="D3">
         <v>2328000.0</v>
       </c>
       <c r="E3">
         <v>1809000.0</v>
       </c>
       <c r="F3">
         <v>1587000.0</v>
       </c>
       <c r="G3">
         <v>1356000.0</v>
       </c>
       <c r="H3">
         <v>1241000.0</v>
       </c>
       <c r="I3">
         <v>1071000.0</v>
       </c>
       <c r="J3">
         <v>993000.0</v>
       </c>
       <c r="K3">
         <v>895000.0</v>
       </c>
       <c r="L3"/>
       <c r="M3">
-        <v>-4407000.0</v>
+        <v>487000.0</v>
       </c>
       <c r="N3">
-        <v>-3603000.0</v>
+        <v>415000.0</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>105</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>106</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>61245000.0</v>
+      </c>
       <c r="C5">
         <v>57317000.0</v>
       </c>
       <c r="D5">
         <v>57133000.0</v>
       </c>
       <c r="E5">
         <v>50621000.0</v>
       </c>
       <c r="F5">
         <v>34377000.0</v>
       </c>
       <c r="G5">
         <v>19141000.0</v>
       </c>
       <c r="H5">
         <v>16662000.0</v>
       </c>
       <c r="I5">
         <v>12242000.0</v>
       </c>
       <c r="J5">
         <v>10089000.0</v>
       </c>
       <c r="K5">
         <v>7457000.0</v>
       </c>
       <c r="L5"/>
       <c r="M5">
-        <v>3474000.0</v>
+        <v>0.0</v>
       </c>
       <c r="N5">
-        <v>3173000.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>107</v>
       </c>
       <c r="B6">
-        <v>61245000.0</v>
+        <v>67760000.0</v>
       </c>
       <c r="C6">
         <v>61869000.0</v>
       </c>
       <c r="D6">
         <v>57133000.0</v>
       </c>
       <c r="E6">
         <v>52430000.0</v>
       </c>
       <c r="F6">
         <v>35964000.0</v>
       </c>
       <c r="G6">
         <v>20497000.0</v>
       </c>
       <c r="H6">
         <v>17903000.0</v>
       </c>
       <c r="I6">
         <v>13313000.0</v>
       </c>
       <c r="J6">
         <v>11082000.0</v>
       </c>
       <c r="K6">
         <v>8352000.0</v>
       </c>
       <c r="L6"/>
       <c r="M6">
-        <v>-933000.0</v>
+        <v>487000.0</v>
       </c>
       <c r="N6">
-        <v>-430000.0</v>
+        <v>415000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>108</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>109</v>
       </c>
       <c r="B8"/>
@@ -9715,52 +9719,56 @@
         <v>1320000.0</v>
       </c>
       <c r="AH2">
         <v>1330000.0</v>
       </c>
       <c r="AI2">
         <v>1164000.0</v>
       </c>
       <c r="AJ2">
         <v>797000.0</v>
       </c>
       <c r="AK2">
         <v>677000.0</v>
       </c>
       <c r="AL2">
         <v>1107000.0</v>
       </c>
       <c r="AM2">
         <v>4442000.0</v>
       </c>
     </row>
     <row r="3" spans="1:39">
       <c r="A3" t="s">
         <v>104</v>
       </c>
-      <c r="B3"/>
-      <c r="C3"/>
+      <c r="B3">
+        <v>1673000.0</v>
+      </c>
+      <c r="C3">
+        <v>1694000.0</v>
+      </c>
       <c r="D3">
         <v>1600000.0</v>
       </c>
       <c r="E3">
         <v>1667000.0</v>
       </c>
       <c r="F3">
         <v>1554000.0</v>
       </c>
       <c r="G3">
         <v>1429000.0</v>
       </c>
       <c r="H3">
         <v>1158000.0</v>
       </c>
       <c r="I3">
         <v>1083000.0</v>
       </c>
       <c r="J3">
         <v>882000.0</v>
       </c>
       <c r="K3">
         <v>765000.0</v>
       </c>
       <c r="L3">
@@ -9889,52 +9897,56 @@
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:39">
       <c r="A5" t="s">
         <v>106</v>
       </c>
-      <c r="B5"/>
-      <c r="C5"/>
+      <c r="B5">
+        <v>14584000.0</v>
+      </c>
+      <c r="C5">
+        <v>17181000.0</v>
+      </c>
       <c r="D5">
         <v>17908000.0</v>
       </c>
       <c r="E5">
         <v>14387000.0</v>
       </c>
       <c r="F5">
         <v>11769000.0</v>
       </c>
       <c r="G5">
         <v>17199000.0</v>
       </c>
       <c r="H5">
         <v>16382000.0</v>
       </c>
       <c r="I5">
         <v>15021000.0</v>
       </c>
       <c r="J5">
         <v>8715000.0</v>
       </c>
       <c r="K5">
         <v>11859000.0</v>
       </c>
       <c r="L5">
@@ -10005,54 +10017,54 @@
       </c>
       <c r="AH5">
         <v>2317000.0</v>
       </c>
       <c r="AI5">
         <v>2556000.0</v>
       </c>
       <c r="AJ5">
         <v>2861000.0</v>
       </c>
       <c r="AK5">
         <v>2780000.0</v>
       </c>
       <c r="AL5">
         <v>1891000.0</v>
       </c>
       <c r="AM5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:39">
       <c r="A6" t="s">
         <v>107</v>
       </c>
       <c r="B6">
-        <v>14584000.0</v>
+        <v>16257000.0</v>
       </c>
       <c r="C6">
-        <v>17181000.0</v>
+        <v>18875000.0</v>
       </c>
       <c r="D6">
         <v>19508000.0</v>
       </c>
       <c r="E6">
         <v>16054000.0</v>
       </c>
       <c r="F6">
         <v>13323000.0</v>
       </c>
       <c r="G6">
         <v>18628000.0</v>
       </c>
       <c r="H6">
         <v>17540000.0</v>
       </c>
       <c r="I6">
         <v>16104000.0</v>
       </c>
       <c r="J6">
         <v>9597000.0</v>
       </c>
       <c r="K6">
         <v>12624000.0</v>
       </c>
@@ -14354,51 +14366,51 @@
       </c>
       <c r="AH6">
         <v>-705000.0</v>
       </c>
       <c r="AI6">
         <v>-3264000.0</v>
       </c>
       <c r="AJ6">
         <v>5471000.0</v>
       </c>
       <c r="AK6">
         <v>-2246000.0</v>
       </c>
       <c r="AL6">
         <v>2742000.0</v>
       </c>
       <c r="AM6">
         <v>1636000.0</v>
       </c>
     </row>
     <row r="7" spans="1:39">
       <c r="A7" t="s">
         <v>139</v>
       </c>
       <c r="B7">
-        <v>-1451000.0</v>
+        <v>8178000.0</v>
       </c>
       <c r="C7">
         <v>-8655000.0</v>
       </c>
       <c r="D7">
         <v>-17416000.0</v>
       </c>
       <c r="E7">
         <v>18604000.0</v>
       </c>
       <c r="F7">
         <v>2403000.0</v>
       </c>
       <c r="G7">
         <v>-15658000.0</v>
       </c>
       <c r="H7">
         <v>-21727000.0</v>
       </c>
       <c r="I7">
         <v>1596000.0</v>
       </c>
       <c r="J7">
         <v>-36763000.0</v>
       </c>
@@ -14515,51 +14527,53 @@
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
     </row>
     <row r="9" spans="1:39">
       <c r="A9" t="s">
         <v>141</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>-1879000.0</v>
+      </c>
       <c r="C9">
         <v>-7930000.0</v>
       </c>
       <c r="D9">
         <v>-3251000.0</v>
       </c>
       <c r="E9">
         <v>-324000.0</v>
       </c>
       <c r="F9">
         <v>1453000.0</v>
       </c>
       <c r="G9">
         <v>1922000.0</v>
       </c>
       <c r="H9">
         <v>-4540000.0</v>
       </c>
       <c r="I9">
         <v>-1151000.0</v>
       </c>
       <c r="J9">
         <v>-1281000.0</v>
       </c>
       <c r="K9">
@@ -16012,51 +16026,51 @@
       </c>
       <c r="AH24">
         <v>-27281000.0</v>
       </c>
       <c r="AI24">
         <v>-28115000.0</v>
       </c>
       <c r="AJ24">
         <v>-35054000.0</v>
       </c>
       <c r="AK24">
         <v>18613000.0</v>
       </c>
       <c r="AL24">
         <v>-15143000.0</v>
       </c>
       <c r="AM24">
         <v>991000.0</v>
       </c>
     </row>
     <row r="25" spans="1:39">
       <c r="A25" t="s">
         <v>156</v>
       </c>
       <c r="B25">
-        <v>60930000.0</v>
+        <v>51301000.0</v>
       </c>
       <c r="C25">
         <v>48066000.0</v>
       </c>
       <c r="D25">
         <v>56590000.0</v>
       </c>
       <c r="E25">
         <v>32660000.0</v>
       </c>
       <c r="F25">
         <v>55768000.0</v>
       </c>
       <c r="G25">
         <v>61867000.0</v>
       </c>
       <c r="H25">
         <v>70256000.0</v>
       </c>
       <c r="I25">
         <v>62314000.0</v>
       </c>
       <c r="J25">
         <v>83148000.0</v>
       </c>