--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -244,50 +244,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2911,5416 +2914,5542 @@
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM62"/>
+  <dimension ref="A1:AN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2">
+        <v>35158000.0</v>
+      </c>
+      <c r="C2">
         <v>31075000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>28927000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>32327000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>33893000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>30498000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>30133000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>40258000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>35535000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>34156000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>31182000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>39285000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>28480000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>31668000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>21103000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>153000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>330000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>149000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2198000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>147000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>179000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>538000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>531000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>481000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>312000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>310000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>308000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>303000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>298000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>343000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>279000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>257000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>241000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>229000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>228000.0</v>
       </c>
-      <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
-      <c r="AM2">
+      <c r="AM2"/>
+      <c r="AN2">
         <v>648662000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:39">
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
-    </row>
-    <row r="4" spans="1:39">
+      <c r="AN3"/>
+    </row>
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
-    </row>
-    <row r="5" spans="1:39">
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
         <v>-1000.0</v>
       </c>
       <c r="C5">
         <v>-1000.0</v>
       </c>
       <c r="D5">
         <v>-1000.0</v>
       </c>
       <c r="E5">
         <v>-1000.0</v>
       </c>
       <c r="F5">
         <v>-1000.0</v>
       </c>
       <c r="G5">
+        <v>-1000.0</v>
+      </c>
+      <c r="H5">
         <v>-2000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000.0</v>
       </c>
       <c r="J5">
         <v>-2000.0</v>
       </c>
       <c r="K5">
+        <v>-2000.0</v>
+      </c>
+      <c r="L5">
         <v>-469000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1093000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1682000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1807000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-2334000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2091000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1344000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-275000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>4000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>6000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>24000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>34000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>46000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>51000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>54000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-32000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-58000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-242000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1043000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1296000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-2024000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1820000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1828000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-944000.0</v>
       </c>
-      <c r="AJ5"/>
       <c r="AK5"/>
-      <c r="AL5">
+      <c r="AL5"/>
+      <c r="AM5">
         <v>59897000.0</v>
       </c>
-      <c r="AM5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:39">
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
-      <c r="AH6"/>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
-    </row>
-    <row r="7" spans="1:39">
+      <c r="AN6"/>
+    </row>
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7">
+        <v>4522000.0</v>
+      </c>
+      <c r="C7">
         <v>4799000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>4984000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4956000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>5063000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>5293000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>5398000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>5609000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>5821000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>5946000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>6124000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>6321000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>6413000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>5022000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>5234000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>5514000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>5786000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>6054000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>6320000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>6583000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>6845000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>7105000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>7323000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>7579000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>7831000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>8419000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>8679000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>8847000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>9098000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>9471000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
-    </row>
-    <row r="8" spans="1:39">
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8">
+        <v>236012000.0</v>
+      </c>
+      <c r="C8">
         <v>234222000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>233438000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>230399000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>230423000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>229659000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>228177000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>134769000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>132989000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>131601000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>130136000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>129244000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>128315000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>127447000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>125830000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>123944000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>123226000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>122592000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>121845000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>88997000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>88699000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
-    </row>
-    <row r="9" spans="1:39">
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
-    </row>
-    <row r="10" spans="1:39">
+      <c r="AN9"/>
+    </row>
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10">
+        <v>48088000.0</v>
+      </c>
+      <c r="C10">
         <v>52695000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>34241000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>642258000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>719759000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>624302000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>452513000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>484026000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>487245000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>515128000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>483128000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>474946000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>275060000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>393916000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>342139000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>410728000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>405689000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>682109000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>813161000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>669725000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>282889000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>204314000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>163117000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>182170000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>174176000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>129236000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>127814000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>153347000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>113470000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>257659000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>125782000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>115508000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>91449000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>94569000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>89751000.0</v>
       </c>
-      <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
-      <c r="AM10">
+      <c r="AM10"/>
+      <c r="AN10">
         <v>11084000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:39">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
-    </row>
-    <row r="12" spans="1:39">
+      <c r="AN11"/>
+    </row>
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12">
+        <v>48115000.0</v>
+      </c>
+      <c r="C12">
         <v>52723000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>34270000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>642289000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>719792000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>624336000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>452548000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>484064000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>487284000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>515169000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>582632000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>573885000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>373227000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>491915000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>439456000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>508349000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>514249000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>817000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>848488000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>702563000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>308230000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>224692000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>183516000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>202598000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>194624000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>144705000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>156174000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>181666000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>151448000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>294629000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>162442000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>151257000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>127462000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>130584000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>126678000.0</v>
       </c>
-      <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
-    </row>
-    <row r="13" spans="1:39">
+      <c r="AN12"/>
+    </row>
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
         <v>24</v>
       </c>
       <c r="B13">
+        <v>236012000.0</v>
+      </c>
+      <c r="C13">
         <v>234222000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>233438000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>230399000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>230423000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>229659000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>228177000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>134769000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>132989000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>131601000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>130136000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>129244000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>128315000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>127447000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>125830000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>123944000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>123226000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>122592000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>121845000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>88997000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>88699000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>88329000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>87815000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>87479000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>87309000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>87166000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>86983000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>86866000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>86730000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>86579000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>86431000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>86334000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>52946000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>52592000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>52521000.0</v>
       </c>
-      <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
-      <c r="AM13">
+      <c r="AM13"/>
+      <c r="AN13">
         <v>52215000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:39">
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14">
         <v>15455856.0</v>
       </c>
       <c r="C14">
         <v>15455856.0</v>
       </c>
       <c r="D14">
+        <v>15455856.0</v>
+      </c>
+      <c r="E14">
         <v>15445000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>15448000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>15462000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>14268000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>13822000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>13737000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>13676917.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>13676513.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>13676000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>13598000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>13609000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>13604000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>13537000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>13442000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>13475337.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>12701464.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>12456674.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>12523214.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>12393493.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>12280191.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>12181272.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>12236707.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>12208175.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>12213512.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>12188507.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>12202197.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>12208695.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>12166250.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>11609978.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11403303.0</v>
       </c>
       <c r="AH14">
         <v>11403303.0</v>
       </c>
       <c r="AI14">
         <v>11403303.0</v>
       </c>
       <c r="AJ14">
         <v>11403303.0</v>
       </c>
       <c r="AK14">
         <v>11403303.0</v>
       </c>
       <c r="AL14">
         <v>11403303.0</v>
       </c>
-      <c r="AM14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:39">
+      <c r="AM14">
+        <v>11403303.0</v>
+      </c>
+      <c r="AN14"/>
+    </row>
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
         <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>128315000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>127447000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>125830000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>123944000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>123226000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>122592000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>121845000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>88997000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>88699000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>88329000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>87815000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>87479000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>87309000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>87166000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>86983000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>86866000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>86730000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>86579000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>86431000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>86334000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>52946000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>52592000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>52521000.0</v>
       </c>
-      <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
-    </row>
-    <row r="16" spans="1:39">
+      <c r="AN15"/>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
         <v>27</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>-35535000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-34156000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-34543000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>34968000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>22067000.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>-719000.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>-2479342000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-5905000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-362000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
-    </row>
-    <row r="17" spans="1:39">
+      <c r="AN16"/>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
         <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
-    </row>
-    <row r="18" spans="1:39">
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
         <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>547000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>582000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>616000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>648000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>680000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>712000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>744000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>774000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>803000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>833000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>863000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>891000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>919000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>947000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>974000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1026000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1052000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>1078000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>1102000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>1127000.0</v>
       </c>
-      <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
-    </row>
-    <row r="19" spans="1:39">
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
         <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
+      <c r="Y19"/>
+      <c r="Z19">
         <v>184916000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>147525000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>155356000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>168388000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>141516000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>278300000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
-    </row>
-    <row r="20" spans="1:39">
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
         <v>31</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
-      <c r="AH20"/>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
-    </row>
-    <row r="21" spans="1:39">
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
         <v>32</v>
       </c>
       <c r="B21">
+        <v>4207000.0</v>
+      </c>
+      <c r="C21">
         <v>4434000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>4536000.0</v>
       </c>
-      <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>183000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>269000.0</v>
       </c>
-      <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>298000.0</v>
       </c>
-      <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-      <c r="AA21">
+      <c r="AA21"/>
+      <c r="AB21">
         <v>350000.0</v>
       </c>
-      <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
+      <c r="AE21"/>
+      <c r="AF21">
         <v>395000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
-      <c r="AH21"/>
-      <c r="AI21">
+      <c r="AH21">
+        <v>0.0</v>
+      </c>
+      <c r="AI21"/>
+      <c r="AJ21">
         <v>406000.0</v>
       </c>
-      <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
-      <c r="AM21">
+      <c r="AM21"/>
+      <c r="AN21">
         <v>593000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:39">
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-507690000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-3262197000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-550178000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-3066802000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-600864000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-412682000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-503313000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-423747000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-423842000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-430549000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-690933000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-821266000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>370183000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1095770000.0</v>
       </c>
-      <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
-[...1 lines deleted...]
-      </c>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
-      <c r="AH22"/>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
-      <c r="AM22">
+      <c r="AM22"/>
+      <c r="AN22">
         <v>1297000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:39">
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
         <v>34</v>
       </c>
       <c r="B23">
+        <v>5456152000.0</v>
+      </c>
+      <c r="C23">
         <v>5663829000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4741437000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4553076000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4480559000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4339282000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4121208000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4065821000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3961546000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3865258000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3750005000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3678265000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3535283000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3451033000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3144467000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3133741000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2969722000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2833750000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2635517000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2451568000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2007138000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2029359000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1766122000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1749619000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1678956000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1184071000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1128526000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1090060000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1031024000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1116090000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>952110000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>917029000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>850922000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>830962000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>805753000.0</v>
       </c>
-      <c r="AJ23"/>
       <c r="AK23"/>
-      <c r="AL23">
+      <c r="AL23"/>
+      <c r="AM23">
         <v>59897000.0</v>
       </c>
-      <c r="AM23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:39">
+      <c r="AN23"/>
+    </row>
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
         <v>35</v>
       </c>
       <c r="B24">
+        <v>48112000.0</v>
+      </c>
+      <c r="C24">
         <v>48074000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>48036000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>47999000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>47960000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>47923000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>47884000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>47847000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>47810000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>47771000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>47734000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>47695000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>47658000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>47619000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>47587000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>27931000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>27911000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>27893000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>52873000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>52854000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>38584000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>38580000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>13577000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>13573000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>228725000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>38564000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>23562000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>33557000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>33554000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>13549000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>13546000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>13542000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>13537000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>13534000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>13529000.0</v>
       </c>
-      <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-      <c r="AM24">
+      <c r="AM24"/>
+      <c r="AN24">
         <v>13513000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:39">
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
         <v>36</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>47658000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>47619000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>47587000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>27931000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>27911000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>27893000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>27874000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>27855000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>13585000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>13581000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>13577000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>13573000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>203726000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>13565000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>13562000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>13557000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>13554000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>13549000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>13546000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>13542000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>13537000.0</v>
       </c>
-      <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
-    </row>
-    <row r="26" spans="1:39">
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
         <v>37</v>
       </c>
       <c r="B26">
+        <v>59423000.0</v>
+      </c>
+      <c r="C26">
         <v>60192000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>61084000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>56720000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>58098000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>59580000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>58121000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>59377000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>59877000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>60673000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>160591000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>153387000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>122767000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>113050000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>108908000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>109452000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>120200000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>146108000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>45101000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>43273000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>34281000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>29722000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1565798000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1530292000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>30269000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>25482000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>37215000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>37101000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>46781000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>825479000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>802706000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>778313000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>735525000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>41104000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>40125000.0</v>
       </c>
-      <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26">
         <v>36441000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:39">
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
         <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
-    </row>
-    <row r="28" spans="1:39">
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28">
+        <v>4546000.0</v>
+      </c>
+      <c r="C28">
         <v>178000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>23763000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-589303000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-666736000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-571086000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-399231000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-430570000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-433614000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-461411000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-429270000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-420930000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-220989000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-341275000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-289318000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-377283000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-371992000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-648162000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-753968000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-610288000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-237460000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-158629000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-117218000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-136019000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-127776000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-82253000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-95573000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-110943000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-70818000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-234639000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-92236000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-81966000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-57912000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-61035000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-56222000.0</v>
       </c>
-      <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
-    </row>
-    <row r="29" spans="1:39">
+      <c r="AN28"/>
+    </row>
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
         <v>40</v>
       </c>
       <c r="B29">
+        <v>511559000.0</v>
+      </c>
+      <c r="C29">
         <v>551836000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>538995000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>523276000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>509669000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>497840000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>486588000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>379777000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>364503000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>351480000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>342712000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>332145000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>320320000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>306382000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>291081000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>256664000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>245572000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>235813000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>254095000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>213940000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>192684000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>185319000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>178793000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>173804000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>169546000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>165730000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
-    </row>
-    <row r="30" spans="1:39">
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
         <v>41</v>
       </c>
       <c r="B30">
+        <v>4015483000.0</v>
+      </c>
+      <c r="C30">
         <v>3707091000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3598614000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>36753000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>33858000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>33794000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>35242000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>39724000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>35137000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>35050000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>32546000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>34051000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>40694000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>33002000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>28231000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>67487000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>12430000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>8824000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>9371000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>7549000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>8108000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>8597000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>8616000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>8216000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>5944000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3014000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2980000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2629000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2884000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2505000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2526000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2299000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>2290000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1968000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>2274000.0</v>
       </c>
-      <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
-    </row>
-    <row r="31" spans="1:39">
+      <c r="AN30"/>
+    </row>
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
         <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>272662000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>258763000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>243494000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>228733000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>217661000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>207920000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>201222000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>161086000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>154100000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>146739000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>140217000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>135232000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>130977000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>127166000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>124173000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>120422000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>116591000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>112365000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>109156000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>105276000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>69490000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>66927000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>65711000.0</v>
       </c>
-      <c r="AJ31"/>
       <c r="AK31"/>
-      <c r="AL31">
-[...1 lines deleted...]
-      </c>
+      <c r="AL31"/>
       <c r="AM31">
         <v>59897000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:39">
+      <c r="AN31">
+        <v>59897000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
         <v>43</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
-    </row>
-    <row r="33" spans="1:39">
+      <c r="AN32"/>
+    </row>
+    <row r="33" spans="1:40">
       <c r="A33" t="s">
         <v>44</v>
       </c>
       <c r="B33">
+        <v>50507000.0</v>
+      </c>
+      <c r="C33">
         <v>38785000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>38682000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3874034000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3726909000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3681152000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3633418000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3542033000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3439125000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3315039000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3134827000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3070329000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3121362000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2926116000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2676780000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2557905000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2443043000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2007926000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1777658000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1741456000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1690800000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>27896000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>24228000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>26982000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>27024000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1036352000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>969372000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>905765000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>876692000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>818956000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>787142000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>763473000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>54046000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>698410000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>676801000.0</v>
       </c>
-      <c r="AJ33"/>
       <c r="AK33"/>
       <c r="AL33"/>
       <c r="AM33"/>
-    </row>
-    <row r="34" spans="1:39">
+      <c r="AN33"/>
+    </row>
+    <row r="34" spans="1:40">
       <c r="A34" t="s">
         <v>45</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>23364000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>17178000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>14146000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>39210000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>25835000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>20606000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>41533000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>38166000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>190493000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>195953000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>189627000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>239431000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>226751000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>37021000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>21550000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>32529000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>31411000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>12285000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>24437000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>22130000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>22059000.0</v>
       </c>
-      <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
-    </row>
-    <row r="35" spans="1:39">
+      <c r="AN34"/>
+    </row>
+    <row r="35" spans="1:40">
       <c r="A35" t="s">
         <v>46</v>
       </c>
       <c r="B35">
+        <v>4988183000.0</v>
+      </c>
+      <c r="C35">
         <v>5155268000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>4026746000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>72909000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>71386000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>67638000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>67039000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>66345000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>65886000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>64414000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>63482000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>64830000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>71569000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>65379000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>62349000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>67789000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>54426000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>49211000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>68310000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>66795000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>51181000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>45685000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>45899000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>46151000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>46400000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>51533000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>36086000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>47086000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>45991000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>26886000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>39061000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>36774000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>33537000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>36538000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>36519000.0</v>
       </c>
-      <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
-    </row>
-    <row r="36" spans="1:39">
+      <c r="AN35"/>
+    </row>
+    <row r="36" spans="1:40">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36">
+        <v>-5122167000.0</v>
+      </c>
+      <c r="C36">
         <v>-5313955000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>-4415030000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>32773000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>27283000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>24248000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>27021000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>24966000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>24874000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>25066000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>24857000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>26991000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>16237000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>15928000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>16896000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>16396000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>50463000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>40407000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>14927000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>18151000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>16025000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-29722000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-29306000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-29733000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-30269000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>8926000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>8540000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>9720000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>8779000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>8134000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>7937000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>8054000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-54046000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>7952000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>7728000.0</v>
       </c>
-      <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
       <c r="AM36"/>
-    </row>
-    <row r="37" spans="1:39">
+      <c r="AN36"/>
+    </row>
+    <row r="37" spans="1:40">
       <c r="A37" t="s">
         <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
-      <c r="AH37"/>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
-    </row>
-    <row r="38" spans="1:39">
+      <c r="AN37"/>
+    </row>
+    <row r="38" spans="1:40">
       <c r="A38" t="s">
         <v>49</v>
       </c>
       <c r="B38">
+        <v>1342047000.0</v>
+      </c>
+      <c r="C38">
         <v>1865230000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1069871000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>933687000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1016823000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>902823000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>717715000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>654503000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>2890272000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>2973476000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>2790224000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>2544641000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2424693000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>487042000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1837847000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1710499000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>666589000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>276381000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>208533000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>195053000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>187514000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>166733000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>134051000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>162737000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>149789000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>112317000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>249464000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>164136000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>111781000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>667124000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>644306000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>621664000.0</v>
       </c>
-      <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
-      <c r="AM38">
+      <c r="AM38"/>
+      <c r="AN38">
         <v>50660000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:39">
+    <row r="39" spans="1:40">
       <c r="A39" t="s">
         <v>50</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
-      <c r="H39">
+      <c r="H39"/>
+      <c r="I39">
         <v>507690000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>665867000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>687454000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>626956000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>600864000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>412682000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>503313000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>423747000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>478215000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1920057000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1276035000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>899914000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>7549000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1604734000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1530666000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>-29015000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>-196678000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>5944000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>3014000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>30335000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>27446000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>39062000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>26233000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>2526000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>2299000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>2290000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1968000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>2274000.0</v>
       </c>
-      <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
-      <c r="AM39">
+      <c r="AM39"/>
+      <c r="AN39">
         <v>1728000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:39">
+    <row r="40" spans="1:40">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40">
+        <v>4522000.0</v>
+      </c>
+      <c r="C40">
         <v>4799000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>4984000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>3972282000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>3913040000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3790435000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3584319000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>3627022000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>3542898000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>3462204000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>3360363000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>3289700000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>3162572000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>3095223000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>2817521000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>2837066000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>2697305000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>2576470000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>2363787000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2223540000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1801678000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-145476000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-140670000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-189503000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1306427000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1005062000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>967959000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>922249000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>868144000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>976496000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>803614000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>774722000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-241000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>727268000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>703295000.0</v>
       </c>
-      <c r="AJ40"/>
       <c r="AK40"/>
       <c r="AL40"/>
       <c r="AM40"/>
-    </row>
-    <row r="41" spans="1:39">
+      <c r="AN40"/>
+    </row>
+    <row r="41" spans="1:40">
       <c r="A41" t="s">
         <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>43532000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>29947000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>34344000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>20729000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>15264000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>10958000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>7358000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>5752000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>6163000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>4452000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>5149000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>4684000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>4550000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>3845000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>4682000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>3339000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>3866000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>5439000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>3232000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>3186000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>3233000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>3218000.0</v>
       </c>
-      <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
-      <c r="AM41">
+      <c r="AM41"/>
+      <c r="AN41">
         <v>3539000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:39">
+    <row r="42" spans="1:40">
       <c r="A42" t="s">
         <v>53</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
-      <c r="I42">
+      <c r="I42"/>
+      <c r="J42">
         <v>0.0</v>
       </c>
-      <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
-      <c r="M42">
+      <c r="M42"/>
+      <c r="N42">
         <v>128315000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>127447000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>123496000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>123944000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>123226000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>122592000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>121849000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>88997000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>88699000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>88329000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>87849000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>87479000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>87309000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>87166000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>86951000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>86866000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>86730000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>86579000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>85135000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>86334000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>52946000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-1828000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-944000.0</v>
       </c>
-      <c r="AJ42"/>
       <c r="AK42"/>
       <c r="AL42"/>
-      <c r="AM42">
+      <c r="AM42"/>
+      <c r="AN42">
         <v>-1016000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:39">
+    <row r="43" spans="1:40">
       <c r="A43" t="s">
         <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
-    </row>
-    <row r="44" spans="1:39">
+      <c r="AN43"/>
+    </row>
+    <row r="44" spans="1:40">
       <c r="A44" t="s">
         <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
-      <c r="AH44"/>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
-    </row>
-    <row r="45" spans="1:39">
+      <c r="AN44"/>
+    </row>
+    <row r="45" spans="1:40">
       <c r="A45" t="s">
         <v>56</v>
       </c>
       <c r="B45">
+        <v>30104000.0</v>
+      </c>
+      <c r="C45">
         <v>34351000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>55956000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>33902000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>33943000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>33756000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>49337000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>31260000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>30161000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>28751000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>40170000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>26669000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>25119000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>22842000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>23231000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>23760000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>23844000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>24094000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>24228000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>24260000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>24303000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>22423000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>21601000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>21833000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>21855000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>22322000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>13167000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>12845000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>12963000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>13000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>13121000.0</v>
       </c>
-      <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
-    </row>
-    <row r="46" spans="1:39">
+      <c r="AN45"/>
+    </row>
+    <row r="46" spans="1:40">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46">
+        <v>30104000.0</v>
+      </c>
+      <c r="C46">
         <v>34351000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>34146000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>33902000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>33943000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>33756000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>32650000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>31260000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>30161000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>28751000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>28022000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>26669000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>25119000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>22842000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>23231000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>23760000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>24235000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>23971000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>23324000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>23603000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>23844000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>24094000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>24228000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>24260000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>24303000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>22423000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>21601000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>21833000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>21855000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>22322000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>13167000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>12845000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>12963000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>13000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>13121000.0</v>
       </c>
-      <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
-    </row>
-    <row r="47" spans="1:39">
+      <c r="AN46"/>
+    </row>
+    <row r="47" spans="1:40">
       <c r="A47" t="s">
         <v>58</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>18903000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>18030000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>18213000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>23760000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>24235000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>23971000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>23324000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>23603000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>23844000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>24094000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>17108000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>16881000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>24303000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>22423000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>21601000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>21833000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>21855000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>13017000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>13167000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>12845000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>12963000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>13000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>13121000.0</v>
       </c>
-      <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
-      <c r="AM47">
+      <c r="AM47"/>
+      <c r="AN47">
         <v>13095000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:39">
+    <row r="48" spans="1:40">
       <c r="A48" t="s">
         <v>59</v>
       </c>
       <c r="B48">
+        <v>227436000.0</v>
+      </c>
+      <c r="C48">
         <v>269541000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>257522000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>244879000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>231287000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>220259000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>210529000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>197162000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>183706000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>172110000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>165311000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>156299000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>146029000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>133123000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>119998000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>106880000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>95779000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>85603000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>79373000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>72083000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>65399000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>58386000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>52368000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>47707000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>43617000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>39946000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>37222000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>33614000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>30104000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>26829000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>24021000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>20966000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>18364000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>16163000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>14134000.0</v>
       </c>
-      <c r="AJ48"/>
       <c r="AK48"/>
       <c r="AL48"/>
-      <c r="AM48">
+      <c r="AM48"/>
+      <c r="AN48">
         <v>7682000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:39">
+    <row r="49" spans="1:40">
       <c r="A49" t="s">
         <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>146029000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>133123000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>119998000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>106880000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>95779000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>85603000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>79373000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>72083000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>65399000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>58386000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>52368000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>47707000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>43617000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>39946000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>37222000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>33614000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>30103000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>26829000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>24021000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>20966000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>18364000.0</v>
       </c>
-      <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
-    </row>
-    <row r="50" spans="1:39">
+      <c r="AN49"/>
+    </row>
+    <row r="50" spans="1:40">
       <c r="A50" t="s">
         <v>61</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
-      <c r="S50">
-[...1 lines deleted...]
-      </c>
+      <c r="S50"/>
       <c r="T50">
         <v>0.0</v>
       </c>
       <c r="U50">
         <v>0.0</v>
       </c>
       <c r="V50">
+        <v>0.0</v>
+      </c>
+      <c r="W50">
         <v>158519000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>153716000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>202595000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>190156000.0</v>
       </c>
-      <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>33537000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>33671000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>33666000.0</v>
       </c>
-      <c r="AJ50"/>
       <c r="AK50"/>
-      <c r="AL50">
-[...1 lines deleted...]
-      </c>
+      <c r="AL50"/>
       <c r="AM50">
         <v>28513000.0</v>
       </c>
-    </row>
-    <row r="51" spans="1:39">
+      <c r="AN50">
+        <v>28513000.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:40">
       <c r="A51" t="s">
         <v>62</v>
       </c>
       <c r="B51">
+        <v>52634000.0</v>
+      </c>
+      <c r="C51">
         <v>52873000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>58004000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>52955000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>53023000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>53216000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>53282000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>53456000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>53631000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>53717000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>53858000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>54016000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>54071000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>52641000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>52821000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>33445000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>33697000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>33947000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>59193000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>59437000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>45429000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>172100000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>167293000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>216168000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>393882000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>46983000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>32241000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>42404000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>42652000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>23020000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>33546000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>33542000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>47074000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>33534000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>33529000.0</v>
       </c>
-      <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
-    </row>
-    <row r="52" spans="1:39">
+      <c r="AN51"/>
+    </row>
+    <row r="52" spans="1:40">
       <c r="A52" t="s">
         <v>63</v>
       </c>
       <c r="B52">
+        <v>4522000.0</v>
+      </c>
+      <c r="C52">
         <v>4799000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>4984000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>281000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>531000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>794000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1012999.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>266000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>534000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>775000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>977000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>6321000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>6413000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>5022000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>719000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>5514000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>5786000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>6054000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>9906000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>6583000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>6845000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>158519000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>153716000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>202595000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>190156000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>8419000.0</v>
       </c>
-      <c r="AA52"/>
-      <c r="AB52">
+      <c r="AB52"/>
+      <c r="AC52">
         <v>8847000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>9098000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>9471000.0</v>
       </c>
-      <c r="AE52"/>
       <c r="AF52"/>
-      <c r="AG52">
+      <c r="AG52"/>
+      <c r="AH52">
         <v>33537000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>33671000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>33666000.0</v>
       </c>
-      <c r="AJ52"/>
       <c r="AK52"/>
-      <c r="AL52">
-[...1 lines deleted...]
-      </c>
+      <c r="AL52"/>
       <c r="AM52">
         <v>28513000.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:39">
+      <c r="AN52">
+        <v>28513000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:40">
       <c r="A53" t="s">
         <v>64</v>
       </c>
       <c r="B53">
+        <v>27000.0</v>
+      </c>
+      <c r="C53">
         <v>28000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>29000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>31000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>33000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>34000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>35000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>38000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>39000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>41000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>99504000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>98939000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>98167000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>97999000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>97317000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>97621000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>108560000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>134891000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>35327000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>32838000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>25341000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>20378000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>20399000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>20428000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>20448000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>15469000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>28360000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>28319000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>37978000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>36970000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>36660000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>35749000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>36013000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>36015000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>36927000.0</v>
       </c>
-      <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
-      <c r="AM53">
+      <c r="AM53"/>
+      <c r="AN53">
         <v>75891000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:39">
+    <row r="54" spans="1:40">
       <c r="A54" t="s">
         <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
-      <c r="AH54"/>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
-    </row>
-    <row r="55" spans="1:39">
+      <c r="AN54"/>
+    </row>
+    <row r="55" spans="1:40">
       <c r="A55" t="s">
         <v>66</v>
       </c>
       <c r="B55">
+        <v>5456152000.0</v>
+      </c>
+      <c r="C55">
         <v>5663829000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>4741437000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>4553076000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>4480559000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>4339282000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>4121208000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>4065821000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3961546000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3865258000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3750005000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3678265000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3535283000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>3451033000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>3144467000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>3133741000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2969722000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2833750000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2635517000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2451568000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2007138000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2029359000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1766122000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1749619000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1678956000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1184071000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1128526000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1090060000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1031024000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1116090000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>952110000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>917029000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>850922000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>830962000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>805753000.0</v>
       </c>
-      <c r="AJ55"/>
       <c r="AK55"/>
       <c r="AL55"/>
-      <c r="AM55">
+      <c r="AM55"/>
+      <c r="AN55">
         <v>740611000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:39">
+    <row r="56" spans="1:40">
       <c r="A56" t="s">
         <v>67</v>
       </c>
       <c r="B56">
+        <v>4063598000.0</v>
+      </c>
+      <c r="C56">
         <v>3759814000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>3632884000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>679042000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>753650000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>658130000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>487790000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>523788000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>522421000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>550219000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>615178000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>607936000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>413921000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>524917000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>467687000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>575836000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>526679000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>825824000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>857859000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>710112000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>316338000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1792930000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1546841000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1535123000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1485199000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>147719000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>159154000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>184295000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>154332000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>297134000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>164968000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>153556000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>129752000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>132552000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>128952000.0</v>
       </c>
-      <c r="AJ56"/>
       <c r="AK56"/>
       <c r="AL56"/>
-      <c r="AM56">
+      <c r="AM56"/>
+      <c r="AN56">
         <v>90000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:39">
+    <row r="57" spans="1:40">
       <c r="A57" t="s">
         <v>68</v>
       </c>
       <c r="B57">
+        <v>4522000.0</v>
+      </c>
+      <c r="C57">
         <v>4799000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>4984000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>4004890000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>3947464000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3821727000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>3615465000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>3667546000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3578967000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>3497135000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>3391545000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>3328985000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>3191052000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>3126891000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2838624000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>2837219000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2697635000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2576619000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>2365985000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2223687000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1801857000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>159057000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>154247000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>203076000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>190468000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1005372000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>968267000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>922552000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>868442000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>976839000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>803893000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>774979000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>241000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>727497000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>703523000.0</v>
       </c>
-      <c r="AJ57"/>
       <c r="AK57"/>
       <c r="AL57"/>
-      <c r="AM57">
+      <c r="AM57"/>
+      <c r="AN57">
         <v>663886000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:39">
+    <row r="58" spans="1:40">
       <c r="A58" t="s">
         <v>69</v>
       </c>
       <c r="B58">
+        <v>4992705000.0</v>
+      </c>
+      <c r="C58">
         <v>5160067000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>4250478000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>4077799000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>4018850000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3889365000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3682504000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>3733891000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>3644853000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>3561549000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3455027000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>3393815000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>3262621000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>3192270000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2900973000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2905008000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2752061000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2625830000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2434295000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2290482000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1853038000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1882620000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1625905000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1614387000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1547979000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1056905000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1004353000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>969638000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>914432000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1003725000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>842954000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>811753000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>781432000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>764035000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>740042000.0</v>
       </c>
-      <c r="AJ58"/>
       <c r="AK58"/>
-      <c r="AL58">
+      <c r="AL58"/>
+      <c r="AM58">
         <v>-59897000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>680714000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:39">
+    <row r="59" spans="1:40">
       <c r="A59" t="s">
         <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
-      <c r="AH59"/>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
-    </row>
-    <row r="60" spans="1:39">
+      <c r="AN59"/>
+    </row>
+    <row r="60" spans="1:40">
       <c r="A60" t="s">
         <v>71</v>
       </c>
       <c r="B60">
+        <v>463447000.0</v>
+      </c>
+      <c r="C60">
         <v>503762000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>490959000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>475277000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>461709000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>449917000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>438704000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>331930000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>316693000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>303709000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>294978000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>284450000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>272662000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>258763000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>243494000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>228733000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>217661000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>207920000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>201222000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>161086000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>154100000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>146739000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>140217000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>135232000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>130977000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>127166000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>124173000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>120422000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>116592000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>112365000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>109156000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>105276000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>69490000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>66927000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>65711000.0</v>
       </c>
-      <c r="AJ60"/>
       <c r="AK60"/>
-      <c r="AL60">
-[...1 lines deleted...]
-      </c>
+      <c r="AL60"/>
       <c r="AM60">
         <v>59897000.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:39">
+      <c r="AN60">
+        <v>59897000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:40">
       <c r="A61" t="s">
         <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
-      <c r="AH61"/>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
-    </row>
-    <row r="62" spans="1:39">
+      <c r="AN61"/>
+    </row>
+    <row r="62" spans="1:40">
       <c r="A62" t="s">
         <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
+      <c r="AN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8358,1098 +8487,1098 @@
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M1" t="s">
         <v>11</v>
       </c>
       <c r="N1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B2">
         <v>312183000.0</v>
       </c>
       <c r="C2">
         <v>401356000.0</v>
       </c>
       <c r="D2">
         <v>275636000.0</v>
       </c>
       <c r="E2">
         <v>99459000.0</v>
       </c>
       <c r="F2">
         <v>13561000.0</v>
       </c>
       <c r="G2">
         <v>13960000.0</v>
       </c>
       <c r="H2">
         <v>9120000.0</v>
       </c>
       <c r="I2">
         <v>5752000.0</v>
       </c>
       <c r="J2">
         <v>3745000.0</v>
       </c>
       <c r="K2">
         <v>4442000.0</v>
       </c>
       <c r="L2"/>
       <c r="M2">
         <v>0.0</v>
       </c>
       <c r="N2">
         <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B3">
         <v>6515000.0</v>
       </c>
       <c r="C3">
         <v>4552000.0</v>
       </c>
       <c r="D3">
         <v>2328000.0</v>
       </c>
       <c r="E3">
         <v>1809000.0</v>
       </c>
       <c r="F3">
         <v>1587000.0</v>
       </c>
       <c r="G3">
         <v>1356000.0</v>
       </c>
       <c r="H3">
         <v>1241000.0</v>
       </c>
       <c r="I3">
         <v>1071000.0</v>
       </c>
       <c r="J3">
         <v>993000.0</v>
       </c>
       <c r="K3">
         <v>895000.0</v>
       </c>
       <c r="L3"/>
       <c r="M3">
         <v>487000.0</v>
       </c>
       <c r="N3">
         <v>415000.0</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B5">
         <v>61245000.0</v>
       </c>
       <c r="C5">
         <v>57317000.0</v>
       </c>
       <c r="D5">
         <v>57133000.0</v>
       </c>
       <c r="E5">
         <v>50621000.0</v>
       </c>
       <c r="F5">
         <v>34377000.0</v>
       </c>
       <c r="G5">
         <v>19141000.0</v>
       </c>
       <c r="H5">
         <v>16662000.0</v>
       </c>
       <c r="I5">
         <v>12242000.0</v>
       </c>
       <c r="J5">
         <v>10089000.0</v>
       </c>
       <c r="K5">
         <v>7457000.0</v>
       </c>
       <c r="L5"/>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B6">
         <v>67760000.0</v>
       </c>
       <c r="C6">
         <v>61869000.0</v>
       </c>
       <c r="D6">
         <v>57133000.0</v>
       </c>
       <c r="E6">
         <v>52430000.0</v>
       </c>
       <c r="F6">
         <v>35964000.0</v>
       </c>
       <c r="G6">
         <v>20497000.0</v>
       </c>
       <c r="H6">
         <v>17903000.0</v>
       </c>
       <c r="I6">
         <v>13313000.0</v>
       </c>
       <c r="J6">
         <v>11082000.0</v>
       </c>
       <c r="K6">
         <v>8352000.0</v>
       </c>
       <c r="L6"/>
       <c r="M6">
         <v>487000.0</v>
       </c>
       <c r="N6">
         <v>415000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-1295000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B9">
         <v>349042000.0</v>
       </c>
       <c r="C9">
         <v>175256000.0</v>
       </c>
       <c r="D9">
         <v>330371000.0</v>
       </c>
       <c r="E9">
         <v>132789000.0</v>
       </c>
       <c r="F9">
         <v>91896000.0</v>
       </c>
       <c r="G9">
         <v>56966000.0</v>
       </c>
       <c r="H9">
         <v>47725000.0</v>
       </c>
       <c r="I9">
         <v>38458000.0</v>
       </c>
       <c r="J9">
         <v>32522000.0</v>
       </c>
       <c r="K9">
         <v>28995000.0</v>
       </c>
       <c r="L9"/>
       <c r="M9">
         <v>21774000.0</v>
       </c>
       <c r="N9">
         <v>17620000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B10">
         <v>61245000.0</v>
       </c>
       <c r="C10">
         <v>57317000.0</v>
       </c>
       <c r="D10">
         <v>57133000.0</v>
       </c>
       <c r="E10">
         <v>50621000.0</v>
       </c>
       <c r="F10">
         <v>34377000.0</v>
       </c>
       <c r="G10">
         <v>19141000.0</v>
       </c>
       <c r="H10">
         <v>16662000.0</v>
       </c>
       <c r="I10">
         <v>12242000.0</v>
       </c>
       <c r="J10">
         <v>10089000.0</v>
       </c>
       <c r="K10">
         <v>7457000.0</v>
       </c>
       <c r="L10">
         <v>4487000.0</v>
       </c>
       <c r="M10">
         <v>3474000.0</v>
       </c>
       <c r="N10">
         <v>3173000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B11">
         <v>14252000.0</v>
       </c>
       <c r="C11">
         <v>12098000.0</v>
       </c>
       <c r="D11">
         <v>12554000.0</v>
       </c>
       <c r="E11">
         <v>9996000.0</v>
       </c>
       <c r="F11">
         <v>7372000.0</v>
       </c>
       <c r="G11">
         <v>3995000.0</v>
       </c>
       <c r="H11">
         <v>3461000.0</v>
       </c>
       <c r="I11">
         <v>2541000.0</v>
       </c>
       <c r="J11">
         <v>4653000.0</v>
       </c>
       <c r="K11">
         <v>2454000.0</v>
       </c>
       <c r="L11">
         <v>1483000.0</v>
       </c>
       <c r="M11">
         <v>1127000.0</v>
       </c>
       <c r="N11">
         <v>1130000.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B12">
         <v>119552000.0</v>
       </c>
       <c r="C12">
         <v>123749000.0</v>
       </c>
       <c r="D12">
         <v>91644000.0</v>
       </c>
       <c r="E12">
         <v>20395000.0</v>
       </c>
       <c r="F12">
         <v>3646000.0</v>
       </c>
       <c r="G12">
         <v>5652000.0</v>
       </c>
       <c r="H12">
         <v>6576000.0</v>
       </c>
       <c r="I12">
         <v>3926000.0</v>
       </c>
       <c r="J12">
         <v>2875000.0</v>
       </c>
       <c r="K12">
         <v>2523000.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B13">
         <v>429086000.0</v>
       </c>
       <c r="C13">
         <v>396342000.0</v>
       </c>
       <c r="D13">
         <v>306793000.0</v>
       </c>
       <c r="E13">
         <v>191825000.0</v>
       </c>
       <c r="F13">
         <v>82799000.0</v>
       </c>
       <c r="G13">
         <v>62803000.0</v>
       </c>
       <c r="H13">
         <v>48408000.0</v>
       </c>
       <c r="I13">
         <v>38587000.0</v>
       </c>
       <c r="J13">
         <v>32113000.0</v>
       </c>
       <c r="K13">
         <v>28460000.0</v>
       </c>
       <c r="L13">
         <v>24829000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B15">
         <v>46993000.0</v>
       </c>
       <c r="C15">
         <v>45219000.0</v>
       </c>
       <c r="D15">
         <v>44579000.0</v>
       </c>
       <c r="E15">
         <v>40625000.0</v>
       </c>
       <c r="F15">
         <v>27005000.0</v>
       </c>
       <c r="G15">
         <v>15146000.0</v>
       </c>
       <c r="H15">
         <v>13201000.0</v>
       </c>
       <c r="I15">
         <v>9701000.0</v>
       </c>
       <c r="J15">
         <v>5436000.0</v>
       </c>
       <c r="K15">
         <v>5003000.0</v>
       </c>
       <c r="L15">
         <v>3004000.0</v>
       </c>
       <c r="M15">
         <v>2347000.0</v>
       </c>
       <c r="N15">
         <v>2043000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>40625000.0</v>
       </c>
       <c r="F16">
         <v>27005000.0</v>
       </c>
       <c r="G16">
         <v>15146000.0</v>
       </c>
       <c r="H16">
         <v>13201000.0</v>
       </c>
       <c r="I16">
         <v>9701000.0</v>
       </c>
       <c r="J16">
         <v>5436000.0</v>
       </c>
       <c r="K16">
         <v>5003000.0</v>
       </c>
       <c r="L16">
         <v>3004000.0</v>
       </c>
       <c r="M16">
         <v>2347000.0</v>
       </c>
       <c r="N16">
         <v>2043000.0</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B17">
         <v>46993000.0</v>
       </c>
       <c r="C17">
         <v>45219000.0</v>
       </c>
       <c r="D17">
         <v>48685000.0</v>
       </c>
       <c r="E17">
         <v>40625000.0</v>
       </c>
       <c r="F17">
         <v>27005000.0</v>
       </c>
       <c r="G17">
         <v>15146000.0</v>
       </c>
       <c r="H17">
         <v>13201000.0</v>
       </c>
       <c r="I17">
         <v>9701000.0</v>
       </c>
       <c r="J17">
         <v>5436000.0</v>
       </c>
       <c r="K17">
         <v>5003000.0</v>
       </c>
       <c r="L17"/>
       <c r="M17">
         <v>2347000.0</v>
       </c>
       <c r="N17">
         <v>2043000.0</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B18">
         <v>309534000.0</v>
       </c>
       <c r="C18">
         <v>272593000.0</v>
       </c>
       <c r="D18">
         <v>232137000.0</v>
       </c>
       <c r="E18">
         <v>171430000.0</v>
       </c>
       <c r="F18">
         <v>79153000.0</v>
       </c>
       <c r="G18">
         <v>57151000.0</v>
       </c>
       <c r="H18">
         <v>41832000.0</v>
       </c>
       <c r="I18">
         <v>34661000.0</v>
       </c>
       <c r="J18">
         <v>29238000.0</v>
       </c>
       <c r="K18">
         <v>25937000.0</v>
       </c>
       <c r="L18">
         <v>22328000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B21">
         <v>61245000.0</v>
       </c>
       <c r="C21">
         <v>57317000.0</v>
       </c>
       <c r="D21">
         <v>57133000.0</v>
       </c>
       <c r="E21">
         <v>50621000.0</v>
       </c>
       <c r="F21">
         <v>34377000.0</v>
       </c>
       <c r="G21">
         <v>19141000.0</v>
       </c>
       <c r="H21">
         <v>16662000.0</v>
       </c>
       <c r="I21">
         <v>12242000.0</v>
       </c>
       <c r="J21">
         <v>10089000.0</v>
       </c>
       <c r="K21">
         <v>7457000.0</v>
       </c>
       <c r="L21"/>
       <c r="M21">
         <v>6580000.0</v>
       </c>
       <c r="N21">
         <v>5348000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B23">
         <v>599980000.0</v>
       </c>
       <c r="C23">
         <v>519295000.0</v>
       </c>
       <c r="D23">
         <v>517000.0</v>
       </c>
       <c r="E23">
         <v>181627000.0</v>
       </c>
       <c r="F23">
         <v>71080000.0</v>
       </c>
       <c r="G23">
         <v>51785000.0</v>
       </c>
       <c r="H23">
         <v>40183000.0</v>
       </c>
       <c r="I23">
         <v>31968000.0</v>
       </c>
       <c r="J23">
         <v>26178000.0</v>
       </c>
       <c r="K23">
         <v>25980000.0</v>
       </c>
       <c r="L23"/>
       <c r="M23">
         <v>18300000.0</v>
       </c>
       <c r="N23">
         <v>14447000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B25">
         <v>6515000.0</v>
       </c>
       <c r="C25">
         <v>4552000.0</v>
       </c>
       <c r="D25">
         <v>2034000.0</v>
       </c>
       <c r="E25">
         <v>1809000.0</v>
       </c>
       <c r="F25">
         <v>1587000.0</v>
       </c>
       <c r="G25">
         <v>1356000.0</v>
       </c>
       <c r="H25">
         <v>1241000.0</v>
       </c>
       <c r="I25">
         <v>1071000.0</v>
       </c>
       <c r="J25">
         <v>993000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>487000.0</v>
       </c>
       <c r="D27">
         <v>517000.0</v>
       </c>
       <c r="E27">
         <v>719000.0</v>
       </c>
       <c r="F27">
         <v>1122000.0</v>
       </c>
       <c r="G27">
         <v>317000.0</v>
       </c>
       <c r="H27">
         <v>393000.0</v>
       </c>
       <c r="I27">
         <v>391000.0</v>
       </c>
       <c r="J27">
         <v>455000.0</v>
       </c>
       <c r="K27">
         <v>437000.0</v>
       </c>
       <c r="L27"/>
       <c r="M27">
         <v>976000.0</v>
       </c>
       <c r="N27">
         <v>461000.0</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B28">
         <v>92423000.0</v>
       </c>
       <c r="C28">
         <v>75059000.0</v>
       </c>
       <c r="D28">
         <v>72801000.0</v>
       </c>
       <c r="E28">
         <v>56798000.0</v>
       </c>
       <c r="F28">
         <v>39938000.0</v>
       </c>
       <c r="G28">
         <v>25944000.0</v>
       </c>
       <c r="H28">
         <v>20574000.0</v>
       </c>
       <c r="I28">
         <v>17348000.0</v>
       </c>
       <c r="J28">
         <v>14569000.0</v>
       </c>
       <c r="K28">
         <v>13192000.0</v>
       </c>
       <c r="L28"/>
       <c r="M28">
         <v>2027000.0</v>
       </c>
       <c r="N28">
         <v>1792000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B29">
         <v>14252000.0</v>
       </c>
       <c r="C29">
         <v>12098000.0</v>
       </c>
       <c r="D29">
         <v>12133000.0</v>
       </c>
       <c r="E29">
         <v>9996000.0</v>
       </c>
       <c r="F29">
         <v>7372000.0</v>
       </c>
       <c r="G29">
         <v>3995000.0</v>
       </c>
       <c r="H29">
         <v>3461000.0</v>
       </c>
       <c r="I29">
         <v>2541000.0</v>
       </c>
       <c r="J29">
         <v>4653000.0</v>
       </c>
       <c r="K29">
         <v>2454000.0</v>
       </c>
       <c r="L29">
         <v>1483000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B30">
         <v>287797000.0</v>
       </c>
       <c r="C30">
         <v>117939000.0</v>
       </c>
       <c r="D30">
         <v>517000.0</v>
       </c>
       <c r="E30">
         <v>82168000.0</v>
       </c>
       <c r="F30">
         <v>57519000.0</v>
       </c>
       <c r="G30">
         <v>37825000.0</v>
       </c>
       <c r="H30">
         <v>31063000.0</v>
       </c>
       <c r="I30">
         <v>26216000.0</v>
       </c>
       <c r="J30">
         <v>22433000.0</v>
       </c>
       <c r="K30">
         <v>21538000.0</v>
       </c>
       <c r="L30"/>
       <c r="M30">
         <v>18300000.0</v>
       </c>
       <c r="N30">
         <v>14447000.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B31"/>
       <c r="C31">
         <v>57317000.0</v>
       </c>
       <c r="D31">
         <v>57133000.0</v>
       </c>
       <c r="E31">
         <v>-20395000.0</v>
       </c>
       <c r="F31">
         <v>34377000.0</v>
       </c>
       <c r="G31">
         <v>19141000.0</v>
       </c>
       <c r="H31">
         <v>-1241000.0</v>
       </c>
       <c r="I31">
         <v>-3926000.0</v>
       </c>
       <c r="J31">
         <v>-2571000.0</v>
       </c>
       <c r="K31">
         <v>-2882000.0</v>
       </c>
       <c r="L31"/>
       <c r="M31">
         <v>-3106000.0</v>
       </c>
       <c r="N31">
         <v>-2175000.0</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B32">
         <v>661225000.0</v>
       </c>
       <c r="C32">
         <v>576612000.0</v>
       </c>
       <c r="D32">
         <v>330371000.0</v>
       </c>
       <c r="E32">
         <v>232248000.0</v>
       </c>
       <c r="F32">
         <v>105457000.0</v>
       </c>
       <c r="G32">
         <v>70926000.0</v>
       </c>
       <c r="H32">
         <v>56845000.0</v>
       </c>
       <c r="I32">
         <v>44210000.0</v>
       </c>
@@ -9466,3212 +9595,3282 @@
       <c r="N32">
         <v>17620000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM32"/>
+  <dimension ref="A1:AN32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B2">
+        <v>121344000.0</v>
+      </c>
+      <c r="C2">
         <v>79722000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>76562000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>87724000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>63271000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>84626000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>91938000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>103149000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>93575000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>112694000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>89375000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>53355000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>73589000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>59317000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>45198000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>24418000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>16027000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>13816000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>9785000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1056000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1320000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1400000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3765000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3498000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3363000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3334000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2523000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2265000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2165000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2167000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1548000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1554000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1320000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1330000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1164000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>797000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>677000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1107000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>4442000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:39">
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>105</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>1673000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1694000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1600000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1667000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1554000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1429000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1158000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1083000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>882000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>765000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>607000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>490000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>466000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>471000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>493000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>426000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>419000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>417000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>368000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>386000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>416000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>391000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>345000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>311000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>309000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>334000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>301000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>302000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>304000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>285000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>265000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>267000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>254000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>272000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>261000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>230000.0</v>
       </c>
       <c r="AL3">
         <v>230000.0</v>
       </c>
-      <c r="AM3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:39">
+      <c r="AM3">
+        <v>230000.0</v>
+      </c>
+      <c r="AN3"/>
+    </row>
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:39">
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>107</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>14584000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>17181000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>17908000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>14387000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>11769000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>17199000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>16382000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>15021000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>8715000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>11859000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>13054000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>16782000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>15438000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>15544000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>14065000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>13115000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>7897000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>8931000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>8554000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>9302000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>7590000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>5893000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>5172000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>4638000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>3438000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>4555000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>4430000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>4128000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>3549000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>3879000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>3276000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2770000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>2317000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>2556000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>2861000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>2780000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1891000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:39">
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B6">
+        <v>39679000.0</v>
+      </c>
+      <c r="C6">
         <v>16257000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>18875000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>19508000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>16054000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>13323000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>18628000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>17540000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>16104000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>9597000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>12624000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>13661000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>17272000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>15904000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>16015000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>14558000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>13541000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>8316000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>9348000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>8922000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>9688000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>8006000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>6284000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>5517000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>4949000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>3747000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>4889000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>4731000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>4430000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>3853000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>4164000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>3541000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>3037000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>2571000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>2828000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>3122000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>3010000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>2121000.0</v>
       </c>
-      <c r="AM6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:39">
+      <c r="AN6"/>
+    </row>
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:39">
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:39">
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B9">
+        <v>180790000.0</v>
+      </c>
+      <c r="C9">
         <v>98036000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>89985000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>53113000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>51932000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>49258000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>46011000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>47302000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>42970000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>38194000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>38473000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>43702000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>45122000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>40548000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>38613000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>37885000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>32581000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>25451000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>26405000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>23969000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>21671000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>19852000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>16382000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>14738000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>13583000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>12457000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>12565000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>12178000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>11771000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>11211000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>11064000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>9886000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>9124000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>8384000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>8341000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>8670000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>8244000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>7267000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>28670000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:39">
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B10">
+        <v>-55194000.0</v>
+      </c>
+      <c r="C10">
         <v>14584000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>17181000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>17908000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>14387000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>11769000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>17199000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>16382000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>15021000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>8715000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>11859000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>13054000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>16782000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>15438000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>15544000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>14065000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>13115000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>7897000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>8931000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>8554000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>9302000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>7590000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>5893000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>5172000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>4638000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>3438000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>4555000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>4430000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>4128000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>3549000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>3879000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>3276000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2770000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2317000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2556000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>2861000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2781000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1891000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>7457000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:39">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B11">
+        <v>-13089000.0</v>
+      </c>
+      <c r="C11">
         <v>2565000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>4538000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>4316000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3359000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2039000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3832000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2926000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3425000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1915000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2847000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2784000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3876000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3047000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2426000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2964000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2939000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1667000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1641000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1870000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2289000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1572000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1232000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1082000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>967000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>714000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>947000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>919000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>854000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>741000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>824000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>674000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>569000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>474000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>2213000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>957000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>905000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>578000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>2454000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:39">
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B12">
+        <v>29187000.0</v>
+      </c>
+      <c r="C12">
         <v>28324000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>28521000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>31126000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>31060000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>28845000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>30071000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>32892000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>31250000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>29536000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>28586000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>26102000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>21336000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>15620000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>11598000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5990000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1933000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>874000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>843000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>801000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>959000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1043000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1165000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1298000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1433000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1756000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1703000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1628000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1618000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1627000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1123000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1046000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>928000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>829000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>798000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>732000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>677000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>668000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2523000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:39">
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B13">
+        <v>118316000.0</v>
+      </c>
+      <c r="C13">
         <v>111637000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>107651000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>108990000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>107578000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>104867000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>103548000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>105046000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>97313000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>90435000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>88071000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>88302000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>83530000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>70081000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>64880000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>55155000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>41685000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>30105000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>25431000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>19577000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>19463000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>18328000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>17992000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>16370000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>15337000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>13104000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>12954000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>12345000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>11729000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>11380000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
-    </row>
-    <row r="14" spans="1:39">
+      <c r="AN13"/>
+    </row>
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:39">
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B15">
+        <v>-42105000.0</v>
+      </c>
+      <c r="C15">
         <v>12019000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>12643000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>13592000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>11028000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>9730000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>13367000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>13456000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>11596000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>6800000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>9012000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>10270000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>12906000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>12391000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>13118000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>11101000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>10176000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>6230000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>7290000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>6684000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>7013000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>6018000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>4661000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>4090000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>3671000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>2724000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>3608000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>3511000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>3274000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>2808000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>3055000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>2602000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>2201000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1843000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>343000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>1904000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1876000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1313000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>5003000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:39">
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>12906000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>12391000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>13118000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>11101000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>10176000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>6230000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7290000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>6684000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>7013000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>6018000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>4661000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>4090000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3671000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2724000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3608000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3511000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>3274000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2808000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>3055000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2602000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2201000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1843000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>343000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1904000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1876000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1313000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>5003000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:39">
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B17">
+        <v>-42105000.0</v>
+      </c>
+      <c r="C17">
         <v>12019000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>12643000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>13592000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>11028000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>9730000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>13367000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>13456000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>11596000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>6800000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>9012000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>10270000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>12906000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>12391000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>13118000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>11101000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>10176000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>6230000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>7290000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>6684000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>7013000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>6018000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>4661000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>4090000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>3671000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>2724000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>3608000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>3511000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>3274000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>2808000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>3055000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>2602000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>2201000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>1843000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>3532000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>2654000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-2063000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>1313000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>5003000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:39">
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B18">
+        <v>89129000.0</v>
+      </c>
+      <c r="C18">
         <v>83313000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>79130000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>77864000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>76518000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>76022000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>73477000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>72154000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>66063000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>60899000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>59485000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>62200000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>62194000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>54461000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>53282000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>49165000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>39752000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>29231000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>24588000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>18776000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>18504000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>17285000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>16827000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>15072000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>13904000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>11348000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>11251000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>10717000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>10111000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>9753000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
-    </row>
-    <row r="19" spans="1:39">
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
-    </row>
-    <row r="20" spans="1:39">
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:39">
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B21">
+        <v>39679000.0</v>
+      </c>
+      <c r="C21">
         <v>14584000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>17181000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>17908000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>14387000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>11769000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>17199000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>16382000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>15021000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>8715000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>11859000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>13054000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>16782000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>15438000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>15544000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>14065000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>13115000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>7897000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>8931000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>8554000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>9302000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>7590000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>5893000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>5172000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>4638000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>3438000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>4555000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>4430000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>4128000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>3549000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>3879000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>3276000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>2770000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2317000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>2556000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>2861000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>2781000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1891000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>13093000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:39">
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:39">
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B23">
+        <v>262455000.0</v>
+      </c>
+      <c r="C23">
         <v>163174000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>149366000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>122929000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>100816000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>122115000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>120750000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>134069000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>121524000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>142173000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>115989000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>84003000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>101929000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>84427000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>68267000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>48238000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>35493000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>31370000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>27259000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>16471000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>13689000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>13662000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>14254000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>13064000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>12308000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>12353000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>10533000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>10013000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>9808000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>9829000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>8733000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>8164000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>7674000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>7397000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>6949000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>6606000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>6140000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>6483000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2498000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:39">
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
-    </row>
-    <row r="25" spans="1:39">
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B25">
+        <v>6407000.0</v>
+      </c>
+      <c r="C25">
         <v>1673000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1694000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1600000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1667000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1554000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1429000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1158000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1083000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>882000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>765000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>607000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>490000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>466000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>471000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>493000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>426000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>419000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>417000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>368000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>386000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>416000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>391000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>345000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>311000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>309000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>334000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>301000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>302000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>304000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>285000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>265000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>267000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>254000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>272000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>261000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>230000.0</v>
       </c>
       <c r="AL25">
         <v>230000.0</v>
       </c>
-      <c r="AM25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:39">
+      <c r="AM25">
+        <v>230000.0</v>
+      </c>
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:39">
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>341000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>119000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>157000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2719000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1418000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>866000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>143000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1037000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1237000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>929000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>848000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>819000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>811000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>483000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>347000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>107000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>342000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>132000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>82000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>37000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>52000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>116000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>112000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>93000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>98000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>108000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>94000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>138000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>110000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>86000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>57000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148000.0</v>
       </c>
       <c r="AJ27">
         <v>148000.0</v>
       </c>
       <c r="AK27">
+        <v>148000.0</v>
+      </c>
+      <c r="AL27">
         <v>83000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>67000.0</v>
       </c>
-      <c r="AM27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:39">
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B28">
+        <v>25223000.0</v>
+      </c>
+      <c r="C28">
         <v>24649000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>24706000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>21505000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>22803000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>22918000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>19427000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>18400000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>18165000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>19067000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>17633000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>19310000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>17398000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>16796000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>15464000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>15831000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>13470000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>12033000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>12407000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>10635000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>9999000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>8585000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>6949000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>6684000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5835000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>6419000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>5293000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5330000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4976000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4975000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>4695000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>4404000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>4197000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4052000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3706000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3821000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3449000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>3593000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>14682000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:39">
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B29">
+        <v>-13089000.0</v>
+      </c>
+      <c r="C29">
         <v>2565000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4538000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4316000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3359000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2039000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3832000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2926000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3425000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1915000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2847000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2784000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3876000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3047000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2426000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2964000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2939000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1667000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1641000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1870000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2289000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1572000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1232000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1082000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>967000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>714000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>947000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>919000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>854000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>741000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
-    </row>
-    <row r="30" spans="1:39">
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B30">
+        <v>141111000.0</v>
+      </c>
+      <c r="C30">
         <v>83452000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>72804000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>35205000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>37545000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>37489000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>28812000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>30920000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>27949000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>29479000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>26614000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>30648000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>28340000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>25110000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>23069000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>23820000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>19466000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>17554000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>17474000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>15415000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>12369000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>12262000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>10489000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>9566000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>8945000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>9019000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>8010000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>7748000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>7643000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>7662000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>7185000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>6610000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>6354000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>6067000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>5785000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>5809000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>5463000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>5376000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>20829000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:39">
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B31"/>
+        <v>133</v>
+      </c>
+      <c r="B31">
+        <v>-94873000.0</v>
+      </c>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
-      <c r="F31">
+      <c r="F31"/>
+      <c r="G31">
         <v>-90281000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>65898000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1158000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>15021000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>8715000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-27292000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>13054000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-26393000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-15154000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-25621000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-4420000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>35000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-874000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-6325000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-801000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1263000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1043000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-2787000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1298000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1433000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1756000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-334000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1628000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-1618000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-1627000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-285000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-1046000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-928000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-661000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-658000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-596000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-718000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-599000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-384000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:39">
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B32">
+        <v>302134000.0</v>
+      </c>
+      <c r="C32">
         <v>177758000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>166547000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>140837000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>115203000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>133884000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>137949000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>150451000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>136545000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>150888000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>127848000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>97057000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>118711000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>99865000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>83811000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>62303000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>48608000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>39267000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>36190000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>25025000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>22991000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>21252000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>20147000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>18236000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>16946000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>15791000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>15088000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>14443000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>13936000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>13378000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>12612000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>11440000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>10444000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>9714000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>9505000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>9467000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>8921000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>8374000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>28670000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M30"/>
@@ -12718,1019 +12917,1019 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B2">
         <v>452513000.0</v>
       </c>
       <c r="C2">
         <v>483128000.0</v>
       </c>
       <c r="D2">
         <v>342139000.0</v>
       </c>
       <c r="E2">
         <v>813161000.0</v>
       </c>
       <c r="F2">
         <v>163117000.0</v>
       </c>
       <c r="G2">
         <v>43910000.0</v>
       </c>
       <c r="H2">
         <v>40319000.0</v>
       </c>
       <c r="I2">
         <v>31119000.0</v>
       </c>
       <c r="J2">
         <v>25609000.0</v>
       </c>
       <c r="K2">
         <v>9448000.0</v>
       </c>
       <c r="L2">
         <v>6507000.0</v>
       </c>
       <c r="M2"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B3">
         <v>8436000</v>
       </c>
       <c r="C3">
         <v>9900000</v>
       </c>
       <c r="D3">
         <v>6245000</v>
       </c>
       <c r="E3">
         <v>2838000</v>
       </c>
       <c r="F3">
         <v>2593000</v>
       </c>
       <c r="G3">
         <v>5368000</v>
       </c>
       <c r="H3">
         <v>1213000</v>
       </c>
       <c r="I3">
         <v>1149000</v>
       </c>
       <c r="J3">
         <v>1057000</v>
       </c>
       <c r="K3">
         <v>911000</v>
       </c>
       <c r="L3">
         <v>5310000</v>
       </c>
       <c r="M3">
         <v>434000</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-471022000.0</v>
       </c>
       <c r="F4">
         <v>-4469000.0</v>
       </c>
       <c r="G4">
         <v>-24945000.0</v>
       </c>
       <c r="H4">
         <v>3591000.0</v>
       </c>
       <c r="I4">
         <v>9200000.0</v>
       </c>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B6">
         <v>284457000.0</v>
       </c>
       <c r="C6">
         <v>-30615000.0</v>
       </c>
       <c r="D6">
         <v>140989000.0</v>
       </c>
       <c r="E6">
         <v>-471022000.0</v>
       </c>
       <c r="F6">
         <v>650044000.0</v>
       </c>
       <c r="G6">
         <v>-24945000.0</v>
       </c>
       <c r="H6">
         <v>3591000.0</v>
       </c>
       <c r="I6">
         <v>9200000.0</v>
       </c>
       <c r="J6">
         <v>5510000.0</v>
       </c>
       <c r="K6">
         <v>1636000.0</v>
       </c>
       <c r="L6">
         <v>4023000.0</v>
       </c>
       <c r="M6">
         <v>6507000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B7">
         <v>-5064000.0</v>
       </c>
       <c r="C7">
         <v>-72552000.0</v>
       </c>
       <c r="D7">
         <v>-56408000.0</v>
       </c>
       <c r="E7">
         <v>-46037000.0</v>
       </c>
       <c r="F7">
         <v>-3837000.0</v>
       </c>
       <c r="G7">
         <v>-5212000.0</v>
       </c>
       <c r="H7">
         <v>-2302000.0</v>
       </c>
       <c r="I7">
         <v>2320000.0</v>
       </c>
       <c r="J7">
         <v>-968000.0</v>
       </c>
       <c r="K7">
         <v>306000.0</v>
       </c>
       <c r="L7">
         <v>-15000.0</v>
       </c>
       <c r="M7">
         <v>-171000.0</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B9">
         <v>-10052000.0</v>
       </c>
       <c r="C9">
         <v>-5050000.0</v>
       </c>
       <c r="D9">
         <v>1328000.0</v>
       </c>
       <c r="E9">
         <v>-9150000.0</v>
       </c>
       <c r="F9">
         <v>-1096000.0</v>
       </c>
       <c r="G9">
         <v>-609589000.0</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>26473000.0</v>
       </c>
       <c r="F12">
         <v>2842000.0</v>
       </c>
       <c r="G12">
         <v>4184000.0</v>
       </c>
       <c r="H12">
         <v>470000.0</v>
       </c>
       <c r="I12">
         <v>4701000.0</v>
       </c>
       <c r="J12">
         <v>2156000.0</v>
       </c>
       <c r="K12">
         <v>913000.0</v>
       </c>
       <c r="L12">
         <v>1303000.0</v>
       </c>
       <c r="M12">
         <v>2361000.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-46037000.0</v>
       </c>
       <c r="F13">
         <v>-3665000.0</v>
       </c>
       <c r="G13">
         <v>-5212000.0</v>
       </c>
       <c r="H13">
         <v>-2302000.0</v>
       </c>
       <c r="I13">
         <v>2320000.0</v>
       </c>
       <c r="J13">
         <v>-968000.0</v>
       </c>
       <c r="K13">
         <v>306000.0</v>
       </c>
       <c r="L13">
         <v>-15000.0</v>
       </c>
       <c r="M13">
         <v>-171000.0</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B14">
         <v>6515000.0</v>
       </c>
       <c r="C14">
         <v>4552000.0</v>
       </c>
       <c r="D14">
         <v>2328000.0</v>
       </c>
       <c r="E14">
         <v>1809000.0</v>
       </c>
       <c r="F14">
         <v>1587000.0</v>
       </c>
       <c r="G14">
         <v>1356000.0</v>
       </c>
       <c r="H14">
         <v>1241000.0</v>
       </c>
       <c r="I14">
         <v>1071000.0</v>
       </c>
       <c r="J14">
         <v>993000.0</v>
       </c>
       <c r="K14">
         <v>895000.0</v>
       </c>
       <c r="L14">
         <v>487000.0</v>
       </c>
       <c r="M14">
         <v>415000.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B16">
         <v>736970000.0</v>
       </c>
       <c r="C16">
         <v>452513000.0</v>
       </c>
       <c r="D16">
         <v>483128000.0</v>
       </c>
       <c r="E16">
         <v>342139000.0</v>
       </c>
       <c r="F16">
         <v>813161000.0</v>
       </c>
       <c r="G16">
         <v>18965000.0</v>
       </c>
       <c r="H16">
         <v>43910000.0</v>
       </c>
       <c r="I16">
         <v>40319000.0</v>
       </c>
       <c r="J16">
         <v>31119000.0</v>
       </c>
       <c r="K16">
         <v>11084000.0</v>
       </c>
       <c r="L16">
         <v>10530000.0</v>
       </c>
       <c r="M16">
         <v>6507000.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B18">
         <v>246148000.0</v>
       </c>
       <c r="C18">
         <v>249886000.0</v>
       </c>
       <c r="D18">
         <v>185295000.0</v>
       </c>
       <c r="E18">
         <v>64260000.0</v>
       </c>
       <c r="F18">
         <v>27254000.0</v>
       </c>
       <c r="G18">
         <v>13962000.0</v>
       </c>
       <c r="H18">
         <v>12458000.0</v>
       </c>
       <c r="I18">
         <v>13253000.0</v>
       </c>
       <c r="J18">
         <v>6560000.0</v>
       </c>
       <c r="K18">
         <v>6206000.0</v>
       </c>
       <c r="L18">
         <v>-1188000.0</v>
       </c>
       <c r="M18">
         <v>4214000.0</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B19">
         <v>-1494000.0</v>
       </c>
       <c r="C19">
         <v>-608566000.0</v>
       </c>
       <c r="D19">
         <v>-581109000.0</v>
       </c>
       <c r="E19">
         <v>-993092000.0</v>
       </c>
       <c r="F19">
         <v>-865662000.0</v>
       </c>
       <c r="G19">
         <v>-659266000.0</v>
       </c>
       <c r="H19">
         <v>-155305000.0</v>
       </c>
       <c r="I19">
         <v>-105319000.0</v>
       </c>
       <c r="J19">
         <v>-64568000.0</v>
       </c>
       <c r="K19">
         <v>-118686000.0</v>
       </c>
       <c r="L19">
         <v>-37177000.0</v>
       </c>
       <c r="M19">
         <v>4134000.0</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B20">
         <v>82000.0</v>
       </c>
       <c r="C20">
         <v>91801000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>32387000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>33243000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>-5374000.0</v>
       </c>
       <c r="F21">
         <v>14263000.0</v>
       </c>
       <c r="G21">
         <v>14999000.0</v>
       </c>
       <c r="H21">
         <v>-10000000.0</v>
       </c>
       <c r="I21">
         <v>-10000000.0</v>
       </c>
       <c r="J21">
         <v>5000000.0</v>
       </c>
       <c r="K21">
         <v>8129000.0</v>
       </c>
       <c r="L21">
         <v>1000000.0</v>
       </c>
       <c r="M21">
         <v>8300000.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22">
         <v>46993000.0</v>
       </c>
       <c r="C22">
         <v>45219000.0</v>
       </c>
       <c r="D22">
         <v>44579000.0</v>
       </c>
       <c r="E22">
         <v>40625000.0</v>
       </c>
       <c r="F22">
         <v>27005000.0</v>
       </c>
       <c r="G22">
         <v>15146000.0</v>
       </c>
       <c r="H22">
         <v>13201000.0</v>
       </c>
       <c r="I22">
         <v>9701000.0</v>
       </c>
       <c r="J22">
         <v>5436000.0</v>
       </c>
       <c r="K22">
         <v>5003000.0</v>
       </c>
       <c r="L22">
         <v>2347000.0</v>
       </c>
       <c r="M22">
         <v>2043000.0</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B23">
         <v>558867000.0</v>
       </c>
       <c r="C23">
         <v>226364000.0</v>
       </c>
       <c r="D23">
         <v>542843000.0</v>
       </c>
       <c r="E23">
         <v>453734000.0</v>
       </c>
       <c r="F23">
         <v>966902000.0</v>
       </c>
       <c r="G23">
         <v>453550000.0</v>
       </c>
       <c r="H23">
         <v>164466000.0</v>
       </c>
       <c r="I23">
         <v>100676000.0</v>
       </c>
       <c r="J23">
         <v>54657000.0</v>
       </c>
       <c r="K23">
         <v>105080000.0</v>
       </c>
       <c r="L23">
         <v>113561000.0</v>
       </c>
       <c r="M23">
         <v>47899000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B24">
         <v>-516277000.0</v>
       </c>
       <c r="C24">
         <v>-701693000.0</v>
       </c>
       <c r="D24">
         <v>-538806000.0</v>
       </c>
       <c r="E24">
         <v>-918241000.0</v>
       </c>
       <c r="F24">
         <v>-202671000.0</v>
       </c>
       <c r="G24">
         <v>-668717000.0</v>
       </c>
       <c r="H24">
         <v>-169636000.0</v>
       </c>
       <c r="I24">
         <v>-138115000.0</v>
       </c>
       <c r="J24">
         <v>-56892000.0</v>
       </c>
       <c r="K24">
         <v>-97487000.0</v>
       </c>
       <c r="L24">
         <v>-109350000.0</v>
       </c>
       <c r="M24">
         <v>-61258000.0</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B25">
         <v>193084000.0</v>
       </c>
       <c r="C25">
         <v>277585000.0</v>
       </c>
       <c r="D25">
         <v>183502000.0</v>
       </c>
       <c r="E25">
         <v>79202000.0</v>
       </c>
       <c r="F25">
         <v>6819000.0</v>
       </c>
       <c r="G25">
         <v>8484000.0</v>
       </c>
       <c r="H25">
         <v>1661000.0</v>
       </c>
       <c r="I25">
         <v>1382000.0</v>
       </c>
       <c r="J25">
         <v>587000.0</v>
       </c>
       <c r="K25">
         <v>1093000.0</v>
       </c>
       <c r="L25">
         <v>1151000.0</v>
       </c>
       <c r="M25">
         <v>2221000.0</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B26">
         <v>-3529000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>1468000.0</v>
       </c>
       <c r="F26">
         <v>32746000.0</v>
       </c>
       <c r="G26">
         <v>202000.0</v>
       </c>
       <c r="H26">
         <v>121000.0</v>
       </c>
       <c r="I26">
         <v>33600000.0</v>
       </c>
       <c r="J26">
         <v>-3000.0</v>
       </c>
       <c r="K26">
         <v>-4000.0</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B27">
         <v>8603000.0</v>
       </c>
       <c r="C27">
         <v>4844000.0</v>
       </c>
       <c r="D27">
         <v>3660000.0</v>
       </c>
       <c r="E27">
         <v>2517000.0</v>
       </c>
       <c r="F27">
         <v>1284000.0</v>
       </c>
       <c r="G27">
         <v>630000.0</v>
       </c>
       <c r="H27">
         <v>431000.0</v>
       </c>
       <c r="I27">
         <v>310000.0</v>
       </c>
       <c r="J27">
         <v>285000.0</v>
       </c>
       <c r="K27">
         <v>143000.0</v>
       </c>
       <c r="L27">
         <v>152000.0</v>
       </c>
       <c r="M27">
         <v>140000.0</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B28">
         <v>555524000.0</v>
       </c>
       <c r="C28">
         <v>318165000.0</v>
       </c>
       <c r="D28">
         <v>543461000.0</v>
       </c>
       <c r="E28">
         <v>449828000.0</v>
       </c>
       <c r="F28">
         <v>859836000.0</v>
       </c>
       <c r="G28">
         <v>622265000.0</v>
       </c>
       <c r="H28">
         <v>154466000.0</v>
       </c>
       <c r="I28">
         <v>133919000.0</v>
       </c>
       <c r="J28">
         <v>59654000.0</v>
       </c>
       <c r="K28">
         <v>113205000.0</v>
       </c>
       <c r="L28">
         <v>114561000.0</v>
       </c>
       <c r="M28">
         <v>56199000.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B29">
         <v>254584000.0</v>
       </c>
       <c r="C29">
         <v>259786000.0</v>
       </c>
       <c r="D29">
         <v>191540000.0</v>
       </c>
       <c r="E29">
         <v>67098000.0</v>
       </c>
       <c r="F29">
         <v>29847000.0</v>
       </c>
       <c r="G29">
         <v>19330000.0</v>
       </c>
       <c r="H29">
         <v>13671000.0</v>
       </c>
       <c r="I29">
         <v>14402000.0</v>
       </c>
       <c r="J29">
         <v>7617000.0</v>
       </c>
       <c r="K29">
         <v>7117000.0</v>
       </c>
       <c r="L29">
         <v>4122000.0</v>
       </c>
       <c r="M29">
         <v>4648000.0</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B30">
         <v>-525651000.0</v>
       </c>
       <c r="C30">
         <v>-608566000.0</v>
       </c>
       <c r="D30">
         <v>-594012000.0</v>
       </c>
       <c r="E30">
         <v>-987948000.0</v>
       </c>
       <c r="F30">
         <v>-239639000.0</v>
       </c>
       <c r="G30">
         <v>-666540000.0</v>
       </c>
       <c r="H30">
         <v>-164546000.0</v>
       </c>
       <c r="I30">
         <v>-139121000.0</v>
       </c>
@@ -13746,983 +13945,1003 @@
       <c r="M30">
         <v>-61692000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM30"/>
+  <dimension ref="A1:AN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B2">
+        <v>1495467000.0</v>
+      </c>
+      <c r="C2">
         <v>736970000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>642258000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>719759000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>624302000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>452513000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>484026000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>487245000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>515128000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>483128000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>474946000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>275060000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>393916000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>342139000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>37482000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>405689000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>682109000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>813161000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>31722000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>31473000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>16842000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>18965000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>14136000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>26496000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>14124000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>43910000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>46877000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>54913000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>44904000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>40319000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>16837000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>30849000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>30414000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>31119000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>17051000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>11580000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>13826000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>11084000.0</v>
       </c>
-      <c r="AM2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:39">
+      <c r="AN2"/>
+    </row>
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B3">
         <v>1841000</v>
       </c>
       <c r="C3">
+        <v>1841000</v>
+      </c>
+      <c r="D3">
         <v>1929000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1665000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2080000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2762000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3027000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2465000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2622000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1786000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2329000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2247000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1385000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>284000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>217000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>290000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1031000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1300000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>405000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>392000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1294000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>502000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>618000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>558000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2793000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1399000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>301000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>535000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>223000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>154000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>639000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>147000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>230000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>133000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>531000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>360000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>80000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>86000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>911000</v>
       </c>
     </row>
-    <row r="4" spans="1:39">
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-118856000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>51777000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-494008000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-3268000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>8045000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>18209000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-17226000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>249000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>14631000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-2123000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>4829000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-12360000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>12372000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-29786000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-2967000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-8036000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>10009000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>4585000.0</v>
       </c>
-      <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
-    </row>
-    <row r="5" spans="1:39">
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
-      <c r="R5">
+      <c r="R5"/>
+      <c r="S5">
         <v>3167000.0</v>
       </c>
-      <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5">
         <v>2747000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1860000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1458000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
-    </row>
-    <row r="6" spans="1:39">
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B6">
+        <v>-486958000.0</v>
+      </c>
+      <c r="C6">
         <v>758497000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>94712000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-77501000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>95457000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>171789000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-31513000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-3219000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-27883000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>32000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>8182000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>199886000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-118856000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>51777000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>304657000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>5039000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-276420000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-131052000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-17226000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>249000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>14631000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-2123000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>4829000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-12360000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>12372000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-29786000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-2967000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-8036000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>10009000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>4585000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>23482000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>8618000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>435000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-705000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-3264000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>5471000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-2246000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>2742000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1636000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:39">
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B7">
+        <v>-8178000.0</v>
+      </c>
+      <c r="C7">
         <v>8178000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-8655000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-17416000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>18604000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2403000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-15658000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-21727000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1596000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-36763000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-21408000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>5106000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-26767000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-8366000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-18101000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-7531000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-7942000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-12102000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1694000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>4889000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-4582000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-794000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>8000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-2546000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-3118000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>295000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>57000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>719000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-1533000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-1545000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>2228000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>782000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-904000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>188000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-280000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>220000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-638000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-270000.0</v>
       </c>
-      <c r="AM7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:39">
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-      <c r="R8">
+      <c r="R8"/>
+      <c r="S8">
         <v>-15181000.0</v>
       </c>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
-    </row>
-    <row r="9" spans="1:39">
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B9">
+        <v>1879000.0</v>
+      </c>
+      <c r="C9">
         <v>-1879000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-7930000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-3251000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-324000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1453000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1922000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-4540000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1151000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1281000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1535000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>8490000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-5432000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-3265000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>35245000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-2031000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>762000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-3610000.0</v>
       </c>
-      <c r="S9"/>
-      <c r="T9">
+      <c r="T9"/>
+      <c r="U9">
         <v>-472000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-115204000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-221665000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-38524000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-571065000.0</v>
       </c>
-      <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-      <c r="AF9">
-[...1 lines deleted...]
-      </c>
+      <c r="AF9"/>
       <c r="AG9">
         <v>0.0</v>
       </c>
-      <c r="AH9"/>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
-    </row>
-    <row r="10" spans="1:39">
+      <c r="AN9"/>
+    </row>
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-      <c r="AF10">
-[...1 lines deleted...]
-      </c>
+      <c r="AF10"/>
       <c r="AG10">
         <v>0.0</v>
       </c>
-      <c r="AH10"/>
+      <c r="AH10">
+        <v>0.0</v>
+      </c>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
-    </row>
-    <row r="11" spans="1:39">
+      <c r="AN10"/>
+    </row>
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
@@ -14757,2007 +14976,2057 @@
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
         <v>0.0</v>
       </c>
       <c r="AJ11">
         <v>0.0</v>
       </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
       <c r="AL11">
         <v>0.0</v>
       </c>
       <c r="AM11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:39">
+      <c r="AN11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>21578000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>34240000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>11956000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>10111000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-8953000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>13359000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7682000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>206000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-2854000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>539000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2465000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>113000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-689000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2295000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>727000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1155000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-729000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-683000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-23000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>532000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>342000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>459000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2156000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>71000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-50000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>439000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>913000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:39">
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-26920000.0</v>
       </c>
       <c r="O13">
+        <v>-26920000.0</v>
+      </c>
+      <c r="P13">
         <v>-18462000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-7531000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-7942000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-12102000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1694000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>17000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-4582000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-794000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>8000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-2397000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-3167000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>344000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>57000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>719000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-1533000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-1545000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>2228000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>782000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-838000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>148000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-968000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>220000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-638000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-270000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>306000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:39">
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B14">
+        <v>6407000.0</v>
+      </c>
+      <c r="C14">
         <v>1673000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1694000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1600000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1667000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1554000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1429000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1158000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1083000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>882000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>765000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>607000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>490000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>466000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>471000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>493000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>426000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>419000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>417000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>368000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>386000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>416000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>391000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>345000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>311000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>309000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>334000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>301000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>302000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>304000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>285000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>265000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>267000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>254000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>272000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>261000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>230000.0</v>
       </c>
       <c r="AL14">
         <v>230000.0</v>
       </c>
       <c r="AM14">
+        <v>230000.0</v>
+      </c>
+      <c r="AN14">
         <v>895000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:39">
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
-      <c r="AH15"/>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
-    </row>
-    <row r="16" spans="1:39">
+      <c r="AN15"/>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B16">
+        <v>1008509000.0</v>
+      </c>
+      <c r="C16">
         <v>1495467000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>736970000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>642258000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>719759000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>624302000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>452513000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>484026000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>487245000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>515128000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>483128000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>474946000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>275060000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>393916000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>342139000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>410728000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>405689000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>682109000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>14496000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>31722000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>31473000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>16842000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>18965000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>14136000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>26496000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>14124000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>43910000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>46877000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>54913000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>44904000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>40319000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>39467000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>30849000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>30414000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>13787000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>17051000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>11580000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>13826000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>11084000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:39">
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
-    </row>
-    <row r="18" spans="1:39">
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B18">
+        <v>78695000.0</v>
+      </c>
+      <c r="C18">
         <v>74133000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>55892000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>57378000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>63956000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>68922000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>58946000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>60897000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>75065000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>54978000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>47948000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>62874000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>33099000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>46347000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>24857000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>20922000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>11799000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>6682000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>11031000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>12072000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1084000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>7939000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>6508000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>4339000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>189000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>3620000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>4034000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>4131000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>2322000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1971000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>4906000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>4034000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>1742000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>2571000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>1500000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>2096000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>1338000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>1626000.0</v>
       </c>
-      <c r="AM18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:39">
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B19">
+        <v>807000.0</v>
+      </c>
+      <c r="C19">
         <v>1470000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-2468000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-195462000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-91691000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-104734000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-143454000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-151136000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-181175000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-132801000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-112776000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>7625000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>80050000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>26173000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-520061000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-173950000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-124162000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-174919000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-195846000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-443075000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-68540000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-264662000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-13721000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-82073000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-479120000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-84352000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-41891000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-66101000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>95997000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-143310000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-4079000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-21412000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>3787000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-4984000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-1078000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-27763000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>44138000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-15043000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-20953000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:39">
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
         <v>10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
         <v>72000.0</v>
       </c>
-      <c r="G20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
-    </row>
-    <row r="21" spans="1:39">
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
-[...1 lines deleted...]
-      </c>
+      <c r="O21"/>
       <c r="P21">
         <v>19625000.0</v>
       </c>
-      <c r="Q21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q21">
+        <v>19625000.0</v>
+      </c>
+      <c r="R21"/>
       <c r="S21">
         <v>-24999000.0</v>
       </c>
       <c r="T21">
+        <v>-24999000.0</v>
+      </c>
+      <c r="U21">
         <v>14263000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-158519000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>4803000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-48879000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>12439000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>190156000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>14999000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>10000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-10000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20000000.0</v>
       </c>
       <c r="AE21">
         <v>-20000000.0</v>
       </c>
       <c r="AF21">
         <v>-20000000.0</v>
       </c>
       <c r="AG21">
         <v>-20000000.0</v>
       </c>
-      <c r="AH21"/>
-      <c r="AI21">
+      <c r="AH21">
+        <v>-20000000.0</v>
+      </c>
+      <c r="AI21"/>
+      <c r="AJ21">
         <v>5000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AL21">
         <v>2000000.0</v>
       </c>
       <c r="AM21">
+        <v>2000000.0</v>
+      </c>
+      <c r="AN21">
         <v>8129000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:39">
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22">
+        <v>-42105000.0</v>
+      </c>
+      <c r="C22">
         <v>12019000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>12643000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>13592000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>11028000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>9730000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>13367000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>13456000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>11596000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>6800000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>9012000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>10270000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>12906000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>12391000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>13118000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>11101000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>10176000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>6230000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>7290000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>6684000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>7013000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>6018000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>4661000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>4090000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>3671000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>2724000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>3608000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>3511000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>3274000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2808000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>3055000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>2602000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>2201000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1843000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>343000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>1904000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1876000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1313000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>5003000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:39">
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B23">
+        <v>-179378000.0</v>
+      </c>
+      <c r="C23">
         <v>895809000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>170589000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>59019000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>122523000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>205737000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-41956000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>83856000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>80452000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>102616000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>70681000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>127140000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>67371000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>278269000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-18388000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>139795000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>120904000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>212891000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>172713000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>421892000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>154125000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>250559000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>61416000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>53610000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>301367000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>37157000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>45721000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>54131000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-108310000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>172924000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>28910000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>63563000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>17473000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>23973000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>27096000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>38318000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-22173000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>16414000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>105080000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:39">
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B24">
+        <v>-384495000.0</v>
+      </c>
+      <c r="C24">
         <v>-212729000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-129923000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-195183000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-90645000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-100526000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-141682000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-149173000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-184497000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-226341000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-104140000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>39714000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-209934000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-269419000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-520325000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-165353000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-433704000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-224278000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-199126000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-440462000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>22537000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-264985000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-14216000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-83261000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-474526000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-97408000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-42663000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-76405000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>96124000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-150508000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-27711000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-59006000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-18819000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-27281000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-28115000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-35054000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>18613000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-15143000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>991000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:39">
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B25">
+        <v>127137000.0</v>
+      </c>
+      <c r="C25">
         <v>51301000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>48066000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>56590000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>32660000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>55768000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>61867000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>70256000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>62314000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>83148000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>60623000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>27039000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>52283000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>43376000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>33252000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>18556000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>14139000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>12895000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4663000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>256000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-710000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2438000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2924000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2864000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1962000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1577000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>773000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>25000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>366000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>497000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-102000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>453000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>261000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>388000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1624000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-4000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-124000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>375000.0</v>
       </c>
-      <c r="AM25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:39">
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B26">
+        <v>-143000.0</v>
+      </c>
+      <c r="C26">
         <v>-1156000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-3351000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-101000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-1411000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-970000.0</v>
       </c>
-      <c r="G26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="K26"/>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>22000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>567000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1157000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>34000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>69000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>208000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>32466000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>30000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>99000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>151000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>120000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>26000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>54000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>11000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>26000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000.0</v>
       </c>
       <c r="AD26">
         <v>42000.0</v>
       </c>
       <c r="AE26">
+        <v>42000.0</v>
+      </c>
+      <c r="AF26">
         <v>33600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
-      <c r="AH26"/>
-      <c r="AI26">
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26"/>
+      <c r="AJ26">
         <v>-1000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-2000.0</v>
       </c>
-      <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
-    </row>
-    <row r="27" spans="1:39">
+      <c r="AN26"/>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B27">
+        <v>1903000.0</v>
+      </c>
+      <c r="C27">
         <v>2000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4019000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>50000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1994000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2540000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1484000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1081000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1099000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1180000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>874000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>917000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>847000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1050000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>729000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>684000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>565000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>539000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>382000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>268000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>271000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>363000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>216000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>144000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>141000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>129000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>106000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>110000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>109000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>106000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79000.0</v>
       </c>
       <c r="AF27">
         <v>79000.0</v>
       </c>
       <c r="AG27">
+        <v>79000.0</v>
+      </c>
+      <c r="AH27">
         <v>81000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>71000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>72000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>75000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>74000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>64000.0</v>
       </c>
-      <c r="AM27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:39">
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B28">
+        <v>-179317000.0</v>
+      </c>
+      <c r="C28">
         <v>895748000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>170655000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>58918000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>121112000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>204839000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>49968000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>84555000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>80741000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>102901000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>70681000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>127140000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>67371000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>278269000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1237000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>139795000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>120904000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>187892000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>172713000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>436155000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-4394000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>255362000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>12537000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>66049000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>491523000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>52156000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>35721000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>54131000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-88310000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>152924000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>28910000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>63563000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>17473000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>23973000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>27095000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>38318000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-22173000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>16414000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>113205000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:39">
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B29">
+        <v>76854000.0</v>
+      </c>
+      <c r="C29">
         <v>75974000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>57821000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>59043000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>66036000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>71684000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>61973000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>63362000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>77687000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>56764000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>50277000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>65121000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>34484000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>46631000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>25074000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>21212000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>12830000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>7982000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>11436000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>12464000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2378000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>8441000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>7126000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>4897000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2982000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>5019000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>4335000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>4666000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>2545000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>2125000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>5545000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>4181000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>1972000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>2704000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>2031000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>2456000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>1418000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>1712000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>7117000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:39">
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B30">
+        <v>-384495000.0</v>
+      </c>
+      <c r="C30">
         <v>-213225000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-133764000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-195462000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-91691000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-104734000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-143454000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-151136000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-186311000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-127665000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-112776000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>7625000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-220711000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-273123000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-520319000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-155968000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-410154000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-326926000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-201375000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-448370000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>16647000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-265926000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-14834000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-83306000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-482133000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-86961000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-43023000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-66833000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>95774000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-150464000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-28305000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-59126000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-19010000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-27382000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-32390000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-35303000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>18509000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-15384000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-118686000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>