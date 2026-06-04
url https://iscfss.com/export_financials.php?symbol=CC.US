--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -253,50 +253,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -914,51 +917,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -1163,83 +1166,87 @@
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6">
         <v>837000000.0</v>
       </c>
       <c r="K6">
         <v>789000000.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>21</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>253000000.0</v>
+      </c>
       <c r="C7">
         <v>247000000.0</v>
       </c>
       <c r="D7">
         <v>261000000.0</v>
       </c>
       <c r="E7">
         <v>198000000.0</v>
       </c>
       <c r="F7">
         <v>179000000.0</v>
       </c>
       <c r="G7">
         <v>251000000.0</v>
       </c>
       <c r="H7">
         <v>311000000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>22</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>2000000.0</v>
+      </c>
       <c r="C8">
         <v>2000000.0</v>
       </c>
       <c r="D8">
         <v>2000000.0</v>
       </c>
       <c r="E8">
         <v>2000000.0</v>
       </c>
       <c r="F8">
         <v>2000000.0</v>
       </c>
       <c r="G8">
         <v>2000000.0</v>
       </c>
       <c r="H8">
         <v>2000000.0</v>
       </c>
       <c r="I8">
         <v>2000000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1935,51 +1942,53 @@
       </c>
       <c r="H25">
         <v>4026000000.0</v>
       </c>
       <c r="I25">
         <v>3959000000.0</v>
       </c>
       <c r="J25">
         <v>4097000000.0</v>
       </c>
       <c r="K25">
         <v>3529000000.0</v>
       </c>
       <c r="L25">
         <v>3915000000.0</v>
       </c>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>40</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>160000000.0</v>
+      </c>
       <c r="C26">
         <v>152000000.0</v>
       </c>
       <c r="D26">
         <v>158000000.0</v>
       </c>
       <c r="E26">
         <v>175000000.0</v>
       </c>
       <c r="F26">
         <v>169000000.0</v>
       </c>
       <c r="G26">
         <v>167000000.0</v>
       </c>
       <c r="H26">
         <v>162000000.0</v>
       </c>
       <c r="I26">
         <v>160000000.0</v>
       </c>
       <c r="J26">
         <v>173000000.0</v>
       </c>
       <c r="K26">
@@ -2039,51 +2048,53 @@
       </c>
       <c r="H28">
         <v>3528000000.0</v>
       </c>
       <c r="I28">
         <v>2771000000.0</v>
       </c>
       <c r="J28">
         <v>2556000000.0</v>
       </c>
       <c r="K28">
         <v>2642000000.0</v>
       </c>
       <c r="L28">
         <v>3588000000.0</v>
       </c>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>43</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>4391000000.0</v>
+      </c>
       <c r="C29">
         <v>4712000000.0</v>
       </c>
       <c r="D29">
         <v>4775000000.0</v>
       </c>
       <c r="E29">
         <v>4722000000.0</v>
       </c>
       <c r="F29">
         <v>4830000000.0</v>
       </c>
       <c r="G29">
         <v>4839000000.0</v>
       </c>
       <c r="H29">
         <v>4849000000.0</v>
       </c>
       <c r="I29">
         <v>4986000000.0</v>
       </c>
       <c r="J29">
         <v>4972000000.0</v>
       </c>
       <c r="K29"/>
@@ -2161,51 +2172,53 @@
         <v>515000000.0</v>
       </c>
       <c r="I31">
         <v>833000000.0</v>
       </c>
       <c r="J31">
         <v>694000000.0</v>
       </c>
       <c r="K31">
         <v>-70000000.0</v>
       </c>
       <c r="L31">
         <v>-50000000.0</v>
       </c>
       <c r="M31">
         <v>3460000000.0</v>
       </c>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>46</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>1315000000.0</v>
+      </c>
       <c r="C32">
         <v>1223000000.0</v>
       </c>
       <c r="D32">
         <v>1349000000.0</v>
       </c>
       <c r="E32">
         <v>1323000000.0</v>
       </c>
       <c r="F32">
         <v>1487000000.0</v>
       </c>
       <c r="G32">
         <v>1191000000.0</v>
       </c>
       <c r="H32">
         <v>1236000000.0</v>
       </c>
       <c r="I32">
         <v>1584000000.0</v>
       </c>
       <c r="J32">
         <v>1845000000.0</v>
       </c>
       <c r="K32"/>
@@ -2245,51 +2258,53 @@
       </c>
       <c r="J33">
         <v>3800000000.0</v>
       </c>
       <c r="K33">
         <v>3507000000.0</v>
       </c>
       <c r="L33">
         <v>3997000000.0</v>
       </c>
       <c r="M33">
         <v>4016000000.0</v>
       </c>
       <c r="N33">
         <v>3641000000.0</v>
       </c>
       <c r="O33">
         <v>3484000000.0</v>
       </c>
       <c r="P33"/>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>48</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>122000000.0</v>
+      </c>
       <c r="C34">
         <v>114000000.0</v>
       </c>
       <c r="D34">
         <v>113000000.0</v>
       </c>
       <c r="E34">
         <v>991000000.0</v>
       </c>
       <c r="F34">
         <v>837000000.0</v>
       </c>
       <c r="G34">
         <v>784000000.0</v>
       </c>
       <c r="H34">
         <v>76000000.0</v>
       </c>
       <c r="I34">
         <v>64000000.0</v>
       </c>
       <c r="J34">
         <v>68000000.0</v>
       </c>
       <c r="K34">
@@ -2695,51 +2710,53 @@
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>59</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>10191000000.0</v>
+      </c>
       <c r="C45">
         <v>9830000000.0</v>
       </c>
       <c r="D45">
         <v>9648000000.0</v>
       </c>
       <c r="E45">
         <v>9387000000.0</v>
       </c>
       <c r="F45">
         <v>9232000000.0</v>
       </c>
       <c r="G45">
         <v>3710000000.0</v>
       </c>
       <c r="H45">
         <v>3853000000.0</v>
       </c>
       <c r="I45">
         <v>3291000000.0</v>
       </c>
       <c r="J45">
         <v>3008000000.0</v>
       </c>
       <c r="K45">
@@ -2917,51 +2934,53 @@
       </c>
       <c r="H49">
         <v>1249000000.0</v>
       </c>
       <c r="I49">
         <v>1466000000.0</v>
       </c>
       <c r="J49">
         <v>579000000.0</v>
       </c>
       <c r="K49">
         <v>-114000000.0</v>
       </c>
       <c r="L49">
         <v>-115000000.0</v>
       </c>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>64</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>42000000.0</v>
+      </c>
       <c r="C50">
         <v>54000000.0</v>
       </c>
       <c r="D50">
         <v>51000000.0</v>
       </c>
       <c r="E50">
         <v>25000000.0</v>
       </c>
       <c r="F50">
         <v>25000000.0</v>
       </c>
       <c r="G50">
         <v>21000000.0</v>
       </c>
       <c r="H50">
         <v>134000000.0</v>
       </c>
       <c r="I50">
         <v>13000000.0</v>
       </c>
       <c r="J50">
         <v>15000000.0</v>
       </c>
       <c r="K50">
@@ -3440,368 +3459,374 @@
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AY62"/>
+  <dimension ref="A1:AZ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51">
+    <row r="1" spans="1:52">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
       </c>
-      <c r="AY1" t="s">
+      <c r="AZ1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:51">
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2">
+        <v>863000000.0</v>
+      </c>
+      <c r="C2">
         <v>929000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1007000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>995000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>978000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1120000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1037000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>911000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>939000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1134000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>878000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>979000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1142000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1210000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1270000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1249000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1168000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1141000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1085000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1061000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>976000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>820000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>701000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>651000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>841000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>901000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>948000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>956000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1042000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1111000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1123000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1175000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1121000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1008000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1010000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>985000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>941000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>884000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>835000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>875000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>842000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>945000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1009000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>919000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>925000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1046000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>852000000.0</v>
       </c>
-      <c r="AV2"/>
       <c r="AW2"/>
-      <c r="AX2">
+      <c r="AX2"/>
+      <c r="AY2">
         <v>1026000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>887000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:51">
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3811,520 +3836,533 @@
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
-    </row>
-    <row r="4" spans="1:51">
+      <c r="AZ3"/>
+    </row>
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-6358000000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-6319000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-6216000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-6115000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-6153000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-6123000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-6078000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-6080000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-6220000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-6121000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-6108000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-5973000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-5873000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-5770000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-5854000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-5754000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-5768000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-5710000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-5701000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-5678000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-5613000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-5614000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-5503000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-5462000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-5386000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-5290000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-5213000000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-5393000000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-5444000000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-5893000000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-5838000000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-5873000000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-6057000000.0</v>
       </c>
-      <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
-    </row>
-    <row r="5" spans="1:51">
+      <c r="AZ4"/>
+    </row>
+    <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5">
         <v>-244000000.0</v>
       </c>
       <c r="C5">
+        <v>-244000000.0</v>
+      </c>
+      <c r="D5">
         <v>-284000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-293000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-338000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-367000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-353000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-347000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-274000000.0</v>
       </c>
       <c r="J5">
         <v>-274000000.0</v>
       </c>
       <c r="K5">
+        <v>-274000000.0</v>
+      </c>
+      <c r="L5">
         <v>-315000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-282000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-306000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-343000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-433000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-378000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-339000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-364000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-332000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-318000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-344000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-310000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-402000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-435000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-453000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-349000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-556000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-531000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-543000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-564000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-440000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-469000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-366000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-442000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-420000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-441000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-488000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-577000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-523000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-529000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-525000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-536000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-531000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-435000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-404000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="AU5">
         <v>19000000.0</v>
       </c>
-      <c r="AV5"/>
-      <c r="AW5">
+      <c r="AV5">
+        <v>19000000.0</v>
+      </c>
+      <c r="AW5"/>
+      <c r="AX5">
         <v>3214000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>19000000.0</v>
       </c>
-      <c r="AY5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:51">
+      <c r="AZ5"/>
+    </row>
+    <row r="6" spans="1:52">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6">
         <v>837000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>859000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>846000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>837000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>830000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>820000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>808000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>789000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>781000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>774000000.0</v>
       </c>
-      <c r="AO6">
-[...1 lines deleted...]
-      </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
-      <c r="AS6"/>
+      <c r="AS6">
+        <v>0.0</v>
+      </c>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
-    </row>
-    <row r="7" spans="1:51">
+      <c r="AZ6"/>
+    </row>
+    <row r="7" spans="1:52">
       <c r="A7" t="s">
         <v>21</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>254000000.0</v>
+      </c>
       <c r="C7">
+        <v>253000000.0</v>
+      </c>
+      <c r="D7">
         <v>265000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>267000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>274000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>247000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>249000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>248000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>251000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>261000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>207000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>196000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>195000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>198000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>192000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>230000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>238000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>179000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>225000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>245000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>186000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>251000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>280000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>290000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>299000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>311000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>327000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>339000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>341000000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
-    </row>
-    <row r="8" spans="1:51">
+      <c r="AZ7"/>
+    </row>
+    <row r="8" spans="1:52">
       <c r="A8" t="s">
         <v>22</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>2000000.0</v>
+      </c>
       <c r="C8">
         <v>2000000.0</v>
       </c>
       <c r="D8">
         <v>2000000.0</v>
       </c>
       <c r="E8">
         <v>2000000.0</v>
       </c>
       <c r="F8">
         <v>2000000.0</v>
       </c>
       <c r="G8">
         <v>2000000.0</v>
       </c>
       <c r="H8">
         <v>2000000.0</v>
       </c>
       <c r="I8">
         <v>2000000.0</v>
       </c>
       <c r="J8">
         <v>2000000.0</v>
       </c>
       <c r="K8">
@@ -4335,587 +4373,598 @@
       </c>
       <c r="M8">
         <v>2000000.0</v>
       </c>
       <c r="N8">
         <v>2000000.0</v>
       </c>
       <c r="O8">
         <v>2000000.0</v>
       </c>
       <c r="P8">
         <v>2000000.0</v>
       </c>
       <c r="Q8">
         <v>2000000.0</v>
       </c>
       <c r="R8">
         <v>2000000.0</v>
       </c>
       <c r="S8">
         <v>2000000.0</v>
       </c>
       <c r="T8">
         <v>2000000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>2000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
-    </row>
-    <row r="9" spans="1:51">
+      <c r="AZ8"/>
+    </row>
+    <row r="9" spans="1:52">
       <c r="A9" t="s">
         <v>23</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9">
         <v>1074000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1071000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1066000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1060000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1055000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1050000000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>1030000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1014000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1004000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1016000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1015000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1005000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>956000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>944000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>926000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>920000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>907000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>890000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>879000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>872000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>870000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>859000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>857000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>853000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>845000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>860000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>856000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>859000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>846000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>837000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>830000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>820000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>808000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>789000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>781000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>774000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>775000000.0</v>
       </c>
       <c r="AP9">
         <v>775000000.0</v>
       </c>
       <c r="AQ9">
+        <v>775000000.0</v>
+      </c>
+      <c r="AR9">
         <v>645000000.0</v>
       </c>
-      <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
-    </row>
-    <row r="10" spans="1:51">
+      <c r="AZ9"/>
+    </row>
+    <row r="10" spans="1:52">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10">
+        <v>563000000.0</v>
+      </c>
+      <c r="C10">
         <v>670000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>613000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>502000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>464000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>713000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>596000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>604000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>746000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1203000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>852000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>738000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>816000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1102000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1167000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1248000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1145000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1451000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1031000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1139000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1008000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1105000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>956000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1031000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>714000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>943000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>694000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>630000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>697000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1201000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1275000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1217000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1434000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1556000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1535000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1529000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>898000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>902000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>957000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>383000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>435000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>366000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>215000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>247000000.0</v>
       </c>
-      <c r="AS10"/>
-      <c r="AT10">
+      <c r="AT10"/>
+      <c r="AU10">
         <v>366000000.0</v>
       </c>
-      <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
-    </row>
-    <row r="11" spans="1:51">
+      <c r="AZ10"/>
+    </row>
+    <row r="11" spans="1:52">
       <c r="A11" t="s">
         <v>25</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>670000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>613000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>502000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>464000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>713000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>596000000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>852000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>945000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>816000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1102000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1167000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1248000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1145000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1451000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1031000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1139000000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
-    </row>
-    <row r="12" spans="1:51">
+      <c r="AZ11"/>
+    </row>
+    <row r="12" spans="1:52">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12">
+        <v>563000000.0</v>
+      </c>
+      <c r="C12">
         <v>670000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>613000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>502000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>464000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>713000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>596000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>604000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>746000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1203000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>852000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>738000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>816000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1102000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1167000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1248000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1145000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1451000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1031000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1139000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1008000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1105000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>956000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1031000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>714000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>943000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>694000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>630000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>697000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1201000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1275000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1217000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1434000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1556000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1535000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1529000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>898000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>902000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>957000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>383000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>435000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>366000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>215000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>247000000.0</v>
       </c>
-      <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
-    </row>
-    <row r="13" spans="1:51">
+      <c r="AZ12"/>
+    </row>
+    <row r="13" spans="1:52">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13">
         <v>2000000.0</v>
       </c>
       <c r="C13">
         <v>2000000.0</v>
       </c>
       <c r="D13">
         <v>2000000.0</v>
       </c>
       <c r="E13">
         <v>2000000.0</v>
       </c>
       <c r="F13">
         <v>2000000.0</v>
       </c>
       <c r="G13">
         <v>2000000.0</v>
       </c>
       <c r="H13">
         <v>2000000.0</v>
       </c>
       <c r="I13">
@@ -5002,238 +5051,242 @@
       <c r="AJ13">
         <v>2000000.0</v>
       </c>
       <c r="AK13">
         <v>2000000.0</v>
       </c>
       <c r="AL13">
         <v>2000000.0</v>
       </c>
       <c r="AM13">
         <v>2000000.0</v>
       </c>
       <c r="AN13">
         <v>2000000.0</v>
       </c>
       <c r="AO13">
         <v>2000000.0</v>
       </c>
       <c r="AP13">
         <v>2000000.0</v>
       </c>
       <c r="AQ13">
         <v>2000000.0</v>
       </c>
       <c r="AR13">
+        <v>2000000.0</v>
+      </c>
+      <c r="AS13">
         <v>836000000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>4529000000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>3650000000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>3944000000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13">
         <v>3195000000.0</v>
       </c>
-      <c r="AY13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:51">
+      <c r="AZ13"/>
+    </row>
+    <row r="14" spans="1:52">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14">
         <v>150550676.0</v>
       </c>
       <c r="C14">
-        <v>150238691.0</v>
+        <v>150550676.0</v>
       </c>
       <c r="D14">
         <v>150238691.0</v>
       </c>
       <c r="E14">
+        <v>150238691.0</v>
+      </c>
+      <c r="F14">
         <v>150410000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>149826000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>149698000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>150123060.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>150050369.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>148587397.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>150185638.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>149095543.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>151179265.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>150046614.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>157850122.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>159667213.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>163579580.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>168954694.0</v>
       </c>
       <c r="S14">
         <v>168954694.0</v>
       </c>
       <c r="T14">
+        <v>168954694.0</v>
+      </c>
+      <c r="U14">
         <v>170158003.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>169050322.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>164762621.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>166613671.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>165413941.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>165257991.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>164247449.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>165140863.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>166941626.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>172060900.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>167866468.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>181877125.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>183821241.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>188333197.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>182069982.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>191637814.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>191126639.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>189149930.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>186036526.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>183528556.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>181477672.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>180966833.0</v>
       </c>
       <c r="AP14">
         <v>180966833.0</v>
       </c>
       <c r="AQ14">
+        <v>180966833.0</v>
+      </c>
+      <c r="AR14">
         <v>180968049.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>180966833.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>181000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>181367000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182764000.0</v>
       </c>
       <c r="AV14">
         <v>182764000.0</v>
       </c>
       <c r="AW14">
         <v>182764000.0</v>
       </c>
       <c r="AX14">
+        <v>182764000.0</v>
+      </c>
+      <c r="AY14">
         <v>181367000.0</v>
       </c>
-      <c r="AY14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:51">
+      <c r="AZ14"/>
+    </row>
+    <row r="15" spans="1:52">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>2000000.0</v>
       </c>
       <c r="N15">
         <v>2000000.0</v>
       </c>
       <c r="O15">
         <v>2000000.0</v>
       </c>
       <c r="P15">
         <v>2000000.0</v>
       </c>
       <c r="Q15">
         <v>2000000.0</v>
       </c>
       <c r="R15">
         <v>2000000.0</v>
       </c>
       <c r="S15">
         <v>2000000.0</v>
       </c>
       <c r="T15">
         <v>2000000.0</v>
       </c>
       <c r="U15">
@@ -5284,188 +5337,194 @@
       <c r="AJ15">
         <v>2000000.0</v>
       </c>
       <c r="AK15">
         <v>2000000.0</v>
       </c>
       <c r="AL15">
         <v>2000000.0</v>
       </c>
       <c r="AM15">
         <v>2000000.0</v>
       </c>
       <c r="AN15">
         <v>2000000.0</v>
       </c>
       <c r="AO15">
         <v>2000000.0</v>
       </c>
       <c r="AP15">
         <v>2000000.0</v>
       </c>
       <c r="AQ15">
         <v>2000000.0</v>
       </c>
       <c r="AR15">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="AS15"/>
+        <v>2000000.0</v>
+      </c>
+      <c r="AS15">
+        <v>0.0</v>
+      </c>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
-    </row>
-    <row r="16" spans="1:51">
+      <c r="AZ15"/>
+    </row>
+    <row r="16" spans="1:52">
       <c r="A16" t="s">
         <v>30</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>12000000.0</v>
+      </c>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>7000000.0</v>
       </c>
-      <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>12000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>16000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-29000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>28000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="M16">
         <v>6000000.0</v>
       </c>
       <c r="N16">
+        <v>6000000.0</v>
+      </c>
+      <c r="O16">
         <v>61000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>53000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>54000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>7000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>5000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>7000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>9000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>8000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>10000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="AB16">
         <v>8000000.0</v>
       </c>
       <c r="AC16">
+        <v>8000000.0</v>
+      </c>
+      <c r="AD16">
         <v>7000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AF16">
         <v>5000000.0</v>
       </c>
       <c r="AG16">
         <v>5000000.0</v>
       </c>
       <c r="AH16">
+        <v>5000000.0</v>
+      </c>
+      <c r="AI16">
         <v>8000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>9000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>8000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>23000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>76000000.0</v>
       </c>
-      <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>20000000.0</v>
       </c>
-      <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
-      <c r="AT16">
+      <c r="AT16"/>
+      <c r="AU16">
         <v>38000000.0</v>
       </c>
-      <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
-      <c r="AX16">
+      <c r="AX16"/>
+      <c r="AY16">
         <v>32000000.0</v>
       </c>
-      <c r="AY16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:51">
+      <c r="AZ16"/>
+    </row>
+    <row r="17" spans="1:52">
       <c r="A17" t="s">
         <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5475,177 +5534,179 @@
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
-    </row>
-    <row r="18" spans="1:51">
+      <c r="AZ17"/>
+    </row>
+    <row r="18" spans="1:52">
       <c r="A18" t="s">
         <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>172000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>58000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>60000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>61000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>53000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>152000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>52000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>49000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>57000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>158000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>51000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>36000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>34000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>119000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>140000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>148000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>156000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>153000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>160000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>217000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>220000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>255000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>244000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>208000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>175000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>159000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>140000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>132000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>201000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>202000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>239000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>234000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>379000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>427000000.0</v>
       </c>
-      <c r="AS18"/>
-      <c r="AT18">
+      <c r="AT18"/>
+      <c r="AU18">
         <v>185000000.0</v>
       </c>
-      <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
-    </row>
-    <row r="19" spans="1:51">
+      <c r="AZ18"/>
+    </row>
+    <row r="19" spans="1:52">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5655,1069 +5716,1091 @@
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
-    </row>
-    <row r="20" spans="1:51">
+      <c r="AZ19"/>
+    </row>
+    <row r="20" spans="1:52">
       <c r="A20" t="s">
         <v>34</v>
       </c>
       <c r="B20">
         <v>46000000.0</v>
       </c>
       <c r="C20">
         <v>46000000.0</v>
       </c>
       <c r="D20">
         <v>46000000.0</v>
       </c>
       <c r="E20">
         <v>46000000.0</v>
       </c>
       <c r="F20">
         <v>46000000.0</v>
       </c>
       <c r="G20">
         <v>46000000.0</v>
       </c>
       <c r="H20">
-        <v>102000000.0</v>
+        <v>46000000.0</v>
       </c>
       <c r="I20">
         <v>102000000.0</v>
       </c>
       <c r="J20">
         <v>102000000.0</v>
       </c>
       <c r="K20">
         <v>102000000.0</v>
       </c>
       <c r="L20">
         <v>102000000.0</v>
       </c>
       <c r="M20">
         <v>102000000.0</v>
       </c>
       <c r="N20">
         <v>102000000.0</v>
       </c>
       <c r="O20">
         <v>102000000.0</v>
       </c>
       <c r="P20">
         <v>102000000.0</v>
       </c>
       <c r="Q20">
         <v>102000000.0</v>
       </c>
       <c r="R20">
         <v>102000000.0</v>
       </c>
       <c r="S20">
         <v>102000000.0</v>
       </c>
       <c r="T20">
+        <v>102000000.0</v>
+      </c>
+      <c r="U20">
         <v>153000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>152000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>153000000.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>153000000.0</v>
       </c>
-      <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>153000000.0</v>
       </c>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
         <v>153000000.0</v>
       </c>
-      <c r="AI20">
-[...1 lines deleted...]
-      </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
-        <v>153000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AM20">
         <v>153000000.0</v>
       </c>
       <c r="AN20">
         <v>153000000.0</v>
       </c>
       <c r="AO20">
+        <v>153000000.0</v>
+      </c>
+      <c r="AP20">
         <v>165000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>166000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>169000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>196000000.0</v>
       </c>
       <c r="AS20">
         <v>196000000.0</v>
       </c>
       <c r="AT20">
-        <v>198000000.0</v>
+        <v>196000000.0</v>
       </c>
       <c r="AU20">
         <v>198000000.0</v>
       </c>
-      <c r="AV20"/>
+      <c r="AV20">
+        <v>198000000.0</v>
+      </c>
       <c r="AW20"/>
-      <c r="AX20">
-[...1 lines deleted...]
-      </c>
+      <c r="AX20"/>
       <c r="AY20">
         <v>198000000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:51">
+      <c r="AZ20">
+        <v>198000000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:52">
       <c r="A21" t="s">
         <v>35</v>
       </c>
       <c r="B21">
         <v>2000000.0</v>
       </c>
       <c r="C21">
         <v>2000000.0</v>
       </c>
       <c r="D21">
         <v>2000000.0</v>
       </c>
       <c r="E21">
         <v>2000000.0</v>
       </c>
       <c r="F21">
-        <v>3000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="G21">
         <v>3000000.0</v>
       </c>
       <c r="H21">
         <v>3000000.0</v>
       </c>
       <c r="I21">
         <v>3000000.0</v>
       </c>
       <c r="J21">
         <v>3000000.0</v>
       </c>
       <c r="K21">
+        <v>3000000.0</v>
+      </c>
+      <c r="L21">
         <v>5000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>8000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>10000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>13000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>15000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>13000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>5000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>6000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>8000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>9000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>11000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>14000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>169000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>171000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>172000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>21000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>176000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>178000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>180000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>28000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>187000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>189000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>165000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>13000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>167000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>168000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>169000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>17000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>18000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="AP21">
         <v>10000000.0</v>
       </c>
       <c r="AQ21">
+        <v>10000000.0</v>
+      </c>
+      <c r="AR21">
         <v>11000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>12000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>10000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>11000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>12000000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
-      <c r="AX21">
+      <c r="AX21"/>
+      <c r="AY21">
         <v>17000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>227000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:51">
+    <row r="22" spans="1:52">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22">
+        <v>1536000000.0</v>
+      </c>
+      <c r="C22">
         <v>1569000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1547000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1558000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1550000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1472000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1438000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1368000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1391000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1352000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1314000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1446000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1486000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1404000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1321000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1219000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1166000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1099000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1016000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1046000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>988000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>939000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>993000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1074000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1114000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1079000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1223000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1250000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1218000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1147000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1086000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1013000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>992000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>935000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>877000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>848000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>822000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>767000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>846000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>892000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>948000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>972000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>993000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1054000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1116000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>1052000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1072000000.0</v>
       </c>
-      <c r="AV22"/>
       <c r="AW22"/>
-      <c r="AX22">
+      <c r="AX22"/>
+      <c r="AY22">
         <v>1055000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>977000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:51">
+    <row r="23" spans="1:52">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23">
+        <v>7267000000.0</v>
+      </c>
+      <c r="C23">
         <v>7382000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>7570000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>7488000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>7394000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7515000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7463000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7249000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>7978000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>8251000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>7948000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>7660000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>7624000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>7640000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>7745000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>7730000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>7524000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>7550000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>7530000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>7479000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>7170000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>7082000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>6948000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>7034000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>6948000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>7258000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>7456000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>7433000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>7325000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>7362000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>7512000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>7338000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>7484000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>7293000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>7120000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>7052000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>6282000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>6060000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>6289000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>6221000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>6380000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>6298000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>6451000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>6685000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>6223000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>5978000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>6044000000.0</v>
       </c>
-      <c r="AV23"/>
-      <c r="AW23">
+      <c r="AW23"/>
+      <c r="AX23">
         <v>3217000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>5621000000.0</v>
       </c>
-      <c r="AY23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:51">
+      <c r="AZ23"/>
+    </row>
+    <row r="24" spans="1:52">
       <c r="A24" t="s">
         <v>38</v>
       </c>
       <c r="B24">
+        <v>4100000000.0</v>
+      </c>
+      <c r="C24">
         <v>4099000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>4098000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>4102000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>4064000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4054000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3988000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3951000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3968000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>3987000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>3944000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>3604000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>3599000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>3590000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>3510000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>3656000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>3692000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>3724000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>3829000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>3964000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>3970000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>4005000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>4063000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>4327000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>4012000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>3972000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>3953000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>4131000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>3963000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>3959000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>3985000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>3960000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>4141000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>4097000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>4081000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>4056000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>3538000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>3529000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>3713000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>3823000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>3920000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>3915000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>3924000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>3927000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AT24">
         <v>1000000.0</v>
       </c>
-      <c r="AU24"/>
+      <c r="AU24">
+        <v>1000000.0</v>
+      </c>
       <c r="AV24"/>
       <c r="AW24"/>
-      <c r="AX24">
-[...1 lines deleted...]
-      </c>
+      <c r="AX24"/>
       <c r="AY24">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:51">
+      <c r="AZ24">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:52">
       <c r="A25" t="s">
         <v>39</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>4099000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4098000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4102000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4064000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4054000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3988000000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>3944000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3604000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3599000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3590000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3510000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3656000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3692000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3724000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3829000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3964000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3970000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4005000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4063000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4327000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4012000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4026000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4007000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>4190000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3965000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>3959000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>3985000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3960000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>4141000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>4097000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>4081000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>4056000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3538000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3529000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3713000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>3823000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>3920000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>3915000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>3924000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>3927000000.0</v>
       </c>
-      <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
-    </row>
-    <row r="26" spans="1:51">
+      <c r="AZ25"/>
+    </row>
+    <row r="26" spans="1:52">
       <c r="A26" t="s">
         <v>40</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>166000000.0</v>
+      </c>
       <c r="C26">
+        <v>160000000.0</v>
+      </c>
+      <c r="D26">
         <v>180000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>177000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>164000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>152000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>190000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>169000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>165000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>158000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>192000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>189000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>185000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>175000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>186000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>177000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>170000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>169000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>190000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>178000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>169000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>167000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>182000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>175000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>167000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>162000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>184000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>177000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>166000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>160000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>179000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>172000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>166000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>173000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>166000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>158000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>149000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>136000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>169000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>157000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>144000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>136000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>154000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>145000000.0</v>
       </c>
-      <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>124000000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
-    </row>
-    <row r="27" spans="1:51">
+      <c r="AZ26"/>
+    </row>
+    <row r="27" spans="1:52">
       <c r="A27" t="s">
         <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6727,2101 +6810,2145 @@
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
-    </row>
-    <row r="28" spans="1:51">
+      <c r="AZ27"/>
+    </row>
+    <row r="28" spans="1:52">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
+        <v>3828000000.0</v>
+      </c>
+      <c r="C28">
         <v>3915000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3802000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3905000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3917000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3642000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3694000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3632000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3514000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3096000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3377000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3140000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3053000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2778000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2607000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2662000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2809000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2536000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3048000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3095000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3227000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3172000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3419000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3662000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3619000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3528000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3716000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3843000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3546000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2771000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2724000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2756000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2721000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2556000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2560000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2541000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2654000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2642000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2788000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>3476000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>3519000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>3588000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>3747000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>3696000000.0</v>
       </c>
-      <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
-    </row>
-    <row r="29" spans="1:51">
+      <c r="AZ28"/>
+    </row>
+    <row r="29" spans="1:52">
       <c r="A29" t="s">
         <v>43</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>4352000000.0</v>
+      </c>
       <c r="C29">
+        <v>4391000000.0</v>
+      </c>
+      <c r="D29">
         <v>4448000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4377000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4686000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4712000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4698000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4711000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4761000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4775000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4722000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4437000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4851000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4722000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4818000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4894000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4882000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4830000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4852000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4887000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4843000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4839000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4827000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>5003000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>4689000000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
-    </row>
-    <row r="30" spans="1:51">
+      <c r="AZ29"/>
+    </row>
+    <row r="30" spans="1:52">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30">
+        <v>759000000.0</v>
+      </c>
+      <c r="C30">
         <v>679000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>947000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>959000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>858000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>770000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>951000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>896000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>792000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>610000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>846000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>890000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>837000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>626000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>980000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1066000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1014000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>720000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>831000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>802000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>723000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>511000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>572000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>540000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>681000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>674000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>832000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>879000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>847000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>861000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>998000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1095000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1083000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>919000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>942000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>994000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>921000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>807000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>881000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>939000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>906000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>859000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1001000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>938000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>845000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>784000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>938000000.0</v>
       </c>
-      <c r="AV30"/>
       <c r="AW30"/>
-      <c r="AX30">
+      <c r="AX30"/>
+      <c r="AY30">
         <v>776000000.0</v>
       </c>
-      <c r="AY30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:51">
+      <c r="AZ30"/>
+    </row>
+    <row r="31" spans="1:52">
       <c r="A31" t="s">
         <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>648000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>698000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1115000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>992000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1167000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1099000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1059000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>973000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>888000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>736000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>687000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>646000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>563000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>486000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>483000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>515000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>661000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>645000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>630000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>833000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>953000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>830000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>832000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>694000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>633000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>399000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>184000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-70000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>206000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>4000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>13000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-50000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-94000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>193000000.0</v>
       </c>
-      <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>3460000000.0</v>
       </c>
-      <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
-    </row>
-    <row r="32" spans="1:51">
+      <c r="AZ31"/>
+    </row>
+    <row r="32" spans="1:52">
       <c r="A32" t="s">
         <v>46</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>1319000000.0</v>
+      </c>
       <c r="C32">
+        <v>1315000000.0</v>
+      </c>
+      <c r="D32">
         <v>1327000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1250000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1260000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1223000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1303000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1380000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1366000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1349000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1488000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1184000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1457000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1323000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1592000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1720000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1618000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1487000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1592000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1373000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1285000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1191000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1297000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1561000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1248000000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
-    </row>
-    <row r="33" spans="1:51">
+      <c r="AZ32"/>
+    </row>
+    <row r="33" spans="1:52">
       <c r="A33" t="s">
         <v>47</v>
       </c>
       <c r="B33">
+        <v>4339000000.0</v>
+      </c>
+      <c r="C33">
         <v>4381000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>4363000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>4388000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>4462000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>4489000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>4383000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>4312000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>4381010000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>4416000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>4265000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>4286000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4422000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>4426000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>4202000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>4124000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>4131000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>4205000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>4159000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>4432000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>4384000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>4449000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>4343000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>4317000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>4357000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>4481000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>4629000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>4601000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>4478000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>4069000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>4064000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>3941000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>3900000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>3800000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>3687000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>3612000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>3571000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>3507000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>3532000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>3929000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>4009000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>3997000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>3970000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>4202000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>4126000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>4016000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>3825000000.0</v>
       </c>
-      <c r="AV33"/>
       <c r="AW33"/>
-      <c r="AX33">
+      <c r="AX33"/>
+      <c r="AY33">
         <v>3641000000.0</v>
       </c>
-      <c r="AY33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:51">
+      <c r="AZ33"/>
+    </row>
+    <row r="34" spans="1:52">
       <c r="A34" t="s">
         <v>48</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>124000000.0</v>
+      </c>
       <c r="C34">
+        <v>122000000.0</v>
+      </c>
+      <c r="D34">
         <v>119000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>115000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>92000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>114000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>89000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>115000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113000000.0</v>
       </c>
       <c r="J34">
         <v>113000000.0</v>
       </c>
       <c r="K34">
+        <v>113000000.0</v>
+      </c>
+      <c r="L34">
         <v>324000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>998000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>992000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>991000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>272000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>65000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>838000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>837000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>866000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>71000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>796000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>784000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>809000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>66000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>61000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>76000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>75000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>63000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>66000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>457000000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>463000000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>476000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>475000000.0</v>
       </c>
       <c r="AH34">
         <v>475000000.0</v>
       </c>
       <c r="AI34">
+        <v>475000000.0</v>
+      </c>
+      <c r="AJ34">
         <v>489000000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>515000000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>511000000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>524000000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>558000000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>583000000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>542000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>553000000.0</v>
       </c>
       <c r="AQ34">
         <v>553000000.0</v>
       </c>
       <c r="AR34">
+        <v>553000000.0</v>
+      </c>
+      <c r="AS34">
         <v>485000000.0</v>
       </c>
-      <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
-    </row>
-    <row r="35" spans="1:51">
+      <c r="AZ34"/>
+    </row>
+    <row r="35" spans="1:52">
       <c r="A35" t="s">
         <v>49</v>
       </c>
       <c r="B35">
+        <v>5442000000.0</v>
+      </c>
+      <c r="C35">
         <v>5445000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>5390000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>5399000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>5141000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>5107000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>5027000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>4967000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>4993000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>5026000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>4996000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>4660000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>4651000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>4642000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>4509000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>4629000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>4582000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>4610000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>4752000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>4905000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>4817000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>4825000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>4906000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>5219000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>4944000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>5022000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>4970000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>5156000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>4937000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>4633000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>4668000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>4691000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>4860000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>4780000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>4745000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>4730000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>4189000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>4185000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>4472000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>4608000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>4701000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>4702000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>4856000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>4839000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>863000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>898000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>897000000.0</v>
       </c>
-      <c r="AV35"/>
       <c r="AW35"/>
-      <c r="AX35">
+      <c r="AX35"/>
+      <c r="AY35">
         <v>871000000.0</v>
       </c>
-      <c r="AY35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:51">
+      <c r="AZ35"/>
+    </row>
+    <row r="36" spans="1:52">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36">
+        <v>501000000.0</v>
+      </c>
+      <c r="C36">
         <v>-6018000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>516000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>524000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>519000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>556000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>384000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>327000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>349000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>374000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>312000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>322000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>551000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>573000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>460000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>331000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>349000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>376000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>361000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>269000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>286000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>310000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>244000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>228000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>248000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>252000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>399000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>394000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>384000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>391000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>446000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>431000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>418000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>413000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>366000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>349000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>375000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>376000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>330000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>675000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>452000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>461000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>436000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>448000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>433000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>366000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>306000000.0</v>
       </c>
-      <c r="AV36"/>
       <c r="AW36"/>
-      <c r="AX36">
+      <c r="AX36"/>
+      <c r="AY36">
         <v>322000000.0</v>
       </c>
-      <c r="AY36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:51">
+      <c r="AZ36"/>
+    </row>
+    <row r="37" spans="1:52">
       <c r="A37" t="s">
         <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>2000000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>1000000.0</v>
       </c>
-      <c r="N37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O37"/>
       <c r="P37">
         <v>1000000.0</v>
       </c>
       <c r="Q37">
         <v>1000000.0</v>
       </c>
       <c r="R37">
         <v>1000000.0</v>
       </c>
       <c r="S37">
         <v>1000000.0</v>
       </c>
       <c r="T37">
-        <v>2000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="U37">
         <v>2000000.0</v>
       </c>
       <c r="V37">
         <v>2000000.0</v>
       </c>
       <c r="W37">
         <v>2000000.0</v>
       </c>
       <c r="X37">
         <v>2000000.0</v>
       </c>
       <c r="Y37">
-        <v>6000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="Z37">
         <v>6000000.0</v>
       </c>
       <c r="AA37">
         <v>6000000.0</v>
       </c>
       <c r="AB37">
         <v>6000000.0</v>
       </c>
       <c r="AC37">
         <v>6000000.0</v>
       </c>
       <c r="AD37">
         <v>6000000.0</v>
       </c>
       <c r="AE37">
         <v>6000000.0</v>
       </c>
       <c r="AF37">
         <v>6000000.0</v>
       </c>
       <c r="AG37">
-        <v>5000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="AH37">
         <v>5000000.0</v>
       </c>
       <c r="AI37">
         <v>5000000.0</v>
       </c>
       <c r="AJ37">
         <v>5000000.0</v>
       </c>
       <c r="AK37">
         <v>5000000.0</v>
       </c>
       <c r="AL37">
-        <v>4000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="AM37">
         <v>4000000.0</v>
       </c>
       <c r="AN37">
         <v>4000000.0</v>
       </c>
       <c r="AO37">
         <v>4000000.0</v>
       </c>
       <c r="AP37">
         <v>4000000.0</v>
       </c>
       <c r="AQ37">
         <v>4000000.0</v>
       </c>
       <c r="AR37">
         <v>4000000.0</v>
       </c>
-      <c r="AS37"/>
+      <c r="AS37">
+        <v>4000000.0</v>
+      </c>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
-    </row>
-    <row r="38" spans="1:51">
+      <c r="AZ37"/>
+    </row>
+    <row r="38" spans="1:52">
       <c r="A38" t="s">
         <v>52</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>824000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>764000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>761000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>-1000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>847000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>717000000.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>-10000.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>589000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>553000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>707000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>725000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>596000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>501000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>498000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>547000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>519000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>414000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>392000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>405000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>310000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>275000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>293000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>292000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>442000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>433000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>430000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>437000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>491000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>475000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>464000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>792000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>737000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>710000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>738000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>723000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>707000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1039000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>810000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>820000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>800000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>824000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>841000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>708000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>662000000.0</v>
       </c>
-      <c r="AV38"/>
       <c r="AW38"/>
-      <c r="AX38">
+      <c r="AX38"/>
+      <c r="AY38">
         <v>669000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>691000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:51">
+    <row r="39" spans="1:52">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
+        <v>70000000.0</v>
+      </c>
+      <c r="C39">
         <v>83000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>100000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>81000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>61000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>71000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>95000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>69000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>668000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>670000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>671000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>300000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>63000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>82000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>75000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>73000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>68000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>75000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>493000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>60000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>67000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>78000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>84000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>72000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>82000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>81000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>153000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>143000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>167000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>168000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>175000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>141000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>150000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>166000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>158000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>138000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>140000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>154000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>73000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>78000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>82000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>104000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>291000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>249000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>136000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>43000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>209000000.0</v>
       </c>
-      <c r="AV39"/>
       <c r="AW39"/>
-      <c r="AX39">
+      <c r="AX39"/>
+      <c r="AY39">
         <v>149000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>67000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:51">
+    <row r="40" spans="1:52">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
+        <v>635000000.0</v>
+      </c>
+      <c r="C40">
         <v>653000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>759000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>705000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>539000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>532000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>582000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>516000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1148000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1218000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1149000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1080000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>471000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>547000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>570000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>526000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>482000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>566000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>543000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>468000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>382000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>449000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>401000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>321000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>327000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>346000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>384000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>308000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>339000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>466000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>442000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>324000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>387000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>523000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>482000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>702000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>717000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>731000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>569000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>533000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>611000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>422000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>458000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>506000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>306000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>294000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>329000000.0</v>
       </c>
-      <c r="AV40"/>
       <c r="AW40"/>
-      <c r="AX40">
+      <c r="AX40"/>
+      <c r="AY40">
         <v>387000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>346000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:51">
+    <row r="41" spans="1:52">
       <c r="A41" t="s">
         <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>845000000.0</v>
       </c>
-      <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>854000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>807000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>795000000.0</v>
       </c>
-      <c r="Q41"/>
-      <c r="R41">
+      <c r="R41"/>
+      <c r="S41">
         <v>707000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>747000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>753000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>661000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>626000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>630000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>668000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>699000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>751000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>709000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>701000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>707000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>674000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>683000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>731000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>719000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>475000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>489000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>515000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>511000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>524000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>558000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>583000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>542000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>553000000.0</v>
       </c>
       <c r="AQ41">
         <v>553000000.0</v>
       </c>
       <c r="AR41">
+        <v>553000000.0</v>
+      </c>
+      <c r="AS41">
         <v>485000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>459000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>463000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>481000000.0</v>
       </c>
-      <c r="AV41"/>
       <c r="AW41"/>
-      <c r="AX41">
+      <c r="AX41"/>
+      <c r="AY41">
         <v>455000000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>463000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:51">
+    <row r="42" spans="1:52">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="B42">
+        <v>-721000000.0</v>
+      </c>
+      <c r="C42">
         <v>-728000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-732000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-737000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-744000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-749000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-755000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-760000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-773000000.0</v>
       </c>
       <c r="J42">
         <v>-773000000.0</v>
       </c>
       <c r="K42">
+        <v>-773000000.0</v>
+      </c>
+      <c r="L42">
         <v>-777000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-776000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-747000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-722000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-589000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-512000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-437000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-303000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-226000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-167000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-165000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-182000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-193000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-200000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-202000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-213000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-215000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-219000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-166000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>110000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>220000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>359000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>485000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>721000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>830000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>820000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>808000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>789000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>781000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>774000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>775000000.0</v>
       </c>
       <c r="AP42">
         <v>775000000.0</v>
       </c>
       <c r="AQ42">
+        <v>775000000.0</v>
+      </c>
+      <c r="AR42">
         <v>645000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>836000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>4529000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>3650000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>3944000000.0</v>
       </c>
-      <c r="AV42"/>
-      <c r="AW42">
+      <c r="AW42"/>
+      <c r="AX42">
         <v>3000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>62000000.0</v>
       </c>
-      <c r="AY42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:51">
+      <c r="AZ42"/>
+    </row>
+    <row r="43" spans="1:52">
       <c r="A43" t="s">
         <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8831,2384 +8958,2429 @@
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
-    </row>
-    <row r="44" spans="1:51">
+      <c r="AZ43"/>
+    </row>
+    <row r="44" spans="1:52">
       <c r="A44" t="s">
         <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
-      <c r="AS44"/>
+      <c r="AS44">
+        <v>0.0</v>
+      </c>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
-    </row>
-    <row r="45" spans="1:51">
+      <c r="AZ44"/>
+    </row>
+    <row r="45" spans="1:52">
       <c r="A45" t="s">
         <v>59</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>10199000000.0</v>
+      </c>
       <c r="C45">
+        <v>10191000000.0</v>
+      </c>
+      <c r="D45">
         <v>10114000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>10062000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>9910000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>9830000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>9799000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>9691000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>9697210000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>9648000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>9501000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>9548000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>9499000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>9387000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>9186000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>9264000000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>9254000000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>9232000000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>9207000000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>3678000000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>3660000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>3710000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>3682000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>3696000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>3725000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>3853000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>3827000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>3813000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>3702000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>3291000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>3207000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3105000000.0</v>
       </c>
       <c r="AG45">
         <v>3105000000.0</v>
       </c>
       <c r="AH45">
+        <v>3105000000.0</v>
+      </c>
+      <c r="AI45">
         <v>3008000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>2950000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>2902000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>2833000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>2784000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>2825000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>2890000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>3199000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>3177000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>3170000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>3378000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>3285000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>3308000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>3163000000.0</v>
       </c>
-      <c r="AV45"/>
       <c r="AW45"/>
-      <c r="AX45">
+      <c r="AX45"/>
+      <c r="AY45">
         <v>2972000000.0</v>
       </c>
-      <c r="AY45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:51">
+      <c r="AZ45"/>
+    </row>
+    <row r="46" spans="1:52">
       <c r="A46" t="s">
         <v>60</v>
       </c>
       <c r="B46">
+        <v>3314000000.0</v>
+      </c>
+      <c r="C46">
         <v>10191000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>3371000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3402000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3418000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3441000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3427000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>3408000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>3461010000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>3476000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>3377000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>3434000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3418000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>3411000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>3303000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>3331000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>3356000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>3381000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>3340000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>3678000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>3660000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>3710000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>3682000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>3696000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>3725000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>3853000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>3827000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>3813000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>3702000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>3291000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>3207000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3105000000.0</v>
       </c>
       <c r="AG46">
         <v>3105000000.0</v>
       </c>
       <c r="AH46">
+        <v>3105000000.0</v>
+      </c>
+      <c r="AI46">
         <v>3008000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>2950000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>2902000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>2833000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>2784000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>2825000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>2890000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>3199000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>3177000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>3170000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>3378000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>3285000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>3308000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>3163000000.0</v>
       </c>
-      <c r="AV46"/>
       <c r="AW46"/>
-      <c r="AX46">
+      <c r="AX46"/>
+      <c r="AY46">
         <v>2972000000.0</v>
       </c>
-      <c r="AY46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:51">
+      <c r="AZ46"/>
+    </row>
+    <row r="47" spans="1:52">
       <c r="A47" t="s">
         <v>61</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>3349000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>3371000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>3402000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>3417000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>3441000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>3427000000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>3377000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>3190000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>3180000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>3171000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>3303000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>3331000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>3131000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>3381000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>3127000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>3678000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>3432000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>3474000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>3418000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>3696000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>3725000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>3853000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>3827000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>3813000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>3702000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>3291000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>3207000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3105000000.0</v>
       </c>
       <c r="AG47">
         <v>3105000000.0</v>
       </c>
       <c r="AH47">
+        <v>3105000000.0</v>
+      </c>
+      <c r="AI47">
         <v>3008000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>2950000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>2902000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>2833000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>2784000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>2825000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>2890000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>3199000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>3177000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>3170000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>3378000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>3285000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>3308000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>3163000000.0</v>
       </c>
-      <c r="AV47"/>
       <c r="AW47"/>
-      <c r="AX47">
+      <c r="AX47"/>
+      <c r="AY47">
         <v>2972000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>2793000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:51">
+    <row r="48" spans="1:52">
       <c r="A48" t="s">
         <v>62</v>
       </c>
       <c r="B48">
+        <v>1178000000.0</v>
+      </c>
+      <c r="C48">
         <v>1220000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1312000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1265000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1659000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1718000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1763000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1828000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1797000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1782000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1845000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1864000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>2278000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>2170000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>2304000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>2102000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>1940000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>1746000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>1554000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1381000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>1357000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1303000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>1325000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>1290000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1308000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>1249000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>1606000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>1571000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>1517000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>1466000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>1358000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>1127000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>876000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>579000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>388000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>186000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>31000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-114000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>117000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-82000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-64000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-115000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-30000000.0</v>
       </c>
-      <c r="AR48">
-[...3 lines deleted...]
-      <c r="AT48">
+      <c r="AS48">
+        <v>0.0</v>
+      </c>
+      <c r="AT48"/>
+      <c r="AU48">
         <v>-115000000.0</v>
       </c>
-      <c r="AU48"/>
       <c r="AV48"/>
       <c r="AW48"/>
       <c r="AX48"/>
       <c r="AY48"/>
-    </row>
-    <row r="49" spans="1:51">
+      <c r="AZ48"/>
+    </row>
+    <row r="49" spans="1:52">
       <c r="A49" t="s">
         <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>1864000000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>2278000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>2170000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>2304000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>2102000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>1940000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>1746000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>1554000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>1381000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>1357000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>1303000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>1325000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>1290000000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>1308000000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>1249000000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>1606000000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>1571000000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>1517000000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>1466000000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>1358000000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>1127000000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>876000000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>579000000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>388000000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>186000000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>31000000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-114000000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>117000000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-82000000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-64000000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-115000000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-30000000.0</v>
       </c>
-      <c r="AR49">
-[...2 lines deleted...]
-      <c r="AS49"/>
+      <c r="AS49">
+        <v>0.0</v>
+      </c>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
-    </row>
-    <row r="50" spans="1:51">
+      <c r="AZ49"/>
+    </row>
+    <row r="50" spans="1:52">
       <c r="A50" t="s">
         <v>64</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>37000000.0</v>
+      </c>
       <c r="C50">
+        <v>42000000.0</v>
+      </c>
+      <c r="D50">
         <v>52000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>38000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>43000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>54000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>53000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>37000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>41000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>51000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>23000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="M50">
         <v>25000000.0</v>
       </c>
       <c r="N50">
         <v>25000000.0</v>
       </c>
       <c r="O50">
-        <v>24000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="P50">
         <v>24000000.0</v>
       </c>
       <c r="Q50">
         <v>24000000.0</v>
       </c>
       <c r="R50">
-        <v>25000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="S50">
         <v>25000000.0</v>
       </c>
       <c r="T50">
         <v>25000000.0</v>
       </c>
       <c r="U50">
+        <v>25000000.0</v>
+      </c>
+      <c r="V50">
         <v>23000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>21000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>32000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>19000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>22000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>134000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>149000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000000.0</v>
       </c>
       <c r="AD50">
         <v>13000000.0</v>
       </c>
       <c r="AE50">
+        <v>13000000.0</v>
+      </c>
+      <c r="AF50">
         <v>14000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>13000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>14000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>15000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>14000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>4070000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>14000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>15000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>32000000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>36000000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>34000000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>39000000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>39000000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
-    </row>
-    <row r="51" spans="1:51">
+      <c r="AZ50"/>
+    </row>
+    <row r="51" spans="1:52">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
+        <v>4391000000.0</v>
+      </c>
+      <c r="C51">
         <v>4585000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>4415000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>4407000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>4381000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>4355000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>4290000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>4236000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>4260000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>4299000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>4229000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>3878000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>3869000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>3880000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>3774000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>3910000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>3954000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>3987000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>4079000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>4234000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>4235000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>4277000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>4375000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>4693000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>4333000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>4471000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>4410000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>4473000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>4243000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>3972000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>3999000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>3973000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>4155000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>4112000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>4095000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>4070000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>3552000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>3544000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>3745000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>3859000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3954000000.0</v>
       </c>
       <c r="AP51">
         <v>3954000000.0</v>
       </c>
       <c r="AQ51">
+        <v>3954000000.0</v>
+      </c>
+      <c r="AR51">
         <v>3962000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>3943000000.0</v>
       </c>
-      <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
-    </row>
-    <row r="52" spans="1:51">
+      <c r="AZ51"/>
+    </row>
+    <row r="52" spans="1:52">
       <c r="A52" t="s">
         <v>66</v>
       </c>
       <c r="B52">
+        <v>99000000.0</v>
+      </c>
+      <c r="C52">
         <v>104000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>114000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>99000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>104000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>107000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>106000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>90000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>94000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>106000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78000000.0</v>
       </c>
       <c r="L52">
         <v>78000000.0</v>
       </c>
       <c r="M52">
+        <v>78000000.0</v>
+      </c>
+      <c r="N52">
         <v>75000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>92000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>72000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>76000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>77000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>84000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>74000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>82000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>79000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>78000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>99000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>85000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>88000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>200000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>222000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>92000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>89000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>13000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>-14000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>-15000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>-13000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="AJ52">
         <v>14000000.0</v>
       </c>
       <c r="AK52">
         <v>14000000.0</v>
       </c>
       <c r="AL52">
+        <v>14000000.0</v>
+      </c>
+      <c r="AM52">
         <v>-11000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>32000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>36000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>34000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>39000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>38000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>16000000.0</v>
       </c>
-      <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52">
         <v>261000000.0</v>
       </c>
-      <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
-      <c r="AX52">
+      <c r="AX52"/>
+      <c r="AY52">
         <v>332000000.0</v>
       </c>
-      <c r="AY52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:51">
+      <c r="AZ52"/>
+    </row>
+    <row r="53" spans="1:52">
       <c r="A53" t="s">
         <v>67</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>50000000.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53">
         <v>178000000.0</v>
       </c>
-      <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>167000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>182000.0</v>
       </c>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
-      <c r="AS53"/>
+      <c r="AS53">
+        <v>0.0</v>
+      </c>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
-    </row>
-    <row r="54" spans="1:51">
+      <c r="AZ53"/>
+    </row>
+    <row r="54" spans="1:52">
       <c r="A54" t="s">
         <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
-      <c r="AS54"/>
+      <c r="AS54">
+        <v>0.0</v>
+      </c>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
-    </row>
-    <row r="55" spans="1:51">
+      <c r="AZ54"/>
+    </row>
+    <row r="55" spans="1:52">
       <c r="A55" t="s">
         <v>69</v>
       </c>
       <c r="B55">
+        <v>7267000000.0</v>
+      </c>
+      <c r="C55">
         <v>7382000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>7570000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>7488000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>7394000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>7515000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>7463000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>7249000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>7978000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>8251000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>7948000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>7660000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>7624000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>7640000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>7745000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>7730000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>7524000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>7550000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>7530000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>7479000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>7170000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>7082000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>6948000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>7034000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>6948000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>7258000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>7456000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>7433000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>7325000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>7362000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>7512000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>7338000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>7484000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>7293000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>7120000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>7052000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>6282000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>6060000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>6289000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>6221000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>6380000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>6298000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>6451000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>6685000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>6223000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>5978000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>6044000000.0</v>
       </c>
-      <c r="AV55"/>
       <c r="AW55"/>
-      <c r="AX55">
+      <c r="AX55"/>
+      <c r="AY55">
         <v>5621000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>5317000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:51">
+    <row r="56" spans="1:52">
       <c r="A56" t="s">
         <v>70</v>
       </c>
       <c r="B56">
+        <v>2928000000.0</v>
+      </c>
+      <c r="C56">
         <v>3001000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>3207000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>3100000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2933000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>3026000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>3080000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2937000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>3597000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>3835000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>3683000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>3374000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>3202000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>3214000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>3543000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>3606000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>3393000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>3345000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>3371000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>3047000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>2786000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>2633000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>2605000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>2717000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>2591000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>2777000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>2827000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>2832000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>2847000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>3293000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>3448000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>3397000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>3584000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>3493000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>3433000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>3440000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>2711000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>2553000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>2757000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>2292000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>2371000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>2301000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>2481000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>2483000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>2097000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1962000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>2219000000.0</v>
       </c>
-      <c r="AV56"/>
       <c r="AW56"/>
-      <c r="AX56">
+      <c r="AX56"/>
+      <c r="AY56">
         <v>1980000000.0</v>
       </c>
-      <c r="AY56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:51">
+      <c r="AZ56"/>
+    </row>
+    <row r="57" spans="1:52">
       <c r="A57" t="s">
         <v>71</v>
       </c>
       <c r="B57">
+        <v>1609000000.0</v>
+      </c>
+      <c r="C57">
         <v>1686000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1880000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1850000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1673000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1803000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1777000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1557000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2231000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2486000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2195000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2190000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1745000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1891000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1951000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1886000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1775000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1858000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1779000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1674000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1501000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1442000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1308000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1156000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1343000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1541000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1643000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1448000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1572000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1709000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1698000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1622000000.0</v>
       </c>
       <c r="AG57">
         <v>1622000000.0</v>
       </c>
       <c r="AH57">
+        <v>1622000000.0</v>
+      </c>
+      <c r="AI57">
         <v>1648000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1570000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>1750000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>1735000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>1771000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>1436000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>1444000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>1487000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>1466000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>1505000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>1441000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>1231000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>1407000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1181000000.0</v>
       </c>
-      <c r="AV57"/>
       <c r="AW57"/>
-      <c r="AX57">
+      <c r="AX57"/>
+      <c r="AY57">
         <v>1471000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1233000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:51">
+    <row r="58" spans="1:52">
       <c r="A58" t="s">
         <v>72</v>
       </c>
       <c r="B58">
+        <v>7051000000.0</v>
+      </c>
+      <c r="C58">
         <v>7131000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>7270000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>7249000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>6814000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6910000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>6804000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>6524000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>7224000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>7512000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>7191000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>6850000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>6396000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>6533000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>6460000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>6515000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>6357000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>6468000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>6531000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>6579000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>6318000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>6267000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>6214000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>6375000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>6287000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>6563000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>6613000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>6604000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>6509000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>6342000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>6366000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>6313000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>6482000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>6428000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>6315000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>6480000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>5924000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>5956000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>5908000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>6052000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>6188000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>6168000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>6361000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>6280000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>2094000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>2305000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>2078000000.0</v>
       </c>
-      <c r="AV58"/>
       <c r="AW58"/>
-      <c r="AX58">
+      <c r="AX58"/>
+      <c r="AY58">
         <v>2342000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>2088000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:51">
+    <row r="59" spans="1:52">
       <c r="A59" t="s">
         <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
+      <c r="AE59"/>
+      <c r="AF59">
         <v>1146000000.0</v>
       </c>
-      <c r="AF59">
+      <c r="AG59">
         <v>1025000000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>1002000000.0</v>
       </c>
-      <c r="AH59">
-[...1 lines deleted...]
-      </c>
       <c r="AI59">
+        <v>0.0</v>
+      </c>
+      <c r="AJ59">
         <v>805000000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>572000000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>358000000.0</v>
       </c>
-      <c r="AL59">
-[...1 lines deleted...]
-      </c>
       <c r="AM59">
+        <v>0.0</v>
+      </c>
+      <c r="AN59">
         <v>381000000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>169000000.0</v>
       </c>
-      <c r="AO59">
-[...1 lines deleted...]
-      </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
-      <c r="AS59"/>
+      <c r="AS59">
+        <v>0.0</v>
+      </c>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
-    </row>
-    <row r="60" spans="1:51">
+      <c r="AZ59"/>
+    </row>
+    <row r="60" spans="1:52">
       <c r="A60" t="s">
         <v>74</v>
       </c>
       <c r="B60">
+        <v>215000000.0</v>
+      </c>
+      <c r="C60">
         <v>250000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>298000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>237000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>579000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>604000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>657000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>723000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>752000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>737000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>755000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>808000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1227000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1107000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1284000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1214000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1166000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1081000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>998000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>898000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>850000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>813000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>732000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>657000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>655000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>689000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>837000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>823000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>810000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1014000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1140000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1019000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>997000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>860000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>800000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>567000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>353000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>100000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>377000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>165000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>188000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>126000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>86000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>401000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>4125000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>3669000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>3963000000.0</v>
       </c>
-      <c r="AV60"/>
-      <c r="AW60">
+      <c r="AW60"/>
+      <c r="AX60">
         <v>3217000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>3276000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>3227000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:51">
+    <row r="61" spans="1:52">
       <c r="A61" t="s">
         <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-      <c r="R61">
+      <c r="R61"/>
+      <c r="S61">
         <v>-1247000000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-1152000000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-1087000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1072000000.0</v>
       </c>
       <c r="V61">
         <v>-1072000000.0</v>
       </c>
       <c r="W61">
         <v>-1072000000.0</v>
       </c>
       <c r="X61">
         <v>-1072000000.0</v>
       </c>
       <c r="Y61">
         <v>-1072000000.0</v>
       </c>
       <c r="Z61">
         <v>-1072000000.0</v>
       </c>
       <c r="AA61">
         <v>-1072000000.0</v>
       </c>
       <c r="AB61">
         <v>-1072000000.0</v>
       </c>
       <c r="AC61">
+        <v>-1072000000.0</v>
+      </c>
+      <c r="AD61">
         <v>-1011000000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-750000000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-636000000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-500000000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-361000000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-116000000.0</v>
       </c>
-      <c r="AI61">
-[...1 lines deleted...]
-      </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
-      <c r="AS61"/>
+      <c r="AS61">
+        <v>0.0</v>
+      </c>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
-    </row>
-    <row r="62" spans="1:51">
+      <c r="AZ61"/>
+    </row>
+    <row r="62" spans="1:52">
       <c r="A62" t="s">
         <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -11218,50 +11390,51 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
+      <c r="AZ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11318,1287 +11491,1295 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B2">
         <v>4906000000.0</v>
       </c>
       <c r="C2">
         <v>4631000000.0</v>
       </c>
       <c r="D2">
         <v>4772000000.0</v>
       </c>
       <c r="E2">
         <v>5215000000.0</v>
       </c>
       <c r="F2">
         <v>4964000000.0</v>
       </c>
       <c r="G2">
         <v>3902000000.0</v>
       </c>
       <c r="H2">
         <v>4463000000.0</v>
       </c>
       <c r="I2">
         <v>4667000000.0</v>
       </c>
       <c r="J2">
         <v>4429000000.0</v>
       </c>
       <c r="K2">
         <v>4290000000.0</v>
       </c>
       <c r="L2">
         <v>4762000000.0</v>
       </c>
       <c r="M2">
         <v>5072000000.0</v>
       </c>
       <c r="N2">
         <v>5395000000.0</v>
       </c>
       <c r="O2">
         <v>5014000000.0</v>
       </c>
       <c r="P2">
         <v>5375000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B3">
         <v>340000000.0</v>
       </c>
       <c r="C3">
         <v>301000000.0</v>
       </c>
       <c r="D3">
         <v>307000000.0</v>
       </c>
       <c r="E3">
         <v>291000000.0</v>
       </c>
       <c r="F3">
         <v>317000000.0</v>
       </c>
       <c r="G3">
         <v>320000000.0</v>
       </c>
       <c r="H3">
         <v>268000000.0</v>
       </c>
       <c r="I3">
         <v>284000000.0</v>
       </c>
       <c r="J3">
         <v>273000000.0</v>
       </c>
       <c r="K3">
         <v>284000000.0</v>
       </c>
       <c r="L3">
         <v>267000000.0</v>
       </c>
       <c r="M3">
         <v>257000000.0</v>
       </c>
       <c r="N3">
         <v>261000000.0</v>
       </c>
       <c r="O3">
         <v>266000000.0</v>
       </c>
       <c r="P3">
         <v>272000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B5">
         <v>-8000000.0</v>
       </c>
       <c r="C5">
         <v>391000000.0</v>
       </c>
       <c r="D5">
         <v>-110000000.0</v>
       </c>
       <c r="E5">
         <v>904000000.0</v>
       </c>
       <c r="F5">
         <v>861000000.0</v>
       </c>
       <c r="G5">
         <v>447000000.0</v>
       </c>
       <c r="H5">
         <v>447000000.0</v>
       </c>
       <c r="I5">
         <v>1259000000.0</v>
       </c>
       <c r="J5">
         <v>1072000000.0</v>
       </c>
       <c r="K5">
         <v>431000000.0</v>
       </c>
       <c r="L5">
         <v>-56000000.0</v>
       </c>
       <c r="M5">
         <v>532000000.0</v>
       </c>
       <c r="N5">
         <v>532000000.0</v>
       </c>
       <c r="O5">
         <v>1459000000.0</v>
       </c>
       <c r="P5">
         <v>1731000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B6">
         <v>332000000.0</v>
       </c>
       <c r="C6">
         <v>692000000.0</v>
       </c>
       <c r="D6">
         <v>197000000.0</v>
       </c>
       <c r="E6">
         <v>1195000000.0</v>
       </c>
       <c r="F6">
         <v>1178000000.0</v>
       </c>
       <c r="G6">
         <v>767000000.0</v>
       </c>
       <c r="H6">
         <v>715000000.0</v>
       </c>
       <c r="I6">
         <v>1543000000.0</v>
       </c>
       <c r="J6">
         <v>1345000000.0</v>
       </c>
       <c r="K6">
         <v>715000000.0</v>
       </c>
       <c r="L6">
         <v>211000000.0</v>
       </c>
       <c r="M6">
         <v>789000000.0</v>
       </c>
       <c r="N6">
         <v>793000000.0</v>
       </c>
       <c r="O6">
         <v>1725000000.0</v>
       </c>
       <c r="P6">
         <v>2003000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>10000000.0</v>
       </c>
       <c r="J8">
         <v>-39000000.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B9">
         <v>902000000.0</v>
       </c>
       <c r="C9">
         <v>1151000000.0</v>
       </c>
       <c r="D9">
         <v>1306000000.0</v>
       </c>
       <c r="E9">
         <v>1616000000.0</v>
       </c>
       <c r="F9">
         <v>1381000000.0</v>
       </c>
       <c r="G9">
         <v>1067000000.0</v>
       </c>
       <c r="H9">
         <v>1063000000.0</v>
       </c>
       <c r="I9">
         <v>1971000000.0</v>
       </c>
       <c r="J9">
         <v>1754000000.0</v>
       </c>
       <c r="K9">
         <v>1110000000.0</v>
       </c>
       <c r="L9">
         <v>955000000.0</v>
       </c>
       <c r="M9">
         <v>1360000000.0</v>
       </c>
       <c r="N9">
         <v>1464000000.0</v>
       </c>
       <c r="O9">
         <v>2351000000.0</v>
       </c>
       <c r="P9">
         <v>2597000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B10">
         <v>-277000000.0</v>
       </c>
       <c r="C10">
         <v>127000000.0</v>
       </c>
       <c r="D10">
         <v>-318000000.0</v>
       </c>
       <c r="E10">
         <v>741000000.0</v>
       </c>
       <c r="F10">
         <v>676000000.0</v>
       </c>
       <c r="G10">
         <v>179000000.0</v>
       </c>
       <c r="H10">
         <v>20000000.0</v>
       </c>
       <c r="I10">
         <v>1155000000.0</v>
       </c>
       <c r="J10">
         <v>912000000.0</v>
       </c>
       <c r="K10">
         <v>-11000000.0</v>
       </c>
       <c r="L10">
         <v>-188000000.0</v>
       </c>
       <c r="M10">
         <v>550000000.0</v>
       </c>
       <c r="N10">
         <v>576000000.0</v>
       </c>
       <c r="O10">
         <v>1485000000.0</v>
       </c>
       <c r="P10">
         <v>1907000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B11">
         <v>109000000.0</v>
       </c>
       <c r="C11">
         <v>41000000.0</v>
       </c>
       <c r="D11">
         <v>-81000000.0</v>
       </c>
       <c r="E11">
         <v>163000000.0</v>
       </c>
       <c r="F11">
         <v>68000000.0</v>
       </c>
       <c r="G11">
         <v>-40000000.0</v>
       </c>
       <c r="H11">
         <v>72000000.0</v>
       </c>
       <c r="I11">
         <v>159000000.0</v>
       </c>
       <c r="J11">
         <v>165000000.0</v>
       </c>
       <c r="K11">
         <v>-18000000.0</v>
       </c>
       <c r="L11">
         <v>-98000000.0</v>
       </c>
       <c r="M11">
         <v>149000000.0</v>
       </c>
       <c r="N11">
         <v>152000000.0</v>
       </c>
       <c r="O11">
         <v>427000000.0</v>
       </c>
       <c r="P11">
         <v>474000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B12">
         <v>269000000.0</v>
       </c>
       <c r="C12">
         <v>264000000.0</v>
       </c>
       <c r="D12">
         <v>208000000.0</v>
       </c>
       <c r="E12">
         <v>163000000.0</v>
       </c>
       <c r="F12">
         <v>185000000.0</v>
       </c>
       <c r="G12">
         <v>210000000.0</v>
       </c>
       <c r="H12">
         <v>208000000.0</v>
       </c>
       <c r="I12">
         <v>195000000.0</v>
       </c>
       <c r="J12">
         <v>215000000.0</v>
       </c>
       <c r="K12">
         <v>219000000.0</v>
       </c>
       <c r="L12">
         <v>132000000.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B13">
         <v>234000000.0</v>
       </c>
       <c r="C13">
         <v>230000000.0</v>
       </c>
       <c r="D13">
         <v>201000000.0</v>
       </c>
       <c r="E13">
         <v>108000000.0</v>
       </c>
       <c r="F13">
         <v>142000000.0</v>
       </c>
       <c r="G13">
         <v>213000000.0</v>
       </c>
       <c r="H13">
         <v>181000000.0</v>
       </c>
       <c r="I13">
         <v>151000000.0</v>
       </c>
       <c r="J13">
         <v>178000000.0</v>
       </c>
       <c r="K13">
         <v>247000000.0</v>
       </c>
       <c r="L13">
         <v>91000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>126</v>
+      </c>
+      <c r="B14">
+        <v>0.0</v>
+      </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>-1000000.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>2000000.0</v>
       </c>
       <c r="H14">
         <v>6000000.0</v>
       </c>
       <c r="I14">
         <v>6000000.0</v>
       </c>
       <c r="J14">
         <v>5000000.0</v>
       </c>
       <c r="K14">
         <v>4000000.0</v>
       </c>
       <c r="L14">
         <v>4000000.0</v>
       </c>
       <c r="M14">
         <v>1000000.0</v>
       </c>
       <c r="N14">
         <v>1000000.0</v>
       </c>
       <c r="O14">
         <v>1000000.0</v>
       </c>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B15">
         <v>-386000000.0</v>
       </c>
       <c r="C15">
         <v>86000000.0</v>
       </c>
       <c r="D15">
         <v>-238000000.0</v>
       </c>
       <c r="E15">
         <v>578000000.0</v>
       </c>
       <c r="F15">
         <v>608000000.0</v>
       </c>
       <c r="G15">
         <v>219000000.0</v>
       </c>
       <c r="H15">
         <v>-52000000.0</v>
       </c>
       <c r="I15">
         <v>995000000.0</v>
       </c>
       <c r="J15">
         <v>746000000.0</v>
       </c>
       <c r="K15">
         <v>7000000.0</v>
       </c>
       <c r="L15">
         <v>-90000000.0</v>
       </c>
       <c r="M15">
         <v>400000000.0</v>
       </c>
       <c r="N15">
         <v>423000000.0</v>
       </c>
       <c r="O15">
         <v>1057000000.0</v>
       </c>
       <c r="P15">
         <v>1431000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B16">
         <v>-386000000.0</v>
       </c>
       <c r="C16">
         <v>86000000.0</v>
       </c>
       <c r="D16">
         <v>-238000000.0</v>
       </c>
       <c r="E16">
         <v>578000000.0</v>
       </c>
       <c r="F16">
         <v>608000000.0</v>
       </c>
       <c r="G16">
         <v>219000000.0</v>
       </c>
       <c r="H16">
         <v>-52000000.0</v>
       </c>
       <c r="I16">
         <v>995000000.0</v>
       </c>
       <c r="J16">
         <v>746000000.0</v>
       </c>
       <c r="K16">
         <v>7000000.0</v>
       </c>
       <c r="L16">
         <v>-90000000.0</v>
       </c>
       <c r="M16">
         <v>400000000.0</v>
       </c>
       <c r="N16">
         <v>423000000.0</v>
       </c>
       <c r="O16">
         <v>1057000000.0</v>
       </c>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>129</v>
+      </c>
+      <c r="B17">
+        <v>-386000000.0</v>
+      </c>
       <c r="C17">
         <v>86000000.0</v>
       </c>
       <c r="D17">
         <v>-237000000.0</v>
       </c>
       <c r="E17">
         <v>578000000.0</v>
       </c>
       <c r="F17">
         <v>608000000.0</v>
       </c>
       <c r="G17">
         <v>219000000.0</v>
       </c>
       <c r="H17">
         <v>-52000000.0</v>
       </c>
       <c r="I17">
         <v>996000000.0</v>
       </c>
       <c r="J17">
         <v>747000000.0</v>
       </c>
       <c r="K17">
         <v>7000000.0</v>
       </c>
       <c r="L17">
         <v>-90000000.0</v>
       </c>
       <c r="M17">
         <v>401000000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>130</v>
+      </c>
+      <c r="B18">
+        <v>-269000000.0</v>
+      </c>
       <c r="C18">
         <v>-264000000.0</v>
       </c>
       <c r="D18">
         <v>-208000000.0</v>
       </c>
       <c r="E18">
         <v>-163000000.0</v>
       </c>
       <c r="F18">
         <v>-185000000.0</v>
       </c>
       <c r="G18">
         <v>-210000000.0</v>
       </c>
       <c r="H18">
         <v>-208000000.0</v>
       </c>
       <c r="I18">
         <v>-195000000.0</v>
       </c>
       <c r="J18">
         <v>-215000000.0</v>
       </c>
       <c r="K18">
         <v>-213000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>132000000.0</v>
       </c>
       <c r="F19">
         <v>185000000.0</v>
       </c>
       <c r="G19">
         <v>22000000.0</v>
       </c>
       <c r="H19">
         <v>-264000000.0</v>
       </c>
       <c r="I19">
         <v>167000000.0</v>
       </c>
       <c r="J19">
         <v>112000000.0</v>
       </c>
       <c r="K19">
         <v>276000000.0</v>
       </c>
       <c r="L19">
         <v>76000000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>57000000.0</v>
       </c>
       <c r="K20">
         <v>170000000.0</v>
       </c>
       <c r="L20">
         <v>358000000.0</v>
       </c>
       <c r="M20">
         <v>21000000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B21">
         <v>-5000000.0</v>
       </c>
       <c r="C21">
         <v>443000000.0</v>
       </c>
       <c r="D21">
         <v>-123000000.0</v>
       </c>
       <c r="E21">
         <v>786000000.0</v>
       </c>
       <c r="F21">
         <v>674000000.0</v>
       </c>
       <c r="G21">
         <v>448000000.0</v>
       </c>
       <c r="H21">
         <v>447000000.0</v>
       </c>
       <c r="I21">
         <v>1232000000.0</v>
       </c>
       <c r="J21">
         <v>1072000000.0</v>
       </c>
       <c r="K21">
         <v>96000000.0</v>
       </c>
       <c r="L21">
         <v>226000000.0</v>
       </c>
       <c r="M21">
         <v>532000000.0</v>
       </c>
       <c r="N21">
         <v>532000000.0</v>
       </c>
       <c r="O21">
         <v>1459000000.0</v>
       </c>
       <c r="P21">
         <v>1731000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B23">
         <v>5813000000.0</v>
       </c>
       <c r="C23">
         <v>5339000000.0</v>
       </c>
       <c r="D23">
         <v>6201000000.0</v>
       </c>
       <c r="E23">
         <v>6045000000.0</v>
       </c>
       <c r="F23">
         <v>5671000000.0</v>
       </c>
       <c r="G23">
         <v>4521000000.0</v>
       </c>
       <c r="H23">
         <v>5079000000.0</v>
       </c>
       <c r="I23">
         <v>5406000000.0</v>
       </c>
       <c r="J23">
         <v>5111000000.0</v>
       </c>
       <c r="K23">
         <v>5304000000.0</v>
       </c>
       <c r="L23">
         <v>5491000000.0</v>
       </c>
       <c r="M23">
         <v>5900000000.0</v>
       </c>
       <c r="N23">
         <v>6327000000.0</v>
       </c>
       <c r="O23">
         <v>5906000000.0</v>
       </c>
       <c r="P23">
         <v>6241000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>137</v>
+      </c>
+      <c r="B25">
+        <v>340000000.0</v>
+      </c>
       <c r="C25">
         <v>301000000.0</v>
       </c>
       <c r="D25">
         <v>307000000.0</v>
       </c>
       <c r="E25">
         <v>291000000.0</v>
       </c>
       <c r="F25">
         <v>317000000.0</v>
       </c>
       <c r="G25">
         <v>320000000.0</v>
       </c>
       <c r="H25">
         <v>311000000.0</v>
       </c>
       <c r="I25">
         <v>284000000.0</v>
       </c>
       <c r="J25">
         <v>273000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B26">
         <v>108000000.0</v>
       </c>
       <c r="C26">
         <v>109000000.0</v>
       </c>
       <c r="D26">
         <v>108000000.0</v>
       </c>
       <c r="E26">
         <v>118000000.0</v>
       </c>
       <c r="F26">
         <v>107000000.0</v>
       </c>
       <c r="G26">
         <v>93000000.0</v>
       </c>
       <c r="H26">
         <v>80000000.0</v>
       </c>
       <c r="I26">
         <v>82000000.0</v>
       </c>
       <c r="J26">
         <v>80000000.0</v>
       </c>
       <c r="K26">
         <v>80000000.0</v>
       </c>
       <c r="L26">
         <v>97000000.0</v>
       </c>
       <c r="M26">
         <v>143000000.0</v>
       </c>
       <c r="N26">
         <v>164000000.0</v>
       </c>
       <c r="O26">
         <v>145000000.0</v>
       </c>
       <c r="P26">
         <v>135000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B28">
         <v>799000000.0</v>
       </c>
       <c r="C28">
         <v>585000000.0</v>
       </c>
       <c r="D28">
         <v>1290000000.0</v>
       </c>
       <c r="E28">
         <v>710000000.0</v>
       </c>
       <c r="F28">
         <v>592000000.0</v>
       </c>
       <c r="G28">
         <v>527000000.0</v>
       </c>
       <c r="H28">
         <v>548000000.0</v>
       </c>
       <c r="I28">
         <v>657000000.0</v>
       </c>
       <c r="J28">
         <v>602000000.0</v>
       </c>
       <c r="K28">
         <v>934000000.0</v>
       </c>
       <c r="L28">
         <v>632000000.0</v>
       </c>
       <c r="M28">
         <v>685000000.0</v>
       </c>
       <c r="N28">
         <v>768000000.0</v>
       </c>
       <c r="O28">
         <v>747000000.0</v>
       </c>
       <c r="P28">
         <v>731000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B29">
         <v>109000000.0</v>
       </c>
       <c r="C29">
         <v>41000000.0</v>
       </c>
       <c r="D29">
         <v>-81000000.0</v>
       </c>
       <c r="E29">
         <v>163000000.0</v>
       </c>
       <c r="F29">
         <v>68000000.0</v>
       </c>
       <c r="G29">
         <v>-40000000.0</v>
       </c>
       <c r="H29">
         <v>-72000000.0</v>
       </c>
       <c r="I29">
         <v>169000000.0</v>
       </c>
       <c r="J29">
         <v>126000000.0</v>
       </c>
       <c r="K29">
         <v>-18000000.0</v>
       </c>
       <c r="L29">
         <v>-98000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B30">
         <v>907000000.0</v>
       </c>
       <c r="C30">
         <v>708000000.0</v>
       </c>
       <c r="D30">
         <v>1429000000.0</v>
       </c>
       <c r="E30">
         <v>830000000.0</v>
       </c>
       <c r="F30">
         <v>707000000.0</v>
       </c>
       <c r="G30">
         <v>619000000.0</v>
       </c>
       <c r="H30">
         <v>616000000.0</v>
       </c>
       <c r="I30">
         <v>739000000.0</v>
       </c>
       <c r="J30">
         <v>682000000.0</v>
       </c>
       <c r="K30">
         <v>1014000000.0</v>
       </c>
       <c r="L30">
         <v>729000000.0</v>
       </c>
       <c r="M30">
         <v>828000000.0</v>
       </c>
       <c r="N30">
         <v>932000000.0</v>
       </c>
       <c r="O30">
         <v>892000000.0</v>
       </c>
       <c r="P30">
         <v>866000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B31">
         <v>-272000000.0</v>
       </c>
       <c r="C31">
         <v>-316000000.0</v>
       </c>
       <c r="D31">
         <v>-195000000.0</v>
       </c>
       <c r="E31">
         <v>-45000000.0</v>
       </c>
       <c r="F31">
         <v>2000000.0</v>
       </c>
       <c r="G31">
         <v>-269000000.0</v>
       </c>
       <c r="H31">
         <v>-427000000.0</v>
       </c>
       <c r="I31">
         <v>-77000000.0</v>
       </c>
       <c r="J31">
         <v>-160000000.0</v>
       </c>
       <c r="K31">
         <v>-107000000.0</v>
       </c>
       <c r="L31">
         <v>-414000000.0</v>
       </c>
       <c r="M31">
         <v>18000000.0</v>
       </c>
       <c r="N31">
         <v>44000000.0</v>
       </c>
       <c r="O31">
         <v>26000000.0</v>
       </c>
       <c r="P31">
         <v>176000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B32">
         <v>5808000000.0</v>
       </c>
       <c r="C32">
         <v>5782000000.0</v>
       </c>
       <c r="D32">
         <v>6078000000.0</v>
       </c>
       <c r="E32">
         <v>6831000000.0</v>
       </c>
       <c r="F32">
         <v>6345000000.0</v>
       </c>
       <c r="G32">
         <v>4969000000.0</v>
       </c>
       <c r="H32">
         <v>5526000000.0</v>
       </c>
       <c r="I32">
         <v>6638000000.0</v>
       </c>
@@ -12623,559 +12804,566 @@
       <c r="P32">
         <v>7972000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AY32"/>
+  <dimension ref="A1:AZ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51">
+    <row r="1" spans="1:52">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
       </c>
-      <c r="AY1" t="s">
+      <c r="AZ1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:51">
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B2">
+        <v>1166000000.0</v>
+      </c>
+      <c r="C2">
         <v>1177000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1260000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1337000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1132000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1121000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1215000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1246000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1078000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1157000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1214000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1233000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1168000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1136000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1345000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1418000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1278000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1182000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1253000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1391000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1139000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1025000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>976000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>894000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1007000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1203000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1096000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1085000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1080000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1064000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1151000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1259000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1193000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1088000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1117000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1147000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1079000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1023000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1056000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1116000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1095000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1147000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1222000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1282000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1111000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1248000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1273000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1311000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1240000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1300000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>4746000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:51">
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B3">
+        <v>79000000.0</v>
+      </c>
+      <c r="C3">
         <v>-247000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>79000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>80000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>88000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78000000.0</v>
       </c>
       <c r="G3">
         <v>78000000.0</v>
       </c>
       <c r="H3">
+        <v>78000000.0</v>
+      </c>
+      <c r="I3">
         <v>74000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>71000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>74000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>76000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>78000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>79000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>74000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>71000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>72000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>74000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>75000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>79000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>80000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>83000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80000000.0</v>
       </c>
       <c r="W3">
         <v>80000000.0</v>
       </c>
       <c r="X3">
+        <v>80000000.0</v>
+      </c>
+      <c r="Y3">
         <v>81000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79000000.0</v>
       </c>
       <c r="Z3">
         <v>79000000.0</v>
       </c>
       <c r="AA3">
-        <v>78000000.0</v>
+        <v>79000000.0</v>
       </c>
       <c r="AB3">
         <v>78000000.0</v>
       </c>
       <c r="AC3">
+        <v>78000000.0</v>
+      </c>
+      <c r="AD3">
         <v>76000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71000000.0</v>
       </c>
       <c r="AE3">
         <v>71000000.0</v>
       </c>
       <c r="AF3">
+        <v>71000000.0</v>
+      </c>
+      <c r="AG3">
         <v>72000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>70000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>69000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>62000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71000000.0</v>
       </c>
       <c r="AK3">
         <v>71000000.0</v>
       </c>
       <c r="AL3">
+        <v>71000000.0</v>
+      </c>
+      <c r="AM3">
         <v>72000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73000000.0</v>
       </c>
       <c r="AN3">
         <v>73000000.0</v>
       </c>
       <c r="AO3">
-        <v>66000000.0</v>
+        <v>73000000.0</v>
       </c>
       <c r="AP3">
         <v>66000000.0</v>
       </c>
       <c r="AQ3">
+        <v>66000000.0</v>
+      </c>
+      <c r="AR3">
         <v>70000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>67000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>64000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>72000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>57000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64000000.0</v>
       </c>
       <c r="AW3">
         <v>64000000.0</v>
       </c>
       <c r="AX3">
+        <v>64000000.0</v>
+      </c>
+      <c r="AY3">
         <v>61000000.0</v>
       </c>
-      <c r="AY3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:51">
+      <c r="AZ3"/>
+    </row>
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -13195,394 +13383,401 @@
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:51">
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B5">
+        <v>64000000.0</v>
+      </c>
+      <c r="C5">
         <v>-76000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>119000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>72000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>66000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>76000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>39000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>130000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>133000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>96000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>110000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>195000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>218000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-29000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>340000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>220000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>321000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>206000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>276000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>91000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>150000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>105000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>113000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>73000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>131000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-402000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>144000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>165000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>121000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>197000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>298000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>369000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>381000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>310000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>299000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>253000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>187000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-217000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>175000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>76000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>46000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-68000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>19000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>42000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>62000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>115000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>150000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>148000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>119000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>132000000.0</v>
       </c>
-      <c r="AY5">
-[...3 lines deleted...]
-    <row r="6" spans="1:51">
+      <c r="AZ5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B6">
+        <v>143000000.0</v>
+      </c>
+      <c r="C6">
         <v>-323000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>198000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>152000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154000000.0</v>
       </c>
       <c r="F6">
         <v>154000000.0</v>
       </c>
       <c r="G6">
+        <v>154000000.0</v>
+      </c>
+      <c r="H6">
         <v>117000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>204000000.0</v>
       </c>
       <c r="I6">
         <v>204000000.0</v>
       </c>
       <c r="J6">
+        <v>204000000.0</v>
+      </c>
+      <c r="K6">
         <v>170000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>186000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>273000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>297000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>45000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>411000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>292000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>395000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>281000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>355000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>171000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>233000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>185000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>193000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>154000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>210000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-323000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>222000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>243000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>197000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>268000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>369000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>441000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>451000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>379000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>361000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>324000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>258000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-145000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>248000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>149000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>112000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-2000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>89000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>109000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>126000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>187000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>207000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>212000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>183000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>193000000.0</v>
       </c>
-      <c r="AY6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:51">
+      <c r="AZ6"/>
+    </row>
+    <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -13602,88 +13797,89 @@
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:51">
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
+      <c r="Y8"/>
+      <c r="Z8">
         <v>18000000.0</v>
       </c>
-      <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -13703,1877 +13899,1913 @@
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:51">
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B9">
+        <v>215000000.0</v>
+      </c>
+      <c r="C9">
         <v>153000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>235000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>278000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>236000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>273000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>286000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>308000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>284000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>255000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>273000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>410000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>368000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>202000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>432000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>497000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>486000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>393000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>427000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>264000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>297000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>313000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>257000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>199000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>298000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>150000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>294000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>323000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>296000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>400000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>477000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>557000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>537000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>487000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>467000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>441000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>358000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>299000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>342000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>267000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>202000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>213000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>264000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>226000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>252000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>301000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>359000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>371000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>329000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>356000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>2619000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:51">
+    <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B10">
+        <v>-22000000.0</v>
+      </c>
+      <c r="C10">
         <v>-145000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>51000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-261000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>78000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>9000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-30000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>69000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>70000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-69000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>13000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-433000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>173000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-69000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>299000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>231000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>280000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>302000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>231000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>44000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>101000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>23000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>60000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>20000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>77000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-454000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>91000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>133000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>107000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>182000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>269000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>323000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>381000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>263000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>250000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>225000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>173000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-273000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>234000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-41000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>70000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-121000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-107000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-18000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>58000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>120000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>143000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>155000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>132000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>147000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1485000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:51">
+    <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B11">
+        <v>7000000.0</v>
+      </c>
+      <c r="C11">
         <v>-83000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-9000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>119000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>82000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>17000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-3000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>9000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>16000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-53000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-57000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000000.0</v>
       </c>
       <c r="N11">
         <v>28000000.0</v>
       </c>
       <c r="O11">
+        <v>28000000.0</v>
+      </c>
+      <c r="P11">
         <v>59000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>30000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>46000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>69000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>17000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-22000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>5000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>4000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-16000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-4000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-23000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-137000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>15000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>37000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>13000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>40000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-6000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>41000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>84000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>35000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>43000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>64000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>22000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-43000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>30000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-23000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>19000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-35000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-78000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>38000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>15000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>41000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>35000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>39000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>34000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>36000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>427000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:51">
+    <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B12">
+        <v>68000000.0</v>
+      </c>
+      <c r="C12">
         <v>69000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>68000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66000000.0</v>
       </c>
       <c r="E12">
         <v>66000000.0</v>
       </c>
       <c r="F12">
+        <v>66000000.0</v>
+      </c>
+      <c r="G12">
         <v>67000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>69000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>66000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63000000.0</v>
       </c>
       <c r="J12">
         <v>63000000.0</v>
       </c>
       <c r="K12">
+        <v>63000000.0</v>
+      </c>
+      <c r="L12">
         <v>55000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>48000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>42000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>40000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>41000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>40000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>41000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>43000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>45000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>47000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>49000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>50000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53000000.0</v>
       </c>
       <c r="X12">
         <v>53000000.0</v>
       </c>
       <c r="Y12">
+        <v>53000000.0</v>
+      </c>
+      <c r="Z12">
         <v>54000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>52000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>53000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>52000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>51000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47000000.0</v>
       </c>
       <c r="AE12">
         <v>47000000.0</v>
       </c>
       <c r="AF12">
+        <v>47000000.0</v>
+      </c>
+      <c r="AG12">
         <v>48000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>52000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>54000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>55000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>54000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>51000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>56000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>51000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>50000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>57000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>53000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>51000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>28000000.0</v>
       </c>
-      <c r="AS12">
-[...1 lines deleted...]
-      </c>
       <c r="AT12">
+        <v>0.0</v>
+      </c>
+      <c r="AU12">
         <v>132000000.0</v>
       </c>
-      <c r="AU12">
-[...1 lines deleted...]
-      </c>
       <c r="AV12">
         <v>0.0</v>
       </c>
       <c r="AW12">
         <v>0.0</v>
       </c>
       <c r="AX12">
         <v>0.0</v>
       </c>
       <c r="AY12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:51">
+      <c r="AZ12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>124</v>
-[...3 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>60000000.0</v>
       </c>
       <c r="D13">
+        <v>60000000.0</v>
+      </c>
+      <c r="E13">
         <v>62000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>58000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>61000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>58000000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>42000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>35000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>30000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>29000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>25000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>27000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>30000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>32000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>33000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>37000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>39000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>44000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>58000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>40000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>70000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>52000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>39000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>53000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>37000000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
-    </row>
-    <row r="14" spans="1:51">
+      <c r="AZ13"/>
+    </row>
+    <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B14"/>
       <c r="C14">
-        <v>0.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D14">
+        <v>0.0</v>
+      </c>
+      <c r="E14">
         <v>-1000000.0</v>
       </c>
-      <c r="E14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F14"/>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
-      <c r="I14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I14">
+        <v>0.0</v>
+      </c>
+      <c r="J14"/>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
-      <c r="M14"/>
+      <c r="M14">
+        <v>0.0</v>
+      </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
-      <c r="T14">
-[...1 lines deleted...]
-      </c>
+      <c r="T14"/>
       <c r="U14">
         <v>2000000.0</v>
       </c>
       <c r="V14">
         <v>2000000.0</v>
       </c>
       <c r="W14">
         <v>2000000.0</v>
       </c>
       <c r="X14">
         <v>2000000.0</v>
       </c>
       <c r="Y14">
-        <v>6000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="Z14">
         <v>6000000.0</v>
       </c>
       <c r="AA14">
         <v>6000000.0</v>
       </c>
       <c r="AB14">
         <v>6000000.0</v>
       </c>
       <c r="AC14">
         <v>6000000.0</v>
       </c>
       <c r="AD14">
         <v>6000000.0</v>
       </c>
       <c r="AE14">
         <v>6000000.0</v>
       </c>
       <c r="AF14">
+        <v>6000000.0</v>
+      </c>
+      <c r="AG14">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AH14">
         <v>5000000.0</v>
       </c>
       <c r="AI14">
         <v>5000000.0</v>
       </c>
       <c r="AJ14">
+        <v>5000000.0</v>
+      </c>
+      <c r="AK14">
         <v>-6000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AM14">
         <v>4000000.0</v>
       </c>
       <c r="AN14">
+        <v>4000000.0</v>
+      </c>
+      <c r="AO14">
         <v>-8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AP14">
         <v>4000000.0</v>
       </c>
       <c r="AQ14">
-        <v>0.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
         <v>1000000.0</v>
       </c>
-      <c r="AV14">
-[...1 lines deleted...]
-      </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
-        <v>1000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AY14">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:51">
+      <c r="AZ14">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B15">
+        <v>-29000000.0</v>
+      </c>
+      <c r="C15">
         <v>-61000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>60000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-381000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-4000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-8000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-27000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>60000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>54000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-18000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>12000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-376000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>145000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-97000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>240000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>201000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>234000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>233000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>214000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>66000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>96000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>19000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>76000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>24000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>100000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-317000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>76000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>96000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>94000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>142000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>275000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>281000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>297000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>228000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>207000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>161000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>150000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-230000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>204000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-18000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>51000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-86000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-29000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-18000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>43000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>79000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>107000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>116000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>98000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>110000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1057000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:51">
+    <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>128</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>-61000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>60000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-381000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-4000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-8000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-27000000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>20000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-376000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>145000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-97000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>240000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>201000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>234000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>233000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>214000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>66000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>96000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>19000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>76000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>24000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>100000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-317000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>76000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>96000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>94000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>142000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>275000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>281000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>297000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>228000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>207000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>161000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>150000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-197000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>204000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-18000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>51000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-90000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-29000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-18000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>43000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>79000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>107000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>116000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>98000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>423000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1057000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:51">
+    <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>129</v>
+      </c>
+      <c r="B17">
+        <v>-29000000.0</v>
+      </c>
       <c r="C17">
+        <v>-62000000.0</v>
+      </c>
+      <c r="D17">
         <v>60000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-380000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-4000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-8000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-27000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>70000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>52000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-26000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>20000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-376000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>145000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-97000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>240000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>201000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>234000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>232000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>214000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>66000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>96000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>19000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>76000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>24000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>100000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-317000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>76000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>96000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>94000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>142000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>275000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>282000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>297000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>705000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>207000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>161000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>151000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-289000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>204000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-18000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>51000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-90000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-29000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-18000000.0</v>
       </c>
-      <c r="AS17">
-[...1 lines deleted...]
-      </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>401000000.0</v>
       </c>
-      <c r="AU17">
-[...1 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:51">
+      <c r="AZ17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>130</v>
+      </c>
+      <c r="B18">
+        <v>-69000000.0</v>
+      </c>
       <c r="C18">
         <v>-68000000.0</v>
       </c>
       <c r="D18">
+        <v>-68000000.0</v>
+      </c>
+      <c r="E18">
         <v>-67000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-66000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-67000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-69000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-66000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-63000000.0</v>
       </c>
       <c r="J18">
         <v>-63000000.0</v>
       </c>
       <c r="K18">
+        <v>-63000000.0</v>
+      </c>
+      <c r="L18">
         <v>-55000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-48000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-42000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-40000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-41000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-40000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-41000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-43000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-45000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-47000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-49000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-50000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-53000000.0</v>
       </c>
       <c r="X18">
         <v>-53000000.0</v>
       </c>
       <c r="Y18">
+        <v>-53000000.0</v>
+      </c>
+      <c r="Z18">
         <v>-54000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-52000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-53000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-52000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-51000000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
-    </row>
-    <row r="19" spans="1:51">
+      <c r="AZ18"/>
+    </row>
+    <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>11000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>13000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-18000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>79000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>54000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>17000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>140000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>3000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>31000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>11000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>9000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>21000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-7000000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>34000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>24000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>48000000.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19">
+      <c r="AE19"/>
+      <c r="AF19">
         <v>34000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>5000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>69000000.0</v>
       </c>
-      <c r="AH19"/>
-      <c r="AI19">
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>14000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>23000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>41000000.0</v>
       </c>
-      <c r="AL19"/>
-      <c r="AM19">
+      <c r="AM19"/>
+      <c r="AN19">
         <v>9000000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>4000000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>5000000.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>64000000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>29000000.0</v>
       </c>
-      <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
-    </row>
-    <row r="20" spans="1:51">
+      <c r="AZ19"/>
+    </row>
+    <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
         <v>-10000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>10000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>44000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>31000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>-30000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>12000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>-69000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>546000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>-452000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>145000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>358000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>25000000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>21000000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:51">
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B21">
+        <v>64000000.0</v>
+      </c>
+      <c r="C21">
         <v>-259000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>104000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>72000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>78000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>75000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>122000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>130000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>113000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>107000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>110000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>195000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>218000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-4000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>259000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>220000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>314000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>207000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>273000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>59000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>138000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>106000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>122000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>68000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>148000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-17000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>144000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>168000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>118000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>188000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>294000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>376000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>374000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>310000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>299000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>263000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>195000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-201000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>175000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>76000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>46000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>33000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>89000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>42000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>62000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>115000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>150000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>148000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>119000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>132000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1459000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:51">
+    <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -15593,209 +15825,215 @@
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:51">
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B23">
+        <v>1317000000.0</v>
+      </c>
+      <c r="C23">
         <v>1589000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1391000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1543000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1290000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1319000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1379000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1424000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1249000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1305000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1377000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1448000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1318000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1342000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1518000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1695000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1450000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1368000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1407000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1596000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1298000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1232000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1111000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1025000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1157000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1370000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1246000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1240000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1258000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1276000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1334000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1440000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1356000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1265000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1285000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1325000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1242000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1523000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1223000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1307000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1251000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1327000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1397000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1466000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1301000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1434000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1482000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1534000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1450000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1524000000.0</v>
       </c>
-      <c r="AY23">
-[...3 lines deleted...]
-    <row r="24" spans="1:51">
+      <c r="AZ23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15803,1144 +16041,1169 @@
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
-    </row>
-    <row r="25" spans="1:51">
+      <c r="AZ24"/>
+    </row>
+    <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>137</v>
+      </c>
+      <c r="B25">
+        <v>79000000.0</v>
+      </c>
       <c r="C25">
+        <v>81000000.0</v>
+      </c>
+      <c r="D25">
         <v>79000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>92000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>88000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78000000.0</v>
       </c>
       <c r="G25">
         <v>78000000.0</v>
       </c>
       <c r="H25">
+        <v>78000000.0</v>
+      </c>
+      <c r="I25">
         <v>74000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>71000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>74000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>76000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>78000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>79000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>74000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>71000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>72000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>74000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>75000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>79000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>80000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>83000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80000000.0</v>
       </c>
       <c r="W25">
         <v>80000000.0</v>
       </c>
       <c r="X25">
+        <v>80000000.0</v>
+      </c>
+      <c r="Y25">
         <v>81000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79000000.0</v>
       </c>
       <c r="Z25">
         <v>79000000.0</v>
       </c>
       <c r="AA25">
-        <v>78000000.0</v>
+        <v>79000000.0</v>
       </c>
       <c r="AB25">
         <v>78000000.0</v>
       </c>
       <c r="AC25">
+        <v>78000000.0</v>
+      </c>
+      <c r="AD25">
         <v>76000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71000000.0</v>
       </c>
       <c r="AE25">
         <v>71000000.0</v>
       </c>
       <c r="AF25">
+        <v>71000000.0</v>
+      </c>
+      <c r="AG25">
         <v>72000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>70000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>69000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>62000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71000000.0</v>
       </c>
       <c r="AK25">
         <v>71000000.0</v>
       </c>
       <c r="AL25">
+        <v>71000000.0</v>
+      </c>
+      <c r="AM25">
         <v>72000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73000000.0</v>
       </c>
       <c r="AN25">
         <v>73000000.0</v>
       </c>
       <c r="AO25">
-        <v>66000000.0</v>
+        <v>73000000.0</v>
       </c>
       <c r="AP25">
         <v>66000000.0</v>
       </c>
       <c r="AQ25">
+        <v>66000000.0</v>
+      </c>
+      <c r="AR25">
         <v>70000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>67000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>64000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>72000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>57000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64000000.0</v>
       </c>
       <c r="AW25">
         <v>64000000.0</v>
       </c>
       <c r="AX25">
+        <v>64000000.0</v>
+      </c>
+      <c r="AY25">
         <v>61000000.0</v>
       </c>
-      <c r="AY25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:51">
+      <c r="AZ25"/>
+    </row>
+    <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B26">
+        <v>26000000.0</v>
+      </c>
+      <c r="C26">
         <v>27000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>26000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>28000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>27000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>26000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>29000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>26000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>28000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000000.0</v>
       </c>
       <c r="L26">
         <v>28000000.0</v>
       </c>
       <c r="M26">
+        <v>28000000.0</v>
+      </c>
+      <c r="N26">
         <v>26000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>30000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>32000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>25000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>30000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>29000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27000000.0</v>
       </c>
       <c r="T26">
         <v>27000000.0</v>
       </c>
       <c r="U26">
+        <v>27000000.0</v>
+      </c>
+      <c r="V26">
         <v>24000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>26000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>22000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>20000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>24000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>19000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>20000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>19000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>22000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>21000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="AF26">
         <v>20000000.0</v>
       </c>
       <c r="AG26">
         <v>20000000.0</v>
       </c>
       <c r="AH26">
+        <v>20000000.0</v>
+      </c>
+      <c r="AI26">
         <v>19000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>20000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>21000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>19000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>20000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>19000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>17000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>23000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>29000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>18000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>27000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>23000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33000000.0</v>
       </c>
       <c r="AU26">
         <v>33000000.0</v>
       </c>
       <c r="AV26">
+        <v>33000000.0</v>
+      </c>
+      <c r="AW26">
         <v>40000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>37000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>41000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>145000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:51">
+    <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>2000000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>2000000.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
-    </row>
-    <row r="28" spans="1:51">
+      <c r="AZ27"/>
+    </row>
+    <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B28">
+        <v>147000000.0</v>
+      </c>
+      <c r="C28">
         <v>130000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>109000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>437000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>123000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>144000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>135000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>139000000.0</v>
       </c>
       <c r="I28">
         <v>139000000.0</v>
       </c>
       <c r="J28">
+        <v>139000000.0</v>
+      </c>
+      <c r="K28">
         <v>223000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>165000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>779000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>124000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>175000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>140000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>254000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>141000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>159000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>124000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>172000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>139000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>180000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>112000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>110000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125000000.0</v>
       </c>
       <c r="Z28">
         <v>125000000.0</v>
       </c>
       <c r="AA28">
+        <v>125000000.0</v>
+      </c>
+      <c r="AB28">
         <v>130000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>136000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>156000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>191000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>163000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>161000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>143000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>158000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>148000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>157000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>144000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>480000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>148000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>174000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>133000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>151000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>157000000.0</v>
       </c>
       <c r="AR28">
         <v>157000000.0</v>
       </c>
       <c r="AS28">
+        <v>157000000.0</v>
+      </c>
+      <c r="AT28">
         <v>167000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>153000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>176000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>183000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>173000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>932000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>892000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:51">
+    <row r="29" spans="1:52">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B29">
+        <v>7000000.0</v>
+      </c>
+      <c r="C29">
         <v>-5000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-9000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>119000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>17000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-3000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>12000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>15000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-55000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-57000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000000.0</v>
       </c>
       <c r="N29">
         <v>28000000.0</v>
       </c>
       <c r="O29">
+        <v>28000000.0</v>
+      </c>
+      <c r="P29">
         <v>59000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>30000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>46000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>69000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>17000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-22000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>5000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-16000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-4000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-23000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-137000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>15000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>37000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>13000000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
-    </row>
-    <row r="30" spans="1:51">
+      <c r="AZ29"/>
+    </row>
+    <row r="30" spans="1:52">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B30">
+        <v>151000000.0</v>
+      </c>
+      <c r="C30">
         <v>412000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>131000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>206000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>158000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>198000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>164000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>178000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>171000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>148000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>163000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>215000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>150000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>206000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>173000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>277000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>172000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>186000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>154000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>205000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>159000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>207000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>135000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>131000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>150000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>167000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>150000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>155000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>178000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>212000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>183000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>181000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>163000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>177000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>168000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>178000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>163000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>500000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>167000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>191000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>156000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>180000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>175000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>184000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>190000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>186000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>209000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>223000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>210000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>224000000.0</v>
       </c>
-      <c r="AY30">
-[...3 lines deleted...]
-    <row r="31" spans="1:51">
+      <c r="AZ30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:52">
       <c r="A31" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B31">
+        <v>-86000000.0</v>
+      </c>
+      <c r="C31">
         <v>114000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-53000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-333000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-88000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-66000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-152000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-61000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-43000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-176000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-97000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-628000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-45000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-65000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>40000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>11000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-34000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>95000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-42000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-15000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-37000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-83000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-62000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-48000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-71000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-437000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-53000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-35000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-11000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-6000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-25000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-53000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>7000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-47000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-49000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-38000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-22000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-72000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>59000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-117000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>24000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-154000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-196000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-60000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-4000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>5000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-7000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>7000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>13000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>15000000.0</v>
       </c>
-      <c r="AY31">
-[...3 lines deleted...]
-    <row r="32" spans="1:51">
+      <c r="AZ31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:52">
       <c r="A32" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B32">
+        <v>1381000000.0</v>
+      </c>
+      <c r="C32">
         <v>1330000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1495000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1615000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1368000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1394000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1501000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1554000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1362000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1412000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1487000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1643000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1536000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1338000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1777000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1915000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1764000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1575000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1680000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1655000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1436000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1338000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1233000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1093000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1305000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1353000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1390000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1408000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1376000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1464000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1628000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1816000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1730000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1575000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1584000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1588000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1437000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1322000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1398000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1383000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>1297000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>1360000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1486000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1508000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1363000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1549000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>1632000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>1682000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>1569000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>1656000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>7365000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P30"/>
@@ -16999,1239 +17262,1247 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B2">
         <v>713000000.0</v>
       </c>
       <c r="C2">
         <v>1807000000.0</v>
       </c>
       <c r="D2">
         <v>1304000000.0</v>
       </c>
       <c r="E2">
         <v>1551000000.0</v>
       </c>
       <c r="F2">
         <v>1105000000.0</v>
       </c>
       <c r="G2">
         <v>943000000.0</v>
       </c>
       <c r="H2">
         <v>1201000000.0</v>
       </c>
       <c r="I2">
         <v>1556000000.0</v>
       </c>
       <c r="J2">
         <v>902000000.0</v>
       </c>
       <c r="K2">
         <v>366000000.0</v>
       </c>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B3">
         <v>213000000</v>
       </c>
       <c r="C3">
         <v>360000000</v>
       </c>
       <c r="D3">
         <v>370000000</v>
       </c>
       <c r="E3">
         <v>307000000</v>
       </c>
       <c r="F3">
         <v>277000000</v>
       </c>
       <c r="G3">
         <v>267000000</v>
       </c>
       <c r="H3">
         <v>481000000</v>
       </c>
       <c r="I3">
         <v>498000000</v>
       </c>
       <c r="J3">
         <v>411000000</v>
       </c>
       <c r="K3">
         <v>338000000</v>
       </c>
       <c r="L3">
         <v>519000000</v>
       </c>
       <c r="M3">
         <v>604000000</v>
       </c>
       <c r="N3">
         <v>438000000</v>
       </c>
       <c r="O3">
         <v>432000000</v>
       </c>
       <c r="P3">
         <v>355000000</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-215000000.0</v>
       </c>
       <c r="F4">
         <v>480000000.0</v>
       </c>
       <c r="G4">
         <v>124000000.0</v>
       </c>
       <c r="H4">
         <v>-252000000.0</v>
       </c>
       <c r="I4">
         <v>-355000000.0</v>
       </c>
       <c r="J4">
         <v>654000000.0</v>
       </c>
       <c r="K4">
         <v>536000000.0</v>
       </c>
       <c r="L4">
         <v>366000000.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-10000000.0</v>
       </c>
       <c r="F5">
         <v>-17000000.0</v>
       </c>
       <c r="G5">
         <v>-21000000.0</v>
       </c>
       <c r="H5">
         <v>-19000000.0</v>
       </c>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B6">
         <v>-41000000.0</v>
       </c>
       <c r="C6">
         <v>-1044000000.0</v>
       </c>
       <c r="D6">
         <v>503000000.0</v>
       </c>
       <c r="E6">
         <v>-247000000.0</v>
       </c>
       <c r="F6">
         <v>446000000.0</v>
       </c>
       <c r="G6">
         <v>162000000.0</v>
       </c>
       <c r="H6">
         <v>-258000000.0</v>
       </c>
       <c r="I6">
         <v>-355000000.0</v>
       </c>
       <c r="J6">
         <v>654000000.0</v>
       </c>
       <c r="K6">
         <v>536000000.0</v>
       </c>
       <c r="L6">
         <v>366000000.0</v>
       </c>
       <c r="M6">
         <v>366000000.0</v>
       </c>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B7">
         <v>178000000.0</v>
       </c>
       <c r="C7">
         <v>-1052000000.0</v>
       </c>
       <c r="D7">
         <v>620000000.0</v>
       </c>
       <c r="E7">
         <v>-104000000.0</v>
       </c>
       <c r="F7">
         <v>27000000.0</v>
       </c>
       <c r="G7">
         <v>356000000.0</v>
       </c>
       <c r="H7">
         <v>138000000.0</v>
       </c>
       <c r="I7">
         <v>-206000000.0</v>
       </c>
       <c r="J7">
         <v>-466000000.0</v>
       </c>
       <c r="K7">
         <v>484000000.0</v>
       </c>
       <c r="L7">
         <v>-27000000.0</v>
       </c>
       <c r="M7">
         <v>-110000000.0</v>
       </c>
       <c r="N7">
         <v>122000000.0</v>
       </c>
       <c r="O7">
         <v>-2000000.0</v>
       </c>
       <c r="P7">
         <v>-242000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>91000000.0</v>
       </c>
       <c r="F8">
         <v>-225000000.0</v>
       </c>
       <c r="G8">
         <v>175000000.0</v>
       </c>
       <c r="H8">
         <v>191000000.0</v>
       </c>
       <c r="I8">
         <v>47000000.0</v>
       </c>
       <c r="J8">
         <v>-88000000.0</v>
       </c>
       <c r="K8">
         <v>5000000.0</v>
       </c>
       <c r="L8">
         <v>-64000000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B9">
         <v>106000000.0</v>
       </c>
       <c r="C9">
         <v>-152000000.0</v>
       </c>
       <c r="D9">
         <v>-10000000.0</v>
       </c>
       <c r="E9">
         <v>91000000.0</v>
       </c>
       <c r="F9">
         <v>-225000000.0</v>
       </c>
       <c r="G9">
         <v>12000000.0</v>
       </c>
       <c r="H9">
         <v>191000000.0</v>
       </c>
       <c r="I9">
         <v>47000000.0</v>
       </c>
       <c r="J9">
         <v>-88000000.0</v>
       </c>
       <c r="K9">
         <v>5000000.0</v>
       </c>
       <c r="L9">
         <v>-64000000.0</v>
       </c>
       <c r="M9">
         <v>4000000.0</v>
       </c>
       <c r="N9">
         <v>-37000000.0</v>
       </c>
       <c r="O9">
         <v>137000000.0</v>
       </c>
       <c r="P9">
         <v>6000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B10"/>
+        <v>153</v>
+      </c>
+      <c r="B10">
+        <v>-106000000.0</v>
+      </c>
       <c r="C10">
         <v>-146000000.0</v>
       </c>
       <c r="D10">
         <v>58000000.0</v>
       </c>
       <c r="E10">
         <v>-390000000.0</v>
       </c>
       <c r="F10">
         <v>-202000000.0</v>
       </c>
       <c r="G10">
         <v>126000000.0</v>
       </c>
       <c r="H10">
         <v>116000000.0</v>
       </c>
       <c r="I10">
         <v>-297000000.0</v>
       </c>
       <c r="J10">
         <v>-208000000.0</v>
       </c>
       <c r="K10">
         <v>147000000.0</v>
       </c>
       <c r="L10">
         <v>19000000.0</v>
       </c>
       <c r="M10">
         <v>-29000000.0</v>
       </c>
       <c r="N10">
         <v>-75000000.0</v>
       </c>
       <c r="O10">
         <v>-94000000.0</v>
       </c>
       <c r="P10">
         <v>-245000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>195000000.0</v>
       </c>
       <c r="F11">
         <v>454000000.0</v>
       </c>
       <c r="G11">
         <v>55000000.0</v>
       </c>
       <c r="H11">
         <v>-169000000.0</v>
       </c>
       <c r="I11">
         <v>44000000.0</v>
       </c>
       <c r="J11">
         <v>-172000000.0</v>
       </c>
       <c r="K11">
         <v>332000000.0</v>
       </c>
       <c r="L11">
         <v>18000000.0</v>
       </c>
       <c r="M11">
         <v>-85000000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-10000000.0</v>
       </c>
       <c r="F12">
         <v>-124000000.0</v>
       </c>
       <c r="G12">
         <v>-76000000.0</v>
       </c>
       <c r="H12">
         <v>263000000.0</v>
       </c>
       <c r="I12">
         <v>55000000.0</v>
       </c>
       <c r="J12">
         <v>14000000.0</v>
       </c>
       <c r="K12">
         <v>-197000000.0</v>
       </c>
       <c r="L12">
         <v>42000000.0</v>
       </c>
       <c r="M12">
         <v>-42000000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B14">
         <v>340000000.0</v>
       </c>
       <c r="C14">
         <v>301000000.0</v>
       </c>
       <c r="D14">
         <v>307000000.0</v>
       </c>
       <c r="E14">
         <v>291000000.0</v>
       </c>
       <c r="F14">
         <v>317000000.0</v>
       </c>
       <c r="G14">
         <v>320000000.0</v>
       </c>
       <c r="H14">
         <v>311000000.0</v>
       </c>
       <c r="I14">
         <v>284000000.0</v>
       </c>
       <c r="J14">
         <v>273000000.0</v>
       </c>
       <c r="K14">
         <v>284000000.0</v>
       </c>
       <c r="L14">
         <v>267000000.0</v>
       </c>
       <c r="M14">
         <v>257000000.0</v>
       </c>
       <c r="N14">
         <v>261000000.0</v>
       </c>
       <c r="O14">
         <v>266000000.0</v>
       </c>
       <c r="P14">
         <v>272000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B15">
-        <v>78000000.0</v>
+        <v>-78000000.0</v>
       </c>
       <c r="C15">
-        <v>148000000.0</v>
+        <v>-148000000.0</v>
       </c>
       <c r="D15">
-        <v>149000000.0</v>
+        <v>-149000000.0</v>
       </c>
       <c r="E15">
         <v>154000000.0</v>
       </c>
       <c r="F15">
         <v>164000000.0</v>
       </c>
       <c r="G15">
         <v>164000000.0</v>
       </c>
       <c r="H15">
         <v>164000000.0</v>
       </c>
       <c r="I15">
         <v>148000000.0</v>
       </c>
       <c r="J15">
         <v>22000000.0</v>
       </c>
       <c r="K15">
         <v>22000000.0</v>
       </c>
       <c r="L15">
         <v>105000000.0</v>
       </c>
       <c r="M15">
         <v>105000000.0</v>
       </c>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B16">
         <v>672000000.0</v>
       </c>
       <c r="C16">
         <v>763000000.0</v>
       </c>
       <c r="D16">
         <v>1807000000.0</v>
       </c>
       <c r="E16">
         <v>1304000000.0</v>
       </c>
       <c r="F16">
         <v>1551000000.0</v>
       </c>
       <c r="G16">
         <v>1105000000.0</v>
       </c>
       <c r="H16">
         <v>943000000.0</v>
       </c>
       <c r="I16">
         <v>1201000000.0</v>
       </c>
       <c r="J16">
         <v>1556000000.0</v>
       </c>
       <c r="K16">
         <v>902000000.0</v>
       </c>
       <c r="L16">
         <v>366000000.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>-15000000.0</v>
       </c>
       <c r="J17">
         <v>32000000.0</v>
       </c>
       <c r="K17">
         <v>-19000000.0</v>
       </c>
       <c r="L17">
         <v>-6000000.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B18">
         <v>51000000.0</v>
       </c>
       <c r="C18">
         <v>-993000000.0</v>
       </c>
       <c r="D18">
         <v>186000000.0</v>
       </c>
       <c r="E18">
         <v>447000000.0</v>
       </c>
       <c r="F18">
         <v>543000000.0</v>
       </c>
       <c r="G18">
         <v>540000000.0</v>
       </c>
       <c r="H18">
         <v>169000000.0</v>
       </c>
       <c r="I18">
         <v>642000000.0</v>
       </c>
       <c r="J18">
         <v>228000000.0</v>
       </c>
       <c r="K18">
         <v>256000000.0</v>
       </c>
       <c r="L18">
         <v>-337000000.0</v>
       </c>
       <c r="M18">
         <v>-99000000.0</v>
       </c>
       <c r="N18">
         <v>360000000.0</v>
       </c>
       <c r="O18">
         <v>958000000.0</v>
       </c>
       <c r="P18">
         <v>1141000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>162</v>
+      </c>
+      <c r="B19">
+        <v>-1000000.0</v>
+      </c>
       <c r="C19">
         <v>-353000000.0</v>
       </c>
       <c r="D19">
         <v>-229000000.0</v>
       </c>
       <c r="E19">
         <v>3000000.0</v>
       </c>
       <c r="F19">
         <v>-12000000.0</v>
       </c>
       <c r="G19">
         <v>27000000.0</v>
       </c>
       <c r="H19">
         <v>-2000000.0</v>
       </c>
       <c r="I19">
         <v>2000000.0</v>
       </c>
       <c r="J19">
         <v>-370000000.0</v>
       </c>
       <c r="K19">
         <v>357000000.0</v>
       </c>
       <c r="L19">
         <v>-32000000.0</v>
       </c>
       <c r="M19">
         <v>-8000000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>164</v>
+      </c>
+      <c r="B21">
+        <v>-61000000.0</v>
+      </c>
       <c r="C21">
         <v>95000000.0</v>
       </c>
       <c r="D21">
         <v>393000000.0</v>
       </c>
       <c r="E21">
         <v>-1000000.0</v>
       </c>
       <c r="F21">
         <v>-29000000.0</v>
       </c>
       <c r="G21">
         <v>-136000000.0</v>
       </c>
       <c r="H21">
         <v>128000000.0</v>
       </c>
       <c r="I21">
         <v>-200000000.0</v>
       </c>
       <c r="J21">
         <v>468000000.0</v>
       </c>
       <c r="K21">
         <v>-381000000.0</v>
       </c>
       <c r="L21">
         <v>3481000000.0</v>
       </c>
       <c r="M21">
         <v>3481000000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B22">
         <v>-386000000.0</v>
       </c>
       <c r="C22">
         <v>86000000.0</v>
       </c>
       <c r="D22">
         <v>-238000000.0</v>
       </c>
       <c r="E22">
         <v>578000000.0</v>
       </c>
       <c r="F22">
         <v>608000000.0</v>
       </c>
       <c r="G22">
         <v>219000000.0</v>
       </c>
       <c r="H22">
         <v>-52000000.0</v>
       </c>
       <c r="I22">
         <v>996000000.0</v>
       </c>
       <c r="J22">
         <v>747000000.0</v>
       </c>
       <c r="K22">
         <v>7000000.0</v>
       </c>
       <c r="L22">
         <v>-90000000.0</v>
       </c>
       <c r="M22">
         <v>401000000.0</v>
       </c>
       <c r="N22">
         <v>424000000.0</v>
       </c>
       <c r="O22">
         <v>1058000000.0</v>
       </c>
       <c r="P22">
         <v>1433000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B23">
         <v>12000000.0</v>
       </c>
       <c r="C23">
         <v>17000000.0</v>
       </c>
       <c r="D23">
         <v>-3000000.0</v>
       </c>
       <c r="E23">
         <v>43000000.0</v>
       </c>
       <c r="F23">
         <v>-32000000.0</v>
       </c>
       <c r="G23">
         <v>1086000000.0</v>
       </c>
       <c r="H23">
         <v>-21000000.0</v>
       </c>
       <c r="I23">
         <v>-42000000.0</v>
       </c>
       <c r="J23">
         <v>13000000.0</v>
       </c>
       <c r="K23">
         <v>7000000.0</v>
       </c>
       <c r="L23">
         <v>-2689000000.0</v>
       </c>
       <c r="M23">
         <v>55000000.0</v>
       </c>
       <c r="N23">
         <v>-374000000.0</v>
       </c>
       <c r="O23">
         <v>-960000000.0</v>
       </c>
       <c r="P23">
         <v>-1151000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B24">
         <v>7000000.0</v>
       </c>
       <c r="C24">
         <v>7000000.0</v>
       </c>
       <c r="D24">
         <v>141000000.0</v>
       </c>
       <c r="E24">
         <v>20000000.0</v>
       </c>
       <c r="F24">
         <v>497000000.0</v>
       </c>
       <c r="G24">
         <v>6000000.0</v>
       </c>
       <c r="H24">
         <v>10000000.0</v>
       </c>
       <c r="I24">
         <v>46000000.0</v>
       </c>
       <c r="J24">
         <v>39000000.0</v>
       </c>
       <c r="K24">
         <v>708000000.0</v>
       </c>
       <c r="L24">
         <v>12000000.0</v>
       </c>
       <c r="M24">
         <v>52000000.0</v>
       </c>
       <c r="N24">
         <v>14000000.0</v>
       </c>
       <c r="O24">
         <v>3000000.0</v>
       </c>
       <c r="P24">
         <v>10000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B25">
         <v>68000000.0</v>
       </c>
       <c r="C25">
         <v>44000000.0</v>
       </c>
       <c r="D25">
         <v>6000000.0</v>
       </c>
       <c r="E25">
         <v>-58000000.0</v>
       </c>
       <c r="F25">
         <v>-89000000.0</v>
       </c>
       <c r="G25">
         <v>16000000.0</v>
       </c>
       <c r="H25">
         <v>399000000.0</v>
       </c>
       <c r="I25">
         <v>32000000.0</v>
       </c>
       <c r="J25">
         <v>57000000.0</v>
       </c>
       <c r="K25">
         <v>196000000.0</v>
       </c>
       <c r="L25">
         <v>221000000.0</v>
       </c>
       <c r="M25">
         <v>18000000.0</v>
       </c>
       <c r="N25">
         <v>6000000.0</v>
       </c>
       <c r="O25">
         <v>47000000.0</v>
       </c>
       <c r="P25">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>-3000000.0</v>
       </c>
       <c r="D26">
         <v>-69000000.0</v>
       </c>
       <c r="E26">
         <v>-495000000.0</v>
       </c>
       <c r="F26">
         <v>-173000000.0</v>
       </c>
       <c r="G26">
         <v>12000000.0</v>
       </c>
       <c r="H26">
         <v>-322000000.0</v>
       </c>
       <c r="I26">
         <v>-644000000.0</v>
       </c>
       <c r="J26">
         <v>-106000000.0</v>
       </c>
       <c r="K26">
         <v>11000000.0</v>
       </c>
       <c r="L26">
         <v>247000000.0</v>
       </c>
       <c r="M26">
         <v>11000000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>169</v>
+      </c>
+      <c r="B27">
+        <v>21000000.0</v>
+      </c>
       <c r="C27">
         <v>15000000.0</v>
       </c>
       <c r="D27">
         <v>19000000.0</v>
       </c>
       <c r="E27">
         <v>27000000.0</v>
       </c>
       <c r="F27">
         <v>34000000.0</v>
       </c>
       <c r="G27">
         <v>16000000.0</v>
       </c>
       <c r="H27">
         <v>19000000.0</v>
       </c>
       <c r="I27">
         <v>24000000.0</v>
       </c>
       <c r="J27">
         <v>29000000.0</v>
       </c>
       <c r="K27">
         <v>19000000.0</v>
       </c>
       <c r="L27">
         <v>17000000.0</v>
       </c>
       <c r="M27">
         <v>7000000.0</v>
       </c>
       <c r="N27">
         <v>6000000.0</v>
       </c>
       <c r="O27">
         <v>6000000.0</v>
       </c>
       <c r="P27">
         <v>-15000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B28">
         <v>-126000000.0</v>
       </c>
       <c r="C28">
         <v>-36000000.0</v>
       </c>
       <c r="D28">
         <v>172000000.0</v>
       </c>
       <c r="E28">
         <v>-685000000.0</v>
       </c>
       <c r="F28">
         <v>-560000000.0</v>
       </c>
       <c r="G28">
         <v>-449000000.0</v>
       </c>
       <c r="H28">
         <v>-419000000.0</v>
       </c>
       <c r="I28">
         <v>-993000000.0</v>
       </c>
       <c r="J28">
         <v>353000000.0</v>
       </c>
       <c r="K28">
         <v>-396000000.0</v>
       </c>
       <c r="L28">
         <v>687000000.0</v>
       </c>
       <c r="M28">
         <v>55000000.0</v>
       </c>
       <c r="N28">
         <v>-374000000.0</v>
       </c>
       <c r="O28">
         <v>-961000000.0</v>
       </c>
       <c r="P28">
         <v>-1151000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B29">
         <v>264000000.0</v>
       </c>
       <c r="C29">
         <v>-633000000.0</v>
       </c>
       <c r="D29">
         <v>556000000.0</v>
       </c>
       <c r="E29">
         <v>754000000.0</v>
       </c>
       <c r="F29">
         <v>820000000.0</v>
       </c>
       <c r="G29">
         <v>807000000.0</v>
       </c>
       <c r="H29">
         <v>650000000.0</v>
       </c>
       <c r="I29">
         <v>1140000000.0</v>
       </c>
       <c r="J29">
         <v>639000000.0</v>
       </c>
       <c r="K29">
         <v>594000000.0</v>
       </c>
       <c r="L29">
         <v>182000000.0</v>
       </c>
       <c r="M29">
         <v>505000000.0</v>
       </c>
       <c r="N29">
         <v>798000000.0</v>
       </c>
       <c r="O29">
         <v>1390000000.0</v>
       </c>
       <c r="P29">
         <v>1496000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B30">
         <v>-206000000.0</v>
       </c>
       <c r="C30">
         <v>-353000000.0</v>
       </c>
       <c r="D30">
         <v>-229000000.0</v>
       </c>
       <c r="E30">
         <v>-284000000.0</v>
       </c>
       <c r="F30">
         <v>220000000.0</v>
       </c>
       <c r="G30">
         <v>-234000000.0</v>
       </c>
       <c r="H30">
         <v>-483000000.0</v>
       </c>
       <c r="I30">
         <v>-487000000.0</v>
       </c>
@@ -18256,1670 +18527,1698 @@
       <c r="P30">
         <v>-345000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AY30"/>
+  <dimension ref="A1:AZ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51">
+    <row r="1" spans="1:52">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
       </c>
-      <c r="AY1" t="s">
+      <c r="AZ1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:51">
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B2">
+        <v>672000000.0</v>
+      </c>
+      <c r="C2">
         <v>613000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>553000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>514000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>763000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>666000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>619000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1353000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1807000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1447000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>945000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1021000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1304000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1368000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1348000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1245000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1551000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1131000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1139000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1008000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1105000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>956000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1031000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>714000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>943000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>694000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>630000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>697000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1201000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1275000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1217000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1434000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1556000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1535000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1529000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>898000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>902000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>957000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>383000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>435000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>366000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>215000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>247000000.0</v>
       </c>
-      <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
-    </row>
-    <row r="3" spans="1:51">
+      <c r="AZ2"/>
+    </row>
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B3">
+        <v>49000000</v>
+      </c>
+      <c r="C3">
         <v>45000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>41000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>43000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>84000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>109000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>76000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>73000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>102000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>135000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>86000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>58000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>91000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>67000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>72000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>62000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>106000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>83000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>67000000</v>
       </c>
       <c r="T3">
         <v>67000000</v>
       </c>
       <c r="U3">
+        <v>67000000</v>
+      </c>
+      <c r="V3">
         <v>60000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>53000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>47000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>61000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>106000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>96000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>128000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>124000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>133000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>154000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>116000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>126000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>102000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>165000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>108000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000000</v>
       </c>
       <c r="AK3">
         <v>69000000</v>
       </c>
       <c r="AL3">
+        <v>69000000</v>
+      </c>
+      <c r="AM3">
         <v>103000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>67000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>79000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>89000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>127000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>105000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>150000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>137000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>200000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>173000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>100000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>131000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>160000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>432000000</v>
       </c>
     </row>
-    <row r="4" spans="1:51">
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-72000000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-289000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-95000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>52000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>125000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-297000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>435000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>2000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>123000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-80000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>132000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-92000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>307000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-223000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>245000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>74000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-67000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-504000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-74000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>58000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-217000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-122000000.0</v>
       </c>
-      <c r="AH4"/>
-      <c r="AI4">
+      <c r="AI4"/>
+      <c r="AJ4">
         <v>6000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>631000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-4000000.0</v>
       </c>
-      <c r="AL4"/>
-      <c r="AM4">
+      <c r="AM4"/>
+      <c r="AN4">
         <v>574000000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-52000000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>69000000.0</v>
       </c>
-      <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
-    </row>
-    <row r="5" spans="1:51">
+      <c r="AZ4"/>
+    </row>
+    <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-2000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-5000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="P5">
         <v>-2000000.0</v>
       </c>
       <c r="Q5">
-        <v>-5000000.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="R5">
         <v>-5000000.0</v>
       </c>
       <c r="S5">
+        <v>-5000000.0</v>
+      </c>
+      <c r="T5">
         <v>-4000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-3000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-5000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-4000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-3000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-6000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-8000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-4000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-2000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-7000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-6000000.0</v>
       </c>
-      <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
-    </row>
-    <row r="6" spans="1:51">
+      <c r="AZ5"/>
+    </row>
+    <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B6">
+        <v>-109000000.0</v>
+      </c>
+      <c r="C6">
         <v>59000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>112000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>39000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-249000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>97000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>47000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-734000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-454000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>360000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>502000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-76000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-283000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-64000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>20000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>103000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-306000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>420000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-108000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>131000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-97000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>149000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-75000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>317000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-229000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>249000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>64000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-67000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-504000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-74000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>58000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-217000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-122000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>21000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>6000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>631000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-4000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-55000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>574000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-52000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>69000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>151000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-32000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>247000000.0</v>
       </c>
-      <c r="AS6"/>
-      <c r="AT6">
+      <c r="AT6"/>
+      <c r="AU6">
         <v>366000000.0</v>
       </c>
-      <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
-    </row>
-    <row r="7" spans="1:51">
+      <c r="AZ6"/>
+    </row>
+    <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B7">
+        <v>-82000000.0</v>
+      </c>
+      <c r="C7">
         <v>92000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>298000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-215000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>54000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>14000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-729000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-391000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>116000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>102000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>439000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-345000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>139000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-33000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>94000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-337000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>14000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>25000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>151000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-163000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>237000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>181000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>35000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-97000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>357000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>154000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-163000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-210000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-10000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>40000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-44000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-192000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-27000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-180000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-83000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-176000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>462000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>23000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>59000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-60000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>399000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-52000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-10000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-364000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>351000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>90000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-118000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-433000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>344000000.0</v>
       </c>
-      <c r="AY7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:51">
+      <c r="AZ7"/>
+    </row>
+    <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-56000000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-205000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>347000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>83000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-45000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-294000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>118000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-55000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-75000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-213000000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>78000000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-31000000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>139000000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-11000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>159000000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>48000000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-32000000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>16000000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>134000000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>88000000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-25000000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-150000000.0</v>
       </c>
-      <c r="AH8"/>
-      <c r="AI8">
+      <c r="AI8"/>
+      <c r="AJ8">
         <v>60000000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-67000000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-103000000.0</v>
       </c>
-      <c r="AL8"/>
-      <c r="AM8">
+      <c r="AM8"/>
+      <c r="AN8">
         <v>29000000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-52000000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-40000000.0</v>
       </c>
-      <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
-    </row>
-    <row r="9" spans="1:51">
+      <c r="AZ8"/>
+    </row>
+    <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B9">
+        <v>-77000000.0</v>
+      </c>
+      <c r="C9">
         <v>269000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>11000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-63000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-111000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>196000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-61000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-101000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-186000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>202000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000000.0</v>
       </c>
       <c r="L9">
         <v>49000000.0</v>
       </c>
       <c r="M9">
         <v>49000000.0</v>
       </c>
       <c r="N9">
+        <v>49000000.0</v>
+      </c>
+      <c r="O9">
         <v>347000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>83000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-45000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-294000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>118000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-55000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-1448000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-213000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>78000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-31000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-1422000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-11000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>159000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>48000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-32000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>16000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>134000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>88000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-25000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-150000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>22000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>60000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-67000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-103000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>68000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>29000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-52000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-40000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>186000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-45000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-107000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-98000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>193000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>8000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-61000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-136000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>173000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>137000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:51">
+    <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B10"/>
+        <v>153</v>
+      </c>
+      <c r="B10">
+        <v>32000000.0</v>
+      </c>
       <c r="C10">
+        <v>-30000000.0</v>
+      </c>
+      <c r="D10">
         <v>-34000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>9000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-51000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-55000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-82000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>20000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-29000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-13000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>69000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>58000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-32000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-131000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-173000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-77000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-9000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-124000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-18000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-29000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-31000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>15000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>78000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>75000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-42000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>162000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>24000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-21000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-49000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-111000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-90000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-67000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-29000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-117000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-48000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-12000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-31000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>34000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>28000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>67000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>18000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>48000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>39000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>20000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-88000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-23000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>19000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-10000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-15000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-12000000.0</v>
       </c>
-      <c r="AY10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:51">
+      <c r="AZ10"/>
+    </row>
+    <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-16000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>437000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-108000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-77000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>90000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>216000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-34000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>20000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>98000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>255000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>81000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>144000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>134000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-179000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-44000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>36000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>82000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-110000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-177000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-33000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>42000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>48000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-13000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-170000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-192000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-4000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-42000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>332000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-34000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>44000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-38000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>18000000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>-85000000.0</v>
       </c>
-      <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
-    </row>
-    <row r="12" spans="1:51">
+      <c r="AZ11"/>
+    </row>
+    <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-69000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-80000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>43000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-14000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-77000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>34000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-106000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-5000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-42000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>26000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>19000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-37000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-26000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-32000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>283000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-20000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-1000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>54000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-46000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>29000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>18000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>74000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>20000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>30000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-8000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-197000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-106000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-27000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-29000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>42000000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>-42000000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
-    </row>
-    <row r="13" spans="1:51">
+      <c r="AZ12"/>
+    </row>
+    <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -19927,2417 +20226,2471 @@
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
-    </row>
-    <row r="14" spans="1:51">
+      <c r="AZ13"/>
+    </row>
+    <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B14">
+        <v>79000000.0</v>
+      </c>
+      <c r="C14">
         <v>340000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>79000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>92000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>88000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78000000.0</v>
       </c>
       <c r="G14">
         <v>78000000.0</v>
       </c>
       <c r="H14">
+        <v>78000000.0</v>
+      </c>
+      <c r="I14">
         <v>74000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>71000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>77000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>76000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>78000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>79000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>74000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>71000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>72000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>74000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>75000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>79000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>80000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>83000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80000000.0</v>
       </c>
       <c r="W14">
         <v>80000000.0</v>
       </c>
       <c r="X14">
+        <v>80000000.0</v>
+      </c>
+      <c r="Y14">
         <v>81000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79000000.0</v>
       </c>
       <c r="Z14">
         <v>79000000.0</v>
       </c>
       <c r="AA14">
-        <v>78000000.0</v>
+        <v>79000000.0</v>
       </c>
       <c r="AB14">
         <v>78000000.0</v>
       </c>
       <c r="AC14">
+        <v>78000000.0</v>
+      </c>
+      <c r="AD14">
         <v>76000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71000000.0</v>
       </c>
       <c r="AE14">
         <v>71000000.0</v>
       </c>
       <c r="AF14">
+        <v>71000000.0</v>
+      </c>
+      <c r="AG14">
         <v>72000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>70000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>69000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>62000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71000000.0</v>
       </c>
       <c r="AK14">
         <v>71000000.0</v>
       </c>
       <c r="AL14">
+        <v>71000000.0</v>
+      </c>
+      <c r="AM14">
         <v>72000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73000000.0</v>
       </c>
       <c r="AN14">
         <v>73000000.0</v>
       </c>
       <c r="AO14">
-        <v>66000000.0</v>
+        <v>73000000.0</v>
       </c>
       <c r="AP14">
         <v>66000000.0</v>
       </c>
       <c r="AQ14">
+        <v>66000000.0</v>
+      </c>
+      <c r="AR14">
         <v>70000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>67000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>64000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>72000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>57000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64000000.0</v>
       </c>
       <c r="AW14">
         <v>64000000.0</v>
       </c>
       <c r="AX14">
+        <v>64000000.0</v>
+      </c>
+      <c r="AY14">
         <v>61000000.0</v>
       </c>
-      <c r="AY14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:51">
+      <c r="AZ14"/>
+    </row>
+    <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B15">
-        <v>15000000.0</v>
+        <v>-13000000.0</v>
       </c>
       <c r="C15">
-        <v>13000000.0</v>
+        <v>-15000000.0</v>
       </c>
       <c r="D15">
-        <v>13000000.0</v>
+        <v>-13000000.0</v>
       </c>
       <c r="E15">
+        <v>-13000000.0</v>
+      </c>
+      <c r="F15">
         <v>37000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>36000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>38000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37000000.0</v>
       </c>
       <c r="I15">
         <v>37000000.0</v>
       </c>
       <c r="J15">
         <v>37000000.0</v>
       </c>
       <c r="K15">
         <v>37000000.0</v>
       </c>
       <c r="L15">
+        <v>37000000.0</v>
+      </c>
+      <c r="M15">
         <v>38000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37000000.0</v>
       </c>
       <c r="N15">
         <v>37000000.0</v>
       </c>
       <c r="O15">
+        <v>37000000.0</v>
+      </c>
+      <c r="P15">
         <v>39000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>38000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>40000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000000.0</v>
       </c>
       <c r="S15">
         <v>41000000.0</v>
       </c>
       <c r="T15">
         <v>41000000.0</v>
       </c>
       <c r="U15">
         <v>41000000.0</v>
       </c>
       <c r="V15">
         <v>41000000.0</v>
       </c>
       <c r="W15">
         <v>41000000.0</v>
       </c>
       <c r="X15">
         <v>41000000.0</v>
       </c>
       <c r="Y15">
         <v>41000000.0</v>
       </c>
       <c r="Z15">
+        <v>41000000.0</v>
+      </c>
+      <c r="AA15">
         <v>40000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000000.0</v>
       </c>
       <c r="AB15">
         <v>41000000.0</v>
       </c>
       <c r="AC15">
-        <v>42000000.0</v>
+        <v>41000000.0</v>
       </c>
       <c r="AD15">
         <v>42000000.0</v>
       </c>
       <c r="AE15">
+        <v>42000000.0</v>
+      </c>
+      <c r="AF15">
         <v>45000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>30000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>31000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>6000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>5000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>6000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>5000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>6000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>5000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AP15">
         <v>5000000.0</v>
       </c>
       <c r="AQ15">
+        <v>5000000.0</v>
+      </c>
+      <c r="AR15">
         <v>100000000.0</v>
       </c>
-      <c r="AR15">
-[...3 lines deleted...]
-      <c r="AT15">
+      <c r="AS15">
+        <v>0.0</v>
+      </c>
+      <c r="AT15"/>
+      <c r="AU15">
         <v>105000000.0</v>
       </c>
-      <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
-    </row>
-    <row r="16" spans="1:51">
+      <c r="AZ15"/>
+    </row>
+    <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B16">
+        <v>563000000.0</v>
+      </c>
+      <c r="C16">
         <v>672000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>665000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>553000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>514000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>763000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>666000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>619000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1353000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1807000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1447000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>945000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1021000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1304000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1368000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1348000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1245000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1551000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1031000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1139000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1008000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1105000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>956000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1031000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>714000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>943000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>694000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>630000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>697000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1201000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1275000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1217000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1434000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1556000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1535000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1529000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>898000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>902000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>957000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>383000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>435000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>366000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>215000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>247000000.0</v>
       </c>
-      <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
-    </row>
-    <row r="17" spans="1:51">
+      <c r="AZ16"/>
+    </row>
+    <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-      <c r="AB17">
+      <c r="AB17"/>
+      <c r="AC17">
         <v>8000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-2000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-3000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-5000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-18000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>11000000.0</v>
       </c>
-      <c r="AH17"/>
-      <c r="AI17">
+      <c r="AI17"/>
+      <c r="AJ17">
         <v>13000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>11000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>7000000.0</v>
       </c>
-      <c r="AL17"/>
-      <c r="AM17">
+      <c r="AM17"/>
+      <c r="AN17">
         <v>11000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>18000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-1000000.0</v>
       </c>
-      <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
-    </row>
-    <row r="18" spans="1:51">
+      <c r="AZ17"/>
+    </row>
+    <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B18">
+        <v>-93000000.0</v>
+      </c>
+      <c r="C18">
         <v>92000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>105000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>50000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-196000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>29000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>63000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-693000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-392000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>347000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>44000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>3000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-210000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>93000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>229000000.0</v>
       </c>
       <c r="P18">
         <v>229000000.0</v>
       </c>
       <c r="Q18">
+        <v>229000000.0</v>
+      </c>
+      <c r="R18">
         <v>-104000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>131000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>244000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>189000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-21000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>300000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>252000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>50000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-62000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>304000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>160000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-118000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-177000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>105000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>226000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>217000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>94000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>138000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>4000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>114000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-28000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>167000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>131000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>11000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-53000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>175000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>8000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-145000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-375000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>292000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>69000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-55000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-405000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>370000000.0</v>
       </c>
-      <c r="AY18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:51">
+      <c r="AZ18"/>
+    </row>
+    <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>162</v>
+      </c>
+      <c r="B19">
+        <v>-3000000.0</v>
+      </c>
       <c r="C19">
+        <v>2000000.0</v>
+      </c>
+      <c r="D19">
         <v>-35000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-42000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-86000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-107000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-75000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-70000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-101000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-130000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>58000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-2000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-6000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>2000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-74000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-35000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-5000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-3000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-2000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-57000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-17000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="X19">
         <v>10000000.0</v>
       </c>
       <c r="Y19">
+        <v>10000000.0</v>
+      </c>
+      <c r="Z19">
         <v>-6000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-1000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-131000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-122000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-1000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-6000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>14000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-11000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>5000000.0</v>
       </c>
-      <c r="AH19"/>
-      <c r="AI19">
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>3000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>5000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-3000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-1000000.0</v>
       </c>
-      <c r="AM19"/>
       <c r="AN19"/>
-      <c r="AO19">
+      <c r="AO19"/>
+      <c r="AP19">
         <v>1000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-32000000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-8000000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
-    </row>
-    <row r="20" spans="1:51">
+      <c r="AZ19"/>
+    </row>
+    <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>163</v>
+      </c>
+      <c r="B20">
+        <v>16000000.0</v>
+      </c>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>20000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>27000000.0</v>
       </c>
-      <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20">
         <v>20000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>27000000.0</v>
       </c>
-      <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>23000000.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
-    </row>
-    <row r="21" spans="1:51">
+      <c r="AZ20"/>
+    </row>
+    <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>164</v>
+      </c>
+      <c r="B21">
+        <v>-6000000.0</v>
+      </c>
       <c r="C21">
         <v>-19000000.0</v>
       </c>
       <c r="D21">
+        <v>-19000000.0</v>
+      </c>
+      <c r="E21">
         <v>23000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-46000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>130000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-24000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
+      <c r="K21"/>
       <c r="L21">
         <v>375000000.0</v>
       </c>
       <c r="M21">
         <v>375000000.0</v>
       </c>
       <c r="N21">
+        <v>375000000.0</v>
+      </c>
+      <c r="O21">
         <v>-6000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-60000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000000.0</v>
       </c>
       <c r="Q21">
         <v>-6000000.0</v>
       </c>
       <c r="R21">
+        <v>-6000000.0</v>
+      </c>
+      <c r="S21">
         <v>-3000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-26000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-27000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-5000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-148000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-300000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>300000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>12000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>3000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-19000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>147000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-3000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-4000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-3000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-189000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-4000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>468000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-4000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>472000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-4000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-381000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>309000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-106000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>9000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>3481000000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>3481000000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
-    </row>
-    <row r="22" spans="1:51">
+      <c r="AZ21"/>
+    </row>
+    <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B22">
+        <v>-29000000.0</v>
+      </c>
+      <c r="C22">
         <v>-47000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>60000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-380000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-4000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-8000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-19000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>59000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>54000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-18000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>19000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-376000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>145000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-97000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>241000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>200000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>234000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>233000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>214000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>65000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>96000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>19000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>76000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>24000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>100000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-317000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>76000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>95000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>94000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>142000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>275000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>282000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>297000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>228000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>207000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>161000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>151000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-230000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>204000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-18000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>51000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-86000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-29000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-18000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>43000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>79000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>108000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>116000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>98000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>111000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1057000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:51">
+    <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B23">
+        <v>-6000000.0</v>
+      </c>
+      <c r="C23">
         <v>-2000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>27000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-4000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-10000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>21000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-55000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-4000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-16000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-3000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>41000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>5000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-19000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>5000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-4000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-29000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-6000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-4000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-2000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>125000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-24000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-1000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-8000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-26000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-2000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-6000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>494000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>20000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>9000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-117000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-86000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-2000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-8000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-3084000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>397000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-309000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-67000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>29000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>402000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-383000000.0</v>
       </c>
-      <c r="AY23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:51">
+      <c r="AZ23"/>
+    </row>
+    <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B24">
+        <v>5000000.0</v>
+      </c>
+      <c r="C24">
         <v>2000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>6000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-2000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>5000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>136000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-8000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-6000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>23000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-2000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>27000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-4000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>508000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-1000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>10000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-17000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="X24">
         <v>10000000.0</v>
       </c>
       <c r="Y24">
+        <v>10000000.0</v>
+      </c>
+      <c r="Z24">
         <v>-6000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-2000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>7000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-1000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>31000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>19000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-40000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>39000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-3000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>34000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>9000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>1000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>557000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>10000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>140000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>4000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>73000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-12000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>8000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>17000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-2000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>26000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>3000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>13000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:51">
+    <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B25">
+        <v>-8000000.0</v>
+      </c>
+      <c r="C25">
         <v>96000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>15000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-23000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>29000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>80000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-15000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-25000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>302000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-9000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-11000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-3000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>27000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-33000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-54000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-96000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-15000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>17000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>28000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="Y25">
         <v>-3000000.0</v>
       </c>
       <c r="Z25">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AA25">
         <v>428000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-5000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-19000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-5000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>14000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>6000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>11000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>18000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>17000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>9000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>13000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>39000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>69000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>25000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>63000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>8000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>186000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>16000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>11000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>12000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>7000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-6000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>5000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>4000000.0</v>
       </c>
-      <c r="AY25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:51">
+      <c r="AZ25"/>
+    </row>
+    <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>167</v>
-[...3 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+      <c r="B26"/>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
         <v>9000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>3000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-1000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-2000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-1000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-18000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-37000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-14000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-144000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-79000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-128000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-144000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-93000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-67000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-13000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-2000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>7000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>4000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-4000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-2000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-314000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-67000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-255000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-124000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-126000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-154000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-240000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-96000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-10000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>6000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>20000000.0</v>
       </c>
-      <c r="AL26">
-[...1 lines deleted...]
-      </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
-      <c r="AS26"/>
-      <c r="AT26">
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26"/>
+      <c r="AU26">
         <v>11000000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
-    </row>
-    <row r="27" spans="1:51">
+      <c r="AZ26"/>
+    </row>
+    <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>169</v>
+      </c>
+      <c r="B27">
+        <v>7000000.0</v>
+      </c>
       <c r="C27">
+        <v>4000000.0</v>
+      </c>
+      <c r="D27">
         <v>5000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>7000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>6000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>5000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>6000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>4000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="P27">
         <v>7000000.0</v>
       </c>
       <c r="Q27">
-        <v>10000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="R27">
         <v>10000000.0</v>
       </c>
       <c r="S27">
+        <v>10000000.0</v>
+      </c>
+      <c r="T27">
         <v>4000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>8000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>12000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>4000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>8000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>4000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>6000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>8000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>4000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>5000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>6000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>9000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>8000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>6000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>9000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>6000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>3000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AO27">
         <v>5000000.0</v>
       </c>
       <c r="AP27">
+        <v>5000000.0</v>
+      </c>
+      <c r="AQ27">
         <v>4000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>8000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>3000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>2000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>-7000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>-4000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>6000000.0</v>
       </c>
-      <c r="AY27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:51">
+      <c r="AZ27"/>
+    </row>
+    <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B28">
+        <v>-19000000.0</v>
+      </c>
+      <c r="C28">
         <v>-37000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-5000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-27000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-57000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>85000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-27000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-40000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-54000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-5000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>325000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-73000000.0</v>
       </c>
       <c r="M28">
         <v>-73000000.0</v>
       </c>
       <c r="N28">
+        <v>-73000000.0</v>
+      </c>
+      <c r="O28">
         <v>-190000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-175000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-131000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-189000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-201000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-241000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-76000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-42000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-197000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-354000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>247000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-155000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-59000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-77000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>41000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-324000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-170000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-182000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-370000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-271000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-115000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-15000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>472000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>11000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-166000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-122000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-92000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-16000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-8000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-108000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>406000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>397000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-309000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-67000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>29000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>402000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-383000000.0</v>
       </c>
-      <c r="AY28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:51">
+      <c r="AZ28"/>
+    </row>
+    <row r="29" spans="1:52">
       <c r="A29" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B29">
+        <v>-44000000.0</v>
+      </c>
+      <c r="C29">
         <v>137000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>146000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>93000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-112000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>138000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>139000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-620000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-290000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>482000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>130000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>61000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-119000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>160000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>301000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>291000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>214000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>311000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>256000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>39000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>353000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>299000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>111000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>44000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>400000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>288000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>6000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-44000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>259000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>342000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>343000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>196000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>303000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>112000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>183000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>41000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>270000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>198000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>90000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>36000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>302000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>113000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>5000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-238000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>492000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>242000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>45000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-274000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>530000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>1390000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:51">
+    <row r="30" spans="1:52">
       <c r="A30" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B30">
+        <v>-44000000.0</v>
+      </c>
+      <c r="C30">
         <v>-43000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-35000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-42000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-86000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-107000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-75000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-70000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-101000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-130000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-99000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-60000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-97000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-65000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-74000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-35000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-110000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>422000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-68000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-57000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-77000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-24000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-37000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-51000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-112000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-96000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-131000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-122000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-134000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-160000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-97000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-172000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-58000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-168000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-104000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-35000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-63000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-112000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>487000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-68000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>50000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-142000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-32000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-164000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-159000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-183000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-175000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-74000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-128000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-147000000.0</v>
       </c>
-      <c r="AY30"/>
+      <c r="AZ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>