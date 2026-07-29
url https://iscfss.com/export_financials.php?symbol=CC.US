--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -2349,51 +2349,51 @@
       <c r="J35">
         <v>4780000000.0</v>
       </c>
       <c r="K35">
         <v>4185000000.0</v>
       </c>
       <c r="L35">
         <v>4702000000.0</v>
       </c>
       <c r="M35">
         <v>898000000.0</v>
       </c>
       <c r="N35">
         <v>871000000.0</v>
       </c>
       <c r="O35">
         <v>855000000.0</v>
       </c>
       <c r="P35"/>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36">
-        <v>772000000.0</v>
+        <v>570000000.0</v>
       </c>
       <c r="C36">
         <v>556000000.0</v>
       </c>
       <c r="D36">
         <v>374000000.0</v>
       </c>
       <c r="E36">
         <v>573000000.0</v>
       </c>
       <c r="F36">
         <v>376000000.0</v>
       </c>
       <c r="G36">
         <v>310000000.0</v>
       </c>
       <c r="H36">
         <v>252000000.0</v>
       </c>
       <c r="I36">
         <v>391000000.0</v>
       </c>
       <c r="J36">
         <v>413000000.0</v>
       </c>
@@ -7902,51 +7902,51 @@
       </c>
       <c r="AT35">
         <v>863000000.0</v>
       </c>
       <c r="AU35">
         <v>898000000.0</v>
       </c>
       <c r="AV35">
         <v>897000000.0</v>
       </c>
       <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35">
         <v>871000000.0</v>
       </c>
       <c r="AZ35"/>
     </row>
     <row r="36" spans="1:52">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36">
         <v>501000000.0</v>
       </c>
       <c r="C36">
-        <v>-6018000000.0</v>
+        <v>570000000.0</v>
       </c>
       <c r="D36">
         <v>516000000.0</v>
       </c>
       <c r="E36">
         <v>524000000.0</v>
       </c>
       <c r="F36">
         <v>519000000.0</v>
       </c>
       <c r="G36">
         <v>556000000.0</v>
       </c>
       <c r="H36">
         <v>384000000.0</v>
       </c>
       <c r="I36">
         <v>327000000.0</v>
       </c>
       <c r="J36">
         <v>349000000.0</v>
       </c>
       <c r="K36">
         <v>374000000.0</v>
       </c>
@@ -9204,51 +9204,51 @@
       </c>
       <c r="AT45">
         <v>3285000000.0</v>
       </c>
       <c r="AU45">
         <v>3308000000.0</v>
       </c>
       <c r="AV45">
         <v>3163000000.0</v>
       </c>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45">
         <v>2972000000.0</v>
       </c>
       <c r="AZ45"/>
     </row>
     <row r="46" spans="1:52">
       <c r="A46" t="s">
         <v>60</v>
       </c>
       <c r="B46">
         <v>3314000000.0</v>
       </c>
       <c r="C46">
-        <v>10191000000.0</v>
+        <v>3349000000.0</v>
       </c>
       <c r="D46">
         <v>3371000000.0</v>
       </c>
       <c r="E46">
         <v>3402000000.0</v>
       </c>
       <c r="F46">
         <v>3418000000.0</v>
       </c>
       <c r="G46">
         <v>3441000000.0</v>
       </c>
       <c r="H46">
         <v>3427000000.0</v>
       </c>
       <c r="I46">
         <v>3408000000.0</v>
       </c>
       <c r="J46">
         <v>3461010000.0</v>
       </c>
       <c r="K46">
         <v>3476000000.0</v>
       </c>
@@ -13392,96 +13392,96 @@
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>117</v>
       </c>
       <c r="B5">
-        <v>64000000.0</v>
+        <v>46000000.0</v>
       </c>
       <c r="C5">
         <v>-76000000.0</v>
       </c>
       <c r="D5">
         <v>119000000.0</v>
       </c>
       <c r="E5">
-        <v>72000000.0</v>
+        <v>-195000000.0</v>
       </c>
       <c r="F5">
         <v>66000000.0</v>
       </c>
       <c r="G5">
         <v>76000000.0</v>
       </c>
       <c r="H5">
         <v>39000000.0</v>
       </c>
       <c r="I5">
-        <v>130000000.0</v>
+        <v>135000000.0</v>
       </c>
       <c r="J5">
         <v>133000000.0</v>
       </c>
       <c r="K5">
         <v>96000000.0</v>
       </c>
       <c r="L5">
-        <v>110000000.0</v>
+        <v>68000000.0</v>
       </c>
       <c r="M5">
-        <v>195000000.0</v>
+        <v>-385000000.0</v>
       </c>
       <c r="N5">
-        <v>218000000.0</v>
+        <v>215000000.0</v>
       </c>
       <c r="O5">
         <v>-29000000.0</v>
       </c>
       <c r="P5">
         <v>340000000.0</v>
       </c>
       <c r="Q5">
-        <v>220000000.0</v>
+        <v>271000000.0</v>
       </c>
       <c r="R5">
         <v>321000000.0</v>
       </c>
       <c r="S5">
         <v>206000000.0</v>
       </c>
       <c r="T5">
         <v>276000000.0</v>
       </c>
       <c r="U5">
         <v>91000000.0</v>
       </c>
       <c r="V5">
         <v>150000000.0</v>
       </c>
       <c r="W5">
         <v>105000000.0</v>
       </c>
       <c r="X5">
         <v>113000000.0</v>
       </c>
       <c r="Y5">
         <v>73000000.0</v>
       </c>
@@ -13550,96 +13550,96 @@
       </c>
       <c r="AU5">
         <v>115000000.0</v>
       </c>
       <c r="AV5">
         <v>150000000.0</v>
       </c>
       <c r="AW5">
         <v>148000000.0</v>
       </c>
       <c r="AX5">
         <v>119000000.0</v>
       </c>
       <c r="AY5">
         <v>132000000.0</v>
       </c>
       <c r="AZ5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
         <v>118</v>
       </c>
       <c r="B6">
-        <v>143000000.0</v>
+        <v>125000000.0</v>
       </c>
       <c r="C6">
-        <v>-323000000.0</v>
+        <v>-76000000.0</v>
       </c>
       <c r="D6">
         <v>198000000.0</v>
       </c>
       <c r="E6">
-        <v>152000000.0</v>
+        <v>-115000000.0</v>
       </c>
       <c r="F6">
         <v>154000000.0</v>
       </c>
       <c r="G6">
         <v>154000000.0</v>
       </c>
       <c r="H6">
         <v>117000000.0</v>
       </c>
       <c r="I6">
-        <v>204000000.0</v>
+        <v>209000000.0</v>
       </c>
       <c r="J6">
         <v>204000000.0</v>
       </c>
       <c r="K6">
         <v>170000000.0</v>
       </c>
       <c r="L6">
-        <v>186000000.0</v>
+        <v>144000000.0</v>
       </c>
       <c r="M6">
-        <v>273000000.0</v>
+        <v>-307000000.0</v>
       </c>
       <c r="N6">
-        <v>297000000.0</v>
+        <v>294000000.0</v>
       </c>
       <c r="O6">
         <v>45000000.0</v>
       </c>
       <c r="P6">
         <v>411000000.0</v>
       </c>
       <c r="Q6">
-        <v>292000000.0</v>
+        <v>343000000.0</v>
       </c>
       <c r="R6">
         <v>395000000.0</v>
       </c>
       <c r="S6">
         <v>281000000.0</v>
       </c>
       <c r="T6">
         <v>355000000.0</v>
       </c>
       <c r="U6">
         <v>171000000.0</v>
       </c>
       <c r="V6">
         <v>233000000.0</v>
       </c>
       <c r="W6">
         <v>185000000.0</v>
       </c>
       <c r="X6">
         <v>193000000.0</v>
       </c>
       <c r="Y6">
         <v>154000000.0</v>
       </c>
@@ -17795,57 +17795,57 @@
       </c>
       <c r="K14">
         <v>284000000.0</v>
       </c>
       <c r="L14">
         <v>267000000.0</v>
       </c>
       <c r="M14">
         <v>257000000.0</v>
       </c>
       <c r="N14">
         <v>261000000.0</v>
       </c>
       <c r="O14">
         <v>266000000.0</v>
       </c>
       <c r="P14">
         <v>272000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>158</v>
       </c>
       <c r="B15">
-        <v>-78000000.0</v>
+        <v>78000000.0</v>
       </c>
       <c r="C15">
-        <v>-148000000.0</v>
+        <v>148000000.0</v>
       </c>
       <c r="D15">
-        <v>-149000000.0</v>
+        <v>149000000.0</v>
       </c>
       <c r="E15">
         <v>154000000.0</v>
       </c>
       <c r="F15">
         <v>164000000.0</v>
       </c>
       <c r="G15">
         <v>164000000.0</v>
       </c>
       <c r="H15">
         <v>164000000.0</v>
       </c>
       <c r="I15">
         <v>148000000.0</v>
       </c>
       <c r="J15">
         <v>22000000.0</v>
       </c>
       <c r="K15">
         <v>22000000.0</v>
       </c>
       <c r="L15">
         <v>105000000.0</v>
       </c>
@@ -18117,54 +18117,54 @@
       </c>
       <c r="K22">
         <v>7000000.0</v>
       </c>
       <c r="L22">
         <v>-90000000.0</v>
       </c>
       <c r="M22">
         <v>401000000.0</v>
       </c>
       <c r="N22">
         <v>424000000.0</v>
       </c>
       <c r="O22">
         <v>1058000000.0</v>
       </c>
       <c r="P22">
         <v>1433000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>165</v>
       </c>
       <c r="B23">
-        <v>12000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="C23">
-        <v>17000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D23">
         <v>-3000000.0</v>
       </c>
       <c r="E23">
         <v>43000000.0</v>
       </c>
       <c r="F23">
         <v>-32000000.0</v>
       </c>
       <c r="G23">
         <v>1086000000.0</v>
       </c>
       <c r="H23">
         <v>-21000000.0</v>
       </c>
       <c r="I23">
         <v>-42000000.0</v>
       </c>
       <c r="J23">
         <v>13000000.0</v>
       </c>
       <c r="K23">
         <v>7000000.0</v>
       </c>
@@ -18217,101 +18217,101 @@
       </c>
       <c r="K24">
         <v>708000000.0</v>
       </c>
       <c r="L24">
         <v>12000000.0</v>
       </c>
       <c r="M24">
         <v>52000000.0</v>
       </c>
       <c r="N24">
         <v>14000000.0</v>
       </c>
       <c r="O24">
         <v>3000000.0</v>
       </c>
       <c r="P24">
         <v>10000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>167</v>
       </c>
       <c r="B25">
-        <v>68000000.0</v>
+        <v>47000000.0</v>
       </c>
       <c r="C25">
         <v>44000000.0</v>
       </c>
       <c r="D25">
         <v>6000000.0</v>
       </c>
       <c r="E25">
         <v>-58000000.0</v>
       </c>
       <c r="F25">
         <v>-89000000.0</v>
       </c>
       <c r="G25">
         <v>16000000.0</v>
       </c>
       <c r="H25">
         <v>399000000.0</v>
       </c>
       <c r="I25">
         <v>32000000.0</v>
       </c>
       <c r="J25">
         <v>57000000.0</v>
       </c>
       <c r="K25">
         <v>196000000.0</v>
       </c>
       <c r="L25">
         <v>221000000.0</v>
       </c>
       <c r="M25">
         <v>18000000.0</v>
       </c>
       <c r="N25">
         <v>6000000.0</v>
       </c>
       <c r="O25">
         <v>47000000.0</v>
       </c>
       <c r="P25">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>168</v>
       </c>
       <c r="B26">
-        <v>0.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="C26">
         <v>-3000000.0</v>
       </c>
       <c r="D26">
         <v>-69000000.0</v>
       </c>
       <c r="E26">
         <v>-495000000.0</v>
       </c>
       <c r="F26">
         <v>-173000000.0</v>
       </c>
       <c r="G26">
         <v>12000000.0</v>
       </c>
       <c r="H26">
         <v>-322000000.0</v>
       </c>
       <c r="I26">
         <v>-644000000.0</v>
       </c>
       <c r="J26">
         <v>-106000000.0</v>
       </c>
@@ -20389,60 +20389,60 @@
       <c r="AT14">
         <v>64000000.0</v>
       </c>
       <c r="AU14">
         <v>72000000.0</v>
       </c>
       <c r="AV14">
         <v>57000000.0</v>
       </c>
       <c r="AW14">
         <v>64000000.0</v>
       </c>
       <c r="AX14">
         <v>64000000.0</v>
       </c>
       <c r="AY14">
         <v>61000000.0</v>
       </c>
       <c r="AZ14"/>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
         <v>158</v>
       </c>
       <c r="B15">
-        <v>-13000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="C15">
-        <v>-15000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D15">
-        <v>-13000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="E15">
-        <v>-13000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="F15">
         <v>37000000.0</v>
       </c>
       <c r="G15">
         <v>36000000.0</v>
       </c>
       <c r="H15">
         <v>38000000.0</v>
       </c>
       <c r="I15">
         <v>37000000.0</v>
       </c>
       <c r="J15">
         <v>37000000.0</v>
       </c>
       <c r="K15">
         <v>37000000.0</v>
       </c>
       <c r="L15">
         <v>37000000.0</v>
       </c>
       <c r="M15">
         <v>38000000.0</v>
       </c>
@@ -21416,105 +21416,105 @@
       </c>
       <c r="AV22">
         <v>108000000.0</v>
       </c>
       <c r="AW22">
         <v>116000000.0</v>
       </c>
       <c r="AX22">
         <v>98000000.0</v>
       </c>
       <c r="AY22">
         <v>111000000.0</v>
       </c>
       <c r="AZ22">
         <v>1057000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:52">
       <c r="A23" t="s">
         <v>165</v>
       </c>
       <c r="B23">
         <v>-6000000.0</v>
       </c>
       <c r="C23">
-        <v>-2000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D23">
         <v>27000000.0</v>
       </c>
       <c r="E23">
-        <v>-4000000.0</v>
+        <v>-57000000.0</v>
       </c>
       <c r="F23">
         <v>-1000000.0</v>
       </c>
       <c r="G23">
         <v>-10000000.0</v>
       </c>
       <c r="H23">
         <v>21000000.0</v>
       </c>
       <c r="I23">
         <v>-55000000.0</v>
       </c>
       <c r="J23">
         <v>-1000000.0</v>
       </c>
       <c r="K23">
         <v>1000000.0</v>
       </c>
       <c r="L23">
         <v>-4000000.0</v>
       </c>
       <c r="M23">
         <v>1000000.0</v>
       </c>
       <c r="N23">
         <v>-16000000.0</v>
       </c>
       <c r="O23">
         <v>-3000000.0</v>
       </c>
       <c r="P23">
         <v>3000000.0</v>
       </c>
       <c r="Q23">
         <v>41000000.0</v>
       </c>
       <c r="R23">
         <v>2000000.0</v>
       </c>
       <c r="S23">
         <v>5000000.0</v>
       </c>
       <c r="T23">
         <v>-19000000.0</v>
       </c>
       <c r="U23">
-        <v>5000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="V23">
         <v>-4000000.0</v>
       </c>
       <c r="W23">
         <v>-29000000.0</v>
       </c>
       <c r="X23">
         <v>-6000000.0</v>
       </c>
       <c r="Y23">
         <v>-4000000.0</v>
       </c>
       <c r="Z23">
         <v>-2000000.0</v>
       </c>
       <c r="AA23">
         <v>1000000.0</v>
       </c>
       <c r="AB23">
         <v>125000000.0</v>
       </c>
       <c r="AC23">
         <v>2000000.0</v>
       </c>