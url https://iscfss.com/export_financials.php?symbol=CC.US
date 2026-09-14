--- v2 (2026-07-29)
+++ v3 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -253,50 +253,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3459,374 +3462,381 @@
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ62"/>
+  <dimension ref="A1:BA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:53">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>83</v>
       </c>
       <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>86</v>
       </c>
       <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
         <v>89</v>
       </c>
       <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>92</v>
       </c>
       <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
       </c>
-      <c r="AZ1" t="s">
+      <c r="BA1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:52">
+    <row r="2" spans="1:53">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2">
+        <v>907000000.0</v>
+      </c>
+      <c r="C2">
         <v>863000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>929000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1007000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>995000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>978000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1120000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1037000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>911000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>939000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1134000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>878000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>979000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1142000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1210000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1270000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1249000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1168000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1141000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1085000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1061000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>976000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>820000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>701000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>651000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>841000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>901000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>948000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>956000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1042000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1111000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1123000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1175000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1121000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1008000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1010000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>985000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>941000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>884000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>835000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>875000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>842000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>945000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1009000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>919000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>925000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1046000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>852000000.0</v>
       </c>
-      <c r="AW2"/>
       <c r="AX2"/>
-      <c r="AY2">
+      <c r="AY2"/>
+      <c r="AZ2">
         <v>1026000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>887000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:52">
+    <row r="3" spans="1:53">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3837,526 +3847,535 @@
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
-    </row>
-    <row r="4" spans="1:52">
+      <c r="BA3"/>
+    </row>
+    <row r="4" spans="1:53">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-6358000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-6319000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-6216000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-6115000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-6153000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-6123000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-6078000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-6080000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-6220000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-6121000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-6108000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-5973000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-5873000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-5770000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-5854000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-5754000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-5768000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-5710000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-5701000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-5678000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-5613000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-5614000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-5503000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-5462000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-5386000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-5290000000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-5213000000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-5393000000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-5444000000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-5893000000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-5838000000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-5873000000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-6057000000.0</v>
       </c>
-      <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
-    </row>
-    <row r="5" spans="1:52">
+      <c r="BA4"/>
+    </row>
+    <row r="5" spans="1:53">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5">
-        <v>-244000000.0</v>
+        <v>-229000000.0</v>
       </c>
       <c r="C5">
         <v>-244000000.0</v>
       </c>
       <c r="D5">
+        <v>-244000000.0</v>
+      </c>
+      <c r="E5">
         <v>-284000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-293000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-338000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-367000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-353000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-347000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-274000000.0</v>
       </c>
       <c r="K5">
         <v>-274000000.0</v>
       </c>
       <c r="L5">
+        <v>-274000000.0</v>
+      </c>
+      <c r="M5">
         <v>-315000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-282000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-306000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-343000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-433000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-378000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-339000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-364000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-332000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-318000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-344000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-310000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-402000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-435000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-453000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-349000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-556000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-531000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-543000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-564000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-440000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-469000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-366000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-442000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-420000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-441000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-488000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-577000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-523000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-529000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-525000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-536000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-531000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-435000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-404000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="AV5">
         <v>19000000.0</v>
       </c>
-      <c r="AW5"/>
-      <c r="AX5">
+      <c r="AW5">
+        <v>19000000.0</v>
+      </c>
+      <c r="AX5"/>
+      <c r="AY5">
         <v>3214000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>19000000.0</v>
       </c>
-      <c r="AZ5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:52">
+      <c r="BA5"/>
+    </row>
+    <row r="6" spans="1:53">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
+      <c r="AF6"/>
+      <c r="AG6">
         <v>837000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>859000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>846000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>837000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>830000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>820000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>808000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>789000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>781000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>774000000.0</v>
       </c>
-      <c r="AP6">
-[...1 lines deleted...]
-      </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
-      <c r="AT6"/>
+      <c r="AT6">
+        <v>0.0</v>
+      </c>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
-    </row>
-    <row r="7" spans="1:52">
+      <c r="BA6"/>
+    </row>
+    <row r="7" spans="1:53">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7">
+        <v>248000000.0</v>
+      </c>
+      <c r="C7">
         <v>254000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>253000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>265000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>267000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>274000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>247000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>249000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>248000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>251000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>261000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>207000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>196000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>195000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>198000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>192000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>230000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>238000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>179000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>225000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>245000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>186000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>251000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>280000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>290000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>299000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>311000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>327000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>339000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>341000000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
-    </row>
-    <row r="8" spans="1:52">
+      <c r="BA7"/>
+    </row>
+    <row r="8" spans="1:53">
       <c r="A8" t="s">
         <v>22</v>
       </c>
       <c r="B8">
         <v>2000000.0</v>
       </c>
       <c r="C8">
         <v>2000000.0</v>
       </c>
       <c r="D8">
         <v>2000000.0</v>
       </c>
       <c r="E8">
         <v>2000000.0</v>
       </c>
       <c r="F8">
         <v>2000000.0</v>
       </c>
       <c r="G8">
         <v>2000000.0</v>
       </c>
       <c r="H8">
         <v>2000000.0</v>
       </c>
       <c r="I8">
@@ -4376,595 +4395,606 @@
       </c>
       <c r="N8">
         <v>2000000.0</v>
       </c>
       <c r="O8">
         <v>2000000.0</v>
       </c>
       <c r="P8">
         <v>2000000.0</v>
       </c>
       <c r="Q8">
         <v>2000000.0</v>
       </c>
       <c r="R8">
         <v>2000000.0</v>
       </c>
       <c r="S8">
         <v>2000000.0</v>
       </c>
       <c r="T8">
         <v>2000000.0</v>
       </c>
       <c r="U8">
         <v>2000000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>2000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
-    </row>
-    <row r="9" spans="1:52">
+      <c r="BA8"/>
+    </row>
+    <row r="9" spans="1:53">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>1074000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1071000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1066000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1060000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1055000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1050000000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>1030000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1014000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1004000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1016000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1015000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1005000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>956000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>944000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>926000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>920000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>907000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>890000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>879000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>872000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>870000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>859000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>857000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>853000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>845000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>860000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>856000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>859000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>846000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>837000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>830000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>820000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>808000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>789000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>781000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>774000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>775000000.0</v>
       </c>
       <c r="AQ9">
         <v>775000000.0</v>
       </c>
       <c r="AR9">
+        <v>775000000.0</v>
+      </c>
+      <c r="AS9">
         <v>645000000.0</v>
       </c>
-      <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
-    </row>
-    <row r="10" spans="1:52">
+      <c r="BA9"/>
+    </row>
+    <row r="10" spans="1:53">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10">
+        <v>671000000.0</v>
+      </c>
+      <c r="C10">
         <v>563000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>670000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>613000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>502000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>464000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>713000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>596000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>604000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>746000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1203000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>852000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>738000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>816000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1102000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1167000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1248000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1145000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1451000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1031000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1139000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1008000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1105000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>956000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1031000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>714000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>943000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>694000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>630000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>697000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1201000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1275000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1217000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1434000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1556000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1535000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1529000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>898000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>902000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>957000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>383000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>435000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>366000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>215000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>247000000.0</v>
       </c>
-      <c r="AT10"/>
-      <c r="AU10">
+      <c r="AU10"/>
+      <c r="AV10">
         <v>366000000.0</v>
       </c>
-      <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
-    </row>
-    <row r="11" spans="1:52">
+      <c r="BA10"/>
+    </row>
+    <row r="11" spans="1:53">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>670000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>613000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>502000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>464000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>713000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>596000000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>852000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>945000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>816000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1102000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1167000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1248000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1145000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1451000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1031000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1139000000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
-    </row>
-    <row r="12" spans="1:52">
+      <c r="BA11"/>
+    </row>
+    <row r="12" spans="1:53">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12">
+        <v>671000000.0</v>
+      </c>
+      <c r="C12">
         <v>563000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>670000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>613000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>502000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>464000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>713000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>596000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>604000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>746000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1203000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>852000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>738000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>816000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1102000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1167000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1248000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1145000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1451000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1031000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1139000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1008000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1105000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>956000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1031000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>714000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>943000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>694000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>630000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>697000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1201000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1275000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1217000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1434000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1556000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1535000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1529000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>898000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>902000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>957000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>383000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>435000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>366000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>215000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>247000000.0</v>
       </c>
-      <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
-    </row>
-    <row r="13" spans="1:52">
+      <c r="BA12"/>
+    </row>
+    <row r="13" spans="1:53">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13">
         <v>2000000.0</v>
       </c>
       <c r="C13">
         <v>2000000.0</v>
       </c>
       <c r="D13">
         <v>2000000.0</v>
       </c>
       <c r="E13">
         <v>2000000.0</v>
       </c>
       <c r="F13">
         <v>2000000.0</v>
       </c>
       <c r="G13">
         <v>2000000.0</v>
       </c>
       <c r="H13">
         <v>2000000.0</v>
       </c>
       <c r="I13">
@@ -5054,242 +5084,246 @@
       <c r="AK13">
         <v>2000000.0</v>
       </c>
       <c r="AL13">
         <v>2000000.0</v>
       </c>
       <c r="AM13">
         <v>2000000.0</v>
       </c>
       <c r="AN13">
         <v>2000000.0</v>
       </c>
       <c r="AO13">
         <v>2000000.0</v>
       </c>
       <c r="AP13">
         <v>2000000.0</v>
       </c>
       <c r="AQ13">
         <v>2000000.0</v>
       </c>
       <c r="AR13">
         <v>2000000.0</v>
       </c>
       <c r="AS13">
+        <v>2000000.0</v>
+      </c>
+      <c r="AT13">
         <v>836000000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>4529000000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>3650000000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>3944000000.0</v>
       </c>
-      <c r="AW13"/>
       <c r="AX13"/>
-      <c r="AY13">
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>3195000000.0</v>
       </c>
-      <c r="AZ13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:52">
+      <c r="BA13"/>
+    </row>
+    <row r="14" spans="1:53">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14">
-        <v>150550676.0</v>
+        <v>151381215.0</v>
       </c>
       <c r="C14">
         <v>150550676.0</v>
       </c>
       <c r="D14">
-        <v>150238691.0</v>
+        <v>150550676.0</v>
       </c>
       <c r="E14">
         <v>150238691.0</v>
       </c>
       <c r="F14">
+        <v>150238691.0</v>
+      </c>
+      <c r="G14">
         <v>150410000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>149826000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>149698000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>150123060.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>150050369.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>148587397.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>150185638.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>149095543.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>151179265.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>150046614.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>157850122.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>159667213.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>163579580.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>168954694.0</v>
       </c>
       <c r="T14">
         <v>168954694.0</v>
       </c>
       <c r="U14">
+        <v>168954694.0</v>
+      </c>
+      <c r="V14">
         <v>170158003.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>169050322.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>164762621.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>166613671.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>165413941.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>165257991.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>164247449.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>165140863.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>166941626.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>172060900.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>167866468.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>181877125.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>183821241.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>188333197.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>182069982.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>191637814.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>191126639.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>189149930.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>186036526.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>183528556.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>181477672.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>180966833.0</v>
       </c>
       <c r="AQ14">
         <v>180966833.0</v>
       </c>
       <c r="AR14">
+        <v>180966833.0</v>
+      </c>
+      <c r="AS14">
         <v>180968049.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>180966833.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>181000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>181367000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182764000.0</v>
       </c>
       <c r="AW14">
         <v>182764000.0</v>
       </c>
       <c r="AX14">
         <v>182764000.0</v>
       </c>
       <c r="AY14">
+        <v>182764000.0</v>
+      </c>
+      <c r="AZ14">
         <v>181367000.0</v>
       </c>
-      <c r="AZ14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:52">
+      <c r="BA14"/>
+    </row>
+    <row r="15" spans="1:53">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>2000000.0</v>
       </c>
       <c r="O15">
         <v>2000000.0</v>
       </c>
       <c r="P15">
         <v>2000000.0</v>
       </c>
       <c r="Q15">
         <v>2000000.0</v>
       </c>
       <c r="R15">
         <v>2000000.0</v>
       </c>
       <c r="S15">
         <v>2000000.0</v>
       </c>
       <c r="T15">
         <v>2000000.0</v>
       </c>
       <c r="U15">
         <v>2000000.0</v>
       </c>
       <c r="V15">
@@ -5340,191 +5374,195 @@
       <c r="AK15">
         <v>2000000.0</v>
       </c>
       <c r="AL15">
         <v>2000000.0</v>
       </c>
       <c r="AM15">
         <v>2000000.0</v>
       </c>
       <c r="AN15">
         <v>2000000.0</v>
       </c>
       <c r="AO15">
         <v>2000000.0</v>
       </c>
       <c r="AP15">
         <v>2000000.0</v>
       </c>
       <c r="AQ15">
         <v>2000000.0</v>
       </c>
       <c r="AR15">
         <v>2000000.0</v>
       </c>
       <c r="AS15">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="AT15"/>
+        <v>2000000.0</v>
+      </c>
+      <c r="AT15">
+        <v>0.0</v>
+      </c>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
-    </row>
-    <row r="16" spans="1:52">
+      <c r="BA15"/>
+    </row>
+    <row r="16" spans="1:53">
       <c r="A16" t="s">
         <v>30</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>12000000.0</v>
       </c>
-      <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>7000000.0</v>
       </c>
-      <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>12000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>16000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-29000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>28000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="N16">
         <v>6000000.0</v>
       </c>
       <c r="O16">
+        <v>6000000.0</v>
+      </c>
+      <c r="P16">
         <v>61000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>53000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>54000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>7000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>5000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>7000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>9000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>8000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>10000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="AC16">
         <v>8000000.0</v>
       </c>
       <c r="AD16">
+        <v>8000000.0</v>
+      </c>
+      <c r="AE16">
         <v>7000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AG16">
         <v>5000000.0</v>
       </c>
       <c r="AH16">
         <v>5000000.0</v>
       </c>
       <c r="AI16">
+        <v>5000000.0</v>
+      </c>
+      <c r="AJ16">
         <v>8000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>9000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>8000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>23000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>76000000.0</v>
       </c>
-      <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>20000000.0</v>
       </c>
-      <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
-      <c r="AU16">
+      <c r="AU16"/>
+      <c r="AV16">
         <v>38000000.0</v>
       </c>
-      <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>32000000.0</v>
       </c>
-      <c r="AZ16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:52">
+      <c r="BA16"/>
+    </row>
+    <row r="17" spans="1:53">
       <c r="A17" t="s">
         <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5535,178 +5573,180 @@
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
-    </row>
-    <row r="18" spans="1:52">
+      <c r="BA17"/>
+    </row>
+    <row r="18" spans="1:53">
       <c r="A18" t="s">
         <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>172000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>58000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>60000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>61000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>53000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>152000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>52000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>49000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>57000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>158000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>51000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>36000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>34000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>119000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>140000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>148000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>156000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>153000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>160000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>217000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>220000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>255000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>244000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>208000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>175000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>159000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>140000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>132000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>201000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>202000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>239000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>234000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>379000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>427000000.0</v>
       </c>
-      <c r="AT18"/>
-      <c r="AU18">
+      <c r="AU18"/>
+      <c r="AV18">
         <v>185000000.0</v>
       </c>
-      <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
-    </row>
-    <row r="19" spans="1:52">
+      <c r="BA18"/>
+    </row>
+    <row r="19" spans="1:53">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5717,1090 +5757,1110 @@
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
-    </row>
-    <row r="20" spans="1:52">
+      <c r="BA19"/>
+    </row>
+    <row r="20" spans="1:53">
       <c r="A20" t="s">
         <v>34</v>
       </c>
       <c r="B20">
         <v>46000000.0</v>
       </c>
       <c r="C20">
         <v>46000000.0</v>
       </c>
       <c r="D20">
         <v>46000000.0</v>
       </c>
       <c r="E20">
         <v>46000000.0</v>
       </c>
       <c r="F20">
         <v>46000000.0</v>
       </c>
       <c r="G20">
         <v>46000000.0</v>
       </c>
       <c r="H20">
         <v>46000000.0</v>
       </c>
       <c r="I20">
-        <v>102000000.0</v>
+        <v>46000000.0</v>
       </c>
       <c r="J20">
         <v>102000000.0</v>
       </c>
       <c r="K20">
         <v>102000000.0</v>
       </c>
       <c r="L20">
         <v>102000000.0</v>
       </c>
       <c r="M20">
         <v>102000000.0</v>
       </c>
       <c r="N20">
         <v>102000000.0</v>
       </c>
       <c r="O20">
         <v>102000000.0</v>
       </c>
       <c r="P20">
         <v>102000000.0</v>
       </c>
       <c r="Q20">
         <v>102000000.0</v>
       </c>
       <c r="R20">
         <v>102000000.0</v>
       </c>
       <c r="S20">
         <v>102000000.0</v>
       </c>
       <c r="T20">
         <v>102000000.0</v>
       </c>
       <c r="U20">
+        <v>102000000.0</v>
+      </c>
+      <c r="V20">
         <v>153000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>152000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>153000000.0</v>
       </c>
-      <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>153000000.0</v>
       </c>
-      <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
+      <c r="AE20"/>
+      <c r="AF20">
         <v>153000000.0</v>
       </c>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>153000000.0</v>
       </c>
-      <c r="AJ20">
-[...1 lines deleted...]
-      </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
-        <v>153000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AN20">
         <v>153000000.0</v>
       </c>
       <c r="AO20">
         <v>153000000.0</v>
       </c>
       <c r="AP20">
+        <v>153000000.0</v>
+      </c>
+      <c r="AQ20">
         <v>165000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>166000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>169000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>196000000.0</v>
       </c>
       <c r="AT20">
         <v>196000000.0</v>
       </c>
       <c r="AU20">
-        <v>198000000.0</v>
+        <v>196000000.0</v>
       </c>
       <c r="AV20">
         <v>198000000.0</v>
       </c>
-      <c r="AW20"/>
+      <c r="AW20">
+        <v>198000000.0</v>
+      </c>
       <c r="AX20"/>
-      <c r="AY20">
-[...1 lines deleted...]
-      </c>
+      <c r="AY20"/>
       <c r="AZ20">
         <v>198000000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:52">
+      <c r="BA20">
+        <v>198000000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:53">
       <c r="A21" t="s">
         <v>35</v>
       </c>
       <c r="B21">
         <v>2000000.0</v>
       </c>
       <c r="C21">
         <v>2000000.0</v>
       </c>
       <c r="D21">
         <v>2000000.0</v>
       </c>
       <c r="E21">
         <v>2000000.0</v>
       </c>
       <c r="F21">
         <v>2000000.0</v>
       </c>
       <c r="G21">
-        <v>3000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="H21">
         <v>3000000.0</v>
       </c>
       <c r="I21">
         <v>3000000.0</v>
       </c>
       <c r="J21">
         <v>3000000.0</v>
       </c>
       <c r="K21">
         <v>3000000.0</v>
       </c>
       <c r="L21">
+        <v>3000000.0</v>
+      </c>
+      <c r="M21">
         <v>5000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>8000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>10000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>13000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>15000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>13000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>5000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>6000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>8000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>9000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>11000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>14000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>169000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>171000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>172000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>21000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>176000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>178000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>180000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>28000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>187000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>189000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>165000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>13000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>167000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>168000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>169000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>17000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>18000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="AQ21">
         <v>10000000.0</v>
       </c>
       <c r="AR21">
+        <v>10000000.0</v>
+      </c>
+      <c r="AS21">
         <v>11000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>12000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>10000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>11000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>12000000.0</v>
       </c>
-      <c r="AW21"/>
       <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>17000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>227000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:52">
+    <row r="22" spans="1:53">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22">
+        <v>1452000000.0</v>
+      </c>
+      <c r="C22">
         <v>1536000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1569000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1547000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1558000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1550000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1472000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1438000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1368000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1391000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1352000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1314000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1446000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1486000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1404000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1321000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1219000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1166000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1099000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1016000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1046000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>988000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>939000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>993000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1074000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1114000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1079000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1223000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1250000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1218000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1147000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1086000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1013000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>992000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>935000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>877000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>848000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>822000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>767000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>846000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>892000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>948000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>972000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>993000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1054000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>1116000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1052000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1072000000.0</v>
       </c>
-      <c r="AW22"/>
       <c r="AX22"/>
-      <c r="AY22">
+      <c r="AY22"/>
+      <c r="AZ22">
         <v>1055000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>977000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:52">
+    <row r="23" spans="1:53">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23">
+        <v>7150000000.0</v>
+      </c>
+      <c r="C23">
         <v>7267000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>7382000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>7570000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>7488000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7394000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7515000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7463000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>7249000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>7978000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>8251000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>7948000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>7660000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>7624000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>7640000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>7745000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>7730000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>7524000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>7550000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>7530000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>7479000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>7170000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>7082000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>6948000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>7034000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>6948000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>7258000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>7456000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>7433000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>7325000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>7362000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>7512000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>7338000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>7484000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>7293000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>7120000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>7052000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>6282000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>6060000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>6289000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>6221000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>6380000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>6298000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>6451000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>6685000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>6223000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>5978000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>6044000000.0</v>
       </c>
-      <c r="AW23"/>
-      <c r="AX23">
+      <c r="AX23"/>
+      <c r="AY23">
         <v>3217000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>5621000000.0</v>
       </c>
-      <c r="AZ23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:52">
+      <c r="BA23"/>
+    </row>
+    <row r="24" spans="1:53">
       <c r="A24" t="s">
         <v>38</v>
       </c>
       <c r="B24">
+        <v>3838000000.0</v>
+      </c>
+      <c r="C24">
         <v>4100000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>4099000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>4098000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>4102000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4064000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>4054000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3988000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3951000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>3968000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>3987000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>3944000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>3604000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>3599000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>3590000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>3510000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>3656000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>3692000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>3724000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>3829000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>3964000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>3970000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>4005000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>4063000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>4327000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>4012000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>3972000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>3953000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>4131000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>3963000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>3959000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>3985000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>3960000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>4141000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>4097000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>4081000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>4056000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>3538000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>3529000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>3713000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>3823000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>3920000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>3915000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>3924000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>3927000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AU24">
         <v>1000000.0</v>
       </c>
-      <c r="AV24"/>
+      <c r="AV24">
+        <v>1000000.0</v>
+      </c>
       <c r="AW24"/>
       <c r="AX24"/>
-      <c r="AY24">
-[...1 lines deleted...]
-      </c>
+      <c r="AY24"/>
       <c r="AZ24">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:52">
+      <c r="BA24">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:53">
       <c r="A25" t="s">
         <v>39</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>4099000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4098000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4102000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4064000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4054000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3988000000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>3944000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3604000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3599000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3590000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3510000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3656000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3692000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3724000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3829000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3964000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3970000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4005000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4063000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4327000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4012000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4026000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>4007000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>4190000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>3965000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>3959000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3985000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>3960000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>4141000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>4097000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>4081000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>4056000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3538000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3529000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>3713000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>3823000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>3920000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>3915000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>3924000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>3927000000.0</v>
       </c>
-      <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
-    </row>
-    <row r="26" spans="1:52">
+      <c r="BA25"/>
+    </row>
+    <row r="26" spans="1:53">
       <c r="A26" t="s">
         <v>40</v>
       </c>
       <c r="B26">
+        <v>170000000.0</v>
+      </c>
+      <c r="C26">
         <v>166000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>160000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>180000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>177000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>164000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>152000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>190000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>169000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>165000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>158000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>192000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>189000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>185000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>175000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>186000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>177000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>170000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>169000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>190000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>178000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>169000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>167000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>182000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>175000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>167000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>162000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>184000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>177000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>166000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>160000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>179000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>172000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>166000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>173000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>166000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>158000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>149000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>136000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>169000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>157000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>144000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>136000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>154000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>145000000.0</v>
       </c>
-      <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>124000000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
-    </row>
-    <row r="27" spans="1:52">
+      <c r="BA26"/>
+    </row>
+    <row r="27" spans="1:53">
       <c r="A27" t="s">
         <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6811,2144 +6871,2182 @@
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
-    </row>
-    <row r="28" spans="1:52">
+      <c r="BA27"/>
+    </row>
+    <row r="28" spans="1:53">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
+        <v>3449000000.0</v>
+      </c>
+      <c r="C28">
         <v>3828000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3915000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3802000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3905000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3917000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3642000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3694000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3632000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3514000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3096000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3377000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3140000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3053000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2778000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2607000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2662000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2809000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2536000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3048000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3095000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3227000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3172000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3419000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3662000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3619000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3528000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3716000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3843000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3546000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2771000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2724000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2756000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2721000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2556000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2560000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2541000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2654000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2642000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2788000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>3476000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>3519000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>3588000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>3747000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>3696000000.0</v>
       </c>
-      <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
-    </row>
-    <row r="29" spans="1:52">
+      <c r="BA28"/>
+    </row>
+    <row r="29" spans="1:53">
       <c r="A29" t="s">
         <v>43</v>
       </c>
       <c r="B29">
+        <v>3823000000.0</v>
+      </c>
+      <c r="C29">
         <v>4352000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4391000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4448000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4377000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4686000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4712000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4698000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4711000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4761000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4775000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4722000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4437000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4851000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4722000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4818000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4894000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4882000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4830000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4852000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4887000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4843000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4839000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>4827000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>5003000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>4689000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
-    </row>
-    <row r="30" spans="1:52">
+      <c r="BA29"/>
+    </row>
+    <row r="30" spans="1:53">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30">
+        <v>907000000.0</v>
+      </c>
+      <c r="C30">
         <v>759000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>679000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>947000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>959000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>858000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>770000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>951000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>896000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>792000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>610000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>846000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>890000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>837000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>626000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>980000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1066000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1014000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>720000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>831000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>802000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>723000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>511000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>572000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>540000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>681000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>674000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>832000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>879000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>847000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>861000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>998000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1095000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1083000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>919000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>942000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>994000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>921000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>807000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>881000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>939000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>906000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>859000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1001000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>938000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>845000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>784000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>938000000.0</v>
       </c>
-      <c r="AW30"/>
       <c r="AX30"/>
-      <c r="AY30">
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>776000000.0</v>
       </c>
-      <c r="AZ30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:52">
+      <c r="BA30"/>
+    </row>
+    <row r="31" spans="1:53">
       <c r="A31" t="s">
         <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>648000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>698000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1115000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>992000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1167000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1099000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1059000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>973000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>888000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>736000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>687000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>646000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>563000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>486000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>483000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>515000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>661000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>645000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>630000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>833000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>953000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>830000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>832000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>694000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>633000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>399000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>184000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-70000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>206000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>4000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>13000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-50000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-94000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>193000000.0</v>
       </c>
-      <c r="AT31"/>
-      <c r="AU31">
+      <c r="AU31"/>
+      <c r="AV31">
         <v>3460000000.0</v>
       </c>
-      <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
-    </row>
-    <row r="32" spans="1:52">
+      <c r="BA31"/>
+    </row>
+    <row r="32" spans="1:53">
       <c r="A32" t="s">
         <v>46</v>
       </c>
       <c r="B32">
+        <v>1233000000.0</v>
+      </c>
+      <c r="C32">
         <v>1319000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1315000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1327000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1250000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1260000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1223000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1303000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1380000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1366000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1349000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1488000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1184000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1457000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1323000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1592000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1720000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1618000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1487000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1592000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1373000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1285000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1191000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1297000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1561000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1248000000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
-    </row>
-    <row r="33" spans="1:52">
+      <c r="BA32"/>
+    </row>
+    <row r="33" spans="1:53">
       <c r="A33" t="s">
         <v>47</v>
       </c>
       <c r="B33">
+        <v>4056000000.0</v>
+      </c>
+      <c r="C33">
         <v>4339000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>4381000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>4363000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>4388000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>4462000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>4489000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>4383000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>4312000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>4381010000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>4416000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>4265000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4286000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>4422000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>4426000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>4202000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>4124000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>4131000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>4205000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>4159000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>4432000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>4384000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>4449000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>4343000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>4317000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>4357000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>4481000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>4629000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>4601000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>4478000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>4069000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>4064000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>3941000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>3900000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>3800000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>3687000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>3612000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>3571000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>3507000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>3532000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>3929000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>4009000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>3997000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>3970000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>4202000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>4126000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>4016000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>3825000000.0</v>
       </c>
-      <c r="AW33"/>
       <c r="AX33"/>
-      <c r="AY33">
+      <c r="AY33"/>
+      <c r="AZ33">
         <v>3641000000.0</v>
       </c>
-      <c r="AZ33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:52">
+      <c r="BA33"/>
+    </row>
+    <row r="34" spans="1:53">
       <c r="A34" t="s">
         <v>48</v>
       </c>
       <c r="B34">
+        <v>123000000.0</v>
+      </c>
+      <c r="C34">
         <v>124000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>122000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>119000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>115000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>92000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>114000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>89000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>115000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113000000.0</v>
       </c>
       <c r="K34">
         <v>113000000.0</v>
       </c>
       <c r="L34">
+        <v>113000000.0</v>
+      </c>
+      <c r="M34">
         <v>324000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>998000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>992000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>991000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>272000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>65000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>838000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>837000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>866000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>71000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>796000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>784000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>809000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>66000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>61000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>76000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>75000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>63000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>66000000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>457000000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>463000000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>476000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>475000000.0</v>
       </c>
       <c r="AI34">
         <v>475000000.0</v>
       </c>
       <c r="AJ34">
+        <v>475000000.0</v>
+      </c>
+      <c r="AK34">
         <v>489000000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>515000000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>511000000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>524000000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>558000000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>583000000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>542000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>553000000.0</v>
       </c>
       <c r="AR34">
         <v>553000000.0</v>
       </c>
       <c r="AS34">
+        <v>553000000.0</v>
+      </c>
+      <c r="AT34">
         <v>485000000.0</v>
       </c>
-      <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
-    </row>
-    <row r="35" spans="1:52">
+      <c r="BA34"/>
+    </row>
+    <row r="35" spans="1:53">
       <c r="A35" t="s">
         <v>49</v>
       </c>
       <c r="B35">
+        <v>5337000000.0</v>
+      </c>
+      <c r="C35">
         <v>5442000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>5445000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>5390000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>5399000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>5141000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>5107000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>5027000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>4967000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>4993000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>5026000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>4996000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>4660000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>4651000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>4642000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>4509000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>4629000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>4582000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>4610000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>4752000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>4905000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>4817000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>4825000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>4906000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>5219000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>4944000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>5022000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>4970000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>5156000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>4937000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>4633000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>4668000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>4691000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>4860000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>4780000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>4745000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>4730000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>4189000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>4185000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>4472000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>4608000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>4701000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>4702000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>4856000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>4839000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>863000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>898000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>897000000.0</v>
       </c>
-      <c r="AW35"/>
       <c r="AX35"/>
-      <c r="AY35">
+      <c r="AY35"/>
+      <c r="AZ35">
         <v>871000000.0</v>
       </c>
-      <c r="AZ35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:52">
+      <c r="BA35"/>
+    </row>
+    <row r="36" spans="1:53">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36">
+        <v>494000000.0</v>
+      </c>
+      <c r="C36">
         <v>501000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>570000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>516000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>524000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>519000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>556000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>384000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>327000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>349000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>374000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>312000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>322000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>551000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>573000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>460000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>331000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>349000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>376000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>361000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>269000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>286000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>310000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>244000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>228000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>248000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>252000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>399000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>394000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>384000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>391000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>446000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>431000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>418000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>413000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>366000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>349000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>375000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>376000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>330000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>675000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>452000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>461000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>436000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>448000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>433000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>366000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>306000000.0</v>
       </c>
-      <c r="AW36"/>
       <c r="AX36"/>
-      <c r="AY36">
+      <c r="AY36"/>
+      <c r="AZ36">
         <v>322000000.0</v>
       </c>
-      <c r="AZ36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:52">
+      <c r="BA36"/>
+    </row>
+    <row r="37" spans="1:53">
       <c r="A37" t="s">
         <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>2000000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>1000000.0</v>
       </c>
-      <c r="O37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P37"/>
       <c r="Q37">
         <v>1000000.0</v>
       </c>
       <c r="R37">
         <v>1000000.0</v>
       </c>
       <c r="S37">
         <v>1000000.0</v>
       </c>
       <c r="T37">
         <v>1000000.0</v>
       </c>
       <c r="U37">
-        <v>2000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="V37">
         <v>2000000.0</v>
       </c>
       <c r="W37">
         <v>2000000.0</v>
       </c>
       <c r="X37">
         <v>2000000.0</v>
       </c>
       <c r="Y37">
         <v>2000000.0</v>
       </c>
       <c r="Z37">
-        <v>6000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="AA37">
         <v>6000000.0</v>
       </c>
       <c r="AB37">
         <v>6000000.0</v>
       </c>
       <c r="AC37">
         <v>6000000.0</v>
       </c>
       <c r="AD37">
         <v>6000000.0</v>
       </c>
       <c r="AE37">
         <v>6000000.0</v>
       </c>
       <c r="AF37">
         <v>6000000.0</v>
       </c>
       <c r="AG37">
         <v>6000000.0</v>
       </c>
       <c r="AH37">
-        <v>5000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="AI37">
         <v>5000000.0</v>
       </c>
       <c r="AJ37">
         <v>5000000.0</v>
       </c>
       <c r="AK37">
         <v>5000000.0</v>
       </c>
       <c r="AL37">
         <v>5000000.0</v>
       </c>
       <c r="AM37">
-        <v>4000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="AN37">
         <v>4000000.0</v>
       </c>
       <c r="AO37">
         <v>4000000.0</v>
       </c>
       <c r="AP37">
         <v>4000000.0</v>
       </c>
       <c r="AQ37">
         <v>4000000.0</v>
       </c>
       <c r="AR37">
         <v>4000000.0</v>
       </c>
       <c r="AS37">
         <v>4000000.0</v>
       </c>
-      <c r="AT37"/>
+      <c r="AT37">
+        <v>4000000.0</v>
+      </c>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
-    </row>
-    <row r="38" spans="1:52">
+      <c r="BA37"/>
+    </row>
+    <row r="38" spans="1:53">
       <c r="A38" t="s">
         <v>52</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>824000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>764000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>761000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>-1000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>847000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>717000000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>-10000.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>589000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>553000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>707000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>725000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>596000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>501000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>498000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>547000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>519000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>414000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>392000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>405000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>310000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>275000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>293000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>292000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>442000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>433000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>430000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>437000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>491000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>475000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>464000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>792000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>737000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>710000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>738000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>723000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>707000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1039000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>810000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>820000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>800000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>824000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>841000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>708000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>662000000.0</v>
       </c>
-      <c r="AW38"/>
       <c r="AX38"/>
-      <c r="AY38">
+      <c r="AY38"/>
+      <c r="AZ38">
         <v>669000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>691000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:52">
+    <row r="39" spans="1:53">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
+        <v>64000000.0</v>
+      </c>
+      <c r="C39">
         <v>70000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>83000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>100000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>81000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>61000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>71000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>95000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>69000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>668000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>670000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>671000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>300000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>63000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>82000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>75000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>73000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>68000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>75000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>493000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>60000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>67000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>78000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>84000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>72000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>82000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>81000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>153000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>143000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>167000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>168000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>175000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>141000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>150000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>166000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>158000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>138000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>140000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>154000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>73000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>78000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>82000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>104000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>291000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>249000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>136000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>43000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>209000000.0</v>
       </c>
-      <c r="AW39"/>
       <c r="AX39"/>
-      <c r="AY39">
+      <c r="AY39"/>
+      <c r="AZ39">
         <v>149000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>67000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:52">
+    <row r="40" spans="1:53">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
+        <v>863000000.0</v>
+      </c>
+      <c r="C40">
         <v>635000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>653000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>759000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>705000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>539000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>532000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>582000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>516000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1148000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1218000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1149000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1080000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>471000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>547000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>570000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>526000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>482000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>566000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>543000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>468000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>382000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>449000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>401000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>321000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>327000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>346000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>384000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>308000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>339000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>466000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>442000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>324000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>387000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>523000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>482000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>702000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>717000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>731000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>569000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>533000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>611000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>422000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>458000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>506000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>306000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>294000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>329000000.0</v>
       </c>
-      <c r="AW40"/>
       <c r="AX40"/>
-      <c r="AY40">
+      <c r="AY40"/>
+      <c r="AZ40">
         <v>387000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>346000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:52">
+    <row r="41" spans="1:53">
       <c r="A41" t="s">
         <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>845000000.0</v>
       </c>
-      <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>854000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>807000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>795000000.0</v>
       </c>
-      <c r="R41"/>
-      <c r="S41">
+      <c r="S41"/>
+      <c r="T41">
         <v>707000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>747000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>753000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>661000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>626000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>630000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>668000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>699000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>751000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>709000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>701000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>707000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>674000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>683000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>731000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>719000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>475000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>489000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>515000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>511000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>524000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>558000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>583000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>542000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>553000000.0</v>
       </c>
       <c r="AR41">
         <v>553000000.0</v>
       </c>
       <c r="AS41">
+        <v>553000000.0</v>
+      </c>
+      <c r="AT41">
         <v>485000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>459000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>463000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>481000000.0</v>
       </c>
-      <c r="AW41"/>
       <c r="AX41"/>
-      <c r="AY41">
+      <c r="AY41"/>
+      <c r="AZ41">
         <v>455000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>463000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:52">
+    <row r="42" spans="1:53">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="B42">
+        <v>-713000000.0</v>
+      </c>
+      <c r="C42">
         <v>-721000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-728000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-732000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-737000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-744000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-749000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-755000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-760000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-773000000.0</v>
       </c>
       <c r="K42">
         <v>-773000000.0</v>
       </c>
       <c r="L42">
+        <v>-773000000.0</v>
+      </c>
+      <c r="M42">
         <v>-777000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-776000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-747000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-722000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-589000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-512000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-437000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-303000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-226000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-167000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-165000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-182000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-193000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-200000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-202000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-213000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-215000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-219000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-166000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>110000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>220000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>359000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>485000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>721000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>830000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>820000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>808000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>789000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>781000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>774000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>775000000.0</v>
       </c>
       <c r="AQ42">
         <v>775000000.0</v>
       </c>
       <c r="AR42">
+        <v>775000000.0</v>
+      </c>
+      <c r="AS42">
         <v>645000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>836000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>4529000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>3650000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>3944000000.0</v>
       </c>
-      <c r="AW42"/>
-      <c r="AX42">
+      <c r="AX42"/>
+      <c r="AY42">
         <v>3000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>62000000.0</v>
       </c>
-      <c r="AZ42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:52">
+      <c r="BA42"/>
+    </row>
+    <row r="43" spans="1:53">
       <c r="A43" t="s">
         <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8959,2428 +9057,2469 @@
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
-    </row>
-    <row r="44" spans="1:52">
+      <c r="BA43"/>
+    </row>
+    <row r="44" spans="1:53">
       <c r="A44" t="s">
         <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
-      <c r="AT44"/>
+      <c r="AT44">
+        <v>0.0</v>
+      </c>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
-    </row>
-    <row r="45" spans="1:52">
+      <c r="BA44"/>
+    </row>
+    <row r="45" spans="1:53">
       <c r="A45" t="s">
         <v>59</v>
       </c>
       <c r="B45">
+        <v>10263000000.0</v>
+      </c>
+      <c r="C45">
         <v>10199000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>10191000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>10114000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>10062000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>9910000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>9830000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>9799000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>9691000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>9697210000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>9648000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>9501000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>9548000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>9499000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>9387000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>9186000000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>9264000000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>9254000000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>9232000000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>9207000000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>3678000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>3660000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>3710000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>3682000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>3696000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>3725000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>3853000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>3827000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>3813000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>3702000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>3291000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>3207000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3105000000.0</v>
       </c>
       <c r="AH45">
         <v>3105000000.0</v>
       </c>
       <c r="AI45">
+        <v>3105000000.0</v>
+      </c>
+      <c r="AJ45">
         <v>3008000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>2950000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>2902000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>2833000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>2784000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>2825000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>2890000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>3199000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>3177000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>3170000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>3378000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>3285000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>3308000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>3163000000.0</v>
       </c>
-      <c r="AW45"/>
       <c r="AX45"/>
-      <c r="AY45">
+      <c r="AY45"/>
+      <c r="AZ45">
         <v>2972000000.0</v>
       </c>
-      <c r="AZ45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:52">
+      <c r="BA45"/>
+    </row>
+    <row r="46" spans="1:53">
       <c r="A46" t="s">
         <v>60</v>
       </c>
       <c r="B46">
+        <v>3298000000.0</v>
+      </c>
+      <c r="C46">
         <v>3314000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>3349000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3371000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3402000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3418000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3441000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>3427000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>3408000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>3461010000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>3476000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>3377000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3434000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>3418000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>3411000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>3303000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>3331000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>3356000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>3381000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>3340000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>3678000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>3660000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>3710000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>3682000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>3696000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>3725000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>3853000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>3827000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>3813000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>3702000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>3291000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>3207000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3105000000.0</v>
       </c>
       <c r="AH46">
         <v>3105000000.0</v>
       </c>
       <c r="AI46">
+        <v>3105000000.0</v>
+      </c>
+      <c r="AJ46">
         <v>3008000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>2950000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>2902000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>2833000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>2784000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>2825000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>2890000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>3199000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>3177000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>3170000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>3378000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>3285000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>3308000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>3163000000.0</v>
       </c>
-      <c r="AW46"/>
       <c r="AX46"/>
-      <c r="AY46">
+      <c r="AY46"/>
+      <c r="AZ46">
         <v>2972000000.0</v>
       </c>
-      <c r="AZ46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:52">
+      <c r="BA46"/>
+    </row>
+    <row r="47" spans="1:53">
       <c r="A47" t="s">
         <v>61</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>3349000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>3371000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>3402000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>3417000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>3441000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>3427000000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>3377000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>3190000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>3180000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>3171000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>3303000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>3331000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>3131000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>3381000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>3127000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>3678000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>3432000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>3474000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>3418000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>3696000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>3725000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>3853000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>3827000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>3813000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>3702000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>3291000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>3207000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3105000000.0</v>
       </c>
       <c r="AH47">
         <v>3105000000.0</v>
       </c>
       <c r="AI47">
+        <v>3105000000.0</v>
+      </c>
+      <c r="AJ47">
         <v>3008000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>2950000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>2902000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>2833000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>2784000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>2825000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>2890000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>3199000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>3177000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>3170000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>3378000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>3285000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>3308000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>3163000000.0</v>
       </c>
-      <c r="AW47"/>
       <c r="AX47"/>
-      <c r="AY47">
+      <c r="AY47"/>
+      <c r="AZ47">
         <v>2972000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>2793000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:52">
+    <row r="48" spans="1:53">
       <c r="A48" t="s">
         <v>62</v>
       </c>
       <c r="B48">
+        <v>891000000.0</v>
+      </c>
+      <c r="C48">
         <v>1178000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1220000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1312000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1265000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1659000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1718000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1763000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1828000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1797000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1782000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1845000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1864000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>2278000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>2170000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>2304000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>2102000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>1940000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>1746000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1554000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>1381000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1357000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>1303000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>1325000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1290000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>1308000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>1249000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>1606000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>1571000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>1517000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>1466000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>1358000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>1127000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>876000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>579000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>388000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>186000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>31000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-114000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>117000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-82000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-64000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-115000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-30000000.0</v>
       </c>
-      <c r="AS48">
-[...3 lines deleted...]
-      <c r="AU48">
+      <c r="AT48">
+        <v>0.0</v>
+      </c>
+      <c r="AU48"/>
+      <c r="AV48">
         <v>-115000000.0</v>
       </c>
-      <c r="AV48"/>
       <c r="AW48"/>
       <c r="AX48"/>
       <c r="AY48"/>
       <c r="AZ48"/>
-    </row>
-    <row r="49" spans="1:52">
+      <c r="BA48"/>
+    </row>
+    <row r="49" spans="1:53">
       <c r="A49" t="s">
         <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>1864000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>2278000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>2170000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>2304000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>2102000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>1940000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>1746000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>1554000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>1381000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>1357000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>1303000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>1325000000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>1290000000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>1308000000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>1249000000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>1606000000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>1571000000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>1517000000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>1466000000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>1358000000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>1127000000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>876000000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>579000000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>388000000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>186000000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>31000000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-114000000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>117000000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-82000000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-64000000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-115000000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-30000000.0</v>
       </c>
-      <c r="AS49">
-[...2 lines deleted...]
-      <c r="AT49"/>
+      <c r="AT49">
+        <v>0.0</v>
+      </c>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
-    </row>
-    <row r="50" spans="1:52">
+      <c r="BA49"/>
+    </row>
+    <row r="50" spans="1:53">
       <c r="A50" t="s">
         <v>64</v>
       </c>
       <c r="B50">
+        <v>34000000.0</v>
+      </c>
+      <c r="C50">
         <v>37000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>42000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>52000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>38000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>43000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>54000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>53000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>37000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>41000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>51000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>23000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="N50">
         <v>25000000.0</v>
       </c>
       <c r="O50">
         <v>25000000.0</v>
       </c>
       <c r="P50">
-        <v>24000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="Q50">
         <v>24000000.0</v>
       </c>
       <c r="R50">
         <v>24000000.0</v>
       </c>
       <c r="S50">
-        <v>25000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="T50">
         <v>25000000.0</v>
       </c>
       <c r="U50">
         <v>25000000.0</v>
       </c>
       <c r="V50">
+        <v>25000000.0</v>
+      </c>
+      <c r="W50">
         <v>23000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>21000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>32000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>19000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>22000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>134000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>149000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000000.0</v>
       </c>
       <c r="AE50">
         <v>13000000.0</v>
       </c>
       <c r="AF50">
+        <v>13000000.0</v>
+      </c>
+      <c r="AG50">
         <v>14000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>13000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>14000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>15000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>14000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>4070000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>14000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>15000000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>32000000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>36000000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>34000000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>39000000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>39000000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
-    </row>
-    <row r="51" spans="1:52">
+      <c r="BA50"/>
+    </row>
+    <row r="51" spans="1:53">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
+        <v>4120000000.0</v>
+      </c>
+      <c r="C51">
         <v>4391000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>4585000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>4415000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>4407000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>4381000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>4355000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>4290000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>4236000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>4260000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>4299000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>4229000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>3878000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>3869000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>3880000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>3774000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>3910000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>3954000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>3987000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>4079000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>4234000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>4235000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>4277000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>4375000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>4693000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>4333000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>4471000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>4410000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>4473000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>4243000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>3972000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>3999000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>3973000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>4155000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>4112000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>4095000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>4070000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>3552000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>3544000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>3745000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>3859000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3954000000.0</v>
       </c>
       <c r="AQ51">
         <v>3954000000.0</v>
       </c>
       <c r="AR51">
+        <v>3954000000.0</v>
+      </c>
+      <c r="AS51">
         <v>3962000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>3943000000.0</v>
       </c>
-      <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
-    </row>
-    <row r="52" spans="1:52">
+      <c r="BA51"/>
+    </row>
+    <row r="52" spans="1:53">
       <c r="A52" t="s">
         <v>66</v>
       </c>
       <c r="B52">
+        <v>91000000.0</v>
+      </c>
+      <c r="C52">
         <v>99000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>104000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>114000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>99000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>104000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>107000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>106000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>90000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>94000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>106000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78000000.0</v>
       </c>
       <c r="M52">
         <v>78000000.0</v>
       </c>
       <c r="N52">
+        <v>78000000.0</v>
+      </c>
+      <c r="O52">
         <v>75000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>92000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>72000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>76000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>77000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>84000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>74000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>82000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>79000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>78000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>99000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>85000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>88000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>200000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>222000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>92000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>89000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>13000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>-14000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>-15000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>-13000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="AK52">
         <v>14000000.0</v>
       </c>
       <c r="AL52">
         <v>14000000.0</v>
       </c>
       <c r="AM52">
+        <v>14000000.0</v>
+      </c>
+      <c r="AN52">
         <v>-11000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>32000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>36000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>34000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>39000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>38000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>16000000.0</v>
       </c>
-      <c r="AT52"/>
-      <c r="AU52">
+      <c r="AU52"/>
+      <c r="AV52">
         <v>261000000.0</v>
       </c>
-      <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
-      <c r="AY52">
+      <c r="AY52"/>
+      <c r="AZ52">
         <v>332000000.0</v>
       </c>
-      <c r="AZ52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:52">
+      <c r="BA52"/>
+    </row>
+    <row r="53" spans="1:53">
       <c r="A53" t="s">
         <v>67</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>50000000.0</v>
       </c>
-      <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53">
         <v>178000000.0</v>
       </c>
-      <c r="V53"/>
-      <c r="W53">
+      <c r="W53"/>
+      <c r="X53">
         <v>167000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>182000.0</v>
       </c>
-      <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
-      <c r="AT53"/>
+      <c r="AT53">
+        <v>0.0</v>
+      </c>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
-    </row>
-    <row r="54" spans="1:52">
+      <c r="BA53"/>
+    </row>
+    <row r="54" spans="1:53">
       <c r="A54" t="s">
         <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
-      <c r="AT54"/>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
-    </row>
-    <row r="55" spans="1:52">
+      <c r="BA54"/>
+    </row>
+    <row r="55" spans="1:53">
       <c r="A55" t="s">
         <v>69</v>
       </c>
       <c r="B55">
+        <v>7150000000.0</v>
+      </c>
+      <c r="C55">
         <v>7267000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>7382000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>7570000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>7488000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>7394000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>7515000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>7463000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>7249000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>7978000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>8251000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>7948000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>7660000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>7624000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>7640000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>7745000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>7730000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>7524000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>7550000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>7530000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>7479000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>7170000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>7082000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>6948000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>7034000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>6948000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>7258000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>7456000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>7433000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>7325000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>7362000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>7512000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>7338000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>7484000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>7293000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>7120000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>7052000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>6282000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>6060000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>6289000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>6221000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>6380000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>6298000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>6451000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>6685000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>6223000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>5978000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>6044000000.0</v>
       </c>
-      <c r="AW55"/>
       <c r="AX55"/>
-      <c r="AY55">
+      <c r="AY55"/>
+      <c r="AZ55">
         <v>5621000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>5317000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:52">
+    <row r="56" spans="1:53">
       <c r="A56" t="s">
         <v>70</v>
       </c>
       <c r="B56">
+        <v>3094000000.0</v>
+      </c>
+      <c r="C56">
         <v>2928000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>3001000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>3207000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>3100000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2933000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>3026000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>3080000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2937000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>3597000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>3835000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>3683000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>3374000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>3202000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>3214000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>3543000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>3606000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>3393000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>3345000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>3371000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>3047000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>2786000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>2633000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>2605000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>2717000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>2591000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>2777000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>2827000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>2832000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>2847000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>3293000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>3448000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>3397000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>3584000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>3493000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>3433000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>3440000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>2711000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>2553000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>2757000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>2292000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>2371000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>2301000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>2481000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>2483000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>2097000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1962000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>2219000000.0</v>
       </c>
-      <c r="AW56"/>
       <c r="AX56"/>
-      <c r="AY56">
+      <c r="AY56"/>
+      <c r="AZ56">
         <v>1980000000.0</v>
       </c>
-      <c r="AZ56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:52">
+      <c r="BA56"/>
+    </row>
+    <row r="57" spans="1:53">
       <c r="A57" t="s">
         <v>71</v>
       </c>
       <c r="B57">
+        <v>1861000000.0</v>
+      </c>
+      <c r="C57">
         <v>1609000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1686000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1880000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1850000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1673000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1803000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1777000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1557000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2231000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2486000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2195000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2190000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1745000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1891000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1951000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1886000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1775000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1858000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1779000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1674000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1501000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1442000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1308000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1156000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1343000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1541000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1643000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1448000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1572000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1709000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1698000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1622000000.0</v>
       </c>
       <c r="AH57">
         <v>1622000000.0</v>
       </c>
       <c r="AI57">
+        <v>1622000000.0</v>
+      </c>
+      <c r="AJ57">
         <v>1648000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>1570000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>1750000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>1735000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>1771000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>1436000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>1444000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>1487000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>1466000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>1505000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>1441000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>1231000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1407000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>1181000000.0</v>
       </c>
-      <c r="AW57"/>
       <c r="AX57"/>
-      <c r="AY57">
+      <c r="AY57"/>
+      <c r="AZ57">
         <v>1471000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>1233000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:52">
+    <row r="58" spans="1:53">
       <c r="A58" t="s">
         <v>72</v>
       </c>
       <c r="B58">
+        <v>7198000000.0</v>
+      </c>
+      <c r="C58">
         <v>7051000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>7131000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>7270000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>7249000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6814000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>6910000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>6804000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>6524000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>7224000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>7512000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>7191000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>6850000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>6396000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>6533000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>6460000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>6515000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>6357000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>6468000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>6531000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>6579000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>6318000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>6267000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>6214000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>6375000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>6287000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>6563000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>6613000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>6604000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>6509000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>6342000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>6366000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>6313000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>6482000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>6428000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>6315000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>6480000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>5924000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>5956000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>5908000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>6052000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>6188000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>6168000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>6361000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>6280000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>2094000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>2305000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>2078000000.0</v>
       </c>
-      <c r="AW58"/>
       <c r="AX58"/>
-      <c r="AY58">
+      <c r="AY58"/>
+      <c r="AZ58">
         <v>2342000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>2088000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:52">
+    <row r="59" spans="1:53">
       <c r="A59" t="s">
         <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
+      <c r="AF59"/>
+      <c r="AG59">
         <v>1146000000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>1025000000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>1002000000.0</v>
       </c>
-      <c r="AI59">
-[...1 lines deleted...]
-      </c>
       <c r="AJ59">
+        <v>0.0</v>
+      </c>
+      <c r="AK59">
         <v>805000000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>572000000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>358000000.0</v>
       </c>
-      <c r="AM59">
-[...1 lines deleted...]
-      </c>
       <c r="AN59">
+        <v>0.0</v>
+      </c>
+      <c r="AO59">
         <v>381000000.0</v>
       </c>
-      <c r="AO59">
+      <c r="AP59">
         <v>169000000.0</v>
       </c>
-      <c r="AP59">
-[...1 lines deleted...]
-      </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
-      <c r="AT59"/>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
-    </row>
-    <row r="60" spans="1:52">
+      <c r="BA59"/>
+    </row>
+    <row r="60" spans="1:53">
       <c r="A60" t="s">
         <v>74</v>
       </c>
       <c r="B60">
+        <v>-49000000.0</v>
+      </c>
+      <c r="C60">
         <v>215000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>250000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>298000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>237000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>579000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>604000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>657000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>723000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>752000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>737000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>755000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>808000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1227000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1107000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1284000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1214000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1166000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1081000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>998000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>898000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>850000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>813000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>732000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>657000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>655000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>689000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>837000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>823000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>810000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1014000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1140000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1019000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>997000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>860000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>800000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>567000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>353000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>100000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>377000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>165000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>188000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>126000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>86000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>401000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>4125000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>3669000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>3963000000.0</v>
       </c>
-      <c r="AW60"/>
-      <c r="AX60">
+      <c r="AX60"/>
+      <c r="AY60">
         <v>3217000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>3276000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>3227000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:52">
+    <row r="61" spans="1:53">
       <c r="A61" t="s">
         <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-      <c r="S61">
+      <c r="S61"/>
+      <c r="T61">
         <v>-1247000000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-1152000000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-1087000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1072000000.0</v>
       </c>
       <c r="W61">
         <v>-1072000000.0</v>
       </c>
       <c r="X61">
         <v>-1072000000.0</v>
       </c>
       <c r="Y61">
         <v>-1072000000.0</v>
       </c>
       <c r="Z61">
         <v>-1072000000.0</v>
       </c>
       <c r="AA61">
         <v>-1072000000.0</v>
       </c>
       <c r="AB61">
         <v>-1072000000.0</v>
       </c>
       <c r="AC61">
         <v>-1072000000.0</v>
       </c>
       <c r="AD61">
+        <v>-1072000000.0</v>
+      </c>
+      <c r="AE61">
         <v>-1011000000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-750000000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-636000000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-500000000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-361000000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-116000000.0</v>
       </c>
-      <c r="AJ61">
-[...1 lines deleted...]
-      </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
-      <c r="AT61"/>
+      <c r="AT61">
+        <v>0.0</v>
+      </c>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
-    </row>
-    <row r="62" spans="1:52">
+      <c r="BA61"/>
+    </row>
+    <row r="62" spans="1:53">
       <c r="A62" t="s">
         <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -11391,50 +11530,51 @@
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
+      <c r="BA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11491,1295 +11631,1295 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B2">
         <v>4906000000.0</v>
       </c>
       <c r="C2">
         <v>4631000000.0</v>
       </c>
       <c r="D2">
         <v>4772000000.0</v>
       </c>
       <c r="E2">
         <v>5215000000.0</v>
       </c>
       <c r="F2">
         <v>4964000000.0</v>
       </c>
       <c r="G2">
         <v>3902000000.0</v>
       </c>
       <c r="H2">
         <v>4463000000.0</v>
       </c>
       <c r="I2">
         <v>4667000000.0</v>
       </c>
       <c r="J2">
         <v>4429000000.0</v>
       </c>
       <c r="K2">
         <v>4290000000.0</v>
       </c>
       <c r="L2">
         <v>4762000000.0</v>
       </c>
       <c r="M2">
         <v>5072000000.0</v>
       </c>
       <c r="N2">
         <v>5395000000.0</v>
       </c>
       <c r="O2">
         <v>5014000000.0</v>
       </c>
       <c r="P2">
         <v>5375000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B3">
         <v>340000000.0</v>
       </c>
       <c r="C3">
         <v>301000000.0</v>
       </c>
       <c r="D3">
         <v>307000000.0</v>
       </c>
       <c r="E3">
         <v>291000000.0</v>
       </c>
       <c r="F3">
         <v>317000000.0</v>
       </c>
       <c r="G3">
         <v>320000000.0</v>
       </c>
       <c r="H3">
         <v>268000000.0</v>
       </c>
       <c r="I3">
         <v>284000000.0</v>
       </c>
       <c r="J3">
         <v>273000000.0</v>
       </c>
       <c r="K3">
         <v>284000000.0</v>
       </c>
       <c r="L3">
         <v>267000000.0</v>
       </c>
       <c r="M3">
         <v>257000000.0</v>
       </c>
       <c r="N3">
         <v>261000000.0</v>
       </c>
       <c r="O3">
         <v>266000000.0</v>
       </c>
       <c r="P3">
         <v>272000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B5">
         <v>-8000000.0</v>
       </c>
       <c r="C5">
         <v>391000000.0</v>
       </c>
       <c r="D5">
         <v>-110000000.0</v>
       </c>
       <c r="E5">
         <v>904000000.0</v>
       </c>
       <c r="F5">
         <v>861000000.0</v>
       </c>
       <c r="G5">
         <v>447000000.0</v>
       </c>
       <c r="H5">
         <v>447000000.0</v>
       </c>
       <c r="I5">
         <v>1259000000.0</v>
       </c>
       <c r="J5">
         <v>1072000000.0</v>
       </c>
       <c r="K5">
         <v>431000000.0</v>
       </c>
       <c r="L5">
         <v>-56000000.0</v>
       </c>
       <c r="M5">
         <v>532000000.0</v>
       </c>
       <c r="N5">
         <v>532000000.0</v>
       </c>
       <c r="O5">
         <v>1459000000.0</v>
       </c>
       <c r="P5">
         <v>1731000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B6">
         <v>332000000.0</v>
       </c>
       <c r="C6">
         <v>692000000.0</v>
       </c>
       <c r="D6">
         <v>197000000.0</v>
       </c>
       <c r="E6">
         <v>1195000000.0</v>
       </c>
       <c r="F6">
         <v>1178000000.0</v>
       </c>
       <c r="G6">
         <v>767000000.0</v>
       </c>
       <c r="H6">
         <v>715000000.0</v>
       </c>
       <c r="I6">
         <v>1543000000.0</v>
       </c>
       <c r="J6">
         <v>1345000000.0</v>
       </c>
       <c r="K6">
         <v>715000000.0</v>
       </c>
       <c r="L6">
         <v>211000000.0</v>
       </c>
       <c r="M6">
         <v>789000000.0</v>
       </c>
       <c r="N6">
         <v>793000000.0</v>
       </c>
       <c r="O6">
         <v>1725000000.0</v>
       </c>
       <c r="P6">
         <v>2003000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>10000000.0</v>
       </c>
       <c r="J8">
         <v>-39000000.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B9">
         <v>902000000.0</v>
       </c>
       <c r="C9">
         <v>1151000000.0</v>
       </c>
       <c r="D9">
         <v>1306000000.0</v>
       </c>
       <c r="E9">
         <v>1616000000.0</v>
       </c>
       <c r="F9">
         <v>1381000000.0</v>
       </c>
       <c r="G9">
         <v>1067000000.0</v>
       </c>
       <c r="H9">
         <v>1063000000.0</v>
       </c>
       <c r="I9">
         <v>1971000000.0</v>
       </c>
       <c r="J9">
         <v>1754000000.0</v>
       </c>
       <c r="K9">
         <v>1110000000.0</v>
       </c>
       <c r="L9">
         <v>955000000.0</v>
       </c>
       <c r="M9">
         <v>1360000000.0</v>
       </c>
       <c r="N9">
         <v>1464000000.0</v>
       </c>
       <c r="O9">
         <v>2351000000.0</v>
       </c>
       <c r="P9">
         <v>2597000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B10">
         <v>-277000000.0</v>
       </c>
       <c r="C10">
         <v>127000000.0</v>
       </c>
       <c r="D10">
         <v>-318000000.0</v>
       </c>
       <c r="E10">
         <v>741000000.0</v>
       </c>
       <c r="F10">
         <v>676000000.0</v>
       </c>
       <c r="G10">
         <v>179000000.0</v>
       </c>
       <c r="H10">
         <v>20000000.0</v>
       </c>
       <c r="I10">
         <v>1155000000.0</v>
       </c>
       <c r="J10">
         <v>912000000.0</v>
       </c>
       <c r="K10">
         <v>-11000000.0</v>
       </c>
       <c r="L10">
         <v>-188000000.0</v>
       </c>
       <c r="M10">
         <v>550000000.0</v>
       </c>
       <c r="N10">
         <v>576000000.0</v>
       </c>
       <c r="O10">
         <v>1485000000.0</v>
       </c>
       <c r="P10">
         <v>1907000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B11">
         <v>109000000.0</v>
       </c>
       <c r="C11">
         <v>41000000.0</v>
       </c>
       <c r="D11">
         <v>-81000000.0</v>
       </c>
       <c r="E11">
         <v>163000000.0</v>
       </c>
       <c r="F11">
         <v>68000000.0</v>
       </c>
       <c r="G11">
         <v>-40000000.0</v>
       </c>
       <c r="H11">
         <v>72000000.0</v>
       </c>
       <c r="I11">
         <v>159000000.0</v>
       </c>
       <c r="J11">
         <v>165000000.0</v>
       </c>
       <c r="K11">
         <v>-18000000.0</v>
       </c>
       <c r="L11">
         <v>-98000000.0</v>
       </c>
       <c r="M11">
         <v>149000000.0</v>
       </c>
       <c r="N11">
         <v>152000000.0</v>
       </c>
       <c r="O11">
         <v>427000000.0</v>
       </c>
       <c r="P11">
         <v>474000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B12">
         <v>269000000.0</v>
       </c>
       <c r="C12">
         <v>264000000.0</v>
       </c>
       <c r="D12">
         <v>208000000.0</v>
       </c>
       <c r="E12">
         <v>163000000.0</v>
       </c>
       <c r="F12">
         <v>185000000.0</v>
       </c>
       <c r="G12">
         <v>210000000.0</v>
       </c>
       <c r="H12">
         <v>208000000.0</v>
       </c>
       <c r="I12">
         <v>195000000.0</v>
       </c>
       <c r="J12">
         <v>215000000.0</v>
       </c>
       <c r="K12">
         <v>219000000.0</v>
       </c>
       <c r="L12">
         <v>132000000.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B13">
         <v>234000000.0</v>
       </c>
       <c r="C13">
         <v>230000000.0</v>
       </c>
       <c r="D13">
         <v>201000000.0</v>
       </c>
       <c r="E13">
         <v>108000000.0</v>
       </c>
       <c r="F13">
         <v>142000000.0</v>
       </c>
       <c r="G13">
         <v>213000000.0</v>
       </c>
       <c r="H13">
         <v>181000000.0</v>
       </c>
       <c r="I13">
         <v>151000000.0</v>
       </c>
       <c r="J13">
         <v>178000000.0</v>
       </c>
       <c r="K13">
         <v>247000000.0</v>
       </c>
       <c r="L13">
         <v>91000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>-1000000.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>2000000.0</v>
       </c>
       <c r="H14">
         <v>6000000.0</v>
       </c>
       <c r="I14">
         <v>6000000.0</v>
       </c>
       <c r="J14">
         <v>5000000.0</v>
       </c>
       <c r="K14">
         <v>4000000.0</v>
       </c>
       <c r="L14">
         <v>4000000.0</v>
       </c>
       <c r="M14">
         <v>1000000.0</v>
       </c>
       <c r="N14">
         <v>1000000.0</v>
       </c>
       <c r="O14">
         <v>1000000.0</v>
       </c>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B15">
         <v>-386000000.0</v>
       </c>
       <c r="C15">
         <v>86000000.0</v>
       </c>
       <c r="D15">
         <v>-238000000.0</v>
       </c>
       <c r="E15">
         <v>578000000.0</v>
       </c>
       <c r="F15">
         <v>608000000.0</v>
       </c>
       <c r="G15">
         <v>219000000.0</v>
       </c>
       <c r="H15">
         <v>-52000000.0</v>
       </c>
       <c r="I15">
         <v>995000000.0</v>
       </c>
       <c r="J15">
         <v>746000000.0</v>
       </c>
       <c r="K15">
         <v>7000000.0</v>
       </c>
       <c r="L15">
         <v>-90000000.0</v>
       </c>
       <c r="M15">
         <v>400000000.0</v>
       </c>
       <c r="N15">
         <v>423000000.0</v>
       </c>
       <c r="O15">
         <v>1057000000.0</v>
       </c>
       <c r="P15">
         <v>1431000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B16">
         <v>-386000000.0</v>
       </c>
       <c r="C16">
         <v>86000000.0</v>
       </c>
       <c r="D16">
         <v>-238000000.0</v>
       </c>
       <c r="E16">
         <v>578000000.0</v>
       </c>
       <c r="F16">
         <v>608000000.0</v>
       </c>
       <c r="G16">
         <v>219000000.0</v>
       </c>
       <c r="H16">
         <v>-52000000.0</v>
       </c>
       <c r="I16">
         <v>995000000.0</v>
       </c>
       <c r="J16">
         <v>746000000.0</v>
       </c>
       <c r="K16">
         <v>7000000.0</v>
       </c>
       <c r="L16">
         <v>-90000000.0</v>
       </c>
       <c r="M16">
         <v>400000000.0</v>
       </c>
       <c r="N16">
         <v>423000000.0</v>
       </c>
       <c r="O16">
         <v>1057000000.0</v>
       </c>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B17">
         <v>-386000000.0</v>
       </c>
       <c r="C17">
         <v>86000000.0</v>
       </c>
       <c r="D17">
         <v>-237000000.0</v>
       </c>
       <c r="E17">
         <v>578000000.0</v>
       </c>
       <c r="F17">
         <v>608000000.0</v>
       </c>
       <c r="G17">
         <v>219000000.0</v>
       </c>
       <c r="H17">
         <v>-52000000.0</v>
       </c>
       <c r="I17">
         <v>996000000.0</v>
       </c>
       <c r="J17">
         <v>747000000.0</v>
       </c>
       <c r="K17">
         <v>7000000.0</v>
       </c>
       <c r="L17">
         <v>-90000000.0</v>
       </c>
       <c r="M17">
         <v>401000000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B18">
         <v>-269000000.0</v>
       </c>
       <c r="C18">
         <v>-264000000.0</v>
       </c>
       <c r="D18">
         <v>-208000000.0</v>
       </c>
       <c r="E18">
         <v>-163000000.0</v>
       </c>
       <c r="F18">
         <v>-185000000.0</v>
       </c>
       <c r="G18">
         <v>-210000000.0</v>
       </c>
       <c r="H18">
         <v>-208000000.0</v>
       </c>
       <c r="I18">
         <v>-195000000.0</v>
       </c>
       <c r="J18">
         <v>-215000000.0</v>
       </c>
       <c r="K18">
         <v>-213000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>132000000.0</v>
       </c>
       <c r="F19">
         <v>185000000.0</v>
       </c>
       <c r="G19">
         <v>22000000.0</v>
       </c>
       <c r="H19">
         <v>-264000000.0</v>
       </c>
       <c r="I19">
         <v>167000000.0</v>
       </c>
       <c r="J19">
         <v>112000000.0</v>
       </c>
       <c r="K19">
         <v>276000000.0</v>
       </c>
       <c r="L19">
         <v>76000000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>57000000.0</v>
       </c>
       <c r="K20">
         <v>170000000.0</v>
       </c>
       <c r="L20">
         <v>358000000.0</v>
       </c>
       <c r="M20">
         <v>21000000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B21">
         <v>-5000000.0</v>
       </c>
       <c r="C21">
         <v>443000000.0</v>
       </c>
       <c r="D21">
         <v>-123000000.0</v>
       </c>
       <c r="E21">
         <v>786000000.0</v>
       </c>
       <c r="F21">
         <v>674000000.0</v>
       </c>
       <c r="G21">
         <v>448000000.0</v>
       </c>
       <c r="H21">
         <v>447000000.0</v>
       </c>
       <c r="I21">
         <v>1232000000.0</v>
       </c>
       <c r="J21">
         <v>1072000000.0</v>
       </c>
       <c r="K21">
         <v>96000000.0</v>
       </c>
       <c r="L21">
         <v>226000000.0</v>
       </c>
       <c r="M21">
         <v>532000000.0</v>
       </c>
       <c r="N21">
         <v>532000000.0</v>
       </c>
       <c r="O21">
         <v>1459000000.0</v>
       </c>
       <c r="P21">
         <v>1731000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B23">
         <v>5813000000.0</v>
       </c>
       <c r="C23">
         <v>5339000000.0</v>
       </c>
       <c r="D23">
         <v>6201000000.0</v>
       </c>
       <c r="E23">
         <v>6045000000.0</v>
       </c>
       <c r="F23">
         <v>5671000000.0</v>
       </c>
       <c r="G23">
         <v>4521000000.0</v>
       </c>
       <c r="H23">
         <v>5079000000.0</v>
       </c>
       <c r="I23">
         <v>5406000000.0</v>
       </c>
       <c r="J23">
         <v>5111000000.0</v>
       </c>
       <c r="K23">
         <v>5304000000.0</v>
       </c>
       <c r="L23">
         <v>5491000000.0</v>
       </c>
       <c r="M23">
         <v>5900000000.0</v>
       </c>
       <c r="N23">
         <v>6327000000.0</v>
       </c>
       <c r="O23">
         <v>5906000000.0</v>
       </c>
       <c r="P23">
         <v>6241000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B25">
         <v>340000000.0</v>
       </c>
       <c r="C25">
         <v>301000000.0</v>
       </c>
       <c r="D25">
         <v>307000000.0</v>
       </c>
       <c r="E25">
         <v>291000000.0</v>
       </c>
       <c r="F25">
         <v>317000000.0</v>
       </c>
       <c r="G25">
         <v>320000000.0</v>
       </c>
       <c r="H25">
         <v>311000000.0</v>
       </c>
       <c r="I25">
         <v>284000000.0</v>
       </c>
       <c r="J25">
         <v>273000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B26">
         <v>108000000.0</v>
       </c>
       <c r="C26">
         <v>109000000.0</v>
       </c>
       <c r="D26">
         <v>108000000.0</v>
       </c>
       <c r="E26">
         <v>118000000.0</v>
       </c>
       <c r="F26">
         <v>107000000.0</v>
       </c>
       <c r="G26">
         <v>93000000.0</v>
       </c>
       <c r="H26">
         <v>80000000.0</v>
       </c>
       <c r="I26">
         <v>82000000.0</v>
       </c>
       <c r="J26">
         <v>80000000.0</v>
       </c>
       <c r="K26">
         <v>80000000.0</v>
       </c>
       <c r="L26">
         <v>97000000.0</v>
       </c>
       <c r="M26">
         <v>143000000.0</v>
       </c>
       <c r="N26">
         <v>164000000.0</v>
       </c>
       <c r="O26">
         <v>145000000.0</v>
       </c>
       <c r="P26">
         <v>135000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B28">
         <v>799000000.0</v>
       </c>
       <c r="C28">
         <v>585000000.0</v>
       </c>
       <c r="D28">
         <v>1290000000.0</v>
       </c>
       <c r="E28">
         <v>710000000.0</v>
       </c>
       <c r="F28">
         <v>592000000.0</v>
       </c>
       <c r="G28">
         <v>527000000.0</v>
       </c>
       <c r="H28">
         <v>548000000.0</v>
       </c>
       <c r="I28">
         <v>657000000.0</v>
       </c>
       <c r="J28">
         <v>602000000.0</v>
       </c>
       <c r="K28">
         <v>934000000.0</v>
       </c>
       <c r="L28">
         <v>632000000.0</v>
       </c>
       <c r="M28">
         <v>685000000.0</v>
       </c>
       <c r="N28">
         <v>768000000.0</v>
       </c>
       <c r="O28">
         <v>747000000.0</v>
       </c>
       <c r="P28">
         <v>731000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B29">
         <v>109000000.0</v>
       </c>
       <c r="C29">
         <v>41000000.0</v>
       </c>
       <c r="D29">
         <v>-81000000.0</v>
       </c>
       <c r="E29">
         <v>163000000.0</v>
       </c>
       <c r="F29">
         <v>68000000.0</v>
       </c>
       <c r="G29">
         <v>-40000000.0</v>
       </c>
       <c r="H29">
         <v>-72000000.0</v>
       </c>
       <c r="I29">
         <v>169000000.0</v>
       </c>
       <c r="J29">
         <v>126000000.0</v>
       </c>
       <c r="K29">
         <v>-18000000.0</v>
       </c>
       <c r="L29">
         <v>-98000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B30">
         <v>907000000.0</v>
       </c>
       <c r="C30">
         <v>708000000.0</v>
       </c>
       <c r="D30">
         <v>1429000000.0</v>
       </c>
       <c r="E30">
         <v>830000000.0</v>
       </c>
       <c r="F30">
         <v>707000000.0</v>
       </c>
       <c r="G30">
         <v>619000000.0</v>
       </c>
       <c r="H30">
         <v>616000000.0</v>
       </c>
       <c r="I30">
         <v>739000000.0</v>
       </c>
       <c r="J30">
         <v>682000000.0</v>
       </c>
       <c r="K30">
         <v>1014000000.0</v>
       </c>
       <c r="L30">
         <v>729000000.0</v>
       </c>
       <c r="M30">
         <v>828000000.0</v>
       </c>
       <c r="N30">
         <v>932000000.0</v>
       </c>
       <c r="O30">
         <v>892000000.0</v>
       </c>
       <c r="P30">
         <v>866000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B31">
         <v>-272000000.0</v>
       </c>
       <c r="C31">
         <v>-316000000.0</v>
       </c>
       <c r="D31">
         <v>-195000000.0</v>
       </c>
       <c r="E31">
         <v>-45000000.0</v>
       </c>
       <c r="F31">
         <v>2000000.0</v>
       </c>
       <c r="G31">
         <v>-269000000.0</v>
       </c>
       <c r="H31">
         <v>-427000000.0</v>
       </c>
       <c r="I31">
         <v>-77000000.0</v>
       </c>
       <c r="J31">
         <v>-160000000.0</v>
       </c>
       <c r="K31">
         <v>-107000000.0</v>
       </c>
       <c r="L31">
         <v>-414000000.0</v>
       </c>
       <c r="M31">
         <v>18000000.0</v>
       </c>
       <c r="N31">
         <v>44000000.0</v>
       </c>
       <c r="O31">
         <v>26000000.0</v>
       </c>
       <c r="P31">
         <v>176000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B32">
         <v>5808000000.0</v>
       </c>
       <c r="C32">
         <v>5782000000.0</v>
       </c>
       <c r="D32">
         <v>6078000000.0</v>
       </c>
       <c r="E32">
         <v>6831000000.0</v>
       </c>
       <c r="F32">
         <v>6345000000.0</v>
       </c>
       <c r="G32">
         <v>4969000000.0</v>
       </c>
       <c r="H32">
         <v>5526000000.0</v>
       </c>
       <c r="I32">
         <v>6638000000.0</v>
       </c>
@@ -12804,569 +12944,577 @@
       <c r="P32">
         <v>7972000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ32"/>
+  <dimension ref="A1:BA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:53">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>83</v>
       </c>
       <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>86</v>
       </c>
       <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
         <v>89</v>
       </c>
       <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>92</v>
       </c>
       <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
       </c>
-      <c r="AZ1" t="s">
+      <c r="BA1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:52">
+    <row r="2" spans="1:53">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B2">
+        <v>1305000000.0</v>
+      </c>
+      <c r="C2">
         <v>1166000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1177000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1260000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1337000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1132000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1121000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1215000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1246000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1078000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1157000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1214000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1233000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1168000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1136000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1345000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1418000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1278000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1182000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1253000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1391000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1139000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1025000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>976000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>894000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1007000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1203000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1096000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1085000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1080000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1064000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1151000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1259000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1193000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1088000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1117000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1147000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1079000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1023000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1056000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1116000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1095000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1147000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1222000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1282000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1111000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1248000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1273000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1311000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1240000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1300000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>4746000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:52">
+    <row r="3" spans="1:53">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B3">
+        <v>80000000.0</v>
+      </c>
+      <c r="C3">
         <v>79000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>-247000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>79000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>80000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>88000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78000000.0</v>
       </c>
       <c r="H3">
         <v>78000000.0</v>
       </c>
       <c r="I3">
+        <v>78000000.0</v>
+      </c>
+      <c r="J3">
         <v>74000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>71000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>74000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>76000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>78000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>79000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>74000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>71000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>72000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>74000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>75000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>79000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>80000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>83000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80000000.0</v>
       </c>
       <c r="X3">
         <v>80000000.0</v>
       </c>
       <c r="Y3">
+        <v>80000000.0</v>
+      </c>
+      <c r="Z3">
         <v>81000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79000000.0</v>
       </c>
       <c r="AA3">
         <v>79000000.0</v>
       </c>
       <c r="AB3">
-        <v>78000000.0</v>
+        <v>79000000.0</v>
       </c>
       <c r="AC3">
         <v>78000000.0</v>
       </c>
       <c r="AD3">
+        <v>78000000.0</v>
+      </c>
+      <c r="AE3">
         <v>76000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71000000.0</v>
       </c>
       <c r="AF3">
         <v>71000000.0</v>
       </c>
       <c r="AG3">
+        <v>71000000.0</v>
+      </c>
+      <c r="AH3">
         <v>72000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>70000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>69000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>62000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71000000.0</v>
       </c>
       <c r="AL3">
         <v>71000000.0</v>
       </c>
       <c r="AM3">
+        <v>71000000.0</v>
+      </c>
+      <c r="AN3">
         <v>72000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73000000.0</v>
       </c>
       <c r="AO3">
         <v>73000000.0</v>
       </c>
       <c r="AP3">
-        <v>66000000.0</v>
+        <v>73000000.0</v>
       </c>
       <c r="AQ3">
         <v>66000000.0</v>
       </c>
       <c r="AR3">
+        <v>66000000.0</v>
+      </c>
+      <c r="AS3">
         <v>70000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>67000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>64000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>72000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>57000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64000000.0</v>
       </c>
       <c r="AX3">
         <v>64000000.0</v>
       </c>
       <c r="AY3">
+        <v>64000000.0</v>
+      </c>
+      <c r="AZ3">
         <v>61000000.0</v>
       </c>
-      <c r="AZ3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:52">
+      <c r="BA3"/>
+    </row>
+    <row r="4" spans="1:53">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -13386,401 +13534,408 @@
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:52">
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:53">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B5">
+        <v>-493000000.0</v>
+      </c>
+      <c r="C5">
         <v>46000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-76000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>119000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-195000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>66000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>76000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>39000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>135000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>133000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>96000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>68000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-385000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>215000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-29000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>340000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>271000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>321000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>206000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>276000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>91000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>150000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>105000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>113000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>73000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>131000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-402000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>144000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>165000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>121000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>197000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>298000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>369000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>381000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>310000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>299000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>253000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>187000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-217000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>175000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>76000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>46000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-68000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>19000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>42000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>62000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>115000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>150000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>148000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>119000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>132000000.0</v>
       </c>
-      <c r="AZ5">
-[...3 lines deleted...]
-    <row r="6" spans="1:52">
+      <c r="BA5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:53">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B6">
+        <v>-413000000.0</v>
+      </c>
+      <c r="C6">
         <v>125000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-76000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>198000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-115000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154000000.0</v>
       </c>
       <c r="G6">
         <v>154000000.0</v>
       </c>
       <c r="H6">
+        <v>154000000.0</v>
+      </c>
+      <c r="I6">
         <v>117000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>209000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>204000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>170000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>144000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-307000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>294000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>45000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>411000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>343000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>395000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>281000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>355000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>171000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>233000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>185000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>193000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>154000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>210000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-323000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>222000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>243000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>197000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>268000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>369000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>441000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>451000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>379000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>361000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>324000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>258000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-145000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>248000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>149000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>112000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-2000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>89000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>109000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>126000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>187000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>207000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>212000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>183000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>193000000.0</v>
       </c>
-      <c r="AZ6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:52">
+      <c r="BA6"/>
+    </row>
+    <row r="7" spans="1:53">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -13800,89 +13955,90 @@
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:52">
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:53">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
+      <c r="Z8"/>
+      <c r="AA8">
         <v>18000000.0</v>
       </c>
-      <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -13902,1913 +14058,1945 @@
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:52">
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:53">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B9">
+        <v>286000000.0</v>
+      </c>
+      <c r="C9">
         <v>215000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>153000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>235000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>278000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>236000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>273000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>286000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>308000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>284000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>255000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>273000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>410000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>368000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>202000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>432000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>497000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>486000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>393000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>427000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>264000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>297000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>313000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>257000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>199000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>298000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>150000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>294000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>323000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>296000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>400000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>477000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>557000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>537000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>487000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>467000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>441000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>358000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>299000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>342000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>267000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>202000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>213000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>264000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>226000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>252000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>301000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>359000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>371000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>329000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>356000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>2619000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:52">
+    <row r="10" spans="1:53">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B10">
+        <v>-1000000.0</v>
+      </c>
+      <c r="C10">
         <v>-22000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-145000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>51000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-261000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>78000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>9000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-30000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>69000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>70000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-69000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>13000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-433000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>173000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-69000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>299000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>231000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>280000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>302000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>231000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>44000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>101000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>23000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>60000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>20000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>77000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-454000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>91000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>133000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>107000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>182000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>269000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>323000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>381000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>263000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>250000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>225000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>173000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-273000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>234000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-41000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>70000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-121000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-107000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-18000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>58000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>120000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>143000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>155000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>132000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>147000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1485000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:52">
+    <row r="11" spans="1:53">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B11">
+        <v>273000000.0</v>
+      </c>
+      <c r="C11">
         <v>7000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-83000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-9000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>119000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>82000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>17000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-3000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>9000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>16000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-53000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-57000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000000.0</v>
       </c>
       <c r="O11">
         <v>28000000.0</v>
       </c>
       <c r="P11">
+        <v>28000000.0</v>
+      </c>
+      <c r="Q11">
         <v>59000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>30000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>46000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>69000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>17000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-22000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>5000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>4000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-16000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-4000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-23000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-137000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>15000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>37000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>13000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>40000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-6000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>41000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>84000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>35000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>43000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>64000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>22000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-43000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>30000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-23000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>19000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-35000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-78000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>38000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>15000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>41000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>35000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>39000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>34000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>36000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>427000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:52">
+    <row r="12" spans="1:53">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B12">
         <v>68000000.0</v>
       </c>
       <c r="C12">
+        <v>68000000.0</v>
+      </c>
+      <c r="D12">
         <v>69000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>68000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66000000.0</v>
       </c>
       <c r="F12">
         <v>66000000.0</v>
       </c>
       <c r="G12">
+        <v>66000000.0</v>
+      </c>
+      <c r="H12">
         <v>67000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>69000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>66000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63000000.0</v>
       </c>
       <c r="K12">
         <v>63000000.0</v>
       </c>
       <c r="L12">
+        <v>63000000.0</v>
+      </c>
+      <c r="M12">
         <v>55000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>48000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>42000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>40000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>41000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>40000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>41000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>43000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>45000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>47000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>49000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>50000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53000000.0</v>
       </c>
       <c r="Y12">
         <v>53000000.0</v>
       </c>
       <c r="Z12">
+        <v>53000000.0</v>
+      </c>
+      <c r="AA12">
         <v>54000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>52000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>53000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>52000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>51000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47000000.0</v>
       </c>
       <c r="AF12">
         <v>47000000.0</v>
       </c>
       <c r="AG12">
+        <v>47000000.0</v>
+      </c>
+      <c r="AH12">
         <v>48000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>52000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>54000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>55000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>54000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>51000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>56000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>51000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>50000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>57000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>53000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>51000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>28000000.0</v>
       </c>
-      <c r="AT12">
-[...1 lines deleted...]
-      </c>
       <c r="AU12">
+        <v>0.0</v>
+      </c>
+      <c r="AV12">
         <v>132000000.0</v>
       </c>
-      <c r="AV12">
-[...1 lines deleted...]
-      </c>
       <c r="AW12">
         <v>0.0</v>
       </c>
       <c r="AX12">
         <v>0.0</v>
       </c>
       <c r="AY12">
         <v>0.0</v>
       </c>
       <c r="AZ12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:52">
+      <c r="BA12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:53">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
-[...1 lines deleted...]
-      </c>
+      <c r="C13"/>
       <c r="D13">
         <v>60000000.0</v>
       </c>
       <c r="E13">
+        <v>60000000.0</v>
+      </c>
+      <c r="F13">
         <v>62000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>58000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>61000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>58000000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>42000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>35000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>30000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>29000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>25000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>27000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>30000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>32000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>33000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>37000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>39000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>44000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>58000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>40000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>70000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>52000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>39000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>53000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>37000000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
-    </row>
-    <row r="14" spans="1:52">
+      <c r="BA13"/>
+    </row>
+    <row r="14" spans="1:53">
       <c r="A14" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-      <c r="C14">
+        <v>127</v>
+      </c>
+      <c r="B14">
+        <v>0.0</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14">
         <v>1000000.0</v>
       </c>
-      <c r="D14">
-[...1 lines deleted...]
-      </c>
       <c r="E14">
+        <v>0.0</v>
+      </c>
+      <c r="F14">
         <v>-1000000.0</v>
       </c>
-      <c r="F14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G14"/>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
-      <c r="J14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14"/>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14">
         <v>0.0</v>
       </c>
-      <c r="N14"/>
+      <c r="N14">
+        <v>0.0</v>
+      </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
-      <c r="U14">
-[...1 lines deleted...]
-      </c>
+      <c r="U14"/>
       <c r="V14">
         <v>2000000.0</v>
       </c>
       <c r="W14">
         <v>2000000.0</v>
       </c>
       <c r="X14">
         <v>2000000.0</v>
       </c>
       <c r="Y14">
         <v>2000000.0</v>
       </c>
       <c r="Z14">
-        <v>6000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="AA14">
         <v>6000000.0</v>
       </c>
       <c r="AB14">
         <v>6000000.0</v>
       </c>
       <c r="AC14">
         <v>6000000.0</v>
       </c>
       <c r="AD14">
         <v>6000000.0</v>
       </c>
       <c r="AE14">
         <v>6000000.0</v>
       </c>
       <c r="AF14">
         <v>6000000.0</v>
       </c>
       <c r="AG14">
+        <v>6000000.0</v>
+      </c>
+      <c r="AH14">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AI14">
         <v>5000000.0</v>
       </c>
       <c r="AJ14">
         <v>5000000.0</v>
       </c>
       <c r="AK14">
+        <v>5000000.0</v>
+      </c>
+      <c r="AL14">
         <v>-6000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AN14">
         <v>4000000.0</v>
       </c>
       <c r="AO14">
+        <v>4000000.0</v>
+      </c>
+      <c r="AP14">
         <v>-8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AQ14">
         <v>4000000.0</v>
       </c>
       <c r="AR14">
-        <v>0.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
+        <v>0.0</v>
+      </c>
+      <c r="AW14">
         <v>1000000.0</v>
       </c>
-      <c r="AW14">
-[...1 lines deleted...]
-      </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
-        <v>1000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:52">
+      <c r="BA14">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:53">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B15">
+        <v>-274000000.0</v>
+      </c>
+      <c r="C15">
         <v>-29000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-61000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>60000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-381000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-4000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-8000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-27000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>60000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>54000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-18000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>12000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-376000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>145000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-97000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>240000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>201000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>234000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>233000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>214000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>66000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>96000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>19000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>76000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>24000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>100000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-317000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>76000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>96000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>94000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>142000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>275000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>281000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>297000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>228000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>207000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>161000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>150000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-230000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>204000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-18000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>51000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-86000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-29000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-18000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>43000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>79000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>107000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>116000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>98000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>110000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>1057000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:52">
+    <row r="16" spans="1:53">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-61000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>60000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-381000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-4000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-8000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-27000000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>20000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-376000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>145000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-97000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>240000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>201000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>234000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>233000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>214000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>66000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>96000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>19000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>76000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>24000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>100000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-317000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>76000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>96000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>94000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>142000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>275000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>281000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>297000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>228000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>207000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>161000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>150000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-197000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>204000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-18000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>51000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-90000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-29000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-18000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>43000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>79000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>107000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>116000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>98000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>423000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1057000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:52">
+    <row r="17" spans="1:53">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B17">
+        <v>-274000000.0</v>
+      </c>
+      <c r="C17">
         <v>-29000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-62000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>60000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-380000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-4000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-8000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-27000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>70000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>52000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-26000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>20000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-376000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>145000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-97000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>240000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>201000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>234000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>232000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>214000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>66000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>96000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>19000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>76000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>24000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>100000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-317000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>76000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>96000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>94000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>142000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>275000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>282000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>297000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>705000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>207000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>161000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>151000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-289000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>204000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-18000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>51000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-90000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-29000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-18000000.0</v>
       </c>
-      <c r="AT17">
-[...1 lines deleted...]
-      </c>
       <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>401000000.0</v>
       </c>
-      <c r="AV17">
-[...1 lines deleted...]
-      </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:52">
+      <c r="BA17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:53">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B18">
+        <v>-68000000.0</v>
+      </c>
+      <c r="C18">
         <v>-69000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-68000000.0</v>
       </c>
       <c r="D18">
         <v>-68000000.0</v>
       </c>
       <c r="E18">
+        <v>-68000000.0</v>
+      </c>
+      <c r="F18">
         <v>-67000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-66000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-67000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-69000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-66000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-63000000.0</v>
       </c>
       <c r="K18">
         <v>-63000000.0</v>
       </c>
       <c r="L18">
+        <v>-63000000.0</v>
+      </c>
+      <c r="M18">
         <v>-55000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-48000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-42000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-40000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-41000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-40000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-41000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-43000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-45000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-47000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-49000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-50000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-53000000.0</v>
       </c>
       <c r="Y18">
         <v>-53000000.0</v>
       </c>
       <c r="Z18">
+        <v>-53000000.0</v>
+      </c>
+      <c r="AA18">
         <v>-54000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-52000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-53000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-52000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-51000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
-    </row>
-    <row r="19" spans="1:52">
+      <c r="BA18"/>
+    </row>
+    <row r="19" spans="1:53">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>11000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>13000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-18000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>79000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>54000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>17000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>140000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>3000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>31000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>11000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>9000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>21000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-7000000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19">
+      <c r="AB19"/>
+      <c r="AC19">
         <v>34000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>24000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>48000000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>34000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>5000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>69000000.0</v>
       </c>
-      <c r="AI19"/>
-      <c r="AJ19">
+      <c r="AJ19"/>
+      <c r="AK19">
         <v>14000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>23000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>41000000.0</v>
       </c>
-      <c r="AM19"/>
-      <c r="AN19">
+      <c r="AN19"/>
+      <c r="AO19">
         <v>9000000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>4000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>5000000.0</v>
       </c>
-      <c r="AQ19"/>
-      <c r="AR19">
+      <c r="AR19"/>
+      <c r="AS19">
         <v>64000000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>29000000.0</v>
       </c>
-      <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
-    </row>
-    <row r="20" spans="1:52">
+      <c r="BA19"/>
+    </row>
+    <row r="20" spans="1:53">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
         <v>-10000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>10000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>44000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>31000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>-30000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>12000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>-69000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>546000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>-452000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>145000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>358000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>25000000.0</v>
       </c>
-      <c r="AS20">
-[...1 lines deleted...]
-      </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>21000000.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:52">
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:53">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B21">
+        <v>-213000000.0</v>
+      </c>
+      <c r="C21">
         <v>64000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-259000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>104000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>72000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>78000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>75000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>122000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>130000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>113000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>107000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>110000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>195000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>218000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-4000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>259000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>220000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>314000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>207000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>273000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>59000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>138000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>106000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>122000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>68000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>148000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-17000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>144000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>168000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>118000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>188000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>294000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>376000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>374000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>310000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>299000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>263000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>195000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-201000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>175000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>76000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>46000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>33000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>89000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>42000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>62000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>115000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>150000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>148000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>119000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>132000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1459000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:52">
+    <row r="22" spans="1:53">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -15828,212 +16016,218 @@
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:52">
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:53">
       <c r="A23" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B23">
+        <v>1804000000.0</v>
+      </c>
+      <c r="C23">
         <v>1317000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1589000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1391000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1543000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1290000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1319000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1379000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1424000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1249000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1305000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1377000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1448000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1318000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1342000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1518000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1695000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1450000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1368000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1407000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1596000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1298000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1232000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1111000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1025000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1157000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1370000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1246000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1240000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1258000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1276000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1334000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1440000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1356000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1265000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1285000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1325000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1242000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1523000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1223000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1307000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1251000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1327000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1397000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1466000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1301000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1434000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1482000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1534000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1450000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1524000000.0</v>
       </c>
-      <c r="AZ23">
-[...3 lines deleted...]
-    <row r="24" spans="1:52">
+      <c r="BA23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:53">
       <c r="A24" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -16042,1168 +16236,1191 @@
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
-    </row>
-    <row r="25" spans="1:52">
+      <c r="BA24"/>
+    </row>
+    <row r="25" spans="1:53">
       <c r="A25" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B25">
+        <v>80000000.0</v>
+      </c>
+      <c r="C25">
         <v>79000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>81000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>79000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>92000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>88000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78000000.0</v>
       </c>
       <c r="H25">
         <v>78000000.0</v>
       </c>
       <c r="I25">
+        <v>78000000.0</v>
+      </c>
+      <c r="J25">
         <v>74000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>71000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>74000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>76000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>78000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>79000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>74000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>71000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>72000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>74000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>75000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>79000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>80000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>83000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80000000.0</v>
       </c>
       <c r="X25">
         <v>80000000.0</v>
       </c>
       <c r="Y25">
+        <v>80000000.0</v>
+      </c>
+      <c r="Z25">
         <v>81000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79000000.0</v>
       </c>
       <c r="AA25">
         <v>79000000.0</v>
       </c>
       <c r="AB25">
-        <v>78000000.0</v>
+        <v>79000000.0</v>
       </c>
       <c r="AC25">
         <v>78000000.0</v>
       </c>
       <c r="AD25">
+        <v>78000000.0</v>
+      </c>
+      <c r="AE25">
         <v>76000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71000000.0</v>
       </c>
       <c r="AF25">
         <v>71000000.0</v>
       </c>
       <c r="AG25">
+        <v>71000000.0</v>
+      </c>
+      <c r="AH25">
         <v>72000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>70000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>69000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>62000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71000000.0</v>
       </c>
       <c r="AL25">
         <v>71000000.0</v>
       </c>
       <c r="AM25">
+        <v>71000000.0</v>
+      </c>
+      <c r="AN25">
         <v>72000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73000000.0</v>
       </c>
       <c r="AO25">
         <v>73000000.0</v>
       </c>
       <c r="AP25">
-        <v>66000000.0</v>
+        <v>73000000.0</v>
       </c>
       <c r="AQ25">
         <v>66000000.0</v>
       </c>
       <c r="AR25">
+        <v>66000000.0</v>
+      </c>
+      <c r="AS25">
         <v>70000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>67000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>64000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>72000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>57000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64000000.0</v>
       </c>
       <c r="AX25">
         <v>64000000.0</v>
       </c>
       <c r="AY25">
+        <v>64000000.0</v>
+      </c>
+      <c r="AZ25">
         <v>61000000.0</v>
       </c>
-      <c r="AZ25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:52">
+      <c r="BA25"/>
+    </row>
+    <row r="26" spans="1:53">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B26">
+        <v>27000000.0</v>
+      </c>
+      <c r="C26">
         <v>26000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>27000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>26000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>28000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>27000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>26000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>29000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>26000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>28000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000000.0</v>
       </c>
       <c r="M26">
         <v>28000000.0</v>
       </c>
       <c r="N26">
+        <v>28000000.0</v>
+      </c>
+      <c r="O26">
         <v>26000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>30000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>32000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>25000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>30000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>29000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27000000.0</v>
       </c>
       <c r="U26">
         <v>27000000.0</v>
       </c>
       <c r="V26">
+        <v>27000000.0</v>
+      </c>
+      <c r="W26">
         <v>24000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>26000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>22000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>20000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>24000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>19000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>20000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>19000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>22000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>21000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="AG26">
         <v>20000000.0</v>
       </c>
       <c r="AH26">
         <v>20000000.0</v>
       </c>
       <c r="AI26">
+        <v>20000000.0</v>
+      </c>
+      <c r="AJ26">
         <v>19000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>20000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>21000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>19000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>20000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>19000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>17000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>23000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>29000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>18000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>27000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>23000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33000000.0</v>
       </c>
       <c r="AV26">
         <v>33000000.0</v>
       </c>
       <c r="AW26">
+        <v>33000000.0</v>
+      </c>
+      <c r="AX26">
         <v>40000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>37000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>41000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>145000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:52">
+    <row r="27" spans="1:53">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>2000000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>2000000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
-    </row>
-    <row r="28" spans="1:52">
+      <c r="BA27"/>
+    </row>
+    <row r="28" spans="1:53">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B28">
+        <v>469000000.0</v>
+      </c>
+      <c r="C28">
         <v>147000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>130000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>109000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>437000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>123000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>144000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>135000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>139000000.0</v>
       </c>
       <c r="J28">
         <v>139000000.0</v>
       </c>
       <c r="K28">
+        <v>139000000.0</v>
+      </c>
+      <c r="L28">
         <v>223000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>165000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>779000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>124000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>175000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>140000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>254000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>141000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>159000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>124000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>172000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>139000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>180000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>112000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>110000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125000000.0</v>
       </c>
       <c r="AA28">
         <v>125000000.0</v>
       </c>
       <c r="AB28">
+        <v>125000000.0</v>
+      </c>
+      <c r="AC28">
         <v>130000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>136000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>156000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>191000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>163000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>161000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>143000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>158000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>148000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>157000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>144000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>480000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>148000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>174000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>133000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>151000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>157000000.0</v>
       </c>
       <c r="AS28">
         <v>157000000.0</v>
       </c>
       <c r="AT28">
+        <v>157000000.0</v>
+      </c>
+      <c r="AU28">
         <v>167000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>153000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>176000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>183000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>173000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>932000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>892000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:52">
+    <row r="29" spans="1:53">
       <c r="A29" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B29">
+        <v>273000000.0</v>
+      </c>
+      <c r="C29">
         <v>7000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-5000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-9000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>119000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>17000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-3000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>12000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>15000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-55000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-57000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000000.0</v>
       </c>
       <c r="O29">
         <v>28000000.0</v>
       </c>
       <c r="P29">
+        <v>28000000.0</v>
+      </c>
+      <c r="Q29">
         <v>59000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>30000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>46000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>69000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>17000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-22000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>5000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-16000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-4000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-23000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-137000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>15000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>37000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>13000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
-    </row>
-    <row r="30" spans="1:52">
+      <c r="BA29"/>
+    </row>
+    <row r="30" spans="1:53">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B30">
+        <v>499000000.0</v>
+      </c>
+      <c r="C30">
         <v>151000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>412000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>131000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>206000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>158000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>198000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>164000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>178000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>171000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>148000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>163000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>215000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>150000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>206000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>173000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>277000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>172000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>186000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>154000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>205000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>159000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>207000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>135000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>131000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>150000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>167000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>150000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>155000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>178000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>212000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>183000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>181000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>163000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>177000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>168000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>178000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>163000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>500000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>167000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>191000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>156000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>180000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>175000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>184000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>190000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>186000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>209000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>223000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>210000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>224000000.0</v>
       </c>
-      <c r="AZ30">
-[...3 lines deleted...]
-    <row r="31" spans="1:52">
+      <c r="BA30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:53">
       <c r="A31" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B31">
+        <v>212000000.0</v>
+      </c>
+      <c r="C31">
         <v>-86000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>114000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-53000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-333000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-88000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-66000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-152000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-61000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-43000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-176000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-97000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-628000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-45000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-65000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>40000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>11000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-34000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>95000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-42000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-15000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-37000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-83000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-62000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-48000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-71000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-437000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-53000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-35000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-11000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-6000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-25000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-53000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>7000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-47000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-49000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-38000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-22000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-72000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>59000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-117000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>24000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-154000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-196000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-60000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-4000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>5000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-7000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>7000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>13000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>15000000.0</v>
       </c>
-      <c r="AZ31">
-[...3 lines deleted...]
-    <row r="32" spans="1:52">
+      <c r="BA31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:53">
       <c r="A32" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B32">
+        <v>1591000000.0</v>
+      </c>
+      <c r="C32">
         <v>1381000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1330000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1495000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1615000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1368000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1394000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1501000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1554000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1362000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1412000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1487000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1643000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1536000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1338000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1777000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1915000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1764000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1575000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1680000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1655000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1436000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1338000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1233000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1093000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1305000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1353000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1390000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1408000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1376000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1464000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1628000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1816000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1730000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1575000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1584000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1588000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1437000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1322000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1398000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>1383000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>1297000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1360000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1486000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1508000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1363000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>1549000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>1632000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>1682000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>1569000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>1656000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>7365000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P30"/>
@@ -17262,1247 +17479,1247 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B2">
         <v>713000000.0</v>
       </c>
       <c r="C2">
         <v>1807000000.0</v>
       </c>
       <c r="D2">
         <v>1304000000.0</v>
       </c>
       <c r="E2">
         <v>1551000000.0</v>
       </c>
       <c r="F2">
         <v>1105000000.0</v>
       </c>
       <c r="G2">
         <v>943000000.0</v>
       </c>
       <c r="H2">
         <v>1201000000.0</v>
       </c>
       <c r="I2">
         <v>1556000000.0</v>
       </c>
       <c r="J2">
         <v>902000000.0</v>
       </c>
       <c r="K2">
         <v>366000000.0</v>
       </c>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B3">
         <v>213000000</v>
       </c>
       <c r="C3">
         <v>360000000</v>
       </c>
       <c r="D3">
         <v>370000000</v>
       </c>
       <c r="E3">
         <v>307000000</v>
       </c>
       <c r="F3">
         <v>277000000</v>
       </c>
       <c r="G3">
         <v>267000000</v>
       </c>
       <c r="H3">
         <v>481000000</v>
       </c>
       <c r="I3">
         <v>498000000</v>
       </c>
       <c r="J3">
         <v>411000000</v>
       </c>
       <c r="K3">
         <v>338000000</v>
       </c>
       <c r="L3">
         <v>519000000</v>
       </c>
       <c r="M3">
         <v>604000000</v>
       </c>
       <c r="N3">
         <v>438000000</v>
       </c>
       <c r="O3">
         <v>432000000</v>
       </c>
       <c r="P3">
         <v>355000000</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-215000000.0</v>
       </c>
       <c r="F4">
         <v>480000000.0</v>
       </c>
       <c r="G4">
         <v>124000000.0</v>
       </c>
       <c r="H4">
         <v>-252000000.0</v>
       </c>
       <c r="I4">
         <v>-355000000.0</v>
       </c>
       <c r="J4">
         <v>654000000.0</v>
       </c>
       <c r="K4">
         <v>536000000.0</v>
       </c>
       <c r="L4">
         <v>366000000.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-10000000.0</v>
       </c>
       <c r="F5">
         <v>-17000000.0</v>
       </c>
       <c r="G5">
         <v>-21000000.0</v>
       </c>
       <c r="H5">
         <v>-19000000.0</v>
       </c>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B6">
         <v>-41000000.0</v>
       </c>
       <c r="C6">
         <v>-1044000000.0</v>
       </c>
       <c r="D6">
         <v>503000000.0</v>
       </c>
       <c r="E6">
         <v>-247000000.0</v>
       </c>
       <c r="F6">
         <v>446000000.0</v>
       </c>
       <c r="G6">
         <v>162000000.0</v>
       </c>
       <c r="H6">
         <v>-258000000.0</v>
       </c>
       <c r="I6">
         <v>-355000000.0</v>
       </c>
       <c r="J6">
         <v>654000000.0</v>
       </c>
       <c r="K6">
         <v>536000000.0</v>
       </c>
       <c r="L6">
         <v>366000000.0</v>
       </c>
       <c r="M6">
         <v>366000000.0</v>
       </c>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B7">
         <v>178000000.0</v>
       </c>
       <c r="C7">
         <v>-1052000000.0</v>
       </c>
       <c r="D7">
         <v>620000000.0</v>
       </c>
       <c r="E7">
         <v>-104000000.0</v>
       </c>
       <c r="F7">
         <v>27000000.0</v>
       </c>
       <c r="G7">
         <v>356000000.0</v>
       </c>
       <c r="H7">
         <v>138000000.0</v>
       </c>
       <c r="I7">
         <v>-206000000.0</v>
       </c>
       <c r="J7">
         <v>-466000000.0</v>
       </c>
       <c r="K7">
         <v>484000000.0</v>
       </c>
       <c r="L7">
         <v>-27000000.0</v>
       </c>
       <c r="M7">
         <v>-110000000.0</v>
       </c>
       <c r="N7">
         <v>122000000.0</v>
       </c>
       <c r="O7">
         <v>-2000000.0</v>
       </c>
       <c r="P7">
         <v>-242000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>91000000.0</v>
       </c>
       <c r="F8">
         <v>-225000000.0</v>
       </c>
       <c r="G8">
         <v>175000000.0</v>
       </c>
       <c r="H8">
         <v>191000000.0</v>
       </c>
       <c r="I8">
         <v>47000000.0</v>
       </c>
       <c r="J8">
         <v>-88000000.0</v>
       </c>
       <c r="K8">
         <v>5000000.0</v>
       </c>
       <c r="L8">
         <v>-64000000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B9">
         <v>106000000.0</v>
       </c>
       <c r="C9">
         <v>-152000000.0</v>
       </c>
       <c r="D9">
         <v>-10000000.0</v>
       </c>
       <c r="E9">
         <v>91000000.0</v>
       </c>
       <c r="F9">
         <v>-225000000.0</v>
       </c>
       <c r="G9">
         <v>12000000.0</v>
       </c>
       <c r="H9">
         <v>191000000.0</v>
       </c>
       <c r="I9">
         <v>47000000.0</v>
       </c>
       <c r="J9">
         <v>-88000000.0</v>
       </c>
       <c r="K9">
         <v>5000000.0</v>
       </c>
       <c r="L9">
         <v>-64000000.0</v>
       </c>
       <c r="M9">
         <v>4000000.0</v>
       </c>
       <c r="N9">
         <v>-37000000.0</v>
       </c>
       <c r="O9">
         <v>137000000.0</v>
       </c>
       <c r="P9">
         <v>6000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B10">
         <v>-106000000.0</v>
       </c>
       <c r="C10">
         <v>-146000000.0</v>
       </c>
       <c r="D10">
         <v>58000000.0</v>
       </c>
       <c r="E10">
         <v>-390000000.0</v>
       </c>
       <c r="F10">
         <v>-202000000.0</v>
       </c>
       <c r="G10">
         <v>126000000.0</v>
       </c>
       <c r="H10">
         <v>116000000.0</v>
       </c>
       <c r="I10">
         <v>-297000000.0</v>
       </c>
       <c r="J10">
         <v>-208000000.0</v>
       </c>
       <c r="K10">
         <v>147000000.0</v>
       </c>
       <c r="L10">
         <v>19000000.0</v>
       </c>
       <c r="M10">
         <v>-29000000.0</v>
       </c>
       <c r="N10">
         <v>-75000000.0</v>
       </c>
       <c r="O10">
         <v>-94000000.0</v>
       </c>
       <c r="P10">
         <v>-245000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>195000000.0</v>
       </c>
       <c r="F11">
         <v>454000000.0</v>
       </c>
       <c r="G11">
         <v>55000000.0</v>
       </c>
       <c r="H11">
         <v>-169000000.0</v>
       </c>
       <c r="I11">
         <v>44000000.0</v>
       </c>
       <c r="J11">
         <v>-172000000.0</v>
       </c>
       <c r="K11">
         <v>332000000.0</v>
       </c>
       <c r="L11">
         <v>18000000.0</v>
       </c>
       <c r="M11">
         <v>-85000000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-10000000.0</v>
       </c>
       <c r="F12">
         <v>-124000000.0</v>
       </c>
       <c r="G12">
         <v>-76000000.0</v>
       </c>
       <c r="H12">
         <v>263000000.0</v>
       </c>
       <c r="I12">
         <v>55000000.0</v>
       </c>
       <c r="J12">
         <v>14000000.0</v>
       </c>
       <c r="K12">
         <v>-197000000.0</v>
       </c>
       <c r="L12">
         <v>42000000.0</v>
       </c>
       <c r="M12">
         <v>-42000000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B14">
         <v>340000000.0</v>
       </c>
       <c r="C14">
         <v>301000000.0</v>
       </c>
       <c r="D14">
         <v>307000000.0</v>
       </c>
       <c r="E14">
         <v>291000000.0</v>
       </c>
       <c r="F14">
         <v>317000000.0</v>
       </c>
       <c r="G14">
         <v>320000000.0</v>
       </c>
       <c r="H14">
         <v>311000000.0</v>
       </c>
       <c r="I14">
         <v>284000000.0</v>
       </c>
       <c r="J14">
         <v>273000000.0</v>
       </c>
       <c r="K14">
         <v>284000000.0</v>
       </c>
       <c r="L14">
         <v>267000000.0</v>
       </c>
       <c r="M14">
         <v>257000000.0</v>
       </c>
       <c r="N14">
         <v>261000000.0</v>
       </c>
       <c r="O14">
         <v>266000000.0</v>
       </c>
       <c r="P14">
         <v>272000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B15">
         <v>78000000.0</v>
       </c>
       <c r="C15">
         <v>148000000.0</v>
       </c>
       <c r="D15">
         <v>149000000.0</v>
       </c>
       <c r="E15">
         <v>154000000.0</v>
       </c>
       <c r="F15">
         <v>164000000.0</v>
       </c>
       <c r="G15">
         <v>164000000.0</v>
       </c>
       <c r="H15">
         <v>164000000.0</v>
       </c>
       <c r="I15">
         <v>148000000.0</v>
       </c>
       <c r="J15">
         <v>22000000.0</v>
       </c>
       <c r="K15">
         <v>22000000.0</v>
       </c>
       <c r="L15">
         <v>105000000.0</v>
       </c>
       <c r="M15">
         <v>105000000.0</v>
       </c>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B16">
         <v>672000000.0</v>
       </c>
       <c r="C16">
         <v>763000000.0</v>
       </c>
       <c r="D16">
         <v>1807000000.0</v>
       </c>
       <c r="E16">
         <v>1304000000.0</v>
       </c>
       <c r="F16">
         <v>1551000000.0</v>
       </c>
       <c r="G16">
         <v>1105000000.0</v>
       </c>
       <c r="H16">
         <v>943000000.0</v>
       </c>
       <c r="I16">
         <v>1201000000.0</v>
       </c>
       <c r="J16">
         <v>1556000000.0</v>
       </c>
       <c r="K16">
         <v>902000000.0</v>
       </c>
       <c r="L16">
         <v>366000000.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>-15000000.0</v>
       </c>
       <c r="J17">
         <v>32000000.0</v>
       </c>
       <c r="K17">
         <v>-19000000.0</v>
       </c>
       <c r="L17">
         <v>-6000000.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B18">
         <v>51000000.0</v>
       </c>
       <c r="C18">
         <v>-993000000.0</v>
       </c>
       <c r="D18">
         <v>186000000.0</v>
       </c>
       <c r="E18">
         <v>447000000.0</v>
       </c>
       <c r="F18">
         <v>543000000.0</v>
       </c>
       <c r="G18">
         <v>540000000.0</v>
       </c>
       <c r="H18">
         <v>169000000.0</v>
       </c>
       <c r="I18">
         <v>642000000.0</v>
       </c>
       <c r="J18">
         <v>228000000.0</v>
       </c>
       <c r="K18">
         <v>256000000.0</v>
       </c>
       <c r="L18">
         <v>-337000000.0</v>
       </c>
       <c r="M18">
         <v>-99000000.0</v>
       </c>
       <c r="N18">
         <v>360000000.0</v>
       </c>
       <c r="O18">
         <v>958000000.0</v>
       </c>
       <c r="P18">
         <v>1141000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B19">
         <v>-1000000.0</v>
       </c>
       <c r="C19">
         <v>-353000000.0</v>
       </c>
       <c r="D19">
         <v>-229000000.0</v>
       </c>
       <c r="E19">
         <v>3000000.0</v>
       </c>
       <c r="F19">
         <v>-12000000.0</v>
       </c>
       <c r="G19">
         <v>27000000.0</v>
       </c>
       <c r="H19">
         <v>-2000000.0</v>
       </c>
       <c r="I19">
         <v>2000000.0</v>
       </c>
       <c r="J19">
         <v>-370000000.0</v>
       </c>
       <c r="K19">
         <v>357000000.0</v>
       </c>
       <c r="L19">
         <v>-32000000.0</v>
       </c>
       <c r="M19">
         <v>-8000000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B21">
         <v>-61000000.0</v>
       </c>
       <c r="C21">
         <v>95000000.0</v>
       </c>
       <c r="D21">
         <v>393000000.0</v>
       </c>
       <c r="E21">
         <v>-1000000.0</v>
       </c>
       <c r="F21">
         <v>-29000000.0</v>
       </c>
       <c r="G21">
         <v>-136000000.0</v>
       </c>
       <c r="H21">
         <v>128000000.0</v>
       </c>
       <c r="I21">
         <v>-200000000.0</v>
       </c>
       <c r="J21">
         <v>468000000.0</v>
       </c>
       <c r="K21">
         <v>-381000000.0</v>
       </c>
       <c r="L21">
         <v>3481000000.0</v>
       </c>
       <c r="M21">
         <v>3481000000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B22">
         <v>-386000000.0</v>
       </c>
       <c r="C22">
         <v>86000000.0</v>
       </c>
       <c r="D22">
         <v>-238000000.0</v>
       </c>
       <c r="E22">
         <v>578000000.0</v>
       </c>
       <c r="F22">
         <v>608000000.0</v>
       </c>
       <c r="G22">
         <v>219000000.0</v>
       </c>
       <c r="H22">
         <v>-52000000.0</v>
       </c>
       <c r="I22">
         <v>996000000.0</v>
       </c>
       <c r="J22">
         <v>747000000.0</v>
       </c>
       <c r="K22">
         <v>7000000.0</v>
       </c>
       <c r="L22">
         <v>-90000000.0</v>
       </c>
       <c r="M22">
         <v>401000000.0</v>
       </c>
       <c r="N22">
         <v>424000000.0</v>
       </c>
       <c r="O22">
         <v>1058000000.0</v>
       </c>
       <c r="P22">
         <v>1433000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B23">
         <v>14000000.0</v>
       </c>
       <c r="C23">
         <v>8000000.0</v>
       </c>
       <c r="D23">
         <v>-3000000.0</v>
       </c>
       <c r="E23">
         <v>43000000.0</v>
       </c>
       <c r="F23">
         <v>-32000000.0</v>
       </c>
       <c r="G23">
         <v>1086000000.0</v>
       </c>
       <c r="H23">
         <v>-21000000.0</v>
       </c>
       <c r="I23">
         <v>-42000000.0</v>
       </c>
       <c r="J23">
         <v>13000000.0</v>
       </c>
       <c r="K23">
         <v>7000000.0</v>
       </c>
       <c r="L23">
         <v>-2689000000.0</v>
       </c>
       <c r="M23">
         <v>55000000.0</v>
       </c>
       <c r="N23">
         <v>-374000000.0</v>
       </c>
       <c r="O23">
         <v>-960000000.0</v>
       </c>
       <c r="P23">
         <v>-1151000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B24">
         <v>7000000.0</v>
       </c>
       <c r="C24">
         <v>7000000.0</v>
       </c>
       <c r="D24">
         <v>141000000.0</v>
       </c>
       <c r="E24">
         <v>20000000.0</v>
       </c>
       <c r="F24">
         <v>497000000.0</v>
       </c>
       <c r="G24">
         <v>6000000.0</v>
       </c>
       <c r="H24">
         <v>10000000.0</v>
       </c>
       <c r="I24">
         <v>46000000.0</v>
       </c>
       <c r="J24">
         <v>39000000.0</v>
       </c>
       <c r="K24">
         <v>708000000.0</v>
       </c>
       <c r="L24">
         <v>12000000.0</v>
       </c>
       <c r="M24">
         <v>52000000.0</v>
       </c>
       <c r="N24">
         <v>14000000.0</v>
       </c>
       <c r="O24">
         <v>3000000.0</v>
       </c>
       <c r="P24">
         <v>10000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B25">
         <v>47000000.0</v>
       </c>
       <c r="C25">
         <v>44000000.0</v>
       </c>
       <c r="D25">
         <v>6000000.0</v>
       </c>
       <c r="E25">
         <v>-58000000.0</v>
       </c>
       <c r="F25">
         <v>-89000000.0</v>
       </c>
       <c r="G25">
         <v>16000000.0</v>
       </c>
       <c r="H25">
         <v>399000000.0</v>
       </c>
       <c r="I25">
         <v>32000000.0</v>
       </c>
       <c r="J25">
         <v>57000000.0</v>
       </c>
       <c r="K25">
         <v>196000000.0</v>
       </c>
       <c r="L25">
         <v>221000000.0</v>
       </c>
       <c r="M25">
         <v>18000000.0</v>
       </c>
       <c r="N25">
         <v>6000000.0</v>
       </c>
       <c r="O25">
         <v>47000000.0</v>
       </c>
       <c r="P25">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B26">
         <v>-1000000.0</v>
       </c>
       <c r="C26">
         <v>-3000000.0</v>
       </c>
       <c r="D26">
         <v>-69000000.0</v>
       </c>
       <c r="E26">
         <v>-495000000.0</v>
       </c>
       <c r="F26">
         <v>-173000000.0</v>
       </c>
       <c r="G26">
         <v>12000000.0</v>
       </c>
       <c r="H26">
         <v>-322000000.0</v>
       </c>
       <c r="I26">
         <v>-644000000.0</v>
       </c>
       <c r="J26">
         <v>-106000000.0</v>
       </c>
       <c r="K26">
         <v>11000000.0</v>
       </c>
       <c r="L26">
         <v>247000000.0</v>
       </c>
       <c r="M26">
         <v>11000000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B27">
         <v>21000000.0</v>
       </c>
       <c r="C27">
         <v>15000000.0</v>
       </c>
       <c r="D27">
         <v>19000000.0</v>
       </c>
       <c r="E27">
         <v>27000000.0</v>
       </c>
       <c r="F27">
         <v>34000000.0</v>
       </c>
       <c r="G27">
         <v>16000000.0</v>
       </c>
       <c r="H27">
         <v>19000000.0</v>
       </c>
       <c r="I27">
         <v>24000000.0</v>
       </c>
       <c r="J27">
         <v>29000000.0</v>
       </c>
       <c r="K27">
         <v>19000000.0</v>
       </c>
       <c r="L27">
         <v>17000000.0</v>
       </c>
       <c r="M27">
         <v>7000000.0</v>
       </c>
       <c r="N27">
         <v>6000000.0</v>
       </c>
       <c r="O27">
         <v>6000000.0</v>
       </c>
       <c r="P27">
         <v>-15000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B28">
         <v>-126000000.0</v>
       </c>
       <c r="C28">
         <v>-36000000.0</v>
       </c>
       <c r="D28">
         <v>172000000.0</v>
       </c>
       <c r="E28">
         <v>-685000000.0</v>
       </c>
       <c r="F28">
         <v>-560000000.0</v>
       </c>
       <c r="G28">
         <v>-449000000.0</v>
       </c>
       <c r="H28">
         <v>-419000000.0</v>
       </c>
       <c r="I28">
         <v>-993000000.0</v>
       </c>
       <c r="J28">
         <v>353000000.0</v>
       </c>
       <c r="K28">
         <v>-396000000.0</v>
       </c>
       <c r="L28">
         <v>687000000.0</v>
       </c>
       <c r="M28">
         <v>55000000.0</v>
       </c>
       <c r="N28">
         <v>-374000000.0</v>
       </c>
       <c r="O28">
         <v>-961000000.0</v>
       </c>
       <c r="P28">
         <v>-1151000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B29">
         <v>264000000.0</v>
       </c>
       <c r="C29">
         <v>-633000000.0</v>
       </c>
       <c r="D29">
         <v>556000000.0</v>
       </c>
       <c r="E29">
         <v>754000000.0</v>
       </c>
       <c r="F29">
         <v>820000000.0</v>
       </c>
       <c r="G29">
         <v>807000000.0</v>
       </c>
       <c r="H29">
         <v>650000000.0</v>
       </c>
       <c r="I29">
         <v>1140000000.0</v>
       </c>
       <c r="J29">
         <v>639000000.0</v>
       </c>
       <c r="K29">
         <v>594000000.0</v>
       </c>
       <c r="L29">
         <v>182000000.0</v>
       </c>
       <c r="M29">
         <v>505000000.0</v>
       </c>
       <c r="N29">
         <v>798000000.0</v>
       </c>
       <c r="O29">
         <v>1390000000.0</v>
       </c>
       <c r="P29">
         <v>1496000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B30">
         <v>-206000000.0</v>
       </c>
       <c r="C30">
         <v>-353000000.0</v>
       </c>
       <c r="D30">
         <v>-229000000.0</v>
       </c>
       <c r="E30">
         <v>-284000000.0</v>
       </c>
       <c r="F30">
         <v>220000000.0</v>
       </c>
       <c r="G30">
         <v>-234000000.0</v>
       </c>
       <c r="H30">
         <v>-483000000.0</v>
       </c>
       <c r="I30">
         <v>-487000000.0</v>
       </c>
@@ -18527,1698 +18744,1725 @@
       <c r="P30">
         <v>-345000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ30"/>
+  <dimension ref="A1:BA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:53">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>83</v>
       </c>
       <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>86</v>
       </c>
       <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
         <v>89</v>
       </c>
       <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>92</v>
       </c>
       <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
       </c>
-      <c r="AZ1" t="s">
+      <c r="BA1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:52">
+    <row r="2" spans="1:53">
       <c r="A2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B2">
+        <v>724000000.0</v>
+      </c>
+      <c r="C2">
         <v>672000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>613000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>553000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>514000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>763000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>666000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>619000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1353000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1807000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1447000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>945000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1021000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1304000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1368000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1348000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1245000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1551000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1131000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1139000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1008000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1105000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>956000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1031000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>714000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>943000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>694000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>630000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>697000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1201000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1275000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1217000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1434000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1556000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1535000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1529000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>898000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>902000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>957000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>383000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>435000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>366000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>215000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>247000000.0</v>
       </c>
-      <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
-    </row>
-    <row r="3" spans="1:52">
+      <c r="BA2"/>
+    </row>
+    <row r="3" spans="1:53">
       <c r="A3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B3">
+        <v>93000000</v>
+      </c>
+      <c r="C3">
         <v>49000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>45000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>41000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>43000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>84000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>109000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>76000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>73000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>102000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>135000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>86000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>58000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>91000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>67000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>72000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>62000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>106000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>83000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>67000000</v>
       </c>
       <c r="U3">
         <v>67000000</v>
       </c>
       <c r="V3">
+        <v>67000000</v>
+      </c>
+      <c r="W3">
         <v>60000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>53000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>47000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>61000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>106000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>96000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>128000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>124000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>133000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>154000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>116000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>126000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>102000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>165000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>108000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000000</v>
       </c>
       <c r="AL3">
         <v>69000000</v>
       </c>
       <c r="AM3">
+        <v>69000000</v>
+      </c>
+      <c r="AN3">
         <v>103000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>67000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>79000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>89000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>127000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>105000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>150000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>137000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>200000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>173000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>100000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>131000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>160000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>432000000</v>
       </c>
     </row>
-    <row r="4" spans="1:52">
+    <row r="4" spans="1:53">
       <c r="A4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-72000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-289000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-95000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>52000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>125000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-297000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>435000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>2000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>123000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-80000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>132000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-92000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>307000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-223000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>245000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>74000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-67000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-504000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-74000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>58000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-217000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-122000000.0</v>
       </c>
-      <c r="AI4"/>
-      <c r="AJ4">
+      <c r="AJ4"/>
+      <c r="AK4">
         <v>6000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>631000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-4000000.0</v>
       </c>
-      <c r="AM4"/>
-      <c r="AN4">
+      <c r="AN4"/>
+      <c r="AO4">
         <v>574000000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-52000000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>69000000.0</v>
       </c>
-      <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
-    </row>
-    <row r="5" spans="1:52">
+      <c r="BA4"/>
+    </row>
+    <row r="5" spans="1:53">
       <c r="A5" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-2000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-5000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="Q5">
         <v>-2000000.0</v>
       </c>
       <c r="R5">
-        <v>-5000000.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="S5">
         <v>-5000000.0</v>
       </c>
       <c r="T5">
+        <v>-5000000.0</v>
+      </c>
+      <c r="U5">
         <v>-4000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-3000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-5000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-4000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-3000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-6000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-8000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-4000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-2000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-7000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-6000000.0</v>
       </c>
-      <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
-    </row>
-    <row r="6" spans="1:52">
+      <c r="BA5"/>
+    </row>
+    <row r="6" spans="1:53">
       <c r="A6" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B6">
+        <v>-1000000.0</v>
+      </c>
+      <c r="C6">
         <v>-109000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>59000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>112000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>39000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-249000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>97000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>47000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-734000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-454000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>360000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>502000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-76000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-283000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-64000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>20000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>103000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-306000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>420000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-108000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>131000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-97000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>149000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-75000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>317000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-229000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>249000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>64000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-67000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-504000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-74000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>58000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-217000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-122000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>21000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>6000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>631000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-4000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-55000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>574000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-52000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>69000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>151000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-32000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>247000000.0</v>
       </c>
-      <c r="AT6"/>
-      <c r="AU6">
+      <c r="AU6"/>
+      <c r="AV6">
         <v>366000000.0</v>
       </c>
-      <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
-    </row>
-    <row r="7" spans="1:52">
+      <c r="BA6"/>
+    </row>
+    <row r="7" spans="1:53">
       <c r="A7" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B7">
+        <v>276000000.0</v>
+      </c>
+      <c r="C7">
         <v>-82000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>92000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>298000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-215000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>54000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>14000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-729000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-391000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>116000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>102000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>439000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-345000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>139000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-33000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>94000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-337000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>14000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>25000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>151000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-163000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>237000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>181000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>35000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-97000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>357000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>154000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-163000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-210000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-10000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>40000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-44000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-192000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-27000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-180000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-83000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-176000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>462000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>23000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>59000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-60000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>399000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-52000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-10000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-364000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>351000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>90000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-118000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-433000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>344000000.0</v>
       </c>
-      <c r="AZ7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:52">
+      <c r="BA7"/>
+    </row>
+    <row r="8" spans="1:53">
       <c r="A8" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-56000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-205000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>347000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>83000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-45000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-294000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>118000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-55000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-75000000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-213000000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>78000000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-31000000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>139000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-11000000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>159000000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>48000000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-32000000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>16000000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>134000000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>88000000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-25000000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-150000000.0</v>
       </c>
-      <c r="AI8"/>
-      <c r="AJ8">
+      <c r="AJ8"/>
+      <c r="AK8">
         <v>60000000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-67000000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-103000000.0</v>
       </c>
-      <c r="AM8"/>
-      <c r="AN8">
+      <c r="AN8"/>
+      <c r="AO8">
         <v>29000000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-52000000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-40000000.0</v>
       </c>
-      <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
-    </row>
-    <row r="9" spans="1:52">
+      <c r="BA8"/>
+    </row>
+    <row r="9" spans="1:53">
       <c r="A9" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B9">
+        <v>-218000000.0</v>
+      </c>
+      <c r="C9">
         <v>-77000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>269000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>11000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-63000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-111000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>196000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-61000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-101000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-186000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>202000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000000.0</v>
       </c>
       <c r="M9">
         <v>49000000.0</v>
       </c>
       <c r="N9">
         <v>49000000.0</v>
       </c>
       <c r="O9">
+        <v>49000000.0</v>
+      </c>
+      <c r="P9">
         <v>347000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>83000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-45000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-294000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>118000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-55000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-1448000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-213000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>78000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-31000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-1422000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-11000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>159000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>48000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-32000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>16000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>134000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>88000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-25000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-150000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>22000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>60000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-67000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-103000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>68000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>29000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-52000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-40000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>186000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-45000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-107000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-98000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>193000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>8000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-61000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-136000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>173000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>137000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:52">
+    <row r="10" spans="1:53">
       <c r="A10" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B10">
+        <v>114000000.0</v>
+      </c>
+      <c r="C10">
         <v>32000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-30000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-34000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>9000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-51000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-55000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-82000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>20000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-29000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-13000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>69000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>58000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-32000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-131000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-173000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-77000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-9000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-124000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-18000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-29000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-31000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>15000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>78000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>75000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-42000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>162000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>24000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-21000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-49000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-111000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-90000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-67000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-29000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-117000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-48000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-12000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-31000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>34000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>28000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>67000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>18000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>48000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>39000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>20000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-88000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-23000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>19000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-10000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-15000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-12000000.0</v>
       </c>
-      <c r="AZ10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:52">
+      <c r="BA10"/>
+    </row>
+    <row r="11" spans="1:53">
       <c r="A11" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-16000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>437000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-108000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-77000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>90000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>216000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-34000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>20000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>98000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>255000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>81000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>144000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>134000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-179000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-44000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>36000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>82000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-110000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-177000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-33000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>42000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>48000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-13000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-170000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-192000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-4000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-42000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>332000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-34000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>44000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-38000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>18000000.0</v>
       </c>
-      <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
+      <c r="AU11"/>
+      <c r="AV11">
         <v>-85000000.0</v>
       </c>
-      <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
-    </row>
-    <row r="12" spans="1:52">
+      <c r="BA11"/>
+    </row>
+    <row r="12" spans="1:53">
       <c r="A12" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-69000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-80000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>43000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-14000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-77000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>34000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-106000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-5000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-42000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>26000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>19000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-37000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-26000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-32000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>283000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-20000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-1000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>54000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-46000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>29000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>18000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>74000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>20000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>30000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-8000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-197000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-106000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-27000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-29000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>42000000.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>-42000000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
-    </row>
-    <row r="13" spans="1:52">
+      <c r="BA12"/>
+    </row>
+    <row r="13" spans="1:53">
       <c r="A13" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -20227,2470 +20471,2518 @@
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
-    </row>
-    <row r="14" spans="1:52">
+      <c r="BA13"/>
+    </row>
+    <row r="14" spans="1:53">
       <c r="A14" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B14">
+        <v>159000000.0</v>
+      </c>
+      <c r="C14">
         <v>79000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>340000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>79000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>92000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>88000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78000000.0</v>
       </c>
       <c r="H14">
         <v>78000000.0</v>
       </c>
       <c r="I14">
+        <v>78000000.0</v>
+      </c>
+      <c r="J14">
         <v>74000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>71000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>77000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>76000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>78000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>79000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>74000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>71000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>72000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>74000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>75000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>79000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>80000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>83000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80000000.0</v>
       </c>
       <c r="X14">
         <v>80000000.0</v>
       </c>
       <c r="Y14">
+        <v>80000000.0</v>
+      </c>
+      <c r="Z14">
         <v>81000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79000000.0</v>
       </c>
       <c r="AA14">
         <v>79000000.0</v>
       </c>
       <c r="AB14">
-        <v>78000000.0</v>
+        <v>79000000.0</v>
       </c>
       <c r="AC14">
         <v>78000000.0</v>
       </c>
       <c r="AD14">
+        <v>78000000.0</v>
+      </c>
+      <c r="AE14">
         <v>76000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71000000.0</v>
       </c>
       <c r="AF14">
         <v>71000000.0</v>
       </c>
       <c r="AG14">
+        <v>71000000.0</v>
+      </c>
+      <c r="AH14">
         <v>72000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>70000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>69000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>62000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71000000.0</v>
       </c>
       <c r="AL14">
         <v>71000000.0</v>
       </c>
       <c r="AM14">
+        <v>71000000.0</v>
+      </c>
+      <c r="AN14">
         <v>72000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73000000.0</v>
       </c>
       <c r="AO14">
         <v>73000000.0</v>
       </c>
       <c r="AP14">
-        <v>66000000.0</v>
+        <v>73000000.0</v>
       </c>
       <c r="AQ14">
         <v>66000000.0</v>
       </c>
       <c r="AR14">
+        <v>66000000.0</v>
+      </c>
+      <c r="AS14">
         <v>70000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>67000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>64000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>72000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>57000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64000000.0</v>
       </c>
       <c r="AX14">
         <v>64000000.0</v>
       </c>
       <c r="AY14">
+        <v>64000000.0</v>
+      </c>
+      <c r="AZ14">
         <v>61000000.0</v>
       </c>
-      <c r="AZ14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:52">
+      <c r="BA14"/>
+    </row>
+    <row r="15" spans="1:53">
       <c r="A15" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B15">
+        <v>26000000.0</v>
+      </c>
+      <c r="C15">
         <v>13000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000000.0</v>
       </c>
       <c r="E15">
         <v>13000000.0</v>
       </c>
       <c r="F15">
+        <v>13000000.0</v>
+      </c>
+      <c r="G15">
         <v>37000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>36000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>38000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37000000.0</v>
       </c>
       <c r="J15">
         <v>37000000.0</v>
       </c>
       <c r="K15">
         <v>37000000.0</v>
       </c>
       <c r="L15">
         <v>37000000.0</v>
       </c>
       <c r="M15">
+        <v>37000000.0</v>
+      </c>
+      <c r="N15">
         <v>38000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37000000.0</v>
       </c>
       <c r="O15">
         <v>37000000.0</v>
       </c>
       <c r="P15">
+        <v>37000000.0</v>
+      </c>
+      <c r="Q15">
         <v>39000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>38000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>40000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000000.0</v>
       </c>
       <c r="T15">
         <v>41000000.0</v>
       </c>
       <c r="U15">
         <v>41000000.0</v>
       </c>
       <c r="V15">
         <v>41000000.0</v>
       </c>
       <c r="W15">
         <v>41000000.0</v>
       </c>
       <c r="X15">
         <v>41000000.0</v>
       </c>
       <c r="Y15">
         <v>41000000.0</v>
       </c>
       <c r="Z15">
         <v>41000000.0</v>
       </c>
       <c r="AA15">
+        <v>41000000.0</v>
+      </c>
+      <c r="AB15">
         <v>40000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000000.0</v>
       </c>
       <c r="AC15">
         <v>41000000.0</v>
       </c>
       <c r="AD15">
-        <v>42000000.0</v>
+        <v>41000000.0</v>
       </c>
       <c r="AE15">
         <v>42000000.0</v>
       </c>
       <c r="AF15">
+        <v>42000000.0</v>
+      </c>
+      <c r="AG15">
         <v>45000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>30000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>31000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>6000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>5000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>6000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>5000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>6000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>5000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AQ15">
         <v>5000000.0</v>
       </c>
       <c r="AR15">
+        <v>5000000.0</v>
+      </c>
+      <c r="AS15">
         <v>100000000.0</v>
       </c>
-      <c r="AS15">
-[...3 lines deleted...]
-      <c r="AU15">
+      <c r="AT15">
+        <v>0.0</v>
+      </c>
+      <c r="AU15"/>
+      <c r="AV15">
         <v>105000000.0</v>
       </c>
-      <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
-    </row>
-    <row r="16" spans="1:52">
+      <c r="BA15"/>
+    </row>
+    <row r="16" spans="1:53">
       <c r="A16" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B16">
+        <v>723000000.0</v>
+      </c>
+      <c r="C16">
         <v>563000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>672000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>665000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>553000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>514000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>763000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>666000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>619000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1353000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1807000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1447000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>945000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1021000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1304000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1368000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1348000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1245000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1551000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1031000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1139000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1008000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1105000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>956000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1031000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>714000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>943000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>694000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>630000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>697000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1201000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1275000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1217000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1434000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1556000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1535000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1529000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>898000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>902000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>957000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>383000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>435000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>366000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>215000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>247000000.0</v>
       </c>
-      <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
-    </row>
-    <row r="17" spans="1:52">
+      <c r="BA16"/>
+    </row>
+    <row r="17" spans="1:53">
       <c r="A17" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-      <c r="AC17">
+      <c r="AC17"/>
+      <c r="AD17">
         <v>8000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-2000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-3000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-5000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-18000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>11000000.0</v>
       </c>
-      <c r="AI17"/>
-      <c r="AJ17">
+      <c r="AJ17"/>
+      <c r="AK17">
         <v>13000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>11000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>7000000.0</v>
       </c>
-      <c r="AM17"/>
-      <c r="AN17">
+      <c r="AN17"/>
+      <c r="AO17">
         <v>11000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>18000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-1000000.0</v>
       </c>
-      <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
-    </row>
-    <row r="18" spans="1:52">
+      <c r="BA17"/>
+    </row>
+    <row r="18" spans="1:53">
       <c r="A18" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B18">
+        <v>21000000.0</v>
+      </c>
+      <c r="C18">
         <v>-93000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>92000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>105000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>50000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-196000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>29000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>63000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-693000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-392000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>347000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>44000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>3000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-210000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>93000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>229000000.0</v>
       </c>
       <c r="Q18">
         <v>229000000.0</v>
       </c>
       <c r="R18">
+        <v>229000000.0</v>
+      </c>
+      <c r="S18">
         <v>-104000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>131000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>244000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>189000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-21000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>300000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>252000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>50000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-62000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>304000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>160000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-118000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-177000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>105000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>226000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>217000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>94000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>138000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>4000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>114000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-28000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>167000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>131000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>11000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-53000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>175000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>8000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-145000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-375000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>292000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>69000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-55000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-405000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>370000000.0</v>
       </c>
-      <c r="AZ18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:52">
+      <c r="BA18"/>
+    </row>
+    <row r="19" spans="1:53">
       <c r="A19" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B19">
+        <v>-4000000.0</v>
+      </c>
+      <c r="C19">
         <v>-3000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>2000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-35000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-42000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-86000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-107000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-75000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-70000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-101000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-130000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>58000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-2000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-6000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>2000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-74000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-35000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-5000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-3000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-2000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-57000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-17000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="Y19">
         <v>10000000.0</v>
       </c>
       <c r="Z19">
+        <v>10000000.0</v>
+      </c>
+      <c r="AA19">
         <v>-6000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-1000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-131000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-122000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-1000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-6000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>14000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-11000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>5000000.0</v>
       </c>
-      <c r="AI19"/>
-      <c r="AJ19">
+      <c r="AJ19"/>
+      <c r="AK19">
         <v>3000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>5000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-3000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-1000000.0</v>
       </c>
-      <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>1000000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-32000000.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-8000000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
-    </row>
-    <row r="20" spans="1:52">
+      <c r="BA19"/>
+    </row>
+    <row r="20" spans="1:53">
       <c r="A20" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B20">
         <v>16000000.0</v>
       </c>
-      <c r="C20"/>
+      <c r="C20">
+        <v>16000000.0</v>
+      </c>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>20000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>27000000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20">
         <v>20000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>27000000.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>23000000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
-    </row>
-    <row r="21" spans="1:52">
+      <c r="BA20"/>
+    </row>
+    <row r="21" spans="1:53">
       <c r="A21" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B21">
+        <v>-268000000.0</v>
+      </c>
+      <c r="C21">
         <v>-6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-19000000.0</v>
       </c>
       <c r="D21">
         <v>-19000000.0</v>
       </c>
       <c r="E21">
+        <v>-19000000.0</v>
+      </c>
+      <c r="F21">
         <v>23000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-46000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>130000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-24000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>375000000.0</v>
       </c>
       <c r="N21">
         <v>375000000.0</v>
       </c>
       <c r="O21">
+        <v>375000000.0</v>
+      </c>
+      <c r="P21">
         <v>-6000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-60000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000000.0</v>
       </c>
       <c r="R21">
         <v>-6000000.0</v>
       </c>
       <c r="S21">
+        <v>-6000000.0</v>
+      </c>
+      <c r="T21">
         <v>-3000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-26000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-27000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-5000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-148000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-300000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>300000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>12000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>3000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-19000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>147000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-3000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-4000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-3000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-189000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-4000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>468000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-4000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>472000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-4000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-381000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>309000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-106000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>9000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>3481000000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>3481000000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
-    </row>
-    <row r="22" spans="1:52">
+      <c r="BA21"/>
+    </row>
+    <row r="22" spans="1:53">
       <c r="A22" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B22">
+        <v>-303000000.0</v>
+      </c>
+      <c r="C22">
         <v>-29000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-47000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>60000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-380000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-4000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-8000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-19000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>59000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>54000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-18000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>19000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-376000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>145000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-97000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>241000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>200000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>234000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>233000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>214000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>65000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>96000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>19000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>76000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>24000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>100000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-317000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>76000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>95000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>94000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>142000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>275000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>282000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>297000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>228000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>207000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>161000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>151000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-230000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>204000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-18000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>51000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-86000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-29000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-18000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>43000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>79000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>108000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>116000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>98000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>111000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1057000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:52">
+    <row r="23" spans="1:53">
       <c r="A23" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B23">
+        <v>-17000000.0</v>
+      </c>
+      <c r="C23">
         <v>-6000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>6000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>27000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-57000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-10000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>21000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-55000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-4000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-16000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-3000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>41000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>5000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-19000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-4000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-29000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-6000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-4000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-2000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>125000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-24000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-1000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-8000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-26000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-2000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-6000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>494000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>20000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>9000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-117000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-86000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-2000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-8000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-3084000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>397000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-309000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-67000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>29000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>402000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-383000000.0</v>
       </c>
-      <c r="AZ23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:52">
+      <c r="BA23"/>
+    </row>
+    <row r="24" spans="1:53">
       <c r="A24" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B24">
+        <v>288000000.0</v>
+      </c>
+      <c r="C24">
         <v>5000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>6000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-2000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>5000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>136000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-8000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-6000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>23000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-2000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>27000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-4000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>508000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-1000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>10000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-17000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="Y24">
         <v>10000000.0</v>
       </c>
       <c r="Z24">
+        <v>10000000.0</v>
+      </c>
+      <c r="AA24">
         <v>-6000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-2000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>7000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-1000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>31000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>19000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-40000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>39000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-3000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>34000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>9000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>557000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>10000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>140000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>4000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>73000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-12000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>8000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>17000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-2000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>26000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>3000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>13000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:52">
+    <row r="25" spans="1:53">
       <c r="A25" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B25">
+        <v>-270000000.0</v>
+      </c>
+      <c r="C25">
         <v>-8000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>96000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>15000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-23000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>29000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>80000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-15000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-25000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>302000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-9000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-11000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-3000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>27000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-33000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-54000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-96000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>5000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-15000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>17000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>28000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="Z25">
         <v>-3000000.0</v>
       </c>
       <c r="AA25">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AB25">
         <v>428000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-5000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-19000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-5000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>14000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>6000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>11000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>18000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>17000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>9000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>13000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>39000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>69000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>25000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>63000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>8000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>186000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>16000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>11000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>12000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>7000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-6000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>5000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>4000000.0</v>
       </c>
-      <c r="AZ25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:52">
+      <c r="BA25"/>
+    </row>
+    <row r="26" spans="1:53">
       <c r="A26" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
+      <c r="C26"/>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
         <v>9000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>3000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-1000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-2000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-1000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-18000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-37000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-14000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-144000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-79000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-128000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-144000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-93000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-67000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-13000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-2000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>7000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>4000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-4000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-2000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-314000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-67000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-255000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-124000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-126000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-154000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-240000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-96000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-10000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>6000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>20000000.0</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
-      <c r="AT26"/>
-      <c r="AU26">
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26"/>
+      <c r="AV26">
         <v>11000000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
-    </row>
-    <row r="27" spans="1:52">
+      <c r="BA26"/>
+    </row>
+    <row r="27" spans="1:53">
       <c r="A27" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B27">
+        <v>14000000.0</v>
+      </c>
+      <c r="C27">
         <v>7000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>5000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>7000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>5000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>5000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>6000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>5000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>6000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="Q27">
         <v>7000000.0</v>
       </c>
       <c r="R27">
-        <v>10000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="S27">
         <v>10000000.0</v>
       </c>
       <c r="T27">
+        <v>10000000.0</v>
+      </c>
+      <c r="U27">
         <v>4000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>8000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>12000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>4000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>3000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>8000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>4000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>6000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>8000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>4000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>5000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>6000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>9000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>8000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>6000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>9000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>6000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>3000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AP27">
         <v>5000000.0</v>
       </c>
       <c r="AQ27">
+        <v>5000000.0</v>
+      </c>
+      <c r="AR27">
         <v>4000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>8000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>3000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>2000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>-7000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>-4000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>6000000.0</v>
       </c>
-      <c r="AZ27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:52">
+      <c r="BA27"/>
+    </row>
+    <row r="28" spans="1:53">
       <c r="A28" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B28">
+        <v>-308000000.0</v>
+      </c>
+      <c r="C28">
         <v>-19000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-37000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-5000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-27000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-57000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>85000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-27000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-40000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-54000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-5000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>325000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-73000000.0</v>
       </c>
       <c r="N28">
         <v>-73000000.0</v>
       </c>
       <c r="O28">
+        <v>-73000000.0</v>
+      </c>
+      <c r="P28">
         <v>-190000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-175000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-131000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-189000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-201000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-241000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-76000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-42000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-197000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-354000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>247000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-155000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-59000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-77000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>41000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-324000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-170000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-182000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-370000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-271000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-115000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-15000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>472000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>11000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-166000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-122000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-92000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-16000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-8000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-108000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>406000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>397000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-309000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-67000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>29000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>402000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-383000000.0</v>
       </c>
-      <c r="AZ28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:52">
+      <c r="BA28"/>
+    </row>
+    <row r="29" spans="1:53">
       <c r="A29" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B29">
+        <v>114000000.0</v>
+      </c>
+      <c r="C29">
         <v>-44000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>137000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>146000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>93000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-112000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>138000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>139000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-620000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-290000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>482000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>130000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>61000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-119000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>160000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>301000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>291000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>214000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>311000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>256000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>39000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>353000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>299000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>111000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>44000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>400000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>288000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>6000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-44000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>259000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>342000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>343000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>196000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>303000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>112000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>183000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>41000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>270000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>198000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>90000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>36000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>302000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>113000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>5000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-238000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>492000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>242000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>45000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-274000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>530000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>1390000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:52">
+    <row r="30" spans="1:53">
       <c r="A30" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B30">
+        <v>195000000.0</v>
+      </c>
+      <c r="C30">
         <v>-44000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-43000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-35000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-42000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-86000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-107000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-75000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-70000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-101000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-130000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-99000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-60000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-97000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-65000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-74000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-35000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-110000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>422000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-68000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-57000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-77000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-24000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-37000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-51000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-112000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-96000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-131000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-122000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-134000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-160000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-97000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-172000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-58000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-168000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-104000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-35000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-63000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-112000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>487000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-68000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>50000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-142000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-32000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-164000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-159000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-183000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-175000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-74000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-128000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-147000000.0</v>
       </c>
-      <c r="AZ30"/>
+      <c r="BA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>