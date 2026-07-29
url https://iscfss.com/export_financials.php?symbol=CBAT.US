--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1178,51 +1178,51 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
-        <v>60046000.0</v>
+        <v>60046427.0</v>
       </c>
       <c r="C2">
         <v>26317312.0</v>
       </c>
       <c r="D2">
         <v>26764807.0</v>
       </c>
       <c r="E2">
         <v>32516445.0</v>
       </c>
       <c r="F2">
         <v>40352638.0</v>
       </c>
       <c r="G2">
         <v>28352292.0</v>
       </c>
       <c r="H2">
         <v>11157014.0</v>
       </c>
       <c r="I2">
         <v>52495063.0</v>
       </c>
       <c r="J2">
         <v>29805350.0</v>
       </c>
@@ -1722,51 +1722,51 @@
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
-        <v>75677262.0</v>
+        <v>8301149.0</v>
       </c>
       <c r="C12">
         <v>10961450.0</v>
       </c>
       <c r="D12">
         <v>4643267.0</v>
       </c>
       <c r="E12">
         <v>6519212.0</v>
       </c>
       <c r="F12">
         <v>8148391.0</v>
       </c>
       <c r="G12">
         <v>11916995.0</v>
       </c>
       <c r="H12">
         <v>1612957.0</v>
       </c>
       <c r="I12">
         <v>449670.0</v>
       </c>
       <c r="J12">
         <v>1644535.0</v>
       </c>
@@ -2740,51 +2740,51 @@
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
-        <v>25317346.0</v>
+        <v>29435974.0</v>
       </c>
       <c r="C28">
         <v>23416166.0</v>
       </c>
       <c r="D28">
         <v>31095119.0</v>
       </c>
       <c r="E28">
         <v>11104774.0</v>
       </c>
       <c r="F28">
         <v>7811187.0</v>
       </c>
       <c r="G28">
         <v>3311665.0</v>
       </c>
       <c r="H28">
         <v>34679147.0</v>
       </c>
       <c r="I28">
         <v>37971649.0</v>
       </c>
       <c r="J28">
         <v>32481617.0</v>
       </c>
@@ -3471,51 +3471,51 @@
       </c>
       <c r="T38">
         <v>18056000.0</v>
       </c>
       <c r="U38">
         <v>3247000.0</v>
       </c>
       <c r="V38">
         <v>3518000.0</v>
       </c>
       <c r="W38">
         <v>0.0</v>
       </c>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
     </row>
     <row r="39" spans="1:29">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
-        <v>3037162.0</v>
+        <v>70413275.0</v>
       </c>
       <c r="C39">
         <v>62715382.0</v>
       </c>
       <c r="D39">
         <v>56388363.0</v>
       </c>
       <c r="E39">
         <v>31859465.0</v>
       </c>
       <c r="F39">
         <v>24541538.0</v>
       </c>
       <c r="G39">
         <v>8989748.0</v>
       </c>
       <c r="H39">
         <v>6015147.0</v>
       </c>
       <c r="I39">
         <v>18981737.0</v>
       </c>
       <c r="J39">
         <v>25922.0</v>
       </c>
@@ -3550,51 +3550,51 @@
         <v>18131363.0</v>
       </c>
       <c r="U39">
         <v>12006077.0</v>
       </c>
       <c r="V39">
         <v>20840399.0</v>
       </c>
       <c r="W39">
         <v>0.0</v>
       </c>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39">
         <v>100000.0</v>
       </c>
     </row>
     <row r="40" spans="1:29">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
-        <v>176123617.0</v>
+        <v>178260886.0</v>
       </c>
       <c r="C40">
         <v>104272734.0</v>
       </c>
       <c r="D40">
         <v>93657404.0</v>
       </c>
       <c r="E40">
         <v>55471551.0</v>
       </c>
       <c r="F40">
         <v>52083204.0</v>
       </c>
       <c r="G40">
         <v>30211337.0</v>
       </c>
       <c r="H40">
         <v>20325277.0</v>
       </c>
       <c r="I40">
         <v>22310884.0</v>
       </c>
       <c r="J40">
         <v>72203941.0</v>
       </c>
@@ -4299,51 +4299,51 @@
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50">
         <v>0.0</v>
       </c>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
     </row>
     <row r="51" spans="1:29">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
-        <v>39874819.0</v>
+        <v>37737123.0</v>
       </c>
       <c r="C51">
         <v>30140526.0</v>
       </c>
       <c r="D51">
         <v>35738386.0</v>
       </c>
       <c r="E51">
         <v>17623986.0</v>
       </c>
       <c r="F51">
         <v>15169062.0</v>
       </c>
       <c r="G51">
         <v>22298247.0</v>
       </c>
       <c r="H51">
         <v>40410911.0</v>
       </c>
       <c r="I51">
         <v>42734608.0</v>
       </c>
       <c r="J51">
         <v>38838280.0</v>
       </c>
@@ -4376,51 +4376,51 @@
       </c>
       <c r="T51">
         <v>141007037.0</v>
       </c>
       <c r="U51">
         <v>83880800.0</v>
       </c>
       <c r="V51">
         <v>69122538.0</v>
       </c>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51">
         <v>200000.0</v>
       </c>
       <c r="AC51"/>
     </row>
     <row r="52" spans="1:29">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52">
-        <v>33662763.0</v>
+        <v>31525067.0</v>
       </c>
       <c r="C52">
         <v>27691470.0</v>
       </c>
       <c r="D52">
         <v>35263084.0</v>
       </c>
       <c r="E52">
         <v>17016764.0</v>
       </c>
       <c r="F52">
         <v>14292739.0</v>
       </c>
       <c r="G52">
         <v>14993415.0</v>
       </c>
       <c r="H52">
         <v>26773075.0</v>
       </c>
       <c r="I52">
         <v>17807125.0</v>
       </c>
       <c r="J52">
         <v>14636450.0</v>
       </c>
@@ -5169,51 +5169,51 @@
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:DA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:105">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
       </c>
@@ -5495,60 +5495,60 @@
       </c>
       <c r="CV1" t="s">
         <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
         <v>27</v>
       </c>
       <c r="CY1" t="s">
         <v>166</v>
       </c>
       <c r="CZ1" t="s">
         <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="2" spans="1:105">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
-        <v>203424157.0</v>
+        <v>86325946.0</v>
       </c>
       <c r="C2">
         <v>60046427.0</v>
       </c>
       <c r="D2">
         <v>48938192.0</v>
       </c>
       <c r="E2">
-        <v>102216505.0</v>
+        <v>37244182.0</v>
       </c>
       <c r="F2">
         <v>35298012.0</v>
       </c>
       <c r="G2">
         <v>26317312.0</v>
       </c>
       <c r="H2">
         <v>33866587.0</v>
       </c>
       <c r="I2">
         <v>32209490.0</v>
       </c>
       <c r="J2">
         <v>32035704.0</v>
       </c>
       <c r="K2">
         <v>82840686.0</v>
       </c>
       <c r="L2">
         <v>39593805.0</v>
       </c>
       <c r="M2">
         <v>75957314.0</v>
       </c>
@@ -6021,57 +6021,57 @@
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
     </row>
     <row r="5" spans="1:105">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
         <v>-8300352.0</v>
       </c>
       <c r="C5">
-        <v>-13112769.0</v>
+        <v>-10070167.0</v>
       </c>
       <c r="D5">
         <v>-8702415.0</v>
       </c>
       <c r="E5">
-        <v>-12542048.0</v>
+        <v>-9499446.0</v>
       </c>
       <c r="F5">
         <v>-11205832.0</v>
       </c>
       <c r="G5">
         <v>-13688834.0</v>
       </c>
       <c r="H5">
         <v>-8595512.0</v>
       </c>
       <c r="I5">
         <v>-13095568.0</v>
       </c>
       <c r="J5">
         <v>-12266693.0</v>
       </c>
       <c r="K5">
         <v>-10370892.0</v>
       </c>
       <c r="L5">
         <v>-13100235.0</v>
       </c>
       <c r="M5">
         <v>-13798697.0</v>
       </c>
@@ -7356,51 +7356,51 @@
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
     </row>
     <row r="12" spans="1:105">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
         <v>9338921.0</v>
       </c>
       <c r="C12">
         <v>8301149.0</v>
       </c>
       <c r="D12">
         <v>10476254.0</v>
       </c>
       <c r="E12">
-        <v>45822014.0</v>
+        <v>45734598.0</v>
       </c>
       <c r="F12">
         <v>9582040.0</v>
       </c>
       <c r="G12">
         <v>10961450.0</v>
       </c>
       <c r="H12">
         <v>24236532.0</v>
       </c>
       <c r="I12">
         <v>44051871.0</v>
       </c>
       <c r="J12">
         <v>23789873.0</v>
       </c>
       <c r="K12">
         <v>58822816.0</v>
       </c>
       <c r="L12">
         <v>3176249.0</v>
       </c>
       <c r="M12">
         <v>3543318.0</v>
       </c>
@@ -8548,101 +8548,105 @@
       </c>
       <c r="CQ15">
         <v>1050.0</v>
       </c>
       <c r="CR15">
         <v>1050.0</v>
       </c>
       <c r="CS15">
         <v>1050.0</v>
       </c>
       <c r="CT15">
         <v>1050.0</v>
       </c>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
     </row>
     <row r="16" spans="1:105">
       <c r="A16" t="s">
         <v>43</v>
       </c>
-      <c r="B16"/>
-      <c r="C16"/>
+      <c r="B16">
+        <v>35126888.0</v>
+      </c>
+      <c r="C16">
+        <v>29237168.0</v>
+      </c>
       <c r="D16">
         <v>19327602.0</v>
       </c>
       <c r="E16">
-        <v>10265634.0</v>
+        <v>19504880.0</v>
       </c>
       <c r="F16">
         <v>14566515.0</v>
       </c>
       <c r="G16">
         <v>12244125.0</v>
       </c>
       <c r="H16">
         <v>4414061.0</v>
       </c>
       <c r="I16">
         <v>3551909.0</v>
       </c>
       <c r="J16">
         <v>5029818.0</v>
       </c>
       <c r="K16">
         <v>784000.0</v>
       </c>
       <c r="L16">
         <v>366171.0</v>
       </c>
       <c r="M16">
         <v>367271.0</v>
       </c>
       <c r="N16">
-        <v>6929097.0</v>
+        <v>847584.0</v>
       </c>
       <c r="O16"/>
       <c r="P16">
         <v>784000.0</v>
       </c>
       <c r="Q16">
         <v>784000.0</v>
       </c>
       <c r="R16">
         <v>784000.0</v>
       </c>
       <c r="S16"/>
       <c r="T16">
-        <v>153402.0</v>
+        <v>1404231.0</v>
       </c>
       <c r="U16">
-        <v>153118.0</v>
+        <v>1295875.0</v>
       </c>
       <c r="V16">
         <v>151476.0</v>
       </c>
       <c r="W16"/>
       <c r="X16">
         <v>3772068.0</v>
       </c>
       <c r="Y16">
         <v>669260.0</v>
       </c>
       <c r="Z16">
         <v>742784.0</v>
       </c>
       <c r="AA16"/>
       <c r="AB16">
         <v>784205.0</v>
       </c>
       <c r="AC16">
         <v>533604.0</v>
       </c>
       <c r="AD16">
         <v>335888.0</v>
       </c>
       <c r="AE16"/>
@@ -9292,60 +9296,60 @@
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
     </row>
     <row r="21" spans="1:105">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21">
-        <v>68309.0</v>
+        <v>12474244.0</v>
       </c>
       <c r="C21">
-        <v>71654000.0</v>
+        <v>12380518.0</v>
       </c>
       <c r="D21">
         <v>12289876.0</v>
       </c>
       <c r="E21">
-        <v>154251.0</v>
+        <v>12380480.0</v>
       </c>
       <c r="F21">
         <v>11325113.0</v>
       </c>
       <c r="G21">
         <v>11458935.0</v>
       </c>
       <c r="H21">
         <v>12108191.0</v>
       </c>
       <c r="I21">
         <v>11880840.0</v>
       </c>
       <c r="J21">
         <v>12154305.0</v>
       </c>
       <c r="K21">
         <v>12554064.0</v>
       </c>
       <c r="L21">
         <v>936062.0</v>
       </c>
       <c r="M21">
         <v>1017171.0</v>
       </c>
@@ -10860,51 +10864,51 @@
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
     </row>
     <row r="28" spans="1:105">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
         <v>41667684.0</v>
       </c>
       <c r="C28">
-        <v>25317346.0</v>
+        <v>29435974.0</v>
       </c>
       <c r="D28">
         <v>27519419.0</v>
       </c>
       <c r="E28">
         <v>36888177.0</v>
       </c>
       <c r="F28">
         <v>33274645.0</v>
       </c>
       <c r="G28">
         <v>23416166.0</v>
       </c>
       <c r="H28">
         <v>20571178.0</v>
       </c>
       <c r="I28">
         <v>30452194.0</v>
       </c>
       <c r="J28">
         <v>38904261.0</v>
       </c>
       <c r="K28">
         <v>-23084430.0</v>
       </c>
@@ -11327,60 +11331,60 @@
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
     </row>
     <row r="30" spans="1:105">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
-        <v>46499152.0</v>
+        <v>61635854.0</v>
       </c>
       <c r="C30">
-        <v>51322000.0</v>
+        <v>51322194.0</v>
       </c>
       <c r="D30">
         <v>57086211.0</v>
       </c>
       <c r="E30">
-        <v>34658119.0</v>
+        <v>40146730.0</v>
       </c>
       <c r="F30">
         <v>51755190.0</v>
       </c>
       <c r="G30">
         <v>44869000.0</v>
       </c>
       <c r="H30">
         <v>38554078.0</v>
       </c>
       <c r="I30">
         <v>36567456.0</v>
       </c>
       <c r="J30">
         <v>44889698.0</v>
       </c>
       <c r="K30">
         <v>33799311.0</v>
       </c>
       <c r="L30">
         <v>51844047.0</v>
       </c>
       <c r="M30">
         <v>29646696.0</v>
       </c>
@@ -12452,51 +12456,51 @@
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
     </row>
     <row r="35" spans="1:105">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
-        <v>10391928.0</v>
+        <v>20593912.0</v>
       </c>
       <c r="C35">
         <v>16854037.0</v>
       </c>
       <c r="D35">
         <v>17404075.0</v>
       </c>
       <c r="E35">
         <v>17835789.0</v>
       </c>
       <c r="F35">
         <v>17219924.0</v>
       </c>
       <c r="G35">
         <v>10449999.0</v>
       </c>
       <c r="H35">
         <v>8872997.0</v>
       </c>
       <c r="I35">
         <v>8461141.0</v>
       </c>
       <c r="J35">
         <v>9155970.0</v>
       </c>
@@ -13426,75 +13430,75 @@
       <c r="CI38"/>
       <c r="CJ38"/>
       <c r="CK38"/>
       <c r="CL38"/>
       <c r="CM38"/>
       <c r="CN38"/>
       <c r="CO38"/>
       <c r="CP38"/>
       <c r="CQ38"/>
       <c r="CR38"/>
       <c r="CS38"/>
       <c r="CT38"/>
       <c r="CU38"/>
       <c r="CV38"/>
       <c r="CW38"/>
       <c r="CX38"/>
       <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
     </row>
     <row r="39" spans="1:105">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
-        <v>106913968.0</v>
+        <v>91777266.0</v>
       </c>
       <c r="C39">
-        <v>121683953.0</v>
+        <v>70413081.0</v>
       </c>
       <c r="D39">
         <v>55643203.0</v>
       </c>
       <c r="E39">
-        <v>25524639.0</v>
+        <v>20123444.0</v>
       </c>
       <c r="F39">
         <v>51018214.0</v>
       </c>
       <c r="G39">
         <v>62715382.0</v>
       </c>
       <c r="H39">
         <v>43730582.0</v>
       </c>
       <c r="I39">
         <v>11592374.0</v>
       </c>
       <c r="J39">
-        <v>33223384.0</v>
+        <v>34012421.0</v>
       </c>
       <c r="K39">
         <v>1046340.0</v>
       </c>
       <c r="L39">
         <v>43665416.0</v>
       </c>
       <c r="M39">
         <v>45417523.0</v>
       </c>
       <c r="N39">
         <v>41511685.0</v>
       </c>
       <c r="O39">
         <v>31109361.0</v>
       </c>
       <c r="P39">
         <v>38642108.0</v>
       </c>
       <c r="Q39">
         <v>38544566.0</v>
       </c>
       <c r="R39">
         <v>31224364.0</v>
       </c>
@@ -13713,60 +13717,60 @@
       <c r="CQ39"/>
       <c r="CR39"/>
       <c r="CS39"/>
       <c r="CT39"/>
       <c r="CU39"/>
       <c r="CV39">
         <v>100000.0</v>
       </c>
       <c r="CW39"/>
       <c r="CX39"/>
       <c r="CY39">
         <v>200000.0</v>
       </c>
       <c r="CZ39">
         <v>200000.0</v>
       </c>
       <c r="DA39">
         <v>100000.0</v>
       </c>
     </row>
     <row r="40" spans="1:105">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
-        <v>122960554.0</v>
+        <v>204931877.0</v>
       </c>
       <c r="C40">
-        <v>268259461140.0</v>
+        <v>178260886.0</v>
       </c>
       <c r="D40">
         <v>127417327.0</v>
       </c>
       <c r="E40">
-        <v>61746835.0</v>
+        <v>107214278.0</v>
       </c>
       <c r="F40">
         <v>94008983.0</v>
       </c>
       <c r="G40">
         <v>104272734.0</v>
       </c>
       <c r="H40">
         <v>86175226.0</v>
       </c>
       <c r="I40">
         <v>69197930.0</v>
       </c>
       <c r="J40">
         <v>78197800.0</v>
       </c>
       <c r="K40">
         <v>41607785.0</v>
       </c>
       <c r="L40">
         <v>87058638.0</v>
       </c>
       <c r="M40">
         <v>28275011.0</v>
       </c>
@@ -14254,105 +14258,105 @@
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
     </row>
     <row r="42" spans="1:105">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42">
         <v>256455977.0</v>
       </c>
       <c r="C42">
-        <v>259746636000.0</v>
+        <v>256455534.0</v>
       </c>
       <c r="D42">
         <v>256442542.0</v>
       </c>
       <c r="E42">
         <v>256690277.0</v>
       </c>
       <c r="F42">
         <v>257904590.0</v>
       </c>
       <c r="G42">
         <v>257877524.0</v>
       </c>
       <c r="H42">
         <v>257767691.0</v>
       </c>
       <c r="I42">
         <v>257709642.0</v>
       </c>
       <c r="J42">
         <v>257617478.0</v>
       </c>
       <c r="K42">
         <v>257500896.0</v>
       </c>
       <c r="L42">
-        <v>257235434.0</v>
+        <v>271337123.0</v>
       </c>
       <c r="M42">
-        <v>257105424.0</v>
+        <v>271207113.0</v>
       </c>
       <c r="N42">
         <v>256280957.0</v>
       </c>
       <c r="O42">
         <v>-8153644.0</v>
       </c>
       <c r="P42">
         <v>253088367.0</v>
       </c>
       <c r="Q42">
         <v>252027060.0</v>
       </c>
       <c r="R42">
-        <v>252016220.0</v>
+        <v>266117909.0</v>
       </c>
       <c r="S42">
         <v>2489017.0</v>
       </c>
       <c r="T42">
         <v>251267324.0</v>
       </c>
       <c r="U42">
-        <v>251176547.0</v>
+        <v>265278236.0</v>
       </c>
       <c r="V42">
         <v>235313192.0</v>
       </c>
       <c r="W42">
         <v>15092591.0</v>
       </c>
       <c r="X42">
         <v>196548020.0</v>
       </c>
       <c r="Y42">
         <v>195522735.0</v>
       </c>
       <c r="Z42">
         <v>190243689.0</v>
       </c>
       <c r="AA42">
         <v>13587470.0</v>
       </c>
       <c r="AB42">
         <v>184755431.0</v>
       </c>
       <c r="AC42">
         <v>176919681.0</v>
       </c>
@@ -15077,60 +15081,60 @@
       <c r="CU45"/>
       <c r="CV45">
         <v>1300000.0</v>
       </c>
       <c r="CW45">
         <v>1300000.0</v>
       </c>
       <c r="CX45">
         <v>1500000.0</v>
       </c>
       <c r="CY45">
         <v>1600000.0</v>
       </c>
       <c r="CZ45">
         <v>1300000.0</v>
       </c>
       <c r="DA45">
         <v>1300000.0</v>
       </c>
     </row>
     <row r="46" spans="1:105">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
-        <v>191141471.0</v>
+        <v>220831260.0</v>
       </c>
       <c r="C46">
-        <v>182127392.0</v>
+        <v>214173813.0</v>
       </c>
       <c r="D46">
         <v>175280182.0</v>
       </c>
       <c r="E46">
-        <v>171004406.0</v>
+        <v>158778177.0</v>
       </c>
       <c r="F46">
         <v>138717778.0</v>
       </c>
       <c r="G46">
         <v>131251537.0</v>
       </c>
       <c r="H46">
         <v>132072317.0</v>
       </c>
       <c r="I46">
         <v>126107099.0</v>
       </c>
       <c r="J46">
         <v>129755781.0</v>
       </c>
       <c r="K46">
         <v>130511214.0</v>
       </c>
       <c r="L46">
         <v>94536652.0</v>
       </c>
       <c r="M46">
         <v>126728852.0</v>
       </c>
@@ -15628,51 +15632,51 @@
       <c r="CR47"/>
       <c r="CS47"/>
       <c r="CT47"/>
       <c r="CU47"/>
       <c r="CV47"/>
       <c r="CW47"/>
       <c r="CX47"/>
       <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
     </row>
     <row r="48" spans="1:105">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48">
         <v>-143083312.0</v>
       </c>
       <c r="C48">
         <v>-133795940.0</v>
       </c>
       <c r="D48">
         <v>-126419516.0</v>
       </c>
       <c r="E48">
-        <v>-126027417.0</v>
+        <v>-129070019.0</v>
       </c>
       <c r="F48">
         <v>-125997055.0</v>
       </c>
       <c r="G48">
         <v>-122605730.0</v>
       </c>
       <c r="H48">
         <v>-118096203.0</v>
       </c>
       <c r="I48">
         <v>-118113850.0</v>
       </c>
       <c r="J48">
         <v>-124559312.0</v>
       </c>
       <c r="K48">
         <v>-134395762.0</v>
       </c>
       <c r="L48">
         <v>-129627258.0</v>
       </c>
       <c r="M48">
         <v>-134731539.0</v>
       </c>
@@ -16309,51 +16313,51 @@
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
     </row>
     <row r="51" spans="1:105">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
         <v>51006605.0</v>
       </c>
       <c r="C51">
-        <v>33618495.0</v>
+        <v>37737123.0</v>
       </c>
       <c r="D51">
         <v>37995673.0</v>
       </c>
       <c r="E51">
         <v>42567933.0</v>
       </c>
       <c r="F51">
         <v>37326655.0</v>
       </c>
       <c r="G51">
         <v>30140526.0</v>
       </c>
       <c r="H51">
         <v>31019540.0</v>
       </c>
       <c r="I51">
         <v>40161253.0</v>
       </c>
       <c r="J51">
         <v>41937637.0</v>
       </c>
       <c r="K51">
         <v>35738386.0</v>
       </c>
@@ -16594,51 +16598,51 @@
       </c>
       <c r="CW51">
         <v>200000.0</v>
       </c>
       <c r="CX51">
         <v>200000.0</v>
       </c>
       <c r="CY51">
         <v>700000.0</v>
       </c>
       <c r="CZ51">
         <v>100000.0</v>
       </c>
       <c r="DA51">
         <v>100000.0</v>
       </c>
     </row>
     <row r="52" spans="1:105">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52">
         <v>41027978.0</v>
       </c>
       <c r="C52">
-        <v>34180040.0</v>
+        <v>31525067.0</v>
       </c>
       <c r="D52">
         <v>31254172.0</v>
       </c>
       <c r="E52">
         <v>35450998.0</v>
       </c>
       <c r="F52">
         <v>30796906.0</v>
       </c>
       <c r="G52">
         <v>27691470.0</v>
       </c>
       <c r="H52">
         <v>28335768.0</v>
       </c>
       <c r="I52">
         <v>37835189.0</v>
       </c>
       <c r="J52">
         <v>39176464.0</v>
       </c>
       <c r="K52">
         <v>35263084.0</v>
       </c>
@@ -16885,51 +16889,51 @@
       <c r="CX52">
         <v>200000.0</v>
       </c>
       <c r="CY52">
         <v>500000.0</v>
       </c>
       <c r="CZ52">
         <v>100000.0</v>
       </c>
       <c r="DA52">
         <v>100000.0</v>
       </c>
     </row>
     <row r="53" spans="1:105">
       <c r="A53" t="s">
         <v>80</v>
       </c>
       <c r="B53"/>
       <c r="C53">
         <v>0.0</v>
       </c>
       <c r="D53">
         <v>0.0</v>
       </c>
       <c r="E53">
-        <v>40142258.0</v>
+        <v>40054842.0</v>
       </c>
       <c r="F53">
         <v>5530030.0</v>
       </c>
       <c r="G53">
         <v>4237090.0</v>
       </c>
       <c r="H53">
         <v>13788170.0</v>
       </c>
       <c r="I53">
         <v>34342812.0</v>
       </c>
       <c r="J53">
         <v>20756497.0</v>
       </c>
       <c r="K53">
         <v>108492.0</v>
       </c>
       <c r="L53">
         <v>120669.0</v>
       </c>
       <c r="M53">
         <v>93872.0</v>
       </c>
@@ -19572,51 +19576,51 @@
       <c r="M4">
         <v>64497429.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>172</v>
       </c>
       <c r="B5">
-        <v>-18651420.0</v>
+        <v>-11136621.0</v>
       </c>
       <c r="C5">
         <v>9619548.0</v>
       </c>
       <c r="D5">
         <v>1103219.0</v>
       </c>
       <c r="E5">
         <v>-4285685.0</v>
       </c>
       <c r="F5">
         <v>-12492895.0</v>
       </c>
       <c r="G5">
         <v>-6447673.0</v>
       </c>
       <c r="H5">
         <v>-9468531.0</v>
       </c>
       <c r="I5">
         <v>-1123090.0</v>
       </c>
       <c r="J5">
         <v>-21222329.0</v>
       </c>
@@ -19661,51 +19665,51 @@
       </c>
       <c r="X5">
         <v>-42159.0</v>
       </c>
       <c r="Y5">
         <v>-6323.0</v>
       </c>
       <c r="Z5">
         <v>-3275.0</v>
       </c>
       <c r="AA5">
         <v>-3485.0</v>
       </c>
       <c r="AB5">
         <v>-2600000.0</v>
       </c>
       <c r="AC5">
         <v>-2100000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>173</v>
       </c>
       <c r="B6">
-        <v>-8075623.0</v>
+        <v>-560824.0</v>
       </c>
       <c r="C6">
         <v>18790336.0</v>
       </c>
       <c r="D6">
         <v>11439066.0</v>
       </c>
       <c r="E6">
         <v>4273338.0</v>
       </c>
       <c r="F6">
         <v>-8436239.0</v>
       </c>
       <c r="G6">
         <v>-3746785.0</v>
       </c>
       <c r="H6">
         <v>-6715331.0</v>
       </c>
       <c r="I6">
         <v>1492237.0</v>
       </c>
       <c r="J6">
         <v>-19483697.0</v>
       </c>
@@ -22543,108 +22547,108 @@
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
     </row>
     <row r="5" spans="1:105">
       <c r="A5" t="s">
         <v>172</v>
       </c>
       <c r="B5">
-        <v>-9700583.0</v>
+        <v>-8538769.0</v>
       </c>
       <c r="C5">
-        <v>-8225152.0</v>
+        <v>-7623936.0</v>
       </c>
       <c r="D5">
-        <v>-4033673.0</v>
+        <v>1898695.0</v>
       </c>
       <c r="E5">
         <v>-3197096.0</v>
       </c>
       <c r="F5">
         <v>-2922414.0</v>
       </c>
       <c r="G5">
         <v>-5521710.0</v>
       </c>
       <c r="H5">
         <v>-281862.0</v>
       </c>
       <c r="I5">
         <v>5274150.0</v>
       </c>
       <c r="J5">
         <v>10148970.0</v>
       </c>
       <c r="K5">
         <v>1183270.0</v>
       </c>
       <c r="L5">
-        <v>5289094.0</v>
+        <v>5905748.0</v>
       </c>
       <c r="M5">
-        <v>-3773050.0</v>
+        <v>-3246538.0</v>
       </c>
       <c r="N5">
-        <v>-2880890.0</v>
+        <v>-2607366.0</v>
       </c>
       <c r="O5">
         <v>-2443312.0</v>
       </c>
       <c r="P5">
-        <v>-1482733.0</v>
+        <v>-850740.0</v>
       </c>
       <c r="Q5">
-        <v>144489.0</v>
+        <v>1979681.0</v>
       </c>
       <c r="R5">
-        <v>-1335261.0</v>
+        <v>802854.0</v>
       </c>
       <c r="S5">
         <v>-5787067.0</v>
       </c>
       <c r="T5">
-        <v>-3174046.0</v>
+        <v>20023221.0</v>
       </c>
       <c r="U5">
-        <v>-2723511.0</v>
+        <v>2720223.0</v>
       </c>
       <c r="V5">
         <v>-27882.0</v>
       </c>
       <c r="W5">
         <v>-1641988.0</v>
       </c>
       <c r="X5">
         <v>393581.0</v>
       </c>
       <c r="Y5">
         <v>-909783.0</v>
       </c>
       <c r="Z5">
         <v>-3513460.0</v>
       </c>
       <c r="AA5">
         <v>-1657716.0</v>
       </c>
       <c r="AB5">
         <v>-1462546.0</v>
       </c>
       <c r="AC5">
         <v>-1972192.0</v>
       </c>
@@ -22836,108 +22840,108 @@
       <c r="CU5"/>
       <c r="CV5">
         <v>-100000.0</v>
       </c>
       <c r="CW5">
         <v>-400000.0</v>
       </c>
       <c r="CX5">
         <v>-300000.0</v>
       </c>
       <c r="CY5">
         <v>-200000.0</v>
       </c>
       <c r="CZ5">
         <v>-300000.0</v>
       </c>
       <c r="DA5">
         <v>-1100000.0</v>
       </c>
     </row>
     <row r="6" spans="1:105">
       <c r="A6" t="s">
         <v>173</v>
       </c>
       <c r="B6">
-        <v>-5961029.0</v>
+        <v>-4799215.0</v>
       </c>
       <c r="C6">
-        <v>-3892778.0</v>
+        <v>-3291562.0</v>
       </c>
       <c r="D6">
-        <v>-2499592.0</v>
+        <v>3432776.0</v>
       </c>
       <c r="E6">
         <v>-847379.0</v>
       </c>
       <c r="F6">
         <v>-505831.0</v>
       </c>
       <c r="G6">
         <v>-3411743.0</v>
       </c>
       <c r="H6">
         <v>1930702.0</v>
       </c>
       <c r="I6">
         <v>7593189.0</v>
       </c>
       <c r="J6">
         <v>12678188.0</v>
       </c>
       <c r="K6">
         <v>5207180.0</v>
       </c>
       <c r="L6">
-        <v>7418592.0</v>
+        <v>8035246.0</v>
       </c>
       <c r="M6">
-        <v>-1654244.0</v>
+        <v>-1127732.0</v>
       </c>
       <c r="N6">
-        <v>-563653.0</v>
+        <v>-290129.0</v>
       </c>
       <c r="O6">
         <v>-2443312.0</v>
       </c>
       <c r="P6">
-        <v>701415.0</v>
+        <v>1333408.0</v>
       </c>
       <c r="Q6">
-        <v>2010582.0</v>
+        <v>3845774.0</v>
       </c>
       <c r="R6">
-        <v>778020.0</v>
+        <v>2916135.0</v>
       </c>
       <c r="S6">
         <v>-4034191.0</v>
       </c>
       <c r="T6">
-        <v>-2385890.0</v>
+        <v>20811377.0</v>
       </c>
       <c r="U6">
-        <v>-1922435.0</v>
+        <v>3521299.0</v>
       </c>
       <c r="V6">
         <v>686666.0</v>
       </c>
       <c r="W6">
         <v>-1641143.36</v>
       </c>
       <c r="X6">
         <v>1095264.0</v>
       </c>
       <c r="Y6">
         <v>-342835.0</v>
       </c>
       <c r="Z6">
         <v>-2843749.0</v>
       </c>
       <c r="AA6">
         <v>-988005.0</v>
       </c>
       <c r="AB6">
         <v>-775370.0</v>
       </c>
       <c r="AC6">
         <v>-1257287.0</v>
       </c>
@@ -30813,51 +30817,51 @@
       </c>
       <c r="AB22">
         <v>-2600000.0</v>
       </c>
       <c r="AC22">
         <v>-5000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
         <v>220</v>
       </c>
       <c r="B23">
         <v>8000730623.0</v>
       </c>
       <c r="C23">
         <v>-4300783.0</v>
       </c>
       <c r="D23">
         <v>-42310384.0</v>
       </c>
       <c r="E23">
         <v>1486679.0</v>
       </c>
       <c r="F23">
-        <v>-131039.0</v>
+        <v>-131040.0</v>
       </c>
       <c r="G23">
         <v>-5709975.0</v>
       </c>
       <c r="H23">
         <v>-839241.0</v>
       </c>
       <c r="I23">
         <v>26823.0</v>
       </c>
       <c r="J23">
         <v>2071282.0</v>
       </c>
       <c r="K23">
         <v>5516600.0</v>
       </c>
       <c r="L23">
         <v>9847644.0</v>
       </c>
       <c r="M23">
         <v>234834939.0</v>
       </c>
       <c r="N23">
         <v>204094250.0</v>
       </c>
@@ -32332,51 +32336,51 @@
       <c r="BZ3">
         <v>2863609</v>
       </c>
       <c r="CA3">
         <v>13197544</v>
       </c>
       <c r="CB3">
         <v>23695312</v>
       </c>
       <c r="CC3">
         <v>6606411</v>
       </c>
       <c r="CD3">
         <v>4420112</v>
       </c>
       <c r="CE3">
         <v>19906888</v>
       </c>
       <c r="CF3">
         <v>28787244</v>
       </c>
       <c r="CG3">
         <v>1285037</v>
       </c>
       <c r="CH3">
-        <v>7950724000</v>
+        <v>7950724</v>
       </c>
       <c r="CI3">
         <v>0</v>
       </c>
       <c r="CJ3">
         <v>0</v>
       </c>
       <c r="CK3">
         <v>0</v>
       </c>
       <c r="CL3">
         <v>0</v>
       </c>
       <c r="CM3">
         <v>0</v>
       </c>
       <c r="CN3">
         <v>0</v>
       </c>
       <c r="CO3">
         <v>0</v>
       </c>
       <c r="CP3">
         <v>0</v>
       </c>
@@ -33039,51 +33043,51 @@
       <c r="BZ6">
         <v>-10523996.0</v>
       </c>
       <c r="CA6">
         <v>4264025.0</v>
       </c>
       <c r="CB6">
         <v>14767399.0</v>
       </c>
       <c r="CC6">
         <v>-1590844.0</v>
       </c>
       <c r="CD6">
         <v>-3445998.0</v>
       </c>
       <c r="CE6">
         <v>-21686786.0</v>
       </c>
       <c r="CF6">
         <v>31408003.0</v>
       </c>
       <c r="CG6">
         <v>-9238517.0</v>
       </c>
       <c r="CH6">
-        <v>-5015216000.0</v>
+        <v>-5015216.0</v>
       </c>
       <c r="CI6">
         <v>-2268.0</v>
       </c>
       <c r="CJ6">
         <v>18328.0</v>
       </c>
       <c r="CK6">
         <v>-59.0</v>
       </c>
       <c r="CL6">
         <v>-1092.0</v>
       </c>
       <c r="CM6">
         <v>-1092.0</v>
       </c>
       <c r="CN6">
         <v>209.0</v>
       </c>
       <c r="CO6">
         <v>59.0</v>
       </c>
       <c r="CP6">
         <v>14232.0</v>
       </c>
@@ -33356,51 +33360,51 @@
       <c r="BZ7">
         <v>13500408.0</v>
       </c>
       <c r="CA7">
         <v>-8461429.0</v>
       </c>
       <c r="CB7">
         <v>-28225112.0</v>
       </c>
       <c r="CC7">
         <v>19927505.0</v>
       </c>
       <c r="CD7">
         <v>-8982534.0</v>
       </c>
       <c r="CE7">
         <v>-18238466.0</v>
       </c>
       <c r="CF7">
         <v>-20223312.0</v>
       </c>
       <c r="CG7">
         <v>991839.0</v>
       </c>
       <c r="CH7">
-        <v>-961289000.0</v>
+        <v>-961289.0</v>
       </c>
       <c r="CI7">
         <v>49929.0</v>
       </c>
       <c r="CJ7">
         <v>20000.0</v>
       </c>
       <c r="CK7">
         <v>-44290.0</v>
       </c>
       <c r="CL7">
         <v>1950.0</v>
       </c>
       <c r="CM7">
         <v>-22001.0</v>
       </c>
       <c r="CN7">
         <v>6869.0</v>
       </c>
       <c r="CO7">
         <v>8306.0</v>
       </c>
       <c r="CP7">
         <v>6256.0</v>
       </c>
@@ -33860,51 +33864,51 @@
       </c>
       <c r="BY9">
         <v>3287479000.0</v>
       </c>
       <c r="BZ9">
         <v>12805112000.0</v>
       </c>
       <c r="CA9">
         <v>-3197709000.0</v>
       </c>
       <c r="CB9"/>
       <c r="CC9">
         <v>643443000.0</v>
       </c>
       <c r="CD9">
         <v>-8011225000.0</v>
       </c>
       <c r="CE9">
         <v>-6407929000.0</v>
       </c>
       <c r="CF9"/>
       <c r="CG9">
         <v>-6964108000.0</v>
       </c>
       <c r="CH9">
-        <v>-3802290000.0</v>
+        <v>-3802290.0</v>
       </c>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9">
         <v>100000.0</v>
       </c>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9">
         <v>-100000.0</v>
       </c>
       <c r="DA9">
         <v>200000.0</v>
@@ -34145,51 +34149,51 @@
       <c r="BZ10">
         <v>-13498460.0</v>
       </c>
       <c r="CA10">
         <v>3754099.0</v>
       </c>
       <c r="CB10">
         <v>-18999502.0</v>
       </c>
       <c r="CC10">
         <v>17631792.0</v>
       </c>
       <c r="CD10">
         <v>-8732977.0</v>
       </c>
       <c r="CE10">
         <v>-15592023.0</v>
       </c>
       <c r="CF10">
         <v>8277973.0</v>
       </c>
       <c r="CG10">
         <v>-8144336.0</v>
       </c>
       <c r="CH10">
-        <v>7175667000.0</v>
+        <v>7175667.0</v>
       </c>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10">
         <v>100000.0</v>
       </c>
       <c r="CX10">
         <v>200000.0</v>
       </c>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
     </row>
@@ -35005,51 +35009,51 @@
       <c r="BZ14">
         <v>165582.0</v>
       </c>
       <c r="CA14">
         <v>2045817.0</v>
       </c>
       <c r="CB14">
         <v>4194378.0</v>
       </c>
       <c r="CC14">
         <v>-1016672.0</v>
       </c>
       <c r="CD14">
         <v>1424884.0</v>
       </c>
       <c r="CE14">
         <v>1213116.0</v>
       </c>
       <c r="CF14">
         <v>2705326.0</v>
       </c>
       <c r="CG14">
         <v>54678.0</v>
       </c>
       <c r="CH14">
-        <v>748678000.0</v>
+        <v>748678.0</v>
       </c>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14">
         <v>-100000.0</v>
       </c>
       <c r="CW14">
         <v>-100000.0</v>
       </c>
       <c r="CX14">
         <v>-100000.0</v>
       </c>
       <c r="CY14">
         <v>-100000.0</v>
@@ -35407,51 +35411,51 @@
       <c r="BZ16">
         <v>14839584.0</v>
       </c>
       <c r="CA16">
         <v>25363580.0</v>
       </c>
       <c r="CB16">
         <v>21099555.0</v>
       </c>
       <c r="CC16">
         <v>6332156.0</v>
       </c>
       <c r="CD16">
         <v>7923000.0</v>
       </c>
       <c r="CE16">
         <v>11368998.0</v>
       </c>
       <c r="CF16">
         <v>33055784.0</v>
       </c>
       <c r="CG16">
         <v>1647781.0</v>
       </c>
       <c r="CH16">
-        <v>-5015216000.0</v>
+        <v>-5015216.0</v>
       </c>
       <c r="CI16">
         <v>16060.0</v>
       </c>
       <c r="CJ16">
         <v>18328.0</v>
       </c>
       <c r="CK16"/>
       <c r="CL16">
         <v>108.0</v>
       </c>
       <c r="CM16">
         <v>108.0</v>
       </c>
       <c r="CN16">
         <v>1200.0</v>
       </c>
       <c r="CO16">
         <v>991.0</v>
       </c>
       <c r="CP16">
         <v>932.0</v>
       </c>
       <c r="CQ16">
         <v>4119.0</v>
@@ -35889,51 +35893,51 @@
       <c r="BZ18">
         <v>12523919.0</v>
       </c>
       <c r="CA18">
         <v>-15352945.0</v>
       </c>
       <c r="CB18">
         <v>-29018909.0</v>
       </c>
       <c r="CC18">
         <v>18614251.0</v>
       </c>
       <c r="CD18">
         <v>-4267628.0</v>
       </c>
       <c r="CE18">
         <v>-32428372.0</v>
       </c>
       <c r="CF18">
         <v>-37121828.0</v>
       </c>
       <c r="CG18">
         <v>3434893.0</v>
       </c>
       <c r="CH18">
-        <v>-5015216000.0</v>
+        <v>-5015216.0</v>
       </c>
       <c r="CI18">
         <v>47661.0</v>
       </c>
       <c r="CJ18">
         <v>18328.0</v>
       </c>
       <c r="CK18">
         <v>-53028.0</v>
       </c>
       <c r="CL18">
         <v>-16141.0</v>
       </c>
       <c r="CM18">
         <v>-16141.0</v>
       </c>
       <c r="CN18">
         <v>9390.0</v>
       </c>
       <c r="CO18">
         <v>3558.0</v>
       </c>
       <c r="CP18">
         <v>-818.0</v>
       </c>
@@ -36719,51 +36723,51 @@
       <c r="BZ22">
         <v>-3143025.0</v>
       </c>
       <c r="CA22">
         <v>3582752.0</v>
       </c>
       <c r="CB22">
         <v>15487363.0</v>
       </c>
       <c r="CC22">
         <v>-5366797.0</v>
       </c>
       <c r="CD22">
         <v>6255897.0</v>
       </c>
       <c r="CE22">
         <v>3788103.0</v>
       </c>
       <c r="CF22">
         <v>9012203.0</v>
       </c>
       <c r="CG22">
         <v>798983.0</v>
       </c>
       <c r="CH22">
-        <v>3036229000.0</v>
+        <v>3036229.0</v>
       </c>
       <c r="CI22">
         <v>-2268.0</v>
       </c>
       <c r="CJ22">
         <v>-1672.0</v>
       </c>
       <c r="CK22">
         <v>-8738.0</v>
       </c>
       <c r="CL22">
         <v>-1999.0</v>
       </c>
       <c r="CM22">
         <v>-31143.0</v>
       </c>
       <c r="CN22">
         <v>-25099.0</v>
       </c>
       <c r="CO22">
         <v>-3881.0</v>
       </c>
       <c r="CP22">
         <v>-4881.0</v>
       </c>
@@ -37578,51 +37582,51 @@
       <c r="BZ25">
         <v>-606820922.0</v>
       </c>
       <c r="CA25">
         <v>-261707138.0</v>
       </c>
       <c r="CB25">
         <v>-1151577.0</v>
       </c>
       <c r="CC25">
         <v>-581544196.0</v>
       </c>
       <c r="CD25">
         <v>-706579763.0</v>
       </c>
       <c r="CE25">
         <v>-716871237.0</v>
       </c>
       <c r="CF25">
         <v>171199.0</v>
       </c>
       <c r="CG25">
         <v>304356.0</v>
       </c>
       <c r="CH25">
-        <v>-870378000.0</v>
+        <v>-870378.0</v>
       </c>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25">
         <v>-24180.0</v>
       </c>
       <c r="CM25"/>
       <c r="CN25">
         <v>27620.0</v>
       </c>
       <c r="CO25">
         <v>-867.0</v>
       </c>
       <c r="CP25">
         <v>-2193.0</v>
       </c>
       <c r="CQ25">
         <v>380.0</v>
       </c>
       <c r="CR25">
         <v>5098.0</v>
       </c>
       <c r="CS25">
         <v>3720.0</v>
@@ -38590,51 +38594,51 @@
       <c r="BZ29">
         <v>9660310.0</v>
       </c>
       <c r="CA29">
         <v>-2155401.0</v>
       </c>
       <c r="CB29">
         <v>-5323597.0</v>
       </c>
       <c r="CC29">
         <v>12007840.0</v>
       </c>
       <c r="CD29">
         <v>152484.0</v>
       </c>
       <c r="CE29">
         <v>-12521484.0</v>
       </c>
       <c r="CF29">
         <v>-8334584.0</v>
       </c>
       <c r="CG29">
         <v>2149856.0</v>
       </c>
       <c r="CH29">
-        <v>2935508000.0</v>
+        <v>2935508.0</v>
       </c>
       <c r="CI29">
         <v>47661.0</v>
       </c>
       <c r="CJ29">
         <v>18328.0</v>
       </c>
       <c r="CK29">
         <v>-53028.0</v>
       </c>
       <c r="CL29">
         <v>-16141.0</v>
       </c>
       <c r="CM29">
         <v>-16141.0</v>
       </c>
       <c r="CN29">
         <v>9390.0</v>
       </c>
       <c r="CO29">
         <v>3558.0</v>
       </c>
       <c r="CP29">
         <v>-818.0</v>
       </c>
@@ -38905,51 +38909,51 @@
       <c r="BZ30">
         <v>-10160417.0</v>
       </c>
       <c r="CA30">
         <v>-13197544.0</v>
       </c>
       <c r="CB30">
         <v>-23695312.0</v>
       </c>
       <c r="CC30">
         <v>-3700589.0</v>
       </c>
       <c r="CD30">
         <v>-6718433.0</v>
       </c>
       <c r="CE30">
         <v>-7301567.0</v>
       </c>
       <c r="CF30">
         <v>-19853820.0</v>
       </c>
       <c r="CG30">
         <v>-370628.0</v>
       </c>
       <c r="CH30">
-        <v>-7950724000.0</v>
+        <v>-7950724.0</v>
       </c>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30">
         <v>3040.0</v>
       </c>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30">
         <v>-3800.0</v>
       </c>
       <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
       <c r="CU30"/>
       <c r="CV30"/>
       <c r="CW30"/>
       <c r="CX30">
         <v>200000.0</v>
       </c>
       <c r="CY30">
         <v>-400000.0</v>